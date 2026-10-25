--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12B4608D-6000-46B3-829C-D64F46E2ABD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F99D010-0DF6-4A67-9FBC-4A8750A7C981}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам 2026" sheetId="4" r:id="rId1"/>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="79">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
@@ -262,60 +262,69 @@
     <t>10 334,8</t>
   </si>
   <si>
     <t>59 821,2</t>
   </si>
   <si>
     <t>4 798,0</t>
   </si>
   <si>
     <t>135 675,5</t>
   </si>
   <si>
     <t>1 584,0</t>
   </si>
   <si>
     <t>9 770,0</t>
   </si>
   <si>
     <t>5 357,3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -325,66 +334,365 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="RoBOTA"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="RoBOTA"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -543,208 +851,1703 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="689">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="689">
+    <cellStyle name="20% - Акцент1 2" xfId="4" xr:uid="{8B828F6C-A10A-4144-9F68-316F34563C73}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="5" xr:uid="{4A482CA7-E7C5-48E7-B73B-F34C970A5308}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="6" xr:uid="{A6B457F3-68B4-40D5-8D88-B9E6559EF3CD}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="7" xr:uid="{38E37D0A-B54C-4539-88E4-CBF1B59B86EB}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{95BB239F-C308-4D58-9A18-09A6DFC943E4}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{19DB1DAD-45A0-462D-86A4-F0916FA09898}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="10" xr:uid="{83DA5A9C-16C6-458E-A3B5-EC0C7AF7769D}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="11" xr:uid="{4DB31633-5563-4EDE-953C-8745FF23D462}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="12" xr:uid="{CE0E7613-6B84-4FC7-B424-150B373DA933}"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="13" xr:uid="{D972B843-C586-4316-B563-D825C9BE05B0}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="14" xr:uid="{89272B3F-04A4-42F6-9ED7-863E7A7ECFF0}"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="15" xr:uid="{162CF10D-1E8E-4FBB-BC8D-B372817E95B4}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="16" xr:uid="{12BCF068-D6C6-4DA4-A7D4-276651D994EF}"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="17" xr:uid="{C74AE891-B2A0-49DA-A739-4C64E899FA45}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="18" xr:uid="{1B2C31F1-C94A-417A-98AB-7C47D20A79F1}"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="19" xr:uid="{7C7FEB28-BF12-4E85-8711-CB9E334FBD58}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="20" xr:uid="{3132C045-39B1-4266-A756-586A2261BD6E}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="21" xr:uid="{51CC94D6-9C47-4919-832C-77CB3CE9807D}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="22" xr:uid="{674F3DA5-6934-4CD1-8907-051718324EDD}"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="23" xr:uid="{C7ED29F2-C2DC-4EB5-BEDC-22CD005D5253}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="24" xr:uid="{8655BC8E-B461-41E3-8BC4-D6146CEC0555}"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="25" xr:uid="{4490ED47-8E4B-43CB-B63B-24919CABEBA0}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="26" xr:uid="{95A6833C-348D-47F4-98F4-D7ECB10D8247}"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="27" xr:uid="{C17F07FD-AAF6-439F-B804-0230BB69EDE6}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="28" xr:uid="{B23593AD-D8B2-4F0D-828F-D60F2637B246}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="29" xr:uid="{3FE3B5FB-664D-4C55-819A-EEA35A1EED24}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="30" xr:uid="{EF5F4342-DD7E-4016-B067-B0927A3B2F04}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="31" xr:uid="{ED5C5CA4-48B5-4A96-9262-8F77FF8B4596}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="32" xr:uid="{BD151C52-D39D-468C-A39D-4B5D6F911CCB}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="33" xr:uid="{393E6AAC-CC22-45EA-A9BB-51F4A23C370B}"/>
+    <cellStyle name="Акцент1 2" xfId="34" xr:uid="{905BA3F8-A005-41CD-9132-1762DDABEE35}"/>
+    <cellStyle name="Акцент2 2" xfId="35" xr:uid="{CE21AF61-7678-4626-80C7-CF90E356F284}"/>
+    <cellStyle name="Акцент3 2" xfId="36" xr:uid="{96113D17-A0CB-4B70-9EC0-BF9963AE6E7F}"/>
+    <cellStyle name="Акцент4 2" xfId="37" xr:uid="{DAE554FF-01BF-44EC-9526-920EE2774EB9}"/>
+    <cellStyle name="Акцент5 2" xfId="38" xr:uid="{A4C91827-7748-4F94-BF7F-F0F80D19698F}"/>
+    <cellStyle name="Акцент6 2" xfId="39" xr:uid="{457162D0-8320-401D-A45A-B3689FE86E24}"/>
+    <cellStyle name="Ввод  2" xfId="40" xr:uid="{2B6EFD7C-3EDE-4B94-B62B-D763CF62C7FE}"/>
+    <cellStyle name="Вывод 2" xfId="41" xr:uid="{4A44BDFF-BAB7-4759-8282-A2BD5B341DBF}"/>
+    <cellStyle name="Вычисление 2" xfId="42" xr:uid="{1AF6D0D0-FDEA-4720-942F-6C76EAF58897}"/>
+    <cellStyle name="Гиперссылка 2" xfId="43" xr:uid="{747A3704-E155-4867-B081-848FB4CDF218}"/>
     <cellStyle name="Денежный" xfId="1" builtinId="4"/>
+    <cellStyle name="Денежный 2" xfId="44" xr:uid="{0D1C9C4F-9319-4902-A819-8B8305A1E2A2}"/>
+    <cellStyle name="Заголовок 1 2" xfId="45" xr:uid="{64F885BA-11E7-4E45-A899-DCED82982236}"/>
+    <cellStyle name="Заголовок 2 2" xfId="46" xr:uid="{6CA070EC-D24C-4BEB-A510-44A595D101C5}"/>
+    <cellStyle name="Заголовок 3 2" xfId="47" xr:uid="{806EA305-BA3D-4C54-8A83-08207D242AAD}"/>
+    <cellStyle name="Заголовок 4 2" xfId="48" xr:uid="{C1633B10-31F7-4F5F-9B50-D8B731DE45CE}"/>
+    <cellStyle name="Итог 2" xfId="49" xr:uid="{6516B95C-9643-463C-8800-0E608A5999EC}"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="50" xr:uid="{9094A887-8B5F-4167-929D-9BCD4EB636E0}"/>
+    <cellStyle name="Название 2" xfId="51" xr:uid="{D3591763-7A75-4F8C-87FF-60BE8FBCAB49}"/>
+    <cellStyle name="Нейтральный 2" xfId="52" xr:uid="{30BE8CFE-99E6-48F8-9672-D717AEE5E6CB}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="53" xr:uid="{6A437A26-066A-4754-A5C6-1809EACAECB1}"/>
+    <cellStyle name="Обычный 10 2" xfId="54" xr:uid="{9BFE1488-F9DA-4AD5-94C7-6115AB945CE3}"/>
+    <cellStyle name="Обычный 10 3" xfId="55" xr:uid="{9A7CADB5-3F4F-49FA-9D15-E426CC2B9CFA}"/>
+    <cellStyle name="Обычный 11" xfId="56" xr:uid="{CCC0AB54-8F3A-48FB-ACAF-46CB5135080C}"/>
+    <cellStyle name="Обычный 12" xfId="57" xr:uid="{344AECEC-10A7-4D63-9947-2BB2525A9CCD}"/>
+    <cellStyle name="Обычный 13" xfId="58" xr:uid="{59991AEC-59E0-404F-807B-42EE1E94772E}"/>
+    <cellStyle name="Обычный 14" xfId="3" xr:uid="{F4637E1F-E364-4BA5-8761-46E0AF66E0D6}"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="59" xr:uid="{943D55DE-084F-4242-A8F6-D43E6ED6A2C7}"/>
+    <cellStyle name="Обычный 2 11" xfId="60" xr:uid="{927FE3B8-90F5-4B83-A54F-4B181AF3BF96}"/>
+    <cellStyle name="Обычный 2 12" xfId="61" xr:uid="{EE5C91AB-91CD-424D-AE56-B81B1B52DC6C}"/>
+    <cellStyle name="Обычный 2 13" xfId="62" xr:uid="{D20A38F1-F11C-4480-BBEF-6F5F7FD88C19}"/>
+    <cellStyle name="Обычный 2 14" xfId="63" xr:uid="{4933518B-4769-4472-95E7-FB00A23C3A06}"/>
+    <cellStyle name="Обычный 2 15" xfId="64" xr:uid="{353029EC-8ECC-4A4F-8D0A-6D3246580AF0}"/>
+    <cellStyle name="Обычный 2 16" xfId="65" xr:uid="{266AD934-7DA0-4D98-91D3-B4F113FE7D6B}"/>
+    <cellStyle name="Обычный 2 17" xfId="66" xr:uid="{56AE815D-76F6-4729-A36B-EF6DEEC39C02}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="67" xr:uid="{67F28527-C832-40E8-8991-8C7E0D6D56A3}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="68" xr:uid="{7F076E40-3CD8-42CA-AC1E-B1B1A08DEF70}"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="69" xr:uid="{76DD5275-A9E8-4BC5-9D2A-0EBF4E136F18}"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="70" xr:uid="{D6F682FD-3168-46F8-A788-91925AB0EE09}"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2" xfId="71" xr:uid="{A5C60950-FDB4-4344-8D02-1D05030BB1A7}"/>
+    <cellStyle name="Обычный 2 17 2 3 3" xfId="72" xr:uid="{B0E3A3BB-927F-48F3-BDC0-B481EA918A68}"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="73" xr:uid="{6480EF86-B3E3-4899-A0EE-00AC5027FE13}"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="74" xr:uid="{C473466A-2D26-466D-9795-204C575F8BE8}"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2" xfId="75" xr:uid="{9CAD7399-CA8F-4E96-B1F0-D9F798637A18}"/>
+    <cellStyle name="Обычный 2 17 2 4 3" xfId="76" xr:uid="{5FD5334C-7DC4-48A7-9385-34746F4BEB94}"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="77" xr:uid="{F5610B14-7DF7-4C0F-B6DF-BE47D95C3FEE}"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="78" xr:uid="{9E7C8D36-C35D-47CD-8612-CF54C06A5B36}"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="79" xr:uid="{F50B2E33-08F7-4CC3-B4F0-6DE1E554F98B}"/>
+    <cellStyle name="Обычный 2 18" xfId="80" xr:uid="{CFE2FB72-169F-4611-AAFF-B63D7B458E77}"/>
+    <cellStyle name="Обычный 2 19" xfId="81" xr:uid="{C64EDCAB-E4EA-411E-89B3-BC13395B0D13}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="82" xr:uid="{686155E4-4D97-4CF3-A582-61CE47080570}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="83" xr:uid="{6F55106E-B526-4C66-A090-513825751648}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="84" xr:uid="{8A6E821C-9E57-4267-BA7D-38DA34FD1BF5}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="85" xr:uid="{E4626838-EF2F-47A3-A408-7509B1C9EEE6}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="86" xr:uid="{15F352D0-60F6-4ADF-952C-BCA3F3905A03}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="87" xr:uid="{8EC0EC3A-7C01-4828-9993-23B4778F0A81}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="88" xr:uid="{488672A7-FCBA-4694-9598-22A0AD73BFFC}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="89" xr:uid="{D30AB8CE-1EF4-4260-ACAB-E9943E0767A7}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="90" xr:uid="{FC7255EA-28E0-4886-9471-6EC41913B5A9}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="91" xr:uid="{B5647CC6-E57C-46C8-844E-374F36B6B91C}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="92" xr:uid="{0BB001AD-E670-4994-989D-C5A7143C2929}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="93" xr:uid="{3CA82EBF-4545-4B4E-B6DD-9D883848B125}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="94" xr:uid="{97F7F4D2-2837-44E0-9C60-1BA1E168D485}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="95" xr:uid="{A0A79A71-CD66-40F9-846A-E8211F47250E}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="96" xr:uid="{EE4896D3-EA20-4474-80F7-53094C2E07A7}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="97" xr:uid="{8B0D23C0-7F6F-4CB8-A307-0215A56D6E4F}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="98" xr:uid="{3D70BE91-B746-47AA-BC99-10FEF419ECA0}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="99" xr:uid="{AF3BC707-8A9F-48CD-934D-F98532A3D462}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="100" xr:uid="{BA2C32C6-BAE7-423A-98DE-FDE31FDFBB54}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="101" xr:uid="{3D515256-545B-40AA-9172-107C4A3D1DE8}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="102" xr:uid="{1201E475-DA9D-4DFA-B2E3-F23136E8B664}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="103" xr:uid="{EBB5F222-D092-47F9-BE1E-DEC5CE932DE5}"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="104" xr:uid="{5ACA433E-8C16-43A8-A593-F64D7A364604}"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="105" xr:uid="{68DDAC53-B5A5-4E63-9BCC-232BDD5C9DB4}"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2" xfId="106" xr:uid="{A7FE6B37-D43A-468E-9FD1-5C9AFFA6E7A6}"/>
+    <cellStyle name="Обычный 2 19 2 4 3" xfId="107" xr:uid="{C55898BF-BB5E-4748-A5EF-2835291E4054}"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="108" xr:uid="{CF3F2059-7D5E-4777-AD54-82BB4AEDAAC3}"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="109" xr:uid="{AA9A6FD6-E7D0-43C3-8658-9DCF782B40FA}"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2" xfId="110" xr:uid="{D46B725F-963B-4EE2-B783-533468FAEDC3}"/>
+    <cellStyle name="Обычный 2 19 2 5 3" xfId="111" xr:uid="{D4B8AB32-C09B-455F-94D0-4B709ED4CE68}"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="112" xr:uid="{9CE37663-1B98-4D27-867E-F5303BCAF511}"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="113" xr:uid="{A747F16F-3284-4A74-97F3-9E7F1986C81C}"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="114" xr:uid="{A23F2107-7BA1-47D2-A3C1-B767D1A23377}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="115" xr:uid="{09994CBE-77D8-428A-AE5D-22E7AEAC7240}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="116" xr:uid="{B13320CA-850F-4E3E-B926-D6D42916A47B}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="117" xr:uid="{2C3239FC-AC7B-4E78-9154-12A5C0D140F0}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="118" xr:uid="{2A760A68-AD5D-481D-9535-4BA34264F1FD}"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="119" xr:uid="{AA62C5EF-6800-4E64-A9B9-6E6D0BA6BE8C}"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="120" xr:uid="{395C70B3-2F7E-4F62-B05C-2915C43B2D4E}"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2" xfId="121" xr:uid="{B2DAD71B-77AD-499B-AB69-FE66C167941B}"/>
+    <cellStyle name="Обычный 2 19 3 3 3" xfId="122" xr:uid="{3BBBE22E-3FEE-4BB2-81D9-54ABADE67B18}"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="123" xr:uid="{DF39F4E7-A739-49D1-9F78-86AB89FA9FB4}"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="124" xr:uid="{7E7197AA-DDEB-441A-B541-045E8CE0B49A}"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2" xfId="125" xr:uid="{15CCFE43-46A8-40E1-99AF-356B7A240FB5}"/>
+    <cellStyle name="Обычный 2 19 3 4 3" xfId="126" xr:uid="{A693D6D6-8A13-47A6-9E78-087793EE0259}"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="127" xr:uid="{0D29DEF0-0F6E-49D8-B45C-9E98B9030A30}"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="128" xr:uid="{D173F5D5-8386-44B1-AB41-9902B1F04D91}"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="129" xr:uid="{FC6922F4-5359-47AD-AF32-A3FEB76A8E73}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="130" xr:uid="{1FCB0C7D-10FB-4211-BB4B-60BF67501788}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="131" xr:uid="{1D54E42F-A018-43C1-BAF8-C0D880E10869}"/>
+    <cellStyle name="Обычный 2 2" xfId="132" xr:uid="{D64BC674-FB96-4149-AB00-E1CA4EA95846}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="133" xr:uid="{CEE3137D-8B58-431E-A2C4-88CA8B57B1C1}"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="134" xr:uid="{27363483-2DBA-49C4-994D-1117E4D095C9}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="135" xr:uid="{F5D241EB-97A7-4344-8B3E-4FFC13B82A10}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="136" xr:uid="{F17B72AC-B62B-4B73-8767-3033238CD935}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="137" xr:uid="{D2EB6D0A-D634-4638-AF4A-EEC27FA48C93}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="138" xr:uid="{7FF4B37D-FEA4-4854-862E-1D5BF5C1E197}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="139" xr:uid="{78691B58-C737-4DA3-9D49-60197DBDAC69}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="140" xr:uid="{A7214668-9B84-4414-A10C-C9A88D174BB5}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="141" xr:uid="{C0A647D8-1561-44C4-A40A-057296F67F4D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="142" xr:uid="{5BAA694D-3CE3-48B3-8258-9D511388C0B4}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="143" xr:uid="{ABDBCAB6-1F24-4483-B515-3E04AFB8D006}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="144" xr:uid="{499DF0F5-6E4E-4882-8D61-B41D2B081069}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="145" xr:uid="{F81584E5-D98A-4610-AED4-E9C08E44E2EC}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="146" xr:uid="{6DE83ED6-9AAE-40F9-95A1-0895565CF78D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="147" xr:uid="{1A70E746-28C5-42E9-BC2C-6153B2D16476}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="148" xr:uid="{8C881BFE-21D4-4D87-AAA2-2254A4415543}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="149" xr:uid="{6C9471F0-CD44-4C01-9D93-0437F918E3EF}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="150" xr:uid="{C161B078-C024-4EB5-BF04-478C0023F5AC}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="151" xr:uid="{CFE31710-F090-4229-85FE-700F7A1F6552}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="152" xr:uid="{4C3E0E68-E63B-435F-8025-510B1D74A8D3}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="153" xr:uid="{60A639E5-E1CC-4F44-8A65-9A70B961D17C}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="154" xr:uid="{724C3B08-E7E3-4838-9B3C-E12F48DB3B19}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="155" xr:uid="{49D9A618-E258-4250-A724-1321197BCB2A}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="156" xr:uid="{285F3264-66C0-4C84-A31D-F0C580E75E6C}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="157" xr:uid="{BF2A76C5-D1A8-47FD-B0DC-5FDC8338D208}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="158" xr:uid="{C54E9674-88DD-4D77-A576-20C9766CBD45}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="159" xr:uid="{29EAF9BA-84AB-44A9-95F3-5962452B8956}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="160" xr:uid="{745CD23B-B60E-4FAE-8C81-F93692EF2A90}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="161" xr:uid="{6785ECA6-B23D-4375-8171-32DD70537FD0}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="162" xr:uid="{AD7D7C92-F146-4A7E-A4B3-C34E31565A40}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="163" xr:uid="{287E37B8-8B11-4CB4-A045-8490AABC7157}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="164" xr:uid="{39055A70-59A1-429E-B544-592B58BD514B}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="165" xr:uid="{F31F65A0-4A08-4EEA-A364-C8145F6FF076}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="166" xr:uid="{B9BFCDC5-A5C4-492C-9017-C3E94148AF86}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="167" xr:uid="{CE788901-B44C-435B-9C01-20181169E993}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="168" xr:uid="{E586E6FA-0F7B-45A8-AA4F-5051EA5D4537}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="169" xr:uid="{D01E62AA-9869-4881-80BC-E8D41D4C3F46}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="170" xr:uid="{38B2F663-3B24-444F-9CBD-22EF670ED9FA}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="171" xr:uid="{51C8A513-04DC-409D-A348-A195FCE10AF4}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="172" xr:uid="{BFE4FD05-24E5-437D-B445-6CB424485673}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="173" xr:uid="{CFB0404D-9A5A-461D-8D1A-02E3A970D461}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="174" xr:uid="{A9F6377A-1B0B-45D8-8559-C97C0AEFADF9}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="175" xr:uid="{687A7453-101B-43EF-B10E-6DA1F5DB326C}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="176" xr:uid="{C27333B4-FCF5-4BCE-A842-A20A02DBA3F9}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="177" xr:uid="{C7D09488-EEDB-4B60-9D36-A553CE94C68F}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="178" xr:uid="{66CE3AAB-8DB2-46C0-AC17-18F16CA7CD14}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="179" xr:uid="{F78F5020-8803-4E3E-A474-A1DE15C53259}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="180" xr:uid="{5BF91BBF-A763-43BA-8E06-AE7D1E7B53D5}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="181" xr:uid="{BCCFCA50-CA32-46FB-8419-C2773B799F06}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="182" xr:uid="{4F0D84EF-C09A-46DE-A399-2EB453EE8B08}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="183" xr:uid="{E9B88450-2C6F-4F57-9570-3E11D3F9156D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="184" xr:uid="{17994AD5-8C2D-4F7C-9C79-BDD3FB2ECA1D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="185" xr:uid="{F5886CEC-0A1D-468D-81C2-D36FD0A2B9D5}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="186" xr:uid="{6F54FDD1-849F-4DF2-A966-CEA9D9635684}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="187" xr:uid="{9294974C-9026-48D2-84A1-A2FA287D9152}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="188" xr:uid="{3A85DF2E-7950-431C-8985-9E60DFA7FBF1}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="189" xr:uid="{35CDD8BC-CC13-4736-B20B-027F39DFC350}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="190" xr:uid="{395EECB5-A0E7-4CE8-AC56-3886AEC8BC78}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="191" xr:uid="{7181C264-EF86-46F6-A651-12CD95E4FCD0}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="192" xr:uid="{9883E2D9-1CCF-4F79-93E2-D7E1E28C954A}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="193" xr:uid="{8691A93C-566F-45DE-ABA8-9EF53068644E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="194" xr:uid="{2B191943-D49C-4780-ABEE-7AAA9415132D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="195" xr:uid="{775E123F-BFC1-4C9E-B35A-498B7AB08255}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="196" xr:uid="{72C73DED-460F-4B5D-956A-A069C2687F59}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="197" xr:uid="{56DF6960-C28F-4B60-989D-0C4029EE92AF}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="198" xr:uid="{F1A88A02-1AB5-4F2B-8E7A-0E1FFDA343BD}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="199" xr:uid="{AB1EEE8E-67A6-490C-8D58-3FB460C982D5}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="200" xr:uid="{01A1D822-999E-44A5-BC46-04AF22C9635C}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="201" xr:uid="{0BD2C945-7D28-44EE-95C1-207916D2A4D2}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="202" xr:uid="{5FE51386-144F-4CE2-BA7C-C55E31D5A33F}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="203" xr:uid="{8A9D0419-A159-4AD5-8F78-87FD5AF89AB9}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="204" xr:uid="{FA930213-CCA4-4370-85CC-19CE5151C480}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="205" xr:uid="{AAB343AE-7D35-4EE0-9ACB-0B0543D6DB17}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="206" xr:uid="{C1E9AC91-B929-4FD2-BD53-938E7EB1E735}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="207" xr:uid="{6018BD65-5A48-4CEE-862B-24B7A9DB21C0}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="208" xr:uid="{63B4D0EF-E091-43D2-8B70-13C1E3933B5E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="209" xr:uid="{793CB3C8-F798-49A6-ADEA-C9BA886E8B70}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="210" xr:uid="{B64B1553-CAF9-4236-B427-EE9F6CFA6AC8}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="211" xr:uid="{64F7BB42-763F-41A2-BA35-59FC8B1C88DF}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="212" xr:uid="{7BF4A989-0FFB-4F2F-8F4E-73B61B0153C3}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="213" xr:uid="{579B1D24-2420-4375-ABB8-082A407622A9}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="214" xr:uid="{43FE569E-AA0D-4FB9-A47C-AA5C6DB8AFBF}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="215" xr:uid="{1B3BB2F6-BE8F-417B-B7B5-39FC193CA7FB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="216" xr:uid="{9F5E5034-3E8F-451C-81D6-793CC8D3E212}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="217" xr:uid="{787E8982-1D7A-4EF4-AAE0-DB9BA33683AD}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="218" xr:uid="{73F08378-D527-4C84-AFB0-58C62A9FF7FB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="219" xr:uid="{BBF7644A-B31A-450C-80E3-759A935604CB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="220" xr:uid="{DC9FEA2E-2E11-480F-9920-A1C51FB69C31}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="221" xr:uid="{5F5F7EF7-5DAB-42FB-A476-513A3049B991}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="222" xr:uid="{BD1B6675-115A-48B9-A7C0-7971AE7EFE92}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="223" xr:uid="{E318B5FE-A957-4329-96A7-5D6CB54DA2D2}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="224" xr:uid="{60CB61D1-F00F-4741-9ADE-01970B1402AD}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="225" xr:uid="{2CAE93A5-638F-4E77-802E-A593043098BB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="226" xr:uid="{66F6F389-D536-4DB5-9A0C-FCFDB4E730A7}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="227" xr:uid="{D1348C07-C96B-40B0-A68B-43E71D596422}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="228" xr:uid="{DC67482C-7C8B-4B9A-A928-52B3657C93D3}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="229" xr:uid="{AF06DC4E-B774-415E-A4D3-0E1A227C614E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="230" xr:uid="{818B8FD8-F99A-41A8-B1D2-84C4B5A62E0E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="231" xr:uid="{E4FB0EE8-B0DB-4285-A131-AEF784CD7CDF}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="232" xr:uid="{F8402C27-9288-4B8D-855B-9E6F7E005A21}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="233" xr:uid="{5B172248-7DD7-4763-ACDB-BBA757B38EE8}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="234" xr:uid="{9A21F6AC-F8FF-4BB7-80B3-95FDC30C4C10}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="235" xr:uid="{E7BE0020-8750-4256-898C-CB1DB4BC387B}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="236" xr:uid="{E30040CF-4414-452E-8C5B-1C835F7BD685}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="237" xr:uid="{371AAC44-6C3D-43E5-AC0A-07E577CE592B}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="238" xr:uid="{4A23FDAE-2143-451F-98C6-AEA0CD45955D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="239" xr:uid="{773AA6B4-4D7C-4A1D-B57B-7B1B94571B05}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="240" xr:uid="{B5B404DB-1136-4D74-A0CD-F03C5EE5C682}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="241" xr:uid="{8B589A06-621C-4841-BA9C-146F6CC3E50E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="242" xr:uid="{30729D5D-F76A-470D-BC83-08269F70117A}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="243" xr:uid="{51AC8442-5994-40E8-AC27-7350ACC76308}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="244" xr:uid="{1485FD48-3BA2-4E44-A5AD-62FF4EBEEE88}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="245" xr:uid="{018D8F93-AA71-403A-BAF5-36E945B8B86C}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="246" xr:uid="{45167FA1-05FD-4DA7-8F2F-0DB89630A8C8}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="247" xr:uid="{601B47C7-3FCE-4023-8487-5703CB04A978}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="248" xr:uid="{0AE051B2-9F83-4E60-AF90-4C741916E9EF}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="249" xr:uid="{97FA1F18-1EFF-491B-9499-415E8C8D223D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="250" xr:uid="{7F30F214-7525-467A-A6F1-A33BA6D07CAB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="251" xr:uid="{DED91885-52B4-4C03-8651-68A08A6BBF66}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="252" xr:uid="{E568F6DE-508F-4627-9ECD-FB4DB9649124}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="253" xr:uid="{57B30A5B-2C8D-4817-A952-28C4269CBD4D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="254" xr:uid="{5B9D5665-0451-4C10-A954-93A62ED97DCD}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="255" xr:uid="{D6500F17-EEC5-464A-8069-281289915EE2}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="256" xr:uid="{11691497-BF05-4A4E-9548-B4F846B4C830}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="257" xr:uid="{ED010428-A285-4C28-A13A-DAF9942C3944}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="258" xr:uid="{DE553A59-0B63-4252-913C-AE0E876BE4C6}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="259" xr:uid="{53188B83-4FED-45E2-A8D5-96B5018CE362}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="260" xr:uid="{BC9DFCEF-6657-4AAE-9B00-3843A8A8730C}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="261" xr:uid="{769D416A-C3EF-4537-8EF3-91B09C130013}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="262" xr:uid="{792EB99C-27CE-440B-B56A-4955C0BD32FA}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="263" xr:uid="{F2A94E4A-3DDE-456F-A1AD-095BDE703B09}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="264" xr:uid="{EBAA34F3-A95A-40F3-BEDF-5B2B5E2A8D12}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="265" xr:uid="{F9F7E3E4-5E57-4030-B170-AFE049172D6E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="266" xr:uid="{A0814BC5-40C0-45A5-8860-0F0C339A5019}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="267" xr:uid="{B25B5966-B6BE-4C5F-A69F-350E11941FAB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="268" xr:uid="{B2A3CB93-288C-41AD-A290-D9A773084CE1}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="269" xr:uid="{634468CD-613C-4D31-BA6A-67619BE96E05}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="270" xr:uid="{8DEBED5D-1399-4AA5-B547-F7E02107C49E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="271" xr:uid="{886933CB-4A7A-4BF3-9FA5-AA57B9F4E34E}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="272" xr:uid="{9EE08972-1C13-4977-9BE5-253282A7D201}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="273" xr:uid="{DDECD907-765F-4FD8-83D8-CCBF772299E0}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="274" xr:uid="{ADCCD6C1-70FC-4E91-A883-79780F391721}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="275" xr:uid="{AC014E87-BAC9-4595-A02B-F92468DCE5D9}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="276" xr:uid="{52BB1EDA-D103-4042-89A7-0048ED8322D8}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="277" xr:uid="{678613A7-A1F9-4366-854B-F093804B698D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="278" xr:uid="{6CDC069D-643A-4B98-AB88-931648D521F6}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="279" xr:uid="{237906C9-2607-49B8-9725-446804B3C5E8}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="280" xr:uid="{8CA7B12B-900B-44AE-A5DD-FC3B8CE337D7}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="281" xr:uid="{AE5BDD8F-7682-495D-A448-D08FAB87C1C8}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="282" xr:uid="{3039C12A-EA94-4157-B96C-7B91168F71CA}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="283" xr:uid="{5236471C-2A43-414E-9A51-E025EB0D2A84}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="284" xr:uid="{3EBEEEB1-A744-4AE9-8088-8C939A5BAF68}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="285" xr:uid="{E7E575A8-A87E-4B5F-8AC9-22E9D44CA039}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="286" xr:uid="{0653678A-69AB-42B7-B969-B1B5D2544A64}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="287" xr:uid="{3E587C8F-74D9-4609-A926-F1946B300C89}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="288" xr:uid="{AFD4D2B7-DA22-4B42-B2D2-891A83F927DB}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="289" xr:uid="{EEE45ECC-AF82-4F9A-8B4A-F29CD5954D76}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="290" xr:uid="{AF3F17A2-8281-4CE0-9AD6-3664527B1049}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="291" xr:uid="{AFAFC067-2A5B-475C-A0A0-444274984E95}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="292" xr:uid="{647CC10D-D910-4211-ACC7-3707795A3FD0}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="293" xr:uid="{388F097E-4B07-4740-88EC-7D1B78771331}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="294" xr:uid="{88B66644-CF76-47E8-BE5D-0ED2C3ACC747}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="295" xr:uid="{A485AAC5-8CAB-4741-A726-8DB337B48FD6}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="296" xr:uid="{38FEB1E0-FE03-41D4-B171-F0043938D958}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="297" xr:uid="{0DD8609E-5E47-4B21-8B24-A08511FE8294}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="298" xr:uid="{5E6A0C76-6ECF-419D-9F41-6F6D9A780F3A}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="299" xr:uid="{588C2E11-525A-4995-A9C3-16CF73CA2B0D}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="300" xr:uid="{48991D67-A464-4FE6-8BAA-FDB664EFF911}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="301" xr:uid="{4B61AF1E-C92B-4C78-B5DD-358F273409A5}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="302" xr:uid="{AC4DCDAA-20C6-4DEE-9B69-CDE98C0F5B65}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="303" xr:uid="{662CEB5A-1984-4ED7-8757-C80856C7AF24}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="304" xr:uid="{7293A878-D631-40D4-9BBE-04B8DA27791B}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="305" xr:uid="{52F476E8-D2BF-4D23-9350-AF19A16BA6A4}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="306" xr:uid="{A3972658-3820-4B0A-BEEA-A97A5622D941}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="307" xr:uid="{D5FFA5D3-70B5-4D35-BB62-49DDD01629AA}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="308" xr:uid="{08BFA9D5-0411-4F6E-88F0-5DDB43AB0556}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="309" xr:uid="{685F39DA-E1D6-49E5-BB39-BC93FA8E8C70}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="310" xr:uid="{FF8E6B7C-DB20-4E9C-9E52-052F79C5F8C7}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="311" xr:uid="{C95DA6CF-92AD-48B9-A492-7C5A023D8B00}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="312" xr:uid="{EB37CE6E-A5CE-487D-B710-B44176E276F5}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="313" xr:uid="{4F47081B-C2F2-4F71-88DE-4840664E7298}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="314" xr:uid="{94FB2930-BF79-40CB-8E5B-2E50311B8CF5}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="315" xr:uid="{DFE12653-27EE-4F5F-A5D3-61C6F65CA801}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="316" xr:uid="{40285510-26A5-40B0-907C-2521F4D2567B}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="317" xr:uid="{F9828938-ACE4-44E1-9EB1-8BB35BB6CF34}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="318" xr:uid="{972BD098-9859-4938-AA79-92F8C3B87604}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="319" xr:uid="{3103F1B5-F4F3-447D-86ED-7B256D099D1D}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="320" xr:uid="{64E7A1EA-A954-439D-8BBB-44E88F7B8A44}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="321" xr:uid="{A8F4A84B-B7FA-4FCA-9A8B-6F5E94C6EEFF}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="322" xr:uid="{0A19BB9F-3B2B-40B5-92DA-DA3694661C3B}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="323" xr:uid="{E05CF9AC-AF43-48BE-81B5-2B7A710B8CE6}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="324" xr:uid="{614F1A03-A385-4E4E-B002-5490284FDF65}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="325" xr:uid="{1ED1D4EC-0E67-4930-A8B5-C4446EC13A98}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="326" xr:uid="{B353C41B-517C-47EA-80EC-CEAC3CEC31E5}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="327" xr:uid="{3ED9B6F1-4DB1-4A9A-8AAC-50731D2B1AFF}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="328" xr:uid="{3B493C82-A373-4A4A-AB8D-B0871AC35AC8}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="329" xr:uid="{4AAA166A-6876-471A-8D11-59362AFD60CD}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="330" xr:uid="{6804E2D6-027B-4C18-AFFA-E23EDF47BCEC}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="331" xr:uid="{7380BE21-BDEA-410F-9CB4-54BAADEDB5CB}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="332" xr:uid="{F29FD983-7FCD-44EC-A2D5-B82AF7F4B5A5}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="333" xr:uid="{E104086A-E8F7-40AB-B619-ADCD86BC60FB}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="334" xr:uid="{95C538AE-4478-415F-91B7-1D2437D4FF74}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="335" xr:uid="{83BC9F0C-A4D7-479C-8A2B-9B9A7DE8C4C3}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="336" xr:uid="{B021D738-18A2-47E7-BA60-72E28C970206}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="337" xr:uid="{C84B3728-E534-4BEB-97E5-BC34D23DDB4B}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="338" xr:uid="{6AE15E73-ED86-4E9F-A6A2-8222AB4ED693}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="339" xr:uid="{22DE894F-6C59-4823-A19C-AC4ADCF0DAB1}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="340" xr:uid="{5900499A-75C1-4C87-B232-418C8E39B3D1}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="341" xr:uid="{C5DF8E6B-1346-447A-9B45-3DA154735745}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="342" xr:uid="{F973DAC8-6502-42AE-A3AF-9EE43495BD75}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="343" xr:uid="{7F711180-939A-404A-86DF-D7A19C084DF4}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="344" xr:uid="{8CB0A620-9126-40CC-9CA0-14B35D50CD11}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="345" xr:uid="{866A1222-67F1-4828-A903-B7F04BD64A5E}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="346" xr:uid="{881491E2-E30A-4D10-8123-831406819E7D}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="347" xr:uid="{C7860846-6359-40C8-84F4-A34429CA8360}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="348" xr:uid="{6F06B784-E0A0-4080-A73F-0E5C96A445E9}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="349" xr:uid="{29154D3F-4A38-42F8-96BD-7AAA7466410E}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="350" xr:uid="{5699D621-C44A-4CF9-91F5-8272DB161A9F}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="351" xr:uid="{4192681C-2457-4313-9162-976EAAE0617D}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="352" xr:uid="{0820B81E-192C-437A-A5FD-343D35B9A924}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="353" xr:uid="{3BC47BB7-33B0-499C-A220-0BEC86248331}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="354" xr:uid="{4EAEEB02-7124-4620-9A27-7D3BF9B6A2FB}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="355" xr:uid="{8FA9C5D0-4A1B-45E4-AA48-730AD27F9305}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="356" xr:uid="{88B7A279-D9AF-47FF-952A-EC0723574F59}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="357" xr:uid="{4BDC41D4-8CB3-4448-8E6D-837DBAE24433}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="358" xr:uid="{681CDFD0-3D38-4B11-8840-3AD3038117DB}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="359" xr:uid="{39517BCA-7EF6-4FB8-BD1D-3CC3D1FB16B0}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="360" xr:uid="{AA763F3A-A414-4BF8-9AA4-BBA2B5DF04FC}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="361" xr:uid="{971F77F7-AD73-45E5-84C0-5487BA5F3600}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="362" xr:uid="{E444EF9B-6F56-4CD4-8516-DFCF28E0C873}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="363" xr:uid="{BEC23054-5CEC-4FDB-8672-744DBE8E9814}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="364" xr:uid="{E913ED33-DAE3-49E6-903C-F11207B1915B}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="365" xr:uid="{8230BBF5-C8FB-4155-998D-FD0E06628566}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="366" xr:uid="{141F7275-BA96-4C39-8364-A05E6B5C6095}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="367" xr:uid="{CE3CE367-FDEF-4B1A-B981-D1C929B1A787}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="368" xr:uid="{38BA7E9F-6600-4537-8398-E264956C372B}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="369" xr:uid="{9EC10551-B569-4C2A-A04B-4C9F5FCD2E17}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="370" xr:uid="{8F7AE3BD-66E9-4735-B43C-1E8395E36DC6}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="371" xr:uid="{E4F0C98D-1B28-4512-B7B1-0FCB6735D903}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="372" xr:uid="{9C0477CC-340F-4855-9F61-9EB9EC3FDD96}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="373" xr:uid="{A90680D8-7C33-48C4-A313-20F5C1038CED}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="374" xr:uid="{7DE7B163-BA79-4AEF-BDC5-2582229EE5B1}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="375" xr:uid="{00F7DE15-70B5-44C4-99D6-BAB2EB817D64}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="376" xr:uid="{AF2A659F-B6AA-4ED1-8D63-FFCCE4EF97D3}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="377" xr:uid="{EFB7BB73-7FD7-49BB-9D81-A59CE76068E3}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="378" xr:uid="{0175B444-5735-4FD2-A277-CB22C0567F65}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="379" xr:uid="{F73AB480-050A-4001-92BF-798EC3DF9573}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="380" xr:uid="{A4EC5BCE-7BC0-43F8-B711-6DA6D404ACB9}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="381" xr:uid="{F5364014-2A29-4CB1-A0A8-3C4835865A49}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="382" xr:uid="{F289104A-3105-4E45-8DEB-23A0F47C37A9}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="383" xr:uid="{DD726BE1-12CD-439A-8FB1-671D993EB7B6}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="384" xr:uid="{77C812D5-92F9-40AD-8C74-2B89FB040B8A}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="385" xr:uid="{CA34EBEE-F374-4293-B1F6-772A54BBE5E7}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="386" xr:uid="{3CFF9749-31F8-4A96-A534-91B0FCB6CBD2}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="387" xr:uid="{B694C68C-2C8C-4477-9A82-05ECBA725AEB}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="388" xr:uid="{CB028644-1067-4F1B-A0BD-59843881CA89}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="389" xr:uid="{E3DB6F87-0BAE-42B5-919B-5BE07C8F8282}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="390" xr:uid="{3310AF2F-C6E1-420C-969C-DDE375222811}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="391" xr:uid="{16442A66-2767-4447-B807-26F0A2973CEA}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="392" xr:uid="{8F29C54B-27CA-4941-9C77-403AC37C4423}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="393" xr:uid="{F5FFF907-1C6B-4E3D-92F1-5D92E804E80F}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="394" xr:uid="{CB75FB53-BC76-4B20-AA1F-51AA8B3657DA}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="395" xr:uid="{61CA0DC2-6C3F-4A9D-A710-38929E80E0A5}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="396" xr:uid="{37381138-20C2-4BA6-BEA1-C9CCEF4364BA}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="397" xr:uid="{1BFE6C24-8BBD-4FCF-8A5E-CE5AEA232759}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="398" xr:uid="{075B059A-EBF8-4386-869E-64FDA39167F6}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="399" xr:uid="{DF1A5C88-0196-48D6-BB21-42D6AA7B2FE4}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="400" xr:uid="{B9612DF5-37EA-4898-A8F1-F8512161DF29}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="401" xr:uid="{F0A1F3ED-6252-4373-97A0-B9EF7865DA83}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="402" xr:uid="{46AD9448-7F45-4FB4-AE83-5C989CF33D7A}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="403" xr:uid="{9B749ADE-3BE3-431C-AFED-93B09BE46D16}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="404" xr:uid="{93FE8BDB-1E97-4788-AC84-43F160F50DCE}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="405" xr:uid="{712FE6D4-D596-41E4-A7F7-8063B9E853DF}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="406" xr:uid="{956C282F-0FB1-43B4-9746-D2730BD966CF}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="407" xr:uid="{2872C35E-F906-48DA-9D46-15F1CE9C1E26}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="408" xr:uid="{28582EF6-4FB5-4E7F-888D-9BF854D2C986}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="409" xr:uid="{07365AD3-964D-4481-90F0-0D0F24777ED6}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="410" xr:uid="{EE61CF27-8783-4B07-929F-4A1BDA6AD128}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="411" xr:uid="{8E7DC6EC-3B00-4CA9-B1D2-124222CFC615}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="412" xr:uid="{88703A86-7D93-45FE-90A5-AC60FF73EB92}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="413" xr:uid="{3E280A97-10D9-4371-9B6B-64A5CE5BB83F}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="414" xr:uid="{55719B13-F1CD-4D3A-B742-D15B5DB26EF1}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="415" xr:uid="{5E443D30-C605-46E3-AF3B-0286550CE23C}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="416" xr:uid="{CCA3240E-F089-41D2-9C9F-7AAFC8D4D1E9}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="417" xr:uid="{CEA39AFF-E9DE-4F54-AF1B-779AFCA75045}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="418" xr:uid="{AE4B50AC-AFA7-4764-8B2B-3359B6AFA10F}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="419" xr:uid="{E4CDBB4D-B6D1-4408-8AA8-AF4E53C645D4}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="420" xr:uid="{C1CBB654-F18C-4B39-8E63-3A652833B4C2}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="421" xr:uid="{471B6AAE-647B-4BBA-B790-F1F966612C36}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="422" xr:uid="{2D1DE6F8-7517-412C-A6BB-4477BF37546D}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="423" xr:uid="{D12E4046-7253-4B22-8F14-E4F2686DE81A}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="424" xr:uid="{BD798918-03D6-451F-98AB-0EE7027BE133}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="425" xr:uid="{F3285688-71B5-43EA-9CD9-95380D7922EE}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="426" xr:uid="{C458D953-D553-4F93-B61C-0856465A90FE}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="427" xr:uid="{6A46E0EE-50AA-4D73-A843-32A2992EF753}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="428" xr:uid="{DCC211B8-A6AE-4500-9A45-E61AE3FC6FEA}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="429" xr:uid="{4B91F6D8-66B1-4E6F-9F81-01B9D35CFBB5}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="430" xr:uid="{04861058-B26B-46BC-8155-E882A14D90FD}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="431" xr:uid="{FFA163F8-20B8-494F-9197-5EF077DE2A3F}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="432" xr:uid="{2507A407-E7D4-492D-8733-AE7F08DDEFBE}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="433" xr:uid="{F8532FBD-ADF8-4D51-9D93-A641695D0419}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="434" xr:uid="{0B04FD20-3914-4C0B-9DC5-21BC0CFC18B4}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="435" xr:uid="{E92756F4-BB1A-4290-AF2B-45F31D3582BA}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="436" xr:uid="{0D806A68-017C-4E77-9C78-8E6A35C9942F}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="437" xr:uid="{1BC65EE5-E7A9-4AF7-8CF1-A489533E4133}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="438" xr:uid="{BD56917B-4C0E-4A47-95D5-40363B8947B2}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="439" xr:uid="{3CED8E6F-E9E8-48A0-A030-1BC0BDFDB060}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="440" xr:uid="{5C903DA3-A9D5-4899-BC47-F331C5548CF9}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="441" xr:uid="{FBCD7281-9ED0-45D2-9CB3-78AAB0BE367F}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="442" xr:uid="{F1D39526-CC5D-4BB2-9595-FA6F6BB4ECFE}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="443" xr:uid="{63EE05C8-CFEC-491E-8B29-9F6D519430BD}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="444" xr:uid="{64654F25-643B-4F34-A8D2-23E29F07C433}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="445" xr:uid="{9CD2FDE7-BBAC-49B5-A683-A31A413CE818}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="446" xr:uid="{9D5C1D9A-943F-47DF-A2A5-691631B7592D}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="447" xr:uid="{5CD00345-D6A4-4A81-8E7D-104249A45FDD}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="448" xr:uid="{495EBB9A-2A0A-4056-9944-1F5C9B0C4625}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="449" xr:uid="{B8F18A6B-AF3D-4F04-B118-8A6A4EF61E9F}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="450" xr:uid="{68A23327-8C6C-489E-8313-1A7D13B42F9A}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="451" xr:uid="{46A15216-7E6A-49EF-AB2D-87601C6532B2}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="452" xr:uid="{EEF9F386-F325-4CD8-91D9-7409AC3B49F3}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="453" xr:uid="{053B5F14-4CEB-4997-84E5-DC37B84315C4}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="454" xr:uid="{D3465591-B876-4302-B4A2-0C61D59F5360}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="455" xr:uid="{5EA4D712-15BB-4FE5-B6AE-A53383723631}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="456" xr:uid="{36695E62-976F-4782-8220-618FE4C8C841}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="457" xr:uid="{ECDE7696-5BEB-455E-B8AA-39272459334B}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="458" xr:uid="{A6259465-2C2D-469B-B68C-9DC09851BF7C}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="459" xr:uid="{104E4FB8-0F4E-4799-899E-34E8B7E32540}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="460" xr:uid="{9B377518-280E-4B99-895F-D582707A9CD5}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="461" xr:uid="{6EF8D655-5B76-4D71-929E-DC1869A16BB3}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="462" xr:uid="{33676C82-17CC-4D4C-817B-5670579419EE}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="463" xr:uid="{8081DFA4-1A8E-4153-BDC7-F627CF0E6486}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="464" xr:uid="{CFAEFA7D-A629-4EFD-8CC5-75B12C47AA43}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="465" xr:uid="{7CBF96C5-C262-4846-A53E-DB2059EF934F}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="466" xr:uid="{34D89996-65DD-4DCA-A0BC-B8A35A54AA10}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="467" xr:uid="{BBF8FAC4-7CFE-4E30-8B92-D3CC742B8FF2}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="468" xr:uid="{44CEC294-384D-4EF0-82B3-074D4E0DDF56}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="469" xr:uid="{669E4C15-9E4A-47B8-9FD2-D21FAC36CBFC}"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="470" xr:uid="{90BF91C9-9B1D-4C32-AFA1-C08E5D52B06D}"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="471" xr:uid="{212D9840-7BDF-4113-82A6-8DCD0657BA4C}"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="472" xr:uid="{EF7DEEE8-9D1E-46EA-9A5E-CCE203B0E2E8}"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="473" xr:uid="{5A9FDF1D-69CA-4FBC-B2BE-D16A03ECB057}"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="474" xr:uid="{95D0023D-1985-4CD8-802B-FC157291E7DC}"/>
+    <cellStyle name="Обычный 2 2 2 8 2" xfId="475" xr:uid="{5D2849A1-6DFB-478A-A084-4340B4941567}"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2" xfId="476" xr:uid="{64046520-1DDF-45E7-AC6F-A96899C5740E}"/>
+    <cellStyle name="Обычный 2 2 2 8 3" xfId="477" xr:uid="{820B5116-A9CB-462D-8DA3-A2747874E33A}"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="478" xr:uid="{AAEBBDCF-600F-4FA7-AC0F-13A1B86179CF}"/>
+    <cellStyle name="Обычный 2 2 2 9 2" xfId="479" xr:uid="{486053AC-2DC6-40C1-9C29-89C7C34FF6EC}"/>
+    <cellStyle name="Обычный 2 2 2_Лес" xfId="480" xr:uid="{9EEAEAE3-76CF-4D4D-9D2F-85ADD69504EE}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="481" xr:uid="{DBED5636-D3AA-4B78-94C1-61A61FF98483}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="482" xr:uid="{719AD0E9-0FE1-4950-AEE2-017D33C07B6D}"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="483" xr:uid="{52D91562-1D93-4865-8DE2-D418C80C582E}"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="484" xr:uid="{0F52EA68-B064-4469-9813-D1A20C9EF6CF}"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2" xfId="485" xr:uid="{64F1A8EC-D1EB-4DAB-9361-2B2A4107CA3D}"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="486" xr:uid="{627FBC06-9A13-4827-80C5-19EBD8318E33}"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="487" xr:uid="{614FE6CD-FC2E-4ED7-80C5-B2B92BD3242C}"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="488" xr:uid="{5C11F124-8C6D-4069-9B65-98336856D356}"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2" xfId="489" xr:uid="{8EEC8208-73DA-4940-B0CC-44E99DC16A7C}"/>
+    <cellStyle name="Обычный 2 2 3 4 3" xfId="490" xr:uid="{CF0C30A5-1CE5-47FD-9158-5BDB8658226C}"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="491" xr:uid="{E9BE6932-6DBA-4324-8796-4AB442C68651}"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="492" xr:uid="{FD631914-6D9A-4BE6-9E72-CF03D0009DB2}"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="493" xr:uid="{ED049FB3-A54F-45E0-A16A-59CFFA535BFE}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="494" xr:uid="{88FE2F35-61DB-45D6-8EFB-F8F0F6FC5F9D}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="495" xr:uid="{218C1B3B-8D64-42B0-84C9-D89062894856}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="496" xr:uid="{778451E0-CF94-4BF0-8651-5FB0377D0C84}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="497" xr:uid="{06F736AA-960D-44AF-88E9-21D0857E75D0}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="498" xr:uid="{A893B3DA-F924-4F56-886F-8DEBA25D9C55}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="499" xr:uid="{66D0DA7D-7C78-4C72-942D-CAFA3C817F17}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="500" xr:uid="{AA8DE4F8-D1BC-4AE9-BF78-831B9AFFCF71}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="501" xr:uid="{868B4117-8BFF-47E4-8DD6-B6FB509726E2}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="502" xr:uid="{6531111B-0BBF-4DEF-B125-62BCF4F08460}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="503" xr:uid="{247970E4-AC37-4D1B-B966-CC42119779B0}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="504" xr:uid="{B1584A47-96AD-4B3D-944D-486E3AA53623}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="505" xr:uid="{9E792D7D-AEF9-4B8E-8EC6-22D9CC247DC2}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="506" xr:uid="{FDFD4479-31F1-4256-9FBC-81046C1190E0}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="507" xr:uid="{89F4C941-375F-4DBB-A588-2DF5A66D10E9}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="508" xr:uid="{5CD6CCD8-2004-46F7-84A9-EA214E90DA59}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="509" xr:uid="{ACFCB917-D7C8-4CBD-B7AC-7C859E905F52}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="510" xr:uid="{3C5A59A6-8EDC-4A15-9EBB-445CEC98A478}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="511" xr:uid="{67C08174-54AA-4144-B068-A9AF85575E9E}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="512" xr:uid="{B90EA320-17AA-48BD-86E6-4ECD51F08C18}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="513" xr:uid="{EA30A3EC-D7A2-4C40-84B4-D6922DA9780B}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="514" xr:uid="{DCBF6A3F-1173-46D4-B4F3-D9F16D3534FB}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="515" xr:uid="{66CC992B-5137-4734-B194-A5F6C7C7C16F}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="516" xr:uid="{028355CA-975B-47A9-B913-549C744DFEDE}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="517" xr:uid="{1E822C72-338A-45FB-B12E-5909245D07DC}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="518" xr:uid="{82A12E59-E2B9-49E2-9FB4-C578F849927D}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="519" xr:uid="{F933815F-E1C7-41F8-8CD3-4C6D067857A1}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="520" xr:uid="{A6AA0901-0228-4F96-B12A-E7B97E28FA79}"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="521" xr:uid="{A700B6E3-B5F1-4F4F-BB6C-A1ADE4440BE2}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="522" xr:uid="{FEEB8A79-9544-462B-99B9-B5B93D0C1CAD}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="523" xr:uid="{D1F7EC44-3867-4530-8AC6-F2A9B8CF4E9B}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="524" xr:uid="{CAB00681-09FC-4B8A-BC64-6D5D3918292D}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="525" xr:uid="{61C5B2DA-F67F-45E0-8FAD-EEDE94AB23D4}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="526" xr:uid="{8E7FBCA9-6AE8-46A3-96EF-820B7D5AB85B}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="527" xr:uid="{F9E7E554-C5D0-4020-AF76-AE16C2D4E9D6}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="528" xr:uid="{1BD97E2C-6E7B-4ED8-BAA7-9A2686FA2A2E}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="529" xr:uid="{073E5726-F06F-4CAE-AC1B-EBFA3B69CDDB}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="530" xr:uid="{8E0ECC0A-0758-4C10-90C0-D25F2FD6488D}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="531" xr:uid="{61CD2580-BB74-4519-80C5-D4A7FBFD3544}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="532" xr:uid="{4CF5BA36-A7C4-49E9-99F3-97D65E3A7768}"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="533" xr:uid="{6901F909-DAF1-4868-8ED4-7AC68F9618B4}"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="534" xr:uid="{0C4154B2-1FBF-4CB5-AE8E-FA1761CC25A8}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="535" xr:uid="{5A974AE0-C514-49C4-9FB5-F349A50EB9CF}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="536" xr:uid="{59546E72-93ED-4E59-BF65-B0349CCD1BFB}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="537" xr:uid="{AA1433BF-0737-4755-A66B-4BA1A5F2F0D4}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="538" xr:uid="{85209741-2342-472F-A93D-970E685821A7}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="539" xr:uid="{5E57CABE-C404-4D42-BB7B-E53541962BA1}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="540" xr:uid="{6B81BFCB-EB74-4242-9BA9-6EA1DBF0747C}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="541" xr:uid="{DFA9FC95-BB45-45F3-9F90-4503901A432E}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="542" xr:uid="{74C5C9FE-9FBE-469F-ABBB-40E9DFD4DB8F}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="543" xr:uid="{210E3D51-708F-468D-86F1-C129980BC9F7}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="544" xr:uid="{C44D38F0-E1BD-43CB-8C62-F879C65EC10B}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="545" xr:uid="{268304DB-C426-4DAA-8D93-41488EE09878}"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="546" xr:uid="{3E48AB32-42D9-476A-A0AA-54A78FFCAD53}"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="547" xr:uid="{4CFAFC94-BE1D-410E-AE96-6F19B76A6DDF}"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2" xfId="548" xr:uid="{BE2CF556-E8BD-4FE0-96D5-485AEB28B2DA}"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="549" xr:uid="{A9A66781-4801-4226-9758-BDAF0822E58C}"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="550" xr:uid="{034BBDD0-4A51-4CFF-AAC2-96B080F45A4C}"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="551" xr:uid="{25179151-5873-4121-B418-CC835A0BC810}"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2" xfId="552" xr:uid="{DDFF3A92-ADC7-4C17-97F1-9A5B72E1507F}"/>
+    <cellStyle name="Обычный 2 2 4 5 3" xfId="553" xr:uid="{E3C6E15D-5888-42F8-ABE1-DE353348EA91}"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="554" xr:uid="{9A17A590-5580-4AF4-B877-E7DC183D27C4}"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="555" xr:uid="{C902FE8A-E611-4A2D-A10B-B24D8F070B6B}"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="556" xr:uid="{8C41510C-9D93-40BE-943C-60A350643CA3}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="557" xr:uid="{3722CAC5-991A-4557-BAF1-8F988F51C306}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="558" xr:uid="{662752E7-DEE2-46F9-88AC-9A14963F891D}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="559" xr:uid="{6E003D05-C984-4894-93F2-C573D919E00F}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="560" xr:uid="{A32B6B82-B3DC-425F-A407-868639ADBE5C}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="561" xr:uid="{C50FA14E-A955-4599-ACAA-30016CC96D22}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="562" xr:uid="{C357546F-1CFE-45B0-841C-7E10DE338A88}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="563" xr:uid="{B9ADD3CD-EC13-4FC9-B9F6-5C191C2F47C8}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="564" xr:uid="{9FFD5575-35BD-4FE8-95AC-D87F22721450}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="565" xr:uid="{BAF48957-FBCB-44CA-9A71-B139E737E819}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="566" xr:uid="{0845F625-9A6B-42D9-9B7B-A4C1DAB29D53}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="567" xr:uid="{3B5BA8FA-053D-433F-B218-77DF5F1C8C73}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="568" xr:uid="{3258DD7F-0FB4-4423-924A-88D0F82C43B8}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="569" xr:uid="{51F78911-18DE-43CE-989C-FCD8849091A1}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="570" xr:uid="{7C0E4117-1B45-4D33-BD23-29FDB0A89773}"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="571" xr:uid="{80F1E0B1-BEB4-4CA3-B94D-2355F4B26AEE}"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="572" xr:uid="{63BA9467-C77E-4D7D-B096-D9F2DEDFC2FA}"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2" xfId="573" xr:uid="{0B674348-3405-4DBF-8711-2311A5C3CD6D}"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="574" xr:uid="{011E166D-50F7-4CC2-BFDA-AF927AD536A7}"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="575" xr:uid="{2E5B657B-15F4-4511-8F75-DBDC8004D8C4}"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="576" xr:uid="{F2E6C714-EA71-480C-9BD0-E0B69F6CC1F5}"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2" xfId="577" xr:uid="{3A72E5F8-A68E-416D-A86D-B5574B1B2B85}"/>
+    <cellStyle name="Обычный 2 2 5 4 3" xfId="578" xr:uid="{2ED2C166-D748-4A6D-943A-DA759C9B2CE7}"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="579" xr:uid="{FA9DF43E-4032-45C0-B6FE-BA7640EC1442}"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="580" xr:uid="{073889AB-E96A-4C6B-9A11-D7F161FEA151}"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="581" xr:uid="{EFC5880C-0CBF-48BF-9827-8B795DD0E450}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="582" xr:uid="{91158D90-5D41-4372-B180-E430D5A7674D}"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="583" xr:uid="{27053BA6-8264-4EEA-A00C-FADBFBAF9014}"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="584" xr:uid="{1D9A6652-EFA7-4992-B3D0-5E50AAD13196}"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="585" xr:uid="{5030EE04-D9D5-4F2D-B87D-FF9BBE378CBA}"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="586" xr:uid="{75B5EE9E-0B14-459B-AD71-EBB4F00BC860}"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="587" xr:uid="{F9D6F2D3-8F1D-491F-8989-3F596A607B3E}"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="588" xr:uid="{53830842-F785-436C-87E4-AF89E036D8ED}"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2" xfId="589" xr:uid="{51D07D55-9735-4AA0-B553-A89A7B62D8D8}"/>
+    <cellStyle name="Обычный 2 2 6 3 3" xfId="590" xr:uid="{D0118C2D-14D0-4D2C-B1EC-F335890981BD}"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="591" xr:uid="{0B5A5BD1-3278-426B-820C-53CE5A5E8AB3}"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="592" xr:uid="{0C99444E-DE9D-4867-9468-780EDC73ED60}"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="593" xr:uid="{E4F5864C-BBA9-4A04-BF22-E0B243CFAFBD}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="594" xr:uid="{B888F0EE-ED57-4357-9102-64DF862AF94E}"/>
+    <cellStyle name="Обычный 2 2 8" xfId="595" xr:uid="{9DC288F6-A100-4B72-9DBB-5A27C31B14F6}"/>
+    <cellStyle name="Обычный 2 2_Бахчи" xfId="596" xr:uid="{E4827EA6-2A23-4729-A636-7306951DCEB7}"/>
+    <cellStyle name="Обычный 2 20" xfId="597" xr:uid="{98FD527A-90FE-4202-B831-31277FCC5712}"/>
+    <cellStyle name="Обычный 2 20 2" xfId="598" xr:uid="{3D886AF3-319A-4F2F-955F-3EFDACC0E8C8}"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="599" xr:uid="{D9797D1C-E663-4586-BC96-C2E526DBE920}"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="600" xr:uid="{D7DCCFA4-3AE4-4258-A1E2-45F7168CCFE0}"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="601" xr:uid="{27516A31-3073-4C6A-8DF2-DC6AD212B7BA}"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="602" xr:uid="{4617D540-C898-44B3-B2F2-345FC93C2DD5}"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="603" xr:uid="{18499D53-8A80-495A-BE03-CD9E1248B3CC}"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2" xfId="604" xr:uid="{88E5F3B0-9EA9-4FB2-8494-2425F2C9CF9A}"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="605" xr:uid="{1E787120-2BE3-4B89-AEA8-8794992E0138}"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="606" xr:uid="{E091FAB6-7E1E-4D57-A820-23CA1962EFA8}"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="607" xr:uid="{A343A328-036A-40E2-B58D-0161D9C89AD9}"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2" xfId="608" xr:uid="{DC6C4677-19A2-4A67-B8C9-BA90783FCB9D}"/>
+    <cellStyle name="Обычный 2 20 2 4 3" xfId="609" xr:uid="{51D6A9A1-C2EF-4A75-A212-AE99A3C5A1A7}"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="610" xr:uid="{2C4564A7-106F-4122-8ADD-2D245063DA39}"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="611" xr:uid="{291E0B7C-28F4-4353-B55B-32658A2B14DB}"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="612" xr:uid="{4BFC25E8-0A66-4A57-8968-4FF666E374E6}"/>
+    <cellStyle name="Обычный 2 20 3" xfId="613" xr:uid="{EECB210A-A6B0-4F6C-9051-8D91260F60AF}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="614" xr:uid="{941E4E3D-0EE7-4284-B9EE-B1E762638A23}"/>
+    <cellStyle name="Обычный 2 21" xfId="615" xr:uid="{D465E5FC-6720-40F2-9FF3-A456E95E8FCC}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="616" xr:uid="{99A1F716-34F8-4835-909F-F3D587AEE596}"/>
+    <cellStyle name="Обычный 2 21 3" xfId="617" xr:uid="{F048FB0C-A464-4461-BAEE-C8BE37C4AFA0}"/>
+    <cellStyle name="Обычный 2 22" xfId="618" xr:uid="{1B0EE8FD-C6EF-4350-BA92-AEF4AF6242D1}"/>
+    <cellStyle name="Обычный 2 23" xfId="619" xr:uid="{1F984B76-63FB-40A0-AF91-7F05BC18CD70}"/>
+    <cellStyle name="Обычный 2 24" xfId="620" xr:uid="{BC990E91-86F2-412C-9559-4D1971A6AAAC}"/>
+    <cellStyle name="Обычный 2 25" xfId="621" xr:uid="{B07A9F23-9FE3-4B98-9654-CCBA24507F35}"/>
+    <cellStyle name="Обычный 2 3" xfId="622" xr:uid="{99059C3D-F14C-449A-84C0-8B33C1712CE7}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="623" xr:uid="{317EBBB8-FD26-495C-B97E-12E4F63D5422}"/>
+    <cellStyle name="Обычный 2 4" xfId="624" xr:uid="{D22EC85C-B319-435E-A04A-8DAF79FAAE07}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="625" xr:uid="{03110F4B-39A9-4CAC-AD24-DB62E6C04ED3}"/>
+    <cellStyle name="Обычный 2 5" xfId="626" xr:uid="{F44F846E-A537-4605-AB5B-4DB4C77E6C13}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="627" xr:uid="{0B84F301-DECC-4EFA-8FCF-98C1E41DCFB3}"/>
+    <cellStyle name="Обычный 2 6" xfId="628" xr:uid="{CFBB31C3-870B-4DB4-AA11-81FBC3673D96}"/>
+    <cellStyle name="Обычный 2 7" xfId="629" xr:uid="{729EAE1B-B673-4ECC-A8F5-B90993797CFF}"/>
+    <cellStyle name="Обычный 2 8" xfId="630" xr:uid="{8AB41175-F0CE-4C23-B190-7AB2F7FA3419}"/>
+    <cellStyle name="Обычный 2 9" xfId="631" xr:uid="{3ED81A12-7526-40B4-836D-031DA87C7A6E}"/>
+    <cellStyle name="Обычный 2_Bull" xfId="632" xr:uid="{E1BC378C-AD8A-4B67-B66C-022B1B443421}"/>
+    <cellStyle name="Обычный 3" xfId="633" xr:uid="{21C2A880-AA18-4453-961D-C8087BFF3D05}"/>
+    <cellStyle name="Обычный 3 10" xfId="634" xr:uid="{F7703051-2692-488A-B58C-933CD2BDF3F0}"/>
+    <cellStyle name="Обычный 3 11" xfId="635" xr:uid="{B2F40935-90A9-4995-B724-FD4CC736987B}"/>
+    <cellStyle name="Обычный 3 12" xfId="636" xr:uid="{F7CF61ED-0A45-40BE-BB51-2247B73CC132}"/>
+    <cellStyle name="Обычный 3 13" xfId="637" xr:uid="{6C26021D-8A5F-4481-B250-1562AD641F73}"/>
+    <cellStyle name="Обычный 3 13 2" xfId="638" xr:uid="{1AD02C04-E620-48BD-B086-EF78A3F12E1E}"/>
+    <cellStyle name="Обычный 3 13 3" xfId="639" xr:uid="{CBA02E76-0568-40E1-8061-37046AF10404}"/>
+    <cellStyle name="Обычный 3 14" xfId="640" xr:uid="{6C6ACBA2-7273-4646-B6F0-C96FD1081554}"/>
+    <cellStyle name="Обычный 3 14 2" xfId="641" xr:uid="{4DB07CCE-7098-48C0-8153-97F688C06772}"/>
+    <cellStyle name="Обычный 3 14 3" xfId="642" xr:uid="{520A6C8C-7E83-4343-B4E8-C7BD9112315D}"/>
+    <cellStyle name="Обычный 3 15" xfId="643" xr:uid="{8FE833AE-78CC-42F5-BB20-B4F06AB41734}"/>
+    <cellStyle name="Обычный 3 16" xfId="644" xr:uid="{AD4FEB10-5264-4172-A43E-055E2575A6AD}"/>
+    <cellStyle name="Обычный 3 2" xfId="645" xr:uid="{457A8983-0144-4CFD-8D2E-DFE19F72D0AE}"/>
+    <cellStyle name="Обычный 3 3" xfId="646" xr:uid="{B3F74302-3882-4329-BBC2-3A8AE80C894A}"/>
+    <cellStyle name="Обычный 3 4" xfId="647" xr:uid="{E53D852E-CB0E-4428-8B1A-3F0204FA7C54}"/>
+    <cellStyle name="Обычный 3 5" xfId="648" xr:uid="{90D5EC94-357A-4037-8B9A-1FBBE4B7B758}"/>
+    <cellStyle name="Обычный 3 6" xfId="649" xr:uid="{321B8441-3C23-42FF-B73E-6096ED568FE7}"/>
+    <cellStyle name="Обычный 3 7" xfId="650" xr:uid="{66A7B1C9-AE6B-4374-AEC7-3965A168A253}"/>
+    <cellStyle name="Обычный 3 8" xfId="651" xr:uid="{1718C064-93C6-46CA-AF0B-EF2BE72A18A8}"/>
+    <cellStyle name="Обычный 3 9" xfId="652" xr:uid="{83A2CA63-A3B6-4F1B-97D0-54CBCBED1BE2}"/>
+    <cellStyle name="Обычный 3_Val 2010 10" xfId="653" xr:uid="{AEDE66B3-F7DA-4939-8DD9-106FEE2F14F4}"/>
+    <cellStyle name="Обычный 4" xfId="654" xr:uid="{3146D449-C1AD-47D7-A6DE-4624B78C0AB3}"/>
+    <cellStyle name="Обычный 4 10" xfId="655" xr:uid="{17AD8BFF-EFEB-4871-8D58-B53CA0EA0EE6}"/>
+    <cellStyle name="Обычный 4 11" xfId="656" xr:uid="{78B2CDF1-6B4D-4AC9-BFF7-C62FF769B5BD}"/>
+    <cellStyle name="Обычный 4 12" xfId="657" xr:uid="{8578A70D-A960-4526-84D0-AE5472D42149}"/>
+    <cellStyle name="Обычный 4 2" xfId="658" xr:uid="{FE49BE19-00F0-4307-938A-54999F2DDF13}"/>
+    <cellStyle name="Обычный 4 2 2" xfId="659" xr:uid="{BC08168A-861A-42B9-BEC2-563328737E46}"/>
+    <cellStyle name="Обычный 4 2 3" xfId="660" xr:uid="{6FD97871-10B7-49F0-9186-8D87A9B6FABE}"/>
+    <cellStyle name="Обычный 4 3" xfId="661" xr:uid="{F2D48BDA-552E-408C-AD5D-27416552C53F}"/>
+    <cellStyle name="Обычный 4 4" xfId="662" xr:uid="{68329796-4202-43B9-9D22-8130347010A3}"/>
+    <cellStyle name="Обычный 4 5" xfId="663" xr:uid="{B3C71934-148C-47F0-B75C-CD5CFDC81275}"/>
+    <cellStyle name="Обычный 4 6" xfId="664" xr:uid="{68C84D72-7E11-4D07-BBA6-D3E6725A1BD3}"/>
+    <cellStyle name="Обычный 4 7" xfId="665" xr:uid="{B659F608-5CB1-43E6-9DB5-BDD78B5AD163}"/>
+    <cellStyle name="Обычный 4 8" xfId="666" xr:uid="{976EA237-7E5A-4D14-ACC3-3FF06F57712A}"/>
+    <cellStyle name="Обычный 4 9" xfId="667" xr:uid="{B202980A-16F6-4BD2-B3BB-6E8FF0364357}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="668" xr:uid="{0691AAA2-773B-4308-80B9-C6DDB1C0854B}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="669" xr:uid="{ED467F07-6C61-473D-953D-2F4D81263DB7}"/>
+    <cellStyle name="Обычный 5" xfId="670" xr:uid="{6D1AF596-6926-4A05-9F42-8994A33C52C8}"/>
+    <cellStyle name="Обычный 5 2" xfId="671" xr:uid="{CE0E4ADA-CE0E-4140-A644-20CCF4D797E9}"/>
+    <cellStyle name="Обычный 5 3" xfId="672" xr:uid="{004A613D-9FF9-47DA-B7E5-37DBE3D15329}"/>
+    <cellStyle name="Обычный 5 4" xfId="673" xr:uid="{ECC20ACE-4A0B-43FE-849F-2C74BCFD33EF}"/>
+    <cellStyle name="Обычный 5 5" xfId="674" xr:uid="{35B1C36A-DF0B-4763-85C6-DDA9DBF8BB66}"/>
+    <cellStyle name="Обычный 6" xfId="675" xr:uid="{D160C0F3-23C5-488B-AF78-14021593A038}"/>
+    <cellStyle name="Обычный 6 2" xfId="676" xr:uid="{7C33478A-7072-4D62-9FE6-95595C7B1B10}"/>
+    <cellStyle name="Обычный 6 3" xfId="677" xr:uid="{8F43AE15-FA6A-4482-AA56-04B12506FFC8}"/>
+    <cellStyle name="Обычный 7" xfId="678" xr:uid="{4E6C412A-18C9-4112-8899-89AC6558FC71}"/>
+    <cellStyle name="Обычный 7 2" xfId="679" xr:uid="{D45A78B9-23D9-4220-A4DD-C92CA93A8712}"/>
+    <cellStyle name="Обычный 8" xfId="680" xr:uid="{46B69AAC-D054-4853-BC31-7BC533E7B83D}"/>
+    <cellStyle name="Обычный 9" xfId="681" xr:uid="{E64D7A08-25DC-4D7F-B49A-F773CAE9CEB6}"/>
+    <cellStyle name="Плохой 2" xfId="682" xr:uid="{19E892AB-967B-47D9-85D5-BE70E103098A}"/>
+    <cellStyle name="Пояснение 2" xfId="683" xr:uid="{CD599C6D-209D-4DB2-9CFB-108B2638B0B4}"/>
+    <cellStyle name="Примечание 2" xfId="684" xr:uid="{890320A1-A8AA-4758-AA97-EA93922F75F0}"/>
+    <cellStyle name="Примечание 3" xfId="685" xr:uid="{A93A54EB-38EF-4071-8FC9-BFC93B4F9E8F}"/>
+    <cellStyle name="Связанная ячейка 2" xfId="686" xr:uid="{1AB76697-C4AB-4423-8DFE-0AA521DA3A84}"/>
+    <cellStyle name="Текст предупреждения 2" xfId="687" xr:uid="{8F311662-1035-4FEC-9DDF-738D9EF82799}"/>
+    <cellStyle name="Хороший 2" xfId="688" xr:uid="{3FEC8615-9E75-46F9-B31E-18129BDD7E7C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1014,170 +2817,174 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:AM105"/>
+  <dimension ref="A2:AK105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="103" zoomScaleNormal="103" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="R7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AB61" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AO2" sqref="AO2"/>
+      <selection pane="bottomRight" activeCell="AR72" sqref="AR72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
-    <col min="19" max="19" width="9.140625" style="33"/>
-[...1 lines deleted...]
-    <col min="24" max="25" width="9.140625" style="1"/>
+    <col min="19" max="19" width="10.28515625" style="33" customWidth="1"/>
+    <col min="20" max="20" width="10.28515625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="10.85546875" style="2" customWidth="1"/>
+    <col min="22" max="22" width="11.140625" style="2" customWidth="1"/>
+    <col min="23" max="23" width="10.42578125" style="2" customWidth="1"/>
+    <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
+    <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="2"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="2"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39" ht="21" customHeight="1">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:37" ht="21" customHeight="1">
+      <c r="A2" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="44"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:39" ht="21" customHeight="1">
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+    </row>
+    <row r="3" spans="1:37" ht="21" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="24"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="28"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
     </row>
-    <row r="4" spans="1:39" ht="22.5" customHeight="1" thickBot="1">
+    <row r="4" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="45"/>
-[...5 lines deleted...]
-      <c r="B5" s="38" t="s">
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+    </row>
+    <row r="5" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="50"/>
+      <c r="B5" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="O5" s="39"/>
-[...10 lines deleted...]
-      <c r="Z5" s="38" t="s">
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="AA5" s="39"/>
-[...12 lines deleted...]
-      <c r="A6" s="43"/>
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="45"/>
+    </row>
+    <row r="6" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A6" s="51"/>
       <c r="B6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="23" t="s">
@@ -1242,1654 +3049,1678 @@
       </c>
       <c r="AD6" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AM6" s="55"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:39">
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>11799.308665086719</v>
       </c>
       <c r="C7" s="14">
         <v>24045.95502670524</v>
       </c>
       <c r="D7" s="9">
         <v>38284.095250246457</v>
       </c>
       <c r="E7" s="14">
         <v>53617.605077953587</v>
       </c>
       <c r="F7" s="14">
         <v>70711.87209630062</v>
       </c>
       <c r="G7" s="9">
         <v>94338.428767161837</v>
       </c>
       <c r="H7" s="9">
         <v>130909.6</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="9">
         <v>296991</v>
       </c>
       <c r="K7" s="14">
         <v>358536.5</v>
       </c>
       <c r="L7" s="10">
         <v>432825.8</v>
       </c>
       <c r="M7" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="30">
+      <c r="N7" s="40">
         <v>14695.476374967462</v>
       </c>
-      <c r="O7" s="30">
+      <c r="O7" s="40">
         <v>30933.043727911408</v>
       </c>
-      <c r="P7" s="37">
+      <c r="P7" s="41">
         <v>49882.19921741289</v>
       </c>
-      <c r="Q7" s="34">
+      <c r="Q7" s="42">
         <v>69846.102492042613</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="41">
         <v>91818.384576660173</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="43">
         <v>121759.25421137846</v>
       </c>
-      <c r="T7" s="30">
-[...15 lines deleted...]
-        <v>564121.66931243485</v>
+      <c r="T7" s="40">
+        <v>162767.53284521378</v>
+      </c>
+      <c r="U7" s="40">
+        <v>212914.2244424379</v>
+      </c>
+      <c r="V7" s="40">
+        <v>353377.03800116776</v>
+      </c>
+      <c r="W7" s="40">
+        <v>424826.44597430958</v>
+      </c>
+      <c r="X7" s="40">
+        <v>526800.41195868526</v>
+      </c>
+      <c r="Y7" s="40">
+        <v>564121.56812153012</v>
       </c>
       <c r="Z7" s="30">
         <v>15127.6</v>
       </c>
       <c r="AA7" s="30">
         <v>33037.199999999997</v>
       </c>
       <c r="AB7" s="37">
         <v>56066</v>
       </c>
       <c r="AC7" s="37">
         <v>79552.899999999994</v>
       </c>
       <c r="AD7" s="37">
         <v>105130.3</v>
       </c>
       <c r="AE7" s="37">
         <v>139675.29999999999</v>
       </c>
       <c r="AF7" s="37">
         <v>185343.7</v>
       </c>
       <c r="AG7" s="34">
         <v>241442</v>
       </c>
-      <c r="AH7" s="34"/>
+      <c r="AH7" s="34">
+        <v>392481.2</v>
+      </c>
       <c r="AI7" s="30"/>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="30"/>
-      <c r="AM7" s="55"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9">
         <v>222.78914775953322</v>
       </c>
       <c r="C8" s="14">
         <v>378.97798428725207</v>
       </c>
       <c r="D8" s="9">
         <v>637.9290960714286</v>
       </c>
       <c r="E8" s="14">
         <v>1483.3400565392906</v>
       </c>
       <c r="F8" s="30">
         <v>1986.5725146758732</v>
       </c>
       <c r="G8" s="9">
         <v>2410.3958181432804</v>
       </c>
       <c r="H8" s="9">
         <v>4027.2</v>
       </c>
       <c r="I8" s="10">
         <v>6033</v>
       </c>
       <c r="J8" s="9">
         <v>19786.3</v>
       </c>
       <c r="K8" s="15">
         <v>27074.2</v>
       </c>
       <c r="L8" s="10">
         <v>29090.400000000001</v>
       </c>
       <c r="M8" s="30">
         <v>29303.200000000001</v>
       </c>
-      <c r="N8" s="30">
+      <c r="N8" s="40">
         <v>411.76325385384109</v>
       </c>
-      <c r="O8" s="30">
+      <c r="O8" s="40">
         <v>780.24234998472593</v>
       </c>
-      <c r="P8" s="37">
+      <c r="P8" s="41">
         <v>1339.7522612202667</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="42">
         <v>1835.3003062049477</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="41">
         <v>2359.355758747427</v>
       </c>
-      <c r="S8" s="10">
+      <c r="S8" s="43">
         <v>2914.4376985432082</v>
       </c>
-      <c r="T8" s="30">
-[...15 lines deleted...]
-        <v>37557.134433520441</v>
+      <c r="T8" s="40">
+        <v>5164.7498495524414</v>
+      </c>
+      <c r="U8" s="40">
+        <v>8028.856525326979</v>
+      </c>
+      <c r="V8" s="40">
+        <v>25818.780972604458</v>
+      </c>
+      <c r="W8" s="40">
+        <v>35466.196281001015</v>
+      </c>
+      <c r="X8" s="40">
+        <v>36877.907881557083</v>
+      </c>
+      <c r="Y8" s="40">
+        <v>37557.126975126179</v>
       </c>
       <c r="Z8" s="30">
         <v>316.7</v>
       </c>
       <c r="AA8" s="30">
         <v>640.5</v>
       </c>
       <c r="AB8" s="37">
         <v>1187.5</v>
       </c>
       <c r="AC8" s="34">
         <v>1941.8</v>
       </c>
       <c r="AD8" s="37">
         <v>2456.6999999999998</v>
       </c>
       <c r="AE8" s="37" t="s">
         <v>68</v>
       </c>
       <c r="AF8" s="37">
         <v>5479.8</v>
       </c>
       <c r="AG8" s="34">
         <v>8351.7000000000007</v>
       </c>
-      <c r="AH8" s="34"/>
+      <c r="AH8" s="34">
+        <v>25834.2</v>
+      </c>
       <c r="AI8" s="30"/>
       <c r="AJ8" s="30"/>
       <c r="AK8" s="30"/>
-      <c r="AM8" s="55"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:39">
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="9">
         <v>108.77472193108655</v>
       </c>
       <c r="C9" s="14">
         <v>222.2845136653188</v>
       </c>
       <c r="D9" s="9">
         <v>335.60900541262947</v>
       </c>
       <c r="E9" s="14">
         <v>465.01505068898683</v>
       </c>
       <c r="F9" s="30">
         <v>657.62428583155645</v>
       </c>
       <c r="G9" s="9">
         <v>931.56145410728186</v>
       </c>
       <c r="H9" s="9">
         <v>2039.1</v>
       </c>
       <c r="I9" s="10">
         <v>2989.9</v>
       </c>
       <c r="J9" s="9">
         <v>8842.2999999999993</v>
       </c>
       <c r="K9" s="15">
         <v>11878.8</v>
       </c>
       <c r="L9" s="10">
         <v>12473.1</v>
       </c>
       <c r="M9" s="30">
         <v>13064.1</v>
       </c>
-      <c r="N9" s="30">
+      <c r="N9" s="40">
         <v>147.17213379841198</v>
       </c>
-      <c r="O9" s="30">
+      <c r="O9" s="40">
         <v>271.46932531787525</v>
       </c>
-      <c r="P9" s="37">
+      <c r="P9" s="41">
         <v>416.87836188283609</v>
       </c>
-      <c r="Q9" s="34">
+      <c r="Q9" s="42">
         <v>608.1179264707589</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="41">
         <v>881.43883405105908</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="43">
         <v>1186.8156919769772</v>
       </c>
-      <c r="T9" s="30">
-[...8 lines deleted...]
-      <c r="W9" s="30">
+      <c r="T9" s="40">
+        <v>2369.4813220400965</v>
+      </c>
+      <c r="U9" s="40">
+        <v>3348.1068219262834</v>
+      </c>
+      <c r="V9" s="40">
+        <v>10862.867493975462</v>
+      </c>
+      <c r="W9" s="40">
         <v>15195.427429911178</v>
       </c>
-      <c r="X9" s="30">
+      <c r="X9" s="40">
         <v>15636.834847829399</v>
       </c>
-      <c r="Y9" s="30">
+      <c r="Y9" s="40">
         <v>15914.561462639445</v>
       </c>
       <c r="Z9" s="30">
         <v>150.6</v>
       </c>
       <c r="AA9" s="30">
         <v>282.89999999999998</v>
       </c>
       <c r="AB9" s="37">
         <v>457.9</v>
       </c>
       <c r="AC9" s="34">
         <v>664</v>
       </c>
       <c r="AD9" s="37">
         <v>957.5</v>
       </c>
       <c r="AE9" s="37">
         <v>1288.8</v>
       </c>
       <c r="AF9" s="37">
         <v>2563.9</v>
       </c>
       <c r="AG9" s="34">
         <v>3626.7</v>
       </c>
-      <c r="AH9" s="34"/>
+      <c r="AH9" s="34">
+        <v>10754.1</v>
+      </c>
       <c r="AI9" s="30"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
-      <c r="AM9" s="55"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:39">
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="9">
         <v>1252.3772179023902</v>
       </c>
       <c r="C10" s="14">
         <v>2443.5438249118197</v>
       </c>
       <c r="D10" s="9">
         <v>3872.2959174900893</v>
       </c>
       <c r="E10" s="14">
         <v>5436.5392099747387</v>
       </c>
       <c r="F10" s="30">
         <v>6974.3061220739119</v>
       </c>
       <c r="G10" s="9">
         <v>9020.488846010514</v>
       </c>
       <c r="H10" s="9">
         <v>13876.8</v>
       </c>
       <c r="I10" s="10">
         <v>22809.7</v>
       </c>
       <c r="J10" s="9">
         <v>45596.2</v>
       </c>
       <c r="K10" s="15">
         <v>53689.5</v>
       </c>
       <c r="L10" s="10">
         <v>64683.199999999997</v>
       </c>
       <c r="M10" s="30">
         <v>68637.399999999994</v>
       </c>
-      <c r="N10" s="30">
+      <c r="N10" s="40">
         <v>1150.9538735153499</v>
       </c>
-      <c r="O10" s="30">
+      <c r="O10" s="40">
         <v>2464.5742952271007</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="41">
         <v>4463.4770339933402</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="42">
         <v>6291.444856730317</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="41">
         <v>7945.7035668297613</v>
       </c>
-      <c r="S10" s="10">
+      <c r="S10" s="43">
         <v>10238.188120988614</v>
       </c>
-      <c r="T10" s="30">
-[...15 lines deleted...]
-        <v>79885.101742052779</v>
+      <c r="T10" s="40">
+        <v>15279.554794453299</v>
+      </c>
+      <c r="U10" s="40">
+        <v>22452.048505816954</v>
+      </c>
+      <c r="V10" s="40">
+        <v>49571.84109228426</v>
+      </c>
+      <c r="W10" s="40">
+        <v>59744.081766947194</v>
+      </c>
+      <c r="X10" s="40">
+        <v>77255.693921911967</v>
+      </c>
+      <c r="Y10" s="40">
+        <v>79885.024871267771</v>
       </c>
       <c r="Z10" s="30">
         <v>1252.9000000000001</v>
       </c>
       <c r="AA10" s="30">
         <v>2738.7</v>
       </c>
       <c r="AB10" s="37">
         <v>4971</v>
       </c>
       <c r="AC10" s="34">
         <v>6957.1</v>
       </c>
       <c r="AD10" s="37">
         <v>8769.7999999999993</v>
       </c>
       <c r="AE10" s="37">
         <v>11420</v>
       </c>
       <c r="AF10" s="37">
         <v>16662.900000000001</v>
       </c>
       <c r="AG10" s="34">
         <v>25636.3</v>
       </c>
-      <c r="AH10" s="34"/>
+      <c r="AH10" s="34">
+        <v>55921.3</v>
+      </c>
       <c r="AI10" s="30"/>
       <c r="AJ10" s="30"/>
       <c r="AK10" s="30"/>
-      <c r="AM10" s="55"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:39">
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>686.62506143409234</v>
       </c>
       <c r="C11" s="14">
         <v>1808.8260035412686</v>
       </c>
       <c r="D11" s="9">
         <v>2872.3518327546485</v>
       </c>
       <c r="E11" s="14">
         <v>4094.8894769265335</v>
       </c>
       <c r="F11" s="30">
         <v>5661.8089992179121</v>
       </c>
       <c r="G11" s="9">
         <v>7064.0157602548634</v>
       </c>
       <c r="H11" s="9">
         <v>10246.799999999999</v>
       </c>
       <c r="I11" s="10">
         <v>12920.5</v>
       </c>
       <c r="J11" s="9">
         <v>18054.900000000001</v>
       </c>
       <c r="K11" s="15">
         <v>22152.7</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="30">
         <v>27463</v>
       </c>
-      <c r="N11" s="30">
+      <c r="N11" s="40">
         <v>795.49849435803276</v>
       </c>
-      <c r="O11" s="30">
+      <c r="O11" s="40">
         <v>2204.4052007589435</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="41">
         <v>3485.7419836284457</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="42">
         <v>4944.3852359527073</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="41">
         <v>6811.5783166284409</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="43">
         <v>8473.5386139530274</v>
       </c>
-      <c r="T11" s="30">
-[...15 lines deleted...]
-        <v>30188.287766862115</v>
+      <c r="T11" s="40">
+        <v>11540.173118466391</v>
+      </c>
+      <c r="U11" s="40">
+        <v>13874.572144723974</v>
+      </c>
+      <c r="V11" s="40">
+        <v>19389.960921351943</v>
+      </c>
+      <c r="W11" s="40">
+        <v>23212.079352792778</v>
+      </c>
+      <c r="X11" s="40">
+        <v>25731.826863617262</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>30188.28659043369</v>
       </c>
       <c r="Z11" s="30">
         <v>903.6</v>
       </c>
       <c r="AA11" s="30">
         <v>2576.5</v>
       </c>
       <c r="AB11" s="37">
         <v>4042.8</v>
       </c>
       <c r="AC11" s="34">
         <v>5722.8</v>
       </c>
       <c r="AD11" s="37">
         <v>7855.2</v>
       </c>
       <c r="AE11" s="37">
         <v>9778.2000000000007</v>
       </c>
       <c r="AF11" s="37">
         <v>13260.3</v>
       </c>
       <c r="AG11" s="34">
         <v>15862.8</v>
       </c>
-      <c r="AH11" s="34"/>
+      <c r="AH11" s="34">
+        <v>22557.8</v>
+      </c>
       <c r="AI11" s="30"/>
       <c r="AJ11" s="30"/>
       <c r="AK11" s="30"/>
-      <c r="AM11" s="55"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:39">
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>580.49840127049151</v>
       </c>
       <c r="C12" s="14">
         <v>1251.6322727750269</v>
       </c>
       <c r="D12" s="9">
         <v>2056.7611797975733</v>
       </c>
       <c r="E12" s="14">
         <v>2850.4180695284776</v>
       </c>
       <c r="F12" s="30">
         <v>3799.713297411794</v>
       </c>
       <c r="G12" s="9">
         <v>5110.3767204157393</v>
       </c>
       <c r="H12" s="9">
         <v>9804.2999999999993</v>
       </c>
       <c r="I12" s="10">
         <v>15580.9</v>
       </c>
       <c r="J12" s="9">
         <v>34699.599999999999</v>
       </c>
       <c r="K12" s="15">
         <v>42532</v>
       </c>
       <c r="L12" s="10">
         <v>52582.9</v>
       </c>
       <c r="M12" s="30">
         <v>53569.8</v>
       </c>
-      <c r="N12" s="30">
+      <c r="N12" s="40">
         <v>708.50590353298469</v>
       </c>
-      <c r="O12" s="30">
+      <c r="O12" s="40">
         <v>1474.8630478896134</v>
       </c>
-      <c r="P12" s="37">
+      <c r="P12" s="41">
         <v>2536.0313031000182</v>
       </c>
-      <c r="Q12" s="34">
+      <c r="Q12" s="42">
         <v>3464.3325416786079</v>
       </c>
-      <c r="R12" s="37">
+      <c r="R12" s="41">
         <v>4656.0330666337723</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S12" s="43">
         <v>6395.2221890546471</v>
       </c>
-      <c r="T12" s="30">
-[...8 lines deleted...]
-      <c r="W12" s="30">
+      <c r="T12" s="40">
+        <v>11149.01756105532</v>
+      </c>
+      <c r="U12" s="40">
+        <v>17492.448805969037</v>
+      </c>
+      <c r="V12" s="40">
+        <v>39153.207960467</v>
+      </c>
+      <c r="W12" s="40">
         <v>47363.869615982119</v>
       </c>
-      <c r="X12" s="30">
+      <c r="X12" s="40">
         <v>61242.705506683938</v>
       </c>
-      <c r="Y12" s="30">
+      <c r="Y12" s="40">
         <v>62367.88696829378</v>
       </c>
       <c r="Z12" s="30">
         <v>707.2</v>
       </c>
       <c r="AA12" s="30">
         <v>1494.2</v>
       </c>
       <c r="AB12" s="37">
         <v>2603.9</v>
       </c>
       <c r="AC12" s="34">
         <v>3787.5</v>
       </c>
       <c r="AD12" s="37">
         <v>5156.6000000000004</v>
       </c>
       <c r="AE12" s="37">
         <v>7147.2</v>
       </c>
       <c r="AF12" s="37">
         <v>12198.1</v>
       </c>
       <c r="AG12" s="34">
         <v>20546.3</v>
       </c>
-      <c r="AH12" s="34"/>
+      <c r="AH12" s="34">
+        <v>42779.3</v>
+      </c>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
-      <c r="AM12" s="55"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>423.56525610361803</v>
       </c>
       <c r="C13" s="14">
         <v>826.55051265502561</v>
       </c>
       <c r="D13" s="9">
         <v>1561.5416148788656</v>
       </c>
       <c r="E13" s="14">
         <v>2412.1410934655491</v>
       </c>
       <c r="F13" s="30">
         <v>3434.6856115873716</v>
       </c>
       <c r="G13" s="9">
         <v>4983.9052335363776</v>
       </c>
       <c r="H13" s="9">
         <v>7364.7</v>
       </c>
       <c r="I13" s="10">
         <v>9687.2999999999993</v>
       </c>
       <c r="J13" s="9">
         <v>17029</v>
       </c>
       <c r="K13" s="15">
         <v>21150.400000000001</v>
       </c>
       <c r="L13" s="10">
         <v>23164.7</v>
       </c>
       <c r="M13" s="30">
         <v>25160.799999999999</v>
       </c>
-      <c r="N13" s="30">
+      <c r="N13" s="40">
         <v>664.26895790686535</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="40">
         <v>1149.9230593629936</v>
       </c>
-      <c r="P13" s="37">
+      <c r="P13" s="41">
         <v>2050.743570666672</v>
       </c>
-      <c r="Q13" s="34">
+      <c r="Q13" s="42">
         <v>3033.2424626026163</v>
       </c>
-      <c r="R13" s="37">
+      <c r="R13" s="41">
         <v>4324.4376518673434</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="43">
         <v>6314.1179480026358</v>
       </c>
-      <c r="T13" s="30">
-[...15 lines deleted...]
-        <v>31226.298652728314</v>
+      <c r="T13" s="40">
+        <v>9039.1478872117987</v>
+      </c>
+      <c r="U13" s="40">
+        <v>12634.205723649997</v>
+      </c>
+      <c r="V13" s="40">
+        <v>20914.067500729139</v>
+      </c>
+      <c r="W13" s="40">
+        <v>25991.668437783013</v>
+      </c>
+      <c r="X13" s="40">
+        <v>28937.965682112183</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>31226.294475130726</v>
       </c>
       <c r="Z13" s="30">
         <v>743.6</v>
       </c>
       <c r="AA13" s="30">
         <v>1304.2</v>
       </c>
       <c r="AB13" s="37">
         <v>2345</v>
       </c>
       <c r="AC13" s="34">
         <v>3407.8</v>
       </c>
       <c r="AD13" s="37">
         <v>4884.3</v>
       </c>
       <c r="AE13" s="37">
         <v>7250.6</v>
       </c>
       <c r="AF13" s="37">
         <v>10409.299999999999</v>
       </c>
       <c r="AG13" s="34">
         <v>13826.4</v>
       </c>
-      <c r="AH13" s="34"/>
+      <c r="AH13" s="34">
+        <v>20016.3</v>
+      </c>
       <c r="AI13" s="30"/>
       <c r="AJ13" s="30"/>
       <c r="AK13" s="30"/>
-      <c r="AM13" s="55"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:39">
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9">
         <v>488.63579501670972</v>
       </c>
       <c r="C14" s="14">
         <v>1088.9170709205605</v>
       </c>
       <c r="D14" s="9">
         <v>1837.0923728635121</v>
       </c>
       <c r="E14" s="14">
         <v>2481.3504858298006</v>
       </c>
       <c r="F14" s="30">
         <v>3052.3023689363472</v>
       </c>
       <c r="G14" s="9">
         <v>4220.8879369046872</v>
       </c>
       <c r="H14" s="9">
         <v>6143.7</v>
       </c>
       <c r="I14" s="10">
         <v>7860.7</v>
       </c>
       <c r="J14" s="9">
         <v>10975.3</v>
       </c>
       <c r="K14" s="15">
         <v>13248.3</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="30">
         <v>16808.400000000001</v>
       </c>
-      <c r="N14" s="30">
+      <c r="N14" s="40">
         <v>675.3124026643635</v>
       </c>
-      <c r="O14" s="30">
+      <c r="O14" s="40">
         <v>1439.6716566847344</v>
       </c>
-      <c r="P14" s="37">
+      <c r="P14" s="41">
         <v>2347.5445743640071</v>
       </c>
-      <c r="Q14" s="34">
+      <c r="Q14" s="42">
         <v>3258.3048023194851</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="41">
         <v>4193.466805029735</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="43">
         <v>6090.8095718760369</v>
       </c>
-      <c r="T14" s="30">
-[...15 lines deleted...]
-        <v>20688.698956055327</v>
+      <c r="T14" s="40">
+        <v>7875.9421717623354</v>
+      </c>
+      <c r="U14" s="40">
+        <v>9654.0940176587683</v>
+      </c>
+      <c r="V14" s="40">
+        <v>13351.172458557905</v>
+      </c>
+      <c r="W14" s="40">
+        <v>15846.858395569217</v>
+      </c>
+      <c r="X14" s="40">
+        <v>17618.495111710305</v>
+      </c>
+      <c r="Y14" s="40">
+        <v>20688.698460323711</v>
       </c>
       <c r="Z14" s="30">
         <v>689.9</v>
       </c>
       <c r="AA14" s="30">
         <v>1515.8</v>
       </c>
       <c r="AB14" s="37">
         <v>2485.8000000000002</v>
       </c>
       <c r="AC14" s="34">
         <v>3424.6</v>
       </c>
       <c r="AD14" s="37">
         <v>4516</v>
       </c>
       <c r="AE14" s="37">
         <v>6573.7</v>
       </c>
       <c r="AF14" s="37">
         <v>8549.1</v>
       </c>
       <c r="AG14" s="34">
         <v>10521.7</v>
       </c>
-      <c r="AH14" s="34"/>
+      <c r="AH14" s="34">
+        <v>14338.4</v>
+      </c>
       <c r="AI14" s="30"/>
       <c r="AJ14" s="30"/>
       <c r="AK14" s="30"/>
-      <c r="AM14" s="55"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C15" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D15" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E15" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F15" s="30">
         <v>1996.8061203654152</v>
       </c>
       <c r="G15" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H15" s="9">
         <v>4254.5</v>
       </c>
       <c r="I15" s="10">
         <v>5502.5</v>
       </c>
       <c r="J15" s="9">
         <v>9445</v>
       </c>
       <c r="K15" s="15">
         <v>12363.7</v>
       </c>
       <c r="L15" s="10">
         <v>14092.8</v>
       </c>
       <c r="M15" s="30">
         <v>15464.2</v>
       </c>
-      <c r="N15" s="30">
+      <c r="N15" s="40">
         <v>270.15821298118072</v>
       </c>
-      <c r="O15" s="30">
+      <c r="O15" s="40">
         <v>491.74691212343009</v>
       </c>
-      <c r="P15" s="37">
+      <c r="P15" s="41">
         <v>1068.4379208268463</v>
       </c>
-      <c r="Q15" s="34">
+      <c r="Q15" s="42">
         <v>1541.7073231000882</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="41">
         <v>2545.4601258991433</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="43">
         <v>4005.0383209801103</v>
       </c>
-      <c r="T15" s="30">
-[...8 lines deleted...]
-      <c r="W15" s="30">
+      <c r="T15" s="40">
+        <v>5703.2497983746871</v>
+      </c>
+      <c r="U15" s="40">
+        <v>7821.0315243259702</v>
+      </c>
+      <c r="V15" s="40">
+        <v>12960.515773971038</v>
+      </c>
+      <c r="W15" s="40">
         <v>15948.164079605946</v>
       </c>
-      <c r="X15" s="30">
+      <c r="X15" s="40">
         <v>17810.1983296238</v>
       </c>
-      <c r="Y15" s="30">
+      <c r="Y15" s="40">
         <v>19266.783076532225</v>
       </c>
       <c r="Z15" s="30">
         <v>303.7</v>
       </c>
       <c r="AA15" s="30">
         <v>561</v>
       </c>
       <c r="AB15" s="37">
         <v>1237.3</v>
       </c>
       <c r="AC15" s="34">
         <v>1773.6</v>
       </c>
       <c r="AD15" s="37">
         <v>2927.8</v>
       </c>
       <c r="AE15" s="37">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF15" s="37">
         <v>6362</v>
       </c>
       <c r="AG15" s="34">
         <v>7934.1</v>
       </c>
-      <c r="AH15" s="34"/>
+      <c r="AH15" s="34">
+        <v>10596.8</v>
+      </c>
       <c r="AI15" s="30"/>
       <c r="AJ15" s="30"/>
       <c r="AK15" s="30"/>
-      <c r="AM15" s="55"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:39">
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="9">
         <v>296.42699740431232</v>
       </c>
       <c r="C16" s="14">
         <v>883.17899187397848</v>
       </c>
       <c r="D16" s="9">
         <v>1294.4377223461941</v>
       </c>
       <c r="E16" s="14">
         <v>1621.096052206477</v>
       </c>
       <c r="F16" s="30">
         <v>2089.8099349562649</v>
       </c>
       <c r="G16" s="9">
         <v>3152.7991075783152</v>
       </c>
       <c r="H16" s="9">
         <v>4328.5</v>
       </c>
       <c r="I16" s="10">
         <v>5437.5</v>
       </c>
       <c r="J16" s="9">
         <v>7752.6</v>
       </c>
       <c r="K16" s="15">
         <v>9863.6</v>
       </c>
       <c r="L16" s="10">
         <v>16424.099999999999</v>
       </c>
       <c r="M16" s="30">
         <v>17989.400000000001</v>
       </c>
-      <c r="N16" s="30">
+      <c r="N16" s="40">
         <v>249.89667935090932</v>
       </c>
-      <c r="O16" s="30">
+      <c r="O16" s="40">
         <v>867.12522528035447</v>
       </c>
-      <c r="P16" s="37">
+      <c r="P16" s="41">
         <v>1284.6264213343904</v>
       </c>
-      <c r="Q16" s="34">
+      <c r="Q16" s="42">
         <v>1807.748029953043</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="41">
         <v>2360.1718060104645</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="43">
         <v>3601.8994649890683</v>
       </c>
-      <c r="T16" s="30">
-[...11 lines deleted...]
-      <c r="X16" s="30">
+      <c r="T16" s="40">
+        <v>4870.5042449772382</v>
+      </c>
+      <c r="U16" s="40">
+        <v>6090.3508552597805</v>
+      </c>
+      <c r="V16" s="40">
+        <v>10444.326621889064</v>
+      </c>
+      <c r="W16" s="40">
+        <v>12299.282830285734</v>
+      </c>
+      <c r="X16" s="40">
         <v>19992.527124120381</v>
       </c>
-      <c r="Y16" s="30">
+      <c r="Y16" s="40">
         <v>21835.07746116156</v>
       </c>
       <c r="Z16" s="30">
         <v>268.10000000000002</v>
       </c>
       <c r="AA16" s="30">
         <v>970.9</v>
       </c>
       <c r="AB16" s="37">
         <v>1496.4</v>
       </c>
       <c r="AC16" s="34">
         <v>2049.3000000000002</v>
       </c>
       <c r="AD16" s="37">
         <v>2665.5</v>
       </c>
       <c r="AE16" s="37">
         <v>4046.6</v>
       </c>
       <c r="AF16" s="37" t="s">
         <v>78</v>
       </c>
       <c r="AG16" s="34">
         <v>6717.6</v>
       </c>
-      <c r="AH16" s="34"/>
+      <c r="AH16" s="34">
+        <v>11840.6</v>
+      </c>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="30"/>
       <c r="AK16" s="30"/>
-      <c r="AM16" s="55"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:39">
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="9">
         <v>369.35273534354457</v>
       </c>
       <c r="C17" s="14">
         <v>1038.4386837215777</v>
       </c>
       <c r="D17" s="9">
         <v>1818.3039023262104</v>
       </c>
       <c r="E17" s="14">
         <v>2996.6455357107593</v>
       </c>
       <c r="F17" s="30">
         <v>4087.5495437835057</v>
       </c>
       <c r="G17" s="9">
         <v>7088.3499180614745</v>
       </c>
       <c r="H17" s="9">
         <v>10098</v>
       </c>
       <c r="I17" s="10">
         <v>13243.4</v>
       </c>
       <c r="J17" s="9">
         <v>16870.900000000001</v>
       </c>
       <c r="K17" s="15">
         <v>19895.7</v>
       </c>
       <c r="L17" s="10">
         <v>21535.8</v>
       </c>
       <c r="M17" s="30">
         <v>25873.200000000001</v>
       </c>
-      <c r="N17" s="30">
+      <c r="N17" s="40">
         <v>524.03433983367211</v>
       </c>
-      <c r="O17" s="30">
+      <c r="O17" s="40">
         <v>1633.1040596890257</v>
       </c>
-      <c r="P17" s="37">
+      <c r="P17" s="41">
         <v>2629.4707179394568</v>
       </c>
-      <c r="Q17" s="34">
+      <c r="Q17" s="42">
         <v>4084.9256222267222</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="41">
         <v>5485.6047580736877</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="43">
         <v>9332.3819327807068</v>
       </c>
-      <c r="T17" s="30">
-[...15 lines deleted...]
-        <v>31326.846407349276</v>
+      <c r="T17" s="40">
+        <v>12347.493711986181</v>
+      </c>
+      <c r="U17" s="40">
+        <v>15862.490297434173</v>
+      </c>
+      <c r="V17" s="40">
+        <v>19888.460418568422</v>
+      </c>
+      <c r="W17" s="40">
+        <v>23172.227010725896</v>
+      </c>
+      <c r="X17" s="40">
+        <v>25530.323601480879</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>31326.846241690218</v>
       </c>
       <c r="Z17" s="30">
         <v>564.20000000000005</v>
       </c>
       <c r="AA17" s="30" t="s">
         <v>62</v>
       </c>
       <c r="AB17" s="37">
         <v>3015.2</v>
       </c>
       <c r="AC17" s="34">
         <v>4715.7</v>
       </c>
       <c r="AD17" s="37">
         <v>6352.7</v>
       </c>
       <c r="AE17" s="37" t="s">
         <v>69</v>
       </c>
       <c r="AF17" s="37">
         <v>14170.3</v>
       </c>
       <c r="AG17" s="34">
         <v>18057.7</v>
       </c>
-      <c r="AH17" s="34"/>
+      <c r="AH17" s="34">
+        <v>22505.200000000001</v>
+      </c>
       <c r="AI17" s="30"/>
       <c r="AJ17" s="30"/>
       <c r="AK17" s="30"/>
-      <c r="AM17" s="55"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:39">
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="9">
         <v>5742.0298174361014</v>
       </c>
       <c r="C18" s="14">
         <v>11017.815155781562</v>
       </c>
       <c r="D18" s="9">
         <v>16839.805546914053</v>
       </c>
       <c r="E18" s="14">
         <v>22678.61837401893</v>
       </c>
       <c r="F18" s="30">
         <v>29457.683609405052</v>
       </c>
       <c r="G18" s="9">
         <v>37081.575954433727</v>
       </c>
       <c r="H18" s="9">
         <v>44018.1</v>
       </c>
       <c r="I18" s="10">
         <v>52086.400000000001</v>
       </c>
       <c r="J18" s="9">
         <v>62375.6</v>
       </c>
       <c r="K18" s="15">
         <v>70727.399999999994</v>
       </c>
       <c r="L18" s="10">
         <v>84000</v>
       </c>
       <c r="M18" s="30">
         <v>92531.5</v>
       </c>
-      <c r="N18" s="30">
+      <c r="N18" s="40">
         <v>7471.9590218297535</v>
       </c>
-      <c r="O18" s="30">
+      <c r="O18" s="40">
         <v>14879.772935325977</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="41">
         <v>23186.467452459699</v>
       </c>
-      <c r="Q18" s="34">
+      <c r="Q18" s="42">
         <v>31758.027277537971</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="41">
         <v>40996.879551545338</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="43">
         <v>50990.63414009157</v>
       </c>
-      <c r="T18" s="30">
-[...8 lines deleted...]
-      <c r="W18" s="30">
+      <c r="T18" s="40">
+        <v>60424.683766622955</v>
+      </c>
+      <c r="U18" s="40">
+        <v>70489.525565828459</v>
+      </c>
+      <c r="V18" s="40">
+        <v>78859.496885910688</v>
+      </c>
+      <c r="W18" s="40">
         <v>89129.87510725329</v>
       </c>
-      <c r="X18" s="30">
+      <c r="X18" s="40">
         <v>105182.52328670306</v>
       </c>
-      <c r="Y18" s="30">
+      <c r="Y18" s="40">
         <v>114943.62182002098</v>
       </c>
       <c r="Z18" s="30">
         <v>7361.1</v>
       </c>
       <c r="AA18" s="30" t="s">
         <v>64</v>
       </c>
       <c r="AB18" s="37">
         <v>26543.7</v>
       </c>
       <c r="AC18" s="34">
         <v>37100.1</v>
       </c>
       <c r="AD18" s="37">
         <v>48313.599999999999</v>
       </c>
       <c r="AE18" s="37" t="s">
         <v>70</v>
       </c>
       <c r="AF18" s="37">
         <v>71007.100000000006</v>
       </c>
       <c r="AG18" s="34">
         <v>81576.5</v>
       </c>
-      <c r="AH18" s="34"/>
+      <c r="AH18" s="34">
+        <v>92228</v>
+      </c>
       <c r="AI18" s="30"/>
       <c r="AJ18" s="30"/>
       <c r="AK18" s="30"/>
-      <c r="AM18" s="55"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C19" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D19" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E19" s="14">
         <v>1856.8890269003468</v>
       </c>
       <c r="F19" s="30">
         <v>2326.7081814510957</v>
       </c>
       <c r="G19" s="9">
         <v>3249.5133988226244</v>
       </c>
       <c r="H19" s="9">
         <v>4339.8</v>
       </c>
       <c r="I19" s="10">
         <v>5751.7</v>
       </c>
       <c r="J19" s="9">
         <v>12697.5</v>
       </c>
       <c r="K19" s="15">
         <v>15314.3</v>
       </c>
       <c r="L19" s="10">
         <v>24181.3</v>
       </c>
       <c r="M19" s="30">
         <v>25933.1</v>
       </c>
-      <c r="N19" s="30">
+      <c r="N19" s="40">
         <v>607.08860979897236</v>
       </c>
-      <c r="O19" s="30">
+      <c r="O19" s="40">
         <v>1167.3286711947335</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="41">
         <v>1737.1895392519516</v>
       </c>
-      <c r="Q19" s="34">
+      <c r="Q19" s="42">
         <v>2485.5942827298513</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="41">
         <v>3192.6882118951376</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S19" s="43">
         <v>4280.5835519037655</v>
       </c>
-      <c r="T19" s="30">
-[...8 lines deleted...]
-      <c r="W19" s="30">
+      <c r="T19" s="40">
+        <v>5460.1288883539482</v>
+      </c>
+      <c r="U19" s="40">
+        <v>6958.3905309838774</v>
+      </c>
+      <c r="V19" s="40">
+        <v>14289.090529736</v>
+      </c>
+      <c r="W19" s="40">
         <v>16623.579183860697</v>
       </c>
-      <c r="X19" s="30">
+      <c r="X19" s="40">
         <v>28486.431103178693</v>
       </c>
-      <c r="Y19" s="30">
+      <c r="Y19" s="40">
         <v>30958.411130433335</v>
       </c>
       <c r="Z19" s="30">
         <v>660.2</v>
       </c>
       <c r="AA19" s="30">
         <v>1281.7</v>
       </c>
       <c r="AB19" s="37">
         <v>1901</v>
       </c>
       <c r="AC19" s="34">
         <v>2702.2</v>
       </c>
       <c r="AD19" s="37">
         <v>3485.8</v>
       </c>
       <c r="AE19" s="37">
         <v>4800.5</v>
       </c>
       <c r="AF19" s="37">
         <v>6100.2</v>
       </c>
       <c r="AG19" s="34">
         <v>8456.5</v>
       </c>
-      <c r="AH19" s="34"/>
+      <c r="AH19" s="34">
+        <v>20083.8</v>
+      </c>
       <c r="AI19" s="30"/>
       <c r="AJ19" s="30"/>
       <c r="AK19" s="30"/>
-      <c r="AM19" s="55"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:39">
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9">
         <v>1069.0972077034976</v>
       </c>
       <c r="C20" s="14">
         <v>1891.8180223806121</v>
       </c>
       <c r="D20" s="9">
         <v>2969.4384733556635</v>
       </c>
       <c r="E20" s="14">
         <v>4033.2851213043632</v>
       </c>
       <c r="F20" s="30">
         <v>5186.3015066045209</v>
       </c>
       <c r="G20" s="9">
         <v>6932.6133343352149</v>
       </c>
       <c r="H20" s="9">
         <v>10368</v>
       </c>
       <c r="I20" s="10">
         <v>17119.099999999999</v>
       </c>
       <c r="J20" s="9">
         <v>32865.800000000003</v>
       </c>
       <c r="K20" s="15">
         <v>38646</v>
       </c>
       <c r="L20" s="10">
         <v>51589.2</v>
       </c>
       <c r="M20" s="30">
         <v>52883</v>
       </c>
-      <c r="N20" s="30">
+      <c r="N20" s="40">
         <v>1018.8644915431267</v>
       </c>
-      <c r="O20" s="30">
+      <c r="O20" s="40">
         <v>2108.8169890718987</v>
       </c>
-      <c r="P20" s="37">
+      <c r="P20" s="41">
         <v>3335.8380767449553</v>
       </c>
-      <c r="Q20" s="34">
+      <c r="Q20" s="42">
         <v>4732.9718245355052</v>
       </c>
-      <c r="R20" s="37">
+      <c r="R20" s="41">
         <v>6065.5661234488725</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="43">
         <v>7935.5869662380937</v>
       </c>
-      <c r="T20" s="30">
-[...15 lines deleted...]
-        <v>67962.959434785313</v>
+      <c r="T20" s="40">
+        <v>11543.405730357112</v>
+      </c>
+      <c r="U20" s="40">
+        <v>18208.103123533649</v>
+      </c>
+      <c r="V20" s="40">
+        <v>37873.249371122394</v>
+      </c>
+      <c r="W20" s="40">
+        <v>44833.136482591523</v>
+      </c>
+      <c r="X20" s="40">
+        <v>66496.978698156294</v>
+      </c>
+      <c r="Y20" s="40">
+        <v>67962.948588476487</v>
       </c>
       <c r="Z20" s="30">
         <v>1205.5999999999999</v>
       </c>
       <c r="AA20" s="30">
         <v>2504</v>
       </c>
       <c r="AB20" s="37">
         <v>3778.5</v>
       </c>
       <c r="AC20" s="34">
         <v>5306.4</v>
       </c>
       <c r="AD20" s="37">
         <v>6788.8</v>
       </c>
       <c r="AE20" s="37">
         <v>8982.9</v>
       </c>
       <c r="AF20" s="37">
         <v>13223.4</v>
       </c>
       <c r="AG20" s="34">
         <v>20327.8</v>
       </c>
-      <c r="AH20" s="34"/>
+      <c r="AH20" s="34">
+        <v>43025.4</v>
+      </c>
       <c r="AI20" s="30"/>
       <c r="AJ20" s="30"/>
       <c r="AK20" s="30"/>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:37">
       <c r="A21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:37">
       <c r="A22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
-    <row r="23" spans="1:39" ht="21" customHeight="1">
-      <c r="A23" s="41" t="s">
+    <row r="23" spans="1:37" ht="21" customHeight="1">
+      <c r="A23" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="41"/>
-[...12 lines deleted...]
-    <row r="24" spans="1:39" ht="21" customHeight="1">
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="53"/>
+      <c r="K23" s="53"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="53"/>
+    </row>
+    <row r="24" spans="1:37" ht="21" customHeight="1">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
-    </row>
-    <row r="25" spans="1:39" ht="22.5" customHeight="1" thickBot="1">
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="39"/>
+      <c r="V24" s="39"/>
+      <c r="W24" s="39"/>
+      <c r="X24" s="39"/>
+      <c r="Y24" s="39"/>
+    </row>
+    <row r="25" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
-      <c r="K25" s="40"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:39" ht="20.25" customHeight="1" thickBot="1">
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+    </row>
+    <row r="26" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
       <c r="A26" s="46"/>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="39"/>
-[...10 lines deleted...]
-      <c r="N26" s="38" t="s">
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="O26" s="39"/>
-[...10 lines deleted...]
-      <c r="Z26" s="38" t="s">
+      <c r="O26" s="45"/>
+      <c r="P26" s="45"/>
+      <c r="Q26" s="45"/>
+      <c r="R26" s="45"/>
+      <c r="S26" s="45"/>
+      <c r="T26" s="45"/>
+      <c r="U26" s="45"/>
+      <c r="V26" s="45"/>
+      <c r="W26" s="45"/>
+      <c r="X26" s="45"/>
+      <c r="Y26" s="45"/>
+      <c r="Z26" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="AA26" s="39"/>
-[...12 lines deleted...]
-    <row r="27" spans="1:39" ht="34.5" customHeight="1" thickBot="1">
+      <c r="AA26" s="45"/>
+      <c r="AB26" s="45"/>
+      <c r="AC26" s="45"/>
+      <c r="AD26" s="45"/>
+      <c r="AE26" s="45"/>
+      <c r="AF26" s="45"/>
+      <c r="AG26" s="45"/>
+      <c r="AH26" s="45"/>
+      <c r="AI26" s="45"/>
+      <c r="AJ26" s="45"/>
+      <c r="AK26" s="45"/>
+    </row>
+    <row r="27" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
       <c r="A27" s="47"/>
       <c r="B27" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="16" t="s">
         <v>9</v>
       </c>
@@ -2955,53 +4786,52 @@
       </c>
       <c r="AD27" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG27" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH27" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ27" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK27" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AM27" s="55"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="9">
         <v>11383.612706753385</v>
       </c>
       <c r="C28" s="14">
         <v>23214.563110038576</v>
       </c>
       <c r="D28" s="9">
         <v>37054.605475246455</v>
       </c>
       <c r="E28" s="14">
         <v>51552.417483512239</v>
       </c>
       <c r="F28" s="14">
         <v>68130.387603248935</v>
       </c>
       <c r="G28" s="9">
         <v>91240.647375499771</v>
       </c>
       <c r="H28" s="9">
         <v>127295.5</v>
       </c>
       <c r="I28" s="10" t="s">
@@ -3016,98 +4846,99 @@
       <c r="L28" s="9">
         <v>427146.6</v>
       </c>
       <c r="M28" s="30">
         <v>458485.5</v>
       </c>
       <c r="N28" s="30">
         <v>14034.723283300798</v>
       </c>
       <c r="O28" s="30">
         <v>29611.53754457807</v>
       </c>
       <c r="P28" s="37">
         <v>47899.939942412879</v>
       </c>
       <c r="Q28" s="34">
         <v>67203.090125375951</v>
       </c>
       <c r="R28" s="34">
         <v>88514.619118326853</v>
       </c>
       <c r="S28" s="10">
         <v>117794.73566137847</v>
       </c>
       <c r="T28" s="30">
-        <v>158142.29999999999</v>
+        <v>158142.26120354715</v>
       </c>
       <c r="U28" s="30">
-        <v>205327.95743982002</v>
+        <v>207628.19970910455</v>
       </c>
       <c r="V28" s="30">
-        <v>346113.50853396388</v>
+        <v>347430.26017616777</v>
       </c>
       <c r="W28" s="30">
-        <v>418219.0162485477</v>
+        <v>418218.91505764291</v>
       </c>
       <c r="X28" s="30">
-        <v>519532.22914125671</v>
+        <v>519532.12795035192</v>
       </c>
       <c r="Y28" s="30">
-        <v>556192.6322124349</v>
+        <v>556192.53102153016</v>
       </c>
       <c r="Z28" s="30">
         <v>14658.4</v>
       </c>
       <c r="AA28" s="30">
         <v>32098.9</v>
       </c>
       <c r="AB28" s="37">
         <v>54555.9</v>
       </c>
       <c r="AC28" s="37">
         <v>76909.899999999994</v>
       </c>
       <c r="AD28" s="37">
         <v>101826.5</v>
       </c>
       <c r="AE28" s="37" t="s">
         <v>71</v>
       </c>
       <c r="AF28" s="30">
         <v>180718.4</v>
       </c>
       <c r="AG28" s="30">
         <v>236156</v>
       </c>
-      <c r="AH28" s="30"/>
+      <c r="AH28" s="30">
+        <v>386534.5</v>
+      </c>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
-      <c r="AM28" s="55"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="9">
         <v>144.93147275953322</v>
       </c>
       <c r="C29" s="14">
         <v>223.26263428725207</v>
       </c>
       <c r="D29" s="9">
         <v>391.52024607142863</v>
       </c>
       <c r="E29" s="14">
         <v>605.03112644226053</v>
       </c>
       <c r="F29" s="14">
         <v>888.68635205458565</v>
       </c>
       <c r="G29" s="9">
         <v>1092.9324229977351</v>
       </c>
       <c r="H29" s="9">
         <v>2490.1999999999998</v>
       </c>
       <c r="I29" s="10">
@@ -3122,98 +4953,99 @@
       <c r="L29" s="9">
         <v>26675.1</v>
       </c>
       <c r="M29" s="30">
         <v>26668.3</v>
       </c>
       <c r="N29" s="30">
         <v>163.30440360384102</v>
       </c>
       <c r="O29" s="30">
         <v>283.3246494847258</v>
       </c>
       <c r="P29" s="37">
         <v>594.37571047026654</v>
       </c>
       <c r="Q29" s="34">
         <v>841.4649052049474</v>
       </c>
       <c r="R29" s="34">
         <v>1117.0615074974266</v>
       </c>
       <c r="S29" s="10">
         <v>1423.6845970432078</v>
       </c>
       <c r="T29" s="30">
-        <v>3425.5</v>
+        <v>3425.5378978024414</v>
       </c>
       <c r="U29" s="30">
-        <v>6040.8319314394212</v>
+        <v>6041.1857233269793</v>
       </c>
       <c r="V29" s="30">
-        <v>23582.451977692566</v>
+        <v>23582.651320354456</v>
       </c>
       <c r="W29" s="30">
-        <v>32981.615236895283</v>
+        <v>32981.607778501013</v>
       </c>
       <c r="X29" s="30">
-        <v>34144.867987201353</v>
+        <v>34144.860528807083</v>
       </c>
       <c r="Y29" s="30">
-        <v>34575.628230520451</v>
+        <v>34575.620772126182</v>
       </c>
       <c r="Z29" s="30">
         <v>184.9</v>
       </c>
       <c r="AA29" s="30">
         <v>376.8</v>
       </c>
       <c r="AB29" s="37">
         <v>741.3</v>
       </c>
       <c r="AC29" s="37">
         <v>948</v>
       </c>
       <c r="AD29" s="37">
         <v>1214.4000000000001</v>
       </c>
       <c r="AE29" s="37">
         <v>1605.2</v>
       </c>
       <c r="AF29" s="30">
         <v>3740.6</v>
       </c>
       <c r="AG29" s="30">
         <v>6364</v>
       </c>
-      <c r="AH29" s="30"/>
+      <c r="AH29" s="30">
+        <v>23598.2</v>
+      </c>
       <c r="AI29" s="30"/>
       <c r="AJ29" s="30"/>
       <c r="AK29" s="30"/>
-      <c r="AM29" s="55"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:39">
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C30" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D30" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E30" s="14">
         <v>428.98645068898679</v>
       </c>
       <c r="F30" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G30" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H30" s="9">
         <v>1976</v>
       </c>
       <c r="I30" s="10">
@@ -3228,98 +5060,99 @@
       <c r="L30" s="9">
         <v>12373.9</v>
       </c>
       <c r="M30" s="30">
         <v>12956.1</v>
       </c>
       <c r="N30" s="30">
         <v>137.62178379841197</v>
       </c>
       <c r="O30" s="30">
         <v>252.36862531787523</v>
       </c>
       <c r="P30" s="37">
         <v>388.22731188283609</v>
       </c>
       <c r="Q30" s="34">
         <v>569.91652647075898</v>
       </c>
       <c r="R30" s="34">
         <v>833.68708405105917</v>
       </c>
       <c r="S30" s="10">
         <v>1129.5135919769773</v>
       </c>
       <c r="T30" s="30">
-        <v>2302.6</v>
+        <v>2302.6288720400967</v>
       </c>
       <c r="U30" s="30">
-        <v>3270.2239897894833</v>
+        <v>3271.7040219262835</v>
       </c>
       <c r="V30" s="30">
-        <v>10776.168038818661</v>
+        <v>10776.914343975463</v>
       </c>
       <c r="W30" s="30">
         <v>15099.92392991118</v>
       </c>
       <c r="X30" s="30">
         <v>15531.780997829399</v>
       </c>
       <c r="Y30" s="30">
         <v>15799.957262639446</v>
       </c>
       <c r="Z30" s="30">
         <v>146.5</v>
       </c>
       <c r="AA30" s="30">
         <v>274.7</v>
       </c>
       <c r="AB30" s="37">
         <v>429.2</v>
       </c>
       <c r="AC30" s="37">
         <v>625.79999999999995</v>
       </c>
       <c r="AD30" s="37">
         <v>909.8</v>
       </c>
       <c r="AE30" s="37">
         <v>1231.5</v>
       </c>
       <c r="AF30" s="30">
         <v>2497</v>
       </c>
       <c r="AG30" s="30">
         <v>3550.3</v>
       </c>
-      <c r="AH30" s="30"/>
+      <c r="AH30" s="30">
+        <v>10668.2</v>
+      </c>
       <c r="AI30" s="30"/>
       <c r="AJ30" s="30"/>
       <c r="AK30" s="30"/>
-      <c r="AM30" s="55"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:39">
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C31" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D31" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E31" s="14">
         <v>5405.6585766414064</v>
       </c>
       <c r="F31" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G31" s="9">
         <v>8974.1678960105146</v>
       </c>
       <c r="H31" s="9">
         <v>13822.7</v>
       </c>
       <c r="I31" s="10">
@@ -3334,98 +5167,99 @@
       <c r="L31" s="9">
         <v>64598.3</v>
       </c>
       <c r="M31" s="30">
         <v>68544.800000000003</v>
       </c>
       <c r="N31" s="30">
         <v>1140.4962901820165</v>
       </c>
       <c r="O31" s="30">
         <v>2443.6591285604341</v>
       </c>
       <c r="P31" s="37">
         <v>4432.1042839933398</v>
       </c>
       <c r="Q31" s="34">
         <v>6249.6145233969828</v>
       </c>
       <c r="R31" s="34">
         <v>7893.4156501630932</v>
       </c>
       <c r="S31" s="10">
         <v>10175.442620988611</v>
       </c>
       <c r="T31" s="30">
-        <v>15206.4</v>
+        <v>15206.351711119964</v>
       </c>
       <c r="U31" s="30">
-        <v>22331.981586965314</v>
+        <v>22368.387839150288</v>
       </c>
       <c r="V31" s="30">
-        <v>49458.851768572</v>
+        <v>49477.72284228426</v>
       </c>
       <c r="W31" s="30">
-        <v>59639.582804398866</v>
+        <v>59639.505933613866</v>
       </c>
       <c r="X31" s="30">
-        <v>77140.737376030316</v>
+        <v>77140.660505245309</v>
       </c>
       <c r="Y31" s="30">
-        <v>79759.610742052784</v>
+        <v>79759.533871267777</v>
       </c>
       <c r="Z31" s="30" t="s">
         <v>59</v>
       </c>
       <c r="AA31" s="30">
         <v>2727.4</v>
       </c>
       <c r="AB31" s="37">
         <v>4939.6000000000004</v>
       </c>
       <c r="AC31" s="37">
         <v>6915.3</v>
       </c>
       <c r="AD31" s="34">
         <v>8717.5</v>
       </c>
       <c r="AE31" s="37">
         <v>11357.2</v>
       </c>
       <c r="AF31" s="30">
         <v>16589.7</v>
       </c>
       <c r="AG31" s="30">
         <v>25552.7</v>
       </c>
-      <c r="AH31" s="30"/>
+      <c r="AH31" s="30">
+        <v>55827.199999999997</v>
+      </c>
       <c r="AI31" s="30"/>
       <c r="AJ31" s="30"/>
       <c r="AK31" s="30"/>
-      <c r="AM31" s="55"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:39">
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C32" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D32" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E32" s="14">
         <v>4091.4251702592005</v>
       </c>
       <c r="F32" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G32" s="9">
         <v>7058.8193002538628</v>
       </c>
       <c r="H32" s="9">
         <v>10240.799999999999</v>
       </c>
       <c r="I32" s="10">
@@ -3440,98 +5274,99 @@
       <c r="L32" s="9">
         <v>24600.7</v>
       </c>
       <c r="M32" s="30">
         <v>27452.6</v>
       </c>
       <c r="N32" s="30">
         <v>794.15275127469943</v>
       </c>
       <c r="O32" s="30">
         <v>2201.7137145922766</v>
       </c>
       <c r="P32" s="37">
         <v>3481.7047543784456</v>
       </c>
       <c r="Q32" s="34">
         <v>4939.0022636193735</v>
       </c>
       <c r="R32" s="34">
         <v>6804.8496012117739</v>
       </c>
       <c r="S32" s="10">
         <v>8465.4641554530281</v>
       </c>
       <c r="T32" s="30">
-        <v>11530.8</v>
+        <v>11530.752916883059</v>
       </c>
       <c r="U32" s="30">
-        <v>13741.587219928195</v>
+        <v>13863.806200057308</v>
       </c>
       <c r="V32" s="30">
-        <v>19310.161423561793</v>
+        <v>19377.849233601944</v>
       </c>
       <c r="W32" s="30">
-        <v>23198.62309838787</v>
+        <v>23198.621921959446</v>
       </c>
       <c r="X32" s="30">
-        <v>25717.024866129021</v>
+        <v>25717.023689700596</v>
       </c>
       <c r="Y32" s="30">
-        <v>30172.138849862116</v>
+        <v>30172.137673433692</v>
       </c>
       <c r="Z32" s="30">
         <v>902</v>
       </c>
       <c r="AA32" s="30">
         <v>2573.3000000000002</v>
       </c>
       <c r="AB32" s="37">
         <v>4038</v>
       </c>
       <c r="AC32" s="37">
         <v>5717.4</v>
       </c>
       <c r="AD32" s="34">
         <v>7848.5</v>
       </c>
       <c r="AE32" s="37">
         <v>9770.2000000000007</v>
       </c>
       <c r="AF32" s="30">
         <v>13250.9</v>
       </c>
       <c r="AG32" s="30">
         <v>15852</v>
       </c>
-      <c r="AH32" s="30"/>
+      <c r="AH32" s="30">
+        <v>22545.7</v>
+      </c>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
-      <c r="AM32" s="55"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:39">
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C33" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D33" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E33" s="14">
         <v>2361.8472796951437</v>
       </c>
       <c r="F33" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G33" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H33" s="9">
         <v>8949.2999999999993</v>
       </c>
       <c r="I33" s="10">
@@ -3546,98 +5381,99 @@
       <c r="L33" s="9">
         <v>51239.3</v>
       </c>
       <c r="M33" s="30">
         <v>52104.1</v>
       </c>
       <c r="N33" s="30">
         <v>531.10334394965139</v>
       </c>
       <c r="O33" s="30">
         <v>1120.0579287229471</v>
       </c>
       <c r="P33" s="37">
         <v>2003.8236243500185</v>
       </c>
       <c r="Q33" s="34">
         <v>2754.7223033452747</v>
       </c>
       <c r="R33" s="34">
         <v>3769.0202687171059</v>
       </c>
       <c r="S33" s="10">
         <v>5330.8068315546479</v>
       </c>
       <c r="T33" s="30">
-        <v>9907.2000000000007</v>
+        <v>9907.1996439719878</v>
       </c>
       <c r="U33" s="30">
-        <v>16028.781775248372</v>
+        <v>16073.228329302372</v>
       </c>
       <c r="V33" s="30">
-        <v>37534.172780812994</v>
+        <v>37556.584924216993</v>
       </c>
       <c r="W33" s="30">
         <v>45589.844020148783</v>
       </c>
       <c r="X33" s="30">
         <v>59291.277351267272</v>
       </c>
       <c r="Y33" s="30">
         <v>60239.056253293784</v>
       </c>
       <c r="Z33" s="30">
         <v>581.9</v>
       </c>
       <c r="AA33" s="30">
         <v>1243.7</v>
       </c>
       <c r="AB33" s="37">
         <v>2222.9</v>
       </c>
       <c r="AC33" s="37">
         <v>3077.9</v>
       </c>
       <c r="AD33" s="34">
         <v>4269.6000000000004</v>
       </c>
       <c r="AE33" s="37">
         <v>6082.8</v>
       </c>
       <c r="AF33" s="30">
         <v>10956.2</v>
       </c>
       <c r="AG33" s="30">
         <v>19127.099999999999</v>
       </c>
-      <c r="AH33" s="30"/>
+      <c r="AH33" s="30">
+        <v>41182.699999999997</v>
+      </c>
       <c r="AI33" s="30"/>
       <c r="AJ33" s="30"/>
       <c r="AK33" s="30"/>
-      <c r="AM33" s="55"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C34" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D34" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E34" s="14">
         <v>2143.2222434058826</v>
       </c>
       <c r="F34" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G34" s="9">
         <v>4580.5269584468788</v>
       </c>
       <c r="H34" s="9">
         <v>6894.1</v>
       </c>
       <c r="I34" s="10">
@@ -3652,98 +5488,99 @@
       <c r="L34" s="9">
         <v>22425.1</v>
       </c>
       <c r="M34" s="30">
         <v>24354</v>
       </c>
       <c r="N34" s="30">
         <v>589.80432815686538</v>
       </c>
       <c r="O34" s="30">
         <v>1000.9937998629938</v>
       </c>
       <c r="P34" s="37">
         <v>1827.3496814166724</v>
       </c>
       <c r="Q34" s="34">
         <v>2735.3839436026165</v>
       </c>
       <c r="R34" s="34">
         <v>3952.1145031173437</v>
       </c>
       <c r="S34" s="10">
         <v>5867.3301695026366</v>
       </c>
       <c r="T34" s="30">
-        <v>8517.9</v>
+        <v>8517.8954789618001</v>
       </c>
       <c r="U34" s="30">
-        <v>10688.841608029243</v>
+        <v>12038.488685649998</v>
       </c>
       <c r="V34" s="30">
-        <v>19432.014366190648</v>
+        <v>20243.88583297914</v>
       </c>
       <c r="W34" s="30">
-        <v>25247.026317880605</v>
+        <v>25247.022140283014</v>
       </c>
       <c r="X34" s="30">
-        <v>28118.858932459774</v>
+        <v>28118.854754862183</v>
       </c>
       <c r="Y34" s="30">
-        <v>30332.723095728317</v>
+        <v>30332.718918130726</v>
       </c>
       <c r="Z34" s="30">
         <v>662.3</v>
       </c>
       <c r="AA34" s="30">
         <v>1141.5999999999999</v>
       </c>
       <c r="AB34" s="37">
         <v>2101.1</v>
       </c>
       <c r="AC34" s="37">
         <v>3109.9</v>
       </c>
       <c r="AD34" s="34">
         <v>4511.8999999999996</v>
       </c>
       <c r="AE34" s="37">
         <v>6803.9</v>
       </c>
       <c r="AF34" s="30">
         <v>9888</v>
       </c>
       <c r="AG34" s="30">
         <v>13230.7</v>
       </c>
-      <c r="AH34" s="30"/>
+      <c r="AH34" s="30">
+        <v>19346.099999999999</v>
+      </c>
       <c r="AI34" s="30"/>
       <c r="AJ34" s="30"/>
       <c r="AK34" s="30"/>
-      <c r="AM34" s="55"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:39">
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C35" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D35" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E35" s="14">
         <v>2438.1561524964673</v>
       </c>
       <c r="F35" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G35" s="9">
         <v>4156.0964369046869</v>
       </c>
       <c r="H35" s="9">
         <v>6068.2</v>
       </c>
       <c r="I35" s="10">
@@ -3758,98 +5595,99 @@
       <c r="L35" s="9">
         <v>14279.2</v>
       </c>
       <c r="M35" s="30">
         <v>16678.8</v>
       </c>
       <c r="N35" s="30">
         <v>658.07748599769684</v>
       </c>
       <c r="O35" s="30">
         <v>1405.2018233514011</v>
       </c>
       <c r="P35" s="37">
         <v>2295.8398243640072</v>
       </c>
       <c r="Q35" s="34">
         <v>3189.3651356528185</v>
       </c>
       <c r="R35" s="34">
         <v>4107.2922216964016</v>
       </c>
       <c r="S35" s="10">
         <v>5987.4000718760362</v>
       </c>
       <c r="T35" s="30">
-        <v>7755.2</v>
+        <v>7755.2977550956675</v>
       </c>
       <c r="U35" s="30">
-        <v>9516.2101226662744</v>
+        <v>9516.2146843254341</v>
       </c>
       <c r="V35" s="30">
-        <v>13196.055809139518</v>
+        <v>13196.058208557904</v>
       </c>
       <c r="W35" s="30">
-        <v>15674.509724634165</v>
+        <v>15674.509228902549</v>
       </c>
       <c r="X35" s="30">
-        <v>17428.911524108586</v>
+        <v>17428.91102837697</v>
       </c>
       <c r="Y35" s="30">
-        <v>20481.879956055323</v>
+        <v>20481.879460323707</v>
       </c>
       <c r="Z35" s="30">
         <v>679</v>
       </c>
       <c r="AA35" s="30">
         <v>1493.9</v>
       </c>
       <c r="AB35" s="37">
         <v>2434.1</v>
       </c>
       <c r="AC35" s="37">
         <v>3355.7</v>
       </c>
       <c r="AD35" s="34">
         <v>4429.8</v>
       </c>
       <c r="AE35" s="37">
         <v>6470.3</v>
       </c>
       <c r="AF35" s="30">
         <v>8428.5</v>
       </c>
       <c r="AG35" s="30">
         <v>10383.799999999999</v>
       </c>
-      <c r="AH35" s="30"/>
+      <c r="AH35" s="30">
+        <v>14183.3</v>
+      </c>
       <c r="AI35" s="30"/>
       <c r="AJ35" s="30"/>
       <c r="AK35" s="30"/>
-      <c r="AM35" s="55"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39">
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C36" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D36" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E36" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F36" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G36" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H36" s="9">
         <v>4254.5</v>
       </c>
       <c r="I36" s="10">
@@ -3864,98 +5702,99 @@
       <c r="L36" s="9">
         <v>14092.8</v>
       </c>
       <c r="M36" s="30">
         <v>15464.2</v>
       </c>
       <c r="N36" s="30">
         <v>270.15821298118072</v>
       </c>
       <c r="O36" s="30">
         <v>491.74691212343009</v>
       </c>
       <c r="P36" s="37">
         <v>1068.4379208268463</v>
       </c>
       <c r="Q36" s="34">
         <v>1541.7073231000882</v>
       </c>
       <c r="R36" s="34">
         <v>2545.4601258991433</v>
       </c>
       <c r="S36" s="10">
         <v>4005.0383209801103</v>
       </c>
       <c r="T36" s="30">
-        <v>5703.3</v>
+        <v>5703.2497983746871</v>
       </c>
       <c r="U36" s="30">
-        <v>7150.6106566237941</v>
+        <v>7821.0315243259702</v>
       </c>
       <c r="V36" s="30">
-        <v>12611.029623621085</v>
+        <v>12960.515773971038</v>
       </c>
       <c r="W36" s="30">
         <v>15948.164079605946</v>
       </c>
       <c r="X36" s="30">
         <v>17810.1983296238</v>
       </c>
       <c r="Y36" s="30">
         <v>19266.783076532225</v>
       </c>
       <c r="Z36" s="30">
         <v>303.7</v>
       </c>
       <c r="AA36" s="30">
         <v>561</v>
       </c>
       <c r="AB36" s="37">
         <v>1237.3</v>
       </c>
       <c r="AC36" s="37">
         <v>1773.6</v>
       </c>
       <c r="AD36" s="34">
         <v>2927.8</v>
       </c>
       <c r="AE36" s="37">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF36" s="30">
         <v>6362</v>
       </c>
       <c r="AG36" s="30">
         <v>7934.1</v>
       </c>
-      <c r="AH36" s="30"/>
+      <c r="AH36" s="30">
+        <v>10596.8</v>
+      </c>
       <c r="AI36" s="30"/>
       <c r="AJ36" s="30"/>
       <c r="AK36" s="30"/>
-      <c r="AM36" s="55"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C37" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D37" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E37" s="14">
         <v>1548.7733485514771</v>
       </c>
       <c r="F37" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G37" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H37" s="9">
         <v>4202</v>
       </c>
       <c r="I37" s="10">
@@ -3970,98 +5809,99 @@
       <c r="L37" s="9">
         <v>16225.3</v>
       </c>
       <c r="M37" s="30">
         <v>17772.400000000001</v>
       </c>
       <c r="N37" s="30">
         <v>231.23266960090933</v>
       </c>
       <c r="O37" s="30">
         <v>829.79720578035449</v>
       </c>
       <c r="P37" s="37">
         <v>1228.6343920843904</v>
       </c>
       <c r="Q37" s="34">
         <v>1733.091990953043</v>
       </c>
       <c r="R37" s="34">
         <v>2266.8517572604646</v>
       </c>
       <c r="S37" s="10">
         <v>3489.9154064890686</v>
       </c>
       <c r="T37" s="30">
-        <v>4739.8999999999996</v>
+        <v>4739.8561767272386</v>
       </c>
       <c r="U37" s="30">
-        <v>5936.67132486642</v>
+        <v>5941.0387772597805</v>
       </c>
       <c r="V37" s="30">
-        <v>10273.589190053142</v>
+        <v>10276.350534139063</v>
       </c>
       <c r="W37" s="30">
-        <v>12112.642732785731</v>
+        <v>12112.642732785733</v>
       </c>
       <c r="X37" s="30">
-        <v>19787.223016870375</v>
+        <v>19787.223016870379</v>
       </c>
       <c r="Y37" s="30">
-        <v>21611.109344161552</v>
+        <v>21611.109344161556</v>
       </c>
       <c r="Z37" s="30">
         <v>245</v>
       </c>
       <c r="AA37" s="30">
         <v>924.6</v>
       </c>
       <c r="AB37" s="37">
         <v>1427</v>
       </c>
       <c r="AC37" s="37">
         <v>1974.6</v>
       </c>
       <c r="AD37" s="34">
         <v>2572.1999999999998</v>
       </c>
       <c r="AE37" s="37">
         <v>3934.6</v>
       </c>
       <c r="AF37" s="30">
         <v>5226.6000000000004</v>
       </c>
       <c r="AG37" s="30">
         <v>6568.3</v>
       </c>
-      <c r="AH37" s="30"/>
+      <c r="AH37" s="30">
+        <v>11672.6</v>
+      </c>
       <c r="AI37" s="30"/>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
-      <c r="AM37" s="55"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:39">
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C38" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D38" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E38" s="14">
         <v>2774.5477249584255</v>
       </c>
       <c r="F38" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G38" s="9">
         <v>6755.2032019329736</v>
       </c>
       <c r="H38" s="9">
         <v>9709.2999999999993</v>
       </c>
       <c r="I38" s="10">
@@ -4076,98 +5916,99 @@
       <c r="L38" s="9">
         <v>20925.099999999999</v>
       </c>
       <c r="M38" s="30">
         <v>25206.9</v>
       </c>
       <c r="N38" s="30">
         <v>450.74864450033874</v>
       </c>
       <c r="O38" s="30">
         <v>1486.5326690223592</v>
       </c>
       <c r="P38" s="37">
         <v>2409.6136319394573</v>
       </c>
       <c r="Q38" s="34">
         <v>3791.7828408933892</v>
       </c>
       <c r="R38" s="34">
         <v>5119.1762814070216</v>
       </c>
       <c r="S38" s="10">
         <v>8892.6677607807069</v>
       </c>
       <c r="T38" s="30">
-        <v>11834.5</v>
+        <v>11834.493844652847</v>
       </c>
       <c r="U38" s="30">
-        <v>15251.541060436848</v>
+        <v>15276.204734767505</v>
       </c>
       <c r="V38" s="30">
-        <v>19213.208076118492</v>
+        <v>19228.889160568418</v>
       </c>
       <c r="W38" s="30">
-        <v>22439.370223051621</v>
+        <v>22439.37005739256</v>
       </c>
       <c r="X38" s="30">
-        <v>24724.181118473272</v>
+        <v>24724.180952814211</v>
       </c>
       <c r="Y38" s="30">
-        <v>30447.41806334928</v>
+        <v>30447.417897690219</v>
       </c>
       <c r="Z38" s="30">
         <v>506.7</v>
       </c>
       <c r="AA38" s="30" t="s">
         <v>63</v>
       </c>
       <c r="AB38" s="37">
         <v>2842.7</v>
       </c>
       <c r="AC38" s="37">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD38" s="34">
         <v>5986.3</v>
       </c>
       <c r="AE38" s="37" t="s">
         <v>72</v>
       </c>
       <c r="AF38" s="30">
         <v>13657.3</v>
       </c>
       <c r="AG38" s="30">
         <v>17471.400000000001</v>
       </c>
-      <c r="AH38" s="30"/>
+      <c r="AH38" s="30">
+        <v>21845.599999999999</v>
+      </c>
       <c r="AI38" s="30"/>
       <c r="AJ38" s="30"/>
       <c r="AK38" s="30"/>
-      <c r="AM38" s="55"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:39">
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C39" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D39" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E39" s="14">
         <v>22663.199874018937</v>
       </c>
       <c r="F39" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G39" s="9">
         <v>37058.448204433735</v>
       </c>
       <c r="H39" s="9">
         <v>43991.1</v>
       </c>
       <c r="I39" s="10">
@@ -4182,97 +6023,99 @@
       <c r="L39" s="9">
         <v>83957.7</v>
       </c>
       <c r="M39" s="30">
         <v>92485.2</v>
       </c>
       <c r="N39" s="30">
         <v>7444.1670884964205</v>
       </c>
       <c r="O39" s="30">
         <v>14824.189068659311</v>
       </c>
       <c r="P39" s="37">
         <v>23103.091652459698</v>
       </c>
       <c r="Q39" s="34">
         <v>31646.859544204635</v>
       </c>
       <c r="R39" s="34">
         <v>40857.919884878669</v>
       </c>
       <c r="S39" s="10">
         <v>50823.882540091567</v>
       </c>
       <c r="T39" s="30">
-        <v>60230.1</v>
+        <v>60230.14023328961</v>
       </c>
       <c r="U39" s="30">
-        <v>70238.932699722427</v>
+        <v>70267.190099161788</v>
       </c>
       <c r="V39" s="30">
-        <v>78591.403330871966</v>
+        <v>78609.369485910691</v>
       </c>
       <c r="W39" s="30">
         <v>88851.955773919952</v>
       </c>
       <c r="X39" s="30">
         <v>104876.81202003639</v>
       </c>
       <c r="Y39" s="30">
         <v>114610.11862002099</v>
       </c>
       <c r="Z39" s="30" t="s">
         <v>60</v>
       </c>
       <c r="AA39" s="30">
         <v>15282.3</v>
       </c>
       <c r="AB39" s="37">
         <v>26469.200000000001</v>
       </c>
       <c r="AC39" s="37">
         <v>36988.9</v>
       </c>
       <c r="AD39" s="34">
         <v>48174.6</v>
       </c>
       <c r="AE39" s="37" t="s">
         <v>73</v>
       </c>
       <c r="AF39" s="30">
         <v>70812.5</v>
       </c>
       <c r="AG39" s="30">
         <v>81354.2</v>
       </c>
-      <c r="AH39" s="30"/>
+      <c r="AH39" s="30">
+        <v>91977.8</v>
+      </c>
       <c r="AI39" s="30"/>
       <c r="AJ39" s="30"/>
       <c r="AK39" s="30"/>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:37">
       <c r="A40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C40" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D40" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E40" s="14">
         <v>1855.9518901903471</v>
       </c>
       <c r="F40" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G40" s="9">
         <v>3248.1076937576249</v>
       </c>
       <c r="H40" s="9">
         <v>4338.1000000000004</v>
       </c>
       <c r="I40" s="10">
@@ -4287,97 +6130,99 @@
       <c r="L40" s="9">
         <v>24178.7</v>
       </c>
       <c r="M40" s="30">
         <v>25930.3</v>
       </c>
       <c r="N40" s="30">
         <v>606.66787254897235</v>
       </c>
       <c r="O40" s="30">
         <v>1166.4871966947335</v>
       </c>
       <c r="P40" s="37">
         <v>1735.9273275019516</v>
       </c>
       <c r="Q40" s="34">
         <v>2483.9113337298513</v>
       </c>
       <c r="R40" s="34">
         <v>3190.5845256451375</v>
       </c>
       <c r="S40" s="10">
         <v>4278.0591284037655</v>
       </c>
       <c r="T40" s="30">
-        <v>5457.2</v>
+        <v>5457.1837276039478</v>
       </c>
       <c r="U40" s="30">
-        <v>6954.2517921514773</v>
+        <v>6955.0246329838774</v>
       </c>
       <c r="V40" s="30">
-        <v>14284.914190043601</v>
+        <v>14285.303894486002</v>
       </c>
       <c r="W40" s="30">
         <v>16619.371811360696</v>
       </c>
       <c r="X40" s="30">
         <v>28481.80299342869</v>
       </c>
       <c r="Y40" s="30">
         <v>30953.362283433333</v>
       </c>
       <c r="Z40" s="30">
         <v>659.9</v>
       </c>
       <c r="AA40" s="30">
         <v>1281</v>
       </c>
       <c r="AB40" s="37">
         <v>1899.9</v>
       </c>
       <c r="AC40" s="37">
         <v>2700.5</v>
       </c>
       <c r="AD40" s="34">
         <v>3483.7</v>
       </c>
       <c r="AE40" s="37" t="s">
         <v>74</v>
       </c>
       <c r="AF40" s="30">
         <v>6097.3</v>
       </c>
       <c r="AG40" s="30">
         <v>8453.1</v>
       </c>
-      <c r="AH40" s="30"/>
+      <c r="AH40" s="30">
+        <v>20080</v>
+      </c>
       <c r="AI40" s="30"/>
       <c r="AJ40" s="30"/>
       <c r="AK40" s="30"/>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:37">
       <c r="A41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C41" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D41" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E41" s="14">
         <v>4028.2401213043627</v>
       </c>
       <c r="F41" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G41" s="9">
         <v>6925.0458343352147</v>
       </c>
       <c r="H41" s="9">
         <v>10359.200000000001</v>
       </c>
       <c r="I41" s="10">
@@ -4392,181 +6237,194 @@
       <c r="L41" s="9">
         <v>51575.3</v>
       </c>
       <c r="M41" s="30">
         <v>52867.9</v>
       </c>
       <c r="N41" s="30">
         <v>1017.1884082097934</v>
       </c>
       <c r="O41" s="30">
         <v>2105.4648224052321</v>
       </c>
       <c r="P41" s="37">
         <v>3330.8098267449559</v>
       </c>
       <c r="Q41" s="34">
         <v>4726.267491202173</v>
       </c>
       <c r="R41" s="34">
         <v>6057.1857067822075</v>
       </c>
       <c r="S41" s="10">
         <v>7925.530466238095</v>
       </c>
       <c r="T41" s="30">
-        <v>11531.7</v>
+        <v>11531.673147023779</v>
       </c>
       <c r="U41" s="30">
-        <v>18177.49167195275</v>
+        <v>18194.694456866986</v>
       </c>
       <c r="V41" s="30">
-        <v>37849.487958467435</v>
+        <v>37858.1646211224</v>
       </c>
       <c r="W41" s="30">
-        <v>44816.386495567014</v>
+        <v>44816.375649258189</v>
       </c>
       <c r="X41" s="30">
-        <v>66478.552627798461</v>
+        <v>66478.541781489635</v>
       </c>
       <c r="Y41" s="30">
-        <v>67942.846434785315</v>
+        <v>67942.83558847649</v>
       </c>
       <c r="Z41" s="30" t="s">
         <v>61</v>
       </c>
       <c r="AA41" s="30">
         <v>2498.6999999999998</v>
       </c>
       <c r="AB41" s="37">
         <v>3773.6</v>
       </c>
       <c r="AC41" s="37">
         <v>5299.7</v>
       </c>
       <c r="AD41" s="34">
         <v>6780.4</v>
       </c>
       <c r="AE41" s="37">
         <v>8972.9</v>
       </c>
       <c r="AF41" s="30">
         <v>13211.7</v>
       </c>
       <c r="AG41" s="30">
         <v>20314.400000000001</v>
       </c>
-      <c r="AH41" s="30"/>
+      <c r="AH41" s="30">
+        <v>43010.3</v>
+      </c>
       <c r="AI41" s="30"/>
       <c r="AJ41" s="30"/>
       <c r="AK41" s="30"/>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:37">
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="S42" s="22"/>
     </row>
-    <row r="46" spans="1:39" ht="21" customHeight="1">
-      <c r="A46" s="44" t="s">
+    <row r="46" spans="1:37" ht="21" customHeight="1">
+      <c r="A46" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="44"/>
-[...12 lines deleted...]
-    <row r="47" spans="1:39" ht="22.5" customHeight="1" thickBot="1">
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="49"/>
+      <c r="F46" s="49"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="49"/>
+      <c r="J46" s="49"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="49"/>
+      <c r="M46" s="49"/>
+      <c r="N46" s="38"/>
+      <c r="O46" s="38"/>
+      <c r="P46" s="38"/>
+      <c r="Q46" s="38"/>
+      <c r="R46" s="38"/>
+      <c r="S46" s="38"/>
+      <c r="T46" s="38"/>
+      <c r="U46" s="38"/>
+      <c r="V46" s="38"/>
+      <c r="W46" s="38"/>
+      <c r="X46" s="38"/>
+      <c r="Y46" s="38"/>
+    </row>
+    <row r="47" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A47" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K47" s="45"/>
-[...5 lines deleted...]
-      <c r="B48" s="38" t="s">
+      <c r="K47" s="48"/>
+      <c r="L47" s="48"/>
+      <c r="M47" s="48"/>
+    </row>
+    <row r="48" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A48" s="50"/>
+      <c r="B48" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="39"/>
-[...10 lines deleted...]
-      <c r="N48" s="38" t="s">
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="O48" s="39"/>
-[...10 lines deleted...]
-      <c r="Z48" s="38" t="s">
+      <c r="O48" s="45"/>
+      <c r="P48" s="45"/>
+      <c r="Q48" s="45"/>
+      <c r="R48" s="45"/>
+      <c r="S48" s="45"/>
+      <c r="T48" s="45"/>
+      <c r="U48" s="45"/>
+      <c r="V48" s="45"/>
+      <c r="W48" s="45"/>
+      <c r="X48" s="45"/>
+      <c r="Y48" s="45"/>
+      <c r="Z48" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="AA48" s="39"/>
-[...13 lines deleted...]
-      <c r="A49" s="43"/>
+      <c r="AA48" s="45"/>
+      <c r="AB48" s="45"/>
+      <c r="AC48" s="45"/>
+      <c r="AD48" s="45"/>
+      <c r="AE48" s="45"/>
+      <c r="AF48" s="45"/>
+      <c r="AG48" s="45"/>
+      <c r="AH48" s="45"/>
+      <c r="AI48" s="45"/>
+      <c r="AJ48" s="45"/>
+      <c r="AK48" s="45"/>
+    </row>
+    <row r="49" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A49" s="51"/>
       <c r="B49" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="3" t="s">
@@ -4631,53 +6489,52 @@
       </c>
       <c r="AD49" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE49" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF49" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG49" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH49" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ49" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK49" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AM49" s="55"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:39">
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B50" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C50" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D50" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E50" s="10">
         <v>9.5117211029999993</v>
       </c>
       <c r="F50" s="35">
         <v>10.986610560999999</v>
       </c>
       <c r="G50" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H50" s="10">
         <v>16362</v>
       </c>
       <c r="I50" s="10" t="s">
@@ -4692,98 +6549,99 @@
       <c r="L50" s="10">
         <v>241459.5</v>
       </c>
       <c r="M50" s="30">
         <v>242468.6</v>
       </c>
       <c r="N50" s="30">
         <v>0.97281934999999997</v>
       </c>
       <c r="O50" s="30">
         <v>1.9456386999999999</v>
       </c>
       <c r="P50" s="34">
         <v>2.9184580499999999</v>
       </c>
       <c r="Q50" s="30">
         <v>3.8912773999999999</v>
       </c>
       <c r="R50" s="34">
         <v>4.8640967499999999</v>
       </c>
       <c r="S50" s="30">
         <v>5.8369160999999998</v>
       </c>
       <c r="T50" s="30">
-        <v>15608.1</v>
+        <v>15608.137641855743</v>
       </c>
       <c r="U50" s="30">
-        <v>40350.856596556827</v>
+        <v>42649.882559337042</v>
       </c>
       <c r="V50" s="30">
-        <v>156402.87858979072</v>
+        <v>157718.97720935437</v>
       </c>
       <c r="W50" s="30">
         <v>206911.44207622268</v>
       </c>
       <c r="X50" s="30">
         <v>283141.62038568087</v>
       </c>
       <c r="Y50" s="30">
         <v>283142.59320503089</v>
       </c>
       <c r="Z50" s="30">
         <v>1.6</v>
       </c>
       <c r="AA50" s="30">
         <v>3.4</v>
       </c>
       <c r="AB50" s="34">
         <v>4.7</v>
       </c>
       <c r="AC50" s="34">
         <v>5.8</v>
       </c>
       <c r="AD50" s="36">
         <v>6.5</v>
       </c>
       <c r="AE50" s="36">
         <v>7.2</v>
       </c>
       <c r="AF50" s="30">
         <v>16474.400000000001</v>
       </c>
       <c r="AG50" s="30">
         <v>47026.400000000001</v>
       </c>
-      <c r="AH50" s="30"/>
+      <c r="AH50" s="30">
+        <v>169360</v>
+      </c>
       <c r="AI50" s="30"/>
       <c r="AJ50" s="30"/>
       <c r="AK50" s="30"/>
-      <c r="AM50" s="55"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:39">
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C51" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D51" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E51" s="10">
         <v>9.5117211029999993</v>
       </c>
       <c r="F51" s="35">
         <v>10.986610560999999</v>
       </c>
       <c r="G51" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H51" s="10">
         <v>1207.4000000000001</v>
       </c>
       <c r="I51" s="10">
@@ -4798,98 +6656,99 @@
       <c r="L51" s="10">
         <v>24549.1</v>
       </c>
       <c r="M51" s="30">
         <v>24317.4</v>
       </c>
       <c r="N51" s="30">
         <v>0.82582347499999997</v>
       </c>
       <c r="O51" s="30">
         <v>1.6516469499999999</v>
       </c>
       <c r="P51" s="34">
         <v>2.4774704249999999</v>
       </c>
       <c r="Q51" s="30">
         <v>3.3032938999999999</v>
       </c>
       <c r="R51" s="34">
         <v>4.1291173749999999</v>
       </c>
       <c r="S51" s="30">
         <v>4.9549408499999998</v>
       </c>
       <c r="T51" s="30">
-        <v>1758.9</v>
+        <v>1758.9422656823888</v>
       </c>
       <c r="U51" s="30">
         <v>4013.7191886277778</v>
       </c>
       <c r="V51" s="30">
         <v>21230.193020989165</v>
       </c>
       <c r="W51" s="30">
         <v>30296.922118929557</v>
       </c>
       <c r="X51" s="30">
         <v>31140.467503461554</v>
       </c>
       <c r="Y51" s="30">
         <v>31141.293326936557</v>
       </c>
       <c r="Z51" s="30">
         <v>1.3</v>
       </c>
       <c r="AA51" s="30">
         <v>2.8</v>
       </c>
       <c r="AB51" s="34">
         <v>4</v>
       </c>
       <c r="AC51" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="AD51" s="36">
         <v>5.5</v>
       </c>
       <c r="AE51" s="36">
         <v>6.1</v>
       </c>
       <c r="AF51" s="30">
         <v>1832.4</v>
       </c>
       <c r="AG51" s="30">
         <v>4225.6000000000004</v>
       </c>
-      <c r="AH51" s="30"/>
+      <c r="AH51" s="30">
+        <v>21114.9</v>
+      </c>
       <c r="AI51" s="30"/>
       <c r="AJ51" s="30"/>
       <c r="AK51" s="30"/>
-      <c r="AM51" s="55"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:39">
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="10">
         <v>640.29999999999995</v>
       </c>
       <c r="I52" s="10">
@@ -4904,98 +6763,99 @@
       <c r="L52" s="10">
         <v>10299.299999999999</v>
       </c>
       <c r="M52" s="30">
         <v>10506</v>
       </c>
       <c r="N52" s="30">
         <v>5.2414583333333327E-2</v>
       </c>
       <c r="O52" s="30">
         <v>0.10482916666666665</v>
       </c>
       <c r="P52" s="34">
         <v>0.15724374999999999</v>
       </c>
       <c r="Q52" s="30">
         <v>0.20965833333333331</v>
       </c>
       <c r="R52" s="34">
         <v>0.26207291666666666</v>
       </c>
       <c r="S52" s="30">
         <v>0.31448749999999998</v>
       </c>
       <c r="T52" s="30">
-        <v>673.4</v>
+        <v>673.44588553850463</v>
       </c>
       <c r="U52" s="30">
-        <v>1389.3540512781126</v>
+        <v>1390.8340834149126</v>
       </c>
       <c r="V52" s="30">
-        <v>8646.6931182576882</v>
+        <v>8647.4394234144875</v>
       </c>
       <c r="W52" s="30">
-        <v>12859.61686100778</v>
+        <v>12859.616861007778</v>
       </c>
       <c r="X52" s="30">
-        <v>13071.608431941113</v>
+        <v>13071.608431941111</v>
       </c>
       <c r="Y52" s="30">
-        <v>13071.660846524446</v>
+        <v>13071.660846524444</v>
       </c>
       <c r="Z52" s="30">
         <v>0.1</v>
       </c>
       <c r="AA52" s="30">
         <v>0.2</v>
       </c>
       <c r="AB52" s="34">
         <v>0.3</v>
       </c>
       <c r="AC52" s="34">
         <v>0.3</v>
       </c>
       <c r="AD52" s="36">
         <v>0.4</v>
       </c>
       <c r="AE52" s="36">
         <v>0.4</v>
       </c>
       <c r="AF52" s="30">
         <v>693.5</v>
       </c>
       <c r="AG52" s="30">
         <v>1434.3</v>
       </c>
-      <c r="AH52" s="30"/>
+      <c r="AH52" s="30">
+        <v>8231.4</v>
+      </c>
       <c r="AI52" s="30"/>
       <c r="AJ52" s="30"/>
       <c r="AK52" s="30"/>
-      <c r="AM52" s="55"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:39">
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="10">
         <v>2815.5</v>
       </c>
       <c r="I53" s="10">
@@ -5010,98 +6870,99 @@
       <c r="L53" s="10">
         <v>48000.6</v>
       </c>
       <c r="M53" s="30">
         <v>49750.9</v>
       </c>
       <c r="N53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T53" s="30">
-        <v>2664.2</v>
+        <v>2664.223472195883</v>
       </c>
       <c r="U53" s="30">
-        <v>7835.9239250402734</v>
+        <v>7871.6228220578732</v>
       </c>
       <c r="V53" s="30">
-        <v>33215.794220745142</v>
+        <v>33234.293227861941</v>
       </c>
       <c r="W53" s="30">
         <v>42024.231961644451</v>
       </c>
       <c r="X53" s="30">
         <v>57831.145955282016</v>
       </c>
       <c r="Y53" s="30">
         <v>57831.145955282016</v>
       </c>
       <c r="Z53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB53" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC53" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD53" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE53" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF53" s="30">
         <v>2652.4</v>
       </c>
       <c r="AG53" s="30">
         <v>9619</v>
       </c>
-      <c r="AH53" s="30"/>
+      <c r="AH53" s="30">
+        <v>37989.800000000003</v>
+      </c>
       <c r="AI53" s="30"/>
       <c r="AJ53" s="30"/>
       <c r="AK53" s="30"/>
-      <c r="AM53" s="55"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:39">
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="10">
         <v>1328.4</v>
       </c>
       <c r="I54" s="10">
@@ -5116,98 +6977,99 @@
       <c r="L54" s="10" t="s">
         <v>54</v>
       </c>
       <c r="M54" s="30">
         <v>8465.9</v>
       </c>
       <c r="N54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T54" s="30">
-        <v>722.6</v>
+        <v>722.56541651068437</v>
       </c>
       <c r="U54" s="30">
-        <v>1461.9029891772896</v>
+        <v>1584.1111439619935</v>
       </c>
       <c r="V54" s="30">
-        <v>4561.4829118487487</v>
+        <v>4629.1650277917561</v>
       </c>
       <c r="W54" s="30">
         <v>6629.6433185390306</v>
       </c>
       <c r="X54" s="30">
-        <v>7191.761872989332</v>
+        <v>7191.7618729893329</v>
       </c>
       <c r="Y54" s="30">
-        <v>7191.761872989332</v>
+        <v>7191.7618729893329</v>
       </c>
       <c r="Z54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB54" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC54" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD54" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE54" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF54" s="30">
         <v>769.9</v>
       </c>
       <c r="AG54" s="30">
         <v>1731.7</v>
       </c>
-      <c r="AH54" s="30"/>
+      <c r="AH54" s="30">
+        <v>5517.4</v>
+      </c>
       <c r="AI54" s="30"/>
       <c r="AJ54" s="30"/>
       <c r="AK54" s="30"/>
-      <c r="AM54" s="55"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:39">
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="10">
         <v>3683.2</v>
       </c>
       <c r="I55" s="10">
@@ -5222,98 +7084,99 @@
       <c r="L55" s="10">
         <v>42821.8</v>
       </c>
       <c r="M55" s="30">
         <v>42850.3</v>
       </c>
       <c r="N55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T55" s="30">
-        <v>3750.7</v>
+        <v>3750.6992378427612</v>
       </c>
       <c r="U55" s="30">
-        <v>8966.829027783022</v>
+        <v>9011.2755818370224</v>
       </c>
       <c r="V55" s="30">
-        <v>29616.483097520839</v>
+        <v>29638.895240924838</v>
       </c>
       <c r="W55" s="30">
         <v>36895.702304738785</v>
       </c>
       <c r="X55" s="30">
         <v>49787.729666818785</v>
       </c>
       <c r="Y55" s="30">
         <v>49787.729666818785</v>
       </c>
       <c r="Z55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB55" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC55" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD55" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE55" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF55" s="30">
         <v>3857.6</v>
       </c>
       <c r="AG55" s="30">
         <v>10909.5</v>
       </c>
-      <c r="AH55" s="30"/>
+      <c r="AH55" s="30">
+        <v>31892.799999999999</v>
+      </c>
       <c r="AI55" s="30"/>
       <c r="AJ55" s="30"/>
       <c r="AK55" s="30"/>
-      <c r="AM55" s="55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:39">
+    </row>
+    <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="10">
         <v>827.3</v>
       </c>
       <c r="I56" s="10">
@@ -5328,97 +7191,99 @@
       <c r="L56" s="10">
         <v>9486.4</v>
       </c>
       <c r="M56" s="30">
         <v>9526.7000000000007</v>
       </c>
       <c r="N56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T56" s="30">
-        <v>778.9</v>
+        <v>778.89077813443953</v>
       </c>
       <c r="U56" s="30">
-        <v>1363.7413639677463</v>
+        <v>2713.3499998678572</v>
       </c>
       <c r="V56" s="30">
-        <v>7202.6953193698337</v>
+        <v>8014.5465659340562</v>
       </c>
       <c r="W56" s="30">
-        <v>11285.646205530476</v>
+        <v>11285.646205530478</v>
       </c>
       <c r="X56" s="30">
-        <v>11875.106925368333</v>
+        <v>11875.106925368334</v>
       </c>
       <c r="Y56" s="30">
-        <v>11875.106925368333</v>
+        <v>11875.106925368334</v>
       </c>
       <c r="Z56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB56" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC56" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD56" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE56" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF56" s="30">
         <v>632.6</v>
       </c>
       <c r="AG56" s="30">
         <v>2036.5</v>
       </c>
-      <c r="AH56" s="30"/>
+      <c r="AH56" s="30">
+        <v>5008.2</v>
+      </c>
       <c r="AI56" s="30"/>
       <c r="AJ56" s="30"/>
       <c r="AK56" s="30"/>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:37">
       <c r="A57" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="10">
         <v>663.8</v>
       </c>
       <c r="I57" s="10">
@@ -5433,97 +7298,99 @@
       <c r="L57" s="10">
         <v>5228.1000000000004</v>
       </c>
       <c r="M57" s="30">
         <v>5212.6000000000004</v>
       </c>
       <c r="N57" s="30">
         <v>9.4581291666666664E-2</v>
       </c>
       <c r="O57" s="30">
         <v>0.18916258333333333</v>
       </c>
       <c r="P57" s="34">
         <v>0.28374387499999998</v>
       </c>
       <c r="Q57" s="30">
         <v>0.37832516666666666</v>
       </c>
       <c r="R57" s="34">
         <v>0.47290645833333333</v>
       </c>
       <c r="S57" s="30">
         <v>0.56748774999999996</v>
       </c>
       <c r="T57" s="30">
-        <v>561.5</v>
+        <v>561.52734862317448</v>
       </c>
       <c r="U57" s="30">
         <v>1168.9978259975969</v>
       </c>
       <c r="V57" s="30">
         <v>3621.7719991870163</v>
       </c>
       <c r="W57" s="30">
         <v>5203.4049849302228</v>
       </c>
       <c r="X57" s="30">
         <v>5332.6393393218896</v>
       </c>
       <c r="Y57" s="30">
         <v>5332.7339206135557</v>
       </c>
       <c r="Z57" s="30">
         <v>0.2</v>
       </c>
       <c r="AA57" s="30">
         <v>0.4</v>
       </c>
       <c r="AB57" s="34">
         <v>0.4</v>
       </c>
       <c r="AC57" s="34">
         <v>0.6</v>
       </c>
       <c r="AD57" s="36">
         <v>0.6</v>
       </c>
       <c r="AE57" s="36">
         <v>0.7</v>
       </c>
       <c r="AF57" s="30">
         <v>602.29999999999995</v>
       </c>
       <c r="AG57" s="30">
         <v>1266.5999999999999</v>
       </c>
-      <c r="AH57" s="30"/>
+      <c r="AH57" s="30">
+        <v>3705.4</v>
+      </c>
       <c r="AI57" s="30"/>
       <c r="AJ57" s="30"/>
       <c r="AK57" s="30"/>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:37">
       <c r="A58" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="10">
         <v>274.2</v>
       </c>
       <c r="I58" s="10">
@@ -5538,98 +7405,99 @@
       <c r="L58" s="10">
         <v>5051.8999999999996</v>
       </c>
       <c r="M58" s="30">
         <v>5092.2</v>
       </c>
       <c r="N58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T58" s="30">
-        <v>346.1</v>
+        <v>346.06087892490751</v>
       </c>
       <c r="U58" s="30">
-        <v>664.41445877657793</v>
+        <v>1334.835326478754</v>
       </c>
       <c r="V58" s="30">
-        <v>4072.7510123867246</v>
+        <v>4422.2371627366765</v>
       </c>
       <c r="W58" s="30">
         <v>6203.6758719457221</v>
       </c>
       <c r="X58" s="30">
         <v>6443.5840879822226</v>
       </c>
       <c r="Y58" s="30">
         <v>6443.5840879822226</v>
       </c>
       <c r="Z58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB58" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC58" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD58" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE58" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF58" s="30">
         <v>255.7</v>
       </c>
       <c r="AG58" s="30">
         <v>561.6</v>
       </c>
-      <c r="AH58" s="30"/>
+      <c r="AH58" s="30">
+        <v>1057.2</v>
+      </c>
       <c r="AI58" s="30"/>
       <c r="AJ58" s="30"/>
       <c r="AK58" s="30"/>
-      <c r="AM58" s="55"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:39">
+    </row>
+    <row r="59" spans="1:37">
       <c r="A59" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="10">
         <v>293.3</v>
       </c>
       <c r="I59" s="10">
@@ -5644,98 +7512,99 @@
       <c r="L59" s="10">
         <v>9714.4</v>
       </c>
       <c r="M59" s="30">
         <v>9732.6</v>
       </c>
       <c r="N59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T59" s="30">
-        <v>308.5</v>
+        <v>308.52205206802216</v>
       </c>
       <c r="U59" s="30">
-        <v>853.018475821371</v>
+        <v>857.38592821473094</v>
       </c>
       <c r="V59" s="30">
-        <v>4845.7273977182731</v>
+        <v>4848.4887418041926</v>
       </c>
       <c r="W59" s="30">
         <v>5909.7645811275552</v>
       </c>
       <c r="X59" s="30">
         <v>12417.736721425556</v>
       </c>
       <c r="Y59" s="30">
         <v>12417.736721425556</v>
       </c>
       <c r="Z59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB59" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC59" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD59" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE59" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF59" s="30">
         <v>325</v>
       </c>
       <c r="AG59" s="30">
         <v>931.2</v>
       </c>
-      <c r="AH59" s="30"/>
+      <c r="AH59" s="30">
+        <v>5660.5</v>
+      </c>
       <c r="AI59" s="30"/>
       <c r="AJ59" s="30"/>
       <c r="AK59" s="30"/>
-      <c r="AM59" s="55"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:39">
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="10">
         <v>1398.2</v>
       </c>
       <c r="I60" s="10">
@@ -5750,98 +7619,99 @@
       <c r="L60" s="10">
         <v>6138.8</v>
       </c>
       <c r="M60" s="30">
         <v>6132.5</v>
       </c>
       <c r="N60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T60" s="30">
-        <v>1150.9000000000001</v>
+        <v>1150.9070728755194</v>
       </c>
       <c r="U60" s="30">
-        <v>2296.2239098373529</v>
+        <v>2320.8860597944731</v>
       </c>
       <c r="V60" s="30">
-        <v>3847.7022341097463</v>
+        <v>3863.3825167439863</v>
       </c>
       <c r="W60" s="30">
         <v>5282.1317886532215</v>
       </c>
       <c r="X60" s="30">
         <v>5284.4636676022219</v>
       </c>
       <c r="Y60" s="30">
         <v>5284.4636676022219</v>
       </c>
       <c r="Z60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB60" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC60" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD60" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE60" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF60" s="30">
         <v>1238.5999999999999</v>
       </c>
       <c r="AG60" s="30">
         <v>2503.4</v>
       </c>
-      <c r="AH60" s="30"/>
+      <c r="AH60" s="30">
+        <v>4146.8999999999996</v>
+      </c>
       <c r="AI60" s="30"/>
       <c r="AJ60" s="30"/>
       <c r="AK60" s="30"/>
-      <c r="AM60" s="55"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:39">
+    </row>
+    <row r="61" spans="1:37">
       <c r="A61" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="10">
         <v>845</v>
       </c>
       <c r="I61" s="10">
@@ -5856,98 +7726,99 @@
       <c r="L61" s="10">
         <v>14941.6</v>
       </c>
       <c r="M61" s="30">
         <v>14936.1</v>
       </c>
       <c r="N61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T61" s="30">
-        <v>898.6</v>
+        <v>898.60838608997858</v>
       </c>
       <c r="U61" s="30">
-        <v>2593.0484061096313</v>
+        <v>2621.3058055489914</v>
       </c>
       <c r="V61" s="30">
-        <v>3333.0394625595873</v>
+        <v>3351.0056175983073</v>
       </c>
       <c r="W61" s="30">
         <v>4886.4560168960406</v>
       </c>
       <c r="X61" s="30">
         <v>12272.907294774002</v>
       </c>
       <c r="Y61" s="30">
         <v>12272.907294774002</v>
       </c>
       <c r="Z61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB61" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC61" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD61" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE61" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF61" s="30">
         <v>815.9</v>
       </c>
       <c r="AG61" s="30">
         <v>2235.4</v>
       </c>
-      <c r="AH61" s="30"/>
+      <c r="AH61" s="30">
+        <v>3866.6</v>
+      </c>
       <c r="AI61" s="30"/>
       <c r="AJ61" s="30"/>
       <c r="AK61" s="30"/>
-      <c r="AM61" s="55"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:39">
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="10">
         <v>544.4</v>
       </c>
       <c r="I62" s="10">
@@ -5962,97 +7833,99 @@
       <c r="L62" s="10">
         <v>17276.099999999999</v>
       </c>
       <c r="M62" s="30">
         <v>17150.8</v>
       </c>
       <c r="N62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T62" s="30">
-        <v>415.9</v>
+        <v>415.87769761668335</v>
       </c>
       <c r="U62" s="30">
-        <v>898.79749873156675</v>
+        <v>899.57033956396674</v>
       </c>
       <c r="V62" s="30">
-        <v>6994.4137127694503</v>
+        <v>6994.8034172118505</v>
       </c>
       <c r="W62" s="30">
         <v>8563.395590285334</v>
       </c>
       <c r="X62" s="30">
         <v>19218.870614388336</v>
       </c>
       <c r="Y62" s="30">
         <v>19218.870614388336</v>
       </c>
       <c r="Z62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB62" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC62" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD62" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE62" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF62" s="30">
         <v>446.1</v>
       </c>
       <c r="AG62" s="30">
         <v>1671.2</v>
       </c>
-      <c r="AH62" s="30"/>
+      <c r="AH62" s="30">
+        <v>12058</v>
+      </c>
       <c r="AI62" s="30"/>
       <c r="AJ62" s="30"/>
       <c r="AK62" s="30"/>
     </row>
-    <row r="63" spans="1:39">
+    <row r="63" spans="1:37">
       <c r="A63" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="10">
         <v>1841</v>
       </c>
       <c r="I63" s="10">
@@ -6067,193 +7940,192 @@
       <c r="L63" s="10">
         <v>38688</v>
       </c>
       <c r="M63" s="30">
         <v>38794.6</v>
       </c>
       <c r="N63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T63" s="30">
-        <v>1577.9</v>
+        <v>1577.8671497527996</v>
       </c>
       <c r="U63" s="30">
-        <v>6844.8854754085005</v>
+        <v>6861.9884539711011</v>
       </c>
       <c r="V63" s="30">
-        <v>25214.131082328498</v>
+        <v>25222.755247156099</v>
       </c>
       <c r="W63" s="30">
         <v>30870.850471994519</v>
       </c>
       <c r="X63" s="30">
         <v>51273.598304325511</v>
       </c>
       <c r="Y63" s="30">
         <v>51273.598304325511</v>
       </c>
       <c r="Z63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB63" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC63" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD63" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE63" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF63" s="30">
         <v>2352.4</v>
       </c>
       <c r="AG63" s="30">
         <v>7900.4</v>
       </c>
-      <c r="AH63" s="30"/>
+      <c r="AH63" s="30">
+        <v>29110.9</v>
+      </c>
       <c r="AI63" s="30"/>
       <c r="AJ63" s="30"/>
       <c r="AK63" s="30"/>
     </row>
-    <row r="64" spans="1:39">
+    <row r="64" spans="1:37">
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
-    <row r="65" spans="1:39">
+    <row r="65" spans="1:37">
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="22"/>
       <c r="I65" s="22"/>
       <c r="J65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
     </row>
-    <row r="67" spans="1:39" ht="21" customHeight="1">
-      <c r="A67" s="44" t="s">
+    <row r="67" spans="1:37" ht="21" customHeight="1">
+      <c r="A67" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B67" s="44"/>
-[...13 lines deleted...]
-    <row r="68" spans="1:39" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B67" s="49"/>
+      <c r="C67" s="49"/>
+      <c r="D67" s="49"/>
+      <c r="E67" s="49"/>
+      <c r="F67" s="49"/>
+      <c r="G67" s="49"/>
+      <c r="H67" s="49"/>
+      <c r="I67" s="49"/>
+      <c r="J67" s="49"/>
+      <c r="K67" s="49"/>
+      <c r="L67" s="49"/>
+      <c r="M67" s="49"/>
+    </row>
+    <row r="68" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A68" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K68" s="45"/>
-[...6 lines deleted...]
-      <c r="B69" s="38" t="s">
+      <c r="K68" s="48"/>
+      <c r="L68" s="48"/>
+      <c r="M68" s="48"/>
+    </row>
+    <row r="69" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A69" s="50"/>
+      <c r="B69" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="C69" s="39"/>
-[...10 lines deleted...]
-      <c r="N69" s="38" t="s">
+      <c r="C69" s="45"/>
+      <c r="D69" s="45"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="45"/>
+      <c r="L69" s="45"/>
+      <c r="M69" s="45"/>
+      <c r="N69" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="O69" s="39"/>
-[...10 lines deleted...]
-      <c r="Z69" s="38" t="s">
+      <c r="O69" s="45"/>
+      <c r="P69" s="45"/>
+      <c r="Q69" s="45"/>
+      <c r="R69" s="45"/>
+      <c r="S69" s="45"/>
+      <c r="T69" s="45"/>
+      <c r="U69" s="45"/>
+      <c r="V69" s="45"/>
+      <c r="W69" s="45"/>
+      <c r="X69" s="45"/>
+      <c r="Y69" s="45"/>
+      <c r="Z69" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="AA69" s="39"/>
-[...13 lines deleted...]
-      <c r="A70" s="43"/>
+      <c r="AA69" s="45"/>
+      <c r="AB69" s="45"/>
+      <c r="AC69" s="45"/>
+      <c r="AD69" s="45"/>
+      <c r="AE69" s="45"/>
+      <c r="AF69" s="45"/>
+      <c r="AG69" s="45"/>
+      <c r="AH69" s="45"/>
+      <c r="AI69" s="45"/>
+      <c r="AJ69" s="45"/>
+      <c r="AK69" s="45"/>
+    </row>
+    <row r="70" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A70" s="51"/>
       <c r="B70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E70" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I70" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J70" s="23" t="s">
@@ -6318,53 +8190,52 @@
       </c>
       <c r="AD70" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE70" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF70" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG70" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH70" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ70" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK70" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AM70" s="55"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:39">
+    </row>
+    <row r="71" spans="1:37">
       <c r="A71" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="9">
         <v>11379.545212964753</v>
       </c>
       <c r="C71" s="14">
         <v>23206.392952551229</v>
       </c>
       <c r="D71" s="9">
         <v>37042.245549957559</v>
       </c>
       <c r="E71" s="10">
         <v>51536.203943580083</v>
       </c>
       <c r="F71" s="14">
         <v>68110.544034849736</v>
       </c>
       <c r="G71" s="9">
         <v>91210.769427313702</v>
       </c>
       <c r="H71" s="10">
         <v>110900.3</v>
       </c>
       <c r="I71" s="10">
@@ -6379,98 +8250,99 @@
       <c r="L71" s="9">
         <v>185540.6</v>
       </c>
       <c r="M71" s="30">
         <v>215858.9</v>
       </c>
       <c r="N71" s="30">
         <v>14032.009876785116</v>
       </c>
       <c r="O71" s="30">
         <v>29605.919481337471</v>
       </c>
       <c r="P71" s="30">
         <v>47891.080931135177</v>
       </c>
       <c r="Q71" s="34">
         <v>67190.864316984123</v>
       </c>
       <c r="R71" s="30">
         <v>88498.777433568714</v>
       </c>
       <c r="S71" s="10">
         <v>117761.1512799232</v>
       </c>
       <c r="T71" s="30">
-        <v>142483.4</v>
+        <v>142483.36861038281</v>
       </c>
       <c r="U71" s="30">
         <v>164899.21965009772</v>
       </c>
       <c r="V71" s="30">
         <v>189552.11531429912</v>
       </c>
       <c r="W71" s="30">
         <v>211107.76187407918</v>
       </c>
       <c r="X71" s="30">
         <v>236076.57098543833</v>
       </c>
       <c r="Y71" s="30">
         <v>272731.42365211999</v>
       </c>
       <c r="Z71" s="30">
         <v>14655.3</v>
       </c>
       <c r="AA71" s="30">
         <v>32092.3</v>
       </c>
       <c r="AB71" s="34">
         <v>54545.7</v>
       </c>
       <c r="AC71" s="34">
         <v>76896.399999999994</v>
       </c>
       <c r="AD71" s="34">
         <v>101809.60000000001</v>
       </c>
       <c r="AE71" s="34" t="s">
         <v>75</v>
       </c>
       <c r="AF71" s="30">
         <v>164192.5</v>
       </c>
       <c r="AG71" s="30">
         <v>189049.4</v>
       </c>
-      <c r="AH71" s="30"/>
+      <c r="AH71" s="30">
+        <v>217016</v>
+      </c>
       <c r="AI71" s="30"/>
       <c r="AJ71" s="30"/>
       <c r="AK71" s="30"/>
-      <c r="AM71" s="55"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:39">
+    </row>
+    <row r="72" spans="1:37">
       <c r="A72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="9">
         <v>140.86397897090009</v>
       </c>
       <c r="C72" s="14">
         <v>215.09247679990276</v>
       </c>
       <c r="D72" s="9">
         <v>379.16032078253494</v>
       </c>
       <c r="E72" s="10">
         <v>588.81758651011228</v>
       </c>
       <c r="F72" s="14">
         <v>868.84278365539012</v>
       </c>
       <c r="G72" s="9">
         <v>1068.4055052469721</v>
       </c>
       <c r="H72" s="10">
         <v>1266.5</v>
       </c>
       <c r="I72" s="10">
@@ -6485,98 +8357,99 @@
       <c r="L72" s="9">
         <v>2084.3000000000002</v>
       </c>
       <c r="M72" s="30">
         <v>2305.4</v>
       </c>
       <c r="N72" s="30">
         <v>160.7379929631602</v>
       </c>
       <c r="O72" s="30">
         <v>278.00057799412264</v>
       </c>
       <c r="P72" s="30">
         <v>585.95768681755533</v>
       </c>
       <c r="Q72" s="34">
         <v>829.82708031312495</v>
       </c>
       <c r="R72" s="30">
         <v>1101.954802114275</v>
       </c>
       <c r="S72" s="10">
         <v>1403.153863379513</v>
       </c>
       <c r="T72" s="30">
-        <v>1644.7</v>
+        <v>1644.6910301907774</v>
       </c>
       <c r="U72" s="30">
         <v>1997.7905675190914</v>
       </c>
       <c r="V72" s="30">
         <v>2300.8275525544591</v>
       </c>
       <c r="W72" s="30">
         <v>2621.9381284837164</v>
       </c>
       <c r="X72" s="30">
         <v>2921.5992903105098</v>
       </c>
       <c r="Y72" s="30">
         <v>3346.9561250080001</v>
       </c>
       <c r="Z72" s="30">
         <v>182.1</v>
       </c>
       <c r="AA72" s="30">
         <v>370.8</v>
       </c>
       <c r="AB72" s="34">
         <v>731.8</v>
       </c>
       <c r="AC72" s="34">
         <v>935.4</v>
       </c>
       <c r="AD72" s="34">
         <v>1198.5</v>
       </c>
       <c r="AE72" s="34" t="s">
         <v>76</v>
       </c>
       <c r="AF72" s="30">
         <v>1886.7</v>
       </c>
       <c r="AG72" s="30">
         <v>2109.1</v>
       </c>
-      <c r="AH72" s="30"/>
+      <c r="AH72" s="30">
+        <v>2433</v>
+      </c>
       <c r="AI72" s="30"/>
       <c r="AJ72" s="30"/>
       <c r="AK72" s="30"/>
-      <c r="AM72" s="55"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:39">
+    </row>
+    <row r="73" spans="1:37">
       <c r="A73" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C73" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D73" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E73" s="10">
         <v>428.98645068898679</v>
       </c>
       <c r="F73" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G73" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H73" s="10">
         <v>1335.7</v>
       </c>
       <c r="I73" s="10">
@@ -6591,98 +8464,99 @@
       <c r="L73" s="9">
         <v>2074.6</v>
       </c>
       <c r="M73" s="30">
         <v>2450.1</v>
       </c>
       <c r="N73" s="30">
         <v>137.56936921507864</v>
       </c>
       <c r="O73" s="30">
         <v>252.26379615120857</v>
       </c>
       <c r="P73" s="30">
         <v>388.07006813283613</v>
       </c>
       <c r="Q73" s="34">
         <v>569.70686813742566</v>
       </c>
       <c r="R73" s="30">
         <v>833.42501113439255</v>
       </c>
       <c r="S73" s="10">
         <v>1129.1991044769775</v>
       </c>
       <c r="T73" s="30">
-        <v>1629.2</v>
+        <v>1629.182986501592</v>
       </c>
       <c r="U73" s="30">
         <v>1880.8699385113712</v>
       </c>
       <c r="V73" s="30">
         <v>2129.4749205609751</v>
       </c>
       <c r="W73" s="30">
         <v>2240.3070689034007</v>
       </c>
       <c r="X73" s="30">
         <v>2460.1725658882874</v>
       </c>
       <c r="Y73" s="30">
         <v>2728.2964161149998</v>
       </c>
       <c r="Z73" s="30">
         <v>146.4</v>
       </c>
       <c r="AA73" s="30">
         <v>274.5</v>
       </c>
       <c r="AB73" s="34">
         <v>428.9</v>
       </c>
       <c r="AC73" s="34">
         <v>625.5</v>
       </c>
       <c r="AD73" s="34">
         <v>909.4</v>
       </c>
       <c r="AE73" s="34">
         <v>1231.0999999999999</v>
       </c>
       <c r="AF73" s="30">
         <v>1803.5</v>
       </c>
       <c r="AG73" s="30">
         <v>2116</v>
       </c>
-      <c r="AH73" s="30"/>
+      <c r="AH73" s="30">
+        <v>2436.8000000000002</v>
+      </c>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
-      <c r="AM73" s="55"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:39">
+    </row>
+    <row r="74" spans="1:37">
       <c r="A74" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C74" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D74" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E74" s="10">
         <v>5405.6585766414064</v>
       </c>
       <c r="F74" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G74" s="9">
         <v>8969.7794729558173</v>
       </c>
       <c r="H74" s="10">
         <v>10995.1</v>
       </c>
       <c r="I74" s="10">
@@ -6697,98 +8571,99 @@
       <c r="L74" s="9">
         <v>16524.099999999999</v>
       </c>
       <c r="M74" s="30" t="s">
         <v>57</v>
       </c>
       <c r="N74" s="30">
         <v>1140.4962901820165</v>
       </c>
       <c r="O74" s="30">
         <v>2443.6591285604341</v>
       </c>
       <c r="P74" s="30">
         <v>4432.1042839933398</v>
       </c>
       <c r="Q74" s="34">
         <v>6249.6145233969828</v>
       </c>
       <c r="R74" s="30">
         <v>7893.4156501630932</v>
       </c>
       <c r="S74" s="10">
         <v>10165.46053453981</v>
       </c>
       <c r="T74" s="30">
-        <v>12518.5</v>
+        <v>12518.467835590131</v>
       </c>
       <c r="U74" s="30">
         <v>14456.2340212034</v>
       </c>
       <c r="V74" s="30">
         <v>16155.237734012884</v>
       </c>
       <c r="W74" s="30">
         <v>17502.949042603337</v>
       </c>
       <c r="X74" s="30">
         <v>19119.952446240524</v>
       </c>
       <c r="Y74" s="30">
         <v>21738.825812263</v>
       </c>
       <c r="Z74" s="30">
         <v>1247.2</v>
       </c>
       <c r="AA74" s="30">
         <v>2727.4</v>
       </c>
       <c r="AB74" s="34">
         <v>4939.6000000000004</v>
       </c>
       <c r="AC74" s="34">
         <v>6915.3</v>
       </c>
       <c r="AD74" s="34">
         <v>8717.5</v>
       </c>
       <c r="AE74" s="34">
         <v>11346.7</v>
       </c>
       <c r="AF74" s="30">
         <v>13912.8</v>
       </c>
       <c r="AG74" s="30">
         <v>15891.9</v>
       </c>
-      <c r="AH74" s="30"/>
+      <c r="AH74" s="30">
+        <v>17748.7</v>
+      </c>
       <c r="AI74" s="30"/>
       <c r="AJ74" s="30"/>
       <c r="AK74" s="30"/>
-      <c r="AM74" s="55"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:39">
+    </row>
+    <row r="75" spans="1:37">
       <c r="A75" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C75" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D75" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E75" s="10">
         <v>4091.4251702592005</v>
       </c>
       <c r="F75" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G75" s="9">
         <v>7058.7521399457555</v>
       </c>
       <c r="H75" s="9">
         <v>8912.2000000000007</v>
       </c>
       <c r="I75" s="9">
@@ -6803,98 +8678,99 @@
       <c r="L75" s="9">
         <v>15336.2</v>
       </c>
       <c r="M75" s="30">
         <v>18985.5</v>
       </c>
       <c r="N75" s="30">
         <v>794.15275127469943</v>
       </c>
       <c r="O75" s="30">
         <v>2201.7137145922766</v>
       </c>
       <c r="P75" s="30">
         <v>3481.7047543784456</v>
       </c>
       <c r="Q75" s="34">
         <v>4939.0022636193735</v>
       </c>
       <c r="R75" s="30">
         <v>6804.8496012117739</v>
       </c>
       <c r="S75" s="10">
         <v>8465.3113898711545</v>
       </c>
       <c r="T75" s="30">
-        <v>10807.8</v>
+        <v>10807.82540219769</v>
       </c>
       <c r="U75" s="30">
         <v>12279.074770827036</v>
       </c>
       <c r="V75" s="30">
         <v>14747.334519650252</v>
       </c>
       <c r="W75" s="30">
         <v>16567.259585729927</v>
       </c>
       <c r="X75" s="30">
         <v>18522.360763386907</v>
       </c>
       <c r="Y75" s="30">
         <v>22977.474747120003</v>
       </c>
       <c r="Z75" s="30">
         <v>902</v>
       </c>
       <c r="AA75" s="30">
         <v>2573.3000000000002</v>
       </c>
       <c r="AB75" s="34">
         <v>4038</v>
       </c>
       <c r="AC75" s="34">
         <v>5717.4</v>
       </c>
       <c r="AD75" s="34">
         <v>7848.5</v>
       </c>
       <c r="AE75" s="34" t="s">
         <v>77</v>
       </c>
       <c r="AF75" s="30">
         <v>12480.6</v>
       </c>
       <c r="AG75" s="30">
         <v>14119.7</v>
       </c>
-      <c r="AH75" s="30"/>
+      <c r="AH75" s="30">
+        <v>17026.900000000001</v>
+      </c>
       <c r="AI75" s="30"/>
       <c r="AJ75" s="30"/>
       <c r="AK75" s="30"/>
-      <c r="AM75" s="55"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:39">
+    </row>
+    <row r="76" spans="1:37">
       <c r="A76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C76" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D76" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E76" s="10">
         <v>2361.8472796951437</v>
       </c>
       <c r="F76" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G76" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H76" s="9">
         <v>5266.1</v>
       </c>
       <c r="I76" s="9">
@@ -6909,98 +8785,99 @@
       <c r="L76" s="9">
         <v>8417.5</v>
       </c>
       <c r="M76" s="30">
         <v>9253.7999999999993</v>
       </c>
       <c r="N76" s="30">
         <v>531.10334394965139</v>
       </c>
       <c r="O76" s="30">
         <v>1120.0579287229471</v>
       </c>
       <c r="P76" s="30">
         <v>2003.8236243500185</v>
       </c>
       <c r="Q76" s="34">
         <v>2754.7223033452747</v>
       </c>
       <c r="R76" s="30">
         <v>3769.0202687171059</v>
       </c>
       <c r="S76" s="10">
         <v>5330.8068315546479</v>
       </c>
       <c r="T76" s="30">
-        <v>6156.5</v>
+        <v>6156.5004061292257</v>
       </c>
       <c r="U76" s="30">
         <v>7061.9527474653487</v>
       </c>
       <c r="V76" s="30">
         <v>7917.6896832921611</v>
       </c>
       <c r="W76" s="30">
         <v>8694.1417154100018</v>
       </c>
       <c r="X76" s="30">
         <v>9503.5476844484874</v>
       </c>
       <c r="Y76" s="30">
         <v>10451.326586474999</v>
       </c>
       <c r="Z76" s="30">
         <v>581.9</v>
       </c>
       <c r="AA76" s="30">
         <v>1243.7</v>
       </c>
       <c r="AB76" s="34">
         <v>2222.9</v>
       </c>
       <c r="AC76" s="34">
         <v>3077.9</v>
       </c>
       <c r="AD76" s="34">
         <v>4269.6000000000004</v>
       </c>
       <c r="AE76" s="34">
         <v>6082.8</v>
       </c>
       <c r="AF76" s="30">
         <v>7098.6</v>
       </c>
       <c r="AG76" s="30">
         <v>8217.6</v>
       </c>
-      <c r="AH76" s="30"/>
+      <c r="AH76" s="30">
+        <v>9289.9</v>
+      </c>
       <c r="AI76" s="30"/>
       <c r="AJ76" s="30"/>
       <c r="AK76" s="30"/>
-      <c r="AM76" s="55"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:39">
+    </row>
+    <row r="77" spans="1:37">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C77" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D77" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E77" s="10">
         <v>2143.2222434058826</v>
       </c>
       <c r="F77" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G77" s="9">
         <v>4580.2884664686972</v>
       </c>
       <c r="H77" s="9">
         <v>6066.2</v>
       </c>
       <c r="I77" s="9">
@@ -7015,98 +8892,99 @@
       <c r="L77" s="9">
         <v>12934.7</v>
       </c>
       <c r="M77" s="30">
         <v>14822.9</v>
       </c>
       <c r="N77" s="30">
         <v>589.80432815686538</v>
       </c>
       <c r="O77" s="30">
         <v>1000.9937998629938</v>
       </c>
       <c r="P77" s="30">
         <v>1827.3496814166724</v>
       </c>
       <c r="Q77" s="34">
         <v>2735.3839436026165</v>
       </c>
       <c r="R77" s="30">
         <v>3952.1145031173437</v>
       </c>
       <c r="S77" s="10">
         <v>5866.7876859011503</v>
       </c>
       <c r="T77" s="30">
-        <v>7737.7</v>
+        <v>7737.7188593473202</v>
       </c>
       <c r="U77" s="30">
         <v>9322.9359999273911</v>
       </c>
       <c r="V77" s="30">
         <v>12224.546416457015</v>
       </c>
       <c r="W77" s="30">
         <v>13955.271556421245</v>
       </c>
       <c r="X77" s="30">
         <v>16233.445941881459</v>
       </c>
       <c r="Y77" s="30">
         <v>18447.310105150002</v>
       </c>
       <c r="Z77" s="30">
         <v>662.3</v>
       </c>
       <c r="AA77" s="30">
         <v>1141.5999999999999</v>
       </c>
       <c r="AB77" s="34">
         <v>2101.1</v>
       </c>
       <c r="AC77" s="34">
         <v>3109.9</v>
       </c>
       <c r="AD77" s="34">
         <v>4511.8999999999996</v>
       </c>
       <c r="AE77" s="34">
         <v>6803.3</v>
       </c>
       <c r="AF77" s="30">
         <v>9254.1</v>
       </c>
       <c r="AG77" s="30">
         <v>11191.9</v>
       </c>
-      <c r="AH77" s="30"/>
+      <c r="AH77" s="30">
+        <v>14333.1</v>
+      </c>
       <c r="AI77" s="30"/>
       <c r="AJ77" s="30"/>
       <c r="AK77" s="30"/>
-      <c r="AM77" s="55"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:39">
+    </row>
+    <row r="78" spans="1:37">
       <c r="A78" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C78" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D78" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E78" s="10">
         <v>2438.1561524964673</v>
       </c>
       <c r="F78" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G78" s="9">
         <v>4156.0681364254633</v>
       </c>
       <c r="H78" s="9">
         <v>5404.3</v>
       </c>
       <c r="I78" s="9">
@@ -7121,98 +8999,99 @@
       <c r="L78" s="9">
         <v>9050.6</v>
       </c>
       <c r="M78" s="30">
         <v>11465.6</v>
       </c>
       <c r="N78" s="30">
         <v>657.98290470603024</v>
       </c>
       <c r="O78" s="30">
         <v>1405.0126607680677</v>
       </c>
       <c r="P78" s="30">
         <v>2295.5560804890074</v>
       </c>
       <c r="Q78" s="34">
         <v>3188.9868104861521</v>
       </c>
       <c r="R78" s="30">
         <v>4106.8193152380682</v>
       </c>
       <c r="S78" s="10">
         <v>5986.7682106992652</v>
       </c>
       <c r="T78" s="30">
-        <v>7193.6</v>
+        <v>7193.6178230172</v>
       </c>
       <c r="U78" s="30">
         <v>8346.9554781936113</v>
       </c>
       <c r="V78" s="30">
         <v>9573.7174691997334</v>
       </c>
       <c r="W78" s="30">
         <v>10470.379872303914</v>
       </c>
       <c r="X78" s="30">
         <v>12095.049222963928</v>
       </c>
       <c r="Y78" s="30">
         <v>15147.923073619</v>
       </c>
       <c r="Z78" s="30">
         <v>678.8</v>
       </c>
       <c r="AA78" s="30">
         <v>1493.5</v>
       </c>
       <c r="AB78" s="34">
         <v>2433.6999999999998</v>
       </c>
       <c r="AC78" s="34">
         <v>3355.1</v>
       </c>
       <c r="AD78" s="34">
         <v>4429.2</v>
       </c>
       <c r="AE78" s="34">
         <v>6469.5</v>
       </c>
       <c r="AF78" s="30">
         <v>7826.1</v>
       </c>
       <c r="AG78" s="30">
         <v>9116.9</v>
       </c>
-      <c r="AH78" s="30"/>
+      <c r="AH78" s="30">
+        <v>10477.299999999999</v>
+      </c>
       <c r="AI78" s="30"/>
       <c r="AJ78" s="30"/>
       <c r="AK78" s="30"/>
-      <c r="AM78" s="55"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:39">
+    </row>
+    <row r="79" spans="1:37">
       <c r="A79" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C79" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D79" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E79" s="10">
         <v>1207.3775248593327</v>
       </c>
       <c r="F79" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G79" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H79" s="9">
         <v>3980.3</v>
       </c>
       <c r="I79" s="9">
@@ -7227,98 +9106,99 @@
       <c r="L79" s="9">
         <v>9040.9</v>
       </c>
       <c r="M79" s="30">
         <v>10372</v>
       </c>
       <c r="N79" s="30">
         <v>270.15821298118072</v>
       </c>
       <c r="O79" s="30">
         <v>491.74691212343009</v>
       </c>
       <c r="P79" s="30">
         <v>1068.4379208268463</v>
       </c>
       <c r="Q79" s="34">
         <v>1541.7073231000882</v>
       </c>
       <c r="R79" s="30">
         <v>2545.4601258991433</v>
       </c>
       <c r="S79" s="10">
         <v>4005.0383209801103</v>
       </c>
       <c r="T79" s="30">
-        <v>5357.2</v>
+        <v>5357.1889194497799</v>
       </c>
       <c r="U79" s="30">
         <v>6486.1961978472154</v>
       </c>
       <c r="V79" s="30">
         <v>8538.2786112343601</v>
       </c>
       <c r="W79" s="30">
         <v>9744.4882076602225</v>
       </c>
       <c r="X79" s="30">
         <v>11366.614241641575</v>
       </c>
       <c r="Y79" s="30">
         <v>12823.198988550001</v>
       </c>
       <c r="Z79" s="30">
         <v>303.7</v>
       </c>
       <c r="AA79" s="30">
         <v>561</v>
       </c>
       <c r="AB79" s="34">
         <v>1237.3</v>
       </c>
       <c r="AC79" s="34">
         <v>1773.6</v>
       </c>
       <c r="AD79" s="34">
         <v>2927.8</v>
       </c>
       <c r="AE79" s="34">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF79" s="30">
         <v>6106.3</v>
       </c>
       <c r="AG79" s="30">
         <v>7372.5</v>
       </c>
-      <c r="AH79" s="30"/>
+      <c r="AH79" s="30">
+        <v>9539.6</v>
+      </c>
       <c r="AI79" s="30"/>
       <c r="AJ79" s="30"/>
       <c r="AK79" s="30"/>
-      <c r="AM79" s="55"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:39">
+    </row>
+    <row r="80" spans="1:37">
       <c r="A80" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C80" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D80" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E80" s="10">
         <v>1548.7733485514771</v>
       </c>
       <c r="F80" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G80" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H80" s="9">
         <v>3908.7</v>
       </c>
       <c r="I80" s="9">
@@ -7333,96 +9213,97 @@
       <c r="L80" s="9">
         <v>6510.9</v>
       </c>
       <c r="M80" s="30">
         <v>8039.8</v>
       </c>
       <c r="N80" s="30">
         <v>231.23266960090933</v>
       </c>
       <c r="O80" s="30">
         <v>829.79720578035449</v>
       </c>
       <c r="P80" s="30">
         <v>1228.6343920843904</v>
       </c>
       <c r="Q80" s="34">
         <v>1733.091990953043</v>
       </c>
       <c r="R80" s="30">
         <v>2266.8517572604646</v>
       </c>
       <c r="S80" s="10">
         <v>3489.9154064890686</v>
       </c>
       <c r="T80" s="30">
-        <v>4431.3999999999996</v>
+        <v>4431.3341246592163</v>
       </c>
       <c r="U80" s="30">
         <v>5083.6528490450501</v>
       </c>
       <c r="V80" s="30">
         <v>5427.8617923348702</v>
       </c>
       <c r="W80" s="30">
         <v>6202.8781516581776</v>
       </c>
       <c r="X80" s="30">
         <v>7369.4862954448236</v>
       </c>
       <c r="Y80" s="30">
         <v>9193.3726227360021</v>
       </c>
       <c r="Z80" s="30">
         <v>245</v>
       </c>
       <c r="AA80" s="30">
         <v>924.6</v>
       </c>
       <c r="AB80" s="34">
         <v>1427</v>
       </c>
       <c r="AC80" s="34">
         <v>1974.6</v>
       </c>
       <c r="AD80" s="34">
         <v>2572.1999999999998</v>
       </c>
       <c r="AE80" s="34">
         <v>3934.6</v>
       </c>
       <c r="AF80" s="30">
         <v>4901.6000000000004</v>
       </c>
       <c r="AG80" s="30">
         <v>5637.1</v>
       </c>
-      <c r="AH80" s="30"/>
+      <c r="AH80" s="30">
+        <v>6012.1</v>
+      </c>
       <c r="AI80" s="30"/>
       <c r="AJ80" s="30"/>
       <c r="AK80" s="30"/>
-      <c r="AM80" s="55"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C81" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D81" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E81" s="10">
         <v>2774.5477249584255</v>
       </c>
       <c r="F81" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G81" s="9">
         <v>6755.1937447376549</v>
       </c>
       <c r="H81" s="9">
         <v>8311.1</v>
@@ -7439,92 +9320,94 @@
       <c r="L81" s="9">
         <v>14786.1</v>
       </c>
       <c r="M81" s="30">
         <v>19074.2</v>
       </c>
       <c r="N81" s="30">
         <v>450.74864450033874</v>
       </c>
       <c r="O81" s="30">
         <v>1486.5326690223592</v>
       </c>
       <c r="P81" s="30">
         <v>2409.6136319394573</v>
       </c>
       <c r="Q81" s="34">
         <v>3791.7828408933892</v>
       </c>
       <c r="R81" s="30">
         <v>5119.1762814070216</v>
       </c>
       <c r="S81" s="10">
         <v>8892.6462490576905</v>
       </c>
       <c r="T81" s="30">
-        <v>10683.5</v>
+        <v>10683.535782833724</v>
       </c>
       <c r="U81" s="30">
         <v>12955.231329350288</v>
       </c>
       <c r="V81" s="30">
         <v>15365.31658743558</v>
       </c>
       <c r="W81" s="30">
         <v>17156.996204840096</v>
       </c>
       <c r="X81" s="30">
         <v>19439.30877267399</v>
       </c>
       <c r="Y81" s="30">
         <v>25162.545717549998</v>
       </c>
       <c r="Z81" s="30">
         <v>506.7</v>
       </c>
       <c r="AA81" s="30">
         <v>1719.9</v>
       </c>
       <c r="AB81" s="34">
         <v>2842.7</v>
       </c>
       <c r="AC81" s="34">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD81" s="34">
         <v>5986.3</v>
       </c>
       <c r="AE81" s="34">
         <v>10334.799999999999</v>
       </c>
       <c r="AF81" s="30">
         <v>12418.6</v>
       </c>
       <c r="AG81" s="30">
         <v>14967.9</v>
       </c>
-      <c r="AH81" s="30"/>
+      <c r="AH81" s="30">
+        <v>17698.5</v>
+      </c>
       <c r="AI81" s="30"/>
       <c r="AJ81" s="30"/>
       <c r="AK81" s="30"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C82" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D82" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E82" s="10">
         <v>22663.199874018937</v>
       </c>
       <c r="F82" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G82" s="9">
         <v>37058.448204433735</v>
@@ -7544,92 +9427,94 @@
       <c r="L82" s="9">
         <v>69016.100000000006</v>
       </c>
       <c r="M82" s="30">
         <v>77549.100000000006</v>
       </c>
       <c r="N82" s="30">
         <v>7444.1670884964205</v>
       </c>
       <c r="O82" s="30">
         <v>14824.189068659311</v>
       </c>
       <c r="P82" s="30">
         <v>23103.091652459698</v>
       </c>
       <c r="Q82" s="34">
         <v>31646.859544204635</v>
       </c>
       <c r="R82" s="30">
         <v>40857.919884878669</v>
       </c>
       <c r="S82" s="10">
         <v>50823.882540091567</v>
       </c>
       <c r="T82" s="30">
-        <v>59331.5</v>
+        <v>59331.531847199636</v>
       </c>
       <c r="U82" s="30">
         <v>67645.884293612791</v>
       </c>
       <c r="V82" s="30">
         <v>75258.363868312372</v>
       </c>
       <c r="W82" s="30">
         <v>83965.499757023907</v>
       </c>
       <c r="X82" s="30">
         <v>92603.904725262386</v>
       </c>
       <c r="Y82" s="30">
         <v>102337.21132524699</v>
       </c>
       <c r="Z82" s="30">
         <v>7336.3</v>
       </c>
       <c r="AA82" s="30">
         <v>15282.3</v>
       </c>
       <c r="AB82" s="34">
         <v>26469.200000000001</v>
       </c>
       <c r="AC82" s="34">
         <v>36988.9</v>
       </c>
       <c r="AD82" s="34">
         <v>48174.6</v>
       </c>
       <c r="AE82" s="34" t="s">
         <v>73</v>
       </c>
       <c r="AF82" s="30">
         <v>69996.600000000006</v>
       </c>
       <c r="AG82" s="30">
         <v>79118.8</v>
       </c>
-      <c r="AH82" s="30"/>
+      <c r="AH82" s="30">
+        <v>88111.2</v>
+      </c>
       <c r="AI82" s="30"/>
       <c r="AJ82" s="30"/>
       <c r="AK82" s="30"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C83" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D83" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E83" s="10">
         <v>1855.9518901903471</v>
       </c>
       <c r="F83" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G83" s="9">
         <v>3248.1076937576249</v>
@@ -7649,92 +9534,94 @@
       <c r="L83" s="9">
         <v>6902.6</v>
       </c>
       <c r="M83" s="30">
         <v>8779.5</v>
       </c>
       <c r="N83" s="30">
         <v>606.66787254897235</v>
       </c>
       <c r="O83" s="30">
         <v>1166.4871966947335</v>
       </c>
       <c r="P83" s="30">
         <v>1735.9273275019516</v>
       </c>
       <c r="Q83" s="34">
         <v>2483.9113337298513</v>
       </c>
       <c r="R83" s="30">
         <v>3190.5845256451375</v>
       </c>
       <c r="S83" s="10">
         <v>4278.0591284037655</v>
       </c>
       <c r="T83" s="30">
-        <v>5041.3</v>
+        <v>5041.306029987265</v>
       </c>
       <c r="U83" s="30">
         <v>6055.4542934199108</v>
       </c>
       <c r="V83" s="30">
         <v>7290.5004772741504</v>
       </c>
       <c r="W83" s="30">
         <v>8055.9762210753624</v>
       </c>
       <c r="X83" s="30">
         <v>9262.932379040356</v>
       </c>
       <c r="Y83" s="30">
         <v>11734.491669044999</v>
       </c>
       <c r="Z83" s="30">
         <v>659.9</v>
       </c>
       <c r="AA83" s="30">
         <v>1281</v>
       </c>
       <c r="AB83" s="34">
         <v>1899.9</v>
       </c>
       <c r="AC83" s="34">
         <v>2700.5</v>
       </c>
       <c r="AD83" s="34">
         <v>3483.7</v>
       </c>
       <c r="AE83" s="34" t="s">
         <v>74</v>
       </c>
       <c r="AF83" s="30">
         <v>5651.2</v>
       </c>
       <c r="AG83" s="30">
         <v>6781.9</v>
       </c>
-      <c r="AH83" s="30"/>
+      <c r="AH83" s="30">
+        <v>8022</v>
+      </c>
       <c r="AI83" s="30"/>
       <c r="AJ83" s="30"/>
       <c r="AK83" s="30"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B84" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C84" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D84" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E84" s="10">
         <v>4028.2401213043627</v>
       </c>
       <c r="F84" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G84" s="9">
         <v>6924.4266369154157</v>
@@ -7754,92 +9641,94 @@
       <c r="L84" s="9">
         <v>12862</v>
       </c>
       <c r="M84" s="30">
         <v>14047.1</v>
       </c>
       <c r="N84" s="30">
         <v>1017.1884082097934</v>
       </c>
       <c r="O84" s="30">
         <v>2105.4648224052321</v>
       </c>
       <c r="P84" s="30">
         <v>3330.8098267449559</v>
       </c>
       <c r="Q84" s="34">
         <v>4726.267491202173</v>
       </c>
       <c r="R84" s="30">
         <v>6057.1857067822075</v>
       </c>
       <c r="S84" s="10">
         <v>7924.1220144784838</v>
       </c>
       <c r="T84" s="30">
-        <v>9950.5</v>
+        <v>9950.4675632792751</v>
       </c>
       <c r="U84" s="30">
         <v>11326.987163175203</v>
       </c>
       <c r="V84" s="30">
         <v>12622.96568198034</v>
       </c>
       <c r="W84" s="30">
         <v>13929.676361965854</v>
       </c>
       <c r="X84" s="30">
         <v>15178.196656255144</v>
       </c>
       <c r="Y84" s="30">
         <v>16642.490463242</v>
       </c>
       <c r="Z84" s="30">
         <v>1203</v>
       </c>
       <c r="AA84" s="30">
         <v>2498.6999999999998</v>
       </c>
       <c r="AB84" s="34">
         <v>3773.6</v>
       </c>
       <c r="AC84" s="34">
         <v>5299.7</v>
       </c>
       <c r="AD84" s="34">
         <v>6780.4</v>
       </c>
       <c r="AE84" s="34">
         <v>8971.4</v>
       </c>
       <c r="AF84" s="30">
         <v>10855.8</v>
       </c>
       <c r="AG84" s="30">
         <v>12408.1</v>
       </c>
-      <c r="AH84" s="30"/>
+      <c r="AH84" s="30">
+        <v>13886.9</v>
+      </c>
       <c r="AI84" s="30"/>
       <c r="AJ84" s="30"/>
       <c r="AK84" s="30"/>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="S85" s="22"/>
     </row>
     <row r="86" spans="1:37">
       <c r="N86" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
@@ -7984,176 +9873,176 @@
     </row>
     <row r="104" spans="4:13">
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
       <c r="L104" s="2"/>
       <c r="M104" s="2"/>
     </row>
     <row r="105" spans="4:13">
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
       <c r="I105" s="2"/>
       <c r="J105" s="2"/>
       <c r="L105" s="2"/>
       <c r="M105" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="Z26:AK26"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z69:AK69"/>
     <mergeCell ref="N69:Y69"/>
     <mergeCell ref="N48:Y48"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="N26:Y26"/>
     <mergeCell ref="K47:M47"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A69:A70"/>
     <mergeCell ref="B69:M69"/>
     <mergeCell ref="A67:M67"/>
     <mergeCell ref="K68:M68"/>
-    <mergeCell ref="A2:M2"/>
-[...11 lines deleted...]
-    <mergeCell ref="B48:M48"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y95"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="N1" sqref="A1:Y65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="9.140625" style="2"/>
     <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="21" customHeight="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="44"/>
-[...10 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="45" t="s">
+      <c r="K3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="45"/>
-[...12 lines deleted...]
-      <c r="Y3" s="45"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="48"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="51" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="52"/>
-[...9 lines deleted...]
-      <c r="Y4" s="53"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="56"/>
     </row>
     <row r="5" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="43"/>
+      <c r="A5" s="51"/>
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -9152,132 +11041,132 @@
       <c r="U18" s="2"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="U19" s="2"/>
     </row>
     <row r="20" spans="1:25" ht="21" customHeight="1">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="41"/>
-[...10 lines deleted...]
-      <c r="M20" s="41"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="53"/>
+      <c r="M20" s="53"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="U20" s="2"/>
     </row>
     <row r="21" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
-      <c r="K21" s="40" t="s">
+      <c r="K21" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="40"/>
-[...12 lines deleted...]
-      <c r="Y21" s="40"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="52"/>
+      <c r="X21" s="52"/>
+      <c r="Y21" s="52"/>
     </row>
     <row r="22" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="46"/>
-      <c r="B22" s="48" t="s">
+      <c r="B22" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="49"/>
-[...10 lines deleted...]
-      <c r="N22" s="51" t="s">
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="O22" s="52"/>
-[...9 lines deleted...]
-      <c r="Y22" s="53"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="56"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
       <c r="A23" s="47"/>
       <c r="B23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I23" s="16" t="s">
@@ -10249,118 +12138,118 @@
       <c r="W35" s="15">
         <v>39159.599999999999</v>
       </c>
       <c r="X35" s="14">
         <v>48527.3</v>
       </c>
       <c r="Y35" s="14">
         <v>51986.7</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
     <row r="40" spans="1:25" ht="21" customHeight="1">
-      <c r="A40" s="44" t="s">
+      <c r="A40" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="44"/>
-[...10 lines deleted...]
-      <c r="M40" s="44"/>
+      <c r="B40" s="49"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="49"/>
+      <c r="E40" s="49"/>
+      <c r="F40" s="49"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="49"/>
+      <c r="L40" s="49"/>
+      <c r="M40" s="49"/>
     </row>
     <row r="41" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K41" s="45" t="s">
+      <c r="K41" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="L41" s="45"/>
-[...12 lines deleted...]
-      <c r="Y41" s="45"/>
+      <c r="L41" s="48"/>
+      <c r="M41" s="48"/>
+      <c r="N41" s="48"/>
+      <c r="O41" s="48"/>
+      <c r="P41" s="48"/>
+      <c r="Q41" s="48"/>
+      <c r="R41" s="48"/>
+      <c r="S41" s="48"/>
+      <c r="T41" s="48"/>
+      <c r="U41" s="48"/>
+      <c r="V41" s="48"/>
+      <c r="W41" s="48"/>
+      <c r="X41" s="48"/>
+      <c r="Y41" s="48"/>
     </row>
     <row r="42" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="42"/>
-      <c r="B42" s="38" t="s">
+      <c r="A42" s="50"/>
+      <c r="B42" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="39"/>
-[...10 lines deleted...]
-      <c r="N42" s="51" t="s">
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="O42" s="52"/>
-[...9 lines deleted...]
-      <c r="Y42" s="53"/>
+      <c r="O42" s="55"/>
+      <c r="P42" s="55"/>
+      <c r="Q42" s="55"/>
+      <c r="R42" s="55"/>
+      <c r="S42" s="55"/>
+      <c r="T42" s="55"/>
+      <c r="U42" s="55"/>
+      <c r="V42" s="55"/>
+      <c r="W42" s="55"/>
+      <c r="X42" s="55"/>
+      <c r="Y42" s="56"/>
     </row>
     <row r="43" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="43"/>
+      <c r="A43" s="51"/>
       <c r="B43" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J43" s="3" t="s">
@@ -11343,115 +13232,115 @@
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
     </row>
     <row r="57" spans="1:25">
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
     </row>
     <row r="59" spans="1:25" ht="21" customHeight="1">
-      <c r="A59" s="44" t="s">
+      <c r="A59" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B59" s="44"/>
-[...10 lines deleted...]
-      <c r="M59" s="44"/>
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="49"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="49"/>
+      <c r="M59" s="49"/>
     </row>
     <row r="60" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K60" s="45" t="s">
+      <c r="K60" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="L60" s="45"/>
-[...9 lines deleted...]
-      <c r="V60" s="45"/>
+      <c r="L60" s="48"/>
+      <c r="M60" s="48"/>
+      <c r="N60" s="48"/>
+      <c r="O60" s="48"/>
+      <c r="P60" s="48"/>
+      <c r="Q60" s="48"/>
+      <c r="R60" s="48"/>
+      <c r="S60" s="48"/>
+      <c r="T60" s="48"/>
+      <c r="U60" s="48"/>
+      <c r="V60" s="48"/>
     </row>
     <row r="61" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="42"/>
-      <c r="B61" s="38" t="s">
+      <c r="A61" s="50"/>
+      <c r="B61" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C61" s="39"/>
-[...10 lines deleted...]
-      <c r="N61" s="51" t="s">
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="45"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="57"/>
+      <c r="N61" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="O61" s="52"/>
-[...9 lines deleted...]
-      <c r="Y61" s="53"/>
+      <c r="O61" s="55"/>
+      <c r="P61" s="55"/>
+      <c r="Q61" s="55"/>
+      <c r="R61" s="55"/>
+      <c r="S61" s="55"/>
+      <c r="T61" s="55"/>
+      <c r="U61" s="55"/>
+      <c r="V61" s="55"/>
+      <c r="W61" s="55"/>
+      <c r="X61" s="55"/>
+      <c r="Y61" s="56"/>
     </row>
     <row r="62" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="43"/>
+      <c r="A62" s="51"/>
       <c r="B62" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J62" s="23" t="s">
@@ -12637,70 +14526,70 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A40:M40"/>
-[...8 lines deleted...]
-    <mergeCell ref="K60:V60"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="K3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="K21:Y21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K60:V60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="K41:Y41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">