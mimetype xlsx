--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF7C3B6C-7F1C-45CB-B787-AEABBE824DAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DE1D5E9-88EE-401B-A5B5-0F0C82EEFD64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам 2026" sheetId="4" r:id="rId1"/>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="78">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -198,160 +198,169 @@
   <si>
     <t>22 943,6</t>
   </si>
   <si>
     <t>11 146,9</t>
   </si>
   <si>
     <t>24 610,2</t>
   </si>
   <si>
     <t>9 263,4</t>
   </si>
   <si>
     <t>14 398,0</t>
   </si>
   <si>
     <t>464 681,0</t>
   </si>
   <si>
     <t>18 713,9</t>
   </si>
   <si>
     <t>118 610,9</t>
   </si>
   <si>
-    <t>115 773,9</t>
-[...1 lines deleted...]
-  <si>
     <t>10 554,0</t>
   </si>
   <si>
     <t>31 250,0</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>1 247,2</t>
   </si>
   <si>
     <t>7 336,3</t>
   </si>
   <si>
     <t>1 203,0</t>
   </si>
   <si>
     <t>1 834,9</t>
   </si>
   <si>
     <t>1 719,9</t>
   </si>
   <si>
     <t>15 331,9</t>
   </si>
   <si>
     <t>14 442,1</t>
   </si>
   <si>
     <t>2025 год*</t>
   </si>
   <si>
-    <t>* за январь-февраль 2025 года пересчитан в средногодовых ценах 2025 года</t>
+    <t> -</t>
   </si>
   <si>
-    <t> -</t>
+    <t>91 818,4</t>
+  </si>
+  <si>
+    <t>2 359,3</t>
+  </si>
+  <si>
+    <t>88 514,7</t>
+  </si>
+  <si>
+    <t>1 117,1</t>
+  </si>
+  <si>
+    <t>4 107,3</t>
+  </si>
+  <si>
+    <t>* за 2025 года пересчитан в средногодовых ценах 2025 года</t>
+  </si>
+  <si>
+    <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
@@ -537,51 +546,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -607,134 +616,128 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Денежный" xfId="1" builtinId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1013,1748 +1016,1776 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="J61" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="F58" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AC72" sqref="AC72:AC84"/>
+      <selection pane="bottomRight" activeCell="N71" sqref="N71:AD84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
-    <col min="19" max="19" width="9.140625" style="37"/>
+    <col min="19" max="19" width="9.140625" style="33"/>
     <col min="20" max="23" width="9.140625" style="2"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="2"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="2"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="46"/>
-[...10 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:37" ht="21" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="24"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="28"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="45"/>
-[...1 lines deleted...]
-      <c r="M4" s="45"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
     </row>
     <row r="5" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A5" s="47"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="42"/>
-[...37 lines deleted...]
-      <c r="AK5" s="42"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35"/>
+      <c r="U5" s="35"/>
+      <c r="V5" s="35"/>
+      <c r="W5" s="35"/>
+      <c r="X5" s="35"/>
+      <c r="Y5" s="35"/>
+      <c r="Z5" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA5" s="35"/>
+      <c r="AB5" s="35"/>
+      <c r="AC5" s="35"/>
+      <c r="AD5" s="35"/>
+      <c r="AE5" s="35"/>
+      <c r="AF5" s="35"/>
+      <c r="AG5" s="35"/>
+      <c r="AH5" s="35"/>
+      <c r="AI5" s="35"/>
+      <c r="AJ5" s="35"/>
+      <c r="AK5" s="35"/>
     </row>
     <row r="6" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A6" s="48"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="P6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="R6" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="36" t="s">
+      <c r="S6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="T6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="26" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="26" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="Y6" s="32" t="s">
+      <c r="Y6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="36" t="s">
+      <c r="AE6" s="32" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AK6" s="32" t="s">
+      <c r="AK6" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>11799.308665086719</v>
       </c>
       <c r="C7" s="14">
         <v>24045.95502670524</v>
       </c>
       <c r="D7" s="9">
         <v>38284.095250246457</v>
       </c>
       <c r="E7" s="14">
         <v>53617.605077953587</v>
       </c>
       <c r="F7" s="14">
         <v>70711.87209630062</v>
       </c>
       <c r="G7" s="9">
         <v>94338.428767161837</v>
       </c>
       <c r="H7" s="9">
         <v>130909.6</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="9">
         <v>296991</v>
       </c>
       <c r="K7" s="14">
         <v>358536.5</v>
       </c>
       <c r="L7" s="10">
         <v>432825.8</v>
       </c>
-      <c r="M7" s="31" t="s">
+      <c r="M7" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="35" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="35">
+      <c r="N7" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="O7" s="30">
         <v>30401.7</v>
       </c>
-      <c r="P7" s="39">
+      <c r="P7" s="55">
         <v>49183.4</v>
       </c>
-      <c r="Q7" s="34">
+      <c r="Q7" s="51">
         <v>69530.600000000006</v>
       </c>
-      <c r="R7" s="35">
-[...2 lines deleted...]
-      <c r="S7" s="38" t="s">
+      <c r="R7" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="S7" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="T7" s="35">
+      <c r="T7" s="30">
         <v>160191.79999999999</v>
       </c>
-      <c r="U7" s="35">
+      <c r="U7" s="30">
         <v>212226.7</v>
       </c>
-      <c r="V7" s="35">
+      <c r="V7" s="30">
         <v>354214.1</v>
       </c>
-      <c r="W7" s="35">
+      <c r="W7" s="30">
         <v>423110</v>
       </c>
-      <c r="X7" s="35">
+      <c r="X7" s="30">
         <v>524136.1</v>
       </c>
-      <c r="Y7" s="35">
+      <c r="Y7" s="30">
         <v>560263.6</v>
       </c>
-      <c r="Z7" s="35">
+      <c r="Z7" s="30">
         <v>15127.6</v>
       </c>
-      <c r="AA7" s="35">
+      <c r="AA7" s="30">
         <v>33037.199999999997</v>
       </c>
-      <c r="AB7" s="39">
+      <c r="AB7" s="55">
         <v>56066</v>
       </c>
-      <c r="AC7" s="39">
+      <c r="AC7" s="55">
         <v>79552.899999999994</v>
       </c>
-      <c r="AD7" s="18"/>
-[...6 lines deleted...]
-      <c r="AK7" s="35"/>
+      <c r="AD7" s="55">
+        <v>105130.3</v>
+      </c>
+      <c r="AE7" s="55"/>
+      <c r="AF7" s="55"/>
+      <c r="AG7" s="51"/>
+      <c r="AH7" s="51"/>
+      <c r="AI7" s="30"/>
+      <c r="AJ7" s="30"/>
+      <c r="AK7" s="30"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9">
         <v>222.78914775953322</v>
       </c>
       <c r="C8" s="14">
         <v>378.97798428725207</v>
       </c>
       <c r="D8" s="9">
         <v>637.9290960714286</v>
       </c>
       <c r="E8" s="14">
         <v>1483.3400565392906</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="30">
         <v>1986.5725146758732</v>
       </c>
       <c r="G8" s="9">
         <v>2410.3958181432804</v>
       </c>
       <c r="H8" s="9">
         <v>4027.2</v>
       </c>
       <c r="I8" s="10">
         <v>6033</v>
       </c>
       <c r="J8" s="9">
         <v>19786.3</v>
       </c>
       <c r="K8" s="15">
         <v>27074.2</v>
       </c>
       <c r="L8" s="10">
         <v>29090.400000000001</v>
       </c>
-      <c r="M8" s="31">
+      <c r="M8" s="30">
         <v>29303.200000000001</v>
       </c>
-      <c r="N8" s="35">
+      <c r="N8" s="30">
         <v>284.89999999999998</v>
       </c>
-      <c r="O8" s="35">
+      <c r="O8" s="30">
         <v>524</v>
       </c>
-      <c r="P8" s="39">
+      <c r="P8" s="55">
         <v>1003</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="51">
         <v>1782.9</v>
       </c>
-      <c r="R8" s="35">
-[...2 lines deleted...]
-      <c r="S8" s="38">
+      <c r="R8" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="S8" s="10">
         <v>2108.3000000000002</v>
       </c>
-      <c r="T8" s="35">
+      <c r="T8" s="30">
         <v>4186.3999999999996</v>
       </c>
-      <c r="U8" s="35">
+      <c r="U8" s="30">
         <v>6834.8</v>
       </c>
-      <c r="V8" s="35">
+      <c r="V8" s="30">
         <v>23617.8</v>
       </c>
-      <c r="W8" s="35">
+      <c r="W8" s="30">
         <v>32421.599999999999</v>
       </c>
-      <c r="X8" s="35">
+      <c r="X8" s="30">
         <v>33469.199999999997</v>
       </c>
-      <c r="Y8" s="35">
+      <c r="Y8" s="30">
         <v>33296.800000000003</v>
       </c>
-      <c r="Z8" s="35">
+      <c r="Z8" s="30">
         <v>316.7</v>
       </c>
-      <c r="AA8" s="35">
+      <c r="AA8" s="30">
         <v>640.5</v>
       </c>
-      <c r="AB8" s="39">
+      <c r="AB8" s="55">
         <v>1187.5</v>
       </c>
-      <c r="AC8" s="34">
+      <c r="AC8" s="51">
         <v>1941.8</v>
       </c>
-      <c r="AD8" s="18"/>
-[...6 lines deleted...]
-      <c r="AK8" s="35"/>
+      <c r="AD8" s="55">
+        <v>2456.6999999999998</v>
+      </c>
+      <c r="AE8" s="51"/>
+      <c r="AF8" s="55"/>
+      <c r="AG8" s="51"/>
+      <c r="AH8" s="51"/>
+      <c r="AI8" s="30"/>
+      <c r="AJ8" s="30"/>
+      <c r="AK8" s="30"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="9">
         <v>108.77472193108655</v>
       </c>
       <c r="C9" s="14">
         <v>222.2845136653188</v>
       </c>
       <c r="D9" s="9">
         <v>335.60900541262947</v>
       </c>
       <c r="E9" s="14">
         <v>465.01505068898683</v>
       </c>
-      <c r="F9" s="31">
+      <c r="F9" s="30">
         <v>657.62428583155645</v>
       </c>
       <c r="G9" s="9">
         <v>931.56145410728186</v>
       </c>
       <c r="H9" s="9">
         <v>2039.1</v>
       </c>
       <c r="I9" s="10">
         <v>2989.9</v>
       </c>
       <c r="J9" s="9">
         <v>8842.2999999999993</v>
       </c>
       <c r="K9" s="15">
         <v>11878.8</v>
       </c>
       <c r="L9" s="10">
         <v>12473.1</v>
       </c>
-      <c r="M9" s="31">
+      <c r="M9" s="30">
         <v>13064.1</v>
       </c>
-      <c r="N9" s="35">
+      <c r="N9" s="30">
         <v>141.69999999999999</v>
       </c>
-      <c r="O9" s="35">
+      <c r="O9" s="30">
         <v>260.5</v>
       </c>
-      <c r="P9" s="39">
+      <c r="P9" s="55">
         <v>416.9</v>
       </c>
-      <c r="Q9" s="34">
+      <c r="Q9" s="51">
         <v>608.1</v>
       </c>
-      <c r="R9" s="35">
-[...2 lines deleted...]
-      <c r="S9" s="38">
+      <c r="R9" s="55">
+        <v>881.4</v>
+      </c>
+      <c r="S9" s="10">
         <v>1129.4000000000001</v>
       </c>
-      <c r="T9" s="35">
+      <c r="T9" s="30">
         <v>2255.1</v>
       </c>
-      <c r="U9" s="35">
+      <c r="U9" s="30">
         <v>3161.1</v>
       </c>
-      <c r="V9" s="35">
+      <c r="V9" s="30">
         <v>9733.9</v>
       </c>
-      <c r="W9" s="35">
+      <c r="W9" s="30">
         <v>13383.4</v>
       </c>
-      <c r="X9" s="35">
+      <c r="X9" s="30">
         <v>14001.9</v>
       </c>
-      <c r="Y9" s="35">
+      <c r="Y9" s="30">
         <v>14109.3</v>
       </c>
-      <c r="Z9" s="35">
+      <c r="Z9" s="30">
         <v>150.6</v>
       </c>
-      <c r="AA9" s="35">
+      <c r="AA9" s="30">
         <v>282.89999999999998</v>
       </c>
-      <c r="AB9" s="39">
+      <c r="AB9" s="55">
         <v>457.9</v>
       </c>
-      <c r="AC9" s="34">
+      <c r="AC9" s="51">
         <v>664</v>
       </c>
-      <c r="AD9" s="18"/>
-[...6 lines deleted...]
-      <c r="AK9" s="35"/>
+      <c r="AD9" s="55">
+        <v>957.5</v>
+      </c>
+      <c r="AE9" s="51"/>
+      <c r="AF9" s="55"/>
+      <c r="AG9" s="51"/>
+      <c r="AH9" s="51"/>
+      <c r="AI9" s="30"/>
+      <c r="AJ9" s="30"/>
+      <c r="AK9" s="30"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="9">
         <v>1252.3772179023902</v>
       </c>
       <c r="C10" s="14">
         <v>2443.5438249118197</v>
       </c>
       <c r="D10" s="9">
         <v>3872.2959174900893</v>
       </c>
       <c r="E10" s="14">
         <v>5436.5392099747387</v>
       </c>
-      <c r="F10" s="31">
+      <c r="F10" s="30">
         <v>6974.3061220739119</v>
       </c>
       <c r="G10" s="9">
         <v>9020.488846010514</v>
       </c>
       <c r="H10" s="9">
         <v>13876.8</v>
       </c>
       <c r="I10" s="10">
         <v>22809.7</v>
       </c>
       <c r="J10" s="9">
         <v>45596.2</v>
       </c>
       <c r="K10" s="15">
         <v>53689.5</v>
       </c>
       <c r="L10" s="10">
         <v>64683.199999999997</v>
       </c>
-      <c r="M10" s="31">
+      <c r="M10" s="30">
         <v>68637.399999999994</v>
       </c>
-      <c r="N10" s="35">
+      <c r="N10" s="30">
         <v>1150.9000000000001</v>
       </c>
-      <c r="O10" s="35">
+      <c r="O10" s="30">
         <v>2464.6</v>
       </c>
-      <c r="P10" s="39">
+      <c r="P10" s="55">
         <v>4482</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="51">
         <v>6319.8</v>
       </c>
-      <c r="R10" s="35">
-[...2 lines deleted...]
-      <c r="S10" s="38">
+      <c r="R10" s="55">
+        <v>7945.7</v>
+      </c>
+      <c r="S10" s="10">
         <v>10064.299999999999</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T10" s="30">
         <v>14989.9</v>
       </c>
-      <c r="U10" s="35">
+      <c r="U10" s="30">
         <v>24423.8</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="30">
         <v>49138.1</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="30">
         <v>56582.2</v>
       </c>
-      <c r="X10" s="35">
+      <c r="X10" s="30">
         <v>72147.100000000006</v>
       </c>
-      <c r="Y10" s="35">
+      <c r="Y10" s="30">
         <v>75275</v>
       </c>
-      <c r="Z10" s="35">
+      <c r="Z10" s="30">
         <v>1252.9000000000001</v>
       </c>
-      <c r="AA10" s="35">
+      <c r="AA10" s="30">
         <v>2738.7</v>
       </c>
-      <c r="AB10" s="39">
+      <c r="AB10" s="55">
         <v>4971</v>
       </c>
-      <c r="AC10" s="34">
+      <c r="AC10" s="51">
         <v>6957.1</v>
       </c>
-      <c r="AD10" s="18"/>
-[...6 lines deleted...]
-      <c r="AK10" s="35"/>
+      <c r="AD10" s="55">
+        <v>8769.7999999999993</v>
+      </c>
+      <c r="AE10" s="51"/>
+      <c r="AF10" s="55"/>
+      <c r="AG10" s="51"/>
+      <c r="AH10" s="51"/>
+      <c r="AI10" s="30"/>
+      <c r="AJ10" s="30"/>
+      <c r="AK10" s="30"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>686.62506143409234</v>
       </c>
       <c r="C11" s="14">
         <v>1808.8260035412686</v>
       </c>
       <c r="D11" s="9">
         <v>2872.3518327546485</v>
       </c>
       <c r="E11" s="14">
         <v>4094.8894769265335</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="30">
         <v>5661.8089992179121</v>
       </c>
       <c r="G11" s="9">
         <v>7064.0157602548634</v>
       </c>
       <c r="H11" s="9">
         <v>10246.799999999999</v>
       </c>
       <c r="I11" s="10">
         <v>12920.5</v>
       </c>
       <c r="J11" s="9">
         <v>18054.900000000001</v>
       </c>
       <c r="K11" s="15">
         <v>22152.7</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="M11" s="31">
+      <c r="M11" s="30">
         <v>27463</v>
       </c>
-      <c r="N11" s="35">
+      <c r="N11" s="30">
         <v>796.4</v>
       </c>
-      <c r="O11" s="35">
+      <c r="O11" s="30">
         <v>2206.3000000000002</v>
       </c>
-      <c r="P11" s="39">
+      <c r="P11" s="55">
         <v>3489.1</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="51">
         <v>4948.3</v>
       </c>
-      <c r="R11" s="35">
-[...2 lines deleted...]
-      <c r="S11" s="38">
+      <c r="R11" s="55">
+        <v>6811.6</v>
+      </c>
+      <c r="S11" s="10">
         <v>8598.7999999999993</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="30">
         <v>11961.9</v>
       </c>
-      <c r="U11" s="35">
+      <c r="U11" s="30">
         <v>14306.2</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="30">
         <v>20439.8</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="30">
         <v>24652.7</v>
       </c>
-      <c r="X11" s="35">
+      <c r="X11" s="30">
         <v>26362.400000000001</v>
       </c>
-      <c r="Y11" s="35">
+      <c r="Y11" s="30">
         <v>30868.799999999999</v>
       </c>
-      <c r="Z11" s="35">
+      <c r="Z11" s="30">
         <v>903.6</v>
       </c>
-      <c r="AA11" s="35">
+      <c r="AA11" s="30">
         <v>2576.5</v>
       </c>
-      <c r="AB11" s="39">
+      <c r="AB11" s="55">
         <v>4042.8</v>
       </c>
-      <c r="AC11" s="34">
+      <c r="AC11" s="51">
         <v>5722.8</v>
       </c>
-      <c r="AD11" s="18"/>
-[...6 lines deleted...]
-      <c r="AK11" s="35"/>
+      <c r="AD11" s="55">
+        <v>7855.2</v>
+      </c>
+      <c r="AE11" s="51"/>
+      <c r="AF11" s="55"/>
+      <c r="AG11" s="51"/>
+      <c r="AH11" s="51"/>
+      <c r="AI11" s="30"/>
+      <c r="AJ11" s="30"/>
+      <c r="AK11" s="30"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>580.49840127049151</v>
       </c>
       <c r="C12" s="14">
         <v>1251.6322727750269</v>
       </c>
       <c r="D12" s="9">
         <v>2056.7611797975733</v>
       </c>
       <c r="E12" s="14">
         <v>2850.4180695284776</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="30">
         <v>3799.713297411794</v>
       </c>
       <c r="G12" s="9">
         <v>5110.3767204157393</v>
       </c>
       <c r="H12" s="9">
         <v>9804.2999999999993</v>
       </c>
       <c r="I12" s="10">
         <v>15580.9</v>
       </c>
       <c r="J12" s="9">
         <v>34699.599999999999</v>
       </c>
       <c r="K12" s="15">
         <v>42532</v>
       </c>
       <c r="L12" s="10">
         <v>52582.9</v>
       </c>
-      <c r="M12" s="31">
+      <c r="M12" s="30">
         <v>53569.8</v>
       </c>
-      <c r="N12" s="35">
+      <c r="N12" s="30">
         <v>661.3</v>
       </c>
-      <c r="O12" s="35">
+      <c r="O12" s="30">
         <v>1378.8</v>
       </c>
-      <c r="P12" s="39">
+      <c r="P12" s="55">
         <v>2399.6999999999998</v>
       </c>
-      <c r="Q12" s="34">
+      <c r="Q12" s="51">
         <v>3485.7</v>
       </c>
-      <c r="R12" s="35">
-[...2 lines deleted...]
-      <c r="S12" s="38">
+      <c r="R12" s="55">
+        <v>4656</v>
+      </c>
+      <c r="S12" s="10">
         <v>6058.7</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="30">
         <v>10777.6</v>
       </c>
-      <c r="U12" s="35">
+      <c r="U12" s="30">
         <v>17270.5</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="30">
         <v>37272.400000000001</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="30">
         <v>45401.2</v>
       </c>
-      <c r="X12" s="35">
+      <c r="X12" s="30">
         <v>59625.5</v>
       </c>
-      <c r="Y12" s="35">
+      <c r="Y12" s="30">
         <v>60895.6</v>
       </c>
-      <c r="Z12" s="35">
+      <c r="Z12" s="30">
         <v>707.2</v>
       </c>
-      <c r="AA12" s="35">
+      <c r="AA12" s="30">
         <v>1494.2</v>
       </c>
-      <c r="AB12" s="39">
+      <c r="AB12" s="55">
         <v>2603.9</v>
       </c>
-      <c r="AC12" s="34">
+      <c r="AC12" s="51">
         <v>3787.5</v>
       </c>
-      <c r="AD12" s="18"/>
-[...6 lines deleted...]
-      <c r="AK12" s="35"/>
+      <c r="AD12" s="55">
+        <v>5156.6000000000004</v>
+      </c>
+      <c r="AE12" s="51"/>
+      <c r="AF12" s="55"/>
+      <c r="AG12" s="51"/>
+      <c r="AH12" s="51"/>
+      <c r="AI12" s="30"/>
+      <c r="AJ12" s="30"/>
+      <c r="AK12" s="30"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>423.56525610361803</v>
       </c>
       <c r="C13" s="14">
         <v>826.55051265502561</v>
       </c>
       <c r="D13" s="9">
         <v>1561.5416148788656</v>
       </c>
       <c r="E13" s="14">
         <v>2412.1410934655491</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="30">
         <v>3434.6856115873716</v>
       </c>
       <c r="G13" s="9">
         <v>4983.9052335363776</v>
       </c>
       <c r="H13" s="9">
         <v>7364.7</v>
       </c>
       <c r="I13" s="10">
         <v>9687.2999999999993</v>
       </c>
       <c r="J13" s="9">
         <v>17029</v>
       </c>
       <c r="K13" s="15">
         <v>21150.400000000001</v>
       </c>
       <c r="L13" s="10">
         <v>23164.7</v>
       </c>
-      <c r="M13" s="31">
+      <c r="M13" s="30">
         <v>25160.799999999999</v>
       </c>
-      <c r="N13" s="35">
+      <c r="N13" s="30">
         <v>671.5</v>
       </c>
-      <c r="O13" s="35">
+      <c r="O13" s="30">
         <v>1164.4000000000001</v>
       </c>
-      <c r="P13" s="39">
+      <c r="P13" s="55">
         <v>2073.1</v>
       </c>
-      <c r="Q13" s="34">
+      <c r="Q13" s="51">
         <v>3036.3</v>
       </c>
-      <c r="R13" s="35">
-[...2 lines deleted...]
-      <c r="S13" s="38">
+      <c r="R13" s="55">
+        <v>4324.3999999999996</v>
+      </c>
+      <c r="S13" s="10">
         <v>6350.3</v>
       </c>
-      <c r="T13" s="35">
+      <c r="T13" s="30">
         <v>8923.4</v>
       </c>
-      <c r="U13" s="35">
+      <c r="U13" s="30">
         <v>11350</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V13" s="30">
         <v>19764.599999999999</v>
       </c>
-      <c r="W13" s="35">
+      <c r="W13" s="30">
         <v>25183.7</v>
       </c>
-      <c r="X13" s="35">
+      <c r="X13" s="30">
         <v>28011.4</v>
       </c>
-      <c r="Y13" s="35">
+      <c r="Y13" s="30">
         <v>30072.3</v>
       </c>
-      <c r="Z13" s="35">
+      <c r="Z13" s="30">
         <v>743.6</v>
       </c>
-      <c r="AA13" s="35">
+      <c r="AA13" s="30">
         <v>1304.2</v>
       </c>
-      <c r="AB13" s="39">
+      <c r="AB13" s="55">
         <v>2345</v>
       </c>
-      <c r="AC13" s="34">
+      <c r="AC13" s="51">
         <v>3407.8</v>
       </c>
-      <c r="AD13" s="18"/>
-[...6 lines deleted...]
-      <c r="AK13" s="35"/>
+      <c r="AD13" s="55">
+        <v>4884.3</v>
+      </c>
+      <c r="AE13" s="51"/>
+      <c r="AF13" s="55"/>
+      <c r="AG13" s="51"/>
+      <c r="AH13" s="51"/>
+      <c r="AI13" s="30"/>
+      <c r="AJ13" s="30"/>
+      <c r="AK13" s="30"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9">
         <v>488.63579501670972</v>
       </c>
       <c r="C14" s="14">
         <v>1088.9170709205605</v>
       </c>
       <c r="D14" s="9">
         <v>1837.0923728635121</v>
       </c>
       <c r="E14" s="14">
         <v>2481.3504858298006</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F14" s="30">
         <v>3052.3023689363472</v>
       </c>
       <c r="G14" s="9">
         <v>4220.8879369046872</v>
       </c>
       <c r="H14" s="9">
         <v>6143.7</v>
       </c>
       <c r="I14" s="10">
         <v>7860.7</v>
       </c>
       <c r="J14" s="9">
         <v>10975.3</v>
       </c>
       <c r="K14" s="15">
         <v>13248.3</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="M14" s="31">
+      <c r="M14" s="30">
         <v>16808.400000000001</v>
       </c>
-      <c r="N14" s="35">
+      <c r="N14" s="30">
         <v>639.29999999999995</v>
       </c>
-      <c r="O14" s="35">
+      <c r="O14" s="30">
         <v>1358.7</v>
       </c>
-      <c r="P14" s="39">
+      <c r="P14" s="55">
         <v>2239.9</v>
       </c>
-      <c r="Q14" s="34">
+      <c r="Q14" s="51">
         <v>3106.4</v>
       </c>
-      <c r="R14" s="35">
-[...2 lines deleted...]
-      <c r="S14" s="38">
+      <c r="R14" s="55">
+        <v>4193.5</v>
+      </c>
+      <c r="S14" s="10">
         <v>5792.4</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="30">
         <v>7657.6</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U14" s="30">
         <v>9567.2999999999993</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="30">
         <v>13063.4</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="30">
         <v>15361.5</v>
       </c>
-      <c r="X14" s="35">
+      <c r="X14" s="30">
         <v>17164.900000000001</v>
       </c>
-      <c r="Y14" s="35">
+      <c r="Y14" s="30">
         <v>20227</v>
       </c>
-      <c r="Z14" s="35">
+      <c r="Z14" s="30">
         <v>689.9</v>
       </c>
-      <c r="AA14" s="35">
+      <c r="AA14" s="30">
         <v>1515.8</v>
       </c>
-      <c r="AB14" s="39">
+      <c r="AB14" s="55">
         <v>2485.8000000000002</v>
       </c>
-      <c r="AC14" s="34">
+      <c r="AC14" s="51">
         <v>3424.6</v>
       </c>
-      <c r="AD14" s="18"/>
-[...6 lines deleted...]
-      <c r="AK14" s="35"/>
+      <c r="AD14" s="55">
+        <v>4516</v>
+      </c>
+      <c r="AE14" s="51"/>
+      <c r="AF14" s="55"/>
+      <c r="AG14" s="51"/>
+      <c r="AH14" s="51"/>
+      <c r="AI14" s="30"/>
+      <c r="AJ14" s="30"/>
+      <c r="AK14" s="30"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C15" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D15" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E15" s="14">
         <v>1207.3775248593327</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="30">
         <v>1996.8061203654152</v>
       </c>
       <c r="G15" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H15" s="9">
         <v>4254.5</v>
       </c>
       <c r="I15" s="10">
         <v>5502.5</v>
       </c>
       <c r="J15" s="9">
         <v>9445</v>
       </c>
       <c r="K15" s="15">
         <v>12363.7</v>
       </c>
       <c r="L15" s="10">
         <v>14092.8</v>
       </c>
-      <c r="M15" s="31">
+      <c r="M15" s="30">
         <v>15464.2</v>
       </c>
-      <c r="N15" s="35">
+      <c r="N15" s="30">
         <v>270.8</v>
       </c>
-      <c r="O15" s="35">
+      <c r="O15" s="30">
         <v>493.3</v>
       </c>
-      <c r="P15" s="39">
+      <c r="P15" s="55">
         <v>1071.0999999999999</v>
       </c>
-      <c r="Q15" s="34">
+      <c r="Q15" s="51">
         <v>1545.7</v>
       </c>
-      <c r="R15" s="35">
-[...2 lines deleted...]
-      <c r="S15" s="38">
+      <c r="R15" s="55">
+        <v>2545.5</v>
+      </c>
+      <c r="S15" s="10">
         <v>3975.3</v>
       </c>
-      <c r="T15" s="35">
+      <c r="T15" s="30">
         <v>5643.8</v>
       </c>
-      <c r="U15" s="35">
+      <c r="U15" s="30">
         <v>7151.8</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="30">
         <v>12203.2</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="30">
         <v>15328</v>
       </c>
-      <c r="X15" s="35">
+      <c r="X15" s="30">
         <v>17114</v>
       </c>
-      <c r="Y15" s="35">
+      <c r="Y15" s="30">
         <v>18788.400000000001</v>
       </c>
-      <c r="Z15" s="35">
+      <c r="Z15" s="30">
         <v>303.7</v>
       </c>
-      <c r="AA15" s="35">
+      <c r="AA15" s="30">
         <v>561</v>
       </c>
-      <c r="AB15" s="39">
+      <c r="AB15" s="55">
         <v>1237.3</v>
       </c>
-      <c r="AC15" s="34">
+      <c r="AC15" s="51">
         <v>1773.6</v>
       </c>
-      <c r="AD15" s="18"/>
-[...6 lines deleted...]
-      <c r="AK15" s="35"/>
+      <c r="AD15" s="55">
+        <v>2927.8</v>
+      </c>
+      <c r="AE15" s="51"/>
+      <c r="AF15" s="55"/>
+      <c r="AG15" s="51"/>
+      <c r="AH15" s="51"/>
+      <c r="AI15" s="30"/>
+      <c r="AJ15" s="30"/>
+      <c r="AK15" s="30"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="9">
         <v>296.42699740431232</v>
       </c>
       <c r="C16" s="14">
         <v>883.17899187397848</v>
       </c>
       <c r="D16" s="9">
         <v>1294.4377223461941</v>
       </c>
       <c r="E16" s="14">
         <v>1621.096052206477</v>
       </c>
-      <c r="F16" s="31">
+      <c r="F16" s="30">
         <v>2089.8099349562649</v>
       </c>
       <c r="G16" s="9">
         <v>3152.7991075783152</v>
       </c>
       <c r="H16" s="9">
         <v>4328.5</v>
       </c>
       <c r="I16" s="10">
         <v>5437.5</v>
       </c>
       <c r="J16" s="9">
         <v>7752.6</v>
       </c>
       <c r="K16" s="15">
         <v>9863.6</v>
       </c>
       <c r="L16" s="10">
         <v>16424.099999999999</v>
       </c>
-      <c r="M16" s="31">
+      <c r="M16" s="30">
         <v>17989.400000000001</v>
       </c>
-      <c r="N16" s="35">
+      <c r="N16" s="30">
         <v>254.9</v>
       </c>
-      <c r="O16" s="35">
+      <c r="O16" s="30">
         <v>877.3</v>
       </c>
-      <c r="P16" s="39">
+      <c r="P16" s="55">
         <v>1300.2</v>
       </c>
-      <c r="Q16" s="34">
+      <c r="Q16" s="51">
         <v>1811.1</v>
       </c>
-      <c r="R16" s="35">
-[...2 lines deleted...]
-      <c r="S16" s="38">
+      <c r="R16" s="55">
+        <v>2360.1999999999998</v>
+      </c>
+      <c r="S16" s="10">
         <v>3583.5</v>
       </c>
-      <c r="T16" s="35">
+      <c r="T16" s="30">
         <v>4870.3</v>
       </c>
-      <c r="U16" s="35">
+      <c r="U16" s="30">
         <v>6062.9</v>
       </c>
-      <c r="V16" s="35">
+      <c r="V16" s="30">
         <v>8428.9</v>
       </c>
-      <c r="W16" s="35">
+      <c r="W16" s="30">
         <v>10918.7</v>
       </c>
-      <c r="X16" s="35">
+      <c r="X16" s="30">
         <v>19697.2</v>
       </c>
-      <c r="Y16" s="35">
+      <c r="Y16" s="30">
         <v>21586.2</v>
       </c>
-      <c r="Z16" s="35">
+      <c r="Z16" s="30">
         <v>268.10000000000002</v>
       </c>
-      <c r="AA16" s="35">
+      <c r="AA16" s="30">
         <v>970.9</v>
       </c>
-      <c r="AB16" s="39">
+      <c r="AB16" s="55">
         <v>1496.4</v>
       </c>
-      <c r="AC16" s="34">
+      <c r="AC16" s="51">
         <v>2049.3000000000002</v>
       </c>
-      <c r="AD16" s="18"/>
-[...6 lines deleted...]
-      <c r="AK16" s="35"/>
+      <c r="AD16" s="55">
+        <v>2665.5</v>
+      </c>
+      <c r="AE16" s="51"/>
+      <c r="AF16" s="55"/>
+      <c r="AG16" s="51"/>
+      <c r="AH16" s="51"/>
+      <c r="AI16" s="30"/>
+      <c r="AJ16" s="30"/>
+      <c r="AK16" s="30"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="9">
         <v>369.35273534354457</v>
       </c>
       <c r="C17" s="14">
         <v>1038.4386837215777</v>
       </c>
       <c r="D17" s="9">
         <v>1818.3039023262104</v>
       </c>
       <c r="E17" s="14">
         <v>2996.6455357107593</v>
       </c>
-      <c r="F17" s="31">
+      <c r="F17" s="30">
         <v>4087.5495437835057</v>
       </c>
       <c r="G17" s="9">
         <v>7088.3499180614745</v>
       </c>
       <c r="H17" s="9">
         <v>10098</v>
       </c>
       <c r="I17" s="10">
         <v>13243.4</v>
       </c>
       <c r="J17" s="9">
         <v>16870.900000000001</v>
       </c>
       <c r="K17" s="15">
         <v>19895.7</v>
       </c>
       <c r="L17" s="10">
         <v>21535.8</v>
       </c>
-      <c r="M17" s="31">
+      <c r="M17" s="30">
         <v>25873.200000000001</v>
       </c>
-      <c r="N17" s="35">
+      <c r="N17" s="30">
         <v>508.2</v>
       </c>
-      <c r="O17" s="35">
+      <c r="O17" s="30">
         <v>1601.3</v>
       </c>
-      <c r="P17" s="39">
+      <c r="P17" s="55">
         <v>2581.9</v>
       </c>
-      <c r="Q17" s="34">
+      <c r="Q17" s="51">
         <v>4084.6</v>
       </c>
-      <c r="R17" s="35">
-[...2 lines deleted...]
-      <c r="S17" s="38">
+      <c r="R17" s="55">
+        <v>5485.6</v>
+      </c>
+      <c r="S17" s="10">
         <v>9300.5</v>
       </c>
-      <c r="T17" s="35">
+      <c r="T17" s="30">
         <v>12498</v>
       </c>
-      <c r="U17" s="35">
+      <c r="U17" s="30">
         <v>16220</v>
       </c>
-      <c r="V17" s="35">
+      <c r="V17" s="30">
         <v>20431.8</v>
       </c>
-      <c r="W17" s="35">
+      <c r="W17" s="30">
         <v>23830.400000000001</v>
       </c>
-      <c r="X17" s="35">
+      <c r="X17" s="30">
         <v>26119.5</v>
       </c>
-      <c r="Y17" s="35">
+      <c r="Y17" s="30">
         <v>32038.3</v>
       </c>
-      <c r="Z17" s="35">
+      <c r="Z17" s="30">
         <v>564.20000000000005</v>
       </c>
-      <c r="AA17" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="39">
+      <c r="AA17" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB17" s="55">
         <v>3015.2</v>
       </c>
-      <c r="AC17" s="34">
+      <c r="AC17" s="51">
         <v>4715.7</v>
       </c>
-      <c r="AD17" s="18"/>
-[...6 lines deleted...]
-      <c r="AK17" s="35"/>
+      <c r="AD17" s="55">
+        <v>6352.7</v>
+      </c>
+      <c r="AE17" s="51"/>
+      <c r="AF17" s="55"/>
+      <c r="AG17" s="51"/>
+      <c r="AH17" s="51"/>
+      <c r="AI17" s="30"/>
+      <c r="AJ17" s="30"/>
+      <c r="AK17" s="30"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="9">
         <v>5742.0298174361014</v>
       </c>
       <c r="C18" s="14">
         <v>11017.815155781562</v>
       </c>
       <c r="D18" s="9">
         <v>16839.805546914053</v>
       </c>
       <c r="E18" s="14">
         <v>22678.61837401893</v>
       </c>
-      <c r="F18" s="31">
+      <c r="F18" s="30">
         <v>29457.683609405052</v>
       </c>
       <c r="G18" s="9">
         <v>37081.575954433727</v>
       </c>
       <c r="H18" s="9">
         <v>44018.1</v>
       </c>
       <c r="I18" s="10">
         <v>52086.400000000001</v>
       </c>
       <c r="J18" s="9">
         <v>62375.6</v>
       </c>
       <c r="K18" s="15">
         <v>70727.399999999994</v>
       </c>
       <c r="L18" s="10">
         <v>84000</v>
       </c>
-      <c r="M18" s="31">
+      <c r="M18" s="30">
         <v>92531.5</v>
       </c>
-      <c r="N18" s="35">
+      <c r="N18" s="30">
         <v>7469.2</v>
       </c>
-      <c r="O18" s="35">
+      <c r="O18" s="30">
         <v>14873.7</v>
       </c>
-      <c r="P18" s="39">
+      <c r="P18" s="55">
         <v>23179.4</v>
       </c>
-      <c r="Q18" s="34">
+      <c r="Q18" s="51">
         <v>31760.3</v>
       </c>
-      <c r="R18" s="35">
-[...2 lines deleted...]
-      <c r="S18" s="38">
+      <c r="R18" s="55">
+        <v>40996.9</v>
+      </c>
+      <c r="S18" s="10">
         <v>49866.2</v>
       </c>
-      <c r="T18" s="35">
+      <c r="T18" s="30">
         <v>59231</v>
       </c>
-      <c r="U18" s="35">
+      <c r="U18" s="30">
         <v>68777.100000000006</v>
       </c>
-      <c r="V18" s="35">
+      <c r="V18" s="30">
         <v>84398.7</v>
       </c>
-      <c r="W18" s="35">
+      <c r="W18" s="30">
         <v>95087.8</v>
       </c>
-      <c r="X18" s="35">
+      <c r="X18" s="30">
         <v>112140.5</v>
       </c>
-      <c r="Y18" s="35">
+      <c r="Y18" s="30">
         <v>122694.1</v>
       </c>
-      <c r="Z18" s="35">
+      <c r="Z18" s="30">
         <v>7361.1</v>
       </c>
-      <c r="AA18" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="39">
+      <c r="AA18" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB18" s="55">
         <v>26543.7</v>
       </c>
-      <c r="AC18" s="34">
+      <c r="AC18" s="51">
         <v>37100.1</v>
       </c>
-      <c r="AD18" s="18"/>
-[...6 lines deleted...]
-      <c r="AK18" s="35"/>
+      <c r="AD18" s="55">
+        <v>48313.599999999999</v>
+      </c>
+      <c r="AE18" s="51"/>
+      <c r="AF18" s="55"/>
+      <c r="AG18" s="51"/>
+      <c r="AH18" s="51"/>
+      <c r="AI18" s="30"/>
+      <c r="AJ18" s="30"/>
+      <c r="AK18" s="30"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C19" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D19" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E19" s="14">
         <v>1856.8890269003468</v>
       </c>
-      <c r="F19" s="31">
+      <c r="F19" s="30">
         <v>2326.7081814510957</v>
       </c>
       <c r="G19" s="9">
         <v>3249.5133988226244</v>
       </c>
       <c r="H19" s="9">
         <v>4339.8</v>
       </c>
       <c r="I19" s="10">
         <v>5751.7</v>
       </c>
       <c r="J19" s="9">
         <v>12697.5</v>
       </c>
       <c r="K19" s="15">
         <v>15314.3</v>
       </c>
       <c r="L19" s="10">
         <v>24181.3</v>
       </c>
-      <c r="M19" s="31">
+      <c r="M19" s="30">
         <v>25933.1</v>
       </c>
-      <c r="N19" s="35">
+      <c r="N19" s="30">
         <v>592.9</v>
       </c>
-      <c r="O19" s="35">
+      <c r="O19" s="30">
         <v>1133.7</v>
       </c>
-      <c r="P19" s="39">
+      <c r="P19" s="55">
         <v>1684.8</v>
       </c>
-      <c r="Q19" s="34">
+      <c r="Q19" s="51">
         <v>2412.8000000000002</v>
       </c>
-      <c r="R19" s="35">
-[...2 lines deleted...]
-      <c r="S19" s="38">
+      <c r="R19" s="55">
+        <v>3192.7</v>
+      </c>
+      <c r="S19" s="10">
         <v>4181.3999999999996</v>
       </c>
-      <c r="T19" s="35">
+      <c r="T19" s="30">
         <v>5509</v>
       </c>
-      <c r="U19" s="35">
+      <c r="U19" s="30">
         <v>7137.6</v>
       </c>
-      <c r="V19" s="35">
+      <c r="V19" s="30">
         <v>14646.1</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W19" s="30">
         <v>16747.599999999999</v>
       </c>
-      <c r="X19" s="35">
+      <c r="X19" s="30">
         <v>31253.9</v>
       </c>
-      <c r="Y19" s="35">
+      <c r="Y19" s="30">
         <v>30895.9</v>
       </c>
-      <c r="Z19" s="35">
+      <c r="Z19" s="30">
         <v>660.2</v>
       </c>
-      <c r="AA19" s="35">
+      <c r="AA19" s="30">
         <v>1281.7</v>
       </c>
-      <c r="AB19" s="39">
+      <c r="AB19" s="55">
         <v>1901</v>
       </c>
-      <c r="AC19" s="34">
+      <c r="AC19" s="51">
         <v>2702.2</v>
       </c>
-      <c r="AD19" s="18"/>
-[...6 lines deleted...]
-      <c r="AK19" s="35"/>
+      <c r="AD19" s="55">
+        <v>3485.8</v>
+      </c>
+      <c r="AE19" s="51"/>
+      <c r="AF19" s="55"/>
+      <c r="AG19" s="51"/>
+      <c r="AH19" s="51"/>
+      <c r="AI19" s="30"/>
+      <c r="AJ19" s="30"/>
+      <c r="AK19" s="30"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9">
         <v>1069.0972077034976</v>
       </c>
       <c r="C20" s="14">
         <v>1891.8180223806121</v>
       </c>
       <c r="D20" s="9">
         <v>2969.4384733556635</v>
       </c>
       <c r="E20" s="14">
         <v>4033.2851213043632</v>
       </c>
-      <c r="F20" s="31">
+      <c r="F20" s="30">
         <v>5186.3015066045209</v>
       </c>
       <c r="G20" s="9">
         <v>6932.6133343352149</v>
       </c>
       <c r="H20" s="9">
         <v>10368</v>
       </c>
       <c r="I20" s="10">
         <v>17119.099999999999</v>
       </c>
       <c r="J20" s="9">
         <v>32865.800000000003</v>
       </c>
       <c r="K20" s="15">
         <v>38646</v>
       </c>
       <c r="L20" s="10">
         <v>51589.2</v>
       </c>
-      <c r="M20" s="31">
+      <c r="M20" s="30">
         <v>52883</v>
       </c>
-      <c r="N20" s="35">
+      <c r="N20" s="30">
         <v>1000.1</v>
       </c>
-      <c r="O20" s="35">
+      <c r="O20" s="30">
         <v>2065</v>
       </c>
-      <c r="P20" s="39">
+      <c r="P20" s="55">
         <v>3262.3</v>
       </c>
-      <c r="Q20" s="34">
+      <c r="Q20" s="51">
         <v>4628.6000000000004</v>
       </c>
-      <c r="R20" s="35">
-[...2 lines deleted...]
-      <c r="S20" s="38">
+      <c r="R20" s="55">
+        <v>6065.6</v>
+      </c>
+      <c r="S20" s="10">
         <v>7601.6</v>
       </c>
-      <c r="T20" s="35">
+      <c r="T20" s="30">
         <v>11687.8</v>
       </c>
-      <c r="U20" s="35">
+      <c r="U20" s="30">
         <v>19963.599999999999</v>
       </c>
-      <c r="V20" s="35">
+      <c r="V20" s="30">
         <v>41075.4</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W20" s="30">
         <v>48211.3</v>
       </c>
-      <c r="X20" s="35">
+      <c r="X20" s="30">
         <v>67028.5</v>
       </c>
-      <c r="Y20" s="35">
+      <c r="Y20" s="30">
         <v>69515.8</v>
       </c>
-      <c r="Z20" s="35">
+      <c r="Z20" s="30">
         <v>1205.5999999999999</v>
       </c>
-      <c r="AA20" s="35">
+      <c r="AA20" s="30">
         <v>2504</v>
       </c>
-      <c r="AB20" s="39">
+      <c r="AB20" s="55">
         <v>3778.5</v>
       </c>
-      <c r="AC20" s="34">
+      <c r="AC20" s="51">
         <v>5306.4</v>
       </c>
-      <c r="AD20" s="18"/>
-[...6 lines deleted...]
-      <c r="AK20" s="35"/>
+      <c r="AD20" s="55">
+        <v>6788.8</v>
+      </c>
+      <c r="AE20" s="51"/>
+      <c r="AF20" s="55"/>
+      <c r="AG20" s="51"/>
+      <c r="AH20" s="51"/>
+      <c r="AI20" s="30"/>
+      <c r="AJ20" s="30"/>
+      <c r="AK20" s="30"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
     <row r="23" spans="1:37" ht="21" customHeight="1">
-      <c r="A23" s="50" t="s">
+      <c r="A23" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="50"/>
-[...10 lines deleted...]
-      <c r="M23" s="50"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="37"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:37" ht="21" customHeight="1">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
-      <c r="K25" s="49"/>
-[...1 lines deleted...]
-      <c r="M25" s="49"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A26" s="43"/>
-      <c r="B26" s="41" t="s">
+      <c r="A26" s="42"/>
+      <c r="B26" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="42"/>
-[...37 lines deleted...]
-      <c r="AK26" s="42"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="35"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="O26" s="35"/>
+      <c r="P26" s="35"/>
+      <c r="Q26" s="35"/>
+      <c r="R26" s="35"/>
+      <c r="S26" s="35"/>
+      <c r="T26" s="35"/>
+      <c r="U26" s="35"/>
+      <c r="V26" s="35"/>
+      <c r="W26" s="35"/>
+      <c r="X26" s="35"/>
+      <c r="Y26" s="35"/>
+      <c r="Z26" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA26" s="35"/>
+      <c r="AB26" s="35"/>
+      <c r="AC26" s="35"/>
+      <c r="AD26" s="35"/>
+      <c r="AE26" s="35"/>
+      <c r="AF26" s="35"/>
+      <c r="AG26" s="35"/>
+      <c r="AH26" s="35"/>
+      <c r="AI26" s="35"/>
+      <c r="AJ26" s="35"/>
+      <c r="AK26" s="35"/>
     </row>
     <row r="27" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A27" s="44"/>
+      <c r="A27" s="43"/>
       <c r="B27" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="16" t="s">
@@ -2762,1549 +2793,1578 @@
       </c>
       <c r="K27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="L27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="M27" s="26" t="s">
         <v>13</v>
       </c>
       <c r="N27" s="26" t="s">
         <v>2</v>
       </c>
       <c r="O27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="P27" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q27" s="23" t="s">
         <v>5</v>
       </c>
       <c r="R27" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="S27" s="36" t="s">
+      <c r="S27" s="32" t="s">
         <v>7</v>
       </c>
       <c r="T27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="U27" s="26" t="s">
         <v>9</v>
       </c>
       <c r="V27" s="26" t="s">
         <v>10</v>
       </c>
       <c r="W27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X27" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="Y27" s="32" t="s">
+      <c r="Y27" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z27" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB27" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD27" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE27" s="36" t="s">
+      <c r="AE27" s="32" t="s">
         <v>7</v>
       </c>
       <c r="AF27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG27" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH27" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ27" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AK27" s="32" t="s">
+      <c r="AK27" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="9">
         <v>11383.612706753385</v>
       </c>
       <c r="C28" s="14">
         <v>23214.563110038576</v>
       </c>
       <c r="D28" s="9">
         <v>37054.605475246455</v>
       </c>
       <c r="E28" s="14">
         <v>51552.417483512239</v>
       </c>
       <c r="F28" s="14">
         <v>68130.387603248935</v>
       </c>
       <c r="G28" s="9">
         <v>91240.647375499771</v>
       </c>
       <c r="H28" s="9">
         <v>127295.5</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>48</v>
       </c>
       <c r="J28" s="10">
         <v>292344.3</v>
       </c>
       <c r="K28" s="14">
         <v>353373.5</v>
       </c>
       <c r="L28" s="9">
         <v>427146.6</v>
       </c>
-      <c r="M28" s="31">
+      <c r="M28" s="30">
         <v>458485.5</v>
       </c>
-      <c r="N28" s="35">
+      <c r="N28" s="30">
         <v>13973</v>
       </c>
-      <c r="O28" s="35">
+      <c r="O28" s="30">
         <v>29463.4</v>
       </c>
-      <c r="P28" s="39">
+      <c r="P28" s="55">
         <v>47673.3</v>
       </c>
-      <c r="Q28" s="34">
+      <c r="Q28" s="51">
         <v>66887.600000000006</v>
       </c>
-      <c r="R28" s="35">
-[...2 lines deleted...]
-      <c r="S28" s="38">
+      <c r="R28" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="S28" s="10">
         <v>115795.9</v>
       </c>
-      <c r="T28" s="35">
+      <c r="T28" s="30">
         <v>156907.70000000001</v>
       </c>
-      <c r="U28" s="35">
+      <c r="U28" s="30">
         <v>208473.4</v>
       </c>
-      <c r="V28" s="35">
+      <c r="V28" s="30">
         <v>349991.7</v>
       </c>
-      <c r="W28" s="35">
+      <c r="W28" s="30">
         <v>418418.4</v>
       </c>
-      <c r="X28" s="35">
+      <c r="X28" s="30">
         <v>518975.3</v>
       </c>
-      <c r="Y28" s="35">
+      <c r="Y28" s="30">
         <v>554633.69999999995</v>
       </c>
-      <c r="Z28" s="35">
+      <c r="Z28" s="30">
         <v>14658.4</v>
       </c>
-      <c r="AA28" s="35">
+      <c r="AA28" s="30">
         <v>32098.9</v>
       </c>
-      <c r="AB28" s="39">
+      <c r="AB28" s="55">
         <v>54555.9</v>
       </c>
-      <c r="AC28" s="39">
+      <c r="AC28" s="55">
         <v>76909.899999999994</v>
       </c>
-      <c r="AD28" s="35"/>
-[...6 lines deleted...]
-      <c r="AK28" s="35"/>
+      <c r="AD28" s="55">
+        <v>101826.5</v>
+      </c>
+      <c r="AE28" s="10"/>
+      <c r="AF28" s="30"/>
+      <c r="AG28" s="30"/>
+      <c r="AH28" s="30"/>
+      <c r="AI28" s="30"/>
+      <c r="AJ28" s="30"/>
+      <c r="AK28" s="30"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="9">
         <v>144.93147275953322</v>
       </c>
       <c r="C29" s="14">
         <v>223.26263428725207</v>
       </c>
       <c r="D29" s="9">
         <v>391.52024607142863</v>
       </c>
       <c r="E29" s="14">
         <v>605.03112644226053</v>
       </c>
       <c r="F29" s="14">
         <v>888.68635205458565</v>
       </c>
       <c r="G29" s="9">
         <v>1092.9324229977351</v>
       </c>
       <c r="H29" s="9">
         <v>2490.1999999999998</v>
       </c>
       <c r="I29" s="10">
         <v>4276.3</v>
       </c>
       <c r="J29" s="10">
         <v>17810.099999999999</v>
       </c>
       <c r="K29" s="15">
         <v>24878.400000000001</v>
       </c>
       <c r="L29" s="9">
         <v>26675.1</v>
       </c>
-      <c r="M29" s="31">
+      <c r="M29" s="30">
         <v>26668.3</v>
       </c>
-      <c r="N29" s="35">
+      <c r="N29" s="30">
         <v>153</v>
       </c>
-      <c r="O29" s="35">
+      <c r="O29" s="30">
         <v>260.2</v>
       </c>
-      <c r="P29" s="39">
+      <c r="P29" s="55">
         <v>556.79999999999995</v>
       </c>
-      <c r="Q29" s="34">
+      <c r="Q29" s="51">
         <v>789.1</v>
       </c>
-      <c r="R29" s="35">
-[...2 lines deleted...]
-      <c r="S29" s="38">
+      <c r="R29" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="S29" s="10">
         <v>1317.1</v>
       </c>
-      <c r="T29" s="35">
+      <c r="T29" s="30">
         <v>3263.2</v>
       </c>
-      <c r="U29" s="35">
+      <c r="U29" s="30">
         <v>5779.9</v>
       </c>
-      <c r="V29" s="35">
+      <c r="V29" s="30">
         <v>22431</v>
       </c>
-      <c r="W29" s="35">
+      <c r="W29" s="30">
         <v>31102.9</v>
       </c>
-      <c r="X29" s="35">
+      <c r="X29" s="30">
         <v>32018.7</v>
       </c>
-      <c r="Y29" s="35">
+      <c r="Y29" s="30">
         <v>31714.5</v>
       </c>
-      <c r="Z29" s="35">
+      <c r="Z29" s="30">
         <v>184.9</v>
       </c>
-      <c r="AA29" s="35">
+      <c r="AA29" s="30">
         <v>376.8</v>
       </c>
-      <c r="AB29" s="39">
+      <c r="AB29" s="55">
         <v>741.3</v>
       </c>
-      <c r="AC29" s="39">
+      <c r="AC29" s="55">
         <v>948</v>
       </c>
-      <c r="AD29" s="35"/>
-[...6 lines deleted...]
-      <c r="AK29" s="35"/>
+      <c r="AD29" s="55">
+        <v>1214.4000000000001</v>
+      </c>
+      <c r="AE29" s="10"/>
+      <c r="AF29" s="30"/>
+      <c r="AG29" s="30"/>
+      <c r="AH29" s="30"/>
+      <c r="AI29" s="30"/>
+      <c r="AJ29" s="30"/>
+      <c r="AK29" s="30"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C30" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D30" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E30" s="14">
         <v>428.98645068898679</v>
       </c>
       <c r="F30" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G30" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H30" s="9">
         <v>1976</v>
       </c>
       <c r="I30" s="10">
         <v>2917.9</v>
       </c>
       <c r="J30" s="10">
         <v>8761.2000000000007</v>
       </c>
       <c r="K30" s="15">
         <v>11788.7</v>
       </c>
       <c r="L30" s="9">
         <v>12373.9</v>
       </c>
-      <c r="M30" s="31">
+      <c r="M30" s="30">
         <v>12956.1</v>
       </c>
-      <c r="N30" s="35">
+      <c r="N30" s="30">
         <v>137.6</v>
       </c>
-      <c r="O30" s="35">
+      <c r="O30" s="30">
         <v>252.3</v>
       </c>
-      <c r="P30" s="39">
+      <c r="P30" s="55">
         <v>388.2</v>
       </c>
-      <c r="Q30" s="34">
+      <c r="Q30" s="51">
         <v>569.9</v>
       </c>
-      <c r="R30" s="35">
-[...2 lines deleted...]
-      <c r="S30" s="38">
+      <c r="R30" s="51">
+        <v>833.7</v>
+      </c>
+      <c r="S30" s="10">
         <v>1104.7</v>
       </c>
-      <c r="T30" s="35">
+      <c r="T30" s="30">
         <v>2226.4</v>
       </c>
-      <c r="U30" s="35">
+      <c r="U30" s="30">
         <v>3128.2</v>
       </c>
-      <c r="V30" s="35">
+      <c r="V30" s="30">
         <v>9697</v>
       </c>
-      <c r="W30" s="35">
+      <c r="W30" s="30">
         <v>13342.4</v>
       </c>
-      <c r="X30" s="35">
+      <c r="X30" s="30">
         <v>13956.7</v>
       </c>
-      <c r="Y30" s="35">
+      <c r="Y30" s="30">
         <v>14060.1</v>
       </c>
-      <c r="Z30" s="35">
+      <c r="Z30" s="30">
         <v>146.5</v>
       </c>
-      <c r="AA30" s="35">
+      <c r="AA30" s="30">
         <v>274.7</v>
       </c>
-      <c r="AB30" s="39">
+      <c r="AB30" s="55">
         <v>429.2</v>
       </c>
-      <c r="AC30" s="39">
+      <c r="AC30" s="55">
         <v>625.79999999999995</v>
       </c>
-      <c r="AD30" s="35"/>
-[...6 lines deleted...]
-      <c r="AK30" s="35"/>
+      <c r="AD30" s="55">
+        <v>909.8</v>
+      </c>
+      <c r="AE30" s="10"/>
+      <c r="AF30" s="30"/>
+      <c r="AG30" s="30"/>
+      <c r="AH30" s="30"/>
+      <c r="AI30" s="30"/>
+      <c r="AJ30" s="30"/>
+      <c r="AK30" s="30"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C31" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D31" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E31" s="14">
         <v>5405.6585766414064</v>
       </c>
       <c r="F31" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G31" s="9">
         <v>8974.1678960105146</v>
       </c>
       <c r="H31" s="9">
         <v>13822.7</v>
       </c>
       <c r="I31" s="10">
         <v>22747.9</v>
       </c>
       <c r="J31" s="10">
         <v>45526.7</v>
       </c>
       <c r="K31" s="15">
         <v>53612.3</v>
       </c>
       <c r="L31" s="9">
         <v>64598.3</v>
       </c>
-      <c r="M31" s="31">
+      <c r="M31" s="30">
         <v>68544.800000000003</v>
       </c>
-      <c r="N31" s="35">
+      <c r="N31" s="30">
         <v>1145.3</v>
       </c>
-      <c r="O31" s="35">
+      <c r="O31" s="30">
         <v>2453.4</v>
       </c>
-      <c r="P31" s="39">
+      <c r="P31" s="55">
         <v>4450.6000000000004</v>
       </c>
-      <c r="Q31" s="34">
+      <c r="Q31" s="51">
         <v>6278</v>
       </c>
-      <c r="R31" s="35">
-[...2 lines deleted...]
-      <c r="S31" s="38">
+      <c r="R31" s="51">
+        <v>7893.4</v>
+      </c>
+      <c r="S31" s="10">
         <v>10030.700000000001</v>
       </c>
-      <c r="T31" s="35">
+      <c r="T31" s="30">
         <v>14950.6</v>
       </c>
-      <c r="U31" s="35">
+      <c r="U31" s="30">
         <v>24378.9</v>
       </c>
-      <c r="V31" s="35">
+      <c r="V31" s="30">
         <v>49087.5</v>
       </c>
-      <c r="W31" s="35">
+      <c r="W31" s="30">
         <v>56526</v>
       </c>
-      <c r="X31" s="35">
+      <c r="X31" s="30">
         <v>72085.3</v>
       </c>
-      <c r="Y31" s="35">
+      <c r="Y31" s="30">
         <v>75207.5</v>
       </c>
-      <c r="Z31" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AA31" s="35">
+      <c r="Z31" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA31" s="30">
         <v>2727.4</v>
       </c>
-      <c r="AB31" s="39">
+      <c r="AB31" s="55">
         <v>4939.6000000000004</v>
       </c>
-      <c r="AC31" s="39">
+      <c r="AC31" s="55">
         <v>6915.3</v>
       </c>
-      <c r="AD31" s="35"/>
-[...6 lines deleted...]
-      <c r="AK31" s="35"/>
+      <c r="AD31" s="51">
+        <v>8717.5</v>
+      </c>
+      <c r="AE31" s="10"/>
+      <c r="AF31" s="30"/>
+      <c r="AG31" s="30"/>
+      <c r="AH31" s="30"/>
+      <c r="AI31" s="30"/>
+      <c r="AJ31" s="30"/>
+      <c r="AK31" s="30"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C32" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D32" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E32" s="14">
         <v>4091.4251702592005</v>
       </c>
       <c r="F32" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G32" s="9">
         <v>7058.8193002538628</v>
       </c>
       <c r="H32" s="9">
         <v>10240.799999999999</v>
       </c>
       <c r="I32" s="10">
         <v>12913.6</v>
       </c>
       <c r="J32" s="10">
         <v>18047.099999999999</v>
       </c>
       <c r="K32" s="15">
         <v>22144</v>
       </c>
       <c r="L32" s="9">
         <v>24600.7</v>
       </c>
-      <c r="M32" s="31">
+      <c r="M32" s="30">
         <v>27452.6</v>
       </c>
-      <c r="N32" s="35">
+      <c r="N32" s="30">
         <v>794.8</v>
       </c>
-      <c r="O32" s="35">
+      <c r="O32" s="30">
         <v>2203.1</v>
       </c>
-      <c r="P32" s="39">
+      <c r="P32" s="55">
         <v>3484.3</v>
       </c>
-      <c r="Q32" s="34">
+      <c r="Q32" s="51">
         <v>4942.8999999999996</v>
       </c>
-      <c r="R32" s="35">
-[...2 lines deleted...]
-      <c r="S32" s="38">
+      <c r="R32" s="51">
+        <v>6804.9</v>
+      </c>
+      <c r="S32" s="10">
         <v>8589.2000000000007</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="30">
         <v>11950.7</v>
       </c>
-      <c r="U32" s="35">
+      <c r="U32" s="30">
         <v>14293.4</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V32" s="30">
         <v>20425.3</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W32" s="30">
         <v>24636.6</v>
       </c>
-      <c r="X32" s="35">
+      <c r="X32" s="30">
         <v>26344.7</v>
       </c>
-      <c r="Y32" s="35">
+      <c r="Y32" s="30">
         <v>30849.5</v>
       </c>
-      <c r="Z32" s="35">
+      <c r="Z32" s="30">
         <v>902</v>
       </c>
-      <c r="AA32" s="35">
+      <c r="AA32" s="30">
         <v>2573.3000000000002</v>
       </c>
-      <c r="AB32" s="39">
+      <c r="AB32" s="55">
         <v>4038</v>
       </c>
-      <c r="AC32" s="39">
+      <c r="AC32" s="55">
         <v>5717.4</v>
       </c>
-      <c r="AD32" s="35"/>
-[...6 lines deleted...]
-      <c r="AK32" s="35"/>
+      <c r="AD32" s="51">
+        <v>7848.5</v>
+      </c>
+      <c r="AE32" s="10"/>
+      <c r="AF32" s="30"/>
+      <c r="AG32" s="30"/>
+      <c r="AH32" s="30"/>
+      <c r="AI32" s="30"/>
+      <c r="AJ32" s="30"/>
+      <c r="AK32" s="30"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C33" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D33" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E33" s="14">
         <v>2361.8472796951437</v>
       </c>
       <c r="F33" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G33" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H33" s="9">
         <v>8949.2999999999993</v>
       </c>
       <c r="I33" s="10">
         <v>14603.7</v>
       </c>
       <c r="J33" s="10">
         <v>33600.300000000003</v>
       </c>
       <c r="K33" s="15">
         <v>41310.6</v>
       </c>
       <c r="L33" s="9">
         <v>51239.3</v>
       </c>
-      <c r="M33" s="31">
+      <c r="M33" s="30">
         <v>52104.1</v>
       </c>
-      <c r="N33" s="35">
+      <c r="N33" s="30">
         <v>536</v>
       </c>
-      <c r="O33" s="35">
+      <c r="O33" s="30">
         <v>1128.3</v>
       </c>
-      <c r="P33" s="39">
+      <c r="P33" s="55">
         <v>2018.7</v>
       </c>
-      <c r="Q33" s="34">
+      <c r="Q33" s="51">
         <v>2776.1</v>
       </c>
-      <c r="R33" s="35">
-[...2 lines deleted...]
-      <c r="S33" s="38">
+      <c r="R33" s="51">
+        <v>3769</v>
+      </c>
+      <c r="S33" s="10">
         <v>5307.2</v>
       </c>
-      <c r="T33" s="35">
+      <c r="T33" s="30">
         <v>9900.7999999999993</v>
       </c>
-      <c r="U33" s="35">
+      <c r="U33" s="30">
         <v>16268.5</v>
       </c>
-      <c r="V33" s="35">
+      <c r="V33" s="30">
         <v>36145.1</v>
       </c>
-      <c r="W33" s="35">
+      <c r="W33" s="30">
         <v>44148.6</v>
       </c>
-      <c r="X33" s="35">
+      <c r="X33" s="30">
         <v>58247.7</v>
       </c>
-      <c r="Y33" s="35">
+      <c r="Y33" s="30">
         <v>59392.6</v>
       </c>
-      <c r="Z33" s="35">
+      <c r="Z33" s="30">
         <v>581.9</v>
       </c>
-      <c r="AA33" s="35">
+      <c r="AA33" s="30">
         <v>1243.7</v>
       </c>
-      <c r="AB33" s="39">
+      <c r="AB33" s="55">
         <v>2222.9</v>
       </c>
-      <c r="AC33" s="39">
+      <c r="AC33" s="55">
         <v>3077.9</v>
       </c>
-      <c r="AD33" s="35"/>
-[...6 lines deleted...]
-      <c r="AK33" s="35"/>
+      <c r="AD33" s="51">
+        <v>4269.6000000000004</v>
+      </c>
+      <c r="AE33" s="10"/>
+      <c r="AF33" s="30"/>
+      <c r="AG33" s="30"/>
+      <c r="AH33" s="30"/>
+      <c r="AI33" s="30"/>
+      <c r="AJ33" s="30"/>
+      <c r="AK33" s="30"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C34" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D34" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E34" s="14">
         <v>2143.2222434058826</v>
       </c>
       <c r="F34" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G34" s="9">
         <v>4580.5269584468788</v>
       </c>
       <c r="H34" s="9">
         <v>6894.1</v>
       </c>
       <c r="I34" s="10">
         <v>9149.5</v>
       </c>
       <c r="J34" s="10">
         <v>16423.900000000001</v>
       </c>
       <c r="K34" s="15">
         <v>20478.099999999999</v>
       </c>
       <c r="L34" s="9">
         <v>22425.1</v>
       </c>
-      <c r="M34" s="31">
+      <c r="M34" s="30">
         <v>24354</v>
       </c>
-      <c r="N34" s="35">
+      <c r="N34" s="30">
         <v>590.20000000000005</v>
       </c>
-      <c r="O34" s="35">
+      <c r="O34" s="30">
         <v>1001.8</v>
       </c>
-      <c r="P34" s="39">
+      <c r="P34" s="55">
         <v>1829.2</v>
       </c>
-      <c r="Q34" s="34">
+      <c r="Q34" s="51">
         <v>2738.4</v>
       </c>
-      <c r="R34" s="35">
-[...2 lines deleted...]
-      <c r="S34" s="38">
+      <c r="R34" s="51">
+        <v>3952.1</v>
+      </c>
+      <c r="S34" s="10">
         <v>5862.5</v>
       </c>
-      <c r="T34" s="35">
+      <c r="T34" s="30">
         <v>8354.2999999999993</v>
       </c>
-      <c r="U34" s="35">
+      <c r="U34" s="30">
         <v>10699.6</v>
       </c>
-      <c r="V34" s="35">
+      <c r="V34" s="30">
         <v>19032.900000000001</v>
       </c>
-      <c r="W34" s="35">
+      <c r="W34" s="30">
         <v>24370.7</v>
       </c>
-      <c r="X34" s="35">
+      <c r="X34" s="30">
         <v>27117.200000000001</v>
       </c>
-      <c r="Y34" s="35">
+      <c r="Y34" s="30">
         <v>29096.799999999999</v>
       </c>
-      <c r="Z34" s="35">
+      <c r="Z34" s="30">
         <v>662.3</v>
       </c>
-      <c r="AA34" s="35">
+      <c r="AA34" s="30">
         <v>1141.5999999999999</v>
       </c>
-      <c r="AB34" s="39">
+      <c r="AB34" s="55">
         <v>2101.1</v>
       </c>
-      <c r="AC34" s="39">
+      <c r="AC34" s="55">
         <v>3109.9</v>
       </c>
-      <c r="AD34" s="35"/>
-[...6 lines deleted...]
-      <c r="AK34" s="35"/>
+      <c r="AD34" s="51">
+        <v>4511.8999999999996</v>
+      </c>
+      <c r="AE34" s="10"/>
+      <c r="AF34" s="30"/>
+      <c r="AG34" s="30"/>
+      <c r="AH34" s="30"/>
+      <c r="AI34" s="30"/>
+      <c r="AJ34" s="30"/>
+      <c r="AK34" s="30"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C35" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D35" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E35" s="14">
         <v>2438.1561524964673</v>
       </c>
       <c r="F35" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G35" s="9">
         <v>4156.0964369046869</v>
       </c>
       <c r="H35" s="9">
         <v>6068.2</v>
       </c>
       <c r="I35" s="10">
         <v>7774.2</v>
       </c>
       <c r="J35" s="10">
         <v>10878.1</v>
       </c>
       <c r="K35" s="15">
         <v>13140.3</v>
       </c>
       <c r="L35" s="9">
         <v>14279.2</v>
       </c>
-      <c r="M35" s="31">
+      <c r="M35" s="30">
         <v>16678.8</v>
       </c>
-      <c r="N35" s="35">
+      <c r="N35" s="30">
         <v>628.4</v>
       </c>
-      <c r="O35" s="35">
+      <c r="O35" s="30">
         <v>1336.8</v>
       </c>
-      <c r="P35" s="39">
+      <c r="P35" s="55">
         <v>2188.1999999999998</v>
       </c>
-      <c r="Q35" s="34">
+      <c r="Q35" s="51">
         <v>3037.5</v>
       </c>
-      <c r="R35" s="35">
-[...2 lines deleted...]
-      <c r="S35" s="38">
+      <c r="R35" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="S35" s="10">
         <v>5726.8</v>
       </c>
-      <c r="T35" s="35">
+      <c r="T35" s="30">
         <v>7581</v>
       </c>
-      <c r="U35" s="35">
+      <c r="U35" s="30">
         <v>9479.7999999999993</v>
       </c>
-      <c r="V35" s="35">
+      <c r="V35" s="30">
         <v>12964.9</v>
       </c>
-      <c r="W35" s="35">
+      <c r="W35" s="30">
         <v>15252</v>
       </c>
-      <c r="X35" s="35">
+      <c r="X35" s="30">
         <v>17044.5</v>
       </c>
-      <c r="Y35" s="35">
+      <c r="Y35" s="30">
         <v>20095.599999999999</v>
       </c>
-      <c r="Z35" s="35">
+      <c r="Z35" s="30">
         <v>679</v>
       </c>
-      <c r="AA35" s="35">
+      <c r="AA35" s="30">
         <v>1493.9</v>
       </c>
-      <c r="AB35" s="39">
+      <c r="AB35" s="55">
         <v>2434.1</v>
       </c>
-      <c r="AC35" s="39">
+      <c r="AC35" s="55">
         <v>3355.7</v>
       </c>
-      <c r="AD35" s="35"/>
-[...6 lines deleted...]
-      <c r="AK35" s="35"/>
+      <c r="AD35" s="51">
+        <v>4429.8</v>
+      </c>
+      <c r="AE35" s="10"/>
+      <c r="AF35" s="30"/>
+      <c r="AG35" s="30"/>
+      <c r="AH35" s="30"/>
+      <c r="AI35" s="30"/>
+      <c r="AJ35" s="30"/>
+      <c r="AK35" s="30"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C36" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D36" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E36" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F36" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G36" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H36" s="9">
         <v>4254.5</v>
       </c>
       <c r="I36" s="10">
         <v>5502.5</v>
       </c>
       <c r="J36" s="10">
         <v>9445</v>
       </c>
       <c r="K36" s="15">
         <v>12363.7</v>
       </c>
       <c r="L36" s="9">
         <v>14092.8</v>
       </c>
-      <c r="M36" s="31">
+      <c r="M36" s="30">
         <v>15464.2</v>
       </c>
-      <c r="N36" s="35">
+      <c r="N36" s="30">
         <v>270.8</v>
       </c>
-      <c r="O36" s="35">
+      <c r="O36" s="30">
         <v>493.3</v>
       </c>
-      <c r="P36" s="39">
+      <c r="P36" s="55">
         <v>1071.0999999999999</v>
       </c>
-      <c r="Q36" s="34">
+      <c r="Q36" s="51">
         <v>1545.7</v>
       </c>
-      <c r="R36" s="35">
-[...2 lines deleted...]
-      <c r="S36" s="38">
+      <c r="R36" s="51">
+        <v>2545.5</v>
+      </c>
+      <c r="S36" s="10">
         <v>3975.3</v>
       </c>
-      <c r="T36" s="35">
+      <c r="T36" s="30">
         <v>5643.8</v>
       </c>
-      <c r="U36" s="35">
+      <c r="U36" s="30">
         <v>7151.8</v>
       </c>
-      <c r="V36" s="35">
+      <c r="V36" s="30">
         <v>12203.2</v>
       </c>
-      <c r="W36" s="35">
+      <c r="W36" s="30">
         <v>15328</v>
       </c>
-      <c r="X36" s="35">
+      <c r="X36" s="30">
         <v>17114</v>
       </c>
-      <c r="Y36" s="35">
+      <c r="Y36" s="30">
         <v>18788.400000000001</v>
       </c>
-      <c r="Z36" s="35">
+      <c r="Z36" s="30">
         <v>303.7</v>
       </c>
-      <c r="AA36" s="35">
+      <c r="AA36" s="30">
         <v>561</v>
       </c>
-      <c r="AB36" s="39">
+      <c r="AB36" s="55">
         <v>1237.3</v>
       </c>
-      <c r="AC36" s="39">
+      <c r="AC36" s="55">
         <v>1773.6</v>
       </c>
-      <c r="AD36" s="35"/>
-[...6 lines deleted...]
-      <c r="AK36" s="35"/>
+      <c r="AD36" s="51">
+        <v>2927.8</v>
+      </c>
+      <c r="AE36" s="10"/>
+      <c r="AF36" s="30"/>
+      <c r="AG36" s="30"/>
+      <c r="AH36" s="30"/>
+      <c r="AI36" s="30"/>
+      <c r="AJ36" s="30"/>
+      <c r="AK36" s="30"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C37" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D37" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E37" s="14">
         <v>1548.7733485514771</v>
       </c>
       <c r="F37" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G37" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H37" s="9">
         <v>4202</v>
       </c>
       <c r="I37" s="10">
         <v>5292.8</v>
       </c>
       <c r="J37" s="10">
         <v>7589.9</v>
       </c>
       <c r="K37" s="15">
         <v>9682.7999999999993</v>
       </c>
       <c r="L37" s="9">
         <v>16225.3</v>
       </c>
-      <c r="M37" s="31">
+      <c r="M37" s="30">
         <v>17772.400000000001</v>
       </c>
-      <c r="N37" s="35">
+      <c r="N37" s="30">
         <v>231.8</v>
       </c>
-      <c r="O37" s="35">
+      <c r="O37" s="30">
         <v>831</v>
       </c>
-      <c r="P37" s="39">
+      <c r="P37" s="55">
         <v>1230.8</v>
       </c>
-      <c r="Q37" s="34">
+      <c r="Q37" s="51">
         <v>1736.4</v>
       </c>
-      <c r="R37" s="35">
-[...2 lines deleted...]
-      <c r="S37" s="38">
+      <c r="R37" s="51">
+        <v>2266.9</v>
+      </c>
+      <c r="S37" s="10">
         <v>3444.6</v>
       </c>
-      <c r="T37" s="35">
+      <c r="T37" s="30">
         <v>4708.2</v>
       </c>
-      <c r="U37" s="35">
+      <c r="U37" s="30">
         <v>5877.7</v>
       </c>
-      <c r="V37" s="35">
+      <c r="V37" s="30">
         <v>8220.6</v>
       </c>
-      <c r="W37" s="35">
+      <c r="W37" s="30">
         <v>10687.3</v>
       </c>
-      <c r="X37" s="35">
+      <c r="X37" s="30">
         <v>19442.599999999999</v>
       </c>
-      <c r="Y37" s="35">
+      <c r="Y37" s="30">
         <v>21308.5</v>
       </c>
-      <c r="Z37" s="35">
+      <c r="Z37" s="30">
         <v>245</v>
       </c>
-      <c r="AA37" s="35">
+      <c r="AA37" s="30">
         <v>924.6</v>
       </c>
-      <c r="AB37" s="39">
+      <c r="AB37" s="55">
         <v>1427</v>
       </c>
-      <c r="AC37" s="39">
+      <c r="AC37" s="55">
         <v>1974.6</v>
       </c>
-      <c r="AD37" s="35"/>
-[...6 lines deleted...]
-      <c r="AK37" s="35"/>
+      <c r="AD37" s="51">
+        <v>2572.1999999999998</v>
+      </c>
+      <c r="AE37" s="10"/>
+      <c r="AF37" s="30"/>
+      <c r="AG37" s="30"/>
+      <c r="AH37" s="30"/>
+      <c r="AI37" s="30"/>
+      <c r="AJ37" s="30"/>
+      <c r="AK37" s="30"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C38" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D38" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E38" s="14">
         <v>2774.5477249584255</v>
       </c>
       <c r="F38" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G38" s="9">
         <v>6755.2032019329736</v>
       </c>
       <c r="H38" s="9">
         <v>9709.2999999999993</v>
       </c>
       <c r="I38" s="10">
         <v>12799.3</v>
       </c>
       <c r="J38" s="10">
         <v>16371.2</v>
       </c>
       <c r="K38" s="15">
         <v>19340.400000000001</v>
       </c>
       <c r="L38" s="9">
         <v>20925.099999999999</v>
       </c>
-      <c r="M38" s="31">
+      <c r="M38" s="30">
         <v>25206.9</v>
       </c>
-      <c r="N38" s="35">
+      <c r="N38" s="30">
         <v>450.7</v>
       </c>
-      <c r="O38" s="35">
+      <c r="O38" s="30">
         <v>1486.3</v>
       </c>
-      <c r="P38" s="39">
+      <c r="P38" s="55">
         <v>2409.4</v>
       </c>
-      <c r="Q38" s="34">
+      <c r="Q38" s="51">
         <v>3791.5</v>
       </c>
-      <c r="R38" s="35">
-[...2 lines deleted...]
-      <c r="S38" s="38">
+      <c r="R38" s="51">
+        <v>5119.2</v>
+      </c>
+      <c r="S38" s="10">
         <v>8955.4</v>
       </c>
-      <c r="T38" s="35">
+      <c r="T38" s="30">
         <v>12095.4</v>
       </c>
-      <c r="U38" s="35">
+      <c r="U38" s="30">
         <v>15759.8</v>
       </c>
-      <c r="V38" s="35">
+      <c r="V38" s="30">
         <v>19914.2</v>
       </c>
-      <c r="W38" s="35">
+      <c r="W38" s="30">
         <v>23255.3</v>
       </c>
-      <c r="X38" s="35">
+      <c r="X38" s="30">
         <v>25486.799999999999</v>
       </c>
-      <c r="Y38" s="35">
+      <c r="Y38" s="30">
         <v>31348.1</v>
       </c>
-      <c r="Z38" s="35">
+      <c r="Z38" s="30">
         <v>506.7</v>
       </c>
-      <c r="AA38" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AB38" s="39">
+      <c r="AA38" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB38" s="55">
         <v>2842.7</v>
       </c>
-      <c r="AC38" s="39">
+      <c r="AC38" s="55">
         <v>4422.6000000000004</v>
       </c>
-      <c r="AD38" s="35"/>
-[...6 lines deleted...]
-      <c r="AK38" s="35"/>
+      <c r="AD38" s="51">
+        <v>5986.3</v>
+      </c>
+      <c r="AE38" s="10"/>
+      <c r="AF38" s="30"/>
+      <c r="AG38" s="30"/>
+      <c r="AH38" s="30"/>
+      <c r="AI38" s="30"/>
+      <c r="AJ38" s="30"/>
+      <c r="AK38" s="30"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C39" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D39" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E39" s="14">
         <v>22663.199874018937</v>
       </c>
       <c r="F39" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G39" s="9">
         <v>37058.448204433735</v>
       </c>
       <c r="H39" s="9">
         <v>43991.1</v>
       </c>
       <c r="I39" s="10">
         <v>52055.5</v>
       </c>
       <c r="J39" s="10">
         <v>62340.9</v>
       </c>
       <c r="K39" s="15">
         <v>70688.899999999994</v>
       </c>
       <c r="L39" s="9">
         <v>83957.7</v>
       </c>
-      <c r="M39" s="31">
+      <c r="M39" s="30">
         <v>92485.2</v>
       </c>
-      <c r="N39" s="35">
+      <c r="N39" s="30">
         <v>7444.4</v>
       </c>
-      <c r="O39" s="35">
+      <c r="O39" s="30">
         <v>14824.1</v>
       </c>
-      <c r="P39" s="39">
+      <c r="P39" s="55">
         <v>23104.9</v>
       </c>
-      <c r="Q39" s="34">
+      <c r="Q39" s="51">
         <v>31649.1</v>
       </c>
-      <c r="R39" s="35">
-[...2 lines deleted...]
-      <c r="S39" s="38">
+      <c r="R39" s="51">
+        <v>40857.9</v>
+      </c>
+      <c r="S39" s="10">
         <v>49717.3</v>
       </c>
-      <c r="T39" s="35">
+      <c r="T39" s="30">
         <v>59057.4</v>
       </c>
-      <c r="U39" s="35">
+      <c r="U39" s="30">
         <v>68578.600000000006</v>
       </c>
-      <c r="V39" s="35">
+      <c r="V39" s="30">
         <v>84175.4</v>
       </c>
-      <c r="W39" s="35">
+      <c r="W39" s="30">
         <v>94839.7</v>
       </c>
-      <c r="X39" s="35">
+      <c r="X39" s="30">
         <v>111867.5</v>
       </c>
-      <c r="Y39" s="35">
+      <c r="Y39" s="30">
         <v>122396.3</v>
       </c>
-      <c r="Z39" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AA39" s="35">
+      <c r="Z39" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA39" s="30">
         <v>15282.3</v>
       </c>
-      <c r="AB39" s="39">
+      <c r="AB39" s="55">
         <v>26469.200000000001</v>
       </c>
-      <c r="AC39" s="39">
+      <c r="AC39" s="55">
         <v>36988.9</v>
       </c>
-      <c r="AD39" s="35"/>
-[...6 lines deleted...]
-      <c r="AK39" s="35"/>
+      <c r="AD39" s="51">
+        <v>48174.6</v>
+      </c>
+      <c r="AE39" s="10"/>
+      <c r="AF39" s="30"/>
+      <c r="AG39" s="30"/>
+      <c r="AH39" s="30"/>
+      <c r="AI39" s="30"/>
+      <c r="AJ39" s="30"/>
+      <c r="AK39" s="30"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C40" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D40" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E40" s="14">
         <v>1855.9518901903471</v>
       </c>
       <c r="F40" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G40" s="9">
         <v>3248.1076937576249</v>
       </c>
       <c r="H40" s="9">
         <v>4338.1000000000004</v>
       </c>
       <c r="I40" s="10">
         <v>5749.8</v>
       </c>
       <c r="J40" s="10">
         <v>12695.4</v>
       </c>
       <c r="K40" s="15">
         <v>15312</v>
       </c>
       <c r="L40" s="9">
         <v>24178.7</v>
       </c>
-      <c r="M40" s="31">
+      <c r="M40" s="30">
         <v>25930.3</v>
       </c>
-      <c r="N40" s="35">
+      <c r="N40" s="30">
         <v>592.5</v>
       </c>
-      <c r="O40" s="35">
+      <c r="O40" s="30">
         <v>1133</v>
       </c>
-      <c r="P40" s="39">
+      <c r="P40" s="55">
         <v>1683.7</v>
       </c>
-      <c r="Q40" s="34">
+      <c r="Q40" s="51">
         <v>2411.1</v>
       </c>
-      <c r="R40" s="35">
-[...2 lines deleted...]
-      <c r="S40" s="38">
+      <c r="R40" s="51">
+        <v>3190.6</v>
+      </c>
+      <c r="S40" s="10">
         <v>4179.3</v>
       </c>
-      <c r="T40" s="35">
+      <c r="T40" s="30">
         <v>5506.5</v>
       </c>
-      <c r="U40" s="35">
+      <c r="U40" s="30">
         <v>7134.7</v>
       </c>
-      <c r="V40" s="35">
+      <c r="V40" s="30">
         <v>14642.9</v>
       </c>
-      <c r="W40" s="35">
+      <c r="W40" s="30">
         <v>16744</v>
       </c>
-      <c r="X40" s="35" t="s">
-[...2 lines deleted...]
-      <c r="Y40" s="35">
+      <c r="X40" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y40" s="30">
         <v>30891.599999999999</v>
       </c>
-      <c r="Z40" s="35">
+      <c r="Z40" s="30">
         <v>659.9</v>
       </c>
-      <c r="AA40" s="35">
+      <c r="AA40" s="30">
         <v>1281</v>
       </c>
-      <c r="AB40" s="39">
+      <c r="AB40" s="55">
         <v>1899.9</v>
       </c>
-      <c r="AC40" s="39">
+      <c r="AC40" s="55">
         <v>2700.5</v>
       </c>
-      <c r="AD40" s="35"/>
-[...6 lines deleted...]
-      <c r="AK40" s="35"/>
+      <c r="AD40" s="51">
+        <v>3483.7</v>
+      </c>
+      <c r="AE40" s="10"/>
+      <c r="AF40" s="30"/>
+      <c r="AG40" s="30"/>
+      <c r="AH40" s="30"/>
+      <c r="AI40" s="30"/>
+      <c r="AJ40" s="30"/>
+      <c r="AK40" s="30"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C41" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D41" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E41" s="14">
         <v>4028.2401213043627</v>
       </c>
       <c r="F41" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G41" s="9">
         <v>6925.0458343352147</v>
       </c>
       <c r="H41" s="9">
         <v>10359.200000000001</v>
       </c>
       <c r="I41" s="10">
         <v>17109</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>38633.4</v>
       </c>
       <c r="L41" s="9">
         <v>51575.3</v>
       </c>
-      <c r="M41" s="31">
+      <c r="M41" s="30">
         <v>52867.9</v>
       </c>
-      <c r="N41" s="35">
+      <c r="N41" s="30">
         <v>997.5</v>
       </c>
-      <c r="O41" s="35">
+      <c r="O41" s="30">
         <v>2059.6999999999998</v>
       </c>
-      <c r="P41" s="39">
+      <c r="P41" s="55">
         <v>3257.4</v>
       </c>
-      <c r="Q41" s="34">
+      <c r="Q41" s="51">
         <v>4621.8999999999996</v>
       </c>
-      <c r="R41" s="35">
-[...2 lines deleted...]
-      <c r="S41" s="38">
+      <c r="R41" s="51">
+        <v>6057.2</v>
+      </c>
+      <c r="S41" s="10">
         <v>7585.8</v>
       </c>
-      <c r="T41" s="35">
+      <c r="T41" s="30">
         <v>11669.4</v>
       </c>
-      <c r="U41" s="35">
+      <c r="U41" s="30">
         <v>19942.5</v>
       </c>
-      <c r="V41" s="35">
+      <c r="V41" s="30">
         <v>41051.699999999997</v>
       </c>
-      <c r="W41" s="35">
+      <c r="W41" s="30">
         <v>48185</v>
       </c>
-      <c r="X41" s="35">
+      <c r="X41" s="30">
         <v>66999.600000000006</v>
       </c>
-      <c r="Y41" s="35">
+      <c r="Y41" s="30">
         <v>69484.2</v>
       </c>
-      <c r="Z41" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AA41" s="35">
+      <c r="Z41" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA41" s="30">
         <v>2498.6999999999998</v>
       </c>
-      <c r="AB41" s="39">
+      <c r="AB41" s="55">
         <v>3773.6</v>
       </c>
-      <c r="AC41" s="39">
+      <c r="AC41" s="55">
         <v>5299.7</v>
       </c>
-      <c r="AD41" s="35"/>
-[...6 lines deleted...]
-      <c r="AK41" s="35"/>
+      <c r="AD41" s="51">
+        <v>6780.4</v>
+      </c>
+      <c r="AE41" s="10"/>
+      <c r="AF41" s="30"/>
+      <c r="AG41" s="30"/>
+      <c r="AH41" s="30"/>
+      <c r="AI41" s="30"/>
+      <c r="AJ41" s="30"/>
+      <c r="AK41" s="30"/>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
+      <c r="S42" s="22"/>
     </row>
     <row r="46" spans="1:37" ht="21" customHeight="1">
-      <c r="A46" s="46" t="s">
+      <c r="A46" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="46"/>
-[...10 lines deleted...]
-      <c r="M46" s="46"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
     </row>
     <row r="47" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A47" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K47" s="45"/>
-[...1 lines deleted...]
-      <c r="M47" s="45"/>
+      <c r="K47" s="41"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="41"/>
     </row>
     <row r="48" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A48" s="47"/>
-      <c r="B48" s="41" t="s">
+      <c r="A48" s="38"/>
+      <c r="B48" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="42"/>
-[...37 lines deleted...]
-      <c r="AK48" s="42"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA48" s="35"/>
+      <c r="AB48" s="35"/>
+      <c r="AC48" s="35"/>
+      <c r="AD48" s="35"/>
+      <c r="AE48" s="35"/>
+      <c r="AF48" s="35"/>
+      <c r="AG48" s="35"/>
+      <c r="AH48" s="35"/>
+      <c r="AI48" s="35"/>
+      <c r="AJ48" s="35"/>
+      <c r="AK48" s="35"/>
     </row>
     <row r="49" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A49" s="48"/>
+      <c r="A49" s="39"/>
       <c r="B49" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="3" t="s">
@@ -4312,1560 +4372,1588 @@
       </c>
       <c r="K49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>12</v>
       </c>
       <c r="M49" s="23" t="s">
         <v>13</v>
       </c>
       <c r="N49" s="26" t="s">
         <v>2</v>
       </c>
       <c r="O49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="P49" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q49" s="23" t="s">
         <v>5</v>
       </c>
       <c r="R49" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="S49" s="36" t="s">
+      <c r="S49" s="32" t="s">
         <v>7</v>
       </c>
       <c r="T49" s="26" t="s">
         <v>8</v>
       </c>
       <c r="U49" s="26" t="s">
         <v>9</v>
       </c>
       <c r="V49" s="26" t="s">
         <v>10</v>
       </c>
       <c r="W49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X49" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="Y49" s="32" t="s">
+      <c r="Y49" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z49" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB49" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD49" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE49" s="36" t="s">
+      <c r="AE49" s="32" t="s">
         <v>7</v>
       </c>
       <c r="AF49" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG49" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH49" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ49" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AK49" s="32" t="s">
+      <c r="AK49" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B50" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C50" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D50" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E50" s="10">
         <v>9.5117211029999993</v>
       </c>
-      <c r="F50" s="29">
+      <c r="F50" s="52">
         <v>10.986610560999999</v>
       </c>
-      <c r="G50" s="30">
+      <c r="G50" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H50" s="10">
         <v>16362</v>
       </c>
       <c r="I50" s="10" t="s">
         <v>49</v>
       </c>
       <c r="J50" s="9">
         <v>143883.5</v>
       </c>
       <c r="K50" s="14">
         <v>187665.3</v>
       </c>
       <c r="L50" s="10">
         <v>241459.5</v>
       </c>
-      <c r="M50" s="31">
+      <c r="M50" s="30">
         <v>242468.6</v>
       </c>
-      <c r="N50" s="35">
+      <c r="N50" s="30">
         <v>1</v>
       </c>
-      <c r="O50" s="35">
+      <c r="O50" s="30">
         <v>1.9</v>
       </c>
-      <c r="P50" s="40">
+      <c r="P50" s="53">
         <v>2.9</v>
       </c>
-      <c r="Q50" s="33">
+      <c r="Q50" s="54">
         <v>3.9</v>
       </c>
-      <c r="R50" s="33" t="s">
-[...5 lines deleted...]
-      <c r="T50" s="35">
+      <c r="R50" s="51">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S50" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T50" s="30">
         <v>16549.8</v>
       </c>
-      <c r="U50" s="35">
+      <c r="U50" s="30">
         <v>46079.6</v>
       </c>
-      <c r="V50" s="35">
+      <c r="V50" s="30">
         <v>163068.1</v>
       </c>
-      <c r="W50" s="35">
+      <c r="W50" s="30">
         <v>210370.4</v>
       </c>
-      <c r="X50" s="35">
+      <c r="X50" s="30">
         <v>285170.90000000002</v>
       </c>
-      <c r="Y50" s="35">
+      <c r="Y50" s="30">
         <v>282856.09999999998</v>
       </c>
-      <c r="Z50" s="35">
+      <c r="Z50" s="30">
         <v>1.6</v>
       </c>
-      <c r="AA50" s="35">
+      <c r="AA50" s="30">
         <v>3.4</v>
       </c>
-      <c r="AB50" s="34">
+      <c r="AB50" s="51">
         <v>4.7</v>
       </c>
-      <c r="AC50" s="34">
+      <c r="AC50" s="51">
         <v>5.8</v>
       </c>
-      <c r="AD50" s="35"/>
-[...6 lines deleted...]
-      <c r="AK50" s="35"/>
+      <c r="AD50" s="53">
+        <v>6.5</v>
+      </c>
+      <c r="AE50" s="10"/>
+      <c r="AF50" s="30"/>
+      <c r="AG50" s="30"/>
+      <c r="AH50" s="30"/>
+      <c r="AI50" s="30"/>
+      <c r="AJ50" s="30"/>
+      <c r="AK50" s="30"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C51" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D51" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E51" s="10">
         <v>9.5117211029999993</v>
       </c>
-      <c r="F51" s="29">
+      <c r="F51" s="52">
         <v>10.986610560999999</v>
       </c>
-      <c r="G51" s="30">
+      <c r="G51" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H51" s="10">
         <v>1207.4000000000001</v>
       </c>
       <c r="I51" s="10">
         <v>2850.5</v>
       </c>
       <c r="J51" s="9">
         <v>16104</v>
       </c>
       <c r="K51" s="14" t="s">
         <v>51</v>
       </c>
       <c r="L51" s="10">
         <v>24549.1</v>
       </c>
-      <c r="M51" s="31">
+      <c r="M51" s="30">
         <v>24317.4</v>
       </c>
-      <c r="N51" s="35">
+      <c r="N51" s="30">
         <v>0.8</v>
       </c>
-      <c r="O51" s="35">
+      <c r="O51" s="30">
         <v>1.6</v>
       </c>
-      <c r="P51" s="40">
+      <c r="P51" s="53">
         <v>2.5</v>
       </c>
-      <c r="Q51" s="33">
+      <c r="Q51" s="54">
         <v>3.3</v>
       </c>
-      <c r="R51" s="33" t="s">
-[...5 lines deleted...]
-      <c r="T51" s="35">
+      <c r="R51" s="51">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S51" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T51" s="30">
         <v>1697.9</v>
       </c>
-      <c r="U51" s="35">
+      <c r="U51" s="30">
         <v>3846.7</v>
       </c>
-      <c r="V51" s="35">
+      <c r="V51" s="30">
         <v>20171</v>
       </c>
-      <c r="W51" s="35">
+      <c r="W51" s="30">
         <v>28505.9</v>
       </c>
-      <c r="X51" s="35">
+      <c r="X51" s="30">
         <v>29095.9</v>
       </c>
-      <c r="Y51" s="35">
+      <c r="Y51" s="30">
         <v>28341.599999999999</v>
       </c>
-      <c r="Z51" s="35">
+      <c r="Z51" s="30">
         <v>1.3</v>
       </c>
-      <c r="AA51" s="35">
+      <c r="AA51" s="30">
         <v>2.8</v>
       </c>
-      <c r="AB51" s="34">
+      <c r="AB51" s="51">
         <v>4</v>
       </c>
-      <c r="AC51" s="34">
+      <c r="AC51" s="51">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AD51" s="35"/>
-[...6 lines deleted...]
-      <c r="AK51" s="35"/>
+      <c r="AD51" s="53">
+        <v>5.5</v>
+      </c>
+      <c r="AE51" s="10"/>
+      <c r="AF51" s="30"/>
+      <c r="AG51" s="30"/>
+      <c r="AH51" s="30"/>
+      <c r="AI51" s="30"/>
+      <c r="AJ51" s="30"/>
+      <c r="AK51" s="30"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="10">
         <v>640.29999999999995</v>
       </c>
       <c r="I52" s="10">
         <v>1325.7</v>
       </c>
       <c r="J52" s="9">
         <v>6963.9</v>
       </c>
       <c r="K52" s="14">
         <v>9888.7000000000007</v>
       </c>
       <c r="L52" s="10">
         <v>10299.299999999999</v>
       </c>
-      <c r="M52" s="31">
+      <c r="M52" s="30">
         <v>10506</v>
       </c>
-      <c r="N52" s="35">
+      <c r="N52" s="30">
         <v>0.1</v>
       </c>
-      <c r="O52" s="35">
+      <c r="O52" s="30">
         <v>0.1</v>
       </c>
-      <c r="P52" s="40">
+      <c r="P52" s="53">
         <v>0.2</v>
       </c>
-      <c r="Q52" s="33">
+      <c r="Q52" s="54">
         <v>0.2</v>
       </c>
-      <c r="R52" s="33" t="s">
-[...5 lines deleted...]
-      <c r="T52" s="35">
+      <c r="R52" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="S52" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T52" s="30">
         <v>630.29999999999995</v>
       </c>
-      <c r="U52" s="35">
+      <c r="U52" s="30">
         <v>1286.3</v>
       </c>
-      <c r="V52" s="35">
+      <c r="V52" s="30">
         <v>7604.4</v>
       </c>
-      <c r="W52" s="35">
+      <c r="W52" s="30">
         <v>11136.6</v>
       </c>
-      <c r="X52" s="35">
+      <c r="X52" s="30">
         <v>11522.1</v>
       </c>
-      <c r="Y52" s="35">
+      <c r="Y52" s="30">
         <v>11342.9</v>
       </c>
-      <c r="Z52" s="35">
+      <c r="Z52" s="30">
         <v>0.1</v>
       </c>
-      <c r="AA52" s="35">
+      <c r="AA52" s="30">
         <v>0.2</v>
       </c>
-      <c r="AB52" s="34">
+      <c r="AB52" s="51">
         <v>0.3</v>
       </c>
-      <c r="AC52" s="34">
+      <c r="AC52" s="51">
         <v>0.3</v>
       </c>
-      <c r="AD52" s="35"/>
-[...6 lines deleted...]
-      <c r="AK52" s="35"/>
+      <c r="AD52" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="AE52" s="10"/>
+      <c r="AF52" s="30"/>
+      <c r="AG52" s="30"/>
+      <c r="AH52" s="30"/>
+      <c r="AI52" s="30"/>
+      <c r="AJ52" s="30"/>
+      <c r="AK52" s="30"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="10">
         <v>2815.5</v>
       </c>
       <c r="I53" s="10">
         <v>10039</v>
       </c>
       <c r="J53" s="9">
         <v>31441.4</v>
       </c>
       <c r="K53" s="14">
         <v>38446</v>
       </c>
       <c r="L53" s="10">
         <v>48000.6</v>
       </c>
-      <c r="M53" s="31">
+      <c r="M53" s="30">
         <v>49750.9</v>
       </c>
-      <c r="N53" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T53" s="35">
+      <c r="N53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P53" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q53" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R53" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S53" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T53" s="30">
         <v>2626.8</v>
       </c>
-      <c r="U53" s="35">
+      <c r="U53" s="30">
         <v>10175.5</v>
       </c>
-      <c r="V53" s="35">
+      <c r="V53" s="30">
         <v>33157</v>
       </c>
-      <c r="W53" s="35">
+      <c r="W53" s="30">
         <v>39212.6</v>
       </c>
-      <c r="X53" s="35">
+      <c r="X53" s="30">
         <v>53041.1</v>
       </c>
-      <c r="Y53" s="35">
+      <c r="Y53" s="30">
         <v>53401.599999999999</v>
       </c>
-      <c r="Z53" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK53" s="35"/>
+      <c r="Z53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB53" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC53" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD53" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE53" s="10"/>
+      <c r="AF53" s="30"/>
+      <c r="AG53" s="30"/>
+      <c r="AH53" s="30"/>
+      <c r="AI53" s="30"/>
+      <c r="AJ53" s="30"/>
+      <c r="AK53" s="30"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="10">
         <v>1328.4</v>
       </c>
       <c r="I54" s="10">
         <v>2723.6</v>
       </c>
       <c r="J54" s="9">
         <v>5886.7</v>
       </c>
       <c r="K54" s="14">
         <v>8427.7000000000007</v>
       </c>
       <c r="L54" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="M54" s="31">
+      <c r="M54" s="30">
         <v>8465.9</v>
       </c>
-      <c r="N54" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T54" s="35">
+      <c r="N54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P54" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q54" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R54" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S54" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T54" s="30">
         <v>844.3</v>
       </c>
-      <c r="U54" s="35">
+      <c r="U54" s="30">
         <v>1730.6</v>
       </c>
-      <c r="V54" s="35">
+      <c r="V54" s="30">
         <v>5362.3</v>
       </c>
-      <c r="W54" s="35">
+      <c r="W54" s="30">
         <v>7802.2</v>
       </c>
-      <c r="X54" s="35">
+      <c r="X54" s="30">
         <v>7595.5</v>
       </c>
-      <c r="Y54" s="35">
+      <c r="Y54" s="30">
         <v>7604</v>
       </c>
-      <c r="Z54" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK54" s="35"/>
+      <c r="Z54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB54" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC54" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD54" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE54" s="10"/>
+      <c r="AF54" s="30"/>
+      <c r="AG54" s="30"/>
+      <c r="AH54" s="30"/>
+      <c r="AI54" s="30"/>
+      <c r="AJ54" s="30"/>
+      <c r="AK54" s="30"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="10">
         <v>3683.2</v>
       </c>
       <c r="I55" s="10">
         <v>8513.7000000000007</v>
       </c>
       <c r="J55" s="9">
         <v>26668.2</v>
       </c>
       <c r="K55" s="14">
         <v>33597.699999999997</v>
       </c>
       <c r="L55" s="10">
         <v>42821.8</v>
       </c>
-      <c r="M55" s="31">
+      <c r="M55" s="30">
         <v>42850.3</v>
       </c>
-      <c r="N55" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T55" s="35">
+      <c r="N55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P55" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q55" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R55" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S55" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T55" s="30">
         <v>3791.7</v>
       </c>
-      <c r="U55" s="35">
+      <c r="U55" s="30">
         <v>9279</v>
       </c>
-      <c r="V55" s="35">
+      <c r="V55" s="30">
         <v>28288.5</v>
       </c>
-      <c r="W55" s="35">
+      <c r="W55" s="30">
         <v>35494.800000000003</v>
       </c>
-      <c r="X55" s="35">
+      <c r="X55" s="30">
         <v>48739.5</v>
       </c>
-      <c r="Y55" s="35">
+      <c r="Y55" s="30">
         <v>48863.8</v>
       </c>
-      <c r="Z55" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK55" s="35"/>
+      <c r="Z55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB55" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC55" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD55" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE55" s="10"/>
+      <c r="AF55" s="30"/>
+      <c r="AG55" s="30"/>
+      <c r="AH55" s="30"/>
+      <c r="AI55" s="30"/>
+      <c r="AJ55" s="30"/>
+      <c r="AK55" s="30"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="10">
         <v>827.3</v>
       </c>
       <c r="I56" s="10">
         <v>1830.4</v>
       </c>
       <c r="J56" s="9">
         <v>6674.3</v>
       </c>
       <c r="K56" s="14">
         <v>9328</v>
       </c>
       <c r="L56" s="10">
         <v>9486.4</v>
       </c>
-      <c r="M56" s="31">
+      <c r="M56" s="30">
         <v>9526.7000000000007</v>
       </c>
-      <c r="N56" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T56" s="35">
+      <c r="N56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P56" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q56" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R56" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S56" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T56" s="30">
         <v>611.5</v>
       </c>
-      <c r="U56" s="35">
+      <c r="U56" s="30">
         <v>1373.4</v>
       </c>
-      <c r="V56" s="35">
+      <c r="V56" s="30">
         <v>6843.4</v>
       </c>
-      <c r="W56" s="35">
+      <c r="W56" s="30">
         <v>10527.5</v>
       </c>
-      <c r="X56" s="35">
+      <c r="X56" s="30">
         <v>11001.9</v>
       </c>
-      <c r="Y56" s="35">
+      <c r="Y56" s="30">
         <v>10665.2</v>
       </c>
-      <c r="Z56" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK56" s="35"/>
+      <c r="Z56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB56" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC56" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD56" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE56" s="10"/>
+      <c r="AF56" s="30"/>
+      <c r="AG56" s="30"/>
+      <c r="AH56" s="30"/>
+      <c r="AI56" s="30"/>
+      <c r="AJ56" s="30"/>
+      <c r="AK56" s="30"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="10">
         <v>663.8</v>
       </c>
       <c r="I57" s="10">
         <v>1407.9</v>
       </c>
       <c r="J57" s="9">
         <v>3555.9</v>
       </c>
       <c r="K57" s="14">
         <v>5178.1000000000004</v>
       </c>
       <c r="L57" s="10">
         <v>5228.1000000000004</v>
       </c>
-      <c r="M57" s="31">
+      <c r="M57" s="30">
         <v>5212.6000000000004</v>
       </c>
-      <c r="N57" s="35">
+      <c r="N57" s="30">
         <v>0.1</v>
       </c>
-      <c r="O57" s="35">
+      <c r="O57" s="30">
         <v>0.2</v>
       </c>
-      <c r="P57" s="40">
+      <c r="P57" s="53">
         <v>0.2</v>
       </c>
-      <c r="Q57" s="33">
+      <c r="Q57" s="54">
         <v>0.4</v>
       </c>
-      <c r="R57" s="33" t="s">
-[...5 lines deleted...]
-      <c r="T57" s="35">
+      <c r="R57" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="S57" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T57" s="30">
         <v>664</v>
       </c>
-      <c r="U57" s="35">
+      <c r="U57" s="30">
         <v>1448.3</v>
       </c>
-      <c r="V57" s="35">
+      <c r="V57" s="30">
         <v>3736.6</v>
       </c>
-      <c r="W57" s="35">
+      <c r="W57" s="30">
         <v>5175.3</v>
       </c>
-      <c r="X57" s="35">
+      <c r="X57" s="30">
         <v>5361.3</v>
       </c>
-      <c r="Y57" s="35">
+      <c r="Y57" s="30">
         <v>5350.8</v>
       </c>
-      <c r="Z57" s="35">
+      <c r="Z57" s="30">
         <v>0.2</v>
       </c>
-      <c r="AA57" s="35">
+      <c r="AA57" s="30">
         <v>0.4</v>
       </c>
-      <c r="AB57" s="34">
+      <c r="AB57" s="51">
         <v>0.4</v>
       </c>
-      <c r="AC57" s="34">
+      <c r="AC57" s="51">
         <v>0.6</v>
       </c>
-      <c r="AD57" s="35"/>
-[...6 lines deleted...]
-      <c r="AK57" s="35"/>
+      <c r="AD57" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="AE57" s="10"/>
+      <c r="AF57" s="30"/>
+      <c r="AG57" s="30"/>
+      <c r="AH57" s="30"/>
+      <c r="AI57" s="30"/>
+      <c r="AJ57" s="30"/>
+      <c r="AK57" s="30"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="10">
         <v>274.2</v>
       </c>
       <c r="I58" s="10">
         <v>558.20000000000005</v>
       </c>
       <c r="J58" s="9">
         <v>2816.1</v>
       </c>
       <c r="K58" s="14">
         <v>4697.3</v>
       </c>
       <c r="L58" s="10">
         <v>5051.8999999999996</v>
       </c>
-      <c r="M58" s="31">
+      <c r="M58" s="30">
         <v>5092.2</v>
       </c>
-      <c r="N58" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T58" s="35">
+      <c r="N58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P58" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q58" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R58" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S58" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T58" s="30">
         <v>323.8</v>
       </c>
-      <c r="U58" s="35">
+      <c r="U58" s="30">
         <v>714.3</v>
       </c>
-      <c r="V58" s="35">
+      <c r="V58" s="30">
         <v>3751.8</v>
       </c>
-      <c r="W58" s="35">
+      <c r="W58" s="30">
         <v>5714.5</v>
       </c>
-      <c r="X58" s="35">
+      <c r="X58" s="30">
         <v>5872.7</v>
       </c>
-      <c r="Y58" s="35">
+      <c r="Y58" s="30">
         <v>6011.8</v>
       </c>
-      <c r="Z58" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK58" s="35"/>
+      <c r="Z58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB58" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC58" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD58" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE58" s="10"/>
+      <c r="AF58" s="30"/>
+      <c r="AG58" s="30"/>
+      <c r="AH58" s="30"/>
+      <c r="AI58" s="30"/>
+      <c r="AJ58" s="30"/>
+      <c r="AK58" s="30"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="10">
         <v>293.3</v>
       </c>
       <c r="I59" s="10">
         <v>819.6</v>
       </c>
       <c r="J59" s="9">
         <v>2809.2</v>
       </c>
       <c r="K59" s="14">
         <v>4196.5</v>
       </c>
       <c r="L59" s="10">
         <v>9714.4</v>
       </c>
-      <c r="M59" s="31">
+      <c r="M59" s="30">
         <v>9732.6</v>
       </c>
-      <c r="N59" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T59" s="35">
+      <c r="N59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P59" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q59" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R59" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S59" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T59" s="30">
         <v>326.3</v>
       </c>
-      <c r="U59" s="35">
+      <c r="U59" s="30">
         <v>855.2</v>
       </c>
-      <c r="V59" s="35">
+      <c r="V59" s="30">
         <v>2856</v>
       </c>
-      <c r="W59" s="35">
+      <c r="W59" s="30">
         <v>4527</v>
       </c>
-      <c r="X59" s="35">
+      <c r="X59" s="30">
         <v>12096.1</v>
       </c>
-      <c r="Y59" s="35">
+      <c r="Y59" s="30">
         <v>12110.2</v>
       </c>
-      <c r="Z59" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK59" s="35"/>
+      <c r="Z59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB59" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC59" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD59" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE59" s="10"/>
+      <c r="AF59" s="30"/>
+      <c r="AG59" s="30"/>
+      <c r="AH59" s="30"/>
+      <c r="AI59" s="30"/>
+      <c r="AJ59" s="30"/>
+      <c r="AK59" s="30"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="10">
         <v>1398.2</v>
       </c>
       <c r="I60" s="10">
         <v>2812.8</v>
       </c>
       <c r="J60" s="9">
         <v>4537.3999999999996</v>
       </c>
       <c r="K60" s="14">
         <v>6137</v>
       </c>
       <c r="L60" s="10">
         <v>6138.8</v>
       </c>
-      <c r="M60" s="31">
+      <c r="M60" s="30">
         <v>6132.5</v>
       </c>
-      <c r="N60" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T60" s="35">
+      <c r="N60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P60" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q60" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R60" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S60" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T60" s="30">
         <v>1366.7</v>
       </c>
-      <c r="U60" s="35">
+      <c r="U60" s="30">
         <v>2741.3</v>
       </c>
-      <c r="V60" s="35">
+      <c r="V60" s="30">
         <v>4493.2</v>
       </c>
-      <c r="W60" s="35">
+      <c r="W60" s="30">
         <v>6144.2</v>
       </c>
-      <c r="X60" s="35">
+      <c r="X60" s="30">
         <v>6145.6</v>
       </c>
-      <c r="Y60" s="35">
+      <c r="Y60" s="30">
         <v>6147.4</v>
       </c>
-      <c r="Z60" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK60" s="35"/>
+      <c r="Z60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB60" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC60" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD60" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE60" s="10"/>
+      <c r="AF60" s="30"/>
+      <c r="AG60" s="30"/>
+      <c r="AH60" s="30"/>
+      <c r="AI60" s="30"/>
+      <c r="AJ60" s="30"/>
+      <c r="AK60" s="30"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="10">
         <v>845</v>
       </c>
       <c r="I61" s="10">
         <v>2668.9</v>
       </c>
       <c r="J61" s="9">
         <v>7169.4</v>
       </c>
       <c r="K61" s="14">
         <v>8807.7999999999993</v>
       </c>
       <c r="L61" s="10">
         <v>14941.6</v>
       </c>
-      <c r="M61" s="31">
+      <c r="M61" s="30">
         <v>14936.1</v>
       </c>
-      <c r="N61" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T61" s="35">
+      <c r="N61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P61" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q61" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R61" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S61" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T61" s="30">
         <v>1036.8</v>
       </c>
-      <c r="U61" s="35">
+      <c r="U61" s="30">
         <v>2469.4</v>
       </c>
-      <c r="V61" s="35" t="s">
-[...2 lines deleted...]
-      <c r="W61" s="35">
+      <c r="V61" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="W61" s="30">
         <v>12683.3</v>
       </c>
-      <c r="X61" s="35">
+      <c r="X61" s="30">
         <v>20436.7</v>
       </c>
-      <c r="Y61" s="35">
+      <c r="Y61" s="30">
         <v>20684.7</v>
       </c>
-      <c r="Z61" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK61" s="35"/>
+      <c r="Z61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB61" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC61" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD61" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE61" s="10"/>
+      <c r="AF61" s="30"/>
+      <c r="AG61" s="30"/>
+      <c r="AH61" s="30"/>
+      <c r="AI61" s="30"/>
+      <c r="AJ61" s="30"/>
+      <c r="AK61" s="30"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="10">
         <v>544.4</v>
       </c>
       <c r="I62" s="10">
         <v>1118.7</v>
       </c>
       <c r="J62" s="9">
         <v>7194.1</v>
       </c>
       <c r="K62" s="14">
         <v>9279</v>
       </c>
       <c r="L62" s="10">
         <v>17276.099999999999</v>
       </c>
-      <c r="M62" s="31">
+      <c r="M62" s="30">
         <v>17150.8</v>
       </c>
-      <c r="N62" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T62" s="35">
+      <c r="N62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P62" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q62" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="R62" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S62" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T62" s="30">
         <v>555</v>
       </c>
-      <c r="U62" s="35">
+      <c r="U62" s="30">
         <v>1160.9000000000001</v>
       </c>
-      <c r="V62" s="35">
+      <c r="V62" s="30">
         <v>7420</v>
       </c>
-      <c r="W62" s="35">
+      <c r="W62" s="30">
         <v>8766.9</v>
       </c>
-      <c r="X62" s="35">
+      <c r="X62" s="30">
         <v>22060</v>
       </c>
-      <c r="Y62" s="35">
+      <c r="Y62" s="30">
         <v>19164.099999999999</v>
       </c>
-      <c r="Z62" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK62" s="35"/>
+      <c r="Z62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB62" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC62" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD62" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE62" s="10"/>
+      <c r="AF62" s="30"/>
+      <c r="AG62" s="30"/>
+      <c r="AH62" s="30"/>
+      <c r="AI62" s="30"/>
+      <c r="AJ62" s="30"/>
+      <c r="AK62" s="30"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="10">
         <v>1841</v>
       </c>
       <c r="I63" s="10">
         <v>7448.5</v>
       </c>
       <c r="J63" s="9">
         <v>22062.9</v>
       </c>
       <c r="K63" s="14">
         <v>26737.9</v>
       </c>
       <c r="L63" s="10">
         <v>38688</v>
       </c>
-      <c r="M63" s="31">
+      <c r="M63" s="30">
         <v>38794.6</v>
       </c>
-      <c r="N63" s="35" t="s">
-[...17 lines deleted...]
-      <c r="T63" s="35">
+      <c r="N63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="O63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="P63" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q63" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="R63" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="S63" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="T63" s="30">
         <v>2074.6999999999998</v>
       </c>
-      <c r="U63" s="35">
+      <c r="U63" s="30">
         <v>8998.7000000000007</v>
       </c>
-      <c r="V63" s="35">
+      <c r="V63" s="30">
         <v>28829.9</v>
       </c>
-      <c r="W63" s="35">
+      <c r="W63" s="30">
         <v>34679.599999999999</v>
       </c>
-      <c r="X63" s="35">
+      <c r="X63" s="30">
         <v>52202.5</v>
       </c>
-      <c r="Y63" s="35">
+      <c r="Y63" s="30">
         <v>53168</v>
       </c>
-      <c r="Z63" s="35" t="s">
-[...18 lines deleted...]
-      <c r="AK63" s="35"/>
+      <c r="Z63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB63" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC63" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD63" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE63" s="10"/>
+      <c r="AF63" s="30"/>
+      <c r="AG63" s="30"/>
+      <c r="AH63" s="30"/>
+      <c r="AI63" s="30"/>
+      <c r="AJ63" s="30"/>
+      <c r="AK63" s="30"/>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="22"/>
       <c r="I65" s="22"/>
       <c r="J65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
     </row>
     <row r="67" spans="1:37" ht="21" customHeight="1">
-      <c r="A67" s="46" t="s">
+      <c r="A67" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B67" s="46"/>
-[...10 lines deleted...]
-      <c r="M67" s="46"/>
+      <c r="B67" s="40"/>
+      <c r="C67" s="40"/>
+      <c r="D67" s="40"/>
+      <c r="E67" s="40"/>
+      <c r="F67" s="40"/>
+      <c r="G67" s="40"/>
+      <c r="H67" s="40"/>
+      <c r="I67" s="40"/>
+      <c r="J67" s="40"/>
+      <c r="K67" s="40"/>
+      <c r="L67" s="40"/>
+      <c r="M67" s="40"/>
     </row>
     <row r="68" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A68" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K68" s="45"/>
-[...1 lines deleted...]
-      <c r="M68" s="45"/>
+      <c r="K68" s="41"/>
+      <c r="L68" s="41"/>
+      <c r="M68" s="41"/>
     </row>
     <row r="69" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A69" s="47"/>
-      <c r="B69" s="41" t="s">
+      <c r="A69" s="38"/>
+      <c r="B69" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="C69" s="42"/>
-[...37 lines deleted...]
-      <c r="AK69" s="42"/>
+      <c r="C69" s="35"/>
+      <c r="D69" s="35"/>
+      <c r="E69" s="35"/>
+      <c r="F69" s="35"/>
+      <c r="G69" s="35"/>
+      <c r="H69" s="35"/>
+      <c r="I69" s="35"/>
+      <c r="J69" s="35"/>
+      <c r="K69" s="35"/>
+      <c r="L69" s="35"/>
+      <c r="M69" s="35"/>
+      <c r="N69" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="O69" s="35"/>
+      <c r="P69" s="35"/>
+      <c r="Q69" s="35"/>
+      <c r="R69" s="35"/>
+      <c r="S69" s="35"/>
+      <c r="T69" s="35"/>
+      <c r="U69" s="35"/>
+      <c r="V69" s="35"/>
+      <c r="W69" s="35"/>
+      <c r="X69" s="35"/>
+      <c r="Y69" s="35"/>
+      <c r="Z69" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA69" s="35"/>
+      <c r="AB69" s="35"/>
+      <c r="AC69" s="35"/>
+      <c r="AD69" s="35"/>
+      <c r="AE69" s="35"/>
+      <c r="AF69" s="35"/>
+      <c r="AG69" s="35"/>
+      <c r="AH69" s="35"/>
+      <c r="AI69" s="35"/>
+      <c r="AJ69" s="35"/>
+      <c r="AK69" s="35"/>
     </row>
     <row r="70" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A70" s="48"/>
+      <c r="A70" s="39"/>
       <c r="B70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E70" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I70" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J70" s="23" t="s">
@@ -5873,1480 +5961,1509 @@
       </c>
       <c r="K70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="L70" s="23" t="s">
         <v>12</v>
       </c>
       <c r="M70" s="23" t="s">
         <v>13</v>
       </c>
       <c r="N70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="O70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="P70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q70" s="23" t="s">
         <v>5</v>
       </c>
       <c r="R70" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="S70" s="36" t="s">
+      <c r="S70" s="32" t="s">
         <v>7</v>
       </c>
       <c r="T70" s="26" t="s">
         <v>8</v>
       </c>
       <c r="U70" s="26" t="s">
         <v>9</v>
       </c>
       <c r="V70" s="26" t="s">
         <v>10</v>
       </c>
       <c r="W70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X70" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="Y70" s="32" t="s">
+      <c r="Y70" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC70" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD70" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE70" s="36" t="s">
+      <c r="AE70" s="32" t="s">
         <v>7</v>
       </c>
       <c r="AF70" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG70" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH70" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ70" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AK70" s="32" t="s">
+      <c r="AK70" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="9">
         <v>11379.545212964753</v>
       </c>
       <c r="C71" s="14">
         <v>23206.392952551229</v>
       </c>
       <c r="D71" s="9">
         <v>37042.245549957559</v>
       </c>
       <c r="E71" s="10">
         <v>51536.203943580083</v>
       </c>
       <c r="F71" s="14">
         <v>68110.544034849736</v>
       </c>
       <c r="G71" s="9">
         <v>91210.769427313702</v>
       </c>
       <c r="H71" s="10">
         <v>110900.3</v>
       </c>
       <c r="I71" s="10">
         <v>128722.1</v>
       </c>
       <c r="J71" s="9">
         <v>148364.20000000001</v>
       </c>
       <c r="K71" s="14">
         <v>165589.1</v>
       </c>
       <c r="L71" s="9">
         <v>185540.6</v>
       </c>
-      <c r="M71" s="31">
+      <c r="M71" s="30">
         <v>215858.9</v>
       </c>
-      <c r="N71" s="35">
-[...35 lines deleted...]
-      <c r="Z71" s="35">
+      <c r="N71" s="30">
+        <v>13970.539463870613</v>
+      </c>
+      <c r="O71" s="30">
+        <v>29458.485461302858</v>
+      </c>
+      <c r="P71" s="30">
+        <v>47665.62314233806</v>
+      </c>
+      <c r="Q71" s="51">
+        <v>66877.066641848665</v>
+      </c>
+      <c r="R71" s="30">
+        <v>88498.7375846707</v>
+      </c>
+      <c r="S71" s="10">
+        <v>117747.0302410522</v>
+      </c>
+      <c r="T71" s="30">
+        <v>142469.24757151183</v>
+      </c>
+      <c r="U71" s="30">
+        <v>164885.09861122671</v>
+      </c>
+      <c r="V71" s="30">
+        <v>189536.50889562813</v>
+      </c>
+      <c r="W71" s="30">
+        <v>211092.28494970815</v>
+      </c>
+      <c r="X71" s="30">
+        <v>236061.09406106739</v>
+      </c>
+      <c r="Y71" s="30">
+        <v>272715.8597266</v>
+      </c>
+      <c r="Z71" s="30">
         <v>14655.3</v>
       </c>
-      <c r="AA71" s="35">
+      <c r="AA71" s="30">
         <v>32092.3</v>
       </c>
-      <c r="AB71" s="34">
+      <c r="AB71" s="51">
         <v>54545.7</v>
       </c>
-      <c r="AC71" s="34">
+      <c r="AC71" s="51">
         <v>76896.399999999994</v>
       </c>
-      <c r="AD71" s="35"/>
-[...6 lines deleted...]
-      <c r="AK71" s="35"/>
+      <c r="AD71" s="51">
+        <v>101809.60000000001</v>
+      </c>
+      <c r="AE71" s="10"/>
+      <c r="AF71" s="30"/>
+      <c r="AG71" s="30"/>
+      <c r="AH71" s="30"/>
+      <c r="AI71" s="30"/>
+      <c r="AJ71" s="30"/>
+      <c r="AK71" s="30"/>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="9">
         <v>140.86397897090009</v>
       </c>
       <c r="C72" s="14">
         <v>215.09247679990276</v>
       </c>
       <c r="D72" s="9">
         <v>379.16032078253494</v>
       </c>
       <c r="E72" s="10">
         <v>588.81758651011228</v>
       </c>
       <c r="F72" s="14">
         <v>868.84278365539012</v>
       </c>
       <c r="G72" s="9">
         <v>1068.4055052469721</v>
       </c>
       <c r="H72" s="10">
         <v>1266.5</v>
       </c>
       <c r="I72" s="10">
         <v>1404.5</v>
       </c>
       <c r="J72" s="9">
         <v>1675.2</v>
       </c>
       <c r="K72" s="14">
         <v>1899</v>
       </c>
       <c r="L72" s="9">
         <v>2084.3000000000002</v>
       </c>
-      <c r="M72" s="31">
+      <c r="M72" s="30">
         <v>2305.4</v>
       </c>
-      <c r="N72" s="35">
-[...35 lines deleted...]
-      <c r="Z72" s="35">
+      <c r="N72" s="30">
+        <v>150.76583613425143</v>
+      </c>
+      <c r="O72" s="30">
+        <v>255.47094853847022</v>
+      </c>
+      <c r="P72" s="30">
+        <v>549.52511521068311</v>
+      </c>
+      <c r="Q72" s="51">
+        <v>776.98094277771645</v>
+      </c>
+      <c r="R72" s="30">
+        <v>1101.9548021142746</v>
+      </c>
+      <c r="S72" s="10">
+        <v>1403.0111241795128</v>
+      </c>
+      <c r="T72" s="30">
+        <v>1644.5482909907773</v>
+      </c>
+      <c r="U72" s="30">
+        <v>1997.6478283190916</v>
+      </c>
+      <c r="V72" s="30">
+        <v>2300.6848133544595</v>
+      </c>
+      <c r="W72" s="30">
+        <v>2621.7953892837168</v>
+      </c>
+      <c r="X72" s="30">
+        <v>2921.4565511105102</v>
+      </c>
+      <c r="Y72" s="30">
+        <v>3346.8133858080005</v>
+      </c>
+      <c r="Z72" s="30">
         <v>182.1</v>
       </c>
-      <c r="AA72" s="35">
+      <c r="AA72" s="30">
         <v>370.8</v>
       </c>
-      <c r="AB72" s="34">
+      <c r="AB72" s="51">
         <v>731.8</v>
       </c>
-      <c r="AC72" s="34">
+      <c r="AC72" s="51">
         <v>935.4</v>
       </c>
-      <c r="AD72" s="35"/>
-[...6 lines deleted...]
-      <c r="AK72" s="35"/>
+      <c r="AD72" s="51">
+        <v>1198.5</v>
+      </c>
+      <c r="AE72" s="10"/>
+      <c r="AF72" s="30"/>
+      <c r="AG72" s="30"/>
+      <c r="AH72" s="30"/>
+      <c r="AI72" s="30"/>
+      <c r="AJ72" s="30"/>
+      <c r="AK72" s="30"/>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C73" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D73" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E73" s="10">
         <v>428.98645068898679</v>
       </c>
       <c r="F73" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G73" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H73" s="10">
         <v>1335.7</v>
       </c>
       <c r="I73" s="10">
         <v>1592.2</v>
       </c>
       <c r="J73" s="9">
         <v>1797.3</v>
       </c>
       <c r="K73" s="14">
         <v>1900</v>
       </c>
       <c r="L73" s="9">
         <v>2074.6</v>
       </c>
-      <c r="M73" s="31">
+      <c r="M73" s="30">
         <v>2450.1</v>
       </c>
-      <c r="N73" s="35">
-[...35 lines deleted...]
-      <c r="Z73" s="35">
+      <c r="N73" s="30">
+        <v>137.61904394329105</v>
+      </c>
+      <c r="O73" s="30">
+        <v>252.37016107829248</v>
+      </c>
+      <c r="P73" s="30">
+        <v>388.27327778045787</v>
+      </c>
+      <c r="Q73" s="51">
+        <v>570.01817939430066</v>
+      </c>
+      <c r="R73" s="30">
+        <v>833.42501113439243</v>
+      </c>
+      <c r="S73" s="10">
+        <v>1129.1344257769774</v>
+      </c>
+      <c r="T73" s="30">
+        <v>1629.118307801592</v>
+      </c>
+      <c r="U73" s="30">
+        <v>1880.8052598113709</v>
+      </c>
+      <c r="V73" s="30">
+        <v>2129.4102418609746</v>
+      </c>
+      <c r="W73" s="30">
+        <v>2240.3718845034</v>
+      </c>
+      <c r="X73" s="30">
+        <v>2460.2373814882867</v>
+      </c>
+      <c r="Y73" s="30">
+        <v>2728.2317374149993</v>
+      </c>
+      <c r="Z73" s="30">
         <v>146.4</v>
       </c>
-      <c r="AA73" s="35">
+      <c r="AA73" s="30">
         <v>274.5</v>
       </c>
-      <c r="AB73" s="34">
+      <c r="AB73" s="51">
         <v>428.9</v>
       </c>
-      <c r="AC73" s="34">
+      <c r="AC73" s="51">
         <v>625.5</v>
       </c>
-      <c r="AD73" s="35"/>
-[...6 lines deleted...]
-      <c r="AK73" s="35"/>
+      <c r="AD73" s="51">
+        <v>909.4</v>
+      </c>
+      <c r="AE73" s="10"/>
+      <c r="AF73" s="30"/>
+      <c r="AG73" s="30"/>
+      <c r="AH73" s="30"/>
+      <c r="AI73" s="30"/>
+      <c r="AJ73" s="30"/>
+      <c r="AK73" s="30"/>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C74" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D74" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E74" s="10">
         <v>5405.6585766414064</v>
       </c>
       <c r="F74" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G74" s="9">
         <v>8969.7794729558173</v>
       </c>
       <c r="H74" s="10">
         <v>10995.1</v>
       </c>
       <c r="I74" s="10">
         <v>12687.4</v>
       </c>
       <c r="J74" s="9">
         <v>14039.3</v>
       </c>
       <c r="K74" s="14">
         <v>15107.8</v>
       </c>
       <c r="L74" s="9">
         <v>16524.099999999999</v>
       </c>
-      <c r="M74" s="31" t="s">
+      <c r="M74" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="N74" s="35">
-[...35 lines deleted...]
-      <c r="Z74" s="35">
+      <c r="N74" s="30">
+        <v>1145.3052998078097</v>
+      </c>
+      <c r="O74" s="30">
+        <v>2453.3560711152422</v>
+      </c>
+      <c r="P74" s="30">
+        <v>4450.5940634628532</v>
+      </c>
+      <c r="Q74" s="51">
+        <v>6277.9869384073545</v>
+      </c>
+      <c r="R74" s="30">
+        <v>7893.4156501630923</v>
+      </c>
+      <c r="S74" s="10">
+        <v>10164.90295953981</v>
+      </c>
+      <c r="T74" s="30">
+        <v>12517.910260590132</v>
+      </c>
+      <c r="U74" s="30">
+        <v>14455.676446203401</v>
+      </c>
+      <c r="V74" s="30">
+        <v>16154.680159012885</v>
+      </c>
+      <c r="W74" s="30">
+        <v>17502.391467603338</v>
+      </c>
+      <c r="X74" s="30">
+        <v>19119.394871240525</v>
+      </c>
+      <c r="Y74" s="30">
+        <v>21738.268237263001</v>
+      </c>
+      <c r="Z74" s="30">
         <v>1247.2</v>
       </c>
-      <c r="AA74" s="35">
+      <c r="AA74" s="30">
         <v>2727.4</v>
       </c>
-      <c r="AB74" s="34">
+      <c r="AB74" s="51">
         <v>4939.6000000000004</v>
       </c>
-      <c r="AC74" s="34">
+      <c r="AC74" s="51">
         <v>6915.3</v>
       </c>
-      <c r="AD74" s="35"/>
-[...6 lines deleted...]
-      <c r="AK74" s="35"/>
+      <c r="AD74" s="51">
+        <v>8717.5</v>
+      </c>
+      <c r="AE74" s="10"/>
+      <c r="AF74" s="30"/>
+      <c r="AG74" s="30"/>
+      <c r="AH74" s="30"/>
+      <c r="AI74" s="30"/>
+      <c r="AJ74" s="30"/>
+      <c r="AK74" s="30"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C75" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D75" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E75" s="10">
         <v>4091.4251702592005</v>
       </c>
       <c r="F75" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G75" s="9">
         <v>7058.7521399457555</v>
       </c>
       <c r="H75" s="9">
         <v>8912.2000000000007</v>
       </c>
       <c r="I75" s="9">
         <v>10189.700000000001</v>
       </c>
       <c r="J75" s="9">
         <v>12159.7</v>
       </c>
       <c r="K75" s="14">
         <v>13715.4</v>
       </c>
       <c r="L75" s="9">
         <v>15336.2</v>
       </c>
-      <c r="M75" s="31">
+      <c r="M75" s="30">
         <v>18985.5</v>
       </c>
-      <c r="N75" s="35">
-[...35 lines deleted...]
-      <c r="Z75" s="35">
+      <c r="N75" s="30">
+        <v>794.75383234910339</v>
+      </c>
+      <c r="O75" s="30">
+        <v>2203.0703544435446</v>
+      </c>
+      <c r="P75" s="30">
+        <v>3484.3022614561764</v>
+      </c>
+      <c r="Q75" s="51">
+        <v>4942.910144826059</v>
+      </c>
+      <c r="R75" s="30">
+        <v>6804.849601211773</v>
+      </c>
+      <c r="S75" s="10">
+        <v>8463.1435382711534</v>
+      </c>
+      <c r="T75" s="30">
+        <v>10805.657550597689</v>
+      </c>
+      <c r="U75" s="30">
+        <v>12276.906919227034</v>
+      </c>
+      <c r="V75" s="30">
+        <v>14744.336996450251</v>
+      </c>
+      <c r="W75" s="30">
+        <v>16564.262062529928</v>
+      </c>
+      <c r="X75" s="30">
+        <v>18519.363240186907</v>
+      </c>
+      <c r="Y75" s="30">
+        <v>22974.477223920003</v>
+      </c>
+      <c r="Z75" s="30">
         <v>902</v>
       </c>
-      <c r="AA75" s="35">
+      <c r="AA75" s="30">
         <v>2573.3000000000002</v>
       </c>
-      <c r="AB75" s="34">
+      <c r="AB75" s="51">
         <v>4038</v>
       </c>
-      <c r="AC75" s="34">
+      <c r="AC75" s="51">
         <v>5717.4</v>
       </c>
-      <c r="AD75" s="35"/>
-[...6 lines deleted...]
-      <c r="AK75" s="35"/>
+      <c r="AD75" s="51">
+        <v>7848.5</v>
+      </c>
+      <c r="AE75" s="10"/>
+      <c r="AF75" s="30"/>
+      <c r="AG75" s="30"/>
+      <c r="AH75" s="30"/>
+      <c r="AI75" s="30"/>
+      <c r="AJ75" s="30"/>
+      <c r="AK75" s="30"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C76" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D76" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E76" s="10">
         <v>2361.8472796951437</v>
       </c>
       <c r="F76" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G76" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H76" s="9">
         <v>5266.1</v>
       </c>
       <c r="I76" s="9">
         <v>6090</v>
       </c>
       <c r="J76" s="9">
         <v>6932.1</v>
       </c>
       <c r="K76" s="14">
         <v>7712.9</v>
       </c>
       <c r="L76" s="9">
         <v>8417.5</v>
       </c>
-      <c r="M76" s="31">
+      <c r="M76" s="30">
         <v>9253.7999999999993</v>
       </c>
-      <c r="N76" s="35">
-[...35 lines deleted...]
-      <c r="Z76" s="35">
+      <c r="N76" s="30">
+        <v>536.0680085309989</v>
+      </c>
+      <c r="O76" s="30">
+        <v>1128.4443512413827</v>
+      </c>
+      <c r="P76" s="30">
+        <v>2019.3699424633</v>
+      </c>
+      <c r="Q76" s="51">
+        <v>2778.0309296148953</v>
+      </c>
+      <c r="R76" s="30">
+        <v>3768.997659819106</v>
+      </c>
+      <c r="S76" s="10">
+        <v>5330.4795957836477</v>
+      </c>
+      <c r="T76" s="30">
+        <v>6156.1731703582254</v>
+      </c>
+      <c r="U76" s="30">
+        <v>7061.6255116943485</v>
+      </c>
+      <c r="V76" s="30">
+        <v>7917.3624475211609</v>
+      </c>
+      <c r="W76" s="30">
+        <v>8693.8144796390006</v>
+      </c>
+      <c r="X76" s="30">
+        <v>9503.2204486774863</v>
+      </c>
+      <c r="Y76" s="30">
+        <v>10451.024603854999</v>
+      </c>
+      <c r="Z76" s="30">
         <v>581.9</v>
       </c>
-      <c r="AA76" s="35">
+      <c r="AA76" s="30">
         <v>1243.7</v>
       </c>
-      <c r="AB76" s="34">
+      <c r="AB76" s="51">
         <v>2222.9</v>
       </c>
-      <c r="AC76" s="34">
+      <c r="AC76" s="51">
         <v>3077.9</v>
       </c>
-      <c r="AD76" s="35"/>
-[...6 lines deleted...]
-      <c r="AK76" s="35"/>
+      <c r="AD76" s="51">
+        <v>4269.6000000000004</v>
+      </c>
+      <c r="AE76" s="10"/>
+      <c r="AF76" s="30"/>
+      <c r="AG76" s="30"/>
+      <c r="AH76" s="30"/>
+      <c r="AI76" s="30"/>
+      <c r="AJ76" s="30"/>
+      <c r="AK76" s="30"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C77" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D77" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E77" s="10">
         <v>2143.2222434058826</v>
       </c>
       <c r="F77" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G77" s="9">
         <v>4580.2884664686972</v>
       </c>
       <c r="H77" s="9">
         <v>6066.2</v>
       </c>
       <c r="I77" s="9">
         <v>7317.9</v>
       </c>
       <c r="J77" s="9">
         <v>9747.1</v>
       </c>
       <c r="K77" s="14" t="s">
         <v>52</v>
       </c>
       <c r="L77" s="9">
         <v>12934.7</v>
       </c>
-      <c r="M77" s="31">
+      <c r="M77" s="30">
         <v>14822.9</v>
       </c>
-      <c r="N77" s="35">
-[...35 lines deleted...]
-      <c r="Z77" s="35">
+      <c r="N77" s="30">
+        <v>590.23190974511556</v>
+      </c>
+      <c r="O77" s="30">
+        <v>1001.8023910016592</v>
+      </c>
+      <c r="P77" s="30">
+        <v>1829.2144918794811</v>
+      </c>
+      <c r="Q77" s="51">
+        <v>2738.4162986386173</v>
+      </c>
+      <c r="R77" s="30">
+        <v>3952.1145031173432</v>
+      </c>
+      <c r="S77" s="10">
+        <v>5864.6845130011498</v>
+      </c>
+      <c r="T77" s="30">
+        <v>7735.6156864473196</v>
+      </c>
+      <c r="U77" s="30">
+        <v>9320.8328270273905</v>
+      </c>
+      <c r="V77" s="30">
+        <v>12222.340649757014</v>
+      </c>
+      <c r="W77" s="30">
+        <v>13953.065789721244</v>
+      </c>
+      <c r="X77" s="30">
+        <v>16231.240175181458</v>
+      </c>
+      <c r="Y77" s="30">
+        <v>18445.104338450001</v>
+      </c>
+      <c r="Z77" s="30">
         <v>662.3</v>
       </c>
-      <c r="AA77" s="35">
+      <c r="AA77" s="30">
         <v>1141.5999999999999</v>
       </c>
-      <c r="AB77" s="34">
+      <c r="AB77" s="51">
         <v>2101.1</v>
       </c>
-      <c r="AC77" s="34">
+      <c r="AC77" s="51">
         <v>3109.9</v>
       </c>
-      <c r="AD77" s="35"/>
-[...6 lines deleted...]
-      <c r="AK77" s="35"/>
+      <c r="AD77" s="51">
+        <v>4511.8999999999996</v>
+      </c>
+      <c r="AE77" s="10"/>
+      <c r="AF77" s="30"/>
+      <c r="AG77" s="30"/>
+      <c r="AH77" s="30"/>
+      <c r="AI77" s="30"/>
+      <c r="AJ77" s="30"/>
+      <c r="AK77" s="30"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C78" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D78" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E78" s="10">
         <v>2438.1561524964673</v>
       </c>
       <c r="F78" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G78" s="9">
         <v>4156.0681364254633</v>
       </c>
       <c r="H78" s="9">
         <v>5404.3</v>
       </c>
       <c r="I78" s="9">
         <v>6366.2</v>
       </c>
       <c r="J78" s="9">
         <v>7321.9</v>
       </c>
       <c r="K78" s="14">
         <v>7961.8</v>
       </c>
       <c r="L78" s="9">
         <v>9050.6</v>
       </c>
-      <c r="M78" s="31">
+      <c r="M78" s="30">
         <v>11465.6</v>
       </c>
-      <c r="N78" s="35">
-[...35 lines deleted...]
-      <c r="Z78" s="35">
+      <c r="N78" s="30">
+        <v>628.30649633869768</v>
+      </c>
+      <c r="O78" s="30">
+        <v>1336.7321788593276</v>
+      </c>
+      <c r="P78" s="30">
+        <v>2187.9860977885305</v>
+      </c>
+      <c r="Q78" s="51">
+        <v>3037.1296185599167</v>
+      </c>
+      <c r="R78" s="30">
+        <v>4106.8193152380645</v>
+      </c>
+      <c r="S78" s="10">
+        <v>5986.3622960992625</v>
+      </c>
+      <c r="T78" s="30">
+        <v>7193.2119084171973</v>
+      </c>
+      <c r="U78" s="30">
+        <v>8346.5495635936095</v>
+      </c>
+      <c r="V78" s="30">
+        <v>9573.3115545997316</v>
+      </c>
+      <c r="W78" s="30">
+        <v>10469.973957703914</v>
+      </c>
+      <c r="X78" s="30">
+        <v>12094.643308363928</v>
+      </c>
+      <c r="Y78" s="30">
+        <v>15147.517159019</v>
+      </c>
+      <c r="Z78" s="30">
         <v>678.8</v>
       </c>
-      <c r="AA78" s="35">
+      <c r="AA78" s="30">
         <v>1493.5</v>
       </c>
-      <c r="AB78" s="34">
+      <c r="AB78" s="51">
         <v>2433.6999999999998</v>
       </c>
-      <c r="AC78" s="34">
+      <c r="AC78" s="51">
         <v>3355.1</v>
       </c>
-      <c r="AD78" s="35"/>
-[...6 lines deleted...]
-      <c r="AK78" s="35"/>
+      <c r="AD78" s="51">
+        <v>4429.2</v>
+      </c>
+      <c r="AE78" s="10"/>
+      <c r="AF78" s="30"/>
+      <c r="AG78" s="30"/>
+      <c r="AH78" s="30"/>
+      <c r="AI78" s="30"/>
+      <c r="AJ78" s="30"/>
+      <c r="AK78" s="30"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C79" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D79" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E79" s="10">
         <v>1207.3775248593327</v>
       </c>
       <c r="F79" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G79" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H79" s="9">
         <v>3980.3</v>
       </c>
       <c r="I79" s="9">
         <v>4944.3</v>
       </c>
       <c r="J79" s="9">
         <v>6628.9</v>
       </c>
       <c r="K79" s="14">
         <v>7666.4</v>
       </c>
       <c r="L79" s="9">
         <v>9040.9</v>
       </c>
-      <c r="M79" s="31">
+      <c r="M79" s="30">
         <v>10372</v>
       </c>
-      <c r="N79" s="35">
-[...35 lines deleted...]
-      <c r="Z79" s="35">
+      <c r="N79" s="30">
+        <v>270.80922022552926</v>
+      </c>
+      <c r="O79" s="30">
+        <v>493.24889565359052</v>
+      </c>
+      <c r="P79" s="30">
+        <v>1071.1327944575739</v>
+      </c>
+      <c r="Q79" s="51">
+        <v>1545.6695457436781</v>
+      </c>
+      <c r="R79" s="30">
+        <v>2545.4601258991433</v>
+      </c>
+      <c r="S79" s="10">
+        <v>4003.5373290801108</v>
+      </c>
+      <c r="T79" s="30">
+        <v>5355.6879275497804</v>
+      </c>
+      <c r="U79" s="30">
+        <v>6484.6952059472169</v>
+      </c>
+      <c r="V79" s="30">
+        <v>8536.7107103343606</v>
+      </c>
+      <c r="W79" s="30">
+        <v>9742.920306760223</v>
+      </c>
+      <c r="X79" s="30">
+        <v>11365.046340741575</v>
+      </c>
+      <c r="Y79" s="30">
+        <v>12821.631087650001</v>
+      </c>
+      <c r="Z79" s="30">
         <v>303.7</v>
       </c>
-      <c r="AA79" s="35">
+      <c r="AA79" s="30">
         <v>561</v>
       </c>
-      <c r="AB79" s="34">
+      <c r="AB79" s="51">
         <v>1237.3</v>
       </c>
-      <c r="AC79" s="34">
+      <c r="AC79" s="51">
         <v>1773.6</v>
       </c>
-      <c r="AD79" s="35"/>
-[...6 lines deleted...]
-      <c r="AK79" s="35"/>
+      <c r="AD79" s="51">
+        <v>2927.8</v>
+      </c>
+      <c r="AE79" s="10"/>
+      <c r="AF79" s="30"/>
+      <c r="AG79" s="30"/>
+      <c r="AH79" s="30"/>
+      <c r="AI79" s="30"/>
+      <c r="AJ79" s="30"/>
+      <c r="AK79" s="30"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C80" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D80" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E80" s="10">
         <v>1548.7733485514771</v>
       </c>
       <c r="F80" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G80" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H80" s="9">
         <v>3908.7</v>
       </c>
       <c r="I80" s="9">
         <v>4473.2</v>
       </c>
       <c r="J80" s="9">
         <v>4780.7</v>
       </c>
       <c r="K80" s="14">
         <v>5486.3</v>
       </c>
       <c r="L80" s="9">
         <v>6510.9</v>
       </c>
-      <c r="M80" s="31">
+      <c r="M80" s="30">
         <v>8039.8</v>
       </c>
-      <c r="N80" s="35">
-[...35 lines deleted...]
-      <c r="Z80" s="35">
+      <c r="N80" s="30">
+        <v>231.7615701068695</v>
+      </c>
+      <c r="O80" s="30">
+        <v>830.95848572702289</v>
+      </c>
+      <c r="P80" s="30">
+        <v>1230.7924210085471</v>
+      </c>
+      <c r="Q80" s="51">
+        <v>1736.3475945466612</v>
+      </c>
+      <c r="R80" s="30">
+        <v>2266.8517572604646</v>
+      </c>
+      <c r="S80" s="10">
+        <v>3489.3622920890684</v>
+      </c>
+      <c r="T80" s="30">
+        <v>4430.7810102592157</v>
+      </c>
+      <c r="U80" s="30">
+        <v>5083.0997346450495</v>
+      </c>
+      <c r="V80" s="30">
+        <v>5427.3086779348696</v>
+      </c>
+      <c r="W80" s="30">
+        <v>6202.325037258177</v>
+      </c>
+      <c r="X80" s="30">
+        <v>7368.933181044822</v>
+      </c>
+      <c r="Y80" s="30">
+        <v>9192.8195083360006</v>
+      </c>
+      <c r="Z80" s="30">
         <v>245</v>
       </c>
-      <c r="AA80" s="35">
+      <c r="AA80" s="30">
         <v>924.6</v>
       </c>
-      <c r="AB80" s="34">
+      <c r="AB80" s="51">
         <v>1427</v>
       </c>
-      <c r="AC80" s="34">
+      <c r="AC80" s="51">
         <v>1974.6</v>
       </c>
-      <c r="AD80" s="35"/>
-[...6 lines deleted...]
-      <c r="AK80" s="35"/>
+      <c r="AD80" s="51">
+        <v>2572.1999999999998</v>
+      </c>
+      <c r="AE80" s="10"/>
+      <c r="AF80" s="30"/>
+      <c r="AG80" s="30"/>
+      <c r="AH80" s="30"/>
+      <c r="AI80" s="30"/>
+      <c r="AJ80" s="30"/>
+      <c r="AK80" s="30"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C81" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D81" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E81" s="10">
         <v>2774.5477249584255</v>
       </c>
       <c r="F81" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G81" s="9">
         <v>6755.1937447376549</v>
       </c>
       <c r="H81" s="9">
         <v>8311.1</v>
       </c>
       <c r="I81" s="9">
         <v>9986.4</v>
       </c>
       <c r="J81" s="9">
         <v>11833.7</v>
       </c>
       <c r="K81" s="14">
         <v>13203.3</v>
       </c>
       <c r="L81" s="9">
         <v>14786.1</v>
       </c>
-      <c r="M81" s="31">
+      <c r="M81" s="30">
         <v>19074.2</v>
       </c>
-      <c r="N81" s="35">
-[...35 lines deleted...]
-      <c r="Z81" s="35">
+      <c r="N81" s="30">
+        <v>450.64715147698359</v>
+      </c>
+      <c r="O81" s="30">
+        <v>1486.2787196048907</v>
+      </c>
+      <c r="P81" s="30">
+        <v>2409.3632484265654</v>
+      </c>
+      <c r="Q81" s="51">
+        <v>3791.5016111680989</v>
+      </c>
+      <c r="R81" s="30">
+        <v>5119.1762814070225</v>
+      </c>
+      <c r="S81" s="10">
+        <v>8889.9007497576913</v>
+      </c>
+      <c r="T81" s="30">
+        <v>10680.790283533725</v>
+      </c>
+      <c r="U81" s="30">
+        <v>12952.485830050289</v>
+      </c>
+      <c r="V81" s="30">
+        <v>15362.08488273558</v>
+      </c>
+      <c r="W81" s="30">
+        <v>17153.764500140096</v>
+      </c>
+      <c r="X81" s="30">
+        <v>19436.077067973991</v>
+      </c>
+      <c r="Y81" s="30">
+        <v>25159.314012849998</v>
+      </c>
+      <c r="Z81" s="30">
         <v>506.7</v>
       </c>
-      <c r="AA81" s="35">
+      <c r="AA81" s="30">
         <v>1719.9</v>
       </c>
-      <c r="AB81" s="34">
+      <c r="AB81" s="51">
         <v>2842.7</v>
       </c>
-      <c r="AC81" s="34">
+      <c r="AC81" s="51">
         <v>4422.6000000000004</v>
       </c>
-      <c r="AD81" s="35"/>
-[...6 lines deleted...]
-      <c r="AK81" s="35"/>
+      <c r="AD81" s="51">
+        <v>5986.3</v>
+      </c>
+      <c r="AE81" s="10"/>
+      <c r="AF81" s="30"/>
+      <c r="AG81" s="30"/>
+      <c r="AH81" s="30"/>
+      <c r="AI81" s="30"/>
+      <c r="AJ81" s="30"/>
+      <c r="AK81" s="30"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C82" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D82" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E82" s="10">
         <v>22663.199874018937</v>
       </c>
       <c r="F82" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G82" s="9">
         <v>37058.448204433735</v>
       </c>
       <c r="H82" s="9">
         <v>43146.1</v>
       </c>
       <c r="I82" s="9">
         <v>49386.6</v>
       </c>
       <c r="J82" s="9">
         <v>55171.5</v>
       </c>
       <c r="K82" s="14">
         <v>61881.1</v>
       </c>
       <c r="L82" s="9">
         <v>69016.100000000006</v>
       </c>
-      <c r="M82" s="31">
+      <c r="M82" s="30">
         <v>77549.100000000006</v>
       </c>
-      <c r="N82" s="35">
-[...35 lines deleted...]
-      <c r="Z82" s="35">
+      <c r="N82" s="30">
+        <v>7444.3909478267433</v>
+      </c>
+      <c r="O82" s="30">
+        <v>14824.135852889667</v>
+      </c>
+      <c r="P82" s="30">
+        <v>23104.014723395689</v>
+      </c>
+      <c r="Q82" s="51">
+        <v>31649.096696793258</v>
+      </c>
+      <c r="R82" s="30">
+        <v>40857.919884878676</v>
+      </c>
+      <c r="S82" s="10">
+        <v>50821.384604091567</v>
+      </c>
+      <c r="T82" s="30">
+        <v>59329.033911199636</v>
+      </c>
+      <c r="U82" s="30">
+        <v>67643.386357612791</v>
+      </c>
+      <c r="V82" s="30">
+        <v>75255.865932312372</v>
+      </c>
+      <c r="W82" s="30">
+        <v>83963.001821023907</v>
+      </c>
+      <c r="X82" s="30">
+        <v>92601.406789262386</v>
+      </c>
+      <c r="Y82" s="30">
+        <v>102334.71338924699</v>
+      </c>
+      <c r="Z82" s="30">
         <v>7336.3</v>
       </c>
-      <c r="AA82" s="35">
+      <c r="AA82" s="30">
         <v>15282.3</v>
       </c>
-      <c r="AB82" s="34">
+      <c r="AB82" s="51">
         <v>26469.200000000001</v>
       </c>
-      <c r="AC82" s="34">
+      <c r="AC82" s="51">
         <v>36988.9</v>
       </c>
-      <c r="AD82" s="35"/>
-[...6 lines deleted...]
-      <c r="AK82" s="35"/>
+      <c r="AD82" s="51">
+        <v>48174.6</v>
+      </c>
+      <c r="AE82" s="10"/>
+      <c r="AF82" s="30"/>
+      <c r="AG82" s="30"/>
+      <c r="AH82" s="30"/>
+      <c r="AI82" s="30"/>
+      <c r="AJ82" s="30"/>
+      <c r="AK82" s="30"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C83" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D83" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E83" s="10">
         <v>1855.9518901903471</v>
       </c>
       <c r="F83" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G83" s="9">
         <v>3248.1076937576249</v>
       </c>
       <c r="H83" s="9">
         <v>3793.7</v>
       </c>
       <c r="I83" s="9">
         <v>4631.1000000000004</v>
       </c>
       <c r="J83" s="9">
         <v>5501.3</v>
       </c>
       <c r="K83" s="14">
         <v>6033</v>
       </c>
       <c r="L83" s="9">
         <v>6902.6</v>
       </c>
-      <c r="M83" s="31">
+      <c r="M83" s="30">
         <v>8779.5</v>
       </c>
-      <c r="N83" s="35">
-[...35 lines deleted...]
-      <c r="Z83" s="35">
+      <c r="N83" s="30">
+        <v>592.43745036858081</v>
+      </c>
+      <c r="O83" s="30">
+        <v>1132.9749431673133</v>
+      </c>
+      <c r="P83" s="30">
+        <v>1683.6621754993703</v>
+      </c>
+      <c r="Q83" s="51">
+        <v>2411.06138433669</v>
+      </c>
+      <c r="R83" s="30">
+        <v>3190.5672856451351</v>
+      </c>
+      <c r="S83" s="10">
+        <v>4277.602519303764</v>
+      </c>
+      <c r="T83" s="30">
+        <v>5040.8494208872635</v>
+      </c>
+      <c r="U83" s="30">
+        <v>6054.9976843199092</v>
+      </c>
+      <c r="V83" s="30">
+        <v>7290.0438681741489</v>
+      </c>
+      <c r="W83" s="30">
+        <v>8055.5196119753618</v>
+      </c>
+      <c r="X83" s="30">
+        <v>9262.4757699403563</v>
+      </c>
+      <c r="Y83" s="30">
+        <v>11734.052299945</v>
+      </c>
+      <c r="Z83" s="30">
         <v>659.9</v>
       </c>
-      <c r="AA83" s="35">
+      <c r="AA83" s="30">
         <v>1281</v>
       </c>
-      <c r="AB83" s="34">
+      <c r="AB83" s="51">
         <v>1899.9</v>
       </c>
-      <c r="AC83" s="34">
+      <c r="AC83" s="51">
         <v>2700.5</v>
       </c>
-      <c r="AD83" s="35"/>
-[...6 lines deleted...]
-      <c r="AK83" s="35"/>
+      <c r="AD83" s="51">
+        <v>3483.7</v>
+      </c>
+      <c r="AE83" s="10"/>
+      <c r="AF83" s="30"/>
+      <c r="AG83" s="30"/>
+      <c r="AH83" s="30"/>
+      <c r="AI83" s="30"/>
+      <c r="AJ83" s="30"/>
+      <c r="AK83" s="30"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B84" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C84" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D84" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E84" s="10">
         <v>4028.2401213043627</v>
       </c>
       <c r="F84" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G84" s="9">
         <v>6924.4266369154157</v>
       </c>
       <c r="H84" s="9">
         <v>8514.2999999999993</v>
       </c>
       <c r="I84" s="9">
         <v>9652.6</v>
       </c>
       <c r="J84" s="9">
         <v>10775.5</v>
       </c>
       <c r="K84" s="14">
         <v>11875.2</v>
       </c>
       <c r="L84" s="9">
         <v>12862</v>
       </c>
-      <c r="M84" s="31">
+      <c r="M84" s="30">
         <v>14047.1</v>
       </c>
-      <c r="N84" s="35">
-[...35 lines deleted...]
-      <c r="Z84" s="35">
+      <c r="N84" s="30">
+        <v>997.44269701663768</v>
+      </c>
+      <c r="O84" s="30">
+        <v>2059.6421079824577</v>
+      </c>
+      <c r="P84" s="30">
+        <v>3257.3925295088347</v>
+      </c>
+      <c r="Q84" s="51">
+        <v>4621.9167570414329</v>
+      </c>
+      <c r="R84" s="30">
+        <v>6057.1857067822048</v>
+      </c>
+      <c r="S84" s="10">
+        <v>7923.5242940784819</v>
+      </c>
+      <c r="T84" s="30">
+        <v>9949.8698428792741</v>
+      </c>
+      <c r="U84" s="30">
+        <v>11326.389442775202</v>
+      </c>
+      <c r="V84" s="30">
+        <v>12622.367961580339</v>
+      </c>
+      <c r="W84" s="30">
+        <v>13929.078641565853</v>
+      </c>
+      <c r="X84" s="30">
+        <v>15177.598935855143</v>
+      </c>
+      <c r="Y84" s="30">
+        <v>16641.892742841999</v>
+      </c>
+      <c r="Z84" s="30">
         <v>1203</v>
       </c>
-      <c r="AA84" s="35">
+      <c r="AA84" s="30">
         <v>2498.6999999999998</v>
       </c>
-      <c r="AB84" s="34">
+      <c r="AB84" s="51">
         <v>3773.6</v>
       </c>
-      <c r="AC84" s="34">
+      <c r="AC84" s="51">
         <v>5299.7</v>
       </c>
-      <c r="AD84" s="35"/>
-[...6 lines deleted...]
-      <c r="AK84" s="35"/>
+      <c r="AD84" s="51">
+        <v>6780.4</v>
+      </c>
+      <c r="AE84" s="10"/>
+      <c r="AF84" s="30"/>
+      <c r="AG84" s="30"/>
+      <c r="AH84" s="30"/>
+      <c r="AI84" s="30"/>
+      <c r="AJ84" s="30"/>
+      <c r="AK84" s="30"/>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
+      <c r="S85" s="22"/>
     </row>
     <row r="86" spans="1:37">
       <c r="N86" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
       <c r="J91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
       <c r="J92" s="2"/>
       <c r="L92" s="2"/>
       <c r="M92" s="2"/>
     </row>
     <row r="93" spans="1:37">
@@ -7472,176 +7589,176 @@
     </row>
     <row r="104" spans="4:13">
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
       <c r="L104" s="2"/>
       <c r="M104" s="2"/>
     </row>
     <row r="105" spans="4:13">
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
       <c r="I105" s="2"/>
       <c r="J105" s="2"/>
       <c r="L105" s="2"/>
       <c r="M105" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="Z5:AK5"/>
-[...11 lines deleted...]
-    <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z69:AK69"/>
     <mergeCell ref="N69:Y69"/>
     <mergeCell ref="N48:Y48"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="N26:Y26"/>
     <mergeCell ref="K47:M47"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A69:A70"/>
     <mergeCell ref="B69:M69"/>
     <mergeCell ref="A67:M67"/>
     <mergeCell ref="K68:M68"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="Z26:AK26"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:M48"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y95"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="N1" sqref="A1:Y65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="9.140625" style="2"/>
     <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="21" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="46"/>
-[...10 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="45" t="s">
+      <c r="K3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="45"/>
-[...12 lines deleted...]
-      <c r="Y3" s="45"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="51" t="s">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="52"/>
-[...9 lines deleted...]
-      <c r="Y4" s="53"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
     </row>
     <row r="5" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="48"/>
+      <c r="A5" s="39"/>
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -8640,135 +8757,135 @@
       <c r="U18" s="2"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="U19" s="2"/>
     </row>
     <row r="20" spans="1:25" ht="21" customHeight="1">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="50"/>
-[...10 lines deleted...]
-      <c r="M20" s="50"/>
+      <c r="B20" s="37"/>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="37"/>
+      <c r="I20" s="37"/>
+      <c r="J20" s="37"/>
+      <c r="K20" s="37"/>
+      <c r="L20" s="37"/>
+      <c r="M20" s="37"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="U20" s="2"/>
     </row>
     <row r="21" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
-      <c r="K21" s="49" t="s">
+      <c r="K21" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="49"/>
-[...12 lines deleted...]
-      <c r="Y21" s="49"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="36"/>
+      <c r="Q21" s="36"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="36"/>
+      <c r="T21" s="36"/>
+      <c r="U21" s="36"/>
+      <c r="V21" s="36"/>
+      <c r="W21" s="36"/>
+      <c r="X21" s="36"/>
+      <c r="Y21" s="36"/>
     </row>
     <row r="22" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="43"/>
-      <c r="B22" s="55" t="s">
+      <c r="A22" s="42"/>
+      <c r="B22" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="56"/>
-[...10 lines deleted...]
-      <c r="N22" s="51" t="s">
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="O22" s="52"/>
-[...9 lines deleted...]
-      <c r="Y22" s="53"/>
+      <c r="O22" s="48"/>
+      <c r="P22" s="48"/>
+      <c r="Q22" s="48"/>
+      <c r="R22" s="48"/>
+      <c r="S22" s="48"/>
+      <c r="T22" s="48"/>
+      <c r="U22" s="48"/>
+      <c r="V22" s="48"/>
+      <c r="W22" s="48"/>
+      <c r="X22" s="48"/>
+      <c r="Y22" s="49"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="44"/>
+      <c r="A23" s="43"/>
       <c r="B23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J23" s="16" t="s">
@@ -9737,118 +9854,118 @@
       <c r="W35" s="15">
         <v>39159.599999999999</v>
       </c>
       <c r="X35" s="14">
         <v>48527.3</v>
       </c>
       <c r="Y35" s="14">
         <v>51986.7</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
     <row r="40" spans="1:25" ht="21" customHeight="1">
-      <c r="A40" s="46" t="s">
+      <c r="A40" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="46"/>
-[...10 lines deleted...]
-      <c r="M40" s="46"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="40"/>
     </row>
     <row r="41" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K41" s="45" t="s">
+      <c r="K41" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="L41" s="45"/>
-[...12 lines deleted...]
-      <c r="Y41" s="45"/>
+      <c r="L41" s="41"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="41"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="41"/>
+      <c r="R41" s="41"/>
+      <c r="S41" s="41"/>
+      <c r="T41" s="41"/>
+      <c r="U41" s="41"/>
+      <c r="V41" s="41"/>
+      <c r="W41" s="41"/>
+      <c r="X41" s="41"/>
+      <c r="Y41" s="41"/>
     </row>
     <row r="42" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="47"/>
-      <c r="B42" s="41" t="s">
+      <c r="A42" s="38"/>
+      <c r="B42" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="42"/>
-[...10 lines deleted...]
-      <c r="N42" s="51" t="s">
+      <c r="C42" s="35"/>
+      <c r="D42" s="35"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="35"/>
+      <c r="H42" s="35"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="50"/>
+      <c r="N42" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="O42" s="52"/>
-[...9 lines deleted...]
-      <c r="Y42" s="53"/>
+      <c r="O42" s="48"/>
+      <c r="P42" s="48"/>
+      <c r="Q42" s="48"/>
+      <c r="R42" s="48"/>
+      <c r="S42" s="48"/>
+      <c r="T42" s="48"/>
+      <c r="U42" s="48"/>
+      <c r="V42" s="48"/>
+      <c r="W42" s="48"/>
+      <c r="X42" s="48"/>
+      <c r="Y42" s="49"/>
     </row>
     <row r="43" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="48"/>
+      <c r="A43" s="39"/>
       <c r="B43" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J43" s="3" t="s">
@@ -10831,115 +10948,115 @@
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
     </row>
     <row r="57" spans="1:25">
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
     </row>
     <row r="59" spans="1:25" ht="21" customHeight="1">
-      <c r="A59" s="46" t="s">
+      <c r="A59" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B59" s="46"/>
-[...10 lines deleted...]
-      <c r="M59" s="46"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="40"/>
+      <c r="H59" s="40"/>
+      <c r="I59" s="40"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40"/>
+      <c r="L59" s="40"/>
+      <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K60" s="45" t="s">
+      <c r="K60" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="L60" s="45"/>
-[...9 lines deleted...]
-      <c r="V60" s="45"/>
+      <c r="L60" s="41"/>
+      <c r="M60" s="41"/>
+      <c r="N60" s="41"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="41"/>
+      <c r="R60" s="41"/>
+      <c r="S60" s="41"/>
+      <c r="T60" s="41"/>
+      <c r="U60" s="41"/>
+      <c r="V60" s="41"/>
     </row>
     <row r="61" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="47"/>
-      <c r="B61" s="41" t="s">
+      <c r="A61" s="38"/>
+      <c r="B61" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C61" s="42"/>
-[...10 lines deleted...]
-      <c r="N61" s="51" t="s">
+      <c r="C61" s="35"/>
+      <c r="D61" s="35"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="35"/>
+      <c r="H61" s="35"/>
+      <c r="I61" s="35"/>
+      <c r="J61" s="35"/>
+      <c r="K61" s="35"/>
+      <c r="L61" s="35"/>
+      <c r="M61" s="50"/>
+      <c r="N61" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="O61" s="52"/>
-[...9 lines deleted...]
-      <c r="Y61" s="53"/>
+      <c r="O61" s="48"/>
+      <c r="P61" s="48"/>
+      <c r="Q61" s="48"/>
+      <c r="R61" s="48"/>
+      <c r="S61" s="48"/>
+      <c r="T61" s="48"/>
+      <c r="U61" s="48"/>
+      <c r="V61" s="48"/>
+      <c r="W61" s="48"/>
+      <c r="X61" s="48"/>
+      <c r="Y61" s="49"/>
     </row>
     <row r="62" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="48"/>
+      <c r="A62" s="39"/>
       <c r="B62" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J62" s="23" t="s">
@@ -12125,70 +12242,70 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="K41:Y41"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K60:V60"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="K3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="K21:Y21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N22:Y22"/>
-    <mergeCell ref="N61:Y61"/>
-[...8 lines deleted...]
-    <mergeCell ref="K41:Y41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">