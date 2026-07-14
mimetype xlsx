--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DE1D5E9-88EE-401B-A5B5-0F0C82EEFD64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A87F5843-C32A-4B1E-B1E0-6FF971830C6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам 2026" sheetId="4" r:id="rId1"/>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="78">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -195,108 +195,108 @@
   <si>
     <t>32 854,5</t>
   </si>
   <si>
     <t>22 943,6</t>
   </si>
   <si>
     <t>11 146,9</t>
   </si>
   <si>
     <t>24 610,2</t>
   </si>
   <si>
     <t>9 263,4</t>
   </si>
   <si>
     <t>14 398,0</t>
   </si>
   <si>
     <t>464 681,0</t>
   </si>
   <si>
     <t>18 713,9</t>
   </si>
   <si>
-    <t>118 610,9</t>
-[...7 lines deleted...]
-  <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>1 247,2</t>
   </si>
   <si>
     <t>7 336,3</t>
   </si>
   <si>
     <t>1 203,0</t>
   </si>
   <si>
     <t>1 834,9</t>
   </si>
   <si>
     <t>1 719,9</t>
   </si>
   <si>
     <t>15 331,9</t>
   </si>
   <si>
-    <t>14 442,1</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 год*</t>
-  </si>
-[...16 lines deleted...]
-    <t>4 107,3</t>
   </si>
   <si>
     <t>* за 2025 года пересчитан в средногодовых ценах 2025 года</t>
   </si>
   <si>
     <t>2025 год</t>
+  </si>
+  <si>
+    <t>3 096,0</t>
+  </si>
+  <si>
+    <t>10 774,7</t>
+  </si>
+  <si>
+    <t>59 988,0</t>
+  </si>
+  <si>
+    <t>135 710,8</t>
+  </si>
+  <si>
+    <t>10 334,8</t>
+  </si>
+  <si>
+    <t>59 821,2</t>
+  </si>
+  <si>
+    <t>4 798,0</t>
+  </si>
+  <si>
+    <t>135 675,5</t>
+  </si>
+  <si>
+    <t>1 584,0</t>
+  </si>
+  <si>
+    <t>9 770,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -546,51 +546,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -629,115 +629,112 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Денежный" xfId="1" builtinId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1016,163 +1013,165 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="F58" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="K61" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="N71" sqref="N71:AD84"/>
+      <selection pane="bottomRight" activeCell="N71" sqref="N71:Y84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9.140625" style="33"/>
     <col min="20" max="23" width="9.140625" style="2"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="2"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="2"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="30" width="9.140625" style="1"/>
+    <col min="31" max="31" width="9.140625" style="2"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:37" ht="21" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="24"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="28"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="41"/>
-[...1 lines deleted...]
-      <c r="M4" s="41"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
     </row>
     <row r="5" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A5" s="38"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="35"/>
-[...37 lines deleted...]
-      <c r="AK5" s="35"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="39"/>
+      <c r="AE5" s="39"/>
+      <c r="AF5" s="39"/>
+      <c r="AG5" s="39"/>
+      <c r="AH5" s="39"/>
+      <c r="AI5" s="39"/>
+      <c r="AJ5" s="39"/>
+      <c r="AK5" s="39"/>
     </row>
     <row r="6" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A6" s="39"/>
+      <c r="A6" s="43"/>
       <c r="B6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="23" t="s">
@@ -1216,51 +1215,51 @@
       </c>
       <c r="W6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="Y6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="32" t="s">
+      <c r="AE6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK6" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
@@ -1278,1514 +1277,1542 @@
       </c>
       <c r="F7" s="14">
         <v>70711.87209630062</v>
       </c>
       <c r="G7" s="9">
         <v>94338.428767161837</v>
       </c>
       <c r="H7" s="9">
         <v>130909.6</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="9">
         <v>296991</v>
       </c>
       <c r="K7" s="14">
         <v>358536.5</v>
       </c>
       <c r="L7" s="10">
         <v>432825.8</v>
       </c>
       <c r="M7" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="30" t="s">
-        <v>68</v>
+      <c r="N7" s="30">
+        <v>14695.476374967462</v>
       </c>
       <c r="O7" s="30">
-        <v>30401.7</v>
-[...11 lines deleted...]
-        <v>58</v>
+        <v>30933.043727911408</v>
+      </c>
+      <c r="P7" s="37">
+        <v>49882.19921741289</v>
+      </c>
+      <c r="Q7" s="34">
+        <v>69846.102492042613</v>
+      </c>
+      <c r="R7" s="37">
+        <v>91818.384576660173</v>
+      </c>
+      <c r="S7" s="10">
+        <v>121759.25421137846</v>
       </c>
       <c r="T7" s="30">
-        <v>160191.79999999999</v>
+        <v>162542.15156257444</v>
       </c>
       <c r="U7" s="30">
-        <v>212226.7</v>
+        <v>210613.98217315334</v>
       </c>
       <c r="V7" s="30">
-        <v>354214.1</v>
+        <v>352060.28635896393</v>
       </c>
       <c r="W7" s="30">
-        <v>423110</v>
+        <v>424826.54716521438</v>
       </c>
       <c r="X7" s="30">
-        <v>524136.1</v>
+        <v>526800.51314959</v>
       </c>
       <c r="Y7" s="30">
-        <v>560263.6</v>
+        <v>564121.66931243485</v>
       </c>
       <c r="Z7" s="30">
         <v>15127.6</v>
       </c>
       <c r="AA7" s="30">
         <v>33037.199999999997</v>
       </c>
-      <c r="AB7" s="55">
+      <c r="AB7" s="37">
         <v>56066</v>
       </c>
-      <c r="AC7" s="55">
+      <c r="AC7" s="37">
         <v>79552.899999999994</v>
       </c>
-      <c r="AD7" s="55">
+      <c r="AD7" s="37">
         <v>105130.3</v>
       </c>
-      <c r="AE7" s="55"/>
-[...2 lines deleted...]
-      <c r="AH7" s="51"/>
+      <c r="AE7" s="37">
+        <v>139675.29999999999</v>
+      </c>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="34"/>
+      <c r="AH7" s="34"/>
       <c r="AI7" s="30"/>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="30"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9">
         <v>222.78914775953322</v>
       </c>
       <c r="C8" s="14">
         <v>378.97798428725207</v>
       </c>
       <c r="D8" s="9">
         <v>637.9290960714286</v>
       </c>
       <c r="E8" s="14">
         <v>1483.3400565392906</v>
       </c>
       <c r="F8" s="30">
         <v>1986.5725146758732</v>
       </c>
       <c r="G8" s="9">
         <v>2410.3958181432804</v>
       </c>
       <c r="H8" s="9">
         <v>4027.2</v>
       </c>
       <c r="I8" s="10">
         <v>6033</v>
       </c>
       <c r="J8" s="9">
         <v>19786.3</v>
       </c>
       <c r="K8" s="15">
         <v>27074.2</v>
       </c>
       <c r="L8" s="10">
         <v>29090.400000000001</v>
       </c>
       <c r="M8" s="30">
         <v>29303.200000000001</v>
       </c>
       <c r="N8" s="30">
-        <v>284.89999999999998</v>
+        <v>411.76325385384109</v>
       </c>
       <c r="O8" s="30">
-        <v>524</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>780.24234998472593</v>
+      </c>
+      <c r="P8" s="37">
+        <v>1339.7522612202667</v>
+      </c>
+      <c r="Q8" s="34">
+        <v>1835.3003062049477</v>
+      </c>
+      <c r="R8" s="37">
+        <v>2359.355758747427</v>
       </c>
       <c r="S8" s="10">
-        <v>2108.3000000000002</v>
+        <v>2914.4376985432082</v>
       </c>
       <c r="T8" s="30">
-        <v>4186.3999999999996</v>
+        <v>5164.7218977531775</v>
       </c>
       <c r="U8" s="30">
-        <v>6834.8</v>
+        <v>8028.5027334394217</v>
       </c>
       <c r="V8" s="30">
-        <v>23617.8</v>
+        <v>25818.581629942568</v>
       </c>
       <c r="W8" s="30">
-        <v>32421.599999999999</v>
+        <v>35466.203739395278</v>
       </c>
       <c r="X8" s="30">
-        <v>33469.199999999997</v>
+        <v>36877.915339951345</v>
       </c>
       <c r="Y8" s="30">
-        <v>33296.800000000003</v>
+        <v>37557.134433520441</v>
       </c>
       <c r="Z8" s="30">
         <v>316.7</v>
       </c>
       <c r="AA8" s="30">
         <v>640.5</v>
       </c>
-      <c r="AB8" s="55">
+      <c r="AB8" s="37">
         <v>1187.5</v>
       </c>
-      <c r="AC8" s="51">
+      <c r="AC8" s="34">
         <v>1941.8</v>
       </c>
-      <c r="AD8" s="55">
+      <c r="AD8" s="37">
         <v>2456.6999999999998</v>
       </c>
-      <c r="AE8" s="51"/>
-[...2 lines deleted...]
-      <c r="AH8" s="51"/>
+      <c r="AE8" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF8" s="37"/>
+      <c r="AG8" s="34"/>
+      <c r="AH8" s="34"/>
       <c r="AI8" s="30"/>
       <c r="AJ8" s="30"/>
       <c r="AK8" s="30"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="9">
         <v>108.77472193108655</v>
       </c>
       <c r="C9" s="14">
         <v>222.2845136653188</v>
       </c>
       <c r="D9" s="9">
         <v>335.60900541262947</v>
       </c>
       <c r="E9" s="14">
         <v>465.01505068898683</v>
       </c>
       <c r="F9" s="30">
         <v>657.62428583155645</v>
       </c>
       <c r="G9" s="9">
         <v>931.56145410728186</v>
       </c>
       <c r="H9" s="9">
         <v>2039.1</v>
       </c>
       <c r="I9" s="10">
         <v>2989.9</v>
       </c>
       <c r="J9" s="9">
         <v>8842.2999999999993</v>
       </c>
       <c r="K9" s="15">
         <v>11878.8</v>
       </c>
       <c r="L9" s="10">
         <v>12473.1</v>
       </c>
       <c r="M9" s="30">
         <v>13064.1</v>
       </c>
       <c r="N9" s="30">
-        <v>141.69999999999999</v>
+        <v>147.17213379841198</v>
       </c>
       <c r="O9" s="30">
-        <v>260.5</v>
-[...8 lines deleted...]
-        <v>881.4</v>
+        <v>271.46932531787525</v>
+      </c>
+      <c r="P9" s="37">
+        <v>416.87836188283609</v>
+      </c>
+      <c r="Q9" s="34">
+        <v>608.1179264707589</v>
+      </c>
+      <c r="R9" s="37">
+        <v>881.43883405105908</v>
       </c>
       <c r="S9" s="10">
-        <v>1129.4000000000001</v>
+        <v>1186.8156919769772</v>
       </c>
       <c r="T9" s="30">
-        <v>2255.1</v>
+        <v>2369.3783673336966</v>
       </c>
       <c r="U9" s="30">
-        <v>3161.1</v>
+        <v>3346.6267897894836</v>
       </c>
       <c r="V9" s="30">
-        <v>9733.9</v>
+        <v>10862.121188818663</v>
       </c>
       <c r="W9" s="30">
-        <v>13383.4</v>
+        <v>15195.427429911178</v>
       </c>
       <c r="X9" s="30">
-        <v>14001.9</v>
+        <v>15636.834847829399</v>
       </c>
       <c r="Y9" s="30">
-        <v>14109.3</v>
+        <v>15914.561462639445</v>
       </c>
       <c r="Z9" s="30">
         <v>150.6</v>
       </c>
       <c r="AA9" s="30">
         <v>282.89999999999998</v>
       </c>
-      <c r="AB9" s="55">
+      <c r="AB9" s="37">
         <v>457.9</v>
       </c>
-      <c r="AC9" s="51">
+      <c r="AC9" s="34">
         <v>664</v>
       </c>
-      <c r="AD9" s="55">
+      <c r="AD9" s="37">
         <v>957.5</v>
       </c>
-      <c r="AE9" s="51"/>
-[...2 lines deleted...]
-      <c r="AH9" s="51"/>
+      <c r="AE9" s="37">
+        <v>1288.8</v>
+      </c>
+      <c r="AF9" s="37"/>
+      <c r="AG9" s="34"/>
+      <c r="AH9" s="34"/>
       <c r="AI9" s="30"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="9">
         <v>1252.3772179023902</v>
       </c>
       <c r="C10" s="14">
         <v>2443.5438249118197</v>
       </c>
       <c r="D10" s="9">
         <v>3872.2959174900893</v>
       </c>
       <c r="E10" s="14">
         <v>5436.5392099747387</v>
       </c>
       <c r="F10" s="30">
         <v>6974.3061220739119</v>
       </c>
       <c r="G10" s="9">
         <v>9020.488846010514</v>
       </c>
       <c r="H10" s="9">
         <v>13876.8</v>
       </c>
       <c r="I10" s="10">
         <v>22809.7</v>
       </c>
       <c r="J10" s="9">
         <v>45596.2</v>
       </c>
       <c r="K10" s="15">
         <v>53689.5</v>
       </c>
       <c r="L10" s="10">
         <v>64683.199999999997</v>
       </c>
       <c r="M10" s="30">
         <v>68637.399999999994</v>
       </c>
       <c r="N10" s="30">
-        <v>1150.9000000000001</v>
+        <v>1150.9538735153499</v>
       </c>
       <c r="O10" s="30">
-        <v>2464.6</v>
-[...8 lines deleted...]
-        <v>7945.7</v>
+        <v>2464.5742952271007</v>
+      </c>
+      <c r="P10" s="37">
+        <v>4463.4770339933402</v>
+      </c>
+      <c r="Q10" s="34">
+        <v>6291.444856730317</v>
+      </c>
+      <c r="R10" s="37">
+        <v>7945.7035668297613</v>
       </c>
       <c r="S10" s="10">
-        <v>10064.299999999999</v>
+        <v>10238.188120988614</v>
       </c>
       <c r="T10" s="30">
-        <v>14989.9</v>
+        <v>15276.863770587701</v>
       </c>
       <c r="U10" s="30">
-        <v>24423.8</v>
+        <v>22415.642253631984</v>
       </c>
       <c r="V10" s="30">
-        <v>49138.1</v>
+        <v>49552.970018571999</v>
       </c>
       <c r="W10" s="30">
-        <v>56582.2</v>
+        <v>59744.158637732195</v>
       </c>
       <c r="X10" s="30">
-        <v>72147.100000000006</v>
+        <v>77255.770792696974</v>
       </c>
       <c r="Y10" s="30">
-        <v>75275</v>
+        <v>79885.101742052779</v>
       </c>
       <c r="Z10" s="30">
         <v>1252.9000000000001</v>
       </c>
       <c r="AA10" s="30">
         <v>2738.7</v>
       </c>
-      <c r="AB10" s="55">
+      <c r="AB10" s="37">
         <v>4971</v>
       </c>
-      <c r="AC10" s="51">
+      <c r="AC10" s="34">
         <v>6957.1</v>
       </c>
-      <c r="AD10" s="55">
+      <c r="AD10" s="37">
         <v>8769.7999999999993</v>
       </c>
-      <c r="AE10" s="51"/>
-[...2 lines deleted...]
-      <c r="AH10" s="51"/>
+      <c r="AE10" s="37">
+        <v>11420</v>
+      </c>
+      <c r="AF10" s="37"/>
+      <c r="AG10" s="34"/>
+      <c r="AH10" s="34"/>
       <c r="AI10" s="30"/>
       <c r="AJ10" s="30"/>
       <c r="AK10" s="30"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>686.62506143409234</v>
       </c>
       <c r="C11" s="14">
         <v>1808.8260035412686</v>
       </c>
       <c r="D11" s="9">
         <v>2872.3518327546485</v>
       </c>
       <c r="E11" s="14">
         <v>4094.8894769265335</v>
       </c>
       <c r="F11" s="30">
         <v>5661.8089992179121</v>
       </c>
       <c r="G11" s="9">
         <v>7064.0157602548634</v>
       </c>
       <c r="H11" s="9">
         <v>10246.799999999999</v>
       </c>
       <c r="I11" s="10">
         <v>12920.5</v>
       </c>
       <c r="J11" s="9">
         <v>18054.900000000001</v>
       </c>
       <c r="K11" s="15">
         <v>22152.7</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="30">
         <v>27463</v>
       </c>
       <c r="N11" s="30">
-        <v>796.4</v>
+        <v>795.49849435803276</v>
       </c>
       <c r="O11" s="30">
-        <v>2206.3000000000002</v>
-[...8 lines deleted...]
-        <v>6811.6</v>
+        <v>2204.4052007589435</v>
+      </c>
+      <c r="P11" s="37">
+        <v>3485.7419836284457</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>4944.3852359527073</v>
+      </c>
+      <c r="R11" s="37">
+        <v>6811.5783166284409</v>
       </c>
       <c r="S11" s="10">
-        <v>8598.7999999999993</v>
+        <v>8473.5386139530274</v>
       </c>
       <c r="T11" s="30">
-        <v>11961.9</v>
+        <v>11529.144171354104</v>
       </c>
       <c r="U11" s="30">
-        <v>14306.2</v>
+        <v>13752.353164594861</v>
       </c>
       <c r="V11" s="30">
-        <v>20439.8</v>
+        <v>19322.273111311792</v>
       </c>
       <c r="W11" s="30">
-        <v>24652.7</v>
+        <v>23212.080529221203</v>
       </c>
       <c r="X11" s="30">
-        <v>26362.400000000001</v>
+        <v>25731.828040045686</v>
       </c>
       <c r="Y11" s="30">
-        <v>30868.799999999999</v>
+        <v>30188.287766862115</v>
       </c>
       <c r="Z11" s="30">
         <v>903.6</v>
       </c>
       <c r="AA11" s="30">
         <v>2576.5</v>
       </c>
-      <c r="AB11" s="55">
+      <c r="AB11" s="37">
         <v>4042.8</v>
       </c>
-      <c r="AC11" s="51">
+      <c r="AC11" s="34">
         <v>5722.8</v>
       </c>
-      <c r="AD11" s="55">
+      <c r="AD11" s="37">
         <v>7855.2</v>
       </c>
-      <c r="AE11" s="51"/>
-[...2 lines deleted...]
-      <c r="AH11" s="51"/>
+      <c r="AE11" s="37">
+        <v>9778.2000000000007</v>
+      </c>
+      <c r="AF11" s="37"/>
+      <c r="AG11" s="34"/>
+      <c r="AH11" s="34"/>
       <c r="AI11" s="30"/>
       <c r="AJ11" s="30"/>
       <c r="AK11" s="30"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>580.49840127049151</v>
       </c>
       <c r="C12" s="14">
         <v>1251.6322727750269</v>
       </c>
       <c r="D12" s="9">
         <v>2056.7611797975733</v>
       </c>
       <c r="E12" s="14">
         <v>2850.4180695284776</v>
       </c>
       <c r="F12" s="30">
         <v>3799.713297411794</v>
       </c>
       <c r="G12" s="9">
         <v>5110.3767204157393</v>
       </c>
       <c r="H12" s="9">
         <v>9804.2999999999993</v>
       </c>
       <c r="I12" s="10">
         <v>15580.9</v>
       </c>
       <c r="J12" s="9">
         <v>34699.599999999999</v>
       </c>
       <c r="K12" s="15">
         <v>42532</v>
       </c>
       <c r="L12" s="10">
         <v>52582.9</v>
       </c>
       <c r="M12" s="30">
         <v>53569.8</v>
       </c>
       <c r="N12" s="30">
-        <v>661.3</v>
+        <v>708.50590353298469</v>
       </c>
       <c r="O12" s="30">
-        <v>1378.8</v>
-[...8 lines deleted...]
-        <v>4656</v>
+        <v>1474.8630478896134</v>
+      </c>
+      <c r="P12" s="37">
+        <v>2536.0313031000182</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>3464.3325416786079</v>
+      </c>
+      <c r="R12" s="37">
+        <v>4656.0330666337723</v>
       </c>
       <c r="S12" s="10">
-        <v>6058.7</v>
+        <v>6395.2221890546471</v>
       </c>
       <c r="T12" s="30">
-        <v>10777.6</v>
+        <v>11145.925748513318</v>
       </c>
       <c r="U12" s="30">
-        <v>17270.5</v>
+        <v>17448.002251915037</v>
       </c>
       <c r="V12" s="30">
-        <v>37272.400000000001</v>
+        <v>39130.795817063001</v>
       </c>
       <c r="W12" s="30">
-        <v>45401.2</v>
+        <v>47363.869615982119</v>
       </c>
       <c r="X12" s="30">
-        <v>59625.5</v>
+        <v>61242.705506683938</v>
       </c>
       <c r="Y12" s="30">
-        <v>60895.6</v>
+        <v>62367.88696829378</v>
       </c>
       <c r="Z12" s="30">
         <v>707.2</v>
       </c>
       <c r="AA12" s="30">
         <v>1494.2</v>
       </c>
-      <c r="AB12" s="55">
+      <c r="AB12" s="37">
         <v>2603.9</v>
       </c>
-      <c r="AC12" s="51">
+      <c r="AC12" s="34">
         <v>3787.5</v>
       </c>
-      <c r="AD12" s="55">
+      <c r="AD12" s="37">
         <v>5156.6000000000004</v>
       </c>
-      <c r="AE12" s="51"/>
-[...2 lines deleted...]
-      <c r="AH12" s="51"/>
+      <c r="AE12" s="37">
+        <v>7147.2</v>
+      </c>
+      <c r="AF12" s="37"/>
+      <c r="AG12" s="34"/>
+      <c r="AH12" s="34"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>423.56525610361803</v>
       </c>
       <c r="C13" s="14">
         <v>826.55051265502561</v>
       </c>
       <c r="D13" s="9">
         <v>1561.5416148788656</v>
       </c>
       <c r="E13" s="14">
         <v>2412.1410934655491</v>
       </c>
       <c r="F13" s="30">
         <v>3434.6856115873716</v>
       </c>
       <c r="G13" s="9">
         <v>4983.9052335363776</v>
       </c>
       <c r="H13" s="9">
         <v>7364.7</v>
       </c>
       <c r="I13" s="10">
         <v>9687.2999999999993</v>
       </c>
       <c r="J13" s="9">
         <v>17029</v>
       </c>
       <c r="K13" s="15">
         <v>21150.400000000001</v>
       </c>
       <c r="L13" s="10">
         <v>23164.7</v>
       </c>
       <c r="M13" s="30">
         <v>25160.799999999999</v>
       </c>
       <c r="N13" s="30">
-        <v>671.5</v>
+        <v>664.26895790686535</v>
       </c>
       <c r="O13" s="30">
-        <v>1164.4000000000001</v>
-[...8 lines deleted...]
-        <v>4324.3999999999996</v>
+        <v>1149.9230593629936</v>
+      </c>
+      <c r="P13" s="37">
+        <v>2050.743570666672</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>3033.2424626026163</v>
+      </c>
+      <c r="R13" s="37">
+        <v>4324.4376518673434</v>
       </c>
       <c r="S13" s="10">
-        <v>6350.3</v>
+        <v>6314.1179480026358</v>
       </c>
       <c r="T13" s="30">
-        <v>8923.4</v>
+        <v>8890.4793806921298</v>
       </c>
       <c r="U13" s="30">
-        <v>11350</v>
+        <v>11284.558646029242</v>
       </c>
       <c r="V13" s="30">
-        <v>19764.599999999999</v>
+        <v>20102.196033940643</v>
       </c>
       <c r="W13" s="30">
-        <v>25183.7</v>
+        <v>25991.672615380601</v>
       </c>
       <c r="X13" s="30">
-        <v>28011.4</v>
+        <v>28937.96985970977</v>
       </c>
       <c r="Y13" s="30">
-        <v>30072.3</v>
+        <v>31226.298652728314</v>
       </c>
       <c r="Z13" s="30">
         <v>743.6</v>
       </c>
       <c r="AA13" s="30">
         <v>1304.2</v>
       </c>
-      <c r="AB13" s="55">
+      <c r="AB13" s="37">
         <v>2345</v>
       </c>
-      <c r="AC13" s="51">
+      <c r="AC13" s="34">
         <v>3407.8</v>
       </c>
-      <c r="AD13" s="55">
+      <c r="AD13" s="37">
         <v>4884.3</v>
       </c>
-      <c r="AE13" s="51"/>
-[...2 lines deleted...]
-      <c r="AH13" s="51"/>
+      <c r="AE13" s="37">
+        <v>7250.6</v>
+      </c>
+      <c r="AF13" s="37"/>
+      <c r="AG13" s="34"/>
+      <c r="AH13" s="34"/>
       <c r="AI13" s="30"/>
       <c r="AJ13" s="30"/>
       <c r="AK13" s="30"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9">
         <v>488.63579501670972</v>
       </c>
       <c r="C14" s="14">
         <v>1088.9170709205605</v>
       </c>
       <c r="D14" s="9">
         <v>1837.0923728635121</v>
       </c>
       <c r="E14" s="14">
         <v>2481.3504858298006</v>
       </c>
       <c r="F14" s="30">
         <v>3052.3023689363472</v>
       </c>
       <c r="G14" s="9">
         <v>4220.8879369046872</v>
       </c>
       <c r="H14" s="9">
         <v>6143.7</v>
       </c>
       <c r="I14" s="10">
         <v>7860.7</v>
       </c>
       <c r="J14" s="9">
         <v>10975.3</v>
       </c>
       <c r="K14" s="15">
         <v>13248.3</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="30">
         <v>16808.400000000001</v>
       </c>
       <c r="N14" s="30">
-        <v>639.29999999999995</v>
+        <v>675.3124026643635</v>
       </c>
       <c r="O14" s="30">
-        <v>1358.7</v>
-[...8 lines deleted...]
-        <v>4193.5</v>
+        <v>1439.6716566847344</v>
+      </c>
+      <c r="P14" s="37">
+        <v>2347.5445743640071</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>3258.3048023194851</v>
+      </c>
+      <c r="R14" s="37">
+        <v>4193.466805029735</v>
       </c>
       <c r="S14" s="10">
-        <v>5792.4</v>
+        <v>6090.8095718760369</v>
       </c>
       <c r="T14" s="30">
-        <v>7657.6</v>
+        <v>7875.9421717623354</v>
       </c>
       <c r="U14" s="30">
-        <v>9567.2999999999993</v>
+        <v>9654.0894559996086</v>
       </c>
       <c r="V14" s="30">
-        <v>13063.4</v>
+        <v>13351.17005913952</v>
       </c>
       <c r="W14" s="30">
-        <v>15361.5</v>
+        <v>15846.858891300833</v>
       </c>
       <c r="X14" s="30">
-        <v>17164.900000000001</v>
+        <v>17618.495607441921</v>
       </c>
       <c r="Y14" s="30">
-        <v>20227</v>
+        <v>20688.698956055327</v>
       </c>
       <c r="Z14" s="30">
         <v>689.9</v>
       </c>
       <c r="AA14" s="30">
         <v>1515.8</v>
       </c>
-      <c r="AB14" s="55">
+      <c r="AB14" s="37">
         <v>2485.8000000000002</v>
       </c>
-      <c r="AC14" s="51">
+      <c r="AC14" s="34">
         <v>3424.6</v>
       </c>
-      <c r="AD14" s="55">
+      <c r="AD14" s="37">
         <v>4516</v>
       </c>
-      <c r="AE14" s="51"/>
-[...2 lines deleted...]
-      <c r="AH14" s="51"/>
+      <c r="AE14" s="37">
+        <v>6573.7</v>
+      </c>
+      <c r="AF14" s="37"/>
+      <c r="AG14" s="34"/>
+      <c r="AH14" s="34"/>
       <c r="AI14" s="30"/>
       <c r="AJ14" s="30"/>
       <c r="AK14" s="30"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C15" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D15" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E15" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F15" s="30">
         <v>1996.8061203654152</v>
       </c>
       <c r="G15" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H15" s="9">
         <v>4254.5</v>
       </c>
       <c r="I15" s="10">
         <v>5502.5</v>
       </c>
       <c r="J15" s="9">
         <v>9445</v>
       </c>
       <c r="K15" s="15">
         <v>12363.7</v>
       </c>
       <c r="L15" s="10">
         <v>14092.8</v>
       </c>
       <c r="M15" s="30">
         <v>15464.2</v>
       </c>
       <c r="N15" s="30">
-        <v>270.8</v>
+        <v>270.15821298118072</v>
       </c>
       <c r="O15" s="30">
-        <v>493.3</v>
-[...8 lines deleted...]
-        <v>2545.5</v>
+        <v>491.74691212343009</v>
+      </c>
+      <c r="P15" s="37">
+        <v>1068.4379208268463</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>1541.7073231000882</v>
+      </c>
+      <c r="R15" s="37">
+        <v>2545.4601258991433</v>
       </c>
       <c r="S15" s="10">
-        <v>3975.3</v>
+        <v>4005.0383209801103</v>
       </c>
       <c r="T15" s="30">
-        <v>5643.8</v>
+        <v>5651.8460954668153</v>
       </c>
       <c r="U15" s="30">
-        <v>7151.8</v>
+        <v>7150.6106566237941</v>
       </c>
       <c r="V15" s="30">
-        <v>12203.2</v>
+        <v>12611.029623621085</v>
       </c>
       <c r="W15" s="30">
-        <v>15328</v>
+        <v>15948.164079605946</v>
       </c>
       <c r="X15" s="30">
-        <v>17114</v>
+        <v>17810.1983296238</v>
       </c>
       <c r="Y15" s="30">
-        <v>18788.400000000001</v>
+        <v>19266.783076532225</v>
       </c>
       <c r="Z15" s="30">
         <v>303.7</v>
       </c>
       <c r="AA15" s="30">
         <v>561</v>
       </c>
-      <c r="AB15" s="55">
+      <c r="AB15" s="37">
         <v>1237.3</v>
       </c>
-      <c r="AC15" s="51">
+      <c r="AC15" s="34">
         <v>1773.6</v>
       </c>
-      <c r="AD15" s="55">
+      <c r="AD15" s="37">
         <v>2927.8</v>
       </c>
-      <c r="AE15" s="51"/>
-[...2 lines deleted...]
-      <c r="AH15" s="51"/>
+      <c r="AE15" s="37">
+        <v>4528.1000000000004</v>
+      </c>
+      <c r="AF15" s="37"/>
+      <c r="AG15" s="34"/>
+      <c r="AH15" s="34"/>
       <c r="AI15" s="30"/>
       <c r="AJ15" s="30"/>
       <c r="AK15" s="30"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="9">
         <v>296.42699740431232</v>
       </c>
       <c r="C16" s="14">
         <v>883.17899187397848</v>
       </c>
       <c r="D16" s="9">
         <v>1294.4377223461941</v>
       </c>
       <c r="E16" s="14">
         <v>1621.096052206477</v>
       </c>
       <c r="F16" s="30">
         <v>2089.8099349562649</v>
       </c>
       <c r="G16" s="9">
         <v>3152.7991075783152</v>
       </c>
       <c r="H16" s="9">
         <v>4328.5</v>
       </c>
       <c r="I16" s="10">
         <v>5437.5</v>
       </c>
       <c r="J16" s="9">
         <v>7752.6</v>
       </c>
       <c r="K16" s="15">
         <v>9863.6</v>
       </c>
       <c r="L16" s="10">
         <v>16424.099999999999</v>
       </c>
       <c r="M16" s="30">
         <v>17989.400000000001</v>
       </c>
       <c r="N16" s="30">
-        <v>254.9</v>
+        <v>249.89667935090932</v>
       </c>
       <c r="O16" s="30">
-        <v>877.3</v>
-[...8 lines deleted...]
-        <v>2360.1999999999998</v>
+        <v>867.12522528035447</v>
+      </c>
+      <c r="P16" s="37">
+        <v>1284.6264213343904</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>1807.748029953043</v>
+      </c>
+      <c r="R16" s="37">
+        <v>2360.1718060104645</v>
       </c>
       <c r="S16" s="10">
-        <v>3583.5</v>
+        <v>3601.8994649890683</v>
       </c>
       <c r="T16" s="30">
-        <v>4870.3</v>
+        <v>4869.9671818565184</v>
       </c>
       <c r="U16" s="30">
-        <v>6062.9</v>
+        <v>6085.9834028664209</v>
       </c>
       <c r="V16" s="30">
-        <v>8428.9</v>
+        <v>10441.565277803144</v>
       </c>
       <c r="W16" s="30">
-        <v>10918.7</v>
+        <v>12299.282830285732</v>
       </c>
       <c r="X16" s="30">
-        <v>19697.2</v>
+        <v>19992.527124120381</v>
       </c>
       <c r="Y16" s="30">
-        <v>21586.2</v>
+        <v>21835.07746116156</v>
       </c>
       <c r="Z16" s="30">
         <v>268.10000000000002</v>
       </c>
       <c r="AA16" s="30">
         <v>970.9</v>
       </c>
-      <c r="AB16" s="55">
+      <c r="AB16" s="37">
         <v>1496.4</v>
       </c>
-      <c r="AC16" s="51">
+      <c r="AC16" s="34">
         <v>2049.3000000000002</v>
       </c>
-      <c r="AD16" s="55">
+      <c r="AD16" s="37">
         <v>2665.5</v>
       </c>
-      <c r="AE16" s="51"/>
-[...2 lines deleted...]
-      <c r="AH16" s="51"/>
+      <c r="AE16" s="37">
+        <v>4046.6</v>
+      </c>
+      <c r="AF16" s="37"/>
+      <c r="AG16" s="34"/>
+      <c r="AH16" s="34"/>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="30"/>
       <c r="AK16" s="30"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="9">
         <v>369.35273534354457</v>
       </c>
       <c r="C17" s="14">
         <v>1038.4386837215777</v>
       </c>
       <c r="D17" s="9">
         <v>1818.3039023262104</v>
       </c>
       <c r="E17" s="14">
         <v>2996.6455357107593</v>
       </c>
       <c r="F17" s="30">
         <v>4087.5495437835057</v>
       </c>
       <c r="G17" s="9">
         <v>7088.3499180614745</v>
       </c>
       <c r="H17" s="9">
         <v>10098</v>
       </c>
       <c r="I17" s="10">
         <v>13243.4</v>
       </c>
       <c r="J17" s="9">
         <v>16870.900000000001</v>
       </c>
       <c r="K17" s="15">
         <v>19895.7</v>
       </c>
       <c r="L17" s="10">
         <v>21535.8</v>
       </c>
       <c r="M17" s="30">
         <v>25873.200000000001</v>
       </c>
       <c r="N17" s="30">
-        <v>508.2</v>
+        <v>524.03433983367211</v>
       </c>
       <c r="O17" s="30">
-        <v>1601.3</v>
-[...8 lines deleted...]
-        <v>5485.6</v>
+        <v>1633.1040596890257</v>
+      </c>
+      <c r="P17" s="37">
+        <v>2629.4707179394568</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>4084.9256222267222</v>
+      </c>
+      <c r="R17" s="37">
+        <v>5485.6047580736877</v>
       </c>
       <c r="S17" s="10">
-        <v>9300.5</v>
+        <v>9332.3819327807068</v>
       </c>
       <c r="T17" s="30">
-        <v>12498</v>
+        <v>12344.424509377541</v>
       </c>
       <c r="U17" s="30">
-        <v>16220</v>
+        <v>15837.826623103516</v>
       </c>
       <c r="V17" s="30">
-        <v>20431.8</v>
+        <v>19872.779334118492</v>
       </c>
       <c r="W17" s="30">
-        <v>23830.400000000001</v>
+        <v>23172.227176384953</v>
       </c>
       <c r="X17" s="30">
-        <v>26119.5</v>
+        <v>25530.323767139937</v>
       </c>
       <c r="Y17" s="30">
-        <v>32038.3</v>
+        <v>31326.846407349276</v>
       </c>
       <c r="Z17" s="30">
         <v>564.20000000000005</v>
       </c>
       <c r="AA17" s="30" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="AB17" s="55">
+        <v>62</v>
+      </c>
+      <c r="AB17" s="37">
         <v>3015.2</v>
       </c>
-      <c r="AC17" s="51">
+      <c r="AC17" s="34">
         <v>4715.7</v>
       </c>
-      <c r="AD17" s="55">
+      <c r="AD17" s="37">
         <v>6352.7</v>
       </c>
-      <c r="AE17" s="51"/>
-[...2 lines deleted...]
-      <c r="AH17" s="51"/>
+      <c r="AE17" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF17" s="37"/>
+      <c r="AG17" s="34"/>
+      <c r="AH17" s="34"/>
       <c r="AI17" s="30"/>
       <c r="AJ17" s="30"/>
       <c r="AK17" s="30"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="9">
         <v>5742.0298174361014</v>
       </c>
       <c r="C18" s="14">
         <v>11017.815155781562</v>
       </c>
       <c r="D18" s="9">
         <v>16839.805546914053</v>
       </c>
       <c r="E18" s="14">
         <v>22678.61837401893</v>
       </c>
       <c r="F18" s="30">
         <v>29457.683609405052</v>
       </c>
       <c r="G18" s="9">
         <v>37081.575954433727</v>
       </c>
       <c r="H18" s="9">
         <v>44018.1</v>
       </c>
       <c r="I18" s="10">
         <v>52086.400000000001</v>
       </c>
       <c r="J18" s="9">
         <v>62375.6</v>
       </c>
       <c r="K18" s="15">
         <v>70727.399999999994</v>
       </c>
       <c r="L18" s="10">
         <v>84000</v>
       </c>
       <c r="M18" s="30">
         <v>92531.5</v>
       </c>
       <c r="N18" s="30">
-        <v>7469.2</v>
+        <v>7471.9590218297535</v>
       </c>
       <c r="O18" s="30">
-        <v>14873.7</v>
-[...8 lines deleted...]
-        <v>40996.9</v>
+        <v>14879.772935325977</v>
+      </c>
+      <c r="P18" s="37">
+        <v>23186.467452459699</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>31758.027277537971</v>
+      </c>
+      <c r="R18" s="37">
+        <v>40996.879551545338</v>
       </c>
       <c r="S18" s="10">
-        <v>49866.2</v>
+        <v>50990.63414009157</v>
       </c>
       <c r="T18" s="30">
-        <v>59231</v>
+        <v>60421.167135501033</v>
       </c>
       <c r="U18" s="30">
-        <v>68777.100000000006</v>
+        <v>70461.268166389098</v>
       </c>
       <c r="V18" s="30">
-        <v>84398.7</v>
+        <v>78841.530730871978</v>
       </c>
       <c r="W18" s="30">
-        <v>95087.8</v>
+        <v>89129.87510725329</v>
       </c>
       <c r="X18" s="30">
-        <v>112140.5</v>
+        <v>105182.52328670306</v>
       </c>
       <c r="Y18" s="30">
-        <v>122694.1</v>
+        <v>114943.62182002098</v>
       </c>
       <c r="Z18" s="30">
         <v>7361.1</v>
       </c>
       <c r="AA18" s="30" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="AB18" s="55">
+        <v>64</v>
+      </c>
+      <c r="AB18" s="37">
         <v>26543.7</v>
       </c>
-      <c r="AC18" s="51">
+      <c r="AC18" s="34">
         <v>37100.1</v>
       </c>
-      <c r="AD18" s="55">
+      <c r="AD18" s="37">
         <v>48313.599999999999</v>
       </c>
-      <c r="AE18" s="51"/>
-[...2 lines deleted...]
-      <c r="AH18" s="51"/>
+      <c r="AE18" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF18" s="37"/>
+      <c r="AG18" s="34"/>
+      <c r="AH18" s="34"/>
       <c r="AI18" s="30"/>
       <c r="AJ18" s="30"/>
       <c r="AK18" s="30"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C19" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D19" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E19" s="14">
         <v>1856.8890269003468</v>
       </c>
       <c r="F19" s="30">
         <v>2326.7081814510957</v>
       </c>
       <c r="G19" s="9">
         <v>3249.5133988226244</v>
       </c>
       <c r="H19" s="9">
         <v>4339.8</v>
       </c>
       <c r="I19" s="10">
         <v>5751.7</v>
       </c>
       <c r="J19" s="9">
         <v>12697.5</v>
       </c>
       <c r="K19" s="15">
         <v>15314.3</v>
       </c>
       <c r="L19" s="10">
         <v>24181.3</v>
       </c>
       <c r="M19" s="30">
         <v>25933.1</v>
       </c>
       <c r="N19" s="30">
-        <v>592.9</v>
+        <v>607.08860979897236</v>
       </c>
       <c r="O19" s="30">
-        <v>1133.7</v>
-[...8 lines deleted...]
-        <v>3192.7</v>
+        <v>1167.3286711947335</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1737.1895392519516</v>
+      </c>
+      <c r="Q19" s="34">
+        <v>2485.5942827298513</v>
+      </c>
+      <c r="R19" s="37">
+        <v>3192.6882118951376</v>
       </c>
       <c r="S19" s="10">
-        <v>4181.3999999999996</v>
+        <v>4280.5835519037655</v>
       </c>
       <c r="T19" s="30">
-        <v>5509</v>
+        <v>5460.0751276287483</v>
       </c>
       <c r="U19" s="30">
-        <v>7137.6</v>
+        <v>6957.6176901514773</v>
       </c>
       <c r="V19" s="30">
-        <v>14646.1</v>
+        <v>14288.700825293599</v>
       </c>
       <c r="W19" s="30">
-        <v>16747.599999999999</v>
+        <v>16623.579183860697</v>
       </c>
       <c r="X19" s="30">
-        <v>31253.9</v>
+        <v>28486.431103178693</v>
       </c>
       <c r="Y19" s="30">
-        <v>30895.9</v>
+        <v>30958.411130433335</v>
       </c>
       <c r="Z19" s="30">
         <v>660.2</v>
       </c>
       <c r="AA19" s="30">
         <v>1281.7</v>
       </c>
-      <c r="AB19" s="55">
+      <c r="AB19" s="37">
         <v>1901</v>
       </c>
-      <c r="AC19" s="51">
+      <c r="AC19" s="34">
         <v>2702.2</v>
       </c>
-      <c r="AD19" s="55">
+      <c r="AD19" s="37">
         <v>3485.8</v>
       </c>
-      <c r="AE19" s="51"/>
-[...2 lines deleted...]
-      <c r="AH19" s="51"/>
+      <c r="AE19" s="37">
+        <v>4800.5</v>
+      </c>
+      <c r="AF19" s="37"/>
+      <c r="AG19" s="34"/>
+      <c r="AH19" s="34"/>
       <c r="AI19" s="30"/>
       <c r="AJ19" s="30"/>
       <c r="AK19" s="30"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9">
         <v>1069.0972077034976</v>
       </c>
       <c r="C20" s="14">
         <v>1891.8180223806121</v>
       </c>
       <c r="D20" s="9">
         <v>2969.4384733556635</v>
       </c>
       <c r="E20" s="14">
         <v>4033.2851213043632</v>
       </c>
       <c r="F20" s="30">
         <v>5186.3015066045209</v>
       </c>
       <c r="G20" s="9">
         <v>6932.6133343352149</v>
       </c>
       <c r="H20" s="9">
         <v>10368</v>
       </c>
       <c r="I20" s="10">
         <v>17119.099999999999</v>
       </c>
       <c r="J20" s="9">
         <v>32865.800000000003</v>
       </c>
       <c r="K20" s="15">
         <v>38646</v>
       </c>
       <c r="L20" s="10">
         <v>51589.2</v>
       </c>
       <c r="M20" s="30">
         <v>52883</v>
       </c>
       <c r="N20" s="30">
-        <v>1000.1</v>
+        <v>1018.8644915431267</v>
       </c>
       <c r="O20" s="30">
-        <v>2065</v>
-[...8 lines deleted...]
-        <v>6065.6</v>
+        <v>2108.8169890718987</v>
+      </c>
+      <c r="P20" s="37">
+        <v>3335.8380767449553</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>4732.9718245355052</v>
+      </c>
+      <c r="R20" s="37">
+        <v>6065.5661234488725</v>
       </c>
       <c r="S20" s="10">
-        <v>7601.6</v>
+        <v>7935.5869662380937</v>
       </c>
       <c r="T20" s="30">
-        <v>11687.8</v>
+        <v>11542.216004747312</v>
       </c>
       <c r="U20" s="30">
-        <v>19963.599999999999</v>
+        <v>18190.900338619416</v>
       </c>
       <c r="V20" s="30">
-        <v>41075.4</v>
+        <v>37864.572708467436</v>
       </c>
       <c r="W20" s="30">
-        <v>48211.3</v>
+        <v>44833.147328900348</v>
       </c>
       <c r="X20" s="30">
-        <v>67028.5</v>
+        <v>66496.989544465119</v>
       </c>
       <c r="Y20" s="30">
-        <v>69515.8</v>
+        <v>67962.959434785313</v>
       </c>
       <c r="Z20" s="30">
         <v>1205.5999999999999</v>
       </c>
       <c r="AA20" s="30">
         <v>2504</v>
       </c>
-      <c r="AB20" s="55">
+      <c r="AB20" s="37">
         <v>3778.5</v>
       </c>
-      <c r="AC20" s="51">
+      <c r="AC20" s="34">
         <v>5306.4</v>
       </c>
-      <c r="AD20" s="55">
+      <c r="AD20" s="37">
         <v>6788.8</v>
       </c>
-      <c r="AE20" s="51"/>
-[...2 lines deleted...]
-      <c r="AH20" s="51"/>
+      <c r="AE20" s="37">
+        <v>8982.9</v>
+      </c>
+      <c r="AF20" s="37"/>
+      <c r="AG20" s="34"/>
+      <c r="AH20" s="34"/>
       <c r="AI20" s="30"/>
       <c r="AJ20" s="30"/>
       <c r="AK20" s="30"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
     <row r="23" spans="1:37" ht="21" customHeight="1">
-      <c r="A23" s="37" t="s">
+      <c r="A23" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="37"/>
-[...10 lines deleted...]
-      <c r="M23" s="37"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
     </row>
     <row r="24" spans="1:37" ht="21" customHeight="1">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
-      <c r="K25" s="36"/>
-[...1 lines deleted...]
-      <c r="M25" s="36"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
     </row>
     <row r="26" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A26" s="42"/>
-      <c r="B26" s="34" t="s">
+      <c r="A26" s="46"/>
+      <c r="B26" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="35"/>
-[...37 lines deleted...]
-      <c r="AK26" s="35"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="39"/>
+      <c r="N26" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="39"/>
+      <c r="R26" s="39"/>
+      <c r="S26" s="39"/>
+      <c r="T26" s="39"/>
+      <c r="U26" s="39"/>
+      <c r="V26" s="39"/>
+      <c r="W26" s="39"/>
+      <c r="X26" s="39"/>
+      <c r="Y26" s="39"/>
+      <c r="Z26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA26" s="39"/>
+      <c r="AB26" s="39"/>
+      <c r="AC26" s="39"/>
+      <c r="AD26" s="39"/>
+      <c r="AE26" s="39"/>
+      <c r="AF26" s="39"/>
+      <c r="AG26" s="39"/>
+      <c r="AH26" s="39"/>
+      <c r="AI26" s="39"/>
+      <c r="AJ26" s="39"/>
+      <c r="AK26" s="39"/>
     </row>
     <row r="27" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A27" s="43"/>
+      <c r="A27" s="47"/>
       <c r="B27" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="16" t="s">
@@ -2829,51 +2856,51 @@
       </c>
       <c r="W27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X27" s="23" t="s">
         <v>12</v>
       </c>
       <c r="Y27" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z27" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB27" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD27" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE27" s="32" t="s">
+      <c r="AE27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG27" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH27" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ27" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK27" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>0</v>
       </c>
@@ -2892,1479 +2919,1507 @@
       <c r="F28" s="14">
         <v>68130.387603248935</v>
       </c>
       <c r="G28" s="9">
         <v>91240.647375499771</v>
       </c>
       <c r="H28" s="9">
         <v>127295.5</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>48</v>
       </c>
       <c r="J28" s="10">
         <v>292344.3</v>
       </c>
       <c r="K28" s="14">
         <v>353373.5</v>
       </c>
       <c r="L28" s="9">
         <v>427146.6</v>
       </c>
       <c r="M28" s="30">
         <v>458485.5</v>
       </c>
       <c r="N28" s="30">
-        <v>13973</v>
+        <v>14034.723283300798</v>
       </c>
       <c r="O28" s="30">
-        <v>29463.4</v>
-[...8 lines deleted...]
-        <v>73</v>
+        <v>29611.53754457807</v>
+      </c>
+      <c r="P28" s="37">
+        <v>47899.939942412879</v>
+      </c>
+      <c r="Q28" s="34">
+        <v>67203.090125375951</v>
+      </c>
+      <c r="R28" s="34">
+        <v>88514.619118326853</v>
       </c>
       <c r="S28" s="10">
-        <v>115795.9</v>
+        <v>117794.73566137847</v>
       </c>
       <c r="T28" s="30">
-        <v>156907.70000000001</v>
+        <v>157916.87992090776</v>
       </c>
       <c r="U28" s="30">
-        <v>208473.4</v>
+        <v>205327.95743982002</v>
       </c>
       <c r="V28" s="30">
-        <v>349991.7</v>
+        <v>346113.50853396388</v>
       </c>
       <c r="W28" s="30">
-        <v>418418.4</v>
+        <v>418219.0162485477</v>
       </c>
       <c r="X28" s="30">
-        <v>518975.3</v>
+        <v>519532.22914125671</v>
       </c>
       <c r="Y28" s="30">
-        <v>554633.69999999995</v>
+        <v>556192.6322124349</v>
       </c>
       <c r="Z28" s="30">
         <v>14658.4</v>
       </c>
       <c r="AA28" s="30">
         <v>32098.9</v>
       </c>
-      <c r="AB28" s="55">
+      <c r="AB28" s="37">
         <v>54555.9</v>
       </c>
-      <c r="AC28" s="55">
+      <c r="AC28" s="37">
         <v>76909.899999999994</v>
       </c>
-      <c r="AD28" s="55">
+      <c r="AD28" s="37">
         <v>101826.5</v>
       </c>
-      <c r="AE28" s="10"/>
+      <c r="AE28" s="37" t="s">
+        <v>71</v>
+      </c>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="9">
         <v>144.93147275953322</v>
       </c>
       <c r="C29" s="14">
         <v>223.26263428725207</v>
       </c>
       <c r="D29" s="9">
         <v>391.52024607142863</v>
       </c>
       <c r="E29" s="14">
         <v>605.03112644226053</v>
       </c>
       <c r="F29" s="14">
         <v>888.68635205458565</v>
       </c>
       <c r="G29" s="9">
         <v>1092.9324229977351</v>
       </c>
       <c r="H29" s="9">
         <v>2490.1999999999998</v>
       </c>
       <c r="I29" s="10">
         <v>4276.3</v>
       </c>
       <c r="J29" s="10">
         <v>17810.099999999999</v>
       </c>
       <c r="K29" s="15">
         <v>24878.400000000001</v>
       </c>
       <c r="L29" s="9">
         <v>26675.1</v>
       </c>
       <c r="M29" s="30">
         <v>26668.3</v>
       </c>
       <c r="N29" s="30">
-        <v>153</v>
+        <v>163.30440360384102</v>
       </c>
       <c r="O29" s="30">
-        <v>260.2</v>
-[...8 lines deleted...]
-        <v>74</v>
+        <v>283.3246494847258</v>
+      </c>
+      <c r="P29" s="37">
+        <v>594.37571047026654</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>841.4649052049474</v>
+      </c>
+      <c r="R29" s="34">
+        <v>1117.0615074974266</v>
       </c>
       <c r="S29" s="10">
-        <v>1317.1</v>
+        <v>1423.6845970432078</v>
       </c>
       <c r="T29" s="30">
-        <v>3263.2</v>
+        <v>3425.509946003177</v>
       </c>
       <c r="U29" s="30">
-        <v>5779.9</v>
+        <v>6040.8319314394212</v>
       </c>
       <c r="V29" s="30">
-        <v>22431</v>
+        <v>23582.451977692566</v>
       </c>
       <c r="W29" s="30">
-        <v>31102.9</v>
+        <v>32981.615236895283</v>
       </c>
       <c r="X29" s="30">
-        <v>32018.7</v>
+        <v>34144.867987201353</v>
       </c>
       <c r="Y29" s="30">
-        <v>31714.5</v>
+        <v>34575.628230520451</v>
       </c>
       <c r="Z29" s="30">
         <v>184.9</v>
       </c>
       <c r="AA29" s="30">
         <v>376.8</v>
       </c>
-      <c r="AB29" s="55">
+      <c r="AB29" s="37">
         <v>741.3</v>
       </c>
-      <c r="AC29" s="55">
+      <c r="AC29" s="37">
         <v>948</v>
       </c>
-      <c r="AD29" s="55">
+      <c r="AD29" s="37">
         <v>1214.4000000000001</v>
       </c>
-      <c r="AE29" s="10"/>
+      <c r="AE29" s="37">
+        <v>1605.2</v>
+      </c>
       <c r="AF29" s="30"/>
       <c r="AG29" s="30"/>
       <c r="AH29" s="30"/>
       <c r="AI29" s="30"/>
       <c r="AJ29" s="30"/>
       <c r="AK29" s="30"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C30" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D30" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E30" s="14">
         <v>428.98645068898679</v>
       </c>
       <c r="F30" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G30" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H30" s="9">
         <v>1976</v>
       </c>
       <c r="I30" s="10">
         <v>2917.9</v>
       </c>
       <c r="J30" s="10">
         <v>8761.2000000000007</v>
       </c>
       <c r="K30" s="15">
         <v>11788.7</v>
       </c>
       <c r="L30" s="9">
         <v>12373.9</v>
       </c>
       <c r="M30" s="30">
         <v>12956.1</v>
       </c>
       <c r="N30" s="30">
-        <v>137.6</v>
+        <v>137.62178379841197</v>
       </c>
       <c r="O30" s="30">
-        <v>252.3</v>
-[...8 lines deleted...]
-        <v>833.7</v>
+        <v>252.36862531787523</v>
+      </c>
+      <c r="P30" s="37">
+        <v>388.22731188283609</v>
+      </c>
+      <c r="Q30" s="34">
+        <v>569.91652647075898</v>
+      </c>
+      <c r="R30" s="34">
+        <v>833.68708405105917</v>
       </c>
       <c r="S30" s="10">
-        <v>1104.7</v>
+        <v>1129.5135919769773</v>
       </c>
       <c r="T30" s="30">
-        <v>2226.4</v>
+        <v>2302.5259173336963</v>
       </c>
       <c r="U30" s="30">
-        <v>3128.2</v>
+        <v>3270.2239897894833</v>
       </c>
       <c r="V30" s="30">
-        <v>9697</v>
+        <v>10776.168038818661</v>
       </c>
       <c r="W30" s="30">
-        <v>13342.4</v>
+        <v>15099.92392991118</v>
       </c>
       <c r="X30" s="30">
-        <v>13956.7</v>
+        <v>15531.780997829399</v>
       </c>
       <c r="Y30" s="30">
-        <v>14060.1</v>
+        <v>15799.957262639446</v>
       </c>
       <c r="Z30" s="30">
         <v>146.5</v>
       </c>
       <c r="AA30" s="30">
         <v>274.7</v>
       </c>
-      <c r="AB30" s="55">
+      <c r="AB30" s="37">
         <v>429.2</v>
       </c>
-      <c r="AC30" s="55">
+      <c r="AC30" s="37">
         <v>625.79999999999995</v>
       </c>
-      <c r="AD30" s="55">
+      <c r="AD30" s="37">
         <v>909.8</v>
       </c>
-      <c r="AE30" s="10"/>
+      <c r="AE30" s="37">
+        <v>1231.5</v>
+      </c>
       <c r="AF30" s="30"/>
       <c r="AG30" s="30"/>
       <c r="AH30" s="30"/>
       <c r="AI30" s="30"/>
       <c r="AJ30" s="30"/>
       <c r="AK30" s="30"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C31" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D31" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E31" s="14">
         <v>5405.6585766414064</v>
       </c>
       <c r="F31" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G31" s="9">
         <v>8974.1678960105146</v>
       </c>
       <c r="H31" s="9">
         <v>13822.7</v>
       </c>
       <c r="I31" s="10">
         <v>22747.9</v>
       </c>
       <c r="J31" s="10">
         <v>45526.7</v>
       </c>
       <c r="K31" s="15">
         <v>53612.3</v>
       </c>
       <c r="L31" s="9">
         <v>64598.3</v>
       </c>
       <c r="M31" s="30">
         <v>68544.800000000003</v>
       </c>
       <c r="N31" s="30">
-        <v>1145.3</v>
+        <v>1140.4962901820165</v>
       </c>
       <c r="O31" s="30">
-        <v>2453.4</v>
-[...8 lines deleted...]
-        <v>7893.4</v>
+        <v>2443.6591285604341</v>
+      </c>
+      <c r="P31" s="37">
+        <v>4432.1042839933398</v>
+      </c>
+      <c r="Q31" s="34">
+        <v>6249.6145233969828</v>
+      </c>
+      <c r="R31" s="34">
+        <v>7893.4156501630932</v>
       </c>
       <c r="S31" s="10">
-        <v>10030.700000000001</v>
+        <v>10175.442620988611</v>
       </c>
       <c r="T31" s="30">
-        <v>14950.6</v>
+        <v>15203.660687254363</v>
       </c>
       <c r="U31" s="30">
-        <v>24378.9</v>
+        <v>22331.981586965314</v>
       </c>
       <c r="V31" s="30">
-        <v>49087.5</v>
+        <v>49458.851768572</v>
       </c>
       <c r="W31" s="30">
-        <v>56526</v>
+        <v>59639.582804398866</v>
       </c>
       <c r="X31" s="30">
-        <v>72085.3</v>
+        <v>77140.737376030316</v>
       </c>
       <c r="Y31" s="30">
-        <v>75207.5</v>
+        <v>79759.610742052784</v>
       </c>
       <c r="Z31" s="30" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="AA31" s="30">
         <v>2727.4</v>
       </c>
-      <c r="AB31" s="55">
+      <c r="AB31" s="37">
         <v>4939.6000000000004</v>
       </c>
-      <c r="AC31" s="55">
+      <c r="AC31" s="37">
         <v>6915.3</v>
       </c>
-      <c r="AD31" s="51">
+      <c r="AD31" s="34">
         <v>8717.5</v>
       </c>
-      <c r="AE31" s="10"/>
+      <c r="AE31" s="37">
+        <v>11357.2</v>
+      </c>
       <c r="AF31" s="30"/>
       <c r="AG31" s="30"/>
       <c r="AH31" s="30"/>
       <c r="AI31" s="30"/>
       <c r="AJ31" s="30"/>
       <c r="AK31" s="30"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C32" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D32" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E32" s="14">
         <v>4091.4251702592005</v>
       </c>
       <c r="F32" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G32" s="9">
         <v>7058.8193002538628</v>
       </c>
       <c r="H32" s="9">
         <v>10240.799999999999</v>
       </c>
       <c r="I32" s="10">
         <v>12913.6</v>
       </c>
       <c r="J32" s="10">
         <v>18047.099999999999</v>
       </c>
       <c r="K32" s="15">
         <v>22144</v>
       </c>
       <c r="L32" s="9">
         <v>24600.7</v>
       </c>
       <c r="M32" s="30">
         <v>27452.6</v>
       </c>
       <c r="N32" s="30">
-        <v>794.8</v>
+        <v>794.15275127469943</v>
       </c>
       <c r="O32" s="30">
-        <v>2203.1</v>
-[...8 lines deleted...]
-        <v>6804.9</v>
+        <v>2201.7137145922766</v>
+      </c>
+      <c r="P32" s="37">
+        <v>3481.7047543784456</v>
+      </c>
+      <c r="Q32" s="34">
+        <v>4939.0022636193735</v>
+      </c>
+      <c r="R32" s="34">
+        <v>6804.8496012117739</v>
       </c>
       <c r="S32" s="10">
-        <v>8589.2000000000007</v>
+        <v>8465.4641554530281</v>
       </c>
       <c r="T32" s="30">
-        <v>11950.7</v>
+        <v>11519.723969770772</v>
       </c>
       <c r="U32" s="30">
-        <v>14293.4</v>
+        <v>13741.587219928195</v>
       </c>
       <c r="V32" s="30">
-        <v>20425.3</v>
+        <v>19310.161423561793</v>
       </c>
       <c r="W32" s="30">
-        <v>24636.6</v>
+        <v>23198.62309838787</v>
       </c>
       <c r="X32" s="30">
-        <v>26344.7</v>
+        <v>25717.024866129021</v>
       </c>
       <c r="Y32" s="30">
-        <v>30849.5</v>
+        <v>30172.138849862116</v>
       </c>
       <c r="Z32" s="30">
         <v>902</v>
       </c>
       <c r="AA32" s="30">
         <v>2573.3000000000002</v>
       </c>
-      <c r="AB32" s="55">
+      <c r="AB32" s="37">
         <v>4038</v>
       </c>
-      <c r="AC32" s="55">
+      <c r="AC32" s="37">
         <v>5717.4</v>
       </c>
-      <c r="AD32" s="51">
+      <c r="AD32" s="34">
         <v>7848.5</v>
       </c>
-      <c r="AE32" s="10"/>
+      <c r="AE32" s="37">
+        <v>9770.2000000000007</v>
+      </c>
       <c r="AF32" s="30"/>
       <c r="AG32" s="30"/>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C33" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D33" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E33" s="14">
         <v>2361.8472796951437</v>
       </c>
       <c r="F33" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G33" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H33" s="9">
         <v>8949.2999999999993</v>
       </c>
       <c r="I33" s="10">
         <v>14603.7</v>
       </c>
       <c r="J33" s="10">
         <v>33600.300000000003</v>
       </c>
       <c r="K33" s="15">
         <v>41310.6</v>
       </c>
       <c r="L33" s="9">
         <v>51239.3</v>
       </c>
       <c r="M33" s="30">
         <v>52104.1</v>
       </c>
       <c r="N33" s="30">
-        <v>536</v>
+        <v>531.10334394965139</v>
       </c>
       <c r="O33" s="30">
-        <v>1128.3</v>
-[...8 lines deleted...]
-        <v>3769</v>
+        <v>1120.0579287229471</v>
+      </c>
+      <c r="P33" s="37">
+        <v>2003.8236243500185</v>
+      </c>
+      <c r="Q33" s="34">
+        <v>2754.7223033452747</v>
+      </c>
+      <c r="R33" s="34">
+        <v>3769.0202687171059</v>
       </c>
       <c r="S33" s="10">
-        <v>5307.2</v>
+        <v>5330.8068315546479</v>
       </c>
       <c r="T33" s="30">
-        <v>9900.7999999999993</v>
+        <v>9904.1078314299866</v>
       </c>
       <c r="U33" s="30">
-        <v>16268.5</v>
+        <v>16028.781775248372</v>
       </c>
       <c r="V33" s="30">
-        <v>36145.1</v>
+        <v>37534.172780812994</v>
       </c>
       <c r="W33" s="30">
-        <v>44148.6</v>
+        <v>45589.844020148783</v>
       </c>
       <c r="X33" s="30">
-        <v>58247.7</v>
+        <v>59291.277351267272</v>
       </c>
       <c r="Y33" s="30">
-        <v>59392.6</v>
+        <v>60239.056253293784</v>
       </c>
       <c r="Z33" s="30">
         <v>581.9</v>
       </c>
       <c r="AA33" s="30">
         <v>1243.7</v>
       </c>
-      <c r="AB33" s="55">
+      <c r="AB33" s="37">
         <v>2222.9</v>
       </c>
-      <c r="AC33" s="55">
+      <c r="AC33" s="37">
         <v>3077.9</v>
       </c>
-      <c r="AD33" s="51">
+      <c r="AD33" s="34">
         <v>4269.6000000000004</v>
       </c>
-      <c r="AE33" s="10"/>
+      <c r="AE33" s="37">
+        <v>6082.8</v>
+      </c>
       <c r="AF33" s="30"/>
       <c r="AG33" s="30"/>
       <c r="AH33" s="30"/>
       <c r="AI33" s="30"/>
       <c r="AJ33" s="30"/>
       <c r="AK33" s="30"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C34" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D34" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E34" s="14">
         <v>2143.2222434058826</v>
       </c>
       <c r="F34" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G34" s="9">
         <v>4580.5269584468788</v>
       </c>
       <c r="H34" s="9">
         <v>6894.1</v>
       </c>
       <c r="I34" s="10">
         <v>9149.5</v>
       </c>
       <c r="J34" s="10">
         <v>16423.900000000001</v>
       </c>
       <c r="K34" s="15">
         <v>20478.099999999999</v>
       </c>
       <c r="L34" s="9">
         <v>22425.1</v>
       </c>
       <c r="M34" s="30">
         <v>24354</v>
       </c>
       <c r="N34" s="30">
-        <v>590.20000000000005</v>
+        <v>589.80432815686538</v>
       </c>
       <c r="O34" s="30">
-        <v>1001.8</v>
-[...8 lines deleted...]
-        <v>3952.1</v>
+        <v>1000.9937998629938</v>
+      </c>
+      <c r="P34" s="37">
+        <v>1827.3496814166724</v>
+      </c>
+      <c r="Q34" s="34">
+        <v>2735.3839436026165</v>
+      </c>
+      <c r="R34" s="34">
+        <v>3952.1145031173437</v>
       </c>
       <c r="S34" s="10">
-        <v>5862.5</v>
+        <v>5867.3301695026366</v>
       </c>
       <c r="T34" s="30">
-        <v>8354.2999999999993</v>
+        <v>8369.2269724421312</v>
       </c>
       <c r="U34" s="30">
-        <v>10699.6</v>
+        <v>10688.841608029243</v>
       </c>
       <c r="V34" s="30">
-        <v>19032.900000000001</v>
+        <v>19432.014366190648</v>
       </c>
       <c r="W34" s="30">
-        <v>24370.7</v>
+        <v>25247.026317880605</v>
       </c>
       <c r="X34" s="30">
-        <v>27117.200000000001</v>
+        <v>28118.858932459774</v>
       </c>
       <c r="Y34" s="30">
-        <v>29096.799999999999</v>
+        <v>30332.723095728317</v>
       </c>
       <c r="Z34" s="30">
         <v>662.3</v>
       </c>
       <c r="AA34" s="30">
         <v>1141.5999999999999</v>
       </c>
-      <c r="AB34" s="55">
+      <c r="AB34" s="37">
         <v>2101.1</v>
       </c>
-      <c r="AC34" s="55">
+      <c r="AC34" s="37">
         <v>3109.9</v>
       </c>
-      <c r="AD34" s="51">
+      <c r="AD34" s="34">
         <v>4511.8999999999996</v>
       </c>
-      <c r="AE34" s="10"/>
+      <c r="AE34" s="37">
+        <v>6803.9</v>
+      </c>
       <c r="AF34" s="30"/>
       <c r="AG34" s="30"/>
       <c r="AH34" s="30"/>
       <c r="AI34" s="30"/>
       <c r="AJ34" s="30"/>
       <c r="AK34" s="30"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C35" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D35" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E35" s="14">
         <v>2438.1561524964673</v>
       </c>
       <c r="F35" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G35" s="9">
         <v>4156.0964369046869</v>
       </c>
       <c r="H35" s="9">
         <v>6068.2</v>
       </c>
       <c r="I35" s="10">
         <v>7774.2</v>
       </c>
       <c r="J35" s="10">
         <v>10878.1</v>
       </c>
       <c r="K35" s="15">
         <v>13140.3</v>
       </c>
       <c r="L35" s="9">
         <v>14279.2</v>
       </c>
       <c r="M35" s="30">
         <v>16678.8</v>
       </c>
       <c r="N35" s="30">
-        <v>628.4</v>
+        <v>658.07748599769684</v>
       </c>
       <c r="O35" s="30">
-        <v>1336.8</v>
-[...8 lines deleted...]
-        <v>75</v>
+        <v>1405.2018233514011</v>
+      </c>
+      <c r="P35" s="37">
+        <v>2295.8398243640072</v>
+      </c>
+      <c r="Q35" s="34">
+        <v>3189.3651356528185</v>
+      </c>
+      <c r="R35" s="34">
+        <v>4107.2922216964016</v>
       </c>
       <c r="S35" s="10">
-        <v>5726.8</v>
+        <v>5987.4000718760362</v>
       </c>
       <c r="T35" s="30">
-        <v>7581</v>
+        <v>7755.2977550956675</v>
       </c>
       <c r="U35" s="30">
-        <v>9479.7999999999993</v>
+        <v>9516.2101226662744</v>
       </c>
       <c r="V35" s="30">
-        <v>12964.9</v>
+        <v>13196.055809139518</v>
       </c>
       <c r="W35" s="30">
-        <v>15252</v>
+        <v>15674.509724634165</v>
       </c>
       <c r="X35" s="30">
-        <v>17044.5</v>
+        <v>17428.911524108586</v>
       </c>
       <c r="Y35" s="30">
-        <v>20095.599999999999</v>
+        <v>20481.879956055323</v>
       </c>
       <c r="Z35" s="30">
         <v>679</v>
       </c>
       <c r="AA35" s="30">
         <v>1493.9</v>
       </c>
-      <c r="AB35" s="55">
+      <c r="AB35" s="37">
         <v>2434.1</v>
       </c>
-      <c r="AC35" s="55">
+      <c r="AC35" s="37">
         <v>3355.7</v>
       </c>
-      <c r="AD35" s="51">
+      <c r="AD35" s="34">
         <v>4429.8</v>
       </c>
-      <c r="AE35" s="10"/>
+      <c r="AE35" s="37">
+        <v>6470.3</v>
+      </c>
       <c r="AF35" s="30"/>
       <c r="AG35" s="30"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="30"/>
       <c r="AJ35" s="30"/>
       <c r="AK35" s="30"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C36" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D36" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E36" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F36" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G36" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H36" s="9">
         <v>4254.5</v>
       </c>
       <c r="I36" s="10">
         <v>5502.5</v>
       </c>
       <c r="J36" s="10">
         <v>9445</v>
       </c>
       <c r="K36" s="15">
         <v>12363.7</v>
       </c>
       <c r="L36" s="9">
         <v>14092.8</v>
       </c>
       <c r="M36" s="30">
         <v>15464.2</v>
       </c>
       <c r="N36" s="30">
-        <v>270.8</v>
+        <v>270.15821298118072</v>
       </c>
       <c r="O36" s="30">
-        <v>493.3</v>
-[...8 lines deleted...]
-        <v>2545.5</v>
+        <v>491.74691212343009</v>
+      </c>
+      <c r="P36" s="37">
+        <v>1068.4379208268463</v>
+      </c>
+      <c r="Q36" s="34">
+        <v>1541.7073231000882</v>
+      </c>
+      <c r="R36" s="34">
+        <v>2545.4601258991433</v>
       </c>
       <c r="S36" s="10">
-        <v>3975.3</v>
+        <v>4005.0383209801103</v>
       </c>
       <c r="T36" s="30">
-        <v>5643.8</v>
+        <v>5651.8460954668153</v>
       </c>
       <c r="U36" s="30">
-        <v>7151.8</v>
+        <v>7150.6106566237941</v>
       </c>
       <c r="V36" s="30">
-        <v>12203.2</v>
+        <v>12611.029623621085</v>
       </c>
       <c r="W36" s="30">
-        <v>15328</v>
+        <v>15948.164079605946</v>
       </c>
       <c r="X36" s="30">
-        <v>17114</v>
+        <v>17810.1983296238</v>
       </c>
       <c r="Y36" s="30">
-        <v>18788.400000000001</v>
+        <v>19266.783076532225</v>
       </c>
       <c r="Z36" s="30">
         <v>303.7</v>
       </c>
       <c r="AA36" s="30">
         <v>561</v>
       </c>
-      <c r="AB36" s="55">
+      <c r="AB36" s="37">
         <v>1237.3</v>
       </c>
-      <c r="AC36" s="55">
+      <c r="AC36" s="37">
         <v>1773.6</v>
       </c>
-      <c r="AD36" s="51">
+      <c r="AD36" s="34">
         <v>2927.8</v>
       </c>
-      <c r="AE36" s="10"/>
+      <c r="AE36" s="37">
+        <v>4528.1000000000004</v>
+      </c>
       <c r="AF36" s="30"/>
       <c r="AG36" s="30"/>
       <c r="AH36" s="30"/>
       <c r="AI36" s="30"/>
       <c r="AJ36" s="30"/>
       <c r="AK36" s="30"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C37" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D37" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E37" s="14">
         <v>1548.7733485514771</v>
       </c>
       <c r="F37" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G37" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H37" s="9">
         <v>4202</v>
       </c>
       <c r="I37" s="10">
         <v>5292.8</v>
       </c>
       <c r="J37" s="10">
         <v>7589.9</v>
       </c>
       <c r="K37" s="15">
         <v>9682.7999999999993</v>
       </c>
       <c r="L37" s="9">
         <v>16225.3</v>
       </c>
       <c r="M37" s="30">
         <v>17772.400000000001</v>
       </c>
       <c r="N37" s="30">
-        <v>231.8</v>
+        <v>231.23266960090933</v>
       </c>
       <c r="O37" s="30">
-        <v>831</v>
-[...8 lines deleted...]
-        <v>2266.9</v>
+        <v>829.79720578035449</v>
+      </c>
+      <c r="P37" s="37">
+        <v>1228.6343920843904</v>
+      </c>
+      <c r="Q37" s="34">
+        <v>1733.091990953043</v>
+      </c>
+      <c r="R37" s="34">
+        <v>2266.8517572604646</v>
       </c>
       <c r="S37" s="10">
-        <v>3444.6</v>
+        <v>3489.9154064890686</v>
       </c>
       <c r="T37" s="30">
-        <v>4708.2</v>
+        <v>4739.3191136065179</v>
       </c>
       <c r="U37" s="30">
-        <v>5877.7</v>
+        <v>5936.67132486642</v>
       </c>
       <c r="V37" s="30">
-        <v>8220.6</v>
+        <v>10273.589190053142</v>
       </c>
       <c r="W37" s="30">
-        <v>10687.3</v>
+        <v>12112.642732785731</v>
       </c>
       <c r="X37" s="30">
-        <v>19442.599999999999</v>
+        <v>19787.223016870375</v>
       </c>
       <c r="Y37" s="30">
-        <v>21308.5</v>
+        <v>21611.109344161552</v>
       </c>
       <c r="Z37" s="30">
         <v>245</v>
       </c>
       <c r="AA37" s="30">
         <v>924.6</v>
       </c>
-      <c r="AB37" s="55">
+      <c r="AB37" s="37">
         <v>1427</v>
       </c>
-      <c r="AC37" s="55">
+      <c r="AC37" s="37">
         <v>1974.6</v>
       </c>
-      <c r="AD37" s="51">
+      <c r="AD37" s="34">
         <v>2572.1999999999998</v>
       </c>
-      <c r="AE37" s="10"/>
+      <c r="AE37" s="37">
+        <v>3934.6</v>
+      </c>
       <c r="AF37" s="30"/>
       <c r="AG37" s="30"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30"/>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C38" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D38" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E38" s="14">
         <v>2774.5477249584255</v>
       </c>
       <c r="F38" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G38" s="9">
         <v>6755.2032019329736</v>
       </c>
       <c r="H38" s="9">
         <v>9709.2999999999993</v>
       </c>
       <c r="I38" s="10">
         <v>12799.3</v>
       </c>
       <c r="J38" s="10">
         <v>16371.2</v>
       </c>
       <c r="K38" s="15">
         <v>19340.400000000001</v>
       </c>
       <c r="L38" s="9">
         <v>20925.099999999999</v>
       </c>
       <c r="M38" s="30">
         <v>25206.9</v>
       </c>
       <c r="N38" s="30">
-        <v>450.7</v>
+        <v>450.74864450033874</v>
       </c>
       <c r="O38" s="30">
-        <v>1486.3</v>
-[...8 lines deleted...]
-        <v>5119.2</v>
+        <v>1486.5326690223592</v>
+      </c>
+      <c r="P38" s="37">
+        <v>2409.6136319394573</v>
+      </c>
+      <c r="Q38" s="34">
+        <v>3791.7828408933892</v>
+      </c>
+      <c r="R38" s="34">
+        <v>5119.1762814070216</v>
       </c>
       <c r="S38" s="10">
-        <v>8955.4</v>
+        <v>8892.6677607807069</v>
       </c>
       <c r="T38" s="30">
-        <v>12095.4</v>
+        <v>11831.424642044207</v>
       </c>
       <c r="U38" s="30">
-        <v>15759.8</v>
+        <v>15251.541060436848</v>
       </c>
       <c r="V38" s="30">
-        <v>19914.2</v>
+        <v>19213.208076118492</v>
       </c>
       <c r="W38" s="30">
-        <v>23255.3</v>
+        <v>22439.370223051621</v>
       </c>
       <c r="X38" s="30">
-        <v>25486.799999999999</v>
+        <v>24724.181118473272</v>
       </c>
       <c r="Y38" s="30">
-        <v>31348.1</v>
+        <v>30447.41806334928</v>
       </c>
       <c r="Z38" s="30">
         <v>506.7</v>
       </c>
       <c r="AA38" s="30" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="AB38" s="55">
+        <v>63</v>
+      </c>
+      <c r="AB38" s="37">
         <v>2842.7</v>
       </c>
-      <c r="AC38" s="55">
+      <c r="AC38" s="37">
         <v>4422.6000000000004</v>
       </c>
-      <c r="AD38" s="51">
+      <c r="AD38" s="34">
         <v>5986.3</v>
       </c>
-      <c r="AE38" s="10"/>
+      <c r="AE38" s="37" t="s">
+        <v>72</v>
+      </c>
       <c r="AF38" s="30"/>
       <c r="AG38" s="30"/>
       <c r="AH38" s="30"/>
       <c r="AI38" s="30"/>
       <c r="AJ38" s="30"/>
       <c r="AK38" s="30"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C39" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D39" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E39" s="14">
         <v>22663.199874018937</v>
       </c>
       <c r="F39" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G39" s="9">
         <v>37058.448204433735</v>
       </c>
       <c r="H39" s="9">
         <v>43991.1</v>
       </c>
       <c r="I39" s="10">
         <v>52055.5</v>
       </c>
       <c r="J39" s="10">
         <v>62340.9</v>
       </c>
       <c r="K39" s="15">
         <v>70688.899999999994</v>
       </c>
       <c r="L39" s="9">
         <v>83957.7</v>
       </c>
       <c r="M39" s="30">
         <v>92485.2</v>
       </c>
       <c r="N39" s="30">
-        <v>7444.4</v>
+        <v>7444.1670884964205</v>
       </c>
       <c r="O39" s="30">
-        <v>14824.1</v>
-[...8 lines deleted...]
-        <v>40857.9</v>
+        <v>14824.189068659311</v>
+      </c>
+      <c r="P39" s="37">
+        <v>23103.091652459698</v>
+      </c>
+      <c r="Q39" s="34">
+        <v>31646.859544204635</v>
+      </c>
+      <c r="R39" s="34">
+        <v>40857.919884878669</v>
       </c>
       <c r="S39" s="10">
-        <v>49717.3</v>
+        <v>50823.882540091567</v>
       </c>
       <c r="T39" s="30">
-        <v>59057.4</v>
+        <v>60226.623602167696</v>
       </c>
       <c r="U39" s="30">
-        <v>68578.600000000006</v>
+        <v>70238.932699722427</v>
       </c>
       <c r="V39" s="30">
-        <v>84175.4</v>
+        <v>78591.403330871966</v>
       </c>
       <c r="W39" s="30">
-        <v>94839.7</v>
+        <v>88851.955773919952</v>
       </c>
       <c r="X39" s="30">
-        <v>111867.5</v>
+        <v>104876.81202003639</v>
       </c>
       <c r="Y39" s="30">
-        <v>122396.3</v>
+        <v>114610.11862002099</v>
       </c>
       <c r="Z39" s="30" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="AA39" s="30">
         <v>15282.3</v>
       </c>
-      <c r="AB39" s="55">
+      <c r="AB39" s="37">
         <v>26469.200000000001</v>
       </c>
-      <c r="AC39" s="55">
+      <c r="AC39" s="37">
         <v>36988.9</v>
       </c>
-      <c r="AD39" s="51">
+      <c r="AD39" s="34">
         <v>48174.6</v>
       </c>
-      <c r="AE39" s="10"/>
+      <c r="AE39" s="37" t="s">
+        <v>73</v>
+      </c>
       <c r="AF39" s="30"/>
       <c r="AG39" s="30"/>
       <c r="AH39" s="30"/>
       <c r="AI39" s="30"/>
       <c r="AJ39" s="30"/>
       <c r="AK39" s="30"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C40" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D40" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E40" s="14">
         <v>1855.9518901903471</v>
       </c>
       <c r="F40" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G40" s="9">
         <v>3248.1076937576249</v>
       </c>
       <c r="H40" s="9">
         <v>4338.1000000000004</v>
       </c>
       <c r="I40" s="10">
         <v>5749.8</v>
       </c>
       <c r="J40" s="10">
         <v>12695.4</v>
       </c>
       <c r="K40" s="15">
         <v>15312</v>
       </c>
       <c r="L40" s="9">
         <v>24178.7</v>
       </c>
       <c r="M40" s="30">
         <v>25930.3</v>
       </c>
       <c r="N40" s="30">
-        <v>592.5</v>
+        <v>606.66787254897235</v>
       </c>
       <c r="O40" s="30">
-        <v>1133</v>
-[...8 lines deleted...]
-        <v>3190.6</v>
+        <v>1166.4871966947335</v>
+      </c>
+      <c r="P40" s="37">
+        <v>1735.9273275019516</v>
+      </c>
+      <c r="Q40" s="34">
+        <v>2483.9113337298513</v>
+      </c>
+      <c r="R40" s="34">
+        <v>3190.5845256451375</v>
       </c>
       <c r="S40" s="10">
-        <v>4179.3</v>
+        <v>4278.0591284037655</v>
       </c>
       <c r="T40" s="30">
-        <v>5506.5</v>
+        <v>5457.1299668787478</v>
       </c>
       <c r="U40" s="30">
-        <v>7134.7</v>
+        <v>6954.2517921514773</v>
       </c>
       <c r="V40" s="30">
-        <v>14642.9</v>
+        <v>14284.914190043601</v>
       </c>
       <c r="W40" s="30">
-        <v>16744</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>16619.371811360696</v>
+      </c>
+      <c r="X40" s="30">
+        <v>28481.80299342869</v>
       </c>
       <c r="Y40" s="30">
-        <v>30891.599999999999</v>
+        <v>30953.362283433333</v>
       </c>
       <c r="Z40" s="30">
         <v>659.9</v>
       </c>
       <c r="AA40" s="30">
         <v>1281</v>
       </c>
-      <c r="AB40" s="55">
+      <c r="AB40" s="37">
         <v>1899.9</v>
       </c>
-      <c r="AC40" s="55">
+      <c r="AC40" s="37">
         <v>2700.5</v>
       </c>
-      <c r="AD40" s="51">
+      <c r="AD40" s="34">
         <v>3483.7</v>
       </c>
-      <c r="AE40" s="10"/>
+      <c r="AE40" s="37" t="s">
+        <v>74</v>
+      </c>
       <c r="AF40" s="30"/>
       <c r="AG40" s="30"/>
       <c r="AH40" s="30"/>
       <c r="AI40" s="30"/>
       <c r="AJ40" s="30"/>
       <c r="AK40" s="30"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C41" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D41" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E41" s="14">
         <v>4028.2401213043627</v>
       </c>
       <c r="F41" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G41" s="9">
         <v>6925.0458343352147</v>
       </c>
       <c r="H41" s="9">
         <v>10359.200000000001</v>
       </c>
       <c r="I41" s="10">
         <v>17109</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>38633.4</v>
       </c>
       <c r="L41" s="9">
         <v>51575.3</v>
       </c>
       <c r="M41" s="30">
         <v>52867.9</v>
       </c>
       <c r="N41" s="30">
-        <v>997.5</v>
+        <v>1017.1884082097934</v>
       </c>
       <c r="O41" s="30">
-        <v>2059.6999999999998</v>
-[...8 lines deleted...]
-        <v>6057.2</v>
+        <v>2105.4648224052321</v>
+      </c>
+      <c r="P41" s="37">
+        <v>3330.8098267449559</v>
+      </c>
+      <c r="Q41" s="34">
+        <v>4726.267491202173</v>
+      </c>
+      <c r="R41" s="34">
+        <v>6057.1857067822075</v>
       </c>
       <c r="S41" s="10">
-        <v>7585.8</v>
+        <v>7925.530466238095</v>
       </c>
       <c r="T41" s="30">
-        <v>11669.4</v>
+        <v>11530.483421413979</v>
       </c>
       <c r="U41" s="30">
-        <v>19942.5</v>
+        <v>18177.49167195275</v>
       </c>
       <c r="V41" s="30">
-        <v>41051.699999999997</v>
+        <v>37849.487958467435</v>
       </c>
       <c r="W41" s="30">
-        <v>48185</v>
+        <v>44816.386495567014</v>
       </c>
       <c r="X41" s="30">
-        <v>66999.600000000006</v>
+        <v>66478.552627798461</v>
       </c>
       <c r="Y41" s="30">
-        <v>69484.2</v>
+        <v>67942.846434785315</v>
       </c>
       <c r="Z41" s="30" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="AA41" s="30">
         <v>2498.6999999999998</v>
       </c>
-      <c r="AB41" s="55">
+      <c r="AB41" s="37">
         <v>3773.6</v>
       </c>
-      <c r="AC41" s="55">
+      <c r="AC41" s="37">
         <v>5299.7</v>
       </c>
-      <c r="AD41" s="51">
+      <c r="AD41" s="34">
         <v>6780.4</v>
       </c>
-      <c r="AE41" s="10"/>
+      <c r="AE41" s="37">
+        <v>8972.9</v>
+      </c>
       <c r="AF41" s="30"/>
       <c r="AG41" s="30"/>
       <c r="AH41" s="30"/>
       <c r="AI41" s="30"/>
       <c r="AJ41" s="30"/>
       <c r="AK41" s="30"/>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="S42" s="22"/>
     </row>
     <row r="46" spans="1:37" ht="21" customHeight="1">
-      <c r="A46" s="40" t="s">
+      <c r="A46" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="40"/>
-[...10 lines deleted...]
-      <c r="M46" s="40"/>
+      <c r="B46" s="44"/>
+      <c r="C46" s="44"/>
+      <c r="D46" s="44"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="44"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="44"/>
+      <c r="I46" s="44"/>
+      <c r="J46" s="44"/>
+      <c r="K46" s="44"/>
+      <c r="L46" s="44"/>
+      <c r="M46" s="44"/>
     </row>
     <row r="47" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="A47" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K47" s="41"/>
-[...1 lines deleted...]
-      <c r="M47" s="41"/>
+      <c r="K47" s="45"/>
+      <c r="L47" s="45"/>
+      <c r="M47" s="45"/>
     </row>
     <row r="48" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A48" s="38"/>
-      <c r="B48" s="34" t="s">
+      <c r="A48" s="42"/>
+      <c r="B48" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="35"/>
-[...37 lines deleted...]
-      <c r="AK48" s="35"/>
+      <c r="C48" s="39"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="39"/>
+      <c r="N48" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="O48" s="39"/>
+      <c r="P48" s="39"/>
+      <c r="Q48" s="39"/>
+      <c r="R48" s="39"/>
+      <c r="S48" s="39"/>
+      <c r="T48" s="39"/>
+      <c r="U48" s="39"/>
+      <c r="V48" s="39"/>
+      <c r="W48" s="39"/>
+      <c r="X48" s="39"/>
+      <c r="Y48" s="39"/>
+      <c r="Z48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA48" s="39"/>
+      <c r="AB48" s="39"/>
+      <c r="AC48" s="39"/>
+      <c r="AD48" s="39"/>
+      <c r="AE48" s="39"/>
+      <c r="AF48" s="39"/>
+      <c r="AG48" s="39"/>
+      <c r="AH48" s="39"/>
+      <c r="AI48" s="39"/>
+      <c r="AJ48" s="39"/>
+      <c r="AK48" s="39"/>
     </row>
     <row r="49" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A49" s="39"/>
+      <c r="A49" s="43"/>
       <c r="B49" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="3" t="s">
@@ -4408,362 +4463,368 @@
       </c>
       <c r="W49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X49" s="23" t="s">
         <v>12</v>
       </c>
       <c r="Y49" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z49" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB49" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD49" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE49" s="32" t="s">
+      <c r="AE49" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF49" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG49" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH49" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ49" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK49" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B50" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C50" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D50" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E50" s="10">
         <v>9.5117211029999993</v>
       </c>
-      <c r="F50" s="52">
+      <c r="F50" s="35">
         <v>10.986610560999999</v>
       </c>
       <c r="G50" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H50" s="10">
         <v>16362</v>
       </c>
       <c r="I50" s="10" t="s">
         <v>49</v>
       </c>
       <c r="J50" s="9">
         <v>143883.5</v>
       </c>
       <c r="K50" s="14">
         <v>187665.3</v>
       </c>
       <c r="L50" s="10">
         <v>241459.5</v>
       </c>
       <c r="M50" s="30">
         <v>242468.6</v>
       </c>
       <c r="N50" s="30">
-        <v>1</v>
+        <v>0.97281934999999997</v>
       </c>
       <c r="O50" s="30">
-        <v>1.9</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>1.9456386999999999</v>
+      </c>
+      <c r="P50" s="34">
+        <v>2.9184580499999999</v>
+      </c>
+      <c r="Q50" s="30">
+        <v>3.8912773999999999</v>
+      </c>
+      <c r="R50" s="34">
+        <v>4.8640967499999999</v>
+      </c>
+      <c r="S50" s="30">
+        <v>5.8369160999999998</v>
       </c>
       <c r="T50" s="30">
-        <v>16549.8</v>
+        <v>15382.784311015639</v>
       </c>
       <c r="U50" s="30">
-        <v>46079.6</v>
+        <v>40350.856596556827</v>
       </c>
       <c r="V50" s="30">
-        <v>163068.1</v>
+        <v>156402.87858979072</v>
       </c>
       <c r="W50" s="30">
-        <v>210370.4</v>
+        <v>206911.44207622268</v>
       </c>
       <c r="X50" s="30">
-        <v>285170.90000000002</v>
+        <v>283141.62038568087</v>
       </c>
       <c r="Y50" s="30">
-        <v>282856.09999999998</v>
+        <v>283142.59320503089</v>
       </c>
       <c r="Z50" s="30">
         <v>1.6</v>
       </c>
       <c r="AA50" s="30">
         <v>3.4</v>
       </c>
-      <c r="AB50" s="51">
+      <c r="AB50" s="34">
         <v>4.7</v>
       </c>
-      <c r="AC50" s="51">
+      <c r="AC50" s="34">
         <v>5.8</v>
       </c>
-      <c r="AD50" s="53">
+      <c r="AD50" s="36">
         <v>6.5</v>
       </c>
-      <c r="AE50" s="10"/>
+      <c r="AE50" s="36">
+        <v>7.2</v>
+      </c>
       <c r="AF50" s="30"/>
       <c r="AG50" s="30"/>
       <c r="AH50" s="30"/>
       <c r="AI50" s="30"/>
       <c r="AJ50" s="30"/>
       <c r="AK50" s="30"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C51" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D51" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E51" s="10">
         <v>9.5117211029999993</v>
       </c>
-      <c r="F51" s="52">
+      <c r="F51" s="35">
         <v>10.986610560999999</v>
       </c>
       <c r="G51" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H51" s="10">
         <v>1207.4000000000001</v>
       </c>
       <c r="I51" s="10">
         <v>2850.5</v>
       </c>
       <c r="J51" s="9">
         <v>16104</v>
       </c>
       <c r="K51" s="14" t="s">
         <v>51</v>
       </c>
       <c r="L51" s="10">
         <v>24549.1</v>
       </c>
       <c r="M51" s="30">
         <v>24317.4</v>
       </c>
       <c r="N51" s="30">
-        <v>0.8</v>
+        <v>0.82582347499999997</v>
       </c>
       <c r="O51" s="30">
-        <v>1.6</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>1.6516469499999999</v>
+      </c>
+      <c r="P51" s="34">
+        <v>2.4774704249999999</v>
+      </c>
+      <c r="Q51" s="30">
+        <v>3.3032938999999999</v>
+      </c>
+      <c r="R51" s="34">
+        <v>4.1291173749999999</v>
+      </c>
+      <c r="S51" s="30">
+        <v>4.9549408499999998</v>
       </c>
       <c r="T51" s="30">
-        <v>1697.9</v>
+        <v>1758.9422656823888</v>
       </c>
       <c r="U51" s="30">
-        <v>3846.7</v>
+        <v>4013.7191886277778</v>
       </c>
       <c r="V51" s="30">
-        <v>20171</v>
+        <v>21230.193020989165</v>
       </c>
       <c r="W51" s="30">
-        <v>28505.9</v>
+        <v>30296.922118929557</v>
       </c>
       <c r="X51" s="30">
-        <v>29095.9</v>
+        <v>31140.467503461554</v>
       </c>
       <c r="Y51" s="30">
-        <v>28341.599999999999</v>
+        <v>31141.293326936557</v>
       </c>
       <c r="Z51" s="30">
         <v>1.3</v>
       </c>
       <c r="AA51" s="30">
         <v>2.8</v>
       </c>
-      <c r="AB51" s="51">
+      <c r="AB51" s="34">
         <v>4</v>
       </c>
-      <c r="AC51" s="51">
+      <c r="AC51" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AD51" s="53">
+      <c r="AD51" s="36">
         <v>5.5</v>
       </c>
-      <c r="AE51" s="10"/>
+      <c r="AE51" s="36">
+        <v>6.1</v>
+      </c>
       <c r="AF51" s="30"/>
       <c r="AG51" s="30"/>
       <c r="AH51" s="30"/>
       <c r="AI51" s="30"/>
       <c r="AJ51" s="30"/>
       <c r="AK51" s="30"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="10">
         <v>640.29999999999995</v>
       </c>
       <c r="I52" s="10">
         <v>1325.7</v>
       </c>
       <c r="J52" s="9">
         <v>6963.9</v>
       </c>
       <c r="K52" s="14">
         <v>9888.7000000000007</v>
       </c>
       <c r="L52" s="10">
         <v>10299.299999999999</v>
       </c>
       <c r="M52" s="30">
         <v>10506</v>
       </c>
       <c r="N52" s="30">
-        <v>0.1</v>
+        <v>5.2414583333333327E-2</v>
       </c>
       <c r="O52" s="30">
-        <v>0.1</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>0.10482916666666665</v>
+      </c>
+      <c r="P52" s="34">
+        <v>0.15724374999999999</v>
+      </c>
+      <c r="Q52" s="30">
+        <v>0.20965833333333331</v>
+      </c>
+      <c r="R52" s="34">
+        <v>0.26207291666666666</v>
+      </c>
+      <c r="S52" s="30">
+        <v>0.31448749999999998</v>
       </c>
       <c r="T52" s="30">
-        <v>630.29999999999995</v>
+        <v>673.34293083210468</v>
       </c>
       <c r="U52" s="30">
-        <v>1286.3</v>
+        <v>1389.3540512781126</v>
       </c>
       <c r="V52" s="30">
-        <v>7604.4</v>
+        <v>8646.6931182576882</v>
       </c>
       <c r="W52" s="30">
-        <v>11136.6</v>
+        <v>12859.61686100778</v>
       </c>
       <c r="X52" s="30">
-        <v>11522.1</v>
+        <v>13071.608431941113</v>
       </c>
       <c r="Y52" s="30">
-        <v>11342.9</v>
+        <v>13071.660846524446</v>
       </c>
       <c r="Z52" s="30">
         <v>0.1</v>
       </c>
       <c r="AA52" s="30">
         <v>0.2</v>
       </c>
-      <c r="AB52" s="51">
+      <c r="AB52" s="34">
         <v>0.3</v>
       </c>
-      <c r="AC52" s="51">
+      <c r="AC52" s="34">
         <v>0.3</v>
       </c>
-      <c r="AD52" s="53">
+      <c r="AD52" s="36">
         <v>0.4</v>
       </c>
-      <c r="AE52" s="10"/>
+      <c r="AE52" s="36">
+        <v>0.4</v>
+      </c>
       <c r="AF52" s="30"/>
       <c r="AG52" s="30"/>
       <c r="AH52" s="30"/>
       <c r="AI52" s="30"/>
       <c r="AJ52" s="30"/>
       <c r="AK52" s="30"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>26</v>
@@ -4773,96 +4834,98 @@
       </c>
       <c r="H53" s="10">
         <v>2815.5</v>
       </c>
       <c r="I53" s="10">
         <v>10039</v>
       </c>
       <c r="J53" s="9">
         <v>31441.4</v>
       </c>
       <c r="K53" s="14">
         <v>38446</v>
       </c>
       <c r="L53" s="10">
         <v>48000.6</v>
       </c>
       <c r="M53" s="30">
         <v>49750.9</v>
       </c>
       <c r="N53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O53" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P53" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S53" s="54" t="s">
+      <c r="P53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R53" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T53" s="30">
-        <v>2626.8</v>
+        <v>2661.5324483302829</v>
       </c>
       <c r="U53" s="30">
-        <v>10175.5</v>
+        <v>7835.9239250402734</v>
       </c>
       <c r="V53" s="30">
-        <v>33157</v>
+        <v>33215.794220745142</v>
       </c>
       <c r="W53" s="30">
-        <v>39212.6</v>
+        <v>42024.231961644451</v>
       </c>
       <c r="X53" s="30">
-        <v>53041.1</v>
+        <v>57831.145955282016</v>
       </c>
       <c r="Y53" s="30">
-        <v>53401.599999999999</v>
+        <v>57831.145955282016</v>
       </c>
       <c r="Z53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA53" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB53" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE53" s="10"/>
+      <c r="AB53" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC53" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD53" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE53" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF53" s="30"/>
       <c r="AG53" s="30"/>
       <c r="AH53" s="30"/>
       <c r="AI53" s="30"/>
       <c r="AJ53" s="30"/>
       <c r="AK53" s="30"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>26</v>
@@ -4872,96 +4935,98 @@
       </c>
       <c r="H54" s="10">
         <v>1328.4</v>
       </c>
       <c r="I54" s="10">
         <v>2723.6</v>
       </c>
       <c r="J54" s="9">
         <v>5886.7</v>
       </c>
       <c r="K54" s="14">
         <v>8427.7000000000007</v>
       </c>
       <c r="L54" s="10" t="s">
         <v>54</v>
       </c>
       <c r="M54" s="30">
         <v>8465.9</v>
       </c>
       <c r="N54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O54" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P54" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S54" s="54" t="s">
+      <c r="P54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R54" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T54" s="30">
-        <v>844.3</v>
+        <v>711.53646939839643</v>
       </c>
       <c r="U54" s="30">
-        <v>1730.6</v>
+        <v>1461.9029891772896</v>
       </c>
       <c r="V54" s="30">
-        <v>5362.3</v>
+        <v>4561.4829118487487</v>
       </c>
       <c r="W54" s="30">
-        <v>7802.2</v>
+        <v>6629.6433185390306</v>
       </c>
       <c r="X54" s="30">
-        <v>7595.5</v>
+        <v>7191.761872989332</v>
       </c>
       <c r="Y54" s="30">
-        <v>7604</v>
+        <v>7191.761872989332</v>
       </c>
       <c r="Z54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA54" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB54" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE54" s="10"/>
+      <c r="AB54" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC54" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD54" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE54" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF54" s="30"/>
       <c r="AG54" s="30"/>
       <c r="AH54" s="30"/>
       <c r="AI54" s="30"/>
       <c r="AJ54" s="30"/>
       <c r="AK54" s="30"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>26</v>
@@ -4971,96 +5036,98 @@
       </c>
       <c r="H55" s="10">
         <v>3683.2</v>
       </c>
       <c r="I55" s="10">
         <v>8513.7000000000007</v>
       </c>
       <c r="J55" s="9">
         <v>26668.2</v>
       </c>
       <c r="K55" s="14">
         <v>33597.699999999997</v>
       </c>
       <c r="L55" s="10">
         <v>42821.8</v>
       </c>
       <c r="M55" s="30">
         <v>42850.3</v>
       </c>
       <c r="N55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O55" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P55" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S55" s="54" t="s">
+      <c r="P55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R55" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T55" s="30">
-        <v>3791.7</v>
+        <v>3747.6074253007614</v>
       </c>
       <c r="U55" s="30">
-        <v>9279</v>
+        <v>8966.829027783022</v>
       </c>
       <c r="V55" s="30">
-        <v>28288.5</v>
+        <v>29616.483097520839</v>
       </c>
       <c r="W55" s="30">
-        <v>35494.800000000003</v>
+        <v>36895.702304738785</v>
       </c>
       <c r="X55" s="30">
-        <v>48739.5</v>
+        <v>49787.729666818785</v>
       </c>
       <c r="Y55" s="30">
-        <v>48863.8</v>
+        <v>49787.729666818785</v>
       </c>
       <c r="Z55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA55" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB55" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE55" s="10"/>
+      <c r="AB55" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC55" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD55" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE55" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF55" s="30"/>
       <c r="AG55" s="30"/>
       <c r="AH55" s="30"/>
       <c r="AI55" s="30"/>
       <c r="AJ55" s="30"/>
       <c r="AK55" s="30"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>26</v>
@@ -5070,195 +5137,199 @@
       </c>
       <c r="H56" s="10">
         <v>827.3</v>
       </c>
       <c r="I56" s="10">
         <v>1830.4</v>
       </c>
       <c r="J56" s="9">
         <v>6674.3</v>
       </c>
       <c r="K56" s="14">
         <v>9328</v>
       </c>
       <c r="L56" s="10">
         <v>9486.4</v>
       </c>
       <c r="M56" s="30">
         <v>9526.7000000000007</v>
       </c>
       <c r="N56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O56" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P56" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S56" s="54" t="s">
+      <c r="P56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R56" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T56" s="30">
-        <v>611.5</v>
+        <v>630.22227161477076</v>
       </c>
       <c r="U56" s="30">
-        <v>1373.4</v>
+        <v>1363.7413639677463</v>
       </c>
       <c r="V56" s="30">
-        <v>6843.4</v>
+        <v>7202.6953193698337</v>
       </c>
       <c r="W56" s="30">
-        <v>10527.5</v>
+        <v>11285.646205530476</v>
       </c>
       <c r="X56" s="30">
-        <v>11001.9</v>
+        <v>11875.106925368333</v>
       </c>
       <c r="Y56" s="30">
-        <v>10665.2</v>
+        <v>11875.106925368333</v>
       </c>
       <c r="Z56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA56" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB56" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE56" s="10"/>
+      <c r="AB56" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC56" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD56" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE56" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF56" s="30"/>
       <c r="AG56" s="30"/>
       <c r="AH56" s="30"/>
       <c r="AI56" s="30"/>
       <c r="AJ56" s="30"/>
       <c r="AK56" s="30"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="10">
         <v>663.8</v>
       </c>
       <c r="I57" s="10">
         <v>1407.9</v>
       </c>
       <c r="J57" s="9">
         <v>3555.9</v>
       </c>
       <c r="K57" s="14">
         <v>5178.1000000000004</v>
       </c>
       <c r="L57" s="10">
         <v>5228.1000000000004</v>
       </c>
       <c r="M57" s="30">
         <v>5212.6000000000004</v>
       </c>
       <c r="N57" s="30">
-        <v>0.1</v>
+        <v>9.4581291666666664E-2</v>
       </c>
       <c r="O57" s="30">
-        <v>0.2</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>0.18916258333333333</v>
+      </c>
+      <c r="P57" s="34">
+        <v>0.28374387499999998</v>
+      </c>
+      <c r="Q57" s="30">
+        <v>0.37832516666666666</v>
+      </c>
+      <c r="R57" s="34">
+        <v>0.47290645833333333</v>
+      </c>
+      <c r="S57" s="30">
+        <v>0.56748774999999996</v>
       </c>
       <c r="T57" s="30">
-        <v>664</v>
+        <v>561.52734862317448</v>
       </c>
       <c r="U57" s="30">
-        <v>1448.3</v>
+        <v>1168.9978259975969</v>
       </c>
       <c r="V57" s="30">
-        <v>3736.6</v>
+        <v>3621.7719991870163</v>
       </c>
       <c r="W57" s="30">
-        <v>5175.3</v>
+        <v>5203.4049849302228</v>
       </c>
       <c r="X57" s="30">
-        <v>5361.3</v>
+        <v>5332.6393393218896</v>
       </c>
       <c r="Y57" s="30">
-        <v>5350.8</v>
+        <v>5332.7339206135557</v>
       </c>
       <c r="Z57" s="30">
         <v>0.2</v>
       </c>
       <c r="AA57" s="30">
         <v>0.4</v>
       </c>
-      <c r="AB57" s="51">
+      <c r="AB57" s="34">
         <v>0.4</v>
       </c>
-      <c r="AC57" s="51">
+      <c r="AC57" s="34">
         <v>0.6</v>
       </c>
-      <c r="AD57" s="53">
+      <c r="AD57" s="36">
         <v>0.6</v>
       </c>
-      <c r="AE57" s="10"/>
+      <c r="AE57" s="36">
+        <v>0.7</v>
+      </c>
       <c r="AF57" s="30"/>
       <c r="AG57" s="30"/>
       <c r="AH57" s="30"/>
       <c r="AI57" s="30"/>
       <c r="AJ57" s="30"/>
       <c r="AK57" s="30"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>26</v>
@@ -5268,96 +5339,98 @@
       </c>
       <c r="H58" s="10">
         <v>274.2</v>
       </c>
       <c r="I58" s="10">
         <v>558.20000000000005</v>
       </c>
       <c r="J58" s="9">
         <v>2816.1</v>
       </c>
       <c r="K58" s="14">
         <v>4697.3</v>
       </c>
       <c r="L58" s="10">
         <v>5051.8999999999996</v>
       </c>
       <c r="M58" s="30">
         <v>5092.2</v>
       </c>
       <c r="N58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O58" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P58" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S58" s="54" t="s">
+      <c r="P58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R58" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T58" s="30">
-        <v>323.8</v>
+        <v>294.65717601703551</v>
       </c>
       <c r="U58" s="30">
-        <v>714.3</v>
+        <v>664.41445877657793</v>
       </c>
       <c r="V58" s="30">
-        <v>3751.8</v>
+        <v>4072.7510123867246</v>
       </c>
       <c r="W58" s="30">
-        <v>5714.5</v>
+        <v>6203.6758719457221</v>
       </c>
       <c r="X58" s="30">
-        <v>5872.7</v>
+        <v>6443.5840879822226</v>
       </c>
       <c r="Y58" s="30">
-        <v>6011.8</v>
+        <v>6443.5840879822226</v>
       </c>
       <c r="Z58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA58" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB58" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE58" s="10"/>
+      <c r="AB58" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC58" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD58" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE58" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF58" s="30"/>
       <c r="AG58" s="30"/>
       <c r="AH58" s="30"/>
       <c r="AI58" s="30"/>
       <c r="AJ58" s="30"/>
       <c r="AK58" s="30"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>26</v>
@@ -5367,96 +5440,98 @@
       </c>
       <c r="H59" s="10">
         <v>293.3</v>
       </c>
       <c r="I59" s="10">
         <v>819.6</v>
       </c>
       <c r="J59" s="9">
         <v>2809.2</v>
       </c>
       <c r="K59" s="14">
         <v>4196.5</v>
       </c>
       <c r="L59" s="10">
         <v>9714.4</v>
       </c>
       <c r="M59" s="30">
         <v>9732.6</v>
       </c>
       <c r="N59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O59" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P59" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S59" s="54" t="s">
+      <c r="P59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R59" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T59" s="30">
-        <v>326.3</v>
+        <v>307.98498894730216</v>
       </c>
       <c r="U59" s="30">
-        <v>855.2</v>
+        <v>853.018475821371</v>
       </c>
       <c r="V59" s="30">
-        <v>2856</v>
+        <v>4845.7273977182731</v>
       </c>
       <c r="W59" s="30">
-        <v>4527</v>
+        <v>5909.7645811275552</v>
       </c>
       <c r="X59" s="30">
-        <v>12096.1</v>
+        <v>12417.736721425556</v>
       </c>
       <c r="Y59" s="30">
-        <v>12110.2</v>
+        <v>12417.736721425556</v>
       </c>
       <c r="Z59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA59" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB59" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE59" s="10"/>
+      <c r="AB59" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC59" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD59" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE59" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF59" s="30"/>
       <c r="AG59" s="30"/>
       <c r="AH59" s="30"/>
       <c r="AI59" s="30"/>
       <c r="AJ59" s="30"/>
       <c r="AK59" s="30"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>26</v>
@@ -5466,96 +5541,98 @@
       </c>
       <c r="H60" s="10">
         <v>1398.2</v>
       </c>
       <c r="I60" s="10">
         <v>2812.8</v>
       </c>
       <c r="J60" s="9">
         <v>4537.3999999999996</v>
       </c>
       <c r="K60" s="14">
         <v>6137</v>
       </c>
       <c r="L60" s="10">
         <v>6138.8</v>
       </c>
       <c r="M60" s="30">
         <v>6132.5</v>
       </c>
       <c r="N60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O60" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P60" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S60" s="54" t="s">
+      <c r="P60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R60" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T60" s="30">
-        <v>1366.7</v>
+        <v>1147.8378702668795</v>
       </c>
       <c r="U60" s="30">
-        <v>2741.3</v>
+        <v>2296.2239098373529</v>
       </c>
       <c r="V60" s="30">
-        <v>4493.2</v>
+        <v>3847.7022341097463</v>
       </c>
       <c r="W60" s="30">
-        <v>6144.2</v>
+        <v>5282.1317886532215</v>
       </c>
       <c r="X60" s="30">
-        <v>6145.6</v>
+        <v>5284.4636676022219</v>
       </c>
       <c r="Y60" s="30">
-        <v>6147.4</v>
+        <v>5284.4636676022219</v>
       </c>
       <c r="Z60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA60" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB60" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE60" s="10"/>
+      <c r="AB60" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC60" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD60" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE60" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF60" s="30"/>
       <c r="AG60" s="30"/>
       <c r="AH60" s="30"/>
       <c r="AI60" s="30"/>
       <c r="AJ60" s="30"/>
       <c r="AK60" s="30"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>26</v>
@@ -5565,96 +5642,98 @@
       </c>
       <c r="H61" s="10">
         <v>845</v>
       </c>
       <c r="I61" s="10">
         <v>2668.9</v>
       </c>
       <c r="J61" s="9">
         <v>7169.4</v>
       </c>
       <c r="K61" s="14">
         <v>8807.7999999999993</v>
       </c>
       <c r="L61" s="10">
         <v>14941.6</v>
       </c>
       <c r="M61" s="30">
         <v>14936.1</v>
       </c>
       <c r="N61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O61" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P61" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S61" s="54" t="s">
+      <c r="P61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R61" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T61" s="30">
-        <v>1036.8</v>
+        <v>895.09175496805858</v>
       </c>
       <c r="U61" s="30">
-        <v>2469.4</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>2593.0484061096313</v>
+      </c>
+      <c r="V61" s="30">
+        <v>3333.0394625595873</v>
       </c>
       <c r="W61" s="30">
-        <v>12683.3</v>
+        <v>4886.4560168960406</v>
       </c>
       <c r="X61" s="30">
-        <v>20436.7</v>
+        <v>12272.907294774002</v>
       </c>
       <c r="Y61" s="30">
-        <v>20684.7</v>
+        <v>12272.907294774002</v>
       </c>
       <c r="Z61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA61" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB61" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE61" s="10"/>
+      <c r="AB61" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC61" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD61" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE61" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF61" s="30"/>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
       <c r="AI61" s="30"/>
       <c r="AJ61" s="30"/>
       <c r="AK61" s="30"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>26</v>
@@ -5664,96 +5743,98 @@
       </c>
       <c r="H62" s="10">
         <v>544.4</v>
       </c>
       <c r="I62" s="10">
         <v>1118.7</v>
       </c>
       <c r="J62" s="9">
         <v>7194.1</v>
       </c>
       <c r="K62" s="14">
         <v>9279</v>
       </c>
       <c r="L62" s="10">
         <v>17276.099999999999</v>
       </c>
       <c r="M62" s="30">
         <v>17150.8</v>
       </c>
       <c r="N62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O62" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P62" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S62" s="54" t="s">
+      <c r="P62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R62" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T62" s="30">
-        <v>555</v>
+        <v>415.82393689148341</v>
       </c>
       <c r="U62" s="30">
-        <v>1160.9000000000001</v>
+        <v>898.79749873156675</v>
       </c>
       <c r="V62" s="30">
-        <v>7420</v>
+        <v>6994.4137127694503</v>
       </c>
       <c r="W62" s="30">
-        <v>8766.9</v>
+        <v>8563.395590285334</v>
       </c>
       <c r="X62" s="30">
-        <v>22060</v>
+        <v>19218.870614388336</v>
       </c>
       <c r="Y62" s="30">
-        <v>19164.099999999999</v>
+        <v>19218.870614388336</v>
       </c>
       <c r="Z62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA62" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB62" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE62" s="10"/>
+      <c r="AB62" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC62" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD62" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE62" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF62" s="30"/>
       <c r="AG62" s="30"/>
       <c r="AH62" s="30"/>
       <c r="AI62" s="30"/>
       <c r="AJ62" s="30"/>
       <c r="AK62" s="30"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>26</v>
@@ -5763,197 +5844,199 @@
       </c>
       <c r="H63" s="10">
         <v>1841</v>
       </c>
       <c r="I63" s="10">
         <v>7448.5</v>
       </c>
       <c r="J63" s="9">
         <v>22062.9</v>
       </c>
       <c r="K63" s="14">
         <v>26737.9</v>
       </c>
       <c r="L63" s="10">
         <v>38688</v>
       </c>
       <c r="M63" s="30">
         <v>38794.6</v>
       </c>
       <c r="N63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O63" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="P63" s="53" t="s">
-[...8 lines deleted...]
-      <c r="S63" s="54" t="s">
+      <c r="P63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="R63" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="S63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T63" s="30">
-        <v>2074.6999999999998</v>
+        <v>1576.6774241429996</v>
       </c>
       <c r="U63" s="30">
-        <v>8998.7000000000007</v>
+        <v>6844.8854754085005</v>
       </c>
       <c r="V63" s="30">
-        <v>28829.9</v>
+        <v>25214.131082328498</v>
       </c>
       <c r="W63" s="30">
-        <v>34679.599999999999</v>
+        <v>30870.850471994519</v>
       </c>
       <c r="X63" s="30">
-        <v>52202.5</v>
+        <v>51273.598304325511</v>
       </c>
       <c r="Y63" s="30">
-        <v>53168</v>
+        <v>51273.598304325511</v>
       </c>
       <c r="Z63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA63" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AB63" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AE63" s="10"/>
+      <c r="AB63" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC63" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD63" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE63" s="36" t="s">
+        <v>26</v>
+      </c>
       <c r="AF63" s="30"/>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
       <c r="AI63" s="30"/>
       <c r="AJ63" s="30"/>
       <c r="AK63" s="30"/>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="22"/>
       <c r="I65" s="22"/>
       <c r="J65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
     </row>
     <row r="67" spans="1:37" ht="21" customHeight="1">
-      <c r="A67" s="40" t="s">
+      <c r="A67" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="B67" s="40"/>
-[...10 lines deleted...]
-      <c r="M67" s="40"/>
+      <c r="B67" s="44"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44"/>
+      <c r="I67" s="44"/>
+      <c r="J67" s="44"/>
+      <c r="K67" s="44"/>
+      <c r="L67" s="44"/>
+      <c r="M67" s="44"/>
     </row>
     <row r="68" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A68" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K68" s="41"/>
-[...1 lines deleted...]
-      <c r="M68" s="41"/>
+      <c r="K68" s="45"/>
+      <c r="L68" s="45"/>
+      <c r="M68" s="45"/>
     </row>
     <row r="69" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A69" s="38"/>
-      <c r="B69" s="34" t="s">
+      <c r="A69" s="42"/>
+      <c r="B69" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C69" s="35"/>
-[...37 lines deleted...]
-      <c r="AK69" s="35"/>
+      <c r="C69" s="39"/>
+      <c r="D69" s="39"/>
+      <c r="E69" s="39"/>
+      <c r="F69" s="39"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="39"/>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="39"/>
+      <c r="L69" s="39"/>
+      <c r="M69" s="39"/>
+      <c r="N69" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="O69" s="39"/>
+      <c r="P69" s="39"/>
+      <c r="Q69" s="39"/>
+      <c r="R69" s="39"/>
+      <c r="S69" s="39"/>
+      <c r="T69" s="39"/>
+      <c r="U69" s="39"/>
+      <c r="V69" s="39"/>
+      <c r="W69" s="39"/>
+      <c r="X69" s="39"/>
+      <c r="Y69" s="39"/>
+      <c r="Z69" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA69" s="39"/>
+      <c r="AB69" s="39"/>
+      <c r="AC69" s="39"/>
+      <c r="AD69" s="39"/>
+      <c r="AE69" s="39"/>
+      <c r="AF69" s="39"/>
+      <c r="AG69" s="39"/>
+      <c r="AH69" s="39"/>
+      <c r="AI69" s="39"/>
+      <c r="AJ69" s="39"/>
+      <c r="AK69" s="39"/>
     </row>
     <row r="70" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A70" s="39"/>
+      <c r="A70" s="43"/>
       <c r="B70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E70" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I70" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J70" s="23" t="s">
@@ -5997,51 +6080,51 @@
       </c>
       <c r="W70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="X70" s="23" t="s">
         <v>12</v>
       </c>
       <c r="Y70" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AA70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AB70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AC70" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AD70" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AE70" s="32" t="s">
+      <c r="AE70" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF70" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG70" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH70" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ70" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK70" s="31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" s="8" t="s">
         <v>0</v>
       </c>
@@ -6060,1410 +6143,1438 @@
       <c r="F71" s="14">
         <v>68110.544034849736</v>
       </c>
       <c r="G71" s="9">
         <v>91210.769427313702</v>
       </c>
       <c r="H71" s="10">
         <v>110900.3</v>
       </c>
       <c r="I71" s="10">
         <v>128722.1</v>
       </c>
       <c r="J71" s="9">
         <v>148364.20000000001</v>
       </c>
       <c r="K71" s="14">
         <v>165589.1</v>
       </c>
       <c r="L71" s="9">
         <v>185540.6</v>
       </c>
       <c r="M71" s="30">
         <v>215858.9</v>
       </c>
       <c r="N71" s="30">
-        <v>13970.539463870613</v>
+        <v>14032.009876785116</v>
       </c>
       <c r="O71" s="30">
-        <v>29458.485461302858</v>
+        <v>29605.919481337471</v>
       </c>
       <c r="P71" s="30">
-        <v>47665.62314233806</v>
-[...2 lines deleted...]
-        <v>66877.066641848665</v>
+        <v>47891.080931135177</v>
+      </c>
+      <c r="Q71" s="34">
+        <v>67190.864316984123</v>
       </c>
       <c r="R71" s="30">
-        <v>88498.7375846707</v>
+        <v>88498.777433568714</v>
       </c>
       <c r="S71" s="10">
-        <v>117747.0302410522</v>
+        <v>117761.1512799232</v>
       </c>
       <c r="T71" s="30">
-        <v>142469.24757151183</v>
+        <v>142483.36861038281</v>
       </c>
       <c r="U71" s="30">
-        <v>164885.09861122671</v>
+        <v>164899.21965009772</v>
       </c>
       <c r="V71" s="30">
-        <v>189536.50889562813</v>
+        <v>189552.11531429912</v>
       </c>
       <c r="W71" s="30">
-        <v>211092.28494970815</v>
+        <v>211107.76187407918</v>
       </c>
       <c r="X71" s="30">
-        <v>236061.09406106739</v>
+        <v>236076.57098543833</v>
       </c>
       <c r="Y71" s="30">
-        <v>272715.8597266</v>
+        <v>272731.42365211999</v>
       </c>
       <c r="Z71" s="30">
         <v>14655.3</v>
       </c>
       <c r="AA71" s="30">
         <v>32092.3</v>
       </c>
-      <c r="AB71" s="51">
+      <c r="AB71" s="34">
         <v>54545.7</v>
       </c>
-      <c r="AC71" s="51">
+      <c r="AC71" s="34">
         <v>76896.399999999994</v>
       </c>
-      <c r="AD71" s="51">
+      <c r="AD71" s="34">
         <v>101809.60000000001</v>
       </c>
-      <c r="AE71" s="10"/>
+      <c r="AE71" s="34" t="s">
+        <v>75</v>
+      </c>
       <c r="AF71" s="30"/>
       <c r="AG71" s="30"/>
       <c r="AH71" s="30"/>
       <c r="AI71" s="30"/>
       <c r="AJ71" s="30"/>
       <c r="AK71" s="30"/>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="9">
         <v>140.86397897090009</v>
       </c>
       <c r="C72" s="14">
         <v>215.09247679990276</v>
       </c>
       <c r="D72" s="9">
         <v>379.16032078253494</v>
       </c>
       <c r="E72" s="10">
         <v>588.81758651011228</v>
       </c>
       <c r="F72" s="14">
         <v>868.84278365539012</v>
       </c>
       <c r="G72" s="9">
         <v>1068.4055052469721</v>
       </c>
       <c r="H72" s="10">
         <v>1266.5</v>
       </c>
       <c r="I72" s="10">
         <v>1404.5</v>
       </c>
       <c r="J72" s="9">
         <v>1675.2</v>
       </c>
       <c r="K72" s="14">
         <v>1899</v>
       </c>
       <c r="L72" s="9">
         <v>2084.3000000000002</v>
       </c>
       <c r="M72" s="30">
         <v>2305.4</v>
       </c>
       <c r="N72" s="30">
-        <v>150.76583613425143</v>
+        <v>160.7379929631602</v>
       </c>
       <c r="O72" s="30">
-        <v>255.47094853847022</v>
+        <v>278.00057799412264</v>
       </c>
       <c r="P72" s="30">
-        <v>549.52511521068311</v>
-[...2 lines deleted...]
-        <v>776.98094277771645</v>
+        <v>585.95768681755533</v>
+      </c>
+      <c r="Q72" s="34">
+        <v>829.82708031312495</v>
       </c>
       <c r="R72" s="30">
-        <v>1101.9548021142746</v>
+        <v>1101.954802114275</v>
       </c>
       <c r="S72" s="10">
-        <v>1403.0111241795128</v>
+        <v>1403.153863379513</v>
       </c>
       <c r="T72" s="30">
-        <v>1644.5482909907773</v>
+        <v>1644.6910301907774</v>
       </c>
       <c r="U72" s="30">
-        <v>1997.6478283190916</v>
+        <v>1997.7905675190914</v>
       </c>
       <c r="V72" s="30">
-        <v>2300.6848133544595</v>
+        <v>2300.8275525544591</v>
       </c>
       <c r="W72" s="30">
-        <v>2621.7953892837168</v>
+        <v>2621.9381284837164</v>
       </c>
       <c r="X72" s="30">
-        <v>2921.4565511105102</v>
+        <v>2921.5992903105098</v>
       </c>
       <c r="Y72" s="30">
-        <v>3346.8133858080005</v>
+        <v>3346.9561250080001</v>
       </c>
       <c r="Z72" s="30">
         <v>182.1</v>
       </c>
       <c r="AA72" s="30">
         <v>370.8</v>
       </c>
-      <c r="AB72" s="51">
+      <c r="AB72" s="34">
         <v>731.8</v>
       </c>
-      <c r="AC72" s="51">
+      <c r="AC72" s="34">
         <v>935.4</v>
       </c>
-      <c r="AD72" s="51">
+      <c r="AD72" s="34">
         <v>1198.5</v>
       </c>
-      <c r="AE72" s="10"/>
+      <c r="AE72" s="34" t="s">
+        <v>76</v>
+      </c>
       <c r="AF72" s="30"/>
       <c r="AG72" s="30"/>
       <c r="AH72" s="30"/>
       <c r="AI72" s="30"/>
       <c r="AJ72" s="30"/>
       <c r="AK72" s="30"/>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C73" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D73" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E73" s="10">
         <v>428.98645068898679</v>
       </c>
       <c r="F73" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G73" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H73" s="10">
         <v>1335.7</v>
       </c>
       <c r="I73" s="10">
         <v>1592.2</v>
       </c>
       <c r="J73" s="9">
         <v>1797.3</v>
       </c>
       <c r="K73" s="14">
         <v>1900</v>
       </c>
       <c r="L73" s="9">
         <v>2074.6</v>
       </c>
       <c r="M73" s="30">
         <v>2450.1</v>
       </c>
       <c r="N73" s="30">
-        <v>137.61904394329105</v>
+        <v>137.56936921507864</v>
       </c>
       <c r="O73" s="30">
-        <v>252.37016107829248</v>
+        <v>252.26379615120857</v>
       </c>
       <c r="P73" s="30">
-        <v>388.27327778045787</v>
-[...2 lines deleted...]
-        <v>570.01817939430066</v>
+        <v>388.07006813283613</v>
+      </c>
+      <c r="Q73" s="34">
+        <v>569.70686813742566</v>
       </c>
       <c r="R73" s="30">
-        <v>833.42501113439243</v>
+        <v>833.42501113439255</v>
       </c>
       <c r="S73" s="10">
-        <v>1129.1344257769774</v>
+        <v>1129.1991044769775</v>
       </c>
       <c r="T73" s="30">
-        <v>1629.118307801592</v>
+        <v>1629.182986501592</v>
       </c>
       <c r="U73" s="30">
-        <v>1880.8052598113709</v>
+        <v>1880.8699385113712</v>
       </c>
       <c r="V73" s="30">
-        <v>2129.4102418609746</v>
+        <v>2129.4749205609751</v>
       </c>
       <c r="W73" s="30">
-        <v>2240.3718845034</v>
+        <v>2240.3070689034007</v>
       </c>
       <c r="X73" s="30">
-        <v>2460.2373814882867</v>
+        <v>2460.1725658882874</v>
       </c>
       <c r="Y73" s="30">
-        <v>2728.2317374149993</v>
+        <v>2728.2964161149998</v>
       </c>
       <c r="Z73" s="30">
         <v>146.4</v>
       </c>
       <c r="AA73" s="30">
         <v>274.5</v>
       </c>
-      <c r="AB73" s="51">
+      <c r="AB73" s="34">
         <v>428.9</v>
       </c>
-      <c r="AC73" s="51">
+      <c r="AC73" s="34">
         <v>625.5</v>
       </c>
-      <c r="AD73" s="51">
+      <c r="AD73" s="34">
         <v>909.4</v>
       </c>
-      <c r="AE73" s="10"/>
+      <c r="AE73" s="34">
+        <v>1231.0999999999999</v>
+      </c>
       <c r="AF73" s="30"/>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C74" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D74" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E74" s="10">
         <v>5405.6585766414064</v>
       </c>
       <c r="F74" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G74" s="9">
         <v>8969.7794729558173</v>
       </c>
       <c r="H74" s="10">
         <v>10995.1</v>
       </c>
       <c r="I74" s="10">
         <v>12687.4</v>
       </c>
       <c r="J74" s="9">
         <v>14039.3</v>
       </c>
       <c r="K74" s="14">
         <v>15107.8</v>
       </c>
       <c r="L74" s="9">
         <v>16524.099999999999</v>
       </c>
       <c r="M74" s="30" t="s">
         <v>57</v>
       </c>
       <c r="N74" s="30">
-        <v>1145.3052998078097</v>
+        <v>1140.4962901820165</v>
       </c>
       <c r="O74" s="30">
-        <v>2453.3560711152422</v>
+        <v>2443.6591285604341</v>
       </c>
       <c r="P74" s="30">
-        <v>4450.5940634628532</v>
-[...2 lines deleted...]
-        <v>6277.9869384073545</v>
+        <v>4432.1042839933398</v>
+      </c>
+      <c r="Q74" s="34">
+        <v>6249.6145233969828</v>
       </c>
       <c r="R74" s="30">
-        <v>7893.4156501630923</v>
+        <v>7893.4156501630932</v>
       </c>
       <c r="S74" s="10">
-        <v>10164.90295953981</v>
+        <v>10165.46053453981</v>
       </c>
       <c r="T74" s="30">
-        <v>12517.910260590132</v>
+        <v>12518.467835590131</v>
       </c>
       <c r="U74" s="30">
-        <v>14455.676446203401</v>
+        <v>14456.2340212034</v>
       </c>
       <c r="V74" s="30">
-        <v>16154.680159012885</v>
+        <v>16155.237734012884</v>
       </c>
       <c r="W74" s="30">
-        <v>17502.391467603338</v>
+        <v>17502.949042603337</v>
       </c>
       <c r="X74" s="30">
-        <v>19119.394871240525</v>
+        <v>19119.952446240524</v>
       </c>
       <c r="Y74" s="30">
-        <v>21738.268237263001</v>
+        <v>21738.825812263</v>
       </c>
       <c r="Z74" s="30">
         <v>1247.2</v>
       </c>
       <c r="AA74" s="30">
         <v>2727.4</v>
       </c>
-      <c r="AB74" s="51">
+      <c r="AB74" s="34">
         <v>4939.6000000000004</v>
       </c>
-      <c r="AC74" s="51">
+      <c r="AC74" s="34">
         <v>6915.3</v>
       </c>
-      <c r="AD74" s="51">
+      <c r="AD74" s="34">
         <v>8717.5</v>
       </c>
-      <c r="AE74" s="10"/>
+      <c r="AE74" s="34">
+        <v>11346.7</v>
+      </c>
       <c r="AF74" s="30"/>
       <c r="AG74" s="30"/>
       <c r="AH74" s="30"/>
       <c r="AI74" s="30"/>
       <c r="AJ74" s="30"/>
       <c r="AK74" s="30"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C75" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D75" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E75" s="10">
         <v>4091.4251702592005</v>
       </c>
       <c r="F75" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G75" s="9">
         <v>7058.7521399457555</v>
       </c>
       <c r="H75" s="9">
         <v>8912.2000000000007</v>
       </c>
       <c r="I75" s="9">
         <v>10189.700000000001</v>
       </c>
       <c r="J75" s="9">
         <v>12159.7</v>
       </c>
       <c r="K75" s="14">
         <v>13715.4</v>
       </c>
       <c r="L75" s="9">
         <v>15336.2</v>
       </c>
       <c r="M75" s="30">
         <v>18985.5</v>
       </c>
       <c r="N75" s="30">
-        <v>794.75383234910339</v>
+        <v>794.15275127469943</v>
       </c>
       <c r="O75" s="30">
-        <v>2203.0703544435446</v>
+        <v>2201.7137145922766</v>
       </c>
       <c r="P75" s="30">
-        <v>3484.3022614561764</v>
-[...2 lines deleted...]
-        <v>4942.910144826059</v>
+        <v>3481.7047543784456</v>
+      </c>
+      <c r="Q75" s="34">
+        <v>4939.0022636193735</v>
       </c>
       <c r="R75" s="30">
-        <v>6804.849601211773</v>
+        <v>6804.8496012117739</v>
       </c>
       <c r="S75" s="10">
-        <v>8463.1435382711534</v>
+        <v>8465.3113898711545</v>
       </c>
       <c r="T75" s="30">
-        <v>10805.657550597689</v>
+        <v>10807.82540219769</v>
       </c>
       <c r="U75" s="30">
-        <v>12276.906919227034</v>
+        <v>12279.074770827036</v>
       </c>
       <c r="V75" s="30">
-        <v>14744.336996450251</v>
+        <v>14747.334519650252</v>
       </c>
       <c r="W75" s="30">
-        <v>16564.262062529928</v>
+        <v>16567.259585729927</v>
       </c>
       <c r="X75" s="30">
-        <v>18519.363240186907</v>
+        <v>18522.360763386907</v>
       </c>
       <c r="Y75" s="30">
-        <v>22974.477223920003</v>
+        <v>22977.474747120003</v>
       </c>
       <c r="Z75" s="30">
         <v>902</v>
       </c>
       <c r="AA75" s="30">
         <v>2573.3000000000002</v>
       </c>
-      <c r="AB75" s="51">
+      <c r="AB75" s="34">
         <v>4038</v>
       </c>
-      <c r="AC75" s="51">
+      <c r="AC75" s="34">
         <v>5717.4</v>
       </c>
-      <c r="AD75" s="51">
+      <c r="AD75" s="34">
         <v>7848.5</v>
       </c>
-      <c r="AE75" s="10"/>
+      <c r="AE75" s="34" t="s">
+        <v>77</v>
+      </c>
       <c r="AF75" s="30"/>
       <c r="AG75" s="30"/>
       <c r="AH75" s="30"/>
       <c r="AI75" s="30"/>
       <c r="AJ75" s="30"/>
       <c r="AK75" s="30"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C76" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D76" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E76" s="10">
         <v>2361.8472796951437</v>
       </c>
       <c r="F76" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G76" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H76" s="9">
         <v>5266.1</v>
       </c>
       <c r="I76" s="9">
         <v>6090</v>
       </c>
       <c r="J76" s="9">
         <v>6932.1</v>
       </c>
       <c r="K76" s="14">
         <v>7712.9</v>
       </c>
       <c r="L76" s="9">
         <v>8417.5</v>
       </c>
       <c r="M76" s="30">
         <v>9253.7999999999993</v>
       </c>
       <c r="N76" s="30">
-        <v>536.0680085309989</v>
+        <v>531.10334394965139</v>
       </c>
       <c r="O76" s="30">
-        <v>1128.4443512413827</v>
+        <v>1120.0579287229471</v>
       </c>
       <c r="P76" s="30">
-        <v>2019.3699424633</v>
-[...2 lines deleted...]
-        <v>2778.0309296148953</v>
+        <v>2003.8236243500185</v>
+      </c>
+      <c r="Q76" s="34">
+        <v>2754.7223033452747</v>
       </c>
       <c r="R76" s="30">
-        <v>3768.997659819106</v>
+        <v>3769.0202687171059</v>
       </c>
       <c r="S76" s="10">
-        <v>5330.4795957836477</v>
+        <v>5330.8068315546479</v>
       </c>
       <c r="T76" s="30">
-        <v>6156.1731703582254</v>
+        <v>6156.5004061292257</v>
       </c>
       <c r="U76" s="30">
-        <v>7061.6255116943485</v>
+        <v>7061.9527474653487</v>
       </c>
       <c r="V76" s="30">
-        <v>7917.3624475211609</v>
+        <v>7917.6896832921611</v>
       </c>
       <c r="W76" s="30">
-        <v>8693.8144796390006</v>
+        <v>8694.1417154100018</v>
       </c>
       <c r="X76" s="30">
-        <v>9503.2204486774863</v>
+        <v>9503.5476844484874</v>
       </c>
       <c r="Y76" s="30">
-        <v>10451.024603854999</v>
+        <v>10451.326586474999</v>
       </c>
       <c r="Z76" s="30">
         <v>581.9</v>
       </c>
       <c r="AA76" s="30">
         <v>1243.7</v>
       </c>
-      <c r="AB76" s="51">
+      <c r="AB76" s="34">
         <v>2222.9</v>
       </c>
-      <c r="AC76" s="51">
+      <c r="AC76" s="34">
         <v>3077.9</v>
       </c>
-      <c r="AD76" s="51">
+      <c r="AD76" s="34">
         <v>4269.6000000000004</v>
       </c>
-      <c r="AE76" s="10"/>
+      <c r="AE76" s="34">
+        <v>6082.8</v>
+      </c>
       <c r="AF76" s="30"/>
       <c r="AG76" s="30"/>
       <c r="AH76" s="30"/>
       <c r="AI76" s="30"/>
       <c r="AJ76" s="30"/>
       <c r="AK76" s="30"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C77" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D77" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E77" s="10">
         <v>2143.2222434058826</v>
       </c>
       <c r="F77" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G77" s="9">
         <v>4580.2884664686972</v>
       </c>
       <c r="H77" s="9">
         <v>6066.2</v>
       </c>
       <c r="I77" s="9">
         <v>7317.9</v>
       </c>
       <c r="J77" s="9">
         <v>9747.1</v>
       </c>
       <c r="K77" s="14" t="s">
         <v>52</v>
       </c>
       <c r="L77" s="9">
         <v>12934.7</v>
       </c>
       <c r="M77" s="30">
         <v>14822.9</v>
       </c>
       <c r="N77" s="30">
-        <v>590.23190974511556</v>
+        <v>589.80432815686538</v>
       </c>
       <c r="O77" s="30">
-        <v>1001.8023910016592</v>
+        <v>1000.9937998629938</v>
       </c>
       <c r="P77" s="30">
-        <v>1829.2144918794811</v>
-[...2 lines deleted...]
-        <v>2738.4162986386173</v>
+        <v>1827.3496814166724</v>
+      </c>
+      <c r="Q77" s="34">
+        <v>2735.3839436026165</v>
       </c>
       <c r="R77" s="30">
-        <v>3952.1145031173432</v>
+        <v>3952.1145031173437</v>
       </c>
       <c r="S77" s="10">
-        <v>5864.6845130011498</v>
+        <v>5866.7876859011503</v>
       </c>
       <c r="T77" s="30">
-        <v>7735.6156864473196</v>
+        <v>7737.7188593473202</v>
       </c>
       <c r="U77" s="30">
-        <v>9320.8328270273905</v>
+        <v>9322.9359999273911</v>
       </c>
       <c r="V77" s="30">
-        <v>12222.340649757014</v>
+        <v>12224.546416457015</v>
       </c>
       <c r="W77" s="30">
-        <v>13953.065789721244</v>
+        <v>13955.271556421245</v>
       </c>
       <c r="X77" s="30">
-        <v>16231.240175181458</v>
+        <v>16233.445941881459</v>
       </c>
       <c r="Y77" s="30">
-        <v>18445.104338450001</v>
+        <v>18447.310105150002</v>
       </c>
       <c r="Z77" s="30">
         <v>662.3</v>
       </c>
       <c r="AA77" s="30">
         <v>1141.5999999999999</v>
       </c>
-      <c r="AB77" s="51">
+      <c r="AB77" s="34">
         <v>2101.1</v>
       </c>
-      <c r="AC77" s="51">
+      <c r="AC77" s="34">
         <v>3109.9</v>
       </c>
-      <c r="AD77" s="51">
+      <c r="AD77" s="34">
         <v>4511.8999999999996</v>
       </c>
-      <c r="AE77" s="10"/>
+      <c r="AE77" s="34">
+        <v>6803.3</v>
+      </c>
       <c r="AF77" s="30"/>
       <c r="AG77" s="30"/>
       <c r="AH77" s="30"/>
       <c r="AI77" s="30"/>
       <c r="AJ77" s="30"/>
       <c r="AK77" s="30"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C78" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D78" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E78" s="10">
         <v>2438.1561524964673</v>
       </c>
       <c r="F78" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G78" s="9">
         <v>4156.0681364254633</v>
       </c>
       <c r="H78" s="9">
         <v>5404.3</v>
       </c>
       <c r="I78" s="9">
         <v>6366.2</v>
       </c>
       <c r="J78" s="9">
         <v>7321.9</v>
       </c>
       <c r="K78" s="14">
         <v>7961.8</v>
       </c>
       <c r="L78" s="9">
         <v>9050.6</v>
       </c>
       <c r="M78" s="30">
         <v>11465.6</v>
       </c>
       <c r="N78" s="30">
-        <v>628.30649633869768</v>
+        <v>657.98290470603024</v>
       </c>
       <c r="O78" s="30">
-        <v>1336.7321788593276</v>
+        <v>1405.0126607680677</v>
       </c>
       <c r="P78" s="30">
-        <v>2187.9860977885305</v>
-[...2 lines deleted...]
-        <v>3037.1296185599167</v>
+        <v>2295.5560804890074</v>
+      </c>
+      <c r="Q78" s="34">
+        <v>3188.9868104861521</v>
       </c>
       <c r="R78" s="30">
-        <v>4106.8193152380645</v>
+        <v>4106.8193152380682</v>
       </c>
       <c r="S78" s="10">
-        <v>5986.3622960992625</v>
+        <v>5986.7682106992652</v>
       </c>
       <c r="T78" s="30">
-        <v>7193.2119084171973</v>
+        <v>7193.6178230172</v>
       </c>
       <c r="U78" s="30">
-        <v>8346.5495635936095</v>
+        <v>8346.9554781936113</v>
       </c>
       <c r="V78" s="30">
-        <v>9573.3115545997316</v>
+        <v>9573.7174691997334</v>
       </c>
       <c r="W78" s="30">
-        <v>10469.973957703914</v>
+        <v>10470.379872303914</v>
       </c>
       <c r="X78" s="30">
-        <v>12094.643308363928</v>
+        <v>12095.049222963928</v>
       </c>
       <c r="Y78" s="30">
-        <v>15147.517159019</v>
+        <v>15147.923073619</v>
       </c>
       <c r="Z78" s="30">
         <v>678.8</v>
       </c>
       <c r="AA78" s="30">
         <v>1493.5</v>
       </c>
-      <c r="AB78" s="51">
+      <c r="AB78" s="34">
         <v>2433.6999999999998</v>
       </c>
-      <c r="AC78" s="51">
+      <c r="AC78" s="34">
         <v>3355.1</v>
       </c>
-      <c r="AD78" s="51">
+      <c r="AD78" s="34">
         <v>4429.2</v>
       </c>
-      <c r="AE78" s="10"/>
+      <c r="AE78" s="34">
+        <v>6469.5</v>
+      </c>
       <c r="AF78" s="30"/>
       <c r="AG78" s="30"/>
       <c r="AH78" s="30"/>
       <c r="AI78" s="30"/>
       <c r="AJ78" s="30"/>
       <c r="AK78" s="30"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C79" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D79" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E79" s="10">
         <v>1207.3775248593327</v>
       </c>
       <c r="F79" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G79" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H79" s="9">
         <v>3980.3</v>
       </c>
       <c r="I79" s="9">
         <v>4944.3</v>
       </c>
       <c r="J79" s="9">
         <v>6628.9</v>
       </c>
       <c r="K79" s="14">
         <v>7666.4</v>
       </c>
       <c r="L79" s="9">
         <v>9040.9</v>
       </c>
       <c r="M79" s="30">
         <v>10372</v>
       </c>
       <c r="N79" s="30">
-        <v>270.80922022552926</v>
+        <v>270.15821298118072</v>
       </c>
       <c r="O79" s="30">
-        <v>493.24889565359052</v>
+        <v>491.74691212343009</v>
       </c>
       <c r="P79" s="30">
-        <v>1071.1327944575739</v>
-[...2 lines deleted...]
-        <v>1545.6695457436781</v>
+        <v>1068.4379208268463</v>
+      </c>
+      <c r="Q79" s="34">
+        <v>1541.7073231000882</v>
       </c>
       <c r="R79" s="30">
         <v>2545.4601258991433</v>
       </c>
       <c r="S79" s="10">
-        <v>4003.5373290801108</v>
+        <v>4005.0383209801103</v>
       </c>
       <c r="T79" s="30">
-        <v>5355.6879275497804</v>
+        <v>5357.1889194497799</v>
       </c>
       <c r="U79" s="30">
-        <v>6484.6952059472169</v>
+        <v>6486.1961978472154</v>
       </c>
       <c r="V79" s="30">
-        <v>8536.7107103343606</v>
+        <v>8538.2786112343601</v>
       </c>
       <c r="W79" s="30">
-        <v>9742.920306760223</v>
+        <v>9744.4882076602225</v>
       </c>
       <c r="X79" s="30">
-        <v>11365.046340741575</v>
+        <v>11366.614241641575</v>
       </c>
       <c r="Y79" s="30">
-        <v>12821.631087650001</v>
+        <v>12823.198988550001</v>
       </c>
       <c r="Z79" s="30">
         <v>303.7</v>
       </c>
       <c r="AA79" s="30">
         <v>561</v>
       </c>
-      <c r="AB79" s="51">
+      <c r="AB79" s="34">
         <v>1237.3</v>
       </c>
-      <c r="AC79" s="51">
+      <c r="AC79" s="34">
         <v>1773.6</v>
       </c>
-      <c r="AD79" s="51">
+      <c r="AD79" s="34">
         <v>2927.8</v>
       </c>
-      <c r="AE79" s="10"/>
+      <c r="AE79" s="34">
+        <v>4528.1000000000004</v>
+      </c>
       <c r="AF79" s="30"/>
       <c r="AG79" s="30"/>
       <c r="AH79" s="30"/>
       <c r="AI79" s="30"/>
       <c r="AJ79" s="30"/>
       <c r="AK79" s="30"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C80" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D80" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E80" s="10">
         <v>1548.7733485514771</v>
       </c>
       <c r="F80" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G80" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H80" s="9">
         <v>3908.7</v>
       </c>
       <c r="I80" s="9">
         <v>4473.2</v>
       </c>
       <c r="J80" s="9">
         <v>4780.7</v>
       </c>
       <c r="K80" s="14">
         <v>5486.3</v>
       </c>
       <c r="L80" s="9">
         <v>6510.9</v>
       </c>
       <c r="M80" s="30">
         <v>8039.8</v>
       </c>
       <c r="N80" s="30">
-        <v>231.7615701068695</v>
+        <v>231.23266960090933</v>
       </c>
       <c r="O80" s="30">
-        <v>830.95848572702289</v>
+        <v>829.79720578035449</v>
       </c>
       <c r="P80" s="30">
-        <v>1230.7924210085471</v>
-[...2 lines deleted...]
-        <v>1736.3475945466612</v>
+        <v>1228.6343920843904</v>
+      </c>
+      <c r="Q80" s="34">
+        <v>1733.091990953043</v>
       </c>
       <c r="R80" s="30">
         <v>2266.8517572604646</v>
       </c>
       <c r="S80" s="10">
-        <v>3489.3622920890684</v>
+        <v>3489.9154064890686</v>
       </c>
       <c r="T80" s="30">
-        <v>4430.7810102592157</v>
+        <v>4431.3341246592163</v>
       </c>
       <c r="U80" s="30">
-        <v>5083.0997346450495</v>
+        <v>5083.6528490450501</v>
       </c>
       <c r="V80" s="30">
-        <v>5427.3086779348696</v>
+        <v>5427.8617923348702</v>
       </c>
       <c r="W80" s="30">
-        <v>6202.325037258177</v>
+        <v>6202.8781516581776</v>
       </c>
       <c r="X80" s="30">
-        <v>7368.933181044822</v>
+        <v>7369.4862954448236</v>
       </c>
       <c r="Y80" s="30">
-        <v>9192.8195083360006</v>
+        <v>9193.3726227360021</v>
       </c>
       <c r="Z80" s="30">
         <v>245</v>
       </c>
       <c r="AA80" s="30">
         <v>924.6</v>
       </c>
-      <c r="AB80" s="51">
+      <c r="AB80" s="34">
         <v>1427</v>
       </c>
-      <c r="AC80" s="51">
+      <c r="AC80" s="34">
         <v>1974.6</v>
       </c>
-      <c r="AD80" s="51">
+      <c r="AD80" s="34">
         <v>2572.1999999999998</v>
       </c>
-      <c r="AE80" s="10"/>
+      <c r="AE80" s="34">
+        <v>3934.6</v>
+      </c>
       <c r="AF80" s="30"/>
       <c r="AG80" s="30"/>
       <c r="AH80" s="30"/>
       <c r="AI80" s="30"/>
       <c r="AJ80" s="30"/>
       <c r="AK80" s="30"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C81" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D81" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E81" s="10">
         <v>2774.5477249584255</v>
       </c>
       <c r="F81" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G81" s="9">
         <v>6755.1937447376549</v>
       </c>
       <c r="H81" s="9">
         <v>8311.1</v>
       </c>
       <c r="I81" s="9">
         <v>9986.4</v>
       </c>
       <c r="J81" s="9">
         <v>11833.7</v>
       </c>
       <c r="K81" s="14">
         <v>13203.3</v>
       </c>
       <c r="L81" s="9">
         <v>14786.1</v>
       </c>
       <c r="M81" s="30">
         <v>19074.2</v>
       </c>
       <c r="N81" s="30">
-        <v>450.64715147698359</v>
+        <v>450.74864450033874</v>
       </c>
       <c r="O81" s="30">
-        <v>1486.2787196048907</v>
+        <v>1486.5326690223592</v>
       </c>
       <c r="P81" s="30">
-        <v>2409.3632484265654</v>
-[...2 lines deleted...]
-        <v>3791.5016111680989</v>
+        <v>2409.6136319394573</v>
+      </c>
+      <c r="Q81" s="34">
+        <v>3791.7828408933892</v>
       </c>
       <c r="R81" s="30">
-        <v>5119.1762814070225</v>
+        <v>5119.1762814070216</v>
       </c>
       <c r="S81" s="10">
-        <v>8889.9007497576913</v>
+        <v>8892.6462490576905</v>
       </c>
       <c r="T81" s="30">
-        <v>10680.790283533725</v>
+        <v>10683.535782833724</v>
       </c>
       <c r="U81" s="30">
-        <v>12952.485830050289</v>
+        <v>12955.231329350288</v>
       </c>
       <c r="V81" s="30">
-        <v>15362.08488273558</v>
+        <v>15365.31658743558</v>
       </c>
       <c r="W81" s="30">
-        <v>17153.764500140096</v>
+        <v>17156.996204840096</v>
       </c>
       <c r="X81" s="30">
-        <v>19436.077067973991</v>
+        <v>19439.30877267399</v>
       </c>
       <c r="Y81" s="30">
-        <v>25159.314012849998</v>
+        <v>25162.545717549998</v>
       </c>
       <c r="Z81" s="30">
         <v>506.7</v>
       </c>
       <c r="AA81" s="30">
         <v>1719.9</v>
       </c>
-      <c r="AB81" s="51">
+      <c r="AB81" s="34">
         <v>2842.7</v>
       </c>
-      <c r="AC81" s="51">
+      <c r="AC81" s="34">
         <v>4422.6000000000004</v>
       </c>
-      <c r="AD81" s="51">
+      <c r="AD81" s="34">
         <v>5986.3</v>
       </c>
-      <c r="AE81" s="10"/>
+      <c r="AE81" s="34">
+        <v>10334.799999999999</v>
+      </c>
       <c r="AF81" s="30"/>
       <c r="AG81" s="30"/>
       <c r="AH81" s="30"/>
       <c r="AI81" s="30"/>
       <c r="AJ81" s="30"/>
       <c r="AK81" s="30"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C82" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D82" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E82" s="10">
         <v>22663.199874018937</v>
       </c>
       <c r="F82" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G82" s="9">
         <v>37058.448204433735</v>
       </c>
       <c r="H82" s="9">
         <v>43146.1</v>
       </c>
       <c r="I82" s="9">
         <v>49386.6</v>
       </c>
       <c r="J82" s="9">
         <v>55171.5</v>
       </c>
       <c r="K82" s="14">
         <v>61881.1</v>
       </c>
       <c r="L82" s="9">
         <v>69016.100000000006</v>
       </c>
       <c r="M82" s="30">
         <v>77549.100000000006</v>
       </c>
       <c r="N82" s="30">
-        <v>7444.3909478267433</v>
+        <v>7444.1670884964205</v>
       </c>
       <c r="O82" s="30">
-        <v>14824.135852889667</v>
+        <v>14824.189068659311</v>
       </c>
       <c r="P82" s="30">
-        <v>23104.014723395689</v>
-[...2 lines deleted...]
-        <v>31649.096696793258</v>
+        <v>23103.091652459698</v>
+      </c>
+      <c r="Q82" s="34">
+        <v>31646.859544204635</v>
       </c>
       <c r="R82" s="30">
-        <v>40857.919884878676</v>
+        <v>40857.919884878669</v>
       </c>
       <c r="S82" s="10">
-        <v>50821.384604091567</v>
+        <v>50823.882540091567</v>
       </c>
       <c r="T82" s="30">
-        <v>59329.033911199636</v>
+        <v>59331.531847199636</v>
       </c>
       <c r="U82" s="30">
-        <v>67643.386357612791</v>
+        <v>67645.884293612791</v>
       </c>
       <c r="V82" s="30">
-        <v>75255.865932312372</v>
+        <v>75258.363868312372</v>
       </c>
       <c r="W82" s="30">
-        <v>83963.001821023907</v>
+        <v>83965.499757023907</v>
       </c>
       <c r="X82" s="30">
-        <v>92601.406789262386</v>
+        <v>92603.904725262386</v>
       </c>
       <c r="Y82" s="30">
-        <v>102334.71338924699</v>
+        <v>102337.21132524699</v>
       </c>
       <c r="Z82" s="30">
         <v>7336.3</v>
       </c>
       <c r="AA82" s="30">
         <v>15282.3</v>
       </c>
-      <c r="AB82" s="51">
+      <c r="AB82" s="34">
         <v>26469.200000000001</v>
       </c>
-      <c r="AC82" s="51">
+      <c r="AC82" s="34">
         <v>36988.9</v>
       </c>
-      <c r="AD82" s="51">
+      <c r="AD82" s="34">
         <v>48174.6</v>
       </c>
-      <c r="AE82" s="10"/>
+      <c r="AE82" s="34" t="s">
+        <v>73</v>
+      </c>
       <c r="AF82" s="30"/>
       <c r="AG82" s="30"/>
       <c r="AH82" s="30"/>
       <c r="AI82" s="30"/>
       <c r="AJ82" s="30"/>
       <c r="AK82" s="30"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C83" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D83" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E83" s="10">
         <v>1855.9518901903471</v>
       </c>
       <c r="F83" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G83" s="9">
         <v>3248.1076937576249</v>
       </c>
       <c r="H83" s="9">
         <v>3793.7</v>
       </c>
       <c r="I83" s="9">
         <v>4631.1000000000004</v>
       </c>
       <c r="J83" s="9">
         <v>5501.3</v>
       </c>
       <c r="K83" s="14">
         <v>6033</v>
       </c>
       <c r="L83" s="9">
         <v>6902.6</v>
       </c>
       <c r="M83" s="30">
         <v>8779.5</v>
       </c>
       <c r="N83" s="30">
-        <v>592.43745036858081</v>
+        <v>606.66787254897235</v>
       </c>
       <c r="O83" s="30">
-        <v>1132.9749431673133</v>
+        <v>1166.4871966947335</v>
       </c>
       <c r="P83" s="30">
-        <v>1683.6621754993703</v>
-[...2 lines deleted...]
-        <v>2411.06138433669</v>
+        <v>1735.9273275019516</v>
+      </c>
+      <c r="Q83" s="34">
+        <v>2483.9113337298513</v>
       </c>
       <c r="R83" s="30">
-        <v>3190.5672856451351</v>
+        <v>3190.5845256451375</v>
       </c>
       <c r="S83" s="10">
-        <v>4277.602519303764</v>
+        <v>4278.0591284037655</v>
       </c>
       <c r="T83" s="30">
-        <v>5040.8494208872635</v>
+        <v>5041.306029987265</v>
       </c>
       <c r="U83" s="30">
-        <v>6054.9976843199092</v>
+        <v>6055.4542934199108</v>
       </c>
       <c r="V83" s="30">
-        <v>7290.0438681741489</v>
+        <v>7290.5004772741504</v>
       </c>
       <c r="W83" s="30">
-        <v>8055.5196119753618</v>
+        <v>8055.9762210753624</v>
       </c>
       <c r="X83" s="30">
-        <v>9262.4757699403563</v>
+        <v>9262.932379040356</v>
       </c>
       <c r="Y83" s="30">
-        <v>11734.052299945</v>
+        <v>11734.491669044999</v>
       </c>
       <c r="Z83" s="30">
         <v>659.9</v>
       </c>
       <c r="AA83" s="30">
         <v>1281</v>
       </c>
-      <c r="AB83" s="51">
+      <c r="AB83" s="34">
         <v>1899.9</v>
       </c>
-      <c r="AC83" s="51">
+      <c r="AC83" s="34">
         <v>2700.5</v>
       </c>
-      <c r="AD83" s="51">
+      <c r="AD83" s="34">
         <v>3483.7</v>
       </c>
-      <c r="AE83" s="10"/>
+      <c r="AE83" s="34" t="s">
+        <v>74</v>
+      </c>
       <c r="AF83" s="30"/>
       <c r="AG83" s="30"/>
       <c r="AH83" s="30"/>
       <c r="AI83" s="30"/>
       <c r="AJ83" s="30"/>
       <c r="AK83" s="30"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B84" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C84" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D84" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E84" s="10">
         <v>4028.2401213043627</v>
       </c>
       <c r="F84" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G84" s="9">
         <v>6924.4266369154157</v>
       </c>
       <c r="H84" s="9">
         <v>8514.2999999999993</v>
       </c>
       <c r="I84" s="9">
         <v>9652.6</v>
       </c>
       <c r="J84" s="9">
         <v>10775.5</v>
       </c>
       <c r="K84" s="14">
         <v>11875.2</v>
       </c>
       <c r="L84" s="9">
         <v>12862</v>
       </c>
       <c r="M84" s="30">
         <v>14047.1</v>
       </c>
       <c r="N84" s="30">
-        <v>997.44269701663768</v>
+        <v>1017.1884082097934</v>
       </c>
       <c r="O84" s="30">
-        <v>2059.6421079824577</v>
+        <v>2105.4648224052321</v>
       </c>
       <c r="P84" s="30">
-        <v>3257.3925295088347</v>
-[...2 lines deleted...]
-        <v>4621.9167570414329</v>
+        <v>3330.8098267449559</v>
+      </c>
+      <c r="Q84" s="34">
+        <v>4726.267491202173</v>
       </c>
       <c r="R84" s="30">
-        <v>6057.1857067822048</v>
+        <v>6057.1857067822075</v>
       </c>
       <c r="S84" s="10">
-        <v>7923.5242940784819</v>
+        <v>7924.1220144784838</v>
       </c>
       <c r="T84" s="30">
-        <v>9949.8698428792741</v>
+        <v>9950.4675632792751</v>
       </c>
       <c r="U84" s="30">
-        <v>11326.389442775202</v>
+        <v>11326.987163175203</v>
       </c>
       <c r="V84" s="30">
-        <v>12622.367961580339</v>
+        <v>12622.96568198034</v>
       </c>
       <c r="W84" s="30">
-        <v>13929.078641565853</v>
+        <v>13929.676361965854</v>
       </c>
       <c r="X84" s="30">
-        <v>15177.598935855143</v>
+        <v>15178.196656255144</v>
       </c>
       <c r="Y84" s="30">
-        <v>16641.892742841999</v>
+        <v>16642.490463242</v>
       </c>
       <c r="Z84" s="30">
         <v>1203</v>
       </c>
       <c r="AA84" s="30">
         <v>2498.6999999999998</v>
       </c>
-      <c r="AB84" s="51">
+      <c r="AB84" s="34">
         <v>3773.6</v>
       </c>
-      <c r="AC84" s="51">
+      <c r="AC84" s="34">
         <v>5299.7</v>
       </c>
-      <c r="AD84" s="51">
+      <c r="AD84" s="34">
         <v>6780.4</v>
       </c>
-      <c r="AE84" s="10"/>
+      <c r="AE84" s="34">
+        <v>8971.4</v>
+      </c>
       <c r="AF84" s="30"/>
       <c r="AG84" s="30"/>
       <c r="AH84" s="30"/>
       <c r="AI84" s="30"/>
       <c r="AJ84" s="30"/>
       <c r="AK84" s="30"/>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="S85" s="22"/>
     </row>
     <row r="86" spans="1:37">
       <c r="N86" s="2" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
       <c r="J91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
       <c r="J92" s="2"/>
       <c r="L92" s="2"/>
       <c r="M92" s="2"/>
     </row>
     <row r="93" spans="1:37">
@@ -7647,118 +7758,118 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y95"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="N1" sqref="A1:Y65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="9.140625" style="2"/>
     <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="21" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="41" t="s">
+      <c r="K3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="41"/>
-[...12 lines deleted...]
-      <c r="Y3" s="41"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="38"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="48"/>
-[...9 lines deleted...]
-      <c r="Y4" s="49"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="53"/>
     </row>
     <row r="5" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="39"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -8757,135 +8868,135 @@
       <c r="U18" s="2"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="U19" s="2"/>
     </row>
     <row r="20" spans="1:25" ht="21" customHeight="1">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="37"/>
-[...10 lines deleted...]
-      <c r="M20" s="37"/>
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="U20" s="2"/>
     </row>
     <row r="21" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
-      <c r="K21" s="36" t="s">
+      <c r="K21" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="L21" s="36"/>
-[...12 lines deleted...]
-      <c r="Y21" s="36"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="40"/>
+      <c r="W21" s="40"/>
+      <c r="X21" s="40"/>
+      <c r="Y21" s="40"/>
     </row>
     <row r="22" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="42"/>
-      <c r="B22" s="44" t="s">
+      <c r="A22" s="46"/>
+      <c r="B22" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="45"/>
-[...10 lines deleted...]
-      <c r="N22" s="47" t="s">
+      <c r="C22" s="49"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="49"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="49"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="O22" s="48"/>
-[...9 lines deleted...]
-      <c r="Y22" s="49"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="53"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="43"/>
+      <c r="A23" s="47"/>
       <c r="B23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J23" s="16" t="s">
@@ -9854,118 +9965,118 @@
       <c r="W35" s="15">
         <v>39159.599999999999</v>
       </c>
       <c r="X35" s="14">
         <v>48527.3</v>
       </c>
       <c r="Y35" s="14">
         <v>51986.7</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
     <row r="40" spans="1:25" ht="21" customHeight="1">
-      <c r="A40" s="40" t="s">
+      <c r="A40" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="40"/>
-[...10 lines deleted...]
-      <c r="M40" s="40"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
     </row>
     <row r="41" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K41" s="41" t="s">
+      <c r="K41" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="L41" s="41"/>
-[...12 lines deleted...]
-      <c r="Y41" s="41"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="45"/>
+      <c r="Q41" s="45"/>
+      <c r="R41" s="45"/>
+      <c r="S41" s="45"/>
+      <c r="T41" s="45"/>
+      <c r="U41" s="45"/>
+      <c r="V41" s="45"/>
+      <c r="W41" s="45"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
     </row>
     <row r="42" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="38"/>
-      <c r="B42" s="34" t="s">
+      <c r="A42" s="42"/>
+      <c r="B42" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="35"/>
-[...10 lines deleted...]
-      <c r="N42" s="47" t="s">
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="54"/>
+      <c r="N42" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="O42" s="48"/>
-[...9 lines deleted...]
-      <c r="Y42" s="49"/>
+      <c r="O42" s="52"/>
+      <c r="P42" s="52"/>
+      <c r="Q42" s="52"/>
+      <c r="R42" s="52"/>
+      <c r="S42" s="52"/>
+      <c r="T42" s="52"/>
+      <c r="U42" s="52"/>
+      <c r="V42" s="52"/>
+      <c r="W42" s="52"/>
+      <c r="X42" s="52"/>
+      <c r="Y42" s="53"/>
     </row>
     <row r="43" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="39"/>
+      <c r="A43" s="43"/>
       <c r="B43" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J43" s="3" t="s">
@@ -10948,115 +11059,115 @@
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
     </row>
     <row r="57" spans="1:25">
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
     </row>
     <row r="59" spans="1:25" ht="21" customHeight="1">
-      <c r="A59" s="40" t="s">
+      <c r="A59" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="B59" s="40"/>
-[...10 lines deleted...]
-      <c r="M59" s="40"/>
+      <c r="B59" s="44"/>
+      <c r="C59" s="44"/>
+      <c r="D59" s="44"/>
+      <c r="E59" s="44"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="44"/>
+      <c r="I59" s="44"/>
+      <c r="J59" s="44"/>
+      <c r="K59" s="44"/>
+      <c r="L59" s="44"/>
+      <c r="M59" s="44"/>
     </row>
     <row r="60" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K60" s="41" t="s">
+      <c r="K60" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="L60" s="41"/>
-[...9 lines deleted...]
-      <c r="V60" s="41"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="45"/>
+      <c r="Q60" s="45"/>
+      <c r="R60" s="45"/>
+      <c r="S60" s="45"/>
+      <c r="T60" s="45"/>
+      <c r="U60" s="45"/>
+      <c r="V60" s="45"/>
     </row>
     <row r="61" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="38"/>
-      <c r="B61" s="34" t="s">
+      <c r="A61" s="42"/>
+      <c r="B61" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="C61" s="35"/>
-[...10 lines deleted...]
-      <c r="N61" s="47" t="s">
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
+      <c r="I61" s="39"/>
+      <c r="J61" s="39"/>
+      <c r="K61" s="39"/>
+      <c r="L61" s="39"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="O61" s="48"/>
-[...9 lines deleted...]
-      <c r="Y61" s="49"/>
+      <c r="O61" s="52"/>
+      <c r="P61" s="52"/>
+      <c r="Q61" s="52"/>
+      <c r="R61" s="52"/>
+      <c r="S61" s="52"/>
+      <c r="T61" s="52"/>
+      <c r="U61" s="52"/>
+      <c r="V61" s="52"/>
+      <c r="W61" s="52"/>
+      <c r="X61" s="52"/>
+      <c r="Y61" s="53"/>
     </row>
     <row r="62" spans="1:25" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="39"/>
+      <c r="A62" s="43"/>
       <c r="B62" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J62" s="23" t="s">