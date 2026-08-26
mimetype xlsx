--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A87F5843-C32A-4B1E-B1E0-6FF971830C6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5FDBCE22-2F4D-4D29-8978-02212D6BE650}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам 2026" sheetId="4" r:id="rId1"/>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="79">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>10 774,7</t>
   </si>
   <si>
     <t>59 988,0</t>
   </si>
   <si>
     <t>135 710,8</t>
   </si>
   <si>
     <t>10 334,8</t>
   </si>
   <si>
     <t>59 821,2</t>
   </si>
   <si>
     <t>4 798,0</t>
   </si>
   <si>
     <t>135 675,5</t>
   </si>
   <si>
     <t>1 584,0</t>
   </si>
   <si>
     <t>9 770,0</t>
+  </si>
+  <si>
+    <t>5 357,3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -1013,54 +1016,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="K61" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="R7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="N71" sqref="N71:Y84"/>
+      <selection pane="bottomRight" activeCell="AP27" sqref="AP27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9.140625" style="33"/>
     <col min="20" max="23" width="9.140625" style="2"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="2"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="2"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="9.140625" style="2"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
@@ -1296,86 +1299,88 @@
       <c r="L7" s="10">
         <v>432825.8</v>
       </c>
       <c r="M7" s="30" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="30">
         <v>14695.476374967462</v>
       </c>
       <c r="O7" s="30">
         <v>30933.043727911408</v>
       </c>
       <c r="P7" s="37">
         <v>49882.19921741289</v>
       </c>
       <c r="Q7" s="34">
         <v>69846.102492042613</v>
       </c>
       <c r="R7" s="37">
         <v>91818.384576660173</v>
       </c>
       <c r="S7" s="10">
         <v>121759.25421137846</v>
       </c>
       <c r="T7" s="30">
-        <v>162542.15156257444</v>
+        <v>162767.6</v>
       </c>
       <c r="U7" s="30">
         <v>210613.98217315334</v>
       </c>
       <c r="V7" s="30">
         <v>352060.28635896393</v>
       </c>
       <c r="W7" s="30">
         <v>424826.54716521438</v>
       </c>
       <c r="X7" s="30">
         <v>526800.51314959</v>
       </c>
       <c r="Y7" s="30">
         <v>564121.66931243485</v>
       </c>
       <c r="Z7" s="30">
         <v>15127.6</v>
       </c>
       <c r="AA7" s="30">
         <v>33037.199999999997</v>
       </c>
       <c r="AB7" s="37">
         <v>56066</v>
       </c>
       <c r="AC7" s="37">
         <v>79552.899999999994</v>
       </c>
       <c r="AD7" s="37">
         <v>105130.3</v>
       </c>
       <c r="AE7" s="37">
         <v>139675.29999999999</v>
       </c>
-      <c r="AF7" s="37"/>
+      <c r="AF7" s="37">
+        <v>185343.7</v>
+      </c>
       <c r="AG7" s="34"/>
       <c r="AH7" s="34"/>
       <c r="AI7" s="30"/>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="30"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9">
         <v>222.78914775953322</v>
       </c>
       <c r="C8" s="14">
         <v>378.97798428725207</v>
       </c>
       <c r="D8" s="9">
         <v>637.9290960714286</v>
       </c>
       <c r="E8" s="14">
         <v>1483.3400565392906</v>
       </c>
       <c r="F8" s="30">
         <v>1986.5725146758732</v>
       </c>
@@ -1397,86 +1402,88 @@
       <c r="L8" s="10">
         <v>29090.400000000001</v>
       </c>
       <c r="M8" s="30">
         <v>29303.200000000001</v>
       </c>
       <c r="N8" s="30">
         <v>411.76325385384109</v>
       </c>
       <c r="O8" s="30">
         <v>780.24234998472593</v>
       </c>
       <c r="P8" s="37">
         <v>1339.7522612202667</v>
       </c>
       <c r="Q8" s="34">
         <v>1835.3003062049477</v>
       </c>
       <c r="R8" s="37">
         <v>2359.355758747427</v>
       </c>
       <c r="S8" s="10">
         <v>2914.4376985432082</v>
       </c>
       <c r="T8" s="30">
-        <v>5164.7218977531775</v>
+        <v>5164.7</v>
       </c>
       <c r="U8" s="30">
         <v>8028.5027334394217</v>
       </c>
       <c r="V8" s="30">
         <v>25818.581629942568</v>
       </c>
       <c r="W8" s="30">
         <v>35466.203739395278</v>
       </c>
       <c r="X8" s="30">
         <v>36877.915339951345</v>
       </c>
       <c r="Y8" s="30">
         <v>37557.134433520441</v>
       </c>
       <c r="Z8" s="30">
         <v>316.7</v>
       </c>
       <c r="AA8" s="30">
         <v>640.5</v>
       </c>
       <c r="AB8" s="37">
         <v>1187.5</v>
       </c>
       <c r="AC8" s="34">
         <v>1941.8</v>
       </c>
       <c r="AD8" s="37">
         <v>2456.6999999999998</v>
       </c>
       <c r="AE8" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="AF8" s="37"/>
+      <c r="AF8" s="37">
+        <v>5479.8</v>
+      </c>
       <c r="AG8" s="34"/>
       <c r="AH8" s="34"/>
       <c r="AI8" s="30"/>
       <c r="AJ8" s="30"/>
       <c r="AK8" s="30"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="9">
         <v>108.77472193108655</v>
       </c>
       <c r="C9" s="14">
         <v>222.2845136653188</v>
       </c>
       <c r="D9" s="9">
         <v>335.60900541262947</v>
       </c>
       <c r="E9" s="14">
         <v>465.01505068898683</v>
       </c>
       <c r="F9" s="30">
         <v>657.62428583155645</v>
       </c>
@@ -1498,86 +1505,88 @@
       <c r="L9" s="10">
         <v>12473.1</v>
       </c>
       <c r="M9" s="30">
         <v>13064.1</v>
       </c>
       <c r="N9" s="30">
         <v>147.17213379841198</v>
       </c>
       <c r="O9" s="30">
         <v>271.46932531787525</v>
       </c>
       <c r="P9" s="37">
         <v>416.87836188283609</v>
       </c>
       <c r="Q9" s="34">
         <v>608.1179264707589</v>
       </c>
       <c r="R9" s="37">
         <v>881.43883405105908</v>
       </c>
       <c r="S9" s="10">
         <v>1186.8156919769772</v>
       </c>
       <c r="T9" s="30">
-        <v>2369.3783673336966</v>
+        <v>2369.5</v>
       </c>
       <c r="U9" s="30">
         <v>3346.6267897894836</v>
       </c>
       <c r="V9" s="30">
         <v>10862.121188818663</v>
       </c>
       <c r="W9" s="30">
         <v>15195.427429911178</v>
       </c>
       <c r="X9" s="30">
         <v>15636.834847829399</v>
       </c>
       <c r="Y9" s="30">
         <v>15914.561462639445</v>
       </c>
       <c r="Z9" s="30">
         <v>150.6</v>
       </c>
       <c r="AA9" s="30">
         <v>282.89999999999998</v>
       </c>
       <c r="AB9" s="37">
         <v>457.9</v>
       </c>
       <c r="AC9" s="34">
         <v>664</v>
       </c>
       <c r="AD9" s="37">
         <v>957.5</v>
       </c>
       <c r="AE9" s="37">
         <v>1288.8</v>
       </c>
-      <c r="AF9" s="37"/>
+      <c r="AF9" s="37">
+        <v>2563.9</v>
+      </c>
       <c r="AG9" s="34"/>
       <c r="AH9" s="34"/>
       <c r="AI9" s="30"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="9">
         <v>1252.3772179023902</v>
       </c>
       <c r="C10" s="14">
         <v>2443.5438249118197</v>
       </c>
       <c r="D10" s="9">
         <v>3872.2959174900893</v>
       </c>
       <c r="E10" s="14">
         <v>5436.5392099747387</v>
       </c>
       <c r="F10" s="30">
         <v>6974.3061220739119</v>
       </c>
@@ -1599,86 +1608,88 @@
       <c r="L10" s="10">
         <v>64683.199999999997</v>
       </c>
       <c r="M10" s="30">
         <v>68637.399999999994</v>
       </c>
       <c r="N10" s="30">
         <v>1150.9538735153499</v>
       </c>
       <c r="O10" s="30">
         <v>2464.5742952271007</v>
       </c>
       <c r="P10" s="37">
         <v>4463.4770339933402</v>
       </c>
       <c r="Q10" s="34">
         <v>6291.444856730317</v>
       </c>
       <c r="R10" s="37">
         <v>7945.7035668297613</v>
       </c>
       <c r="S10" s="10">
         <v>10238.188120988614</v>
       </c>
       <c r="T10" s="30">
-        <v>15276.863770587701</v>
+        <v>15279.6</v>
       </c>
       <c r="U10" s="30">
         <v>22415.642253631984</v>
       </c>
       <c r="V10" s="30">
         <v>49552.970018571999</v>
       </c>
       <c r="W10" s="30">
         <v>59744.158637732195</v>
       </c>
       <c r="X10" s="30">
         <v>77255.770792696974</v>
       </c>
       <c r="Y10" s="30">
         <v>79885.101742052779</v>
       </c>
       <c r="Z10" s="30">
         <v>1252.9000000000001</v>
       </c>
       <c r="AA10" s="30">
         <v>2738.7</v>
       </c>
       <c r="AB10" s="37">
         <v>4971</v>
       </c>
       <c r="AC10" s="34">
         <v>6957.1</v>
       </c>
       <c r="AD10" s="37">
         <v>8769.7999999999993</v>
       </c>
       <c r="AE10" s="37">
         <v>11420</v>
       </c>
-      <c r="AF10" s="37"/>
+      <c r="AF10" s="37">
+        <v>16662.900000000001</v>
+      </c>
       <c r="AG10" s="34"/>
       <c r="AH10" s="34"/>
       <c r="AI10" s="30"/>
       <c r="AJ10" s="30"/>
       <c r="AK10" s="30"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>686.62506143409234</v>
       </c>
       <c r="C11" s="14">
         <v>1808.8260035412686</v>
       </c>
       <c r="D11" s="9">
         <v>2872.3518327546485</v>
       </c>
       <c r="E11" s="14">
         <v>4094.8894769265335</v>
       </c>
       <c r="F11" s="30">
         <v>5661.8089992179121</v>
       </c>
@@ -1700,86 +1711,88 @@
       <c r="L11" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="30">
         <v>27463</v>
       </c>
       <c r="N11" s="30">
         <v>795.49849435803276</v>
       </c>
       <c r="O11" s="30">
         <v>2204.4052007589435</v>
       </c>
       <c r="P11" s="37">
         <v>3485.7419836284457</v>
       </c>
       <c r="Q11" s="34">
         <v>4944.3852359527073</v>
       </c>
       <c r="R11" s="37">
         <v>6811.5783166284409</v>
       </c>
       <c r="S11" s="10">
         <v>8473.5386139530274</v>
       </c>
       <c r="T11" s="30">
-        <v>11529.144171354104</v>
+        <v>11540.2</v>
       </c>
       <c r="U11" s="30">
         <v>13752.353164594861</v>
       </c>
       <c r="V11" s="30">
         <v>19322.273111311792</v>
       </c>
       <c r="W11" s="30">
         <v>23212.080529221203</v>
       </c>
       <c r="X11" s="30">
         <v>25731.828040045686</v>
       </c>
       <c r="Y11" s="30">
         <v>30188.287766862115</v>
       </c>
       <c r="Z11" s="30">
         <v>903.6</v>
       </c>
       <c r="AA11" s="30">
         <v>2576.5</v>
       </c>
       <c r="AB11" s="37">
         <v>4042.8</v>
       </c>
       <c r="AC11" s="34">
         <v>5722.8</v>
       </c>
       <c r="AD11" s="37">
         <v>7855.2</v>
       </c>
       <c r="AE11" s="37">
         <v>9778.2000000000007</v>
       </c>
-      <c r="AF11" s="37"/>
+      <c r="AF11" s="37">
+        <v>13260.3</v>
+      </c>
       <c r="AG11" s="34"/>
       <c r="AH11" s="34"/>
       <c r="AI11" s="30"/>
       <c r="AJ11" s="30"/>
       <c r="AK11" s="30"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>580.49840127049151</v>
       </c>
       <c r="C12" s="14">
         <v>1251.6322727750269</v>
       </c>
       <c r="D12" s="9">
         <v>2056.7611797975733</v>
       </c>
       <c r="E12" s="14">
         <v>2850.4180695284776</v>
       </c>
       <c r="F12" s="30">
         <v>3799.713297411794</v>
       </c>
@@ -1801,86 +1814,88 @@
       <c r="L12" s="10">
         <v>52582.9</v>
       </c>
       <c r="M12" s="30">
         <v>53569.8</v>
       </c>
       <c r="N12" s="30">
         <v>708.50590353298469</v>
       </c>
       <c r="O12" s="30">
         <v>1474.8630478896134</v>
       </c>
       <c r="P12" s="37">
         <v>2536.0313031000182</v>
       </c>
       <c r="Q12" s="34">
         <v>3464.3325416786079</v>
       </c>
       <c r="R12" s="37">
         <v>4656.0330666337723</v>
       </c>
       <c r="S12" s="10">
         <v>6395.2221890546471</v>
       </c>
       <c r="T12" s="30">
-        <v>11145.925748513318</v>
+        <v>11149</v>
       </c>
       <c r="U12" s="30">
         <v>17448.002251915037</v>
       </c>
       <c r="V12" s="30">
         <v>39130.795817063001</v>
       </c>
       <c r="W12" s="30">
         <v>47363.869615982119</v>
       </c>
       <c r="X12" s="30">
         <v>61242.705506683938</v>
       </c>
       <c r="Y12" s="30">
         <v>62367.88696829378</v>
       </c>
       <c r="Z12" s="30">
         <v>707.2</v>
       </c>
       <c r="AA12" s="30">
         <v>1494.2</v>
       </c>
       <c r="AB12" s="37">
         <v>2603.9</v>
       </c>
       <c r="AC12" s="34">
         <v>3787.5</v>
       </c>
       <c r="AD12" s="37">
         <v>5156.6000000000004</v>
       </c>
       <c r="AE12" s="37">
         <v>7147.2</v>
       </c>
-      <c r="AF12" s="37"/>
+      <c r="AF12" s="37">
+        <v>12198.1</v>
+      </c>
       <c r="AG12" s="34"/>
       <c r="AH12" s="34"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>423.56525610361803</v>
       </c>
       <c r="C13" s="14">
         <v>826.55051265502561</v>
       </c>
       <c r="D13" s="9">
         <v>1561.5416148788656</v>
       </c>
       <c r="E13" s="14">
         <v>2412.1410934655491</v>
       </c>
       <c r="F13" s="30">
         <v>3434.6856115873716</v>
       </c>
@@ -1902,86 +1917,88 @@
       <c r="L13" s="10">
         <v>23164.7</v>
       </c>
       <c r="M13" s="30">
         <v>25160.799999999999</v>
       </c>
       <c r="N13" s="30">
         <v>664.26895790686535</v>
       </c>
       <c r="O13" s="30">
         <v>1149.9230593629936</v>
       </c>
       <c r="P13" s="37">
         <v>2050.743570666672</v>
       </c>
       <c r="Q13" s="34">
         <v>3033.2424626026163</v>
       </c>
       <c r="R13" s="37">
         <v>4324.4376518673434</v>
       </c>
       <c r="S13" s="10">
         <v>6314.1179480026358</v>
       </c>
       <c r="T13" s="30">
-        <v>8890.4793806921298</v>
+        <v>9039.2000000000007</v>
       </c>
       <c r="U13" s="30">
         <v>11284.558646029242</v>
       </c>
       <c r="V13" s="30">
         <v>20102.196033940643</v>
       </c>
       <c r="W13" s="30">
         <v>25991.672615380601</v>
       </c>
       <c r="X13" s="30">
         <v>28937.96985970977</v>
       </c>
       <c r="Y13" s="30">
         <v>31226.298652728314</v>
       </c>
       <c r="Z13" s="30">
         <v>743.6</v>
       </c>
       <c r="AA13" s="30">
         <v>1304.2</v>
       </c>
       <c r="AB13" s="37">
         <v>2345</v>
       </c>
       <c r="AC13" s="34">
         <v>3407.8</v>
       </c>
       <c r="AD13" s="37">
         <v>4884.3</v>
       </c>
       <c r="AE13" s="37">
         <v>7250.6</v>
       </c>
-      <c r="AF13" s="37"/>
+      <c r="AF13" s="37">
+        <v>10409.299999999999</v>
+      </c>
       <c r="AG13" s="34"/>
       <c r="AH13" s="34"/>
       <c r="AI13" s="30"/>
       <c r="AJ13" s="30"/>
       <c r="AK13" s="30"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9">
         <v>488.63579501670972</v>
       </c>
       <c r="C14" s="14">
         <v>1088.9170709205605</v>
       </c>
       <c r="D14" s="9">
         <v>1837.0923728635121</v>
       </c>
       <c r="E14" s="14">
         <v>2481.3504858298006</v>
       </c>
       <c r="F14" s="30">
         <v>3052.3023689363472</v>
       </c>
@@ -2003,86 +2020,88 @@
       <c r="L14" s="10" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="30">
         <v>16808.400000000001</v>
       </c>
       <c r="N14" s="30">
         <v>675.3124026643635</v>
       </c>
       <c r="O14" s="30">
         <v>1439.6716566847344</v>
       </c>
       <c r="P14" s="37">
         <v>2347.5445743640071</v>
       </c>
       <c r="Q14" s="34">
         <v>3258.3048023194851</v>
       </c>
       <c r="R14" s="37">
         <v>4193.466805029735</v>
       </c>
       <c r="S14" s="10">
         <v>6090.8095718760369</v>
       </c>
       <c r="T14" s="30">
-        <v>7875.9421717623354</v>
+        <v>7875.8</v>
       </c>
       <c r="U14" s="30">
         <v>9654.0894559996086</v>
       </c>
       <c r="V14" s="30">
         <v>13351.17005913952</v>
       </c>
       <c r="W14" s="30">
         <v>15846.858891300833</v>
       </c>
       <c r="X14" s="30">
         <v>17618.495607441921</v>
       </c>
       <c r="Y14" s="30">
         <v>20688.698956055327</v>
       </c>
       <c r="Z14" s="30">
         <v>689.9</v>
       </c>
       <c r="AA14" s="30">
         <v>1515.8</v>
       </c>
       <c r="AB14" s="37">
         <v>2485.8000000000002</v>
       </c>
       <c r="AC14" s="34">
         <v>3424.6</v>
       </c>
       <c r="AD14" s="37">
         <v>4516</v>
       </c>
       <c r="AE14" s="37">
         <v>6573.7</v>
       </c>
-      <c r="AF14" s="37"/>
+      <c r="AF14" s="37">
+        <v>8549.1</v>
+      </c>
       <c r="AG14" s="34"/>
       <c r="AH14" s="34"/>
       <c r="AI14" s="30"/>
       <c r="AJ14" s="30"/>
       <c r="AK14" s="30"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C15" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D15" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E15" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F15" s="30">
         <v>1996.8061203654152</v>
       </c>
@@ -2104,86 +2123,88 @@
       <c r="L15" s="10">
         <v>14092.8</v>
       </c>
       <c r="M15" s="30">
         <v>15464.2</v>
       </c>
       <c r="N15" s="30">
         <v>270.15821298118072</v>
       </c>
       <c r="O15" s="30">
         <v>491.74691212343009</v>
       </c>
       <c r="P15" s="37">
         <v>1068.4379208268463</v>
       </c>
       <c r="Q15" s="34">
         <v>1541.7073231000882</v>
       </c>
       <c r="R15" s="37">
         <v>2545.4601258991433</v>
       </c>
       <c r="S15" s="10">
         <v>4005.0383209801103</v>
       </c>
       <c r="T15" s="30">
-        <v>5651.8460954668153</v>
+        <v>5703.3</v>
       </c>
       <c r="U15" s="30">
         <v>7150.6106566237941</v>
       </c>
       <c r="V15" s="30">
         <v>12611.029623621085</v>
       </c>
       <c r="W15" s="30">
         <v>15948.164079605946</v>
       </c>
       <c r="X15" s="30">
         <v>17810.1983296238</v>
       </c>
       <c r="Y15" s="30">
         <v>19266.783076532225</v>
       </c>
       <c r="Z15" s="30">
         <v>303.7</v>
       </c>
       <c r="AA15" s="30">
         <v>561</v>
       </c>
       <c r="AB15" s="37">
         <v>1237.3</v>
       </c>
       <c r="AC15" s="34">
         <v>1773.6</v>
       </c>
       <c r="AD15" s="37">
         <v>2927.8</v>
       </c>
       <c r="AE15" s="37">
         <v>4528.1000000000004</v>
       </c>
-      <c r="AF15" s="37"/>
+      <c r="AF15" s="37">
+        <v>6362</v>
+      </c>
       <c r="AG15" s="34"/>
       <c r="AH15" s="34"/>
       <c r="AI15" s="30"/>
       <c r="AJ15" s="30"/>
       <c r="AK15" s="30"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="9">
         <v>296.42699740431232</v>
       </c>
       <c r="C16" s="14">
         <v>883.17899187397848</v>
       </c>
       <c r="D16" s="9">
         <v>1294.4377223461941</v>
       </c>
       <c r="E16" s="14">
         <v>1621.096052206477</v>
       </c>
       <c r="F16" s="30">
         <v>2089.8099349562649</v>
       </c>
@@ -2205,86 +2226,88 @@
       <c r="L16" s="10">
         <v>16424.099999999999</v>
       </c>
       <c r="M16" s="30">
         <v>17989.400000000001</v>
       </c>
       <c r="N16" s="30">
         <v>249.89667935090932</v>
       </c>
       <c r="O16" s="30">
         <v>867.12522528035447</v>
       </c>
       <c r="P16" s="37">
         <v>1284.6264213343904</v>
       </c>
       <c r="Q16" s="34">
         <v>1807.748029953043</v>
       </c>
       <c r="R16" s="37">
         <v>2360.1718060104645</v>
       </c>
       <c r="S16" s="10">
         <v>3601.8994649890683</v>
       </c>
       <c r="T16" s="30">
-        <v>4869.9671818565184</v>
+        <v>4870.5</v>
       </c>
       <c r="U16" s="30">
         <v>6085.9834028664209</v>
       </c>
       <c r="V16" s="30">
         <v>10441.565277803144</v>
       </c>
       <c r="W16" s="30">
         <v>12299.282830285732</v>
       </c>
       <c r="X16" s="30">
         <v>19992.527124120381</v>
       </c>
       <c r="Y16" s="30">
         <v>21835.07746116156</v>
       </c>
       <c r="Z16" s="30">
         <v>268.10000000000002</v>
       </c>
       <c r="AA16" s="30">
         <v>970.9</v>
       </c>
       <c r="AB16" s="37">
         <v>1496.4</v>
       </c>
       <c r="AC16" s="34">
         <v>2049.3000000000002</v>
       </c>
       <c r="AD16" s="37">
         <v>2665.5</v>
       </c>
       <c r="AE16" s="37">
         <v>4046.6</v>
       </c>
-      <c r="AF16" s="37"/>
+      <c r="AF16" s="37" t="s">
+        <v>78</v>
+      </c>
       <c r="AG16" s="34"/>
       <c r="AH16" s="34"/>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="30"/>
       <c r="AK16" s="30"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="9">
         <v>369.35273534354457</v>
       </c>
       <c r="C17" s="14">
         <v>1038.4386837215777</v>
       </c>
       <c r="D17" s="9">
         <v>1818.3039023262104</v>
       </c>
       <c r="E17" s="14">
         <v>2996.6455357107593</v>
       </c>
       <c r="F17" s="30">
         <v>4087.5495437835057</v>
       </c>
@@ -2306,86 +2329,88 @@
       <c r="L17" s="10">
         <v>21535.8</v>
       </c>
       <c r="M17" s="30">
         <v>25873.200000000001</v>
       </c>
       <c r="N17" s="30">
         <v>524.03433983367211</v>
       </c>
       <c r="O17" s="30">
         <v>1633.1040596890257</v>
       </c>
       <c r="P17" s="37">
         <v>2629.4707179394568</v>
       </c>
       <c r="Q17" s="34">
         <v>4084.9256222267222</v>
       </c>
       <c r="R17" s="37">
         <v>5485.6047580736877</v>
       </c>
       <c r="S17" s="10">
         <v>9332.3819327807068</v>
       </c>
       <c r="T17" s="30">
-        <v>12344.424509377541</v>
+        <v>12347.5</v>
       </c>
       <c r="U17" s="30">
         <v>15837.826623103516</v>
       </c>
       <c r="V17" s="30">
         <v>19872.779334118492</v>
       </c>
       <c r="W17" s="30">
         <v>23172.227176384953</v>
       </c>
       <c r="X17" s="30">
         <v>25530.323767139937</v>
       </c>
       <c r="Y17" s="30">
         <v>31326.846407349276</v>
       </c>
       <c r="Z17" s="30">
         <v>564.20000000000005</v>
       </c>
       <c r="AA17" s="30" t="s">
         <v>62</v>
       </c>
       <c r="AB17" s="37">
         <v>3015.2</v>
       </c>
       <c r="AC17" s="34">
         <v>4715.7</v>
       </c>
       <c r="AD17" s="37">
         <v>6352.7</v>
       </c>
       <c r="AE17" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="AF17" s="37"/>
+      <c r="AF17" s="37">
+        <v>14170.3</v>
+      </c>
       <c r="AG17" s="34"/>
       <c r="AH17" s="34"/>
       <c r="AI17" s="30"/>
       <c r="AJ17" s="30"/>
       <c r="AK17" s="30"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="9">
         <v>5742.0298174361014</v>
       </c>
       <c r="C18" s="14">
         <v>11017.815155781562</v>
       </c>
       <c r="D18" s="9">
         <v>16839.805546914053</v>
       </c>
       <c r="E18" s="14">
         <v>22678.61837401893</v>
       </c>
       <c r="F18" s="30">
         <v>29457.683609405052</v>
       </c>
@@ -2407,86 +2432,88 @@
       <c r="L18" s="10">
         <v>84000</v>
       </c>
       <c r="M18" s="30">
         <v>92531.5</v>
       </c>
       <c r="N18" s="30">
         <v>7471.9590218297535</v>
       </c>
       <c r="O18" s="30">
         <v>14879.772935325977</v>
       </c>
       <c r="P18" s="37">
         <v>23186.467452459699</v>
       </c>
       <c r="Q18" s="34">
         <v>31758.027277537971</v>
       </c>
       <c r="R18" s="37">
         <v>40996.879551545338</v>
       </c>
       <c r="S18" s="10">
         <v>50990.63414009157</v>
       </c>
       <c r="T18" s="30">
-        <v>60421.167135501033</v>
+        <v>60424.7</v>
       </c>
       <c r="U18" s="30">
         <v>70461.268166389098</v>
       </c>
       <c r="V18" s="30">
         <v>78841.530730871978</v>
       </c>
       <c r="W18" s="30">
         <v>89129.87510725329</v>
       </c>
       <c r="X18" s="30">
         <v>105182.52328670306</v>
       </c>
       <c r="Y18" s="30">
         <v>114943.62182002098</v>
       </c>
       <c r="Z18" s="30">
         <v>7361.1</v>
       </c>
       <c r="AA18" s="30" t="s">
         <v>64</v>
       </c>
       <c r="AB18" s="37">
         <v>26543.7</v>
       </c>
       <c r="AC18" s="34">
         <v>37100.1</v>
       </c>
       <c r="AD18" s="37">
         <v>48313.599999999999</v>
       </c>
       <c r="AE18" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="AF18" s="37"/>
+      <c r="AF18" s="37">
+        <v>71007.100000000006</v>
+      </c>
       <c r="AG18" s="34"/>
       <c r="AH18" s="34"/>
       <c r="AI18" s="30"/>
       <c r="AJ18" s="30"/>
       <c r="AK18" s="30"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C19" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D19" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E19" s="14">
         <v>1856.8890269003468</v>
       </c>
       <c r="F19" s="30">
         <v>2326.7081814510957</v>
       </c>
@@ -2508,86 +2535,88 @@
       <c r="L19" s="10">
         <v>24181.3</v>
       </c>
       <c r="M19" s="30">
         <v>25933.1</v>
       </c>
       <c r="N19" s="30">
         <v>607.08860979897236</v>
       </c>
       <c r="O19" s="30">
         <v>1167.3286711947335</v>
       </c>
       <c r="P19" s="37">
         <v>1737.1895392519516</v>
       </c>
       <c r="Q19" s="34">
         <v>2485.5942827298513</v>
       </c>
       <c r="R19" s="37">
         <v>3192.6882118951376</v>
       </c>
       <c r="S19" s="10">
         <v>4280.5835519037655</v>
       </c>
       <c r="T19" s="30">
-        <v>5460.0751276287483</v>
+        <v>5460.1</v>
       </c>
       <c r="U19" s="30">
         <v>6957.6176901514773</v>
       </c>
       <c r="V19" s="30">
         <v>14288.700825293599</v>
       </c>
       <c r="W19" s="30">
         <v>16623.579183860697</v>
       </c>
       <c r="X19" s="30">
         <v>28486.431103178693</v>
       </c>
       <c r="Y19" s="30">
         <v>30958.411130433335</v>
       </c>
       <c r="Z19" s="30">
         <v>660.2</v>
       </c>
       <c r="AA19" s="30">
         <v>1281.7</v>
       </c>
       <c r="AB19" s="37">
         <v>1901</v>
       </c>
       <c r="AC19" s="34">
         <v>2702.2</v>
       </c>
       <c r="AD19" s="37">
         <v>3485.8</v>
       </c>
       <c r="AE19" s="37">
         <v>4800.5</v>
       </c>
-      <c r="AF19" s="37"/>
+      <c r="AF19" s="37">
+        <v>6100.2</v>
+      </c>
       <c r="AG19" s="34"/>
       <c r="AH19" s="34"/>
       <c r="AI19" s="30"/>
       <c r="AJ19" s="30"/>
       <c r="AK19" s="30"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9">
         <v>1069.0972077034976</v>
       </c>
       <c r="C20" s="14">
         <v>1891.8180223806121</v>
       </c>
       <c r="D20" s="9">
         <v>2969.4384733556635</v>
       </c>
       <c r="E20" s="14">
         <v>4033.2851213043632</v>
       </c>
       <c r="F20" s="30">
         <v>5186.3015066045209</v>
       </c>
@@ -2609,86 +2638,88 @@
       <c r="L20" s="10">
         <v>51589.2</v>
       </c>
       <c r="M20" s="30">
         <v>52883</v>
       </c>
       <c r="N20" s="30">
         <v>1018.8644915431267</v>
       </c>
       <c r="O20" s="30">
         <v>2108.8169890718987</v>
       </c>
       <c r="P20" s="37">
         <v>3335.8380767449553</v>
       </c>
       <c r="Q20" s="34">
         <v>4732.9718245355052</v>
       </c>
       <c r="R20" s="37">
         <v>6065.5661234488725</v>
       </c>
       <c r="S20" s="10">
         <v>7935.5869662380937</v>
       </c>
       <c r="T20" s="30">
-        <v>11542.216004747312</v>
+        <v>11543.4</v>
       </c>
       <c r="U20" s="30">
         <v>18190.900338619416</v>
       </c>
       <c r="V20" s="30">
         <v>37864.572708467436</v>
       </c>
       <c r="W20" s="30">
         <v>44833.147328900348</v>
       </c>
       <c r="X20" s="30">
         <v>66496.989544465119</v>
       </c>
       <c r="Y20" s="30">
         <v>67962.959434785313</v>
       </c>
       <c r="Z20" s="30">
         <v>1205.5999999999999</v>
       </c>
       <c r="AA20" s="30">
         <v>2504</v>
       </c>
       <c r="AB20" s="37">
         <v>3778.5</v>
       </c>
       <c r="AC20" s="34">
         <v>5306.4</v>
       </c>
       <c r="AD20" s="37">
         <v>6788.8</v>
       </c>
       <c r="AE20" s="37">
         <v>8982.9</v>
       </c>
-      <c r="AF20" s="37"/>
+      <c r="AF20" s="37">
+        <v>13223.4</v>
+      </c>
       <c r="AG20" s="34"/>
       <c r="AH20" s="34"/>
       <c r="AI20" s="30"/>
       <c r="AJ20" s="30"/>
       <c r="AK20" s="30"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
@@ -2937,86 +2968,88 @@
       <c r="L28" s="9">
         <v>427146.6</v>
       </c>
       <c r="M28" s="30">
         <v>458485.5</v>
       </c>
       <c r="N28" s="30">
         <v>14034.723283300798</v>
       </c>
       <c r="O28" s="30">
         <v>29611.53754457807</v>
       </c>
       <c r="P28" s="37">
         <v>47899.939942412879</v>
       </c>
       <c r="Q28" s="34">
         <v>67203.090125375951</v>
       </c>
       <c r="R28" s="34">
         <v>88514.619118326853</v>
       </c>
       <c r="S28" s="10">
         <v>117794.73566137847</v>
       </c>
       <c r="T28" s="30">
-        <v>157916.87992090776</v>
+        <v>158142.29999999999</v>
       </c>
       <c r="U28" s="30">
         <v>205327.95743982002</v>
       </c>
       <c r="V28" s="30">
         <v>346113.50853396388</v>
       </c>
       <c r="W28" s="30">
         <v>418219.0162485477</v>
       </c>
       <c r="X28" s="30">
         <v>519532.22914125671</v>
       </c>
       <c r="Y28" s="30">
         <v>556192.6322124349</v>
       </c>
       <c r="Z28" s="30">
         <v>14658.4</v>
       </c>
       <c r="AA28" s="30">
         <v>32098.9</v>
       </c>
       <c r="AB28" s="37">
         <v>54555.9</v>
       </c>
       <c r="AC28" s="37">
         <v>76909.899999999994</v>
       </c>
       <c r="AD28" s="37">
         <v>101826.5</v>
       </c>
       <c r="AE28" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="AF28" s="30"/>
+      <c r="AF28" s="30">
+        <v>180718.4</v>
+      </c>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="9">
         <v>144.93147275953322</v>
       </c>
       <c r="C29" s="14">
         <v>223.26263428725207</v>
       </c>
       <c r="D29" s="9">
         <v>391.52024607142863</v>
       </c>
       <c r="E29" s="14">
         <v>605.03112644226053</v>
       </c>
       <c r="F29" s="14">
         <v>888.68635205458565</v>
       </c>
@@ -3038,86 +3071,88 @@
       <c r="L29" s="9">
         <v>26675.1</v>
       </c>
       <c r="M29" s="30">
         <v>26668.3</v>
       </c>
       <c r="N29" s="30">
         <v>163.30440360384102</v>
       </c>
       <c r="O29" s="30">
         <v>283.3246494847258</v>
       </c>
       <c r="P29" s="37">
         <v>594.37571047026654</v>
       </c>
       <c r="Q29" s="34">
         <v>841.4649052049474</v>
       </c>
       <c r="R29" s="34">
         <v>1117.0615074974266</v>
       </c>
       <c r="S29" s="10">
         <v>1423.6845970432078</v>
       </c>
       <c r="T29" s="30">
-        <v>3425.509946003177</v>
+        <v>3425.5</v>
       </c>
       <c r="U29" s="30">
         <v>6040.8319314394212</v>
       </c>
       <c r="V29" s="30">
         <v>23582.451977692566</v>
       </c>
       <c r="W29" s="30">
         <v>32981.615236895283</v>
       </c>
       <c r="X29" s="30">
         <v>34144.867987201353</v>
       </c>
       <c r="Y29" s="30">
         <v>34575.628230520451</v>
       </c>
       <c r="Z29" s="30">
         <v>184.9</v>
       </c>
       <c r="AA29" s="30">
         <v>376.8</v>
       </c>
       <c r="AB29" s="37">
         <v>741.3</v>
       </c>
       <c r="AC29" s="37">
         <v>948</v>
       </c>
       <c r="AD29" s="37">
         <v>1214.4000000000001</v>
       </c>
       <c r="AE29" s="37">
         <v>1605.2</v>
       </c>
-      <c r="AF29" s="30"/>
+      <c r="AF29" s="30">
+        <v>3740.6</v>
+      </c>
       <c r="AG29" s="30"/>
       <c r="AH29" s="30"/>
       <c r="AI29" s="30"/>
       <c r="AJ29" s="30"/>
       <c r="AK29" s="30"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C30" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D30" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E30" s="14">
         <v>428.98645068898679</v>
       </c>
       <c r="F30" s="14">
         <v>612.58853583155633</v>
       </c>
@@ -3139,86 +3174,88 @@
       <c r="L30" s="9">
         <v>12373.9</v>
       </c>
       <c r="M30" s="30">
         <v>12956.1</v>
       </c>
       <c r="N30" s="30">
         <v>137.62178379841197</v>
       </c>
       <c r="O30" s="30">
         <v>252.36862531787523</v>
       </c>
       <c r="P30" s="37">
         <v>388.22731188283609</v>
       </c>
       <c r="Q30" s="34">
         <v>569.91652647075898</v>
       </c>
       <c r="R30" s="34">
         <v>833.68708405105917</v>
       </c>
       <c r="S30" s="10">
         <v>1129.5135919769773</v>
       </c>
       <c r="T30" s="30">
-        <v>2302.5259173336963</v>
+        <v>2302.6</v>
       </c>
       <c r="U30" s="30">
         <v>3270.2239897894833</v>
       </c>
       <c r="V30" s="30">
         <v>10776.168038818661</v>
       </c>
       <c r="W30" s="30">
         <v>15099.92392991118</v>
       </c>
       <c r="X30" s="30">
         <v>15531.780997829399</v>
       </c>
       <c r="Y30" s="30">
         <v>15799.957262639446</v>
       </c>
       <c r="Z30" s="30">
         <v>146.5</v>
       </c>
       <c r="AA30" s="30">
         <v>274.7</v>
       </c>
       <c r="AB30" s="37">
         <v>429.2</v>
       </c>
       <c r="AC30" s="37">
         <v>625.79999999999995</v>
       </c>
       <c r="AD30" s="37">
         <v>909.8</v>
       </c>
       <c r="AE30" s="37">
         <v>1231.5</v>
       </c>
-      <c r="AF30" s="30"/>
+      <c r="AF30" s="30">
+        <v>2497</v>
+      </c>
       <c r="AG30" s="30"/>
       <c r="AH30" s="30"/>
       <c r="AI30" s="30"/>
       <c r="AJ30" s="30"/>
       <c r="AK30" s="30"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C31" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D31" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E31" s="14">
         <v>5405.6585766414064</v>
       </c>
       <c r="F31" s="14">
         <v>6935.705330407246</v>
       </c>
@@ -3240,86 +3277,88 @@
       <c r="L31" s="9">
         <v>64598.3</v>
       </c>
       <c r="M31" s="30">
         <v>68544.800000000003</v>
       </c>
       <c r="N31" s="30">
         <v>1140.4962901820165</v>
       </c>
       <c r="O31" s="30">
         <v>2443.6591285604341</v>
       </c>
       <c r="P31" s="37">
         <v>4432.1042839933398</v>
       </c>
       <c r="Q31" s="34">
         <v>6249.6145233969828</v>
       </c>
       <c r="R31" s="34">
         <v>7893.4156501630932</v>
       </c>
       <c r="S31" s="10">
         <v>10175.442620988611</v>
       </c>
       <c r="T31" s="30">
-        <v>15203.660687254363</v>
+        <v>15206.4</v>
       </c>
       <c r="U31" s="30">
         <v>22331.981586965314</v>
       </c>
       <c r="V31" s="30">
         <v>49458.851768572</v>
       </c>
       <c r="W31" s="30">
         <v>59639.582804398866</v>
       </c>
       <c r="X31" s="30">
         <v>77140.737376030316</v>
       </c>
       <c r="Y31" s="30">
         <v>79759.610742052784</v>
       </c>
       <c r="Z31" s="30" t="s">
         <v>59</v>
       </c>
       <c r="AA31" s="30">
         <v>2727.4</v>
       </c>
       <c r="AB31" s="37">
         <v>4939.6000000000004</v>
       </c>
       <c r="AC31" s="37">
         <v>6915.3</v>
       </c>
       <c r="AD31" s="34">
         <v>8717.5</v>
       </c>
       <c r="AE31" s="37">
         <v>11357.2</v>
       </c>
-      <c r="AF31" s="30"/>
+      <c r="AF31" s="30">
+        <v>16589.7</v>
+      </c>
       <c r="AG31" s="30"/>
       <c r="AH31" s="30"/>
       <c r="AI31" s="30"/>
       <c r="AJ31" s="30"/>
       <c r="AK31" s="30"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C32" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D32" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E32" s="14">
         <v>4091.4251702592005</v>
       </c>
       <c r="F32" s="14">
         <v>5657.4786158837451</v>
       </c>
@@ -3341,86 +3380,88 @@
       <c r="L32" s="9">
         <v>24600.7</v>
       </c>
       <c r="M32" s="30">
         <v>27452.6</v>
       </c>
       <c r="N32" s="30">
         <v>794.15275127469943</v>
       </c>
       <c r="O32" s="30">
         <v>2201.7137145922766</v>
       </c>
       <c r="P32" s="37">
         <v>3481.7047543784456</v>
       </c>
       <c r="Q32" s="34">
         <v>4939.0022636193735</v>
       </c>
       <c r="R32" s="34">
         <v>6804.8496012117739</v>
       </c>
       <c r="S32" s="10">
         <v>8465.4641554530281</v>
       </c>
       <c r="T32" s="30">
-        <v>11519.723969770772</v>
+        <v>11530.8</v>
       </c>
       <c r="U32" s="30">
         <v>13741.587219928195</v>
       </c>
       <c r="V32" s="30">
         <v>19310.161423561793</v>
       </c>
       <c r="W32" s="30">
         <v>23198.62309838787</v>
       </c>
       <c r="X32" s="30">
         <v>25717.024866129021</v>
       </c>
       <c r="Y32" s="30">
         <v>30172.138849862116</v>
       </c>
       <c r="Z32" s="30">
         <v>902</v>
       </c>
       <c r="AA32" s="30">
         <v>2573.3000000000002</v>
       </c>
       <c r="AB32" s="37">
         <v>4038</v>
       </c>
       <c r="AC32" s="37">
         <v>5717.4</v>
       </c>
       <c r="AD32" s="34">
         <v>7848.5</v>
       </c>
       <c r="AE32" s="37">
         <v>9770.2000000000007</v>
       </c>
-      <c r="AF32" s="30"/>
+      <c r="AF32" s="30">
+        <v>13250.9</v>
+      </c>
       <c r="AG32" s="30"/>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C33" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D33" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E33" s="14">
         <v>2361.8472796951437</v>
       </c>
       <c r="F33" s="14">
         <v>3188.9998101201268</v>
       </c>
@@ -3442,86 +3483,88 @@
       <c r="L33" s="9">
         <v>51239.3</v>
       </c>
       <c r="M33" s="30">
         <v>52104.1</v>
       </c>
       <c r="N33" s="30">
         <v>531.10334394965139</v>
       </c>
       <c r="O33" s="30">
         <v>1120.0579287229471</v>
       </c>
       <c r="P33" s="37">
         <v>2003.8236243500185</v>
       </c>
       <c r="Q33" s="34">
         <v>2754.7223033452747</v>
       </c>
       <c r="R33" s="34">
         <v>3769.0202687171059</v>
       </c>
       <c r="S33" s="10">
         <v>5330.8068315546479</v>
       </c>
       <c r="T33" s="30">
-        <v>9904.1078314299866</v>
+        <v>9907.2000000000007</v>
       </c>
       <c r="U33" s="30">
         <v>16028.781775248372</v>
       </c>
       <c r="V33" s="30">
         <v>37534.172780812994</v>
       </c>
       <c r="W33" s="30">
         <v>45589.844020148783</v>
       </c>
       <c r="X33" s="30">
         <v>59291.277351267272</v>
       </c>
       <c r="Y33" s="30">
         <v>60239.056253293784</v>
       </c>
       <c r="Z33" s="30">
         <v>581.9</v>
       </c>
       <c r="AA33" s="30">
         <v>1243.7</v>
       </c>
       <c r="AB33" s="37">
         <v>2222.9</v>
       </c>
       <c r="AC33" s="37">
         <v>3077.9</v>
       </c>
       <c r="AD33" s="34">
         <v>4269.6000000000004</v>
       </c>
       <c r="AE33" s="37">
         <v>6082.8</v>
       </c>
-      <c r="AF33" s="30"/>
+      <c r="AF33" s="30">
+        <v>10956.2</v>
+      </c>
       <c r="AG33" s="30"/>
       <c r="AH33" s="30"/>
       <c r="AI33" s="30"/>
       <c r="AJ33" s="30"/>
       <c r="AK33" s="30"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C34" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D34" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E34" s="14">
         <v>2143.2222434058826</v>
       </c>
       <c r="F34" s="14">
         <v>3098.5370490127884</v>
       </c>
@@ -3543,86 +3586,88 @@
       <c r="L34" s="9">
         <v>22425.1</v>
       </c>
       <c r="M34" s="30">
         <v>24354</v>
       </c>
       <c r="N34" s="30">
         <v>589.80432815686538</v>
       </c>
       <c r="O34" s="30">
         <v>1000.9937998629938</v>
       </c>
       <c r="P34" s="37">
         <v>1827.3496814166724</v>
       </c>
       <c r="Q34" s="34">
         <v>2735.3839436026165</v>
       </c>
       <c r="R34" s="34">
         <v>3952.1145031173437</v>
       </c>
       <c r="S34" s="10">
         <v>5867.3301695026366</v>
       </c>
       <c r="T34" s="30">
-        <v>8369.2269724421312</v>
+        <v>8517.9</v>
       </c>
       <c r="U34" s="30">
         <v>10688.841608029243</v>
       </c>
       <c r="V34" s="30">
         <v>19432.014366190648</v>
       </c>
       <c r="W34" s="30">
         <v>25247.026317880605</v>
       </c>
       <c r="X34" s="30">
         <v>28118.858932459774</v>
       </c>
       <c r="Y34" s="30">
         <v>30332.723095728317</v>
       </c>
       <c r="Z34" s="30">
         <v>662.3</v>
       </c>
       <c r="AA34" s="30">
         <v>1141.5999999999999</v>
       </c>
       <c r="AB34" s="37">
         <v>2101.1</v>
       </c>
       <c r="AC34" s="37">
         <v>3109.9</v>
       </c>
       <c r="AD34" s="34">
         <v>4511.8999999999996</v>
       </c>
       <c r="AE34" s="37">
         <v>6803.9</v>
       </c>
-      <c r="AF34" s="30"/>
+      <c r="AF34" s="30">
+        <v>9888</v>
+      </c>
       <c r="AG34" s="30"/>
       <c r="AH34" s="30"/>
       <c r="AI34" s="30"/>
       <c r="AJ34" s="30"/>
       <c r="AK34" s="30"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C35" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D35" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E35" s="14">
         <v>2438.1561524964673</v>
       </c>
       <c r="F35" s="14">
         <v>2998.3094522696806</v>
       </c>
@@ -3644,86 +3689,88 @@
       <c r="L35" s="9">
         <v>14279.2</v>
       </c>
       <c r="M35" s="30">
         <v>16678.8</v>
       </c>
       <c r="N35" s="30">
         <v>658.07748599769684</v>
       </c>
       <c r="O35" s="30">
         <v>1405.2018233514011</v>
       </c>
       <c r="P35" s="37">
         <v>2295.8398243640072</v>
       </c>
       <c r="Q35" s="34">
         <v>3189.3651356528185</v>
       </c>
       <c r="R35" s="34">
         <v>4107.2922216964016</v>
       </c>
       <c r="S35" s="10">
         <v>5987.4000718760362</v>
       </c>
       <c r="T35" s="30">
-        <v>7755.2977550956675</v>
+        <v>7755.2</v>
       </c>
       <c r="U35" s="30">
         <v>9516.2101226662744</v>
       </c>
       <c r="V35" s="30">
         <v>13196.055809139518</v>
       </c>
       <c r="W35" s="30">
         <v>15674.509724634165</v>
       </c>
       <c r="X35" s="30">
         <v>17428.911524108586</v>
       </c>
       <c r="Y35" s="30">
         <v>20481.879956055323</v>
       </c>
       <c r="Z35" s="30">
         <v>679</v>
       </c>
       <c r="AA35" s="30">
         <v>1493.9</v>
       </c>
       <c r="AB35" s="37">
         <v>2434.1</v>
       </c>
       <c r="AC35" s="37">
         <v>3355.7</v>
       </c>
       <c r="AD35" s="34">
         <v>4429.8</v>
       </c>
       <c r="AE35" s="37">
         <v>6470.3</v>
       </c>
-      <c r="AF35" s="30"/>
+      <c r="AF35" s="30">
+        <v>8428.5</v>
+      </c>
       <c r="AG35" s="30"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="30"/>
       <c r="AJ35" s="30"/>
       <c r="AK35" s="30"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C36" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D36" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E36" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F36" s="14">
         <v>1996.8061203654152</v>
       </c>
@@ -3745,86 +3792,88 @@
       <c r="L36" s="9">
         <v>14092.8</v>
       </c>
       <c r="M36" s="30">
         <v>15464.2</v>
       </c>
       <c r="N36" s="30">
         <v>270.15821298118072</v>
       </c>
       <c r="O36" s="30">
         <v>491.74691212343009</v>
       </c>
       <c r="P36" s="37">
         <v>1068.4379208268463</v>
       </c>
       <c r="Q36" s="34">
         <v>1541.7073231000882</v>
       </c>
       <c r="R36" s="34">
         <v>2545.4601258991433</v>
       </c>
       <c r="S36" s="10">
         <v>4005.0383209801103</v>
       </c>
       <c r="T36" s="30">
-        <v>5651.8460954668153</v>
+        <v>5703.3</v>
       </c>
       <c r="U36" s="30">
         <v>7150.6106566237941</v>
       </c>
       <c r="V36" s="30">
         <v>12611.029623621085</v>
       </c>
       <c r="W36" s="30">
         <v>15948.164079605946</v>
       </c>
       <c r="X36" s="30">
         <v>17810.1983296238</v>
       </c>
       <c r="Y36" s="30">
         <v>19266.783076532225</v>
       </c>
       <c r="Z36" s="30">
         <v>303.7</v>
       </c>
       <c r="AA36" s="30">
         <v>561</v>
       </c>
       <c r="AB36" s="37">
         <v>1237.3</v>
       </c>
       <c r="AC36" s="37">
         <v>1773.6</v>
       </c>
       <c r="AD36" s="34">
         <v>2927.8</v>
       </c>
       <c r="AE36" s="37">
         <v>4528.1000000000004</v>
       </c>
-      <c r="AF36" s="30"/>
+      <c r="AF36" s="30">
+        <v>6362</v>
+      </c>
       <c r="AG36" s="30"/>
       <c r="AH36" s="30"/>
       <c r="AI36" s="30"/>
       <c r="AJ36" s="30"/>
       <c r="AK36" s="30"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C37" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D37" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E37" s="14">
         <v>1548.7733485514771</v>
       </c>
       <c r="F37" s="14">
         <v>1999.406555387515</v>
       </c>
@@ -3846,86 +3895,88 @@
       <c r="L37" s="9">
         <v>16225.3</v>
       </c>
       <c r="M37" s="30">
         <v>17772.400000000001</v>
       </c>
       <c r="N37" s="30">
         <v>231.23266960090933</v>
       </c>
       <c r="O37" s="30">
         <v>829.79720578035449</v>
       </c>
       <c r="P37" s="37">
         <v>1228.6343920843904</v>
       </c>
       <c r="Q37" s="34">
         <v>1733.091990953043</v>
       </c>
       <c r="R37" s="34">
         <v>2266.8517572604646</v>
       </c>
       <c r="S37" s="10">
         <v>3489.9154064890686</v>
       </c>
       <c r="T37" s="30">
-        <v>4739.3191136065179</v>
+        <v>4739.8999999999996</v>
       </c>
       <c r="U37" s="30">
         <v>5936.67132486642</v>
       </c>
       <c r="V37" s="30">
         <v>10273.589190053142</v>
       </c>
       <c r="W37" s="30">
         <v>12112.642732785731</v>
       </c>
       <c r="X37" s="30">
         <v>19787.223016870375</v>
       </c>
       <c r="Y37" s="30">
         <v>21611.109344161552</v>
       </c>
       <c r="Z37" s="30">
         <v>245</v>
       </c>
       <c r="AA37" s="30">
         <v>924.6</v>
       </c>
       <c r="AB37" s="37">
         <v>1427</v>
       </c>
       <c r="AC37" s="37">
         <v>1974.6</v>
       </c>
       <c r="AD37" s="34">
         <v>2572.1999999999998</v>
       </c>
       <c r="AE37" s="37">
         <v>3934.6</v>
       </c>
-      <c r="AF37" s="30"/>
+      <c r="AF37" s="30">
+        <v>5226.6000000000004</v>
+      </c>
       <c r="AG37" s="30"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30"/>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C38" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D38" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E38" s="14">
         <v>2774.5477249584255</v>
       </c>
       <c r="F38" s="14">
         <v>3809.9272803430886</v>
       </c>
@@ -3947,86 +3998,88 @@
       <c r="L38" s="9">
         <v>20925.099999999999</v>
       </c>
       <c r="M38" s="30">
         <v>25206.9</v>
       </c>
       <c r="N38" s="30">
         <v>450.74864450033874</v>
       </c>
       <c r="O38" s="30">
         <v>1486.5326690223592</v>
       </c>
       <c r="P38" s="37">
         <v>2409.6136319394573</v>
       </c>
       <c r="Q38" s="34">
         <v>3791.7828408933892</v>
       </c>
       <c r="R38" s="34">
         <v>5119.1762814070216</v>
       </c>
       <c r="S38" s="10">
         <v>8892.6677607807069</v>
       </c>
       <c r="T38" s="30">
-        <v>11831.424642044207</v>
+        <v>11834.5</v>
       </c>
       <c r="U38" s="30">
         <v>15251.541060436848</v>
       </c>
       <c r="V38" s="30">
         <v>19213.208076118492</v>
       </c>
       <c r="W38" s="30">
         <v>22439.370223051621</v>
       </c>
       <c r="X38" s="30">
         <v>24724.181118473272</v>
       </c>
       <c r="Y38" s="30">
         <v>30447.41806334928</v>
       </c>
       <c r="Z38" s="30">
         <v>506.7</v>
       </c>
       <c r="AA38" s="30" t="s">
         <v>63</v>
       </c>
       <c r="AB38" s="37">
         <v>2842.7</v>
       </c>
       <c r="AC38" s="37">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD38" s="34">
         <v>5986.3</v>
       </c>
       <c r="AE38" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="AF38" s="30"/>
+      <c r="AF38" s="30">
+        <v>13657.3</v>
+      </c>
       <c r="AG38" s="30"/>
       <c r="AH38" s="30"/>
       <c r="AI38" s="30"/>
       <c r="AJ38" s="30"/>
       <c r="AK38" s="30"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C39" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D39" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E39" s="14">
         <v>22663.199874018937</v>
       </c>
       <c r="F39" s="14">
         <v>29438.41048440506</v>
       </c>
@@ -4048,86 +4101,88 @@
       <c r="L39" s="9">
         <v>83957.7</v>
       </c>
       <c r="M39" s="30">
         <v>92485.2</v>
       </c>
       <c r="N39" s="30">
         <v>7444.1670884964205</v>
       </c>
       <c r="O39" s="30">
         <v>14824.189068659311</v>
       </c>
       <c r="P39" s="37">
         <v>23103.091652459698</v>
       </c>
       <c r="Q39" s="34">
         <v>31646.859544204635</v>
       </c>
       <c r="R39" s="34">
         <v>40857.919884878669</v>
       </c>
       <c r="S39" s="10">
         <v>50823.882540091567</v>
       </c>
       <c r="T39" s="30">
-        <v>60226.623602167696</v>
+        <v>60230.1</v>
       </c>
       <c r="U39" s="30">
         <v>70238.932699722427</v>
       </c>
       <c r="V39" s="30">
         <v>78591.403330871966</v>
       </c>
       <c r="W39" s="30">
         <v>88851.955773919952</v>
       </c>
       <c r="X39" s="30">
         <v>104876.81202003639</v>
       </c>
       <c r="Y39" s="30">
         <v>114610.11862002099</v>
       </c>
       <c r="Z39" s="30" t="s">
         <v>60</v>
       </c>
       <c r="AA39" s="30">
         <v>15282.3</v>
       </c>
       <c r="AB39" s="37">
         <v>26469.200000000001</v>
       </c>
       <c r="AC39" s="37">
         <v>36988.9</v>
       </c>
       <c r="AD39" s="34">
         <v>48174.6</v>
       </c>
       <c r="AE39" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="AF39" s="30"/>
+      <c r="AF39" s="30">
+        <v>70812.5</v>
+      </c>
       <c r="AG39" s="30"/>
       <c r="AH39" s="30"/>
       <c r="AI39" s="30"/>
       <c r="AJ39" s="30"/>
       <c r="AK39" s="30"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C40" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D40" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E40" s="14">
         <v>1855.9518901903471</v>
       </c>
       <c r="F40" s="14">
         <v>2325.5367605635961</v>
       </c>
@@ -4149,86 +4204,88 @@
       <c r="L40" s="9">
         <v>24178.7</v>
       </c>
       <c r="M40" s="30">
         <v>25930.3</v>
       </c>
       <c r="N40" s="30">
         <v>606.66787254897235</v>
       </c>
       <c r="O40" s="30">
         <v>1166.4871966947335</v>
       </c>
       <c r="P40" s="37">
         <v>1735.9273275019516</v>
       </c>
       <c r="Q40" s="34">
         <v>2483.9113337298513</v>
       </c>
       <c r="R40" s="34">
         <v>3190.5845256451375</v>
       </c>
       <c r="S40" s="10">
         <v>4278.0591284037655</v>
       </c>
       <c r="T40" s="30">
-        <v>5457.1299668787478</v>
+        <v>5457.2</v>
       </c>
       <c r="U40" s="30">
         <v>6954.2517921514773</v>
       </c>
       <c r="V40" s="30">
         <v>14284.914190043601</v>
       </c>
       <c r="W40" s="30">
         <v>16619.371811360696</v>
       </c>
       <c r="X40" s="30">
         <v>28481.80299342869</v>
       </c>
       <c r="Y40" s="30">
         <v>30953.362283433333</v>
       </c>
       <c r="Z40" s="30">
         <v>659.9</v>
       </c>
       <c r="AA40" s="30">
         <v>1281</v>
       </c>
       <c r="AB40" s="37">
         <v>1899.9</v>
       </c>
       <c r="AC40" s="37">
         <v>2700.5</v>
       </c>
       <c r="AD40" s="34">
         <v>3483.7</v>
       </c>
       <c r="AE40" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="AF40" s="30"/>
+      <c r="AF40" s="30">
+        <v>6097.3</v>
+      </c>
       <c r="AG40" s="30"/>
       <c r="AH40" s="30"/>
       <c r="AI40" s="30"/>
       <c r="AJ40" s="30"/>
       <c r="AK40" s="30"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C41" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D41" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E41" s="14">
         <v>4028.2401213043627</v>
       </c>
       <c r="F41" s="14">
         <v>5179.9952566045204</v>
       </c>
@@ -4250,86 +4307,88 @@
       <c r="L41" s="9">
         <v>51575.3</v>
       </c>
       <c r="M41" s="30">
         <v>52867.9</v>
       </c>
       <c r="N41" s="30">
         <v>1017.1884082097934</v>
       </c>
       <c r="O41" s="30">
         <v>2105.4648224052321</v>
       </c>
       <c r="P41" s="37">
         <v>3330.8098267449559</v>
       </c>
       <c r="Q41" s="34">
         <v>4726.267491202173</v>
       </c>
       <c r="R41" s="34">
         <v>6057.1857067822075</v>
       </c>
       <c r="S41" s="10">
         <v>7925.530466238095</v>
       </c>
       <c r="T41" s="30">
-        <v>11530.483421413979</v>
+        <v>11531.7</v>
       </c>
       <c r="U41" s="30">
         <v>18177.49167195275</v>
       </c>
       <c r="V41" s="30">
         <v>37849.487958467435</v>
       </c>
       <c r="W41" s="30">
         <v>44816.386495567014</v>
       </c>
       <c r="X41" s="30">
         <v>66478.552627798461</v>
       </c>
       <c r="Y41" s="30">
         <v>67942.846434785315</v>
       </c>
       <c r="Z41" s="30" t="s">
         <v>61</v>
       </c>
       <c r="AA41" s="30">
         <v>2498.6999999999998</v>
       </c>
       <c r="AB41" s="37">
         <v>3773.6</v>
       </c>
       <c r="AC41" s="37">
         <v>5299.7</v>
       </c>
       <c r="AD41" s="34">
         <v>6780.4</v>
       </c>
       <c r="AE41" s="37">
         <v>8972.9</v>
       </c>
-      <c r="AF41" s="30"/>
+      <c r="AF41" s="30">
+        <v>13211.7</v>
+      </c>
       <c r="AG41" s="30"/>
       <c r="AH41" s="30"/>
       <c r="AI41" s="30"/>
       <c r="AJ41" s="30"/>
       <c r="AK41" s="30"/>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="S42" s="22"/>
     </row>
     <row r="46" spans="1:37" ht="21" customHeight="1">
       <c r="A46" s="44" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="44"/>
       <c r="C46" s="44"/>
       <c r="D46" s="44"/>
@@ -4544,86 +4603,88 @@
       <c r="L50" s="10">
         <v>241459.5</v>
       </c>
       <c r="M50" s="30">
         <v>242468.6</v>
       </c>
       <c r="N50" s="30">
         <v>0.97281934999999997</v>
       </c>
       <c r="O50" s="30">
         <v>1.9456386999999999</v>
       </c>
       <c r="P50" s="34">
         <v>2.9184580499999999</v>
       </c>
       <c r="Q50" s="30">
         <v>3.8912773999999999</v>
       </c>
       <c r="R50" s="34">
         <v>4.8640967499999999</v>
       </c>
       <c r="S50" s="30">
         <v>5.8369160999999998</v>
       </c>
       <c r="T50" s="30">
-        <v>15382.784311015639</v>
+        <v>15608.1</v>
       </c>
       <c r="U50" s="30">
         <v>40350.856596556827</v>
       </c>
       <c r="V50" s="30">
         <v>156402.87858979072</v>
       </c>
       <c r="W50" s="30">
         <v>206911.44207622268</v>
       </c>
       <c r="X50" s="30">
         <v>283141.62038568087</v>
       </c>
       <c r="Y50" s="30">
         <v>283142.59320503089</v>
       </c>
       <c r="Z50" s="30">
         <v>1.6</v>
       </c>
       <c r="AA50" s="30">
         <v>3.4</v>
       </c>
       <c r="AB50" s="34">
         <v>4.7</v>
       </c>
       <c r="AC50" s="34">
         <v>5.8</v>
       </c>
       <c r="AD50" s="36">
         <v>6.5</v>
       </c>
       <c r="AE50" s="36">
         <v>7.2</v>
       </c>
-      <c r="AF50" s="30"/>
+      <c r="AF50" s="30">
+        <v>16474.400000000001</v>
+      </c>
       <c r="AG50" s="30"/>
       <c r="AH50" s="30"/>
       <c r="AI50" s="30"/>
       <c r="AJ50" s="30"/>
       <c r="AK50" s="30"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C51" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D51" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E51" s="10">
         <v>9.5117211029999993</v>
       </c>
       <c r="F51" s="35">
         <v>10.986610560999999</v>
       </c>
@@ -4645,86 +4706,88 @@
       <c r="L51" s="10">
         <v>24549.1</v>
       </c>
       <c r="M51" s="30">
         <v>24317.4</v>
       </c>
       <c r="N51" s="30">
         <v>0.82582347499999997</v>
       </c>
       <c r="O51" s="30">
         <v>1.6516469499999999</v>
       </c>
       <c r="P51" s="34">
         <v>2.4774704249999999</v>
       </c>
       <c r="Q51" s="30">
         <v>3.3032938999999999</v>
       </c>
       <c r="R51" s="34">
         <v>4.1291173749999999</v>
       </c>
       <c r="S51" s="30">
         <v>4.9549408499999998</v>
       </c>
       <c r="T51" s="30">
-        <v>1758.9422656823888</v>
+        <v>1758.9</v>
       </c>
       <c r="U51" s="30">
         <v>4013.7191886277778</v>
       </c>
       <c r="V51" s="30">
         <v>21230.193020989165</v>
       </c>
       <c r="W51" s="30">
         <v>30296.922118929557</v>
       </c>
       <c r="X51" s="30">
         <v>31140.467503461554</v>
       </c>
       <c r="Y51" s="30">
         <v>31141.293326936557</v>
       </c>
       <c r="Z51" s="30">
         <v>1.3</v>
       </c>
       <c r="AA51" s="30">
         <v>2.8</v>
       </c>
       <c r="AB51" s="34">
         <v>4</v>
       </c>
       <c r="AC51" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="AD51" s="36">
         <v>5.5</v>
       </c>
       <c r="AE51" s="36">
         <v>6.1</v>
       </c>
-      <c r="AF51" s="30"/>
+      <c r="AF51" s="30">
+        <v>1832.4</v>
+      </c>
       <c r="AG51" s="30"/>
       <c r="AH51" s="30"/>
       <c r="AI51" s="30"/>
       <c r="AJ51" s="30"/>
       <c r="AK51" s="30"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>26</v>
       </c>
@@ -4746,86 +4809,88 @@
       <c r="L52" s="10">
         <v>10299.299999999999</v>
       </c>
       <c r="M52" s="30">
         <v>10506</v>
       </c>
       <c r="N52" s="30">
         <v>5.2414583333333327E-2</v>
       </c>
       <c r="O52" s="30">
         <v>0.10482916666666665</v>
       </c>
       <c r="P52" s="34">
         <v>0.15724374999999999</v>
       </c>
       <c r="Q52" s="30">
         <v>0.20965833333333331</v>
       </c>
       <c r="R52" s="34">
         <v>0.26207291666666666</v>
       </c>
       <c r="S52" s="30">
         <v>0.31448749999999998</v>
       </c>
       <c r="T52" s="30">
-        <v>673.34293083210468</v>
+        <v>673.4</v>
       </c>
       <c r="U52" s="30">
         <v>1389.3540512781126</v>
       </c>
       <c r="V52" s="30">
         <v>8646.6931182576882</v>
       </c>
       <c r="W52" s="30">
         <v>12859.61686100778</v>
       </c>
       <c r="X52" s="30">
         <v>13071.608431941113</v>
       </c>
       <c r="Y52" s="30">
         <v>13071.660846524446</v>
       </c>
       <c r="Z52" s="30">
         <v>0.1</v>
       </c>
       <c r="AA52" s="30">
         <v>0.2</v>
       </c>
       <c r="AB52" s="34">
         <v>0.3</v>
       </c>
       <c r="AC52" s="34">
         <v>0.3</v>
       </c>
       <c r="AD52" s="36">
         <v>0.4</v>
       </c>
       <c r="AE52" s="36">
         <v>0.4</v>
       </c>
-      <c r="AF52" s="30"/>
+      <c r="AF52" s="30">
+        <v>693.5</v>
+      </c>
       <c r="AG52" s="30"/>
       <c r="AH52" s="30"/>
       <c r="AI52" s="30"/>
       <c r="AJ52" s="30"/>
       <c r="AK52" s="30"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>26</v>
       </c>
@@ -4847,86 +4912,88 @@
       <c r="L53" s="10">
         <v>48000.6</v>
       </c>
       <c r="M53" s="30">
         <v>49750.9</v>
       </c>
       <c r="N53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T53" s="30">
-        <v>2661.5324483302829</v>
+        <v>2664.2</v>
       </c>
       <c r="U53" s="30">
         <v>7835.9239250402734</v>
       </c>
       <c r="V53" s="30">
         <v>33215.794220745142</v>
       </c>
       <c r="W53" s="30">
         <v>42024.231961644451</v>
       </c>
       <c r="X53" s="30">
         <v>57831.145955282016</v>
       </c>
       <c r="Y53" s="30">
         <v>57831.145955282016</v>
       </c>
       <c r="Z53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB53" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC53" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD53" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE53" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF53" s="30"/>
+      <c r="AF53" s="30">
+        <v>2652.4</v>
+      </c>
       <c r="AG53" s="30"/>
       <c r="AH53" s="30"/>
       <c r="AI53" s="30"/>
       <c r="AJ53" s="30"/>
       <c r="AK53" s="30"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>26</v>
       </c>
@@ -4948,86 +5015,88 @@
       <c r="L54" s="10" t="s">
         <v>54</v>
       </c>
       <c r="M54" s="30">
         <v>8465.9</v>
       </c>
       <c r="N54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T54" s="30">
-        <v>711.53646939839643</v>
+        <v>722.6</v>
       </c>
       <c r="U54" s="30">
         <v>1461.9029891772896</v>
       </c>
       <c r="V54" s="30">
         <v>4561.4829118487487</v>
       </c>
       <c r="W54" s="30">
         <v>6629.6433185390306</v>
       </c>
       <c r="X54" s="30">
         <v>7191.761872989332</v>
       </c>
       <c r="Y54" s="30">
         <v>7191.761872989332</v>
       </c>
       <c r="Z54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB54" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC54" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD54" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE54" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF54" s="30"/>
+      <c r="AF54" s="30">
+        <v>769.9</v>
+      </c>
       <c r="AG54" s="30"/>
       <c r="AH54" s="30"/>
       <c r="AI54" s="30"/>
       <c r="AJ54" s="30"/>
       <c r="AK54" s="30"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>26</v>
       </c>
@@ -5049,86 +5118,88 @@
       <c r="L55" s="10">
         <v>42821.8</v>
       </c>
       <c r="M55" s="30">
         <v>42850.3</v>
       </c>
       <c r="N55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T55" s="30">
-        <v>3747.6074253007614</v>
+        <v>3750.7</v>
       </c>
       <c r="U55" s="30">
         <v>8966.829027783022</v>
       </c>
       <c r="V55" s="30">
         <v>29616.483097520839</v>
       </c>
       <c r="W55" s="30">
         <v>36895.702304738785</v>
       </c>
       <c r="X55" s="30">
         <v>49787.729666818785</v>
       </c>
       <c r="Y55" s="30">
         <v>49787.729666818785</v>
       </c>
       <c r="Z55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB55" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC55" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD55" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE55" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF55" s="30"/>
+      <c r="AF55" s="30">
+        <v>3857.6</v>
+      </c>
       <c r="AG55" s="30"/>
       <c r="AH55" s="30"/>
       <c r="AI55" s="30"/>
       <c r="AJ55" s="30"/>
       <c r="AK55" s="30"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>26</v>
       </c>
@@ -5150,86 +5221,88 @@
       <c r="L56" s="10">
         <v>9486.4</v>
       </c>
       <c r="M56" s="30">
         <v>9526.7000000000007</v>
       </c>
       <c r="N56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T56" s="30">
-        <v>630.22227161477076</v>
+        <v>778.9</v>
       </c>
       <c r="U56" s="30">
         <v>1363.7413639677463</v>
       </c>
       <c r="V56" s="30">
         <v>7202.6953193698337</v>
       </c>
       <c r="W56" s="30">
         <v>11285.646205530476</v>
       </c>
       <c r="X56" s="30">
         <v>11875.106925368333</v>
       </c>
       <c r="Y56" s="30">
         <v>11875.106925368333</v>
       </c>
       <c r="Z56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB56" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC56" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD56" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE56" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF56" s="30"/>
+      <c r="AF56" s="30">
+        <v>632.6</v>
+      </c>
       <c r="AG56" s="30"/>
       <c r="AH56" s="30"/>
       <c r="AI56" s="30"/>
       <c r="AJ56" s="30"/>
       <c r="AK56" s="30"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>26</v>
       </c>
@@ -5251,86 +5324,88 @@
       <c r="L57" s="10">
         <v>5228.1000000000004</v>
       </c>
       <c r="M57" s="30">
         <v>5212.6000000000004</v>
       </c>
       <c r="N57" s="30">
         <v>9.4581291666666664E-2</v>
       </c>
       <c r="O57" s="30">
         <v>0.18916258333333333</v>
       </c>
       <c r="P57" s="34">
         <v>0.28374387499999998</v>
       </c>
       <c r="Q57" s="30">
         <v>0.37832516666666666</v>
       </c>
       <c r="R57" s="34">
         <v>0.47290645833333333</v>
       </c>
       <c r="S57" s="30">
         <v>0.56748774999999996</v>
       </c>
       <c r="T57" s="30">
-        <v>561.52734862317448</v>
+        <v>561.5</v>
       </c>
       <c r="U57" s="30">
         <v>1168.9978259975969</v>
       </c>
       <c r="V57" s="30">
         <v>3621.7719991870163</v>
       </c>
       <c r="W57" s="30">
         <v>5203.4049849302228</v>
       </c>
       <c r="X57" s="30">
         <v>5332.6393393218896</v>
       </c>
       <c r="Y57" s="30">
         <v>5332.7339206135557</v>
       </c>
       <c r="Z57" s="30">
         <v>0.2</v>
       </c>
       <c r="AA57" s="30">
         <v>0.4</v>
       </c>
       <c r="AB57" s="34">
         <v>0.4</v>
       </c>
       <c r="AC57" s="34">
         <v>0.6</v>
       </c>
       <c r="AD57" s="36">
         <v>0.6</v>
       </c>
       <c r="AE57" s="36">
         <v>0.7</v>
       </c>
-      <c r="AF57" s="30"/>
+      <c r="AF57" s="30">
+        <v>602.29999999999995</v>
+      </c>
       <c r="AG57" s="30"/>
       <c r="AH57" s="30"/>
       <c r="AI57" s="30"/>
       <c r="AJ57" s="30"/>
       <c r="AK57" s="30"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>26</v>
       </c>
@@ -5352,86 +5427,88 @@
       <c r="L58" s="10">
         <v>5051.8999999999996</v>
       </c>
       <c r="M58" s="30">
         <v>5092.2</v>
       </c>
       <c r="N58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T58" s="30">
-        <v>294.65717601703551</v>
+        <v>346.1</v>
       </c>
       <c r="U58" s="30">
         <v>664.41445877657793</v>
       </c>
       <c r="V58" s="30">
         <v>4072.7510123867246</v>
       </c>
       <c r="W58" s="30">
         <v>6203.6758719457221</v>
       </c>
       <c r="X58" s="30">
         <v>6443.5840879822226</v>
       </c>
       <c r="Y58" s="30">
         <v>6443.5840879822226</v>
       </c>
       <c r="Z58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB58" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC58" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD58" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE58" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF58" s="30"/>
+      <c r="AF58" s="30">
+        <v>255.7</v>
+      </c>
       <c r="AG58" s="30"/>
       <c r="AH58" s="30"/>
       <c r="AI58" s="30"/>
       <c r="AJ58" s="30"/>
       <c r="AK58" s="30"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>26</v>
       </c>
@@ -5453,86 +5530,88 @@
       <c r="L59" s="10">
         <v>9714.4</v>
       </c>
       <c r="M59" s="30">
         <v>9732.6</v>
       </c>
       <c r="N59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T59" s="30">
-        <v>307.98498894730216</v>
+        <v>308.5</v>
       </c>
       <c r="U59" s="30">
         <v>853.018475821371</v>
       </c>
       <c r="V59" s="30">
         <v>4845.7273977182731</v>
       </c>
       <c r="W59" s="30">
         <v>5909.7645811275552</v>
       </c>
       <c r="X59" s="30">
         <v>12417.736721425556</v>
       </c>
       <c r="Y59" s="30">
         <v>12417.736721425556</v>
       </c>
       <c r="Z59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB59" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC59" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD59" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE59" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF59" s="30"/>
+      <c r="AF59" s="30">
+        <v>325</v>
+      </c>
       <c r="AG59" s="30"/>
       <c r="AH59" s="30"/>
       <c r="AI59" s="30"/>
       <c r="AJ59" s="30"/>
       <c r="AK59" s="30"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>26</v>
       </c>
@@ -5554,86 +5633,88 @@
       <c r="L60" s="10">
         <v>6138.8</v>
       </c>
       <c r="M60" s="30">
         <v>6132.5</v>
       </c>
       <c r="N60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T60" s="30">
-        <v>1147.8378702668795</v>
+        <v>1150.9000000000001</v>
       </c>
       <c r="U60" s="30">
         <v>2296.2239098373529</v>
       </c>
       <c r="V60" s="30">
         <v>3847.7022341097463</v>
       </c>
       <c r="W60" s="30">
         <v>5282.1317886532215</v>
       </c>
       <c r="X60" s="30">
         <v>5284.4636676022219</v>
       </c>
       <c r="Y60" s="30">
         <v>5284.4636676022219</v>
       </c>
       <c r="Z60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB60" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC60" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD60" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE60" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF60" s="30"/>
+      <c r="AF60" s="30">
+        <v>1238.5999999999999</v>
+      </c>
       <c r="AG60" s="30"/>
       <c r="AH60" s="30"/>
       <c r="AI60" s="30"/>
       <c r="AJ60" s="30"/>
       <c r="AK60" s="30"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>26</v>
       </c>
@@ -5655,86 +5736,88 @@
       <c r="L61" s="10">
         <v>14941.6</v>
       </c>
       <c r="M61" s="30">
         <v>14936.1</v>
       </c>
       <c r="N61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T61" s="30">
-        <v>895.09175496805858</v>
+        <v>898.6</v>
       </c>
       <c r="U61" s="30">
         <v>2593.0484061096313</v>
       </c>
       <c r="V61" s="30">
         <v>3333.0394625595873</v>
       </c>
       <c r="W61" s="30">
         <v>4886.4560168960406</v>
       </c>
       <c r="X61" s="30">
         <v>12272.907294774002</v>
       </c>
       <c r="Y61" s="30">
         <v>12272.907294774002</v>
       </c>
       <c r="Z61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB61" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC61" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD61" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE61" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF61" s="30"/>
+      <c r="AF61" s="30">
+        <v>815.9</v>
+      </c>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
       <c r="AI61" s="30"/>
       <c r="AJ61" s="30"/>
       <c r="AK61" s="30"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>26</v>
       </c>
@@ -5756,86 +5839,88 @@
       <c r="L62" s="10">
         <v>17276.099999999999</v>
       </c>
       <c r="M62" s="30">
         <v>17150.8</v>
       </c>
       <c r="N62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T62" s="30">
-        <v>415.82393689148341</v>
+        <v>415.9</v>
       </c>
       <c r="U62" s="30">
         <v>898.79749873156675</v>
       </c>
       <c r="V62" s="30">
         <v>6994.4137127694503</v>
       </c>
       <c r="W62" s="30">
         <v>8563.395590285334</v>
       </c>
       <c r="X62" s="30">
         <v>19218.870614388336</v>
       </c>
       <c r="Y62" s="30">
         <v>19218.870614388336</v>
       </c>
       <c r="Z62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB62" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC62" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD62" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE62" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF62" s="30"/>
+      <c r="AF62" s="30">
+        <v>446.1</v>
+      </c>
       <c r="AG62" s="30"/>
       <c r="AH62" s="30"/>
       <c r="AI62" s="30"/>
       <c r="AJ62" s="30"/>
       <c r="AK62" s="30"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>26</v>
       </c>
@@ -5857,86 +5942,88 @@
       <c r="L63" s="10">
         <v>38688</v>
       </c>
       <c r="M63" s="30">
         <v>38794.6</v>
       </c>
       <c r="N63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="P63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="Q63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="R63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="S63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="T63" s="30">
-        <v>1576.6774241429996</v>
+        <v>1577.9</v>
       </c>
       <c r="U63" s="30">
         <v>6844.8854754085005</v>
       </c>
       <c r="V63" s="30">
         <v>25214.131082328498</v>
       </c>
       <c r="W63" s="30">
         <v>30870.850471994519</v>
       </c>
       <c r="X63" s="30">
         <v>51273.598304325511</v>
       </c>
       <c r="Y63" s="30">
         <v>51273.598304325511</v>
       </c>
       <c r="Z63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB63" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC63" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD63" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE63" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="AF63" s="30"/>
+      <c r="AF63" s="30">
+        <v>2352.4</v>
+      </c>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
       <c r="AI63" s="30"/>
       <c r="AJ63" s="30"/>
       <c r="AK63" s="30"/>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="22"/>
       <c r="I65" s="22"/>
       <c r="J65" s="2"/>
@@ -6161,86 +6248,88 @@
       <c r="L71" s="9">
         <v>185540.6</v>
       </c>
       <c r="M71" s="30">
         <v>215858.9</v>
       </c>
       <c r="N71" s="30">
         <v>14032.009876785116</v>
       </c>
       <c r="O71" s="30">
         <v>29605.919481337471</v>
       </c>
       <c r="P71" s="30">
         <v>47891.080931135177</v>
       </c>
       <c r="Q71" s="34">
         <v>67190.864316984123</v>
       </c>
       <c r="R71" s="30">
         <v>88498.777433568714</v>
       </c>
       <c r="S71" s="10">
         <v>117761.1512799232</v>
       </c>
       <c r="T71" s="30">
-        <v>142483.36861038281</v>
+        <v>142483.4</v>
       </c>
       <c r="U71" s="30">
         <v>164899.21965009772</v>
       </c>
       <c r="V71" s="30">
         <v>189552.11531429912</v>
       </c>
       <c r="W71" s="30">
         <v>211107.76187407918</v>
       </c>
       <c r="X71" s="30">
         <v>236076.57098543833</v>
       </c>
       <c r="Y71" s="30">
         <v>272731.42365211999</v>
       </c>
       <c r="Z71" s="30">
         <v>14655.3</v>
       </c>
       <c r="AA71" s="30">
         <v>32092.3</v>
       </c>
       <c r="AB71" s="34">
         <v>54545.7</v>
       </c>
       <c r="AC71" s="34">
         <v>76896.399999999994</v>
       </c>
       <c r="AD71" s="34">
         <v>101809.60000000001</v>
       </c>
       <c r="AE71" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="AF71" s="30"/>
+      <c r="AF71" s="30">
+        <v>164192.5</v>
+      </c>
       <c r="AG71" s="30"/>
       <c r="AH71" s="30"/>
       <c r="AI71" s="30"/>
       <c r="AJ71" s="30"/>
       <c r="AK71" s="30"/>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="9">
         <v>140.86397897090009</v>
       </c>
       <c r="C72" s="14">
         <v>215.09247679990276</v>
       </c>
       <c r="D72" s="9">
         <v>379.16032078253494</v>
       </c>
       <c r="E72" s="10">
         <v>588.81758651011228</v>
       </c>
       <c r="F72" s="14">
         <v>868.84278365539012</v>
       </c>
@@ -6262,86 +6351,88 @@
       <c r="L72" s="9">
         <v>2084.3000000000002</v>
       </c>
       <c r="M72" s="30">
         <v>2305.4</v>
       </c>
       <c r="N72" s="30">
         <v>160.7379929631602</v>
       </c>
       <c r="O72" s="30">
         <v>278.00057799412264</v>
       </c>
       <c r="P72" s="30">
         <v>585.95768681755533</v>
       </c>
       <c r="Q72" s="34">
         <v>829.82708031312495</v>
       </c>
       <c r="R72" s="30">
         <v>1101.954802114275</v>
       </c>
       <c r="S72" s="10">
         <v>1403.153863379513</v>
       </c>
       <c r="T72" s="30">
-        <v>1644.6910301907774</v>
+        <v>1644.7</v>
       </c>
       <c r="U72" s="30">
         <v>1997.7905675190914</v>
       </c>
       <c r="V72" s="30">
         <v>2300.8275525544591</v>
       </c>
       <c r="W72" s="30">
         <v>2621.9381284837164</v>
       </c>
       <c r="X72" s="30">
         <v>2921.5992903105098</v>
       </c>
       <c r="Y72" s="30">
         <v>3346.9561250080001</v>
       </c>
       <c r="Z72" s="30">
         <v>182.1</v>
       </c>
       <c r="AA72" s="30">
         <v>370.8</v>
       </c>
       <c r="AB72" s="34">
         <v>731.8</v>
       </c>
       <c r="AC72" s="34">
         <v>935.4</v>
       </c>
       <c r="AD72" s="34">
         <v>1198.5</v>
       </c>
       <c r="AE72" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="AF72" s="30"/>
+      <c r="AF72" s="30">
+        <v>1886.7</v>
+      </c>
       <c r="AG72" s="30"/>
       <c r="AH72" s="30"/>
       <c r="AI72" s="30"/>
       <c r="AJ72" s="30"/>
       <c r="AK72" s="30"/>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C73" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D73" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E73" s="10">
         <v>428.98645068898679</v>
       </c>
       <c r="F73" s="14">
         <v>612.58853583155633</v>
       </c>
@@ -6363,86 +6454,88 @@
       <c r="L73" s="9">
         <v>2074.6</v>
       </c>
       <c r="M73" s="30">
         <v>2450.1</v>
       </c>
       <c r="N73" s="30">
         <v>137.56936921507864</v>
       </c>
       <c r="O73" s="30">
         <v>252.26379615120857</v>
       </c>
       <c r="P73" s="30">
         <v>388.07006813283613</v>
       </c>
       <c r="Q73" s="34">
         <v>569.70686813742566</v>
       </c>
       <c r="R73" s="30">
         <v>833.42501113439255</v>
       </c>
       <c r="S73" s="10">
         <v>1129.1991044769775</v>
       </c>
       <c r="T73" s="30">
-        <v>1629.182986501592</v>
+        <v>1629.2</v>
       </c>
       <c r="U73" s="30">
         <v>1880.8699385113712</v>
       </c>
       <c r="V73" s="30">
         <v>2129.4749205609751</v>
       </c>
       <c r="W73" s="30">
         <v>2240.3070689034007</v>
       </c>
       <c r="X73" s="30">
         <v>2460.1725658882874</v>
       </c>
       <c r="Y73" s="30">
         <v>2728.2964161149998</v>
       </c>
       <c r="Z73" s="30">
         <v>146.4</v>
       </c>
       <c r="AA73" s="30">
         <v>274.5</v>
       </c>
       <c r="AB73" s="34">
         <v>428.9</v>
       </c>
       <c r="AC73" s="34">
         <v>625.5</v>
       </c>
       <c r="AD73" s="34">
         <v>909.4</v>
       </c>
       <c r="AE73" s="34">
         <v>1231.0999999999999</v>
       </c>
-      <c r="AF73" s="30"/>
+      <c r="AF73" s="30">
+        <v>1803.5</v>
+      </c>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C74" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D74" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E74" s="10">
         <v>5405.6585766414064</v>
       </c>
       <c r="F74" s="14">
         <v>6935.705330407246</v>
       </c>
@@ -6464,86 +6557,88 @@
       <c r="L74" s="9">
         <v>16524.099999999999</v>
       </c>
       <c r="M74" s="30" t="s">
         <v>57</v>
       </c>
       <c r="N74" s="30">
         <v>1140.4962901820165</v>
       </c>
       <c r="O74" s="30">
         <v>2443.6591285604341</v>
       </c>
       <c r="P74" s="30">
         <v>4432.1042839933398</v>
       </c>
       <c r="Q74" s="34">
         <v>6249.6145233969828</v>
       </c>
       <c r="R74" s="30">
         <v>7893.4156501630932</v>
       </c>
       <c r="S74" s="10">
         <v>10165.46053453981</v>
       </c>
       <c r="T74" s="30">
-        <v>12518.467835590131</v>
+        <v>12518.5</v>
       </c>
       <c r="U74" s="30">
         <v>14456.2340212034</v>
       </c>
       <c r="V74" s="30">
         <v>16155.237734012884</v>
       </c>
       <c r="W74" s="30">
         <v>17502.949042603337</v>
       </c>
       <c r="X74" s="30">
         <v>19119.952446240524</v>
       </c>
       <c r="Y74" s="30">
         <v>21738.825812263</v>
       </c>
       <c r="Z74" s="30">
         <v>1247.2</v>
       </c>
       <c r="AA74" s="30">
         <v>2727.4</v>
       </c>
       <c r="AB74" s="34">
         <v>4939.6000000000004</v>
       </c>
       <c r="AC74" s="34">
         <v>6915.3</v>
       </c>
       <c r="AD74" s="34">
         <v>8717.5</v>
       </c>
       <c r="AE74" s="34">
         <v>11346.7</v>
       </c>
-      <c r="AF74" s="30"/>
+      <c r="AF74" s="30">
+        <v>13912.8</v>
+      </c>
       <c r="AG74" s="30"/>
       <c r="AH74" s="30"/>
       <c r="AI74" s="30"/>
       <c r="AJ74" s="30"/>
       <c r="AK74" s="30"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C75" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D75" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E75" s="10">
         <v>4091.4251702592005</v>
       </c>
       <c r="F75" s="14">
         <v>5657.4786158837451</v>
       </c>
@@ -6565,86 +6660,88 @@
       <c r="L75" s="9">
         <v>15336.2</v>
       </c>
       <c r="M75" s="30">
         <v>18985.5</v>
       </c>
       <c r="N75" s="30">
         <v>794.15275127469943</v>
       </c>
       <c r="O75" s="30">
         <v>2201.7137145922766</v>
       </c>
       <c r="P75" s="30">
         <v>3481.7047543784456</v>
       </c>
       <c r="Q75" s="34">
         <v>4939.0022636193735</v>
       </c>
       <c r="R75" s="30">
         <v>6804.8496012117739</v>
       </c>
       <c r="S75" s="10">
         <v>8465.3113898711545</v>
       </c>
       <c r="T75" s="30">
-        <v>10807.82540219769</v>
+        <v>10807.8</v>
       </c>
       <c r="U75" s="30">
         <v>12279.074770827036</v>
       </c>
       <c r="V75" s="30">
         <v>14747.334519650252</v>
       </c>
       <c r="W75" s="30">
         <v>16567.259585729927</v>
       </c>
       <c r="X75" s="30">
         <v>18522.360763386907</v>
       </c>
       <c r="Y75" s="30">
         <v>22977.474747120003</v>
       </c>
       <c r="Z75" s="30">
         <v>902</v>
       </c>
       <c r="AA75" s="30">
         <v>2573.3000000000002</v>
       </c>
       <c r="AB75" s="34">
         <v>4038</v>
       </c>
       <c r="AC75" s="34">
         <v>5717.4</v>
       </c>
       <c r="AD75" s="34">
         <v>7848.5</v>
       </c>
       <c r="AE75" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="AF75" s="30"/>
+      <c r="AF75" s="30">
+        <v>12480.6</v>
+      </c>
       <c r="AG75" s="30"/>
       <c r="AH75" s="30"/>
       <c r="AI75" s="30"/>
       <c r="AJ75" s="30"/>
       <c r="AK75" s="30"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C76" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D76" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E76" s="10">
         <v>2361.8472796951437</v>
       </c>
       <c r="F76" s="14">
         <v>3188.9998101201268</v>
       </c>
@@ -6666,86 +6763,88 @@
       <c r="L76" s="9">
         <v>8417.5</v>
       </c>
       <c r="M76" s="30">
         <v>9253.7999999999993</v>
       </c>
       <c r="N76" s="30">
         <v>531.10334394965139</v>
       </c>
       <c r="O76" s="30">
         <v>1120.0579287229471</v>
       </c>
       <c r="P76" s="30">
         <v>2003.8236243500185</v>
       </c>
       <c r="Q76" s="34">
         <v>2754.7223033452747</v>
       </c>
       <c r="R76" s="30">
         <v>3769.0202687171059</v>
       </c>
       <c r="S76" s="10">
         <v>5330.8068315546479</v>
       </c>
       <c r="T76" s="30">
-        <v>6156.5004061292257</v>
+        <v>6156.5</v>
       </c>
       <c r="U76" s="30">
         <v>7061.9527474653487</v>
       </c>
       <c r="V76" s="30">
         <v>7917.6896832921611</v>
       </c>
       <c r="W76" s="30">
         <v>8694.1417154100018</v>
       </c>
       <c r="X76" s="30">
         <v>9503.5476844484874</v>
       </c>
       <c r="Y76" s="30">
         <v>10451.326586474999</v>
       </c>
       <c r="Z76" s="30">
         <v>581.9</v>
       </c>
       <c r="AA76" s="30">
         <v>1243.7</v>
       </c>
       <c r="AB76" s="34">
         <v>2222.9</v>
       </c>
       <c r="AC76" s="34">
         <v>3077.9</v>
       </c>
       <c r="AD76" s="34">
         <v>4269.6000000000004</v>
       </c>
       <c r="AE76" s="34">
         <v>6082.8</v>
       </c>
-      <c r="AF76" s="30"/>
+      <c r="AF76" s="30">
+        <v>7098.6</v>
+      </c>
       <c r="AG76" s="30"/>
       <c r="AH76" s="30"/>
       <c r="AI76" s="30"/>
       <c r="AJ76" s="30"/>
       <c r="AK76" s="30"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C77" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D77" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E77" s="10">
         <v>2143.2222434058826</v>
       </c>
       <c r="F77" s="14">
         <v>3098.5370490127884</v>
       </c>
@@ -6767,86 +6866,88 @@
       <c r="L77" s="9">
         <v>12934.7</v>
       </c>
       <c r="M77" s="30">
         <v>14822.9</v>
       </c>
       <c r="N77" s="30">
         <v>589.80432815686538</v>
       </c>
       <c r="O77" s="30">
         <v>1000.9937998629938</v>
       </c>
       <c r="P77" s="30">
         <v>1827.3496814166724</v>
       </c>
       <c r="Q77" s="34">
         <v>2735.3839436026165</v>
       </c>
       <c r="R77" s="30">
         <v>3952.1145031173437</v>
       </c>
       <c r="S77" s="10">
         <v>5866.7876859011503</v>
       </c>
       <c r="T77" s="30">
-        <v>7737.7188593473202</v>
+        <v>7737.7</v>
       </c>
       <c r="U77" s="30">
         <v>9322.9359999273911</v>
       </c>
       <c r="V77" s="30">
         <v>12224.546416457015</v>
       </c>
       <c r="W77" s="30">
         <v>13955.271556421245</v>
       </c>
       <c r="X77" s="30">
         <v>16233.445941881459</v>
       </c>
       <c r="Y77" s="30">
         <v>18447.310105150002</v>
       </c>
       <c r="Z77" s="30">
         <v>662.3</v>
       </c>
       <c r="AA77" s="30">
         <v>1141.5999999999999</v>
       </c>
       <c r="AB77" s="34">
         <v>2101.1</v>
       </c>
       <c r="AC77" s="34">
         <v>3109.9</v>
       </c>
       <c r="AD77" s="34">
         <v>4511.8999999999996</v>
       </c>
       <c r="AE77" s="34">
         <v>6803.3</v>
       </c>
-      <c r="AF77" s="30"/>
+      <c r="AF77" s="30">
+        <v>9254.1</v>
+      </c>
       <c r="AG77" s="30"/>
       <c r="AH77" s="30"/>
       <c r="AI77" s="30"/>
       <c r="AJ77" s="30"/>
       <c r="AK77" s="30"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C78" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D78" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E78" s="10">
         <v>2438.1561524964673</v>
       </c>
       <c r="F78" s="14">
         <v>2998.3094522696806</v>
       </c>
@@ -6868,86 +6969,88 @@
       <c r="L78" s="9">
         <v>9050.6</v>
       </c>
       <c r="M78" s="30">
         <v>11465.6</v>
       </c>
       <c r="N78" s="30">
         <v>657.98290470603024</v>
       </c>
       <c r="O78" s="30">
         <v>1405.0126607680677</v>
       </c>
       <c r="P78" s="30">
         <v>2295.5560804890074</v>
       </c>
       <c r="Q78" s="34">
         <v>3188.9868104861521</v>
       </c>
       <c r="R78" s="30">
         <v>4106.8193152380682</v>
       </c>
       <c r="S78" s="10">
         <v>5986.7682106992652</v>
       </c>
       <c r="T78" s="30">
-        <v>7193.6178230172</v>
+        <v>7193.6</v>
       </c>
       <c r="U78" s="30">
         <v>8346.9554781936113</v>
       </c>
       <c r="V78" s="30">
         <v>9573.7174691997334</v>
       </c>
       <c r="W78" s="30">
         <v>10470.379872303914</v>
       </c>
       <c r="X78" s="30">
         <v>12095.049222963928</v>
       </c>
       <c r="Y78" s="30">
         <v>15147.923073619</v>
       </c>
       <c r="Z78" s="30">
         <v>678.8</v>
       </c>
       <c r="AA78" s="30">
         <v>1493.5</v>
       </c>
       <c r="AB78" s="34">
         <v>2433.6999999999998</v>
       </c>
       <c r="AC78" s="34">
         <v>3355.1</v>
       </c>
       <c r="AD78" s="34">
         <v>4429.2</v>
       </c>
       <c r="AE78" s="34">
         <v>6469.5</v>
       </c>
-      <c r="AF78" s="30"/>
+      <c r="AF78" s="30">
+        <v>7826.1</v>
+      </c>
       <c r="AG78" s="30"/>
       <c r="AH78" s="30"/>
       <c r="AI78" s="30"/>
       <c r="AJ78" s="30"/>
       <c r="AK78" s="30"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C79" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D79" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E79" s="10">
         <v>1207.3775248593327</v>
       </c>
       <c r="F79" s="14">
         <v>1996.8061203654152</v>
       </c>
@@ -6969,86 +7072,88 @@
       <c r="L79" s="9">
         <v>9040.9</v>
       </c>
       <c r="M79" s="30">
         <v>10372</v>
       </c>
       <c r="N79" s="30">
         <v>270.15821298118072</v>
       </c>
       <c r="O79" s="30">
         <v>491.74691212343009</v>
       </c>
       <c r="P79" s="30">
         <v>1068.4379208268463</v>
       </c>
       <c r="Q79" s="34">
         <v>1541.7073231000882</v>
       </c>
       <c r="R79" s="30">
         <v>2545.4601258991433</v>
       </c>
       <c r="S79" s="10">
         <v>4005.0383209801103</v>
       </c>
       <c r="T79" s="30">
-        <v>5357.1889194497799</v>
+        <v>5357.2</v>
       </c>
       <c r="U79" s="30">
         <v>6486.1961978472154</v>
       </c>
       <c r="V79" s="30">
         <v>8538.2786112343601</v>
       </c>
       <c r="W79" s="30">
         <v>9744.4882076602225</v>
       </c>
       <c r="X79" s="30">
         <v>11366.614241641575</v>
       </c>
       <c r="Y79" s="30">
         <v>12823.198988550001</v>
       </c>
       <c r="Z79" s="30">
         <v>303.7</v>
       </c>
       <c r="AA79" s="30">
         <v>561</v>
       </c>
       <c r="AB79" s="34">
         <v>1237.3</v>
       </c>
       <c r="AC79" s="34">
         <v>1773.6</v>
       </c>
       <c r="AD79" s="34">
         <v>2927.8</v>
       </c>
       <c r="AE79" s="34">
         <v>4528.1000000000004</v>
       </c>
-      <c r="AF79" s="30"/>
+      <c r="AF79" s="30">
+        <v>6106.3</v>
+      </c>
       <c r="AG79" s="30"/>
       <c r="AH79" s="30"/>
       <c r="AI79" s="30"/>
       <c r="AJ79" s="30"/>
       <c r="AK79" s="30"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C80" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D80" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E80" s="10">
         <v>1548.7733485514771</v>
       </c>
       <c r="F80" s="14">
         <v>1999.406555387515</v>
       </c>
@@ -7070,86 +7175,88 @@
       <c r="L80" s="9">
         <v>6510.9</v>
       </c>
       <c r="M80" s="30">
         <v>8039.8</v>
       </c>
       <c r="N80" s="30">
         <v>231.23266960090933</v>
       </c>
       <c r="O80" s="30">
         <v>829.79720578035449</v>
       </c>
       <c r="P80" s="30">
         <v>1228.6343920843904</v>
       </c>
       <c r="Q80" s="34">
         <v>1733.091990953043</v>
       </c>
       <c r="R80" s="30">
         <v>2266.8517572604646</v>
       </c>
       <c r="S80" s="10">
         <v>3489.9154064890686</v>
       </c>
       <c r="T80" s="30">
-        <v>4431.3341246592163</v>
+        <v>4431.3999999999996</v>
       </c>
       <c r="U80" s="30">
         <v>5083.6528490450501</v>
       </c>
       <c r="V80" s="30">
         <v>5427.8617923348702</v>
       </c>
       <c r="W80" s="30">
         <v>6202.8781516581776</v>
       </c>
       <c r="X80" s="30">
         <v>7369.4862954448236</v>
       </c>
       <c r="Y80" s="30">
         <v>9193.3726227360021</v>
       </c>
       <c r="Z80" s="30">
         <v>245</v>
       </c>
       <c r="AA80" s="30">
         <v>924.6</v>
       </c>
       <c r="AB80" s="34">
         <v>1427</v>
       </c>
       <c r="AC80" s="34">
         <v>1974.6</v>
       </c>
       <c r="AD80" s="34">
         <v>2572.1999999999998</v>
       </c>
       <c r="AE80" s="34">
         <v>3934.6</v>
       </c>
-      <c r="AF80" s="30"/>
+      <c r="AF80" s="30">
+        <v>4901.6000000000004</v>
+      </c>
       <c r="AG80" s="30"/>
       <c r="AH80" s="30"/>
       <c r="AI80" s="30"/>
       <c r="AJ80" s="30"/>
       <c r="AK80" s="30"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C81" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D81" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E81" s="10">
         <v>2774.5477249584255</v>
       </c>
       <c r="F81" s="14">
         <v>3809.9272803430886</v>
       </c>
@@ -7171,86 +7278,88 @@
       <c r="L81" s="9">
         <v>14786.1</v>
       </c>
       <c r="M81" s="30">
         <v>19074.2</v>
       </c>
       <c r="N81" s="30">
         <v>450.74864450033874</v>
       </c>
       <c r="O81" s="30">
         <v>1486.5326690223592</v>
       </c>
       <c r="P81" s="30">
         <v>2409.6136319394573</v>
       </c>
       <c r="Q81" s="34">
         <v>3791.7828408933892</v>
       </c>
       <c r="R81" s="30">
         <v>5119.1762814070216</v>
       </c>
       <c r="S81" s="10">
         <v>8892.6462490576905</v>
       </c>
       <c r="T81" s="30">
-        <v>10683.535782833724</v>
+        <v>10683.5</v>
       </c>
       <c r="U81" s="30">
         <v>12955.231329350288</v>
       </c>
       <c r="V81" s="30">
         <v>15365.31658743558</v>
       </c>
       <c r="W81" s="30">
         <v>17156.996204840096</v>
       </c>
       <c r="X81" s="30">
         <v>19439.30877267399</v>
       </c>
       <c r="Y81" s="30">
         <v>25162.545717549998</v>
       </c>
       <c r="Z81" s="30">
         <v>506.7</v>
       </c>
       <c r="AA81" s="30">
         <v>1719.9</v>
       </c>
       <c r="AB81" s="34">
         <v>2842.7</v>
       </c>
       <c r="AC81" s="34">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD81" s="34">
         <v>5986.3</v>
       </c>
       <c r="AE81" s="34">
         <v>10334.799999999999</v>
       </c>
-      <c r="AF81" s="30"/>
+      <c r="AF81" s="30">
+        <v>12418.6</v>
+      </c>
       <c r="AG81" s="30"/>
       <c r="AH81" s="30"/>
       <c r="AI81" s="30"/>
       <c r="AJ81" s="30"/>
       <c r="AK81" s="30"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C82" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D82" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E82" s="10">
         <v>22663.199874018937</v>
       </c>
       <c r="F82" s="14">
         <v>29438.41048440506</v>
       </c>
@@ -7272,86 +7381,88 @@
       <c r="L82" s="9">
         <v>69016.100000000006</v>
       </c>
       <c r="M82" s="30">
         <v>77549.100000000006</v>
       </c>
       <c r="N82" s="30">
         <v>7444.1670884964205</v>
       </c>
       <c r="O82" s="30">
         <v>14824.189068659311</v>
       </c>
       <c r="P82" s="30">
         <v>23103.091652459698</v>
       </c>
       <c r="Q82" s="34">
         <v>31646.859544204635</v>
       </c>
       <c r="R82" s="30">
         <v>40857.919884878669</v>
       </c>
       <c r="S82" s="10">
         <v>50823.882540091567</v>
       </c>
       <c r="T82" s="30">
-        <v>59331.531847199636</v>
+        <v>59331.5</v>
       </c>
       <c r="U82" s="30">
         <v>67645.884293612791</v>
       </c>
       <c r="V82" s="30">
         <v>75258.363868312372</v>
       </c>
       <c r="W82" s="30">
         <v>83965.499757023907</v>
       </c>
       <c r="X82" s="30">
         <v>92603.904725262386</v>
       </c>
       <c r="Y82" s="30">
         <v>102337.21132524699</v>
       </c>
       <c r="Z82" s="30">
         <v>7336.3</v>
       </c>
       <c r="AA82" s="30">
         <v>15282.3</v>
       </c>
       <c r="AB82" s="34">
         <v>26469.200000000001</v>
       </c>
       <c r="AC82" s="34">
         <v>36988.9</v>
       </c>
       <c r="AD82" s="34">
         <v>48174.6</v>
       </c>
       <c r="AE82" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="AF82" s="30"/>
+      <c r="AF82" s="30">
+        <v>69996.600000000006</v>
+      </c>
       <c r="AG82" s="30"/>
       <c r="AH82" s="30"/>
       <c r="AI82" s="30"/>
       <c r="AJ82" s="30"/>
       <c r="AK82" s="30"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C83" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D83" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E83" s="10">
         <v>1855.9518901903471</v>
       </c>
       <c r="F83" s="14">
         <v>2325.5367605635961</v>
       </c>
@@ -7373,86 +7484,88 @@
       <c r="L83" s="9">
         <v>6902.6</v>
       </c>
       <c r="M83" s="30">
         <v>8779.5</v>
       </c>
       <c r="N83" s="30">
         <v>606.66787254897235</v>
       </c>
       <c r="O83" s="30">
         <v>1166.4871966947335</v>
       </c>
       <c r="P83" s="30">
         <v>1735.9273275019516</v>
       </c>
       <c r="Q83" s="34">
         <v>2483.9113337298513</v>
       </c>
       <c r="R83" s="30">
         <v>3190.5845256451375</v>
       </c>
       <c r="S83" s="10">
         <v>4278.0591284037655</v>
       </c>
       <c r="T83" s="30">
-        <v>5041.306029987265</v>
+        <v>5041.3</v>
       </c>
       <c r="U83" s="30">
         <v>6055.4542934199108</v>
       </c>
       <c r="V83" s="30">
         <v>7290.5004772741504</v>
       </c>
       <c r="W83" s="30">
         <v>8055.9762210753624</v>
       </c>
       <c r="X83" s="30">
         <v>9262.932379040356</v>
       </c>
       <c r="Y83" s="30">
         <v>11734.491669044999</v>
       </c>
       <c r="Z83" s="30">
         <v>659.9</v>
       </c>
       <c r="AA83" s="30">
         <v>1281</v>
       </c>
       <c r="AB83" s="34">
         <v>1899.9</v>
       </c>
       <c r="AC83" s="34">
         <v>2700.5</v>
       </c>
       <c r="AD83" s="34">
         <v>3483.7</v>
       </c>
       <c r="AE83" s="34" t="s">
         <v>74</v>
       </c>
-      <c r="AF83" s="30"/>
+      <c r="AF83" s="30">
+        <v>5651.2</v>
+      </c>
       <c r="AG83" s="30"/>
       <c r="AH83" s="30"/>
       <c r="AI83" s="30"/>
       <c r="AJ83" s="30"/>
       <c r="AK83" s="30"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B84" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C84" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D84" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E84" s="10">
         <v>4028.2401213043627</v>
       </c>
       <c r="F84" s="14">
         <v>5179.9952566045204</v>
       </c>
@@ -7474,86 +7587,88 @@
       <c r="L84" s="9">
         <v>12862</v>
       </c>
       <c r="M84" s="30">
         <v>14047.1</v>
       </c>
       <c r="N84" s="30">
         <v>1017.1884082097934</v>
       </c>
       <c r="O84" s="30">
         <v>2105.4648224052321</v>
       </c>
       <c r="P84" s="30">
         <v>3330.8098267449559</v>
       </c>
       <c r="Q84" s="34">
         <v>4726.267491202173</v>
       </c>
       <c r="R84" s="30">
         <v>6057.1857067822075</v>
       </c>
       <c r="S84" s="10">
         <v>7924.1220144784838</v>
       </c>
       <c r="T84" s="30">
-        <v>9950.4675632792751</v>
+        <v>9950.5</v>
       </c>
       <c r="U84" s="30">
         <v>11326.987163175203</v>
       </c>
       <c r="V84" s="30">
         <v>12622.96568198034</v>
       </c>
       <c r="W84" s="30">
         <v>13929.676361965854</v>
       </c>
       <c r="X84" s="30">
         <v>15178.196656255144</v>
       </c>
       <c r="Y84" s="30">
         <v>16642.490463242</v>
       </c>
       <c r="Z84" s="30">
         <v>1203</v>
       </c>
       <c r="AA84" s="30">
         <v>2498.6999999999998</v>
       </c>
       <c r="AB84" s="34">
         <v>3773.6</v>
       </c>
       <c r="AC84" s="34">
         <v>5299.7</v>
       </c>
       <c r="AD84" s="34">
         <v>6780.4</v>
       </c>
       <c r="AE84" s="34">
         <v>8971.4</v>
       </c>
-      <c r="AF84" s="30"/>
+      <c r="AF84" s="30">
+        <v>10855.8</v>
+      </c>
       <c r="AG84" s="30"/>
       <c r="AH84" s="30"/>
       <c r="AI84" s="30"/>
       <c r="AJ84" s="30"/>
       <c r="AK84" s="30"/>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="S85" s="22"/>
     </row>
     <row r="86" spans="1:37">
       <c r="N86" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" s="2"/>