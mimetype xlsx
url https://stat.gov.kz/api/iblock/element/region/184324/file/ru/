--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5FDBCE22-2F4D-4D29-8978-02212D6BE650}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12B4608D-6000-46B3-829C-D64F46E2ABD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам 2026" sheetId="4" r:id="rId1"/>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="79">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
@@ -549,51 +549,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -695,50 +695,51 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Денежный" xfId="1" builtinId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1013,167 +1014,169 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:AK105"/>
+  <dimension ref="A2:AM105"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="103" zoomScaleNormal="103" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="R7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AP27" sqref="AP27"/>
+      <selection pane="bottomRight" activeCell="AO2" sqref="AO2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9.140625" style="33"/>
     <col min="20" max="23" width="9.140625" style="2"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="2"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="9.140625" style="2"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="9.140625" style="2"/>
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="32" max="32" width="9.140625" style="1"/>
+    <col min="33" max="33" width="9.140625" style="2"/>
+    <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="21" customHeight="1">
+    <row r="2" spans="1:39" ht="21" customHeight="1">
       <c r="A2" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
     </row>
-    <row r="3" spans="1:37" ht="21" customHeight="1">
+    <row r="3" spans="1:39" ht="21" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="24"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="28"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
     </row>
-    <row r="4" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
+    <row r="4" spans="1:39" ht="22.5" customHeight="1" thickBot="1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
     </row>
-    <row r="5" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
+    <row r="5" spans="1:39" ht="27.75" customHeight="1" thickBot="1">
       <c r="A5" s="42"/>
       <c r="B5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="39"/>
       <c r="E5" s="39"/>
       <c r="F5" s="39"/>
       <c r="G5" s="39"/>
       <c r="H5" s="39"/>
       <c r="I5" s="39"/>
       <c r="J5" s="39"/>
       <c r="K5" s="39"/>
       <c r="L5" s="39"/>
       <c r="M5" s="39"/>
       <c r="N5" s="38" t="s">
         <v>67</v>
       </c>
       <c r="O5" s="39"/>
       <c r="P5" s="39"/>
       <c r="Q5" s="39"/>
       <c r="R5" s="39"/>
       <c r="S5" s="39"/>
       <c r="T5" s="39"/>
       <c r="U5" s="39"/>
       <c r="V5" s="39"/>
       <c r="W5" s="39"/>
       <c r="X5" s="39"/>
       <c r="Y5" s="39"/>
       <c r="Z5" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AA5" s="39"/>
       <c r="AB5" s="39"/>
       <c r="AC5" s="39"/>
       <c r="AD5" s="39"/>
       <c r="AE5" s="39"/>
       <c r="AF5" s="39"/>
       <c r="AG5" s="39"/>
       <c r="AH5" s="39"/>
       <c r="AI5" s="39"/>
       <c r="AJ5" s="39"/>
       <c r="AK5" s="39"/>
     </row>
-    <row r="6" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+    <row r="6" spans="1:39" ht="34.5" customHeight="1" thickBot="1">
       <c r="A6" s="43"/>
       <c r="B6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>9</v>
       </c>
@@ -1239,52 +1242,53 @@
       </c>
       <c r="AD6" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK6" s="31" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AM6" s="55"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>11799.308665086719</v>
       </c>
       <c r="C7" s="14">
         <v>24045.95502670524</v>
       </c>
       <c r="D7" s="9">
         <v>38284.095250246457</v>
       </c>
       <c r="E7" s="14">
         <v>53617.605077953587</v>
       </c>
       <c r="F7" s="14">
         <v>70711.87209630062</v>
       </c>
       <c r="G7" s="9">
         <v>94338.428767161837</v>
       </c>
       <c r="H7" s="9">
         <v>130909.6</v>
       </c>
       <c r="I7" s="10" t="s">
@@ -1337,57 +1341,60 @@
       </c>
       <c r="Y7" s="30">
         <v>564121.66931243485</v>
       </c>
       <c r="Z7" s="30">
         <v>15127.6</v>
       </c>
       <c r="AA7" s="30">
         <v>33037.199999999997</v>
       </c>
       <c r="AB7" s="37">
         <v>56066</v>
       </c>
       <c r="AC7" s="37">
         <v>79552.899999999994</v>
       </c>
       <c r="AD7" s="37">
         <v>105130.3</v>
       </c>
       <c r="AE7" s="37">
         <v>139675.29999999999</v>
       </c>
       <c r="AF7" s="37">
         <v>185343.7</v>
       </c>
-      <c r="AG7" s="34"/>
+      <c r="AG7" s="34">
+        <v>241442</v>
+      </c>
       <c r="AH7" s="34"/>
       <c r="AI7" s="30"/>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="30"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AM7" s="55"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9">
         <v>222.78914775953322</v>
       </c>
       <c r="C8" s="14">
         <v>378.97798428725207</v>
       </c>
       <c r="D8" s="9">
         <v>637.9290960714286</v>
       </c>
       <c r="E8" s="14">
         <v>1483.3400565392906</v>
       </c>
       <c r="F8" s="30">
         <v>1986.5725146758732</v>
       </c>
       <c r="G8" s="9">
         <v>2410.3958181432804</v>
       </c>
       <c r="H8" s="9">
         <v>4027.2</v>
       </c>
       <c r="I8" s="10">
@@ -1440,57 +1447,60 @@
       </c>
       <c r="Y8" s="30">
         <v>37557.134433520441</v>
       </c>
       <c r="Z8" s="30">
         <v>316.7</v>
       </c>
       <c r="AA8" s="30">
         <v>640.5</v>
       </c>
       <c r="AB8" s="37">
         <v>1187.5</v>
       </c>
       <c r="AC8" s="34">
         <v>1941.8</v>
       </c>
       <c r="AD8" s="37">
         <v>2456.6999999999998</v>
       </c>
       <c r="AE8" s="37" t="s">
         <v>68</v>
       </c>
       <c r="AF8" s="37">
         <v>5479.8</v>
       </c>
-      <c r="AG8" s="34"/>
+      <c r="AG8" s="34">
+        <v>8351.7000000000007</v>
+      </c>
       <c r="AH8" s="34"/>
       <c r="AI8" s="30"/>
       <c r="AJ8" s="30"/>
       <c r="AK8" s="30"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AM8" s="55"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="9">
         <v>108.77472193108655</v>
       </c>
       <c r="C9" s="14">
         <v>222.2845136653188</v>
       </c>
       <c r="D9" s="9">
         <v>335.60900541262947</v>
       </c>
       <c r="E9" s="14">
         <v>465.01505068898683</v>
       </c>
       <c r="F9" s="30">
         <v>657.62428583155645</v>
       </c>
       <c r="G9" s="9">
         <v>931.56145410728186</v>
       </c>
       <c r="H9" s="9">
         <v>2039.1</v>
       </c>
       <c r="I9" s="10">
@@ -1543,57 +1553,60 @@
       </c>
       <c r="Y9" s="30">
         <v>15914.561462639445</v>
       </c>
       <c r="Z9" s="30">
         <v>150.6</v>
       </c>
       <c r="AA9" s="30">
         <v>282.89999999999998</v>
       </c>
       <c r="AB9" s="37">
         <v>457.9</v>
       </c>
       <c r="AC9" s="34">
         <v>664</v>
       </c>
       <c r="AD9" s="37">
         <v>957.5</v>
       </c>
       <c r="AE9" s="37">
         <v>1288.8</v>
       </c>
       <c r="AF9" s="37">
         <v>2563.9</v>
       </c>
-      <c r="AG9" s="34"/>
+      <c r="AG9" s="34">
+        <v>3626.7</v>
+      </c>
       <c r="AH9" s="34"/>
       <c r="AI9" s="30"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AM9" s="55"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="9">
         <v>1252.3772179023902</v>
       </c>
       <c r="C10" s="14">
         <v>2443.5438249118197</v>
       </c>
       <c r="D10" s="9">
         <v>3872.2959174900893</v>
       </c>
       <c r="E10" s="14">
         <v>5436.5392099747387</v>
       </c>
       <c r="F10" s="30">
         <v>6974.3061220739119</v>
       </c>
       <c r="G10" s="9">
         <v>9020.488846010514</v>
       </c>
       <c r="H10" s="9">
         <v>13876.8</v>
       </c>
       <c r="I10" s="10">
@@ -1646,57 +1659,60 @@
       </c>
       <c r="Y10" s="30">
         <v>79885.101742052779</v>
       </c>
       <c r="Z10" s="30">
         <v>1252.9000000000001</v>
       </c>
       <c r="AA10" s="30">
         <v>2738.7</v>
       </c>
       <c r="AB10" s="37">
         <v>4971</v>
       </c>
       <c r="AC10" s="34">
         <v>6957.1</v>
       </c>
       <c r="AD10" s="37">
         <v>8769.7999999999993</v>
       </c>
       <c r="AE10" s="37">
         <v>11420</v>
       </c>
       <c r="AF10" s="37">
         <v>16662.900000000001</v>
       </c>
-      <c r="AG10" s="34"/>
+      <c r="AG10" s="34">
+        <v>25636.3</v>
+      </c>
       <c r="AH10" s="34"/>
       <c r="AI10" s="30"/>
       <c r="AJ10" s="30"/>
       <c r="AK10" s="30"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AM10" s="55"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>686.62506143409234</v>
       </c>
       <c r="C11" s="14">
         <v>1808.8260035412686</v>
       </c>
       <c r="D11" s="9">
         <v>2872.3518327546485</v>
       </c>
       <c r="E11" s="14">
         <v>4094.8894769265335</v>
       </c>
       <c r="F11" s="30">
         <v>5661.8089992179121</v>
       </c>
       <c r="G11" s="9">
         <v>7064.0157602548634</v>
       </c>
       <c r="H11" s="9">
         <v>10246.799999999999</v>
       </c>
       <c r="I11" s="10">
@@ -1749,57 +1765,60 @@
       </c>
       <c r="Y11" s="30">
         <v>30188.287766862115</v>
       </c>
       <c r="Z11" s="30">
         <v>903.6</v>
       </c>
       <c r="AA11" s="30">
         <v>2576.5</v>
       </c>
       <c r="AB11" s="37">
         <v>4042.8</v>
       </c>
       <c r="AC11" s="34">
         <v>5722.8</v>
       </c>
       <c r="AD11" s="37">
         <v>7855.2</v>
       </c>
       <c r="AE11" s="37">
         <v>9778.2000000000007</v>
       </c>
       <c r="AF11" s="37">
         <v>13260.3</v>
       </c>
-      <c r="AG11" s="34"/>
+      <c r="AG11" s="34">
+        <v>15862.8</v>
+      </c>
       <c r="AH11" s="34"/>
       <c r="AI11" s="30"/>
       <c r="AJ11" s="30"/>
       <c r="AK11" s="30"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AM11" s="55"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>580.49840127049151</v>
       </c>
       <c r="C12" s="14">
         <v>1251.6322727750269</v>
       </c>
       <c r="D12" s="9">
         <v>2056.7611797975733</v>
       </c>
       <c r="E12" s="14">
         <v>2850.4180695284776</v>
       </c>
       <c r="F12" s="30">
         <v>3799.713297411794</v>
       </c>
       <c r="G12" s="9">
         <v>5110.3767204157393</v>
       </c>
       <c r="H12" s="9">
         <v>9804.2999999999993</v>
       </c>
       <c r="I12" s="10">
@@ -1852,57 +1871,60 @@
       </c>
       <c r="Y12" s="30">
         <v>62367.88696829378</v>
       </c>
       <c r="Z12" s="30">
         <v>707.2</v>
       </c>
       <c r="AA12" s="30">
         <v>1494.2</v>
       </c>
       <c r="AB12" s="37">
         <v>2603.9</v>
       </c>
       <c r="AC12" s="34">
         <v>3787.5</v>
       </c>
       <c r="AD12" s="37">
         <v>5156.6000000000004</v>
       </c>
       <c r="AE12" s="37">
         <v>7147.2</v>
       </c>
       <c r="AF12" s="37">
         <v>12198.1</v>
       </c>
-      <c r="AG12" s="34"/>
+      <c r="AG12" s="34">
+        <v>20546.3</v>
+      </c>
       <c r="AH12" s="34"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AM12" s="55"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>423.56525610361803</v>
       </c>
       <c r="C13" s="14">
         <v>826.55051265502561</v>
       </c>
       <c r="D13" s="9">
         <v>1561.5416148788656</v>
       </c>
       <c r="E13" s="14">
         <v>2412.1410934655491</v>
       </c>
       <c r="F13" s="30">
         <v>3434.6856115873716</v>
       </c>
       <c r="G13" s="9">
         <v>4983.9052335363776</v>
       </c>
       <c r="H13" s="9">
         <v>7364.7</v>
       </c>
       <c r="I13" s="10">
@@ -1955,57 +1977,60 @@
       </c>
       <c r="Y13" s="30">
         <v>31226.298652728314</v>
       </c>
       <c r="Z13" s="30">
         <v>743.6</v>
       </c>
       <c r="AA13" s="30">
         <v>1304.2</v>
       </c>
       <c r="AB13" s="37">
         <v>2345</v>
       </c>
       <c r="AC13" s="34">
         <v>3407.8</v>
       </c>
       <c r="AD13" s="37">
         <v>4884.3</v>
       </c>
       <c r="AE13" s="37">
         <v>7250.6</v>
       </c>
       <c r="AF13" s="37">
         <v>10409.299999999999</v>
       </c>
-      <c r="AG13" s="34"/>
+      <c r="AG13" s="34">
+        <v>13826.4</v>
+      </c>
       <c r="AH13" s="34"/>
       <c r="AI13" s="30"/>
       <c r="AJ13" s="30"/>
       <c r="AK13" s="30"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AM13" s="55"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9">
         <v>488.63579501670972</v>
       </c>
       <c r="C14" s="14">
         <v>1088.9170709205605</v>
       </c>
       <c r="D14" s="9">
         <v>1837.0923728635121</v>
       </c>
       <c r="E14" s="14">
         <v>2481.3504858298006</v>
       </c>
       <c r="F14" s="30">
         <v>3052.3023689363472</v>
       </c>
       <c r="G14" s="9">
         <v>4220.8879369046872</v>
       </c>
       <c r="H14" s="9">
         <v>6143.7</v>
       </c>
       <c r="I14" s="10">
@@ -2058,57 +2083,60 @@
       </c>
       <c r="Y14" s="30">
         <v>20688.698956055327</v>
       </c>
       <c r="Z14" s="30">
         <v>689.9</v>
       </c>
       <c r="AA14" s="30">
         <v>1515.8</v>
       </c>
       <c r="AB14" s="37">
         <v>2485.8000000000002</v>
       </c>
       <c r="AC14" s="34">
         <v>3424.6</v>
       </c>
       <c r="AD14" s="37">
         <v>4516</v>
       </c>
       <c r="AE14" s="37">
         <v>6573.7</v>
       </c>
       <c r="AF14" s="37">
         <v>8549.1</v>
       </c>
-      <c r="AG14" s="34"/>
+      <c r="AG14" s="34">
+        <v>10521.7</v>
+      </c>
       <c r="AH14" s="34"/>
       <c r="AI14" s="30"/>
       <c r="AJ14" s="30"/>
       <c r="AK14" s="30"/>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AM14" s="55"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C15" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D15" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E15" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F15" s="30">
         <v>1996.8061203654152</v>
       </c>
       <c r="G15" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H15" s="9">
         <v>4254.5</v>
       </c>
       <c r="I15" s="10">
@@ -2161,57 +2189,60 @@
       </c>
       <c r="Y15" s="30">
         <v>19266.783076532225</v>
       </c>
       <c r="Z15" s="30">
         <v>303.7</v>
       </c>
       <c r="AA15" s="30">
         <v>561</v>
       </c>
       <c r="AB15" s="37">
         <v>1237.3</v>
       </c>
       <c r="AC15" s="34">
         <v>1773.6</v>
       </c>
       <c r="AD15" s="37">
         <v>2927.8</v>
       </c>
       <c r="AE15" s="37">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF15" s="37">
         <v>6362</v>
       </c>
-      <c r="AG15" s="34"/>
+      <c r="AG15" s="34">
+        <v>7934.1</v>
+      </c>
       <c r="AH15" s="34"/>
       <c r="AI15" s="30"/>
       <c r="AJ15" s="30"/>
       <c r="AK15" s="30"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AM15" s="55"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="9">
         <v>296.42699740431232</v>
       </c>
       <c r="C16" s="14">
         <v>883.17899187397848</v>
       </c>
       <c r="D16" s="9">
         <v>1294.4377223461941</v>
       </c>
       <c r="E16" s="14">
         <v>1621.096052206477</v>
       </c>
       <c r="F16" s="30">
         <v>2089.8099349562649</v>
       </c>
       <c r="G16" s="9">
         <v>3152.7991075783152</v>
       </c>
       <c r="H16" s="9">
         <v>4328.5</v>
       </c>
       <c r="I16" s="10">
@@ -2264,57 +2295,60 @@
       </c>
       <c r="Y16" s="30">
         <v>21835.07746116156</v>
       </c>
       <c r="Z16" s="30">
         <v>268.10000000000002</v>
       </c>
       <c r="AA16" s="30">
         <v>970.9</v>
       </c>
       <c r="AB16" s="37">
         <v>1496.4</v>
       </c>
       <c r="AC16" s="34">
         <v>2049.3000000000002</v>
       </c>
       <c r="AD16" s="37">
         <v>2665.5</v>
       </c>
       <c r="AE16" s="37">
         <v>4046.6</v>
       </c>
       <c r="AF16" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="AG16" s="34"/>
+      <c r="AG16" s="34">
+        <v>6717.6</v>
+      </c>
       <c r="AH16" s="34"/>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="30"/>
       <c r="AK16" s="30"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AM16" s="55"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="9">
         <v>369.35273534354457</v>
       </c>
       <c r="C17" s="14">
         <v>1038.4386837215777</v>
       </c>
       <c r="D17" s="9">
         <v>1818.3039023262104</v>
       </c>
       <c r="E17" s="14">
         <v>2996.6455357107593</v>
       </c>
       <c r="F17" s="30">
         <v>4087.5495437835057</v>
       </c>
       <c r="G17" s="9">
         <v>7088.3499180614745</v>
       </c>
       <c r="H17" s="9">
         <v>10098</v>
       </c>
       <c r="I17" s="10">
@@ -2367,57 +2401,60 @@
       </c>
       <c r="Y17" s="30">
         <v>31326.846407349276</v>
       </c>
       <c r="Z17" s="30">
         <v>564.20000000000005</v>
       </c>
       <c r="AA17" s="30" t="s">
         <v>62</v>
       </c>
       <c r="AB17" s="37">
         <v>3015.2</v>
       </c>
       <c r="AC17" s="34">
         <v>4715.7</v>
       </c>
       <c r="AD17" s="37">
         <v>6352.7</v>
       </c>
       <c r="AE17" s="37" t="s">
         <v>69</v>
       </c>
       <c r="AF17" s="37">
         <v>14170.3</v>
       </c>
-      <c r="AG17" s="34"/>
+      <c r="AG17" s="34">
+        <v>18057.7</v>
+      </c>
       <c r="AH17" s="34"/>
       <c r="AI17" s="30"/>
       <c r="AJ17" s="30"/>
       <c r="AK17" s="30"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AM17" s="55"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="9">
         <v>5742.0298174361014</v>
       </c>
       <c r="C18" s="14">
         <v>11017.815155781562</v>
       </c>
       <c r="D18" s="9">
         <v>16839.805546914053</v>
       </c>
       <c r="E18" s="14">
         <v>22678.61837401893</v>
       </c>
       <c r="F18" s="30">
         <v>29457.683609405052</v>
       </c>
       <c r="G18" s="9">
         <v>37081.575954433727</v>
       </c>
       <c r="H18" s="9">
         <v>44018.1</v>
       </c>
       <c r="I18" s="10">
@@ -2470,57 +2507,60 @@
       </c>
       <c r="Y18" s="30">
         <v>114943.62182002098</v>
       </c>
       <c r="Z18" s="30">
         <v>7361.1</v>
       </c>
       <c r="AA18" s="30" t="s">
         <v>64</v>
       </c>
       <c r="AB18" s="37">
         <v>26543.7</v>
       </c>
       <c r="AC18" s="34">
         <v>37100.1</v>
       </c>
       <c r="AD18" s="37">
         <v>48313.599999999999</v>
       </c>
       <c r="AE18" s="37" t="s">
         <v>70</v>
       </c>
       <c r="AF18" s="37">
         <v>71007.100000000006</v>
       </c>
-      <c r="AG18" s="34"/>
+      <c r="AG18" s="34">
+        <v>81576.5</v>
+      </c>
       <c r="AH18" s="34"/>
       <c r="AI18" s="30"/>
       <c r="AJ18" s="30"/>
       <c r="AK18" s="30"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AM18" s="55"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C19" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D19" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E19" s="14">
         <v>1856.8890269003468</v>
       </c>
       <c r="F19" s="30">
         <v>2326.7081814510957</v>
       </c>
       <c r="G19" s="9">
         <v>3249.5133988226244</v>
       </c>
       <c r="H19" s="9">
         <v>4339.8</v>
       </c>
       <c r="I19" s="10">
@@ -2573,57 +2613,60 @@
       </c>
       <c r="Y19" s="30">
         <v>30958.411130433335</v>
       </c>
       <c r="Z19" s="30">
         <v>660.2</v>
       </c>
       <c r="AA19" s="30">
         <v>1281.7</v>
       </c>
       <c r="AB19" s="37">
         <v>1901</v>
       </c>
       <c r="AC19" s="34">
         <v>2702.2</v>
       </c>
       <c r="AD19" s="37">
         <v>3485.8</v>
       </c>
       <c r="AE19" s="37">
         <v>4800.5</v>
       </c>
       <c r="AF19" s="37">
         <v>6100.2</v>
       </c>
-      <c r="AG19" s="34"/>
+      <c r="AG19" s="34">
+        <v>8456.5</v>
+      </c>
       <c r="AH19" s="34"/>
       <c r="AI19" s="30"/>
       <c r="AJ19" s="30"/>
       <c r="AK19" s="30"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AM19" s="55"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9">
         <v>1069.0972077034976</v>
       </c>
       <c r="C20" s="14">
         <v>1891.8180223806121</v>
       </c>
       <c r="D20" s="9">
         <v>2969.4384733556635</v>
       </c>
       <c r="E20" s="14">
         <v>4033.2851213043632</v>
       </c>
       <c r="F20" s="30">
         <v>5186.3015066045209</v>
       </c>
       <c r="G20" s="9">
         <v>6932.6133343352149</v>
       </c>
       <c r="H20" s="9">
         <v>10368</v>
       </c>
       <c r="I20" s="10">
@@ -2676,173 +2719,177 @@
       </c>
       <c r="Y20" s="30">
         <v>67962.959434785313</v>
       </c>
       <c r="Z20" s="30">
         <v>1205.5999999999999</v>
       </c>
       <c r="AA20" s="30">
         <v>2504</v>
       </c>
       <c r="AB20" s="37">
         <v>3778.5</v>
       </c>
       <c r="AC20" s="34">
         <v>5306.4</v>
       </c>
       <c r="AD20" s="37">
         <v>6788.8</v>
       </c>
       <c r="AE20" s="37">
         <v>8982.9</v>
       </c>
       <c r="AF20" s="37">
         <v>13223.4</v>
       </c>
-      <c r="AG20" s="34"/>
+      <c r="AG20" s="34">
+        <v>20327.8</v>
+      </c>
       <c r="AH20" s="34"/>
       <c r="AI20" s="30"/>
       <c r="AJ20" s="30"/>
       <c r="AK20" s="30"/>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:39">
       <c r="A21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
-    <row r="23" spans="1:37" ht="21" customHeight="1">
+    <row r="23" spans="1:39" ht="21" customHeight="1">
       <c r="A23" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="41"/>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
     </row>
-    <row r="24" spans="1:37" ht="21" customHeight="1">
+    <row r="24" spans="1:39" ht="21" customHeight="1">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
-    <row r="25" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
+    <row r="25" spans="1:39" ht="22.5" customHeight="1" thickBot="1">
       <c r="A25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
-    </row>
-    <row r="26" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
+      <c r="AM25" s="55"/>
+    </row>
+    <row r="26" spans="1:39" ht="20.25" customHeight="1" thickBot="1">
       <c r="A26" s="46"/>
       <c r="B26" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="39"/>
       <c r="H26" s="39"/>
       <c r="I26" s="39"/>
       <c r="J26" s="39"/>
       <c r="K26" s="39"/>
       <c r="L26" s="39"/>
       <c r="M26" s="39"/>
       <c r="N26" s="38" t="s">
         <v>67</v>
       </c>
       <c r="O26" s="39"/>
       <c r="P26" s="39"/>
       <c r="Q26" s="39"/>
       <c r="R26" s="39"/>
       <c r="S26" s="39"/>
       <c r="T26" s="39"/>
       <c r="U26" s="39"/>
       <c r="V26" s="39"/>
       <c r="W26" s="39"/>
       <c r="X26" s="39"/>
       <c r="Y26" s="39"/>
       <c r="Z26" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AA26" s="39"/>
       <c r="AB26" s="39"/>
       <c r="AC26" s="39"/>
       <c r="AD26" s="39"/>
       <c r="AE26" s="39"/>
       <c r="AF26" s="39"/>
       <c r="AG26" s="39"/>
       <c r="AH26" s="39"/>
       <c r="AI26" s="39"/>
       <c r="AJ26" s="39"/>
       <c r="AK26" s="39"/>
-    </row>
-    <row r="27" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+      <c r="AM26" s="55"/>
+    </row>
+    <row r="27" spans="1:39" ht="34.5" customHeight="1" thickBot="1">
       <c r="A27" s="47"/>
       <c r="B27" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="16" t="s">
         <v>9</v>
       </c>
@@ -2908,52 +2955,53 @@
       </c>
       <c r="AD27" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG27" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH27" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ27" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK27" s="31" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AM27" s="55"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="9">
         <v>11383.612706753385</v>
       </c>
       <c r="C28" s="14">
         <v>23214.563110038576</v>
       </c>
       <c r="D28" s="9">
         <v>37054.605475246455</v>
       </c>
       <c r="E28" s="14">
         <v>51552.417483512239</v>
       </c>
       <c r="F28" s="14">
         <v>68130.387603248935</v>
       </c>
       <c r="G28" s="9">
         <v>91240.647375499771</v>
       </c>
       <c r="H28" s="9">
         <v>127295.5</v>
       </c>
       <c r="I28" s="10" t="s">
@@ -3006,57 +3054,60 @@
       </c>
       <c r="Y28" s="30">
         <v>556192.6322124349</v>
       </c>
       <c r="Z28" s="30">
         <v>14658.4</v>
       </c>
       <c r="AA28" s="30">
         <v>32098.9</v>
       </c>
       <c r="AB28" s="37">
         <v>54555.9</v>
       </c>
       <c r="AC28" s="37">
         <v>76909.899999999994</v>
       </c>
       <c r="AD28" s="37">
         <v>101826.5</v>
       </c>
       <c r="AE28" s="37" t="s">
         <v>71</v>
       </c>
       <c r="AF28" s="30">
         <v>180718.4</v>
       </c>
-      <c r="AG28" s="30"/>
+      <c r="AG28" s="30">
+        <v>236156</v>
+      </c>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AM28" s="55"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="9">
         <v>144.93147275953322</v>
       </c>
       <c r="C29" s="14">
         <v>223.26263428725207</v>
       </c>
       <c r="D29" s="9">
         <v>391.52024607142863</v>
       </c>
       <c r="E29" s="14">
         <v>605.03112644226053</v>
       </c>
       <c r="F29" s="14">
         <v>888.68635205458565</v>
       </c>
       <c r="G29" s="9">
         <v>1092.9324229977351</v>
       </c>
       <c r="H29" s="9">
         <v>2490.1999999999998</v>
       </c>
       <c r="I29" s="10">
@@ -3109,57 +3160,60 @@
       </c>
       <c r="Y29" s="30">
         <v>34575.628230520451</v>
       </c>
       <c r="Z29" s="30">
         <v>184.9</v>
       </c>
       <c r="AA29" s="30">
         <v>376.8</v>
       </c>
       <c r="AB29" s="37">
         <v>741.3</v>
       </c>
       <c r="AC29" s="37">
         <v>948</v>
       </c>
       <c r="AD29" s="37">
         <v>1214.4000000000001</v>
       </c>
       <c r="AE29" s="37">
         <v>1605.2</v>
       </c>
       <c r="AF29" s="30">
         <v>3740.6</v>
       </c>
-      <c r="AG29" s="30"/>
+      <c r="AG29" s="30">
+        <v>6364</v>
+      </c>
       <c r="AH29" s="30"/>
       <c r="AI29" s="30"/>
       <c r="AJ29" s="30"/>
       <c r="AK29" s="30"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AM29" s="55"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C30" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D30" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E30" s="14">
         <v>428.98645068898679</v>
       </c>
       <c r="F30" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G30" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H30" s="9">
         <v>1976</v>
       </c>
       <c r="I30" s="10">
@@ -3212,57 +3266,60 @@
       </c>
       <c r="Y30" s="30">
         <v>15799.957262639446</v>
       </c>
       <c r="Z30" s="30">
         <v>146.5</v>
       </c>
       <c r="AA30" s="30">
         <v>274.7</v>
       </c>
       <c r="AB30" s="37">
         <v>429.2</v>
       </c>
       <c r="AC30" s="37">
         <v>625.79999999999995</v>
       </c>
       <c r="AD30" s="37">
         <v>909.8</v>
       </c>
       <c r="AE30" s="37">
         <v>1231.5</v>
       </c>
       <c r="AF30" s="30">
         <v>2497</v>
       </c>
-      <c r="AG30" s="30"/>
+      <c r="AG30" s="30">
+        <v>3550.3</v>
+      </c>
       <c r="AH30" s="30"/>
       <c r="AI30" s="30"/>
       <c r="AJ30" s="30"/>
       <c r="AK30" s="30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AM30" s="55"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C31" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D31" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E31" s="14">
         <v>5405.6585766414064</v>
       </c>
       <c r="F31" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G31" s="9">
         <v>8974.1678960105146</v>
       </c>
       <c r="H31" s="9">
         <v>13822.7</v>
       </c>
       <c r="I31" s="10">
@@ -3315,57 +3372,60 @@
       </c>
       <c r="Y31" s="30">
         <v>79759.610742052784</v>
       </c>
       <c r="Z31" s="30" t="s">
         <v>59</v>
       </c>
       <c r="AA31" s="30">
         <v>2727.4</v>
       </c>
       <c r="AB31" s="37">
         <v>4939.6000000000004</v>
       </c>
       <c r="AC31" s="37">
         <v>6915.3</v>
       </c>
       <c r="AD31" s="34">
         <v>8717.5</v>
       </c>
       <c r="AE31" s="37">
         <v>11357.2</v>
       </c>
       <c r="AF31" s="30">
         <v>16589.7</v>
       </c>
-      <c r="AG31" s="30"/>
+      <c r="AG31" s="30">
+        <v>25552.7</v>
+      </c>
       <c r="AH31" s="30"/>
       <c r="AI31" s="30"/>
       <c r="AJ31" s="30"/>
       <c r="AK31" s="30"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AM31" s="55"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C32" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D32" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E32" s="14">
         <v>4091.4251702592005</v>
       </c>
       <c r="F32" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G32" s="9">
         <v>7058.8193002538628</v>
       </c>
       <c r="H32" s="9">
         <v>10240.799999999999</v>
       </c>
       <c r="I32" s="10">
@@ -3418,57 +3478,60 @@
       </c>
       <c r="Y32" s="30">
         <v>30172.138849862116</v>
       </c>
       <c r="Z32" s="30">
         <v>902</v>
       </c>
       <c r="AA32" s="30">
         <v>2573.3000000000002</v>
       </c>
       <c r="AB32" s="37">
         <v>4038</v>
       </c>
       <c r="AC32" s="37">
         <v>5717.4</v>
       </c>
       <c r="AD32" s="34">
         <v>7848.5</v>
       </c>
       <c r="AE32" s="37">
         <v>9770.2000000000007</v>
       </c>
       <c r="AF32" s="30">
         <v>13250.9</v>
       </c>
-      <c r="AG32" s="30"/>
+      <c r="AG32" s="30">
+        <v>15852</v>
+      </c>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AM32" s="55"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C33" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D33" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E33" s="14">
         <v>2361.8472796951437</v>
       </c>
       <c r="F33" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G33" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H33" s="9">
         <v>8949.2999999999993</v>
       </c>
       <c r="I33" s="10">
@@ -3521,57 +3584,60 @@
       </c>
       <c r="Y33" s="30">
         <v>60239.056253293784</v>
       </c>
       <c r="Z33" s="30">
         <v>581.9</v>
       </c>
       <c r="AA33" s="30">
         <v>1243.7</v>
       </c>
       <c r="AB33" s="37">
         <v>2222.9</v>
       </c>
       <c r="AC33" s="37">
         <v>3077.9</v>
       </c>
       <c r="AD33" s="34">
         <v>4269.6000000000004</v>
       </c>
       <c r="AE33" s="37">
         <v>6082.8</v>
       </c>
       <c r="AF33" s="30">
         <v>10956.2</v>
       </c>
-      <c r="AG33" s="30"/>
+      <c r="AG33" s="30">
+        <v>19127.099999999999</v>
+      </c>
       <c r="AH33" s="30"/>
       <c r="AI33" s="30"/>
       <c r="AJ33" s="30"/>
       <c r="AK33" s="30"/>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AM33" s="55"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C34" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D34" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E34" s="14">
         <v>2143.2222434058826</v>
       </c>
       <c r="F34" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G34" s="9">
         <v>4580.5269584468788</v>
       </c>
       <c r="H34" s="9">
         <v>6894.1</v>
       </c>
       <c r="I34" s="10">
@@ -3624,57 +3690,60 @@
       </c>
       <c r="Y34" s="30">
         <v>30332.723095728317</v>
       </c>
       <c r="Z34" s="30">
         <v>662.3</v>
       </c>
       <c r="AA34" s="30">
         <v>1141.5999999999999</v>
       </c>
       <c r="AB34" s="37">
         <v>2101.1</v>
       </c>
       <c r="AC34" s="37">
         <v>3109.9</v>
       </c>
       <c r="AD34" s="34">
         <v>4511.8999999999996</v>
       </c>
       <c r="AE34" s="37">
         <v>6803.9</v>
       </c>
       <c r="AF34" s="30">
         <v>9888</v>
       </c>
-      <c r="AG34" s="30"/>
+      <c r="AG34" s="30">
+        <v>13230.7</v>
+      </c>
       <c r="AH34" s="30"/>
       <c r="AI34" s="30"/>
       <c r="AJ34" s="30"/>
       <c r="AK34" s="30"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AM34" s="55"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C35" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D35" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E35" s="14">
         <v>2438.1561524964673</v>
       </c>
       <c r="F35" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G35" s="9">
         <v>4156.0964369046869</v>
       </c>
       <c r="H35" s="9">
         <v>6068.2</v>
       </c>
       <c r="I35" s="10">
@@ -3727,57 +3796,60 @@
       </c>
       <c r="Y35" s="30">
         <v>20481.879956055323</v>
       </c>
       <c r="Z35" s="30">
         <v>679</v>
       </c>
       <c r="AA35" s="30">
         <v>1493.9</v>
       </c>
       <c r="AB35" s="37">
         <v>2434.1</v>
       </c>
       <c r="AC35" s="37">
         <v>3355.7</v>
       </c>
       <c r="AD35" s="34">
         <v>4429.8</v>
       </c>
       <c r="AE35" s="37">
         <v>6470.3</v>
       </c>
       <c r="AF35" s="30">
         <v>8428.5</v>
       </c>
-      <c r="AG35" s="30"/>
+      <c r="AG35" s="30">
+        <v>10383.799999999999</v>
+      </c>
       <c r="AH35" s="30"/>
       <c r="AI35" s="30"/>
       <c r="AJ35" s="30"/>
       <c r="AK35" s="30"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AM35" s="55"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C36" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D36" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E36" s="14">
         <v>1207.3775248593327</v>
       </c>
       <c r="F36" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G36" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H36" s="9">
         <v>4254.5</v>
       </c>
       <c r="I36" s="10">
@@ -3830,57 +3902,60 @@
       </c>
       <c r="Y36" s="30">
         <v>19266.783076532225</v>
       </c>
       <c r="Z36" s="30">
         <v>303.7</v>
       </c>
       <c r="AA36" s="30">
         <v>561</v>
       </c>
       <c r="AB36" s="37">
         <v>1237.3</v>
       </c>
       <c r="AC36" s="37">
         <v>1773.6</v>
       </c>
       <c r="AD36" s="34">
         <v>2927.8</v>
       </c>
       <c r="AE36" s="37">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF36" s="30">
         <v>6362</v>
       </c>
-      <c r="AG36" s="30"/>
+      <c r="AG36" s="30">
+        <v>7934.1</v>
+      </c>
       <c r="AH36" s="30"/>
       <c r="AI36" s="30"/>
       <c r="AJ36" s="30"/>
       <c r="AK36" s="30"/>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AM36" s="55"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C37" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D37" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E37" s="14">
         <v>1548.7733485514771</v>
       </c>
       <c r="F37" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G37" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H37" s="9">
         <v>4202</v>
       </c>
       <c r="I37" s="10">
@@ -3933,57 +4008,60 @@
       </c>
       <c r="Y37" s="30">
         <v>21611.109344161552</v>
       </c>
       <c r="Z37" s="30">
         <v>245</v>
       </c>
       <c r="AA37" s="30">
         <v>924.6</v>
       </c>
       <c r="AB37" s="37">
         <v>1427</v>
       </c>
       <c r="AC37" s="37">
         <v>1974.6</v>
       </c>
       <c r="AD37" s="34">
         <v>2572.1999999999998</v>
       </c>
       <c r="AE37" s="37">
         <v>3934.6</v>
       </c>
       <c r="AF37" s="30">
         <v>5226.6000000000004</v>
       </c>
-      <c r="AG37" s="30"/>
+      <c r="AG37" s="30">
+        <v>6568.3</v>
+      </c>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30"/>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AM37" s="55"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C38" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D38" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E38" s="14">
         <v>2774.5477249584255</v>
       </c>
       <c r="F38" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G38" s="9">
         <v>6755.2032019329736</v>
       </c>
       <c r="H38" s="9">
         <v>9709.2999999999993</v>
       </c>
       <c r="I38" s="10">
@@ -4036,57 +4114,60 @@
       </c>
       <c r="Y38" s="30">
         <v>30447.41806334928</v>
       </c>
       <c r="Z38" s="30">
         <v>506.7</v>
       </c>
       <c r="AA38" s="30" t="s">
         <v>63</v>
       </c>
       <c r="AB38" s="37">
         <v>2842.7</v>
       </c>
       <c r="AC38" s="37">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD38" s="34">
         <v>5986.3</v>
       </c>
       <c r="AE38" s="37" t="s">
         <v>72</v>
       </c>
       <c r="AF38" s="30">
         <v>13657.3</v>
       </c>
-      <c r="AG38" s="30"/>
+      <c r="AG38" s="30">
+        <v>17471.400000000001</v>
+      </c>
       <c r="AH38" s="30"/>
       <c r="AI38" s="30"/>
       <c r="AJ38" s="30"/>
       <c r="AK38" s="30"/>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AM38" s="55"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C39" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D39" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E39" s="14">
         <v>22663.199874018937</v>
       </c>
       <c r="F39" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G39" s="9">
         <v>37058.448204433735</v>
       </c>
       <c r="H39" s="9">
         <v>43991.1</v>
       </c>
       <c r="I39" s="10">
@@ -4139,57 +4220,59 @@
       </c>
       <c r="Y39" s="30">
         <v>114610.11862002099</v>
       </c>
       <c r="Z39" s="30" t="s">
         <v>60</v>
       </c>
       <c r="AA39" s="30">
         <v>15282.3</v>
       </c>
       <c r="AB39" s="37">
         <v>26469.200000000001</v>
       </c>
       <c r="AC39" s="37">
         <v>36988.9</v>
       </c>
       <c r="AD39" s="34">
         <v>48174.6</v>
       </c>
       <c r="AE39" s="37" t="s">
         <v>73</v>
       </c>
       <c r="AF39" s="30">
         <v>70812.5</v>
       </c>
-      <c r="AG39" s="30"/>
+      <c r="AG39" s="30">
+        <v>81354.2</v>
+      </c>
       <c r="AH39" s="30"/>
       <c r="AI39" s="30"/>
       <c r="AJ39" s="30"/>
       <c r="AK39" s="30"/>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C40" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D40" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E40" s="14">
         <v>1855.9518901903471</v>
       </c>
       <c r="F40" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G40" s="9">
         <v>3248.1076937576249</v>
       </c>
       <c r="H40" s="9">
         <v>4338.1000000000004</v>
       </c>
       <c r="I40" s="10">
@@ -4242,57 +4325,59 @@
       </c>
       <c r="Y40" s="30">
         <v>30953.362283433333</v>
       </c>
       <c r="Z40" s="30">
         <v>659.9</v>
       </c>
       <c r="AA40" s="30">
         <v>1281</v>
       </c>
       <c r="AB40" s="37">
         <v>1899.9</v>
       </c>
       <c r="AC40" s="37">
         <v>2700.5</v>
       </c>
       <c r="AD40" s="34">
         <v>3483.7</v>
       </c>
       <c r="AE40" s="37" t="s">
         <v>74</v>
       </c>
       <c r="AF40" s="30">
         <v>6097.3</v>
       </c>
-      <c r="AG40" s="30"/>
+      <c r="AG40" s="30">
+        <v>8453.1</v>
+      </c>
       <c r="AH40" s="30"/>
       <c r="AI40" s="30"/>
       <c r="AJ40" s="30"/>
       <c r="AK40" s="30"/>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C41" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D41" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E41" s="14">
         <v>4028.2401213043627</v>
       </c>
       <c r="F41" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G41" s="9">
         <v>6925.0458343352147</v>
       </c>
       <c r="H41" s="9">
         <v>10359.200000000001</v>
       </c>
       <c r="I41" s="10">
@@ -4345,139 +4430,142 @@
       </c>
       <c r="Y41" s="30">
         <v>67942.846434785315</v>
       </c>
       <c r="Z41" s="30" t="s">
         <v>61</v>
       </c>
       <c r="AA41" s="30">
         <v>2498.6999999999998</v>
       </c>
       <c r="AB41" s="37">
         <v>3773.6</v>
       </c>
       <c r="AC41" s="37">
         <v>5299.7</v>
       </c>
       <c r="AD41" s="34">
         <v>6780.4</v>
       </c>
       <c r="AE41" s="37">
         <v>8972.9</v>
       </c>
       <c r="AF41" s="30">
         <v>13211.7</v>
       </c>
-      <c r="AG41" s="30"/>
+      <c r="AG41" s="30">
+        <v>20314.400000000001</v>
+      </c>
       <c r="AH41" s="30"/>
       <c r="AI41" s="30"/>
       <c r="AJ41" s="30"/>
       <c r="AK41" s="30"/>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:39">
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="S42" s="22"/>
     </row>
-    <row r="46" spans="1:37" ht="21" customHeight="1">
+    <row r="46" spans="1:39" ht="21" customHeight="1">
       <c r="A46" s="44" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="44"/>
       <c r="C46" s="44"/>
       <c r="D46" s="44"/>
       <c r="E46" s="44"/>
       <c r="F46" s="44"/>
       <c r="G46" s="44"/>
       <c r="H46" s="44"/>
       <c r="I46" s="44"/>
       <c r="J46" s="44"/>
       <c r="K46" s="44"/>
       <c r="L46" s="44"/>
       <c r="M46" s="44"/>
     </row>
-    <row r="47" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
+    <row r="47" spans="1:39" ht="22.5" customHeight="1" thickBot="1">
       <c r="A47" s="1" t="s">
         <v>1</v>
       </c>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
       <c r="M47" s="45"/>
     </row>
-    <row r="48" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
+    <row r="48" spans="1:39" ht="20.25" customHeight="1" thickBot="1">
       <c r="A48" s="42"/>
       <c r="B48" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="39"/>
       <c r="D48" s="39"/>
       <c r="E48" s="39"/>
       <c r="F48" s="39"/>
       <c r="G48" s="39"/>
       <c r="H48" s="39"/>
       <c r="I48" s="39"/>
       <c r="J48" s="39"/>
       <c r="K48" s="39"/>
       <c r="L48" s="39"/>
       <c r="M48" s="39"/>
       <c r="N48" s="38" t="s">
         <v>67</v>
       </c>
       <c r="O48" s="39"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="39"/>
       <c r="R48" s="39"/>
       <c r="S48" s="39"/>
       <c r="T48" s="39"/>
       <c r="U48" s="39"/>
       <c r="V48" s="39"/>
       <c r="W48" s="39"/>
       <c r="X48" s="39"/>
       <c r="Y48" s="39"/>
       <c r="Z48" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AA48" s="39"/>
       <c r="AB48" s="39"/>
       <c r="AC48" s="39"/>
       <c r="AD48" s="39"/>
       <c r="AE48" s="39"/>
       <c r="AF48" s="39"/>
       <c r="AG48" s="39"/>
       <c r="AH48" s="39"/>
       <c r="AI48" s="39"/>
       <c r="AJ48" s="39"/>
       <c r="AK48" s="39"/>
-    </row>
-    <row r="49" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+      <c r="AM48" s="55"/>
+    </row>
+    <row r="49" spans="1:39" ht="34.5" customHeight="1" thickBot="1">
       <c r="A49" s="43"/>
       <c r="B49" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>9</v>
       </c>
@@ -4543,52 +4631,53 @@
       </c>
       <c r="AD49" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE49" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF49" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG49" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH49" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI49" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ49" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK49" s="31" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AM49" s="55"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B50" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C50" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D50" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E50" s="10">
         <v>9.5117211029999993</v>
       </c>
       <c r="F50" s="35">
         <v>10.986610560999999</v>
       </c>
       <c r="G50" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H50" s="10">
         <v>16362</v>
       </c>
       <c r="I50" s="10" t="s">
@@ -4641,57 +4730,60 @@
       </c>
       <c r="Y50" s="30">
         <v>283142.59320503089</v>
       </c>
       <c r="Z50" s="30">
         <v>1.6</v>
       </c>
       <c r="AA50" s="30">
         <v>3.4</v>
       </c>
       <c r="AB50" s="34">
         <v>4.7</v>
       </c>
       <c r="AC50" s="34">
         <v>5.8</v>
       </c>
       <c r="AD50" s="36">
         <v>6.5</v>
       </c>
       <c r="AE50" s="36">
         <v>7.2</v>
       </c>
       <c r="AF50" s="30">
         <v>16474.400000000001</v>
       </c>
-      <c r="AG50" s="30"/>
+      <c r="AG50" s="30">
+        <v>47026.400000000001</v>
+      </c>
       <c r="AH50" s="30"/>
       <c r="AI50" s="30"/>
       <c r="AJ50" s="30"/>
       <c r="AK50" s="30"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AM50" s="55"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="9">
         <v>2.5876231409999999</v>
       </c>
       <c r="C51" s="14">
         <v>5.152261663</v>
       </c>
       <c r="D51" s="9">
         <v>7.542825626</v>
       </c>
       <c r="E51" s="10">
         <v>9.5117211029999993</v>
       </c>
       <c r="F51" s="35">
         <v>10.986610560999999</v>
       </c>
       <c r="G51" s="29">
         <v>12.240588199999999</v>
       </c>
       <c r="H51" s="10">
         <v>1207.4000000000001</v>
       </c>
       <c r="I51" s="10">
@@ -4744,57 +4836,60 @@
       </c>
       <c r="Y51" s="30">
         <v>31141.293326936557</v>
       </c>
       <c r="Z51" s="30">
         <v>1.3</v>
       </c>
       <c r="AA51" s="30">
         <v>2.8</v>
       </c>
       <c r="AB51" s="34">
         <v>4</v>
       </c>
       <c r="AC51" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="AD51" s="36">
         <v>5.5</v>
       </c>
       <c r="AE51" s="36">
         <v>6.1</v>
       </c>
       <c r="AF51" s="30">
         <v>1832.4</v>
       </c>
-      <c r="AG51" s="30"/>
+      <c r="AG51" s="30">
+        <v>4225.6000000000004</v>
+      </c>
       <c r="AH51" s="30"/>
       <c r="AI51" s="30"/>
       <c r="AJ51" s="30"/>
       <c r="AK51" s="30"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AM51" s="55"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="10">
         <v>640.29999999999995</v>
       </c>
       <c r="I52" s="10">
@@ -4847,57 +4942,60 @@
       </c>
       <c r="Y52" s="30">
         <v>13071.660846524446</v>
       </c>
       <c r="Z52" s="30">
         <v>0.1</v>
       </c>
       <c r="AA52" s="30">
         <v>0.2</v>
       </c>
       <c r="AB52" s="34">
         <v>0.3</v>
       </c>
       <c r="AC52" s="34">
         <v>0.3</v>
       </c>
       <c r="AD52" s="36">
         <v>0.4</v>
       </c>
       <c r="AE52" s="36">
         <v>0.4</v>
       </c>
       <c r="AF52" s="30">
         <v>693.5</v>
       </c>
-      <c r="AG52" s="30"/>
+      <c r="AG52" s="30">
+        <v>1434.3</v>
+      </c>
       <c r="AH52" s="30"/>
       <c r="AI52" s="30"/>
       <c r="AJ52" s="30"/>
       <c r="AK52" s="30"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AM52" s="55"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="10">
         <v>2815.5</v>
       </c>
       <c r="I53" s="10">
@@ -4950,57 +5048,60 @@
       </c>
       <c r="Y53" s="30">
         <v>57831.145955282016</v>
       </c>
       <c r="Z53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA53" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB53" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC53" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD53" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE53" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF53" s="30">
         <v>2652.4</v>
       </c>
-      <c r="AG53" s="30"/>
+      <c r="AG53" s="30">
+        <v>9619</v>
+      </c>
       <c r="AH53" s="30"/>
       <c r="AI53" s="30"/>
       <c r="AJ53" s="30"/>
       <c r="AK53" s="30"/>
-    </row>
-    <row r="54" spans="1:37">
+      <c r="AM53" s="55"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="10">
         <v>1328.4</v>
       </c>
       <c r="I54" s="10">
@@ -5053,57 +5154,60 @@
       </c>
       <c r="Y54" s="30">
         <v>7191.761872989332</v>
       </c>
       <c r="Z54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA54" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB54" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC54" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD54" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE54" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF54" s="30">
         <v>769.9</v>
       </c>
-      <c r="AG54" s="30"/>
+      <c r="AG54" s="30">
+        <v>1731.7</v>
+      </c>
       <c r="AH54" s="30"/>
       <c r="AI54" s="30"/>
       <c r="AJ54" s="30"/>
       <c r="AK54" s="30"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AM54" s="55"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="10">
         <v>3683.2</v>
       </c>
       <c r="I55" s="10">
@@ -5156,57 +5260,60 @@
       </c>
       <c r="Y55" s="30">
         <v>49787.729666818785</v>
       </c>
       <c r="Z55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA55" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB55" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC55" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD55" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE55" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF55" s="30">
         <v>3857.6</v>
       </c>
-      <c r="AG55" s="30"/>
+      <c r="AG55" s="30">
+        <v>10909.5</v>
+      </c>
       <c r="AH55" s="30"/>
       <c r="AI55" s="30"/>
       <c r="AJ55" s="30"/>
       <c r="AK55" s="30"/>
-    </row>
-    <row r="56" spans="1:37">
+      <c r="AM55" s="55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="10">
         <v>827.3</v>
       </c>
       <c r="I56" s="10">
@@ -5259,57 +5366,59 @@
       </c>
       <c r="Y56" s="30">
         <v>11875.106925368333</v>
       </c>
       <c r="Z56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA56" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB56" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC56" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD56" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE56" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF56" s="30">
         <v>632.6</v>
       </c>
-      <c r="AG56" s="30"/>
+      <c r="AG56" s="30">
+        <v>2036.5</v>
+      </c>
       <c r="AH56" s="30"/>
       <c r="AI56" s="30"/>
       <c r="AJ56" s="30"/>
       <c r="AK56" s="30"/>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="10">
         <v>663.8</v>
       </c>
       <c r="I57" s="10">
@@ -5362,57 +5471,59 @@
       </c>
       <c r="Y57" s="30">
         <v>5332.7339206135557</v>
       </c>
       <c r="Z57" s="30">
         <v>0.2</v>
       </c>
       <c r="AA57" s="30">
         <v>0.4</v>
       </c>
       <c r="AB57" s="34">
         <v>0.4</v>
       </c>
       <c r="AC57" s="34">
         <v>0.6</v>
       </c>
       <c r="AD57" s="36">
         <v>0.6</v>
       </c>
       <c r="AE57" s="36">
         <v>0.7</v>
       </c>
       <c r="AF57" s="30">
         <v>602.29999999999995</v>
       </c>
-      <c r="AG57" s="30"/>
+      <c r="AG57" s="30">
+        <v>1266.5999999999999</v>
+      </c>
       <c r="AH57" s="30"/>
       <c r="AI57" s="30"/>
       <c r="AJ57" s="30"/>
       <c r="AK57" s="30"/>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="10">
         <v>274.2</v>
       </c>
       <c r="I58" s="10">
@@ -5465,57 +5576,60 @@
       </c>
       <c r="Y58" s="30">
         <v>6443.5840879822226</v>
       </c>
       <c r="Z58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA58" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB58" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC58" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD58" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE58" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF58" s="30">
         <v>255.7</v>
       </c>
-      <c r="AG58" s="30"/>
+      <c r="AG58" s="30">
+        <v>561.6</v>
+      </c>
       <c r="AH58" s="30"/>
       <c r="AI58" s="30"/>
       <c r="AJ58" s="30"/>
       <c r="AK58" s="30"/>
-    </row>
-    <row r="59" spans="1:37">
+      <c r="AM58" s="55"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="10">
         <v>293.3</v>
       </c>
       <c r="I59" s="10">
@@ -5568,57 +5682,60 @@
       </c>
       <c r="Y59" s="30">
         <v>12417.736721425556</v>
       </c>
       <c r="Z59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB59" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC59" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD59" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE59" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF59" s="30">
         <v>325</v>
       </c>
-      <c r="AG59" s="30"/>
+      <c r="AG59" s="30">
+        <v>931.2</v>
+      </c>
       <c r="AH59" s="30"/>
       <c r="AI59" s="30"/>
       <c r="AJ59" s="30"/>
       <c r="AK59" s="30"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AM59" s="55"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="10">
         <v>1398.2</v>
       </c>
       <c r="I60" s="10">
@@ -5671,57 +5788,60 @@
       </c>
       <c r="Y60" s="30">
         <v>5284.4636676022219</v>
       </c>
       <c r="Z60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA60" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB60" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC60" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD60" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE60" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF60" s="30">
         <v>1238.5999999999999</v>
       </c>
-      <c r="AG60" s="30"/>
+      <c r="AG60" s="30">
+        <v>2503.4</v>
+      </c>
       <c r="AH60" s="30"/>
       <c r="AI60" s="30"/>
       <c r="AJ60" s="30"/>
       <c r="AK60" s="30"/>
-    </row>
-    <row r="61" spans="1:37">
+      <c r="AM60" s="55"/>
+    </row>
+    <row r="61" spans="1:39">
       <c r="A61" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="10">
         <v>845</v>
       </c>
       <c r="I61" s="10">
@@ -5774,57 +5894,60 @@
       </c>
       <c r="Y61" s="30">
         <v>12272.907294774002</v>
       </c>
       <c r="Z61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA61" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB61" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC61" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD61" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE61" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF61" s="30">
         <v>815.9</v>
       </c>
-      <c r="AG61" s="30"/>
+      <c r="AG61" s="30">
+        <v>2235.4</v>
+      </c>
       <c r="AH61" s="30"/>
       <c r="AI61" s="30"/>
       <c r="AJ61" s="30"/>
       <c r="AK61" s="30"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AM61" s="55"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="10">
         <v>544.4</v>
       </c>
       <c r="I62" s="10">
@@ -5877,57 +6000,59 @@
       </c>
       <c r="Y62" s="30">
         <v>19218.870614388336</v>
       </c>
       <c r="Z62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA62" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB62" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC62" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD62" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE62" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF62" s="30">
         <v>446.1</v>
       </c>
-      <c r="AG62" s="30"/>
+      <c r="AG62" s="30">
+        <v>1671.2</v>
+      </c>
       <c r="AH62" s="30"/>
       <c r="AI62" s="30"/>
       <c r="AJ62" s="30"/>
       <c r="AK62" s="30"/>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:39">
       <c r="A63" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="10">
         <v>1841</v>
       </c>
       <c r="I63" s="10">
@@ -5980,149 +6105,154 @@
       </c>
       <c r="Y63" s="30">
         <v>51273.598304325511</v>
       </c>
       <c r="Z63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AA63" s="30" t="s">
         <v>26</v>
       </c>
       <c r="AB63" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AC63" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AD63" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE63" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF63" s="30">
         <v>2352.4</v>
       </c>
-      <c r="AG63" s="30"/>
+      <c r="AG63" s="30">
+        <v>7900.4</v>
+      </c>
       <c r="AH63" s="30"/>
       <c r="AI63" s="30"/>
       <c r="AJ63" s="30"/>
       <c r="AK63" s="30"/>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:39">
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:39">
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="22"/>
       <c r="I65" s="22"/>
       <c r="J65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
     </row>
-    <row r="67" spans="1:37" ht="21" customHeight="1">
+    <row r="67" spans="1:39" ht="21" customHeight="1">
       <c r="A67" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="44"/>
       <c r="C67" s="44"/>
       <c r="D67" s="44"/>
       <c r="E67" s="44"/>
       <c r="F67" s="44"/>
       <c r="G67" s="44"/>
       <c r="H67" s="44"/>
       <c r="I67" s="44"/>
       <c r="J67" s="44"/>
       <c r="K67" s="44"/>
       <c r="L67" s="44"/>
       <c r="M67" s="44"/>
-    </row>
-    <row r="68" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
+      <c r="AM67" s="55"/>
+    </row>
+    <row r="68" spans="1:39" ht="18.75" customHeight="1" thickBot="1">
       <c r="A68" s="1" t="s">
         <v>1</v>
       </c>
       <c r="K68" s="45"/>
       <c r="L68" s="45"/>
       <c r="M68" s="45"/>
-    </row>
-    <row r="69" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
+      <c r="AM68" s="55"/>
+    </row>
+    <row r="69" spans="1:39" ht="20.25" customHeight="1" thickBot="1">
       <c r="A69" s="42"/>
       <c r="B69" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C69" s="39"/>
       <c r="D69" s="39"/>
       <c r="E69" s="39"/>
       <c r="F69" s="39"/>
       <c r="G69" s="39"/>
       <c r="H69" s="39"/>
       <c r="I69" s="39"/>
       <c r="J69" s="39"/>
       <c r="K69" s="39"/>
       <c r="L69" s="39"/>
       <c r="M69" s="39"/>
       <c r="N69" s="38" t="s">
         <v>65</v>
       </c>
       <c r="O69" s="39"/>
       <c r="P69" s="39"/>
       <c r="Q69" s="39"/>
       <c r="R69" s="39"/>
       <c r="S69" s="39"/>
       <c r="T69" s="39"/>
       <c r="U69" s="39"/>
       <c r="V69" s="39"/>
       <c r="W69" s="39"/>
       <c r="X69" s="39"/>
       <c r="Y69" s="39"/>
       <c r="Z69" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AA69" s="39"/>
       <c r="AB69" s="39"/>
       <c r="AC69" s="39"/>
       <c r="AD69" s="39"/>
       <c r="AE69" s="39"/>
       <c r="AF69" s="39"/>
       <c r="AG69" s="39"/>
       <c r="AH69" s="39"/>
       <c r="AI69" s="39"/>
       <c r="AJ69" s="39"/>
       <c r="AK69" s="39"/>
-    </row>
-    <row r="70" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
+      <c r="AM69" s="55"/>
+    </row>
+    <row r="70" spans="1:39" ht="34.5" customHeight="1" thickBot="1">
       <c r="A70" s="43"/>
       <c r="B70" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C70" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E70" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I70" s="23" t="s">
         <v>9</v>
       </c>
@@ -6188,52 +6318,53 @@
       </c>
       <c r="AD70" s="26" t="s">
         <v>6</v>
       </c>
       <c r="AE70" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AF70" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AG70" s="26" t="s">
         <v>9</v>
       </c>
       <c r="AH70" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AI70" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AJ70" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AK70" s="31" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="71" spans="1:37">
+      <c r="AM70" s="55"/>
+    </row>
+    <row r="71" spans="1:39">
       <c r="A71" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="9">
         <v>11379.545212964753</v>
       </c>
       <c r="C71" s="14">
         <v>23206.392952551229</v>
       </c>
       <c r="D71" s="9">
         <v>37042.245549957559</v>
       </c>
       <c r="E71" s="10">
         <v>51536.203943580083</v>
       </c>
       <c r="F71" s="14">
         <v>68110.544034849736</v>
       </c>
       <c r="G71" s="9">
         <v>91210.769427313702</v>
       </c>
       <c r="H71" s="10">
         <v>110900.3</v>
       </c>
       <c r="I71" s="10">
@@ -6286,57 +6417,60 @@
       </c>
       <c r="Y71" s="30">
         <v>272731.42365211999</v>
       </c>
       <c r="Z71" s="30">
         <v>14655.3</v>
       </c>
       <c r="AA71" s="30">
         <v>32092.3</v>
       </c>
       <c r="AB71" s="34">
         <v>54545.7</v>
       </c>
       <c r="AC71" s="34">
         <v>76896.399999999994</v>
       </c>
       <c r="AD71" s="34">
         <v>101809.60000000001</v>
       </c>
       <c r="AE71" s="34" t="s">
         <v>75</v>
       </c>
       <c r="AF71" s="30">
         <v>164192.5</v>
       </c>
-      <c r="AG71" s="30"/>
+      <c r="AG71" s="30">
+        <v>189049.4</v>
+      </c>
       <c r="AH71" s="30"/>
       <c r="AI71" s="30"/>
       <c r="AJ71" s="30"/>
       <c r="AK71" s="30"/>
-    </row>
-    <row r="72" spans="1:37">
+      <c r="AM71" s="55"/>
+    </row>
+    <row r="72" spans="1:39">
       <c r="A72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="9">
         <v>140.86397897090009</v>
       </c>
       <c r="C72" s="14">
         <v>215.09247679990276</v>
       </c>
       <c r="D72" s="9">
         <v>379.16032078253494</v>
       </c>
       <c r="E72" s="10">
         <v>588.81758651011228</v>
       </c>
       <c r="F72" s="14">
         <v>868.84278365539012</v>
       </c>
       <c r="G72" s="9">
         <v>1068.4055052469721</v>
       </c>
       <c r="H72" s="10">
         <v>1266.5</v>
       </c>
       <c r="I72" s="10">
@@ -6389,57 +6523,60 @@
       </c>
       <c r="Y72" s="30">
         <v>3346.9561250080001</v>
       </c>
       <c r="Z72" s="30">
         <v>182.1</v>
       </c>
       <c r="AA72" s="30">
         <v>370.8</v>
       </c>
       <c r="AB72" s="34">
         <v>731.8</v>
       </c>
       <c r="AC72" s="34">
         <v>935.4</v>
       </c>
       <c r="AD72" s="34">
         <v>1198.5</v>
       </c>
       <c r="AE72" s="34" t="s">
         <v>76</v>
       </c>
       <c r="AF72" s="30">
         <v>1886.7</v>
       </c>
-      <c r="AG72" s="30"/>
+      <c r="AG72" s="30">
+        <v>2109.1</v>
+      </c>
       <c r="AH72" s="30"/>
       <c r="AI72" s="30"/>
       <c r="AJ72" s="30"/>
       <c r="AK72" s="30"/>
-    </row>
-    <row r="73" spans="1:37">
+      <c r="AM72" s="55"/>
+    </row>
+    <row r="73" spans="1:39">
       <c r="A73" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="9">
         <v>95.53256359775321</v>
       </c>
       <c r="C73" s="14">
         <v>195.80019699865213</v>
       </c>
       <c r="D73" s="9">
         <v>308.58755541262946</v>
       </c>
       <c r="E73" s="10">
         <v>428.98645068898679</v>
       </c>
       <c r="F73" s="14">
         <v>612.58853583155633</v>
       </c>
       <c r="G73" s="9">
         <v>877.51855410728172</v>
       </c>
       <c r="H73" s="10">
         <v>1335.7</v>
       </c>
       <c r="I73" s="10">
@@ -6492,57 +6629,60 @@
       </c>
       <c r="Y73" s="30">
         <v>2728.2964161149998</v>
       </c>
       <c r="Z73" s="30">
         <v>146.4</v>
       </c>
       <c r="AA73" s="30">
         <v>274.5</v>
       </c>
       <c r="AB73" s="34">
         <v>428.9</v>
       </c>
       <c r="AC73" s="34">
         <v>625.5</v>
       </c>
       <c r="AD73" s="34">
         <v>909.4</v>
       </c>
       <c r="AE73" s="34">
         <v>1231.0999999999999</v>
       </c>
       <c r="AF73" s="30">
         <v>1803.5</v>
       </c>
-      <c r="AG73" s="30"/>
+      <c r="AG73" s="30">
+        <v>2116</v>
+      </c>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
-    </row>
-    <row r="74" spans="1:37">
+      <c r="AM73" s="55"/>
+    </row>
+    <row r="74" spans="1:39">
       <c r="A74" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="9">
         <v>1245.1011762357236</v>
       </c>
       <c r="C74" s="14">
         <v>2428.9917415784867</v>
       </c>
       <c r="D74" s="9">
         <v>3849.1354424900896</v>
       </c>
       <c r="E74" s="10">
         <v>5405.6585766414064</v>
       </c>
       <c r="F74" s="14">
         <v>6935.705330407246</v>
       </c>
       <c r="G74" s="9">
         <v>8969.7794729558173</v>
       </c>
       <c r="H74" s="10">
         <v>10995.1</v>
       </c>
       <c r="I74" s="10">
@@ -6595,57 +6735,60 @@
       </c>
       <c r="Y74" s="30">
         <v>21738.825812263</v>
       </c>
       <c r="Z74" s="30">
         <v>1247.2</v>
       </c>
       <c r="AA74" s="30">
         <v>2727.4</v>
       </c>
       <c r="AB74" s="34">
         <v>4939.6000000000004</v>
       </c>
       <c r="AC74" s="34">
         <v>6915.3</v>
       </c>
       <c r="AD74" s="34">
         <v>8717.5</v>
       </c>
       <c r="AE74" s="34">
         <v>11346.7</v>
       </c>
       <c r="AF74" s="30">
         <v>13912.8</v>
       </c>
-      <c r="AG74" s="30"/>
+      <c r="AG74" s="30">
+        <v>15891.9</v>
+      </c>
       <c r="AH74" s="30"/>
       <c r="AI74" s="30"/>
       <c r="AJ74" s="30"/>
       <c r="AK74" s="30"/>
-    </row>
-    <row r="75" spans="1:37">
+      <c r="AM74" s="55"/>
+    </row>
+    <row r="75" spans="1:39">
       <c r="A75" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="9">
         <v>682.54747810075901</v>
       </c>
       <c r="C75" s="14">
         <v>1800.6708368746022</v>
       </c>
       <c r="D75" s="9">
         <v>2860.1190827546488</v>
       </c>
       <c r="E75" s="10">
         <v>4091.4251702592005</v>
       </c>
       <c r="F75" s="14">
         <v>5657.4786158837451</v>
       </c>
       <c r="G75" s="9">
         <v>7058.7521399457555</v>
       </c>
       <c r="H75" s="9">
         <v>8912.2000000000007</v>
       </c>
       <c r="I75" s="9">
@@ -6698,57 +6841,60 @@
       </c>
       <c r="Y75" s="30">
         <v>22977.474747120003</v>
       </c>
       <c r="Z75" s="30">
         <v>902</v>
       </c>
       <c r="AA75" s="30">
         <v>2573.3000000000002</v>
       </c>
       <c r="AB75" s="34">
         <v>4038</v>
       </c>
       <c r="AC75" s="34">
         <v>5717.4</v>
       </c>
       <c r="AD75" s="34">
         <v>7848.5</v>
       </c>
       <c r="AE75" s="34" t="s">
         <v>77</v>
       </c>
       <c r="AF75" s="30">
         <v>12480.6</v>
       </c>
-      <c r="AG75" s="30"/>
+      <c r="AG75" s="30">
+        <v>14119.7</v>
+      </c>
       <c r="AH75" s="30"/>
       <c r="AI75" s="30"/>
       <c r="AJ75" s="30"/>
       <c r="AK75" s="30"/>
-    </row>
-    <row r="76" spans="1:37">
+      <c r="AM75" s="55"/>
+    </row>
+    <row r="76" spans="1:39">
       <c r="A76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="9">
         <v>459.00894293715817</v>
       </c>
       <c r="C76" s="14">
         <v>1008.6533561083603</v>
       </c>
       <c r="D76" s="9">
         <v>1731.3996297975732</v>
       </c>
       <c r="E76" s="10">
         <v>2361.8472796951437</v>
       </c>
       <c r="F76" s="14">
         <v>3188.9998101201268</v>
       </c>
       <c r="G76" s="9">
         <v>4377.5205356657389</v>
       </c>
       <c r="H76" s="9">
         <v>5266.1</v>
       </c>
       <c r="I76" s="9">
@@ -6801,57 +6947,60 @@
       </c>
       <c r="Y76" s="30">
         <v>10451.326586474999</v>
       </c>
       <c r="Z76" s="30">
         <v>581.9</v>
       </c>
       <c r="AA76" s="30">
         <v>1243.7</v>
       </c>
       <c r="AB76" s="34">
         <v>2222.9</v>
       </c>
       <c r="AC76" s="34">
         <v>3077.9</v>
       </c>
       <c r="AD76" s="34">
         <v>4269.6000000000004</v>
       </c>
       <c r="AE76" s="34">
         <v>6082.8</v>
       </c>
       <c r="AF76" s="30">
         <v>7098.6</v>
       </c>
-      <c r="AG76" s="30"/>
+      <c r="AG76" s="30">
+        <v>8217.6</v>
+      </c>
       <c r="AH76" s="30"/>
       <c r="AI76" s="30"/>
       <c r="AJ76" s="30"/>
       <c r="AK76" s="30"/>
-    </row>
-    <row r="77" spans="1:37">
+      <c r="AM76" s="55"/>
+    </row>
+    <row r="77" spans="1:39">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="9">
         <v>362.74105610361801</v>
       </c>
       <c r="C77" s="14">
         <v>704.90211265502558</v>
       </c>
       <c r="D77" s="9">
         <v>1379.0690148788656</v>
       </c>
       <c r="E77" s="10">
         <v>2143.2222434058826</v>
       </c>
       <c r="F77" s="14">
         <v>3098.5370490127884</v>
       </c>
       <c r="G77" s="9">
         <v>4580.2884664686972</v>
       </c>
       <c r="H77" s="9">
         <v>6066.2</v>
       </c>
       <c r="I77" s="9">
@@ -6904,57 +7053,60 @@
       </c>
       <c r="Y77" s="30">
         <v>18447.310105150002</v>
       </c>
       <c r="Z77" s="30">
         <v>662.3</v>
       </c>
       <c r="AA77" s="30">
         <v>1141.5999999999999</v>
       </c>
       <c r="AB77" s="34">
         <v>2101.1</v>
       </c>
       <c r="AC77" s="34">
         <v>3109.9</v>
       </c>
       <c r="AD77" s="34">
         <v>4511.8999999999996</v>
       </c>
       <c r="AE77" s="34">
         <v>6803.3</v>
       </c>
       <c r="AF77" s="30">
         <v>9254.1</v>
       </c>
-      <c r="AG77" s="30"/>
+      <c r="AG77" s="30">
+        <v>11191.9</v>
+      </c>
       <c r="AH77" s="30"/>
       <c r="AI77" s="30"/>
       <c r="AJ77" s="30"/>
       <c r="AK77" s="30"/>
-    </row>
-    <row r="78" spans="1:37">
+      <c r="AM77" s="55"/>
+    </row>
+    <row r="78" spans="1:39">
       <c r="A78" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="9">
         <v>483.84662835004303</v>
       </c>
       <c r="C78" s="14">
         <v>1079.3387375872271</v>
       </c>
       <c r="D78" s="9">
         <v>1804.6966228635119</v>
       </c>
       <c r="E78" s="10">
         <v>2438.1561524964673</v>
       </c>
       <c r="F78" s="14">
         <v>2998.3094522696806</v>
       </c>
       <c r="G78" s="9">
         <v>4156.0681364254633</v>
       </c>
       <c r="H78" s="9">
         <v>5404.3</v>
       </c>
       <c r="I78" s="9">
@@ -7007,57 +7159,60 @@
       </c>
       <c r="Y78" s="30">
         <v>15147.923073619</v>
       </c>
       <c r="Z78" s="30">
         <v>678.8</v>
       </c>
       <c r="AA78" s="30">
         <v>1493.5</v>
       </c>
       <c r="AB78" s="34">
         <v>2433.6999999999998</v>
       </c>
       <c r="AC78" s="34">
         <v>3355.1</v>
       </c>
       <c r="AD78" s="34">
         <v>4429.2</v>
       </c>
       <c r="AE78" s="34">
         <v>6469.5</v>
       </c>
       <c r="AF78" s="30">
         <v>7826.1</v>
       </c>
-      <c r="AG78" s="30"/>
+      <c r="AG78" s="30">
+        <v>9116.9</v>
+      </c>
       <c r="AH78" s="30"/>
       <c r="AI78" s="30"/>
       <c r="AJ78" s="30"/>
       <c r="AK78" s="30"/>
-    </row>
-    <row r="79" spans="1:37">
+      <c r="AM78" s="55"/>
+    </row>
+    <row r="79" spans="1:39">
       <c r="A79" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="9">
         <v>195.07527228192629</v>
       </c>
       <c r="C79" s="14">
         <v>383.42421719512527</v>
       </c>
       <c r="D79" s="9">
         <v>833.71137583568247</v>
       </c>
       <c r="E79" s="10">
         <v>1207.3775248593327</v>
       </c>
       <c r="F79" s="14">
         <v>1996.8061203654152</v>
       </c>
       <c r="G79" s="9">
         <v>3091.9452845577289</v>
       </c>
       <c r="H79" s="9">
         <v>3980.3</v>
       </c>
       <c r="I79" s="9">
@@ -7110,57 +7265,60 @@
       </c>
       <c r="Y79" s="30">
         <v>12823.198988550001</v>
       </c>
       <c r="Z79" s="30">
         <v>303.7</v>
       </c>
       <c r="AA79" s="30">
         <v>561</v>
       </c>
       <c r="AB79" s="34">
         <v>1237.3</v>
       </c>
       <c r="AC79" s="34">
         <v>1773.6</v>
       </c>
       <c r="AD79" s="34">
         <v>2927.8</v>
       </c>
       <c r="AE79" s="34">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF79" s="30">
         <v>6106.3</v>
       </c>
-      <c r="AG79" s="30"/>
+      <c r="AG79" s="30">
+        <v>7372.5</v>
+      </c>
       <c r="AH79" s="30"/>
       <c r="AI79" s="30"/>
       <c r="AJ79" s="30"/>
       <c r="AK79" s="30"/>
-    </row>
-    <row r="80" spans="1:37">
+      <c r="AM79" s="55"/>
+    </row>
+    <row r="80" spans="1:39">
       <c r="A80" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="9">
         <v>225.51099740431232</v>
       </c>
       <c r="C80" s="14">
         <v>741.34699187397848</v>
       </c>
       <c r="D80" s="9">
         <v>1081.627347346194</v>
       </c>
       <c r="E80" s="10">
         <v>1548.7733485514771</v>
       </c>
       <c r="F80" s="14">
         <v>1999.406555387515</v>
       </c>
       <c r="G80" s="9">
         <v>3044.3150520958152</v>
       </c>
       <c r="H80" s="9">
         <v>3908.7</v>
       </c>
       <c r="I80" s="9">
@@ -7213,55 +7371,58 @@
       </c>
       <c r="Y80" s="30">
         <v>9193.3726227360021</v>
       </c>
       <c r="Z80" s="30">
         <v>245</v>
       </c>
       <c r="AA80" s="30">
         <v>924.6</v>
       </c>
       <c r="AB80" s="34">
         <v>1427</v>
       </c>
       <c r="AC80" s="34">
         <v>1974.6</v>
       </c>
       <c r="AD80" s="34">
         <v>2572.1999999999998</v>
       </c>
       <c r="AE80" s="34">
         <v>3934.6</v>
       </c>
       <c r="AF80" s="30">
         <v>4901.6000000000004</v>
       </c>
-      <c r="AG80" s="30"/>
+      <c r="AG80" s="30">
+        <v>5637.1</v>
+      </c>
       <c r="AH80" s="30"/>
       <c r="AI80" s="30"/>
       <c r="AJ80" s="30"/>
       <c r="AK80" s="30"/>
+      <c r="AM80" s="55"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="9">
         <v>315.7858686768779</v>
       </c>
       <c r="C81" s="14">
         <v>931.30495038824438</v>
       </c>
       <c r="D81" s="9">
         <v>1657.6033023262103</v>
       </c>
       <c r="E81" s="10">
         <v>2774.5477249584255</v>
       </c>
       <c r="F81" s="14">
         <v>3809.9272803430886</v>
       </c>
       <c r="G81" s="9">
         <v>6755.1937447376549</v>
       </c>
       <c r="H81" s="9">
         <v>8311.1</v>
@@ -7316,51 +7477,53 @@
       </c>
       <c r="Y81" s="30">
         <v>25162.545717549998</v>
       </c>
       <c r="Z81" s="30">
         <v>506.7</v>
       </c>
       <c r="AA81" s="30">
         <v>1719.9</v>
       </c>
       <c r="AB81" s="34">
         <v>2842.7</v>
       </c>
       <c r="AC81" s="34">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD81" s="34">
         <v>5986.3</v>
       </c>
       <c r="AE81" s="34">
         <v>10334.799999999999</v>
       </c>
       <c r="AF81" s="30">
         <v>12418.6</v>
       </c>
-      <c r="AG81" s="30"/>
+      <c r="AG81" s="30">
+        <v>14967.9</v>
+      </c>
       <c r="AH81" s="30"/>
       <c r="AI81" s="30"/>
       <c r="AJ81" s="30"/>
       <c r="AK81" s="30"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="9">
         <v>5740.9840924361015</v>
       </c>
       <c r="C82" s="14">
         <v>11015.723705781562</v>
       </c>
       <c r="D82" s="9">
         <v>16836.663921914056</v>
       </c>
       <c r="E82" s="10">
         <v>22663.199874018937</v>
       </c>
       <c r="F82" s="14">
         <v>29438.41048440506</v>
       </c>
       <c r="G82" s="9">
@@ -7419,51 +7582,53 @@
       </c>
       <c r="Y82" s="30">
         <v>102337.21132524699</v>
       </c>
       <c r="Z82" s="30">
         <v>7336.3</v>
       </c>
       <c r="AA82" s="30">
         <v>15282.3</v>
       </c>
       <c r="AB82" s="34">
         <v>26469.200000000001</v>
       </c>
       <c r="AC82" s="34">
         <v>36988.9</v>
       </c>
       <c r="AD82" s="34">
         <v>48174.6</v>
       </c>
       <c r="AE82" s="34" t="s">
         <v>73</v>
       </c>
       <c r="AF82" s="30">
         <v>69996.600000000006</v>
       </c>
-      <c r="AG82" s="30"/>
+      <c r="AG82" s="30">
+        <v>79118.8</v>
+      </c>
       <c r="AH82" s="30"/>
       <c r="AI82" s="30"/>
       <c r="AJ82" s="30"/>
       <c r="AK82" s="30"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="9">
         <v>364.06103349941566</v>
       </c>
       <c r="C83" s="14">
         <v>810.54777299611305</v>
       </c>
       <c r="D83" s="9">
         <v>1354.8172101999005</v>
       </c>
       <c r="E83" s="10">
         <v>1855.9518901903471</v>
       </c>
       <c r="F83" s="14">
         <v>2325.5367605635961</v>
       </c>
       <c r="G83" s="9">
@@ -7522,51 +7687,53 @@
       </c>
       <c r="Y83" s="30">
         <v>11734.491669044999</v>
       </c>
       <c r="Z83" s="30">
         <v>659.9</v>
       </c>
       <c r="AA83" s="30">
         <v>1281</v>
       </c>
       <c r="AB83" s="34">
         <v>1899.9</v>
       </c>
       <c r="AC83" s="34">
         <v>2700.5</v>
       </c>
       <c r="AD83" s="34">
         <v>3483.7</v>
       </c>
       <c r="AE83" s="34" t="s">
         <v>74</v>
       </c>
       <c r="AF83" s="30">
         <v>5651.2</v>
       </c>
-      <c r="AG83" s="30"/>
+      <c r="AG83" s="30">
+        <v>6781.9</v>
+      </c>
       <c r="AH83" s="30"/>
       <c r="AI83" s="30"/>
       <c r="AJ83" s="30"/>
       <c r="AK83" s="30"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B84" s="9">
         <v>1068.4861243701644</v>
       </c>
       <c r="C84" s="14">
         <v>1890.5958557139454</v>
       </c>
       <c r="D84" s="9">
         <v>2965.654723355663</v>
       </c>
       <c r="E84" s="10">
         <v>4028.2401213043627</v>
       </c>
       <c r="F84" s="14">
         <v>5179.9952566045204</v>
       </c>
       <c r="G84" s="9">
@@ -7625,51 +7792,53 @@
       </c>
       <c r="Y84" s="30">
         <v>16642.490463242</v>
       </c>
       <c r="Z84" s="30">
         <v>1203</v>
       </c>
       <c r="AA84" s="30">
         <v>2498.6999999999998</v>
       </c>
       <c r="AB84" s="34">
         <v>3773.6</v>
       </c>
       <c r="AC84" s="34">
         <v>5299.7</v>
       </c>
       <c r="AD84" s="34">
         <v>6780.4</v>
       </c>
       <c r="AE84" s="34">
         <v>8971.4</v>
       </c>
       <c r="AF84" s="30">
         <v>10855.8</v>
       </c>
-      <c r="AG84" s="30"/>
+      <c r="AG84" s="30">
+        <v>12408.1</v>
+      </c>
       <c r="AH84" s="30"/>
       <c r="AI84" s="30"/>
       <c r="AJ84" s="30"/>
       <c r="AK84" s="30"/>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="S85" s="22"/>
     </row>
     <row r="86" spans="1:37">
       <c r="N86" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>