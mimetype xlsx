--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -22,53 +22,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Atyrau " sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="36">
   <si>
-    <t xml:space="preserve">The main indicator of the labor marcet by the Atyrau region 2014-2024  year.1) </t>
+    <t xml:space="preserve">The main indicator of the labor marcet by the Atyrau region 2014-2025  year.1) </t>
   </si>
   <si>
     <t xml:space="preserve">Labour force</t>
   </si>
   <si>
     <t xml:space="preserve">2014 year</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto Light"/>
         <family val="0"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2015 year</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto Light"/>
         <family val="0"/>
         <charset val="204"/>
       </rPr>
@@ -79,50 +79,53 @@
     <t xml:space="preserve">2016 year</t>
   </si>
   <si>
     <t xml:space="preserve">2017 year</t>
   </si>
   <si>
     <t xml:space="preserve">2018 year</t>
   </si>
   <si>
     <t xml:space="preserve">2019 year</t>
   </si>
   <si>
     <t xml:space="preserve">2020 year</t>
   </si>
   <si>
     <t xml:space="preserve">2021year</t>
   </si>
   <si>
     <t xml:space="preserve">2022 year</t>
   </si>
   <si>
     <t xml:space="preserve">2023 year</t>
   </si>
   <si>
     <t xml:space="preserve">2024 year</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 year</t>
   </si>
   <si>
     <t xml:space="preserve">Atyrau region</t>
   </si>
   <si>
     <t xml:space="preserve">Atyrau city administration</t>
   </si>
   <si>
     <t xml:space="preserve">Zhylyoi</t>
   </si>
   <si>
     <t xml:space="preserve">Indersky</t>
   </si>
   <si>
     <t xml:space="preserve">Isatai</t>
   </si>
   <si>
     <t xml:space="preserve">Kurmangazinsky</t>
   </si>
   <si>
     <t xml:space="preserve">Kzylkoginsky</t>
   </si>
   <si>
     <t xml:space="preserve">Makatsky</t>
   </si>
@@ -386,284 +389,248 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="50">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...6 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...3 lines deleted...]
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...3 lines deleted...]
-    <xf numFmtId="169" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Обычный 2" xfId="20"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Финансовый 2" xfId="22"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
@@ -822,75 +789,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:EM147"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A94" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="L119" activeCellId="0" sqref="L119:L127"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A73" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="M91" activeCellId="0" sqref="M91:M99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="11.25" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="20"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9" min="2" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="150" min="11" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="151" min="151" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="152" min="152" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="153" min="153" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="154" min="154" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="155" min="155" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="156" min="156" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="157" min="157" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="158" min="158" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="159" min="159" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="160" min="160" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="161" min="161" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="162" min="162" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="164" min="163" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="165" min="165" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="166" min="166" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="166" min="166" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="167" min="167" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="168" min="168" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="169" min="169" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="170" min="170" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="171" min="171" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="172" min="172" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="173" min="173" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="174" min="174" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="175" min="175" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="176" min="176" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="177" min="177" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="178" min="178" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="179" min="179" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="180" min="180" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="181" min="181" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="182" min="182" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="183" min="183" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="185" min="184" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="186" min="186" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="187" min="187" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="188" min="188" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="189" min="189" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="190" min="190" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="191" min="191" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="193" min="192" style="1" width="9.14"/>
@@ -922,51 +889,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="237" min="236" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="239" min="238" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="242" min="240" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="244" min="243" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="247" min="245" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="249" min="248" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="252" min="250" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="254" min="253" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="257" min="255" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="259" min="258" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="406" min="260" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="407" min="407" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="408" min="408" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="409" min="409" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="410" min="410" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="411" min="411" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="412" min="412" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="413" min="413" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="414" min="414" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="415" min="415" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="416" min="416" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="417" min="417" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="418" min="418" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="420" min="419" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="421" min="421" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="422" min="422" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="422" min="422" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="423" min="423" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="424" min="424" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="425" min="425" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="426" min="426" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="427" min="427" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="428" min="428" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="429" min="429" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="430" min="430" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="431" min="431" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="432" min="432" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="433" min="433" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="434" min="434" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="435" min="435" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="436" min="436" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="437" min="437" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="438" min="438" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="439" min="439" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="441" min="440" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="442" min="442" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="443" min="443" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="444" min="444" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="445" min="445" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="446" min="446" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="447" min="447" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="449" min="448" style="1" width="9.14"/>
@@ -998,51 +965,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="493" min="492" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="495" min="494" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="498" min="496" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="500" min="499" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="503" min="501" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="505" min="504" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="508" min="506" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="510" min="509" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="513" min="511" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="515" min="514" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="662" min="516" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="663" min="663" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="664" min="664" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="665" min="665" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="666" min="666" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="667" min="667" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="668" min="668" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="669" min="669" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="670" min="670" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="671" min="671" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="672" min="672" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="673" min="673" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="674" min="674" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="676" min="675" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="677" min="677" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="678" min="678" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="678" min="678" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="679" min="679" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="680" min="680" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="681" min="681" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="682" min="682" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="683" min="683" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="684" min="684" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="685" min="685" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="686" min="686" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="687" min="687" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="688" min="688" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="689" min="689" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="690" min="690" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="691" min="691" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="692" min="692" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="693" min="693" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="694" min="694" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="695" min="695" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="697" min="696" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="698" min="698" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="699" min="699" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="700" min="700" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="701" min="701" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="702" min="702" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="703" min="703" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="705" min="704" style="1" width="9.14"/>
@@ -1074,51 +1041,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="749" min="748" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="751" min="750" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="754" min="752" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="756" min="755" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="759" min="757" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="761" min="760" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="764" min="762" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="766" min="765" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="769" min="767" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="771" min="770" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="918" min="772" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="919" min="919" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="920" min="920" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="921" min="921" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="922" min="922" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="923" min="923" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="924" min="924" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="925" min="925" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="926" min="926" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="927" min="927" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="928" min="928" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="929" min="929" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="930" min="930" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="932" min="931" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="933" min="933" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="934" min="934" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="934" min="934" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="935" min="935" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="936" min="936" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="937" min="937" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="938" min="938" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="939" min="939" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="940" min="940" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="941" min="941" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="942" min="942" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="943" min="943" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="944" min="944" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="945" min="945" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="946" min="946" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="947" min="947" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="948" min="948" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="949" min="949" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="950" min="950" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="951" min="951" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="953" min="952" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="954" min="954" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="955" min="955" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="956" min="956" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="957" min="957" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="958" min="958" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="959" min="959" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="961" min="960" style="1" width="9.14"/>
@@ -1150,51 +1117,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1005" min="1004" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1007" min="1006" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1010" min="1008" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1012" min="1011" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1015" min="1013" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1017" min="1016" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1020" min="1018" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1022" min="1021" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1025" min="1023" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1027" min="1026" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1174" min="1028" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1175" min="1175" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1176" min="1176" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1177" min="1177" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1178" min="1178" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1179" min="1179" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1180" min="1180" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1181" min="1181" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1182" min="1182" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1183" min="1183" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1184" min="1184" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1185" min="1185" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1186" min="1186" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1188" min="1187" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1189" min="1189" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1190" min="1190" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1190" min="1190" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1191" min="1191" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1192" min="1192" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1193" min="1193" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1194" min="1194" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1195" min="1195" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1196" min="1196" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1197" min="1197" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1198" min="1198" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1199" min="1199" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1200" min="1200" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1201" min="1201" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1202" min="1202" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1203" min="1203" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1204" min="1204" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1205" min="1205" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1206" min="1206" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1207" min="1207" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1209" min="1208" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1210" min="1210" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1211" min="1211" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1212" min="1212" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1213" min="1213" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1214" min="1214" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1215" min="1215" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1217" min="1216" style="1" width="9.14"/>
@@ -1226,51 +1193,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1261" min="1260" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1263" min="1262" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1266" min="1264" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1268" min="1267" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1271" min="1269" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1273" min="1272" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1276" min="1274" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1278" min="1277" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1281" min="1279" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1283" min="1282" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1430" min="1284" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1431" min="1431" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1432" min="1432" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1433" min="1433" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1434" min="1434" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1435" min="1435" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1436" min="1436" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1437" min="1437" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1438" min="1438" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1439" min="1439" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1440" min="1440" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1441" min="1441" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1442" min="1442" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1444" min="1443" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1445" min="1445" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1446" min="1446" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1446" min="1446" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1447" min="1447" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1448" min="1448" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1449" min="1449" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1450" min="1450" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1451" min="1451" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1452" min="1452" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1453" min="1453" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1454" min="1454" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1455" min="1455" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1456" min="1456" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1457" min="1457" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1458" min="1458" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1459" min="1459" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1460" min="1460" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1461" min="1461" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1462" min="1462" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1463" min="1463" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1465" min="1464" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1466" min="1466" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1467" min="1467" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1468" min="1468" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1469" min="1469" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1470" min="1470" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1471" min="1471" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1473" min="1472" style="1" width="9.14"/>
@@ -1302,51 +1269,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1517" min="1516" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1519" min="1518" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1522" min="1520" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1524" min="1523" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1527" min="1525" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1529" min="1528" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1532" min="1530" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1534" min="1533" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1537" min="1535" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1539" min="1538" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1686" min="1540" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1687" min="1687" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1688" min="1688" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1689" min="1689" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1690" min="1690" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1691" min="1691" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1692" min="1692" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1693" min="1693" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1694" min="1694" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1695" min="1695" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1696" min="1696" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1697" min="1697" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1698" min="1698" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1700" min="1699" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1701" min="1701" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1702" min="1702" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1702" min="1702" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1703" min="1703" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1704" min="1704" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1705" min="1705" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1706" min="1706" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1707" min="1707" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1708" min="1708" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1709" min="1709" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1710" min="1710" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1711" min="1711" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1712" min="1712" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1713" min="1713" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1714" min="1714" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1715" min="1715" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1716" min="1716" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1717" min="1717" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1718" min="1718" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1719" min="1719" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1721" min="1720" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1722" min="1722" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1723" min="1723" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1724" min="1724" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1725" min="1725" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1726" min="1726" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1727" min="1727" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1729" min="1728" style="1" width="9.14"/>
@@ -1378,51 +1345,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1773" min="1772" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1775" min="1774" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1778" min="1776" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1780" min="1779" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1783" min="1781" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1785" min="1784" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1788" min="1786" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1790" min="1789" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1793" min="1791" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1795" min="1794" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1942" min="1796" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1943" min="1943" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1944" min="1944" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1945" min="1945" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1946" min="1946" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1947" min="1947" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1948" min="1948" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1949" min="1949" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1950" min="1950" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1951" min="1951" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1952" min="1952" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1953" min="1953" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1954" min="1954" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1956" min="1955" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1957" min="1957" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1958" min="1958" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1958" min="1958" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1959" min="1959" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1960" min="1960" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1961" min="1961" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1962" min="1962" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1963" min="1963" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1964" min="1964" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1965" min="1965" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1966" min="1966" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1967" min="1967" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1968" min="1968" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1969" min="1969" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1970" min="1970" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1971" min="1971" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1972" min="1972" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1973" min="1973" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1974" min="1974" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1975" min="1975" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1977" min="1976" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1978" min="1978" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1979" min="1979" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1980" min="1980" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1981" min="1981" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1982" min="1982" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1983" min="1983" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1985" min="1984" style="1" width="9.14"/>
@@ -1454,51 +1421,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2029" min="2028" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2031" min="2030" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2034" min="2032" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2036" min="2035" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2039" min="2037" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2041" min="2040" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2044" min="2042" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2046" min="2045" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2049" min="2047" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2051" min="2050" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2198" min="2052" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2199" min="2199" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2200" min="2200" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2201" min="2201" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2202" min="2202" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2203" min="2203" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2204" min="2204" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2205" min="2205" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2206" min="2206" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2207" min="2207" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2208" min="2208" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2209" min="2209" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2210" min="2210" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2212" min="2211" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2213" min="2213" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2214" min="2214" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2214" min="2214" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2215" min="2215" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2216" min="2216" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2217" min="2217" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2218" min="2218" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2219" min="2219" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2220" min="2220" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2221" min="2221" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2222" min="2222" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2223" min="2223" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2224" min="2224" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2225" min="2225" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2226" min="2226" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2227" min="2227" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2228" min="2228" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2229" min="2229" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2230" min="2230" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2231" min="2231" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2233" min="2232" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2234" min="2234" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2235" min="2235" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2236" min="2236" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2237" min="2237" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2238" min="2238" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2239" min="2239" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2241" min="2240" style="1" width="9.14"/>
@@ -1530,51 +1497,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2285" min="2284" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2287" min="2286" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2290" min="2288" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2292" min="2291" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2295" min="2293" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2297" min="2296" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2300" min="2298" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2302" min="2301" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2305" min="2303" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2307" min="2306" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2454" min="2308" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2455" min="2455" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2456" min="2456" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2457" min="2457" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2458" min="2458" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2459" min="2459" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2460" min="2460" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2461" min="2461" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2462" min="2462" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2463" min="2463" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2464" min="2464" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2465" min="2465" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2466" min="2466" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2468" min="2467" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2469" min="2469" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2470" min="2470" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2470" min="2470" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2471" min="2471" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2472" min="2472" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2473" min="2473" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2474" min="2474" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2475" min="2475" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2476" min="2476" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2477" min="2477" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2478" min="2478" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2479" min="2479" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2480" min="2480" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2481" min="2481" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2482" min="2482" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2483" min="2483" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2484" min="2484" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2485" min="2485" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2486" min="2486" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2487" min="2487" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2489" min="2488" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2490" min="2490" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2491" min="2491" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2492" min="2492" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2493" min="2493" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2494" min="2494" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2495" min="2495" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2497" min="2496" style="1" width="9.14"/>
@@ -1606,51 +1573,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2541" min="2540" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2543" min="2542" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2546" min="2544" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2548" min="2547" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2551" min="2549" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2553" min="2552" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2556" min="2554" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2558" min="2557" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2561" min="2559" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2563" min="2562" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2710" min="2564" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2711" min="2711" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2712" min="2712" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2713" min="2713" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2714" min="2714" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2715" min="2715" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2716" min="2716" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2717" min="2717" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2718" min="2718" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2719" min="2719" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2720" min="2720" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2721" min="2721" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2722" min="2722" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2724" min="2723" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2725" min="2725" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2726" min="2726" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2726" min="2726" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2727" min="2727" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2728" min="2728" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2729" min="2729" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2730" min="2730" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2731" min="2731" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2732" min="2732" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2733" min="2733" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2734" min="2734" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2735" min="2735" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2736" min="2736" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2737" min="2737" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2738" min="2738" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2739" min="2739" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2740" min="2740" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2741" min="2741" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2742" min="2742" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2743" min="2743" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2745" min="2744" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2746" min="2746" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2747" min="2747" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2748" min="2748" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2749" min="2749" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2750" min="2750" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2751" min="2751" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2753" min="2752" style="1" width="9.14"/>
@@ -1682,51 +1649,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2797" min="2796" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2799" min="2798" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2802" min="2800" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2804" min="2803" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2807" min="2805" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2809" min="2808" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2812" min="2810" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2814" min="2813" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2817" min="2815" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2819" min="2818" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2966" min="2820" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2967" min="2967" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2968" min="2968" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2969" min="2969" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2970" min="2970" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2971" min="2971" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2972" min="2972" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2973" min="2973" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2974" min="2974" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2975" min="2975" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2976" min="2976" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2977" min="2977" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2978" min="2978" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2980" min="2979" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2981" min="2981" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2982" min="2982" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2982" min="2982" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2983" min="2983" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2984" min="2984" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2985" min="2985" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2986" min="2986" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2987" min="2987" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2988" min="2988" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2989" min="2989" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2990" min="2990" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2991" min="2991" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2992" min="2992" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2993" min="2993" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2994" min="2994" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2995" min="2995" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2996" min="2996" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2997" min="2997" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2998" min="2998" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2999" min="2999" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3001" min="3000" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3002" min="3002" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3003" min="3003" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3004" min="3004" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3005" min="3005" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3006" min="3006" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3007" min="3007" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3009" min="3008" style="1" width="9.14"/>
@@ -1758,51 +1725,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3053" min="3052" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3055" min="3054" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3058" min="3056" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3060" min="3059" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3063" min="3061" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3065" min="3064" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3068" min="3066" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3070" min="3069" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3073" min="3071" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3075" min="3074" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3222" min="3076" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3223" min="3223" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3224" min="3224" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3225" min="3225" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3226" min="3226" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3227" min="3227" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3228" min="3228" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3229" min="3229" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3230" min="3230" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3231" min="3231" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3232" min="3232" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3233" min="3233" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3234" min="3234" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3236" min="3235" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3237" min="3237" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3238" min="3238" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3238" min="3238" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3239" min="3239" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3240" min="3240" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3241" min="3241" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3242" min="3242" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3243" min="3243" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3244" min="3244" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3245" min="3245" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3246" min="3246" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3247" min="3247" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3248" min="3248" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3249" min="3249" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3250" min="3250" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3251" min="3251" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3252" min="3252" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3253" min="3253" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3254" min="3254" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3255" min="3255" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3257" min="3256" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3258" min="3258" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3259" min="3259" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3260" min="3260" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3261" min="3261" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3262" min="3262" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3263" min="3263" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3265" min="3264" style="1" width="9.14"/>
@@ -1834,51 +1801,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3309" min="3308" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3311" min="3310" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3314" min="3312" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3316" min="3315" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3319" min="3317" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3321" min="3320" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3324" min="3322" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3326" min="3325" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3329" min="3327" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3331" min="3330" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3478" min="3332" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3479" min="3479" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3480" min="3480" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3481" min="3481" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3482" min="3482" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3483" min="3483" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3484" min="3484" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3485" min="3485" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3486" min="3486" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3487" min="3487" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3488" min="3488" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3489" min="3489" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3490" min="3490" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3492" min="3491" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3493" min="3493" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3494" min="3494" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3494" min="3494" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3495" min="3495" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3496" min="3496" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3497" min="3497" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3498" min="3498" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3499" min="3499" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3500" min="3500" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3501" min="3501" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3502" min="3502" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3503" min="3503" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3504" min="3504" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3505" min="3505" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3506" min="3506" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3507" min="3507" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3508" min="3508" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3509" min="3509" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3510" min="3510" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3511" min="3511" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3513" min="3512" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3514" min="3514" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3515" min="3515" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3516" min="3516" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3517" min="3517" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3518" min="3518" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3519" min="3519" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3521" min="3520" style="1" width="9.14"/>
@@ -1910,51 +1877,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3565" min="3564" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3567" min="3566" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3570" min="3568" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3572" min="3571" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3575" min="3573" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3577" min="3576" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3580" min="3578" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3582" min="3581" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3585" min="3583" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3587" min="3586" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3734" min="3588" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3735" min="3735" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3736" min="3736" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3737" min="3737" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3738" min="3738" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3739" min="3739" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3740" min="3740" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3741" min="3741" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3742" min="3742" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3743" min="3743" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3744" min="3744" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3745" min="3745" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3746" min="3746" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3748" min="3747" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3749" min="3749" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3750" min="3750" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3750" min="3750" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3751" min="3751" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3752" min="3752" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3753" min="3753" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3754" min="3754" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3755" min="3755" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3756" min="3756" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3757" min="3757" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3758" min="3758" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3759" min="3759" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3760" min="3760" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3761" min="3761" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3762" min="3762" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3763" min="3763" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3764" min="3764" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3765" min="3765" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3766" min="3766" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3767" min="3767" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3769" min="3768" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3770" min="3770" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3771" min="3771" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3772" min="3772" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3773" min="3773" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3774" min="3774" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3775" min="3775" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3777" min="3776" style="1" width="9.14"/>
@@ -1986,51 +1953,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3821" min="3820" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3823" min="3822" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3826" min="3824" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3828" min="3827" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3831" min="3829" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3833" min="3832" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3836" min="3834" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3838" min="3837" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3841" min="3839" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3843" min="3842" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3990" min="3844" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3991" min="3991" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3992" min="3992" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3993" min="3993" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3994" min="3994" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3995" min="3995" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3996" min="3996" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3997" min="3997" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3998" min="3998" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3999" min="3999" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4000" min="4000" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4001" min="4001" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4002" min="4002" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4004" min="4003" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4005" min="4005" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4006" min="4006" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4006" min="4006" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4007" min="4007" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4008" min="4008" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4009" min="4009" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4010" min="4010" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4011" min="4011" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4012" min="4012" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4013" min="4013" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4014" min="4014" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4015" min="4015" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4016" min="4016" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4017" min="4017" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4018" min="4018" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4019" min="4019" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4020" min="4020" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4021" min="4021" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4022" min="4022" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4023" min="4023" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4025" min="4024" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4026" min="4026" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4027" min="4027" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4028" min="4028" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4029" min="4029" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4030" min="4030" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4031" min="4031" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4033" min="4032" style="1" width="9.14"/>
@@ -2062,51 +2029,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4077" min="4076" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4079" min="4078" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4082" min="4080" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4084" min="4083" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4087" min="4085" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4089" min="4088" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4092" min="4090" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4094" min="4093" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4097" min="4095" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4099" min="4098" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4246" min="4100" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4247" min="4247" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4248" min="4248" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4249" min="4249" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4250" min="4250" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4251" min="4251" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4252" min="4252" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4253" min="4253" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4254" min="4254" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4255" min="4255" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4256" min="4256" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4257" min="4257" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4258" min="4258" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4260" min="4259" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4261" min="4261" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4262" min="4262" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4262" min="4262" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4263" min="4263" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4264" min="4264" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4265" min="4265" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4266" min="4266" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4267" min="4267" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4268" min="4268" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4269" min="4269" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4270" min="4270" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4271" min="4271" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4272" min="4272" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4273" min="4273" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4274" min="4274" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4275" min="4275" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4276" min="4276" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4277" min="4277" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4278" min="4278" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4279" min="4279" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4281" min="4280" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4282" min="4282" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4283" min="4283" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4284" min="4284" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4285" min="4285" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4286" min="4286" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4287" min="4287" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4289" min="4288" style="1" width="9.14"/>
@@ -2138,51 +2105,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4333" min="4332" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4335" min="4334" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4338" min="4336" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4340" min="4339" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4343" min="4341" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4345" min="4344" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4348" min="4346" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4350" min="4349" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4353" min="4351" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4355" min="4354" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4502" min="4356" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4503" min="4503" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4504" min="4504" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4505" min="4505" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4506" min="4506" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4507" min="4507" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4508" min="4508" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4509" min="4509" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4510" min="4510" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4511" min="4511" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4512" min="4512" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4513" min="4513" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4514" min="4514" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4516" min="4515" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4517" min="4517" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4518" min="4518" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4518" min="4518" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4519" min="4519" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4520" min="4520" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4521" min="4521" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4522" min="4522" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4523" min="4523" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4524" min="4524" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4525" min="4525" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4526" min="4526" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4527" min="4527" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4528" min="4528" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4529" min="4529" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4530" min="4530" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4531" min="4531" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4532" min="4532" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4533" min="4533" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4534" min="4534" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4535" min="4535" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4537" min="4536" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4538" min="4538" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4539" min="4539" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4540" min="4540" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4541" min="4541" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4542" min="4542" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4543" min="4543" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4545" min="4544" style="1" width="9.14"/>
@@ -2214,51 +2181,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4589" min="4588" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4591" min="4590" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4594" min="4592" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4596" min="4595" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4599" min="4597" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4601" min="4600" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4604" min="4602" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4606" min="4605" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4609" min="4607" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4611" min="4610" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4758" min="4612" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4759" min="4759" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4760" min="4760" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4761" min="4761" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4762" min="4762" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4763" min="4763" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4764" min="4764" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4765" min="4765" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4766" min="4766" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4767" min="4767" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4768" min="4768" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4769" min="4769" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4770" min="4770" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4772" min="4771" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4773" min="4773" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4774" min="4774" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4774" min="4774" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4775" min="4775" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4776" min="4776" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4777" min="4777" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4778" min="4778" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4779" min="4779" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4780" min="4780" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4781" min="4781" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4782" min="4782" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4783" min="4783" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4784" min="4784" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4785" min="4785" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4786" min="4786" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4787" min="4787" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4788" min="4788" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4789" min="4789" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4790" min="4790" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4791" min="4791" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4793" min="4792" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4794" min="4794" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4795" min="4795" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4796" min="4796" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4797" min="4797" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4798" min="4798" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4799" min="4799" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4801" min="4800" style="1" width="9.14"/>
@@ -2290,51 +2257,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4845" min="4844" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4847" min="4846" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4850" min="4848" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4852" min="4851" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4855" min="4853" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4857" min="4856" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4860" min="4858" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4862" min="4861" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="4865" min="4863" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4867" min="4866" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5014" min="4868" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5015" min="5015" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5016" min="5016" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5017" min="5017" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5018" min="5018" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5019" min="5019" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5020" min="5020" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5021" min="5021" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5022" min="5022" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5023" min="5023" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5024" min="5024" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5025" min="5025" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5026" min="5026" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5028" min="5027" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5029" min="5029" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5030" min="5030" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5030" min="5030" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5031" min="5031" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5032" min="5032" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5033" min="5033" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5034" min="5034" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5035" min="5035" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5036" min="5036" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5037" min="5037" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5038" min="5038" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5039" min="5039" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5040" min="5040" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5041" min="5041" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5042" min="5042" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5043" min="5043" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5044" min="5044" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5045" min="5045" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5046" min="5046" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5047" min="5047" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5049" min="5048" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5050" min="5050" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5051" min="5051" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5052" min="5052" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5053" min="5053" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5054" min="5054" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5055" min="5055" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5057" min="5056" style="1" width="9.14"/>
@@ -2366,51 +2333,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5101" min="5100" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5103" min="5102" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5106" min="5104" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5108" min="5107" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5111" min="5109" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5113" min="5112" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5116" min="5114" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5118" min="5117" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5121" min="5119" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5123" min="5122" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5270" min="5124" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5271" min="5271" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5272" min="5272" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5273" min="5273" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5274" min="5274" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5275" min="5275" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5276" min="5276" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5277" min="5277" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5278" min="5278" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5279" min="5279" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5280" min="5280" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5281" min="5281" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5282" min="5282" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5284" min="5283" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5285" min="5285" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5286" min="5286" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5286" min="5286" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5287" min="5287" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5288" min="5288" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5289" min="5289" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5290" min="5290" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5291" min="5291" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5292" min="5292" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5293" min="5293" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5294" min="5294" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5295" min="5295" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5296" min="5296" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5297" min="5297" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5298" min="5298" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5299" min="5299" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5300" min="5300" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5301" min="5301" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5302" min="5302" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5303" min="5303" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5305" min="5304" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5306" min="5306" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5307" min="5307" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5308" min="5308" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5309" min="5309" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5310" min="5310" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5311" min="5311" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5313" min="5312" style="1" width="9.14"/>
@@ -2442,51 +2409,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5357" min="5356" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5359" min="5358" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5362" min="5360" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5364" min="5363" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5367" min="5365" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5369" min="5368" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5372" min="5370" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5374" min="5373" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5377" min="5375" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5379" min="5378" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5526" min="5380" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5527" min="5527" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5528" min="5528" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5529" min="5529" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5530" min="5530" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5531" min="5531" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5532" min="5532" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5533" min="5533" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5534" min="5534" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5535" min="5535" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5536" min="5536" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5537" min="5537" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5538" min="5538" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5540" min="5539" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5541" min="5541" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5542" min="5542" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5542" min="5542" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5543" min="5543" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5544" min="5544" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5545" min="5545" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5546" min="5546" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5547" min="5547" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5548" min="5548" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5549" min="5549" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5550" min="5550" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5551" min="5551" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5552" min="5552" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5553" min="5553" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5554" min="5554" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5555" min="5555" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5556" min="5556" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5557" min="5557" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5558" min="5558" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5559" min="5559" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5561" min="5560" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5562" min="5562" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5563" min="5563" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5564" min="5564" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5565" min="5565" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5566" min="5566" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5567" min="5567" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5569" min="5568" style="1" width="9.14"/>
@@ -2518,51 +2485,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5613" min="5612" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5615" min="5614" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5618" min="5616" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5620" min="5619" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5623" min="5621" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5625" min="5624" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5628" min="5626" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5630" min="5629" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5633" min="5631" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5635" min="5634" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5782" min="5636" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5783" min="5783" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5784" min="5784" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5785" min="5785" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5786" min="5786" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5787" min="5787" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5788" min="5788" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5789" min="5789" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5790" min="5790" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5791" min="5791" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5792" min="5792" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5793" min="5793" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5794" min="5794" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5796" min="5795" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5797" min="5797" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5798" min="5798" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5798" min="5798" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5799" min="5799" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5800" min="5800" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5801" min="5801" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5802" min="5802" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5803" min="5803" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5804" min="5804" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5805" min="5805" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5806" min="5806" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5807" min="5807" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5808" min="5808" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5809" min="5809" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5810" min="5810" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5811" min="5811" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5812" min="5812" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5813" min="5813" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5814" min="5814" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5815" min="5815" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5817" min="5816" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5818" min="5818" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5819" min="5819" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5820" min="5820" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5821" min="5821" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5822" min="5822" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5823" min="5823" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5825" min="5824" style="1" width="9.14"/>
@@ -2594,51 +2561,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5869" min="5868" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5871" min="5870" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5874" min="5872" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5876" min="5875" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5879" min="5877" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5881" min="5880" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5884" min="5882" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5886" min="5885" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="5889" min="5887" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5891" min="5890" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6038" min="5892" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6039" min="6039" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6040" min="6040" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6041" min="6041" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6042" min="6042" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6043" min="6043" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6044" min="6044" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6045" min="6045" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6046" min="6046" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6047" min="6047" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6048" min="6048" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6049" min="6049" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6050" min="6050" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6052" min="6051" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6053" min="6053" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6054" min="6054" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6054" min="6054" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6055" min="6055" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6056" min="6056" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6057" min="6057" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6058" min="6058" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6059" min="6059" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6060" min="6060" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6061" min="6061" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6062" min="6062" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6063" min="6063" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6064" min="6064" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6065" min="6065" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6066" min="6066" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6067" min="6067" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6068" min="6068" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6069" min="6069" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6070" min="6070" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6071" min="6071" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6073" min="6072" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6074" min="6074" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6075" min="6075" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6076" min="6076" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6077" min="6077" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6078" min="6078" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6079" min="6079" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6081" min="6080" style="1" width="9.14"/>
@@ -2670,51 +2637,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6125" min="6124" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6127" min="6126" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6130" min="6128" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6132" min="6131" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6135" min="6133" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6137" min="6136" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6140" min="6138" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6142" min="6141" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6145" min="6143" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6147" min="6146" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6294" min="6148" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6295" min="6295" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6296" min="6296" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6297" min="6297" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6298" min="6298" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6299" min="6299" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6300" min="6300" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6301" min="6301" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6302" min="6302" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6303" min="6303" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6304" min="6304" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6305" min="6305" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6306" min="6306" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6308" min="6307" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6309" min="6309" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6310" min="6310" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6310" min="6310" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6311" min="6311" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6312" min="6312" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6313" min="6313" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6314" min="6314" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6315" min="6315" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6316" min="6316" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6317" min="6317" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6318" min="6318" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6319" min="6319" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6320" min="6320" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6321" min="6321" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6322" min="6322" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6323" min="6323" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6324" min="6324" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6325" min="6325" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6326" min="6326" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6327" min="6327" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6329" min="6328" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6330" min="6330" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6331" min="6331" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6332" min="6332" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6333" min="6333" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6334" min="6334" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6335" min="6335" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6337" min="6336" style="1" width="9.14"/>
@@ -2746,51 +2713,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6381" min="6380" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6383" min="6382" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6386" min="6384" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6388" min="6387" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6391" min="6389" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6393" min="6392" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6396" min="6394" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6398" min="6397" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6401" min="6399" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6403" min="6402" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6550" min="6404" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6551" min="6551" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6552" min="6552" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6553" min="6553" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6554" min="6554" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6555" min="6555" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6556" min="6556" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6557" min="6557" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6558" min="6558" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6559" min="6559" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6560" min="6560" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6561" min="6561" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6562" min="6562" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6564" min="6563" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6565" min="6565" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6566" min="6566" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6566" min="6566" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6567" min="6567" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6568" min="6568" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6569" min="6569" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6570" min="6570" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6571" min="6571" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6572" min="6572" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6573" min="6573" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6574" min="6574" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6575" min="6575" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6576" min="6576" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6577" min="6577" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6578" min="6578" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6579" min="6579" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6580" min="6580" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6581" min="6581" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6582" min="6582" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6583" min="6583" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6585" min="6584" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6586" min="6586" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6587" min="6587" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6588" min="6588" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6589" min="6589" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6590" min="6590" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6591" min="6591" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6593" min="6592" style="1" width="9.14"/>
@@ -2822,51 +2789,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6637" min="6636" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6639" min="6638" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6642" min="6640" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6644" min="6643" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6647" min="6645" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6649" min="6648" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6652" min="6650" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6654" min="6653" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6657" min="6655" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6659" min="6658" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6806" min="6660" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6807" min="6807" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6808" min="6808" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6809" min="6809" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6810" min="6810" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6811" min="6811" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6812" min="6812" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6813" min="6813" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6814" min="6814" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6815" min="6815" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6816" min="6816" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6817" min="6817" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6818" min="6818" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6820" min="6819" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6821" min="6821" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6822" min="6822" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6822" min="6822" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6823" min="6823" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6824" min="6824" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6825" min="6825" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6826" min="6826" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6827" min="6827" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6828" min="6828" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6829" min="6829" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6830" min="6830" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6831" min="6831" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6832" min="6832" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6833" min="6833" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6834" min="6834" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6835" min="6835" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6836" min="6836" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6837" min="6837" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6838" min="6838" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6839" min="6839" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6841" min="6840" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6842" min="6842" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6843" min="6843" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6844" min="6844" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6845" min="6845" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6846" min="6846" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6847" min="6847" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6849" min="6848" style="1" width="9.14"/>
@@ -2898,51 +2865,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6893" min="6892" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6895" min="6894" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6898" min="6896" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6900" min="6899" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6903" min="6901" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6905" min="6904" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6908" min="6906" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6910" min="6909" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="6913" min="6911" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6915" min="6914" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7062" min="6916" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7063" min="7063" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7064" min="7064" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7065" min="7065" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7066" min="7066" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7067" min="7067" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7068" min="7068" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7069" min="7069" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7070" min="7070" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7071" min="7071" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7072" min="7072" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7073" min="7073" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7074" min="7074" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7076" min="7075" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7077" min="7077" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7078" min="7078" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7078" min="7078" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7079" min="7079" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7080" min="7080" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7081" min="7081" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7082" min="7082" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7083" min="7083" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7084" min="7084" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7085" min="7085" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7086" min="7086" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7087" min="7087" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7088" min="7088" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7089" min="7089" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7090" min="7090" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7091" min="7091" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7092" min="7092" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7093" min="7093" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7094" min="7094" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7095" min="7095" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7097" min="7096" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7098" min="7098" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7099" min="7099" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7100" min="7100" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7101" min="7101" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7102" min="7102" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7103" min="7103" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7105" min="7104" style="1" width="9.14"/>
@@ -2974,51 +2941,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7149" min="7148" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7151" min="7150" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7154" min="7152" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7156" min="7155" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7159" min="7157" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7161" min="7160" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7164" min="7162" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7166" min="7165" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7169" min="7167" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7171" min="7170" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7318" min="7172" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7319" min="7319" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7320" min="7320" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7321" min="7321" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7322" min="7322" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7323" min="7323" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7324" min="7324" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7325" min="7325" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7326" min="7326" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7327" min="7327" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7328" min="7328" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7329" min="7329" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7330" min="7330" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7332" min="7331" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7333" min="7333" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7334" min="7334" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7334" min="7334" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7335" min="7335" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7336" min="7336" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7337" min="7337" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7338" min="7338" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7339" min="7339" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7340" min="7340" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7341" min="7341" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7342" min="7342" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7343" min="7343" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7344" min="7344" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7345" min="7345" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7346" min="7346" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7347" min="7347" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7348" min="7348" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7349" min="7349" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7350" min="7350" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7351" min="7351" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7353" min="7352" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7354" min="7354" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7355" min="7355" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7356" min="7356" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7357" min="7357" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7358" min="7358" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7359" min="7359" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7361" min="7360" style="1" width="9.14"/>
@@ -3050,51 +3017,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7405" min="7404" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7407" min="7406" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7410" min="7408" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7412" min="7411" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7415" min="7413" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7417" min="7416" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7420" min="7418" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7422" min="7421" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7425" min="7423" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7427" min="7426" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7574" min="7428" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7575" min="7575" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7576" min="7576" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7577" min="7577" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7578" min="7578" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7579" min="7579" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7580" min="7580" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7581" min="7581" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7582" min="7582" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7583" min="7583" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7584" min="7584" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7585" min="7585" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7586" min="7586" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7588" min="7587" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7589" min="7589" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7590" min="7590" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7590" min="7590" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7591" min="7591" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7592" min="7592" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7593" min="7593" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7594" min="7594" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7595" min="7595" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7596" min="7596" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7597" min="7597" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7598" min="7598" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7599" min="7599" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7600" min="7600" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7601" min="7601" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7602" min="7602" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7603" min="7603" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7604" min="7604" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7605" min="7605" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7606" min="7606" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7607" min="7607" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7609" min="7608" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7610" min="7610" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7611" min="7611" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7612" min="7612" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7613" min="7613" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7614" min="7614" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7615" min="7615" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7617" min="7616" style="1" width="9.14"/>
@@ -3126,51 +3093,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7661" min="7660" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7663" min="7662" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7666" min="7664" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7668" min="7667" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7671" min="7669" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7673" min="7672" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7676" min="7674" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7678" min="7677" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7681" min="7679" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7683" min="7682" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7830" min="7684" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7831" min="7831" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7832" min="7832" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7833" min="7833" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7834" min="7834" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7835" min="7835" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7836" min="7836" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7837" min="7837" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7838" min="7838" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7839" min="7839" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7840" min="7840" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7841" min="7841" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7842" min="7842" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7844" min="7843" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7845" min="7845" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7846" min="7846" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7846" min="7846" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7847" min="7847" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7848" min="7848" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7849" min="7849" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7850" min="7850" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7851" min="7851" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7852" min="7852" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7853" min="7853" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7854" min="7854" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7855" min="7855" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7856" min="7856" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7857" min="7857" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7858" min="7858" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7859" min="7859" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7860" min="7860" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7861" min="7861" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7862" min="7862" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7863" min="7863" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7865" min="7864" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7866" min="7866" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7867" min="7867" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7868" min="7868" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7869" min="7869" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7870" min="7870" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7871" min="7871" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7873" min="7872" style="1" width="9.14"/>
@@ -3202,51 +3169,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7917" min="7916" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7919" min="7918" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7922" min="7920" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7924" min="7923" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7927" min="7925" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7929" min="7928" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7932" min="7930" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7934" min="7933" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="7937" min="7935" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7939" min="7938" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8086" min="7940" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8087" min="8087" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8088" min="8088" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8089" min="8089" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8090" min="8090" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8091" min="8091" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8092" min="8092" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8093" min="8093" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8094" min="8094" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8095" min="8095" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8096" min="8096" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8097" min="8097" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8098" min="8098" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8100" min="8099" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8101" min="8101" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8102" min="8102" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8102" min="8102" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8103" min="8103" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8104" min="8104" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8105" min="8105" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8106" min="8106" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8107" min="8107" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8108" min="8108" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8109" min="8109" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8110" min="8110" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8111" min="8111" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8112" min="8112" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8113" min="8113" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8114" min="8114" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8115" min="8115" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8116" min="8116" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8117" min="8117" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8118" min="8118" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8119" min="8119" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8121" min="8120" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8122" min="8122" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8123" min="8123" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8124" min="8124" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8125" min="8125" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8126" min="8126" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8127" min="8127" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8129" min="8128" style="1" width="9.14"/>
@@ -3278,51 +3245,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8173" min="8172" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8175" min="8174" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8178" min="8176" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8180" min="8179" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8183" min="8181" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8185" min="8184" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8188" min="8186" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8190" min="8189" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8193" min="8191" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8195" min="8194" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8342" min="8196" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8343" min="8343" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8344" min="8344" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8345" min="8345" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8346" min="8346" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8347" min="8347" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8348" min="8348" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8349" min="8349" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8350" min="8350" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8351" min="8351" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8352" min="8352" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8353" min="8353" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8354" min="8354" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8356" min="8355" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8357" min="8357" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8358" min="8358" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8358" min="8358" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8359" min="8359" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8360" min="8360" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8361" min="8361" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8362" min="8362" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8363" min="8363" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8364" min="8364" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8365" min="8365" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8366" min="8366" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8367" min="8367" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8368" min="8368" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8369" min="8369" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8370" min="8370" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8371" min="8371" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8372" min="8372" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8373" min="8373" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8374" min="8374" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8375" min="8375" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8377" min="8376" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8378" min="8378" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8379" min="8379" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8380" min="8380" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8381" min="8381" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8382" min="8382" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8383" min="8383" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8385" min="8384" style="1" width="9.14"/>
@@ -3354,51 +3321,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8429" min="8428" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8431" min="8430" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8434" min="8432" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8436" min="8435" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8439" min="8437" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8441" min="8440" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8444" min="8442" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8446" min="8445" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8449" min="8447" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8451" min="8450" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8598" min="8452" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8599" min="8599" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8600" min="8600" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8601" min="8601" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8602" min="8602" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8603" min="8603" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8604" min="8604" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8605" min="8605" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8606" min="8606" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8607" min="8607" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8608" min="8608" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8609" min="8609" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8610" min="8610" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8612" min="8611" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8613" min="8613" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8614" min="8614" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8614" min="8614" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8615" min="8615" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8616" min="8616" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8617" min="8617" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8618" min="8618" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8619" min="8619" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8620" min="8620" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8621" min="8621" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8622" min="8622" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8623" min="8623" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8624" min="8624" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8625" min="8625" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8626" min="8626" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8627" min="8627" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8628" min="8628" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8629" min="8629" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8630" min="8630" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8631" min="8631" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8633" min="8632" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8634" min="8634" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8635" min="8635" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8636" min="8636" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8637" min="8637" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8638" min="8638" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8639" min="8639" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8641" min="8640" style="1" width="9.14"/>
@@ -3430,51 +3397,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8685" min="8684" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8687" min="8686" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8690" min="8688" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8692" min="8691" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8695" min="8693" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8697" min="8696" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8700" min="8698" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8702" min="8701" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8705" min="8703" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8707" min="8706" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8854" min="8708" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8855" min="8855" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8856" min="8856" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8857" min="8857" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8858" min="8858" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8859" min="8859" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8860" min="8860" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8861" min="8861" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8862" min="8862" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8863" min="8863" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8864" min="8864" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8865" min="8865" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8866" min="8866" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8868" min="8867" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8869" min="8869" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8870" min="8870" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8870" min="8870" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8871" min="8871" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8872" min="8872" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8873" min="8873" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8874" min="8874" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8875" min="8875" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8876" min="8876" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8877" min="8877" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8878" min="8878" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8879" min="8879" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8880" min="8880" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8881" min="8881" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8882" min="8882" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8883" min="8883" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8884" min="8884" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8885" min="8885" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8886" min="8886" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8887" min="8887" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8889" min="8888" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8890" min="8890" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8891" min="8891" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8892" min="8892" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8893" min="8893" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8894" min="8894" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8895" min="8895" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8897" min="8896" style="1" width="9.14"/>
@@ -3506,51 +3473,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8941" min="8940" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8943" min="8942" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8946" min="8944" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8948" min="8947" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8951" min="8949" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8953" min="8952" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8956" min="8954" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8958" min="8957" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8961" min="8959" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8963" min="8962" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9110" min="8964" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9111" min="9111" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9112" min="9112" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9113" min="9113" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9114" min="9114" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9115" min="9115" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9116" min="9116" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9117" min="9117" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9118" min="9118" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9119" min="9119" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9120" min="9120" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9121" min="9121" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9122" min="9122" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9124" min="9123" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9125" min="9125" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9126" min="9126" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9126" min="9126" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9127" min="9127" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9128" min="9128" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9129" min="9129" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9130" min="9130" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9131" min="9131" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9132" min="9132" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9133" min="9133" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9134" min="9134" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9135" min="9135" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9136" min="9136" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9137" min="9137" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9138" min="9138" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9139" min="9139" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9140" min="9140" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9141" min="9141" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9142" min="9142" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9143" min="9143" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9145" min="9144" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9146" min="9146" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9147" min="9147" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9148" min="9148" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9149" min="9149" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9150" min="9150" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9151" min="9151" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9153" min="9152" style="1" width="9.14"/>
@@ -3582,51 +3549,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9197" min="9196" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9199" min="9198" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9202" min="9200" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9204" min="9203" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9207" min="9205" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9209" min="9208" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9212" min="9210" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9214" min="9213" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9217" min="9215" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9219" min="9218" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9366" min="9220" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9367" min="9367" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9368" min="9368" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9369" min="9369" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9370" min="9370" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9371" min="9371" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9372" min="9372" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9373" min="9373" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9374" min="9374" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9375" min="9375" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9376" min="9376" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9377" min="9377" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9378" min="9378" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9380" min="9379" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9381" min="9381" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9382" min="9382" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9382" min="9382" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9383" min="9383" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9384" min="9384" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9385" min="9385" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9386" min="9386" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9387" min="9387" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9388" min="9388" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9389" min="9389" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9390" min="9390" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9391" min="9391" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9392" min="9392" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9393" min="9393" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9394" min="9394" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9395" min="9395" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9396" min="9396" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9397" min="9397" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9398" min="9398" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9399" min="9399" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9401" min="9400" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9402" min="9402" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9403" min="9403" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9404" min="9404" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9405" min="9405" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9406" min="9406" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9407" min="9407" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9409" min="9408" style="1" width="9.14"/>
@@ -3658,51 +3625,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9453" min="9452" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9455" min="9454" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9458" min="9456" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9460" min="9459" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9463" min="9461" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9465" min="9464" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9468" min="9466" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9470" min="9469" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9473" min="9471" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9475" min="9474" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9622" min="9476" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9623" min="9623" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9624" min="9624" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9625" min="9625" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9626" min="9626" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9627" min="9627" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9628" min="9628" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9629" min="9629" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9630" min="9630" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9631" min="9631" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9632" min="9632" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9633" min="9633" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9634" min="9634" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9636" min="9635" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9637" min="9637" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9638" min="9638" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9638" min="9638" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9639" min="9639" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9640" min="9640" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9641" min="9641" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9642" min="9642" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9643" min="9643" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9644" min="9644" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9645" min="9645" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9646" min="9646" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9647" min="9647" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9648" min="9648" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9649" min="9649" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9650" min="9650" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9651" min="9651" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9652" min="9652" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9653" min="9653" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9654" min="9654" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9655" min="9655" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9657" min="9656" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9658" min="9658" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9659" min="9659" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9660" min="9660" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9661" min="9661" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9662" min="9662" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9663" min="9663" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9665" min="9664" style="1" width="9.14"/>
@@ -3734,51 +3701,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9709" min="9708" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9711" min="9710" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9714" min="9712" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9716" min="9715" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9719" min="9717" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9721" min="9720" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9724" min="9722" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9726" min="9725" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9729" min="9727" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9731" min="9730" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9878" min="9732" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9879" min="9879" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9880" min="9880" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9881" min="9881" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9882" min="9882" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9883" min="9883" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9884" min="9884" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9885" min="9885" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9886" min="9886" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9887" min="9887" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9888" min="9888" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9889" min="9889" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9890" min="9890" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9892" min="9891" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9893" min="9893" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9894" min="9894" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9894" min="9894" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9895" min="9895" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9896" min="9896" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9897" min="9897" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9898" min="9898" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9899" min="9899" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9900" min="9900" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9901" min="9901" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9902" min="9902" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9903" min="9903" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9904" min="9904" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9905" min="9905" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9906" min="9906" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9907" min="9907" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9908" min="9908" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9909" min="9909" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9910" min="9910" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9911" min="9911" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9913" min="9912" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9914" min="9914" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9915" min="9915" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9916" min="9916" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9917" min="9917" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9918" min="9918" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9919" min="9919" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9921" min="9920" style="1" width="9.14"/>
@@ -3810,51 +3777,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9965" min="9964" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9967" min="9966" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9970" min="9968" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9972" min="9971" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9975" min="9973" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9977" min="9976" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9980" min="9978" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9982" min="9981" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9985" min="9983" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9987" min="9986" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10134" min="9988" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10135" min="10135" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10136" min="10136" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10137" min="10137" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10138" min="10138" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10139" min="10139" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10140" min="10140" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10141" min="10141" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10142" min="10142" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10143" min="10143" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10144" min="10144" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10145" min="10145" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10146" min="10146" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10148" min="10147" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10149" min="10149" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10150" min="10150" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10150" min="10150" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10151" min="10151" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10152" min="10152" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10153" min="10153" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10154" min="10154" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10155" min="10155" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10156" min="10156" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10157" min="10157" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10158" min="10158" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10159" min="10159" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10160" min="10160" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10161" min="10161" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10162" min="10162" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10163" min="10163" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10164" min="10164" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10165" min="10165" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10166" min="10166" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10167" min="10167" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10169" min="10168" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10170" min="10170" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10171" min="10171" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10172" min="10172" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10173" min="10173" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10174" min="10174" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10175" min="10175" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10177" min="10176" style="1" width="9.14"/>
@@ -3886,51 +3853,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10221" min="10220" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10223" min="10222" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10226" min="10224" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10228" min="10227" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10231" min="10229" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10233" min="10232" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10236" min="10234" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10238" min="10237" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10241" min="10239" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10243" min="10242" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10390" min="10244" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10391" min="10391" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10392" min="10392" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10393" min="10393" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10394" min="10394" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10395" min="10395" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10396" min="10396" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10397" min="10397" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10398" min="10398" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10399" min="10399" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10400" min="10400" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10401" min="10401" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10402" min="10402" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10404" min="10403" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10405" min="10405" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10406" min="10406" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10406" min="10406" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10407" min="10407" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10408" min="10408" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10409" min="10409" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10410" min="10410" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10411" min="10411" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10412" min="10412" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10413" min="10413" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10414" min="10414" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10415" min="10415" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10416" min="10416" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10417" min="10417" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10418" min="10418" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10419" min="10419" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10420" min="10420" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10421" min="10421" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10422" min="10422" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10423" min="10423" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10425" min="10424" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10426" min="10426" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10427" min="10427" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10428" min="10428" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10429" min="10429" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10430" min="10430" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10431" min="10431" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10433" min="10432" style="1" width="9.14"/>
@@ -3962,51 +3929,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10477" min="10476" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10479" min="10478" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10482" min="10480" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10484" min="10483" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10487" min="10485" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10489" min="10488" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10492" min="10490" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10494" min="10493" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10497" min="10495" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10499" min="10498" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10646" min="10500" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10647" min="10647" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10648" min="10648" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10649" min="10649" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10650" min="10650" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10651" min="10651" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10652" min="10652" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10653" min="10653" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10654" min="10654" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10655" min="10655" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10656" min="10656" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10657" min="10657" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10658" min="10658" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10660" min="10659" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10661" min="10661" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10662" min="10662" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10662" min="10662" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10663" min="10663" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10664" min="10664" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10665" min="10665" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10666" min="10666" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10667" min="10667" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10668" min="10668" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10669" min="10669" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10670" min="10670" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10671" min="10671" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10672" min="10672" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10673" min="10673" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10674" min="10674" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10675" min="10675" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10676" min="10676" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10677" min="10677" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10678" min="10678" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10679" min="10679" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10681" min="10680" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10682" min="10682" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10683" min="10683" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10684" min="10684" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10685" min="10685" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10686" min="10686" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10687" min="10687" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10689" min="10688" style="1" width="9.14"/>
@@ -4038,51 +4005,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10733" min="10732" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10735" min="10734" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10738" min="10736" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10740" min="10739" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10743" min="10741" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10745" min="10744" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10748" min="10746" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10750" min="10749" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10753" min="10751" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10755" min="10754" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10902" min="10756" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10903" min="10903" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10904" min="10904" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10905" min="10905" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10906" min="10906" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10907" min="10907" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10908" min="10908" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10909" min="10909" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10910" min="10910" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10911" min="10911" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10912" min="10912" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10913" min="10913" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10914" min="10914" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10916" min="10915" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10917" min="10917" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10918" min="10918" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10918" min="10918" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10919" min="10919" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10920" min="10920" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10921" min="10921" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10922" min="10922" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10923" min="10923" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10924" min="10924" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10925" min="10925" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10926" min="10926" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10927" min="10927" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10928" min="10928" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10929" min="10929" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10930" min="10930" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10931" min="10931" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10932" min="10932" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10933" min="10933" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10934" min="10934" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10935" min="10935" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10937" min="10936" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10938" min="10938" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10939" min="10939" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10940" min="10940" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10941" min="10941" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10942" min="10942" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10943" min="10943" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10945" min="10944" style="1" width="9.14"/>
@@ -4114,51 +4081,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10989" min="10988" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10991" min="10990" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10994" min="10992" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10996" min="10995" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="10999" min="10997" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11001" min="11000" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11004" min="11002" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11006" min="11005" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11009" min="11007" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11011" min="11010" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11158" min="11012" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11159" min="11159" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11160" min="11160" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11161" min="11161" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11162" min="11162" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11163" min="11163" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11164" min="11164" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11165" min="11165" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11166" min="11166" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11167" min="11167" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11168" min="11168" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11169" min="11169" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11170" min="11170" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11172" min="11171" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11173" min="11173" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11174" min="11174" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11174" min="11174" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11175" min="11175" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11176" min="11176" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11177" min="11177" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11178" min="11178" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11179" min="11179" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11180" min="11180" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11181" min="11181" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11182" min="11182" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11183" min="11183" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11184" min="11184" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11185" min="11185" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11186" min="11186" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11187" min="11187" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11188" min="11188" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11189" min="11189" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11190" min="11190" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11191" min="11191" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11193" min="11192" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11194" min="11194" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11195" min="11195" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11196" min="11196" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11197" min="11197" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11198" min="11198" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11199" min="11199" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11201" min="11200" style="1" width="9.14"/>
@@ -4190,51 +4157,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11245" min="11244" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11247" min="11246" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11250" min="11248" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11252" min="11251" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11255" min="11253" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11257" min="11256" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11260" min="11258" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11262" min="11261" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11265" min="11263" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11267" min="11266" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11414" min="11268" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11415" min="11415" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11416" min="11416" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11417" min="11417" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11418" min="11418" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11419" min="11419" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11420" min="11420" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11421" min="11421" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11422" min="11422" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11423" min="11423" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11424" min="11424" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11425" min="11425" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11426" min="11426" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11428" min="11427" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11429" min="11429" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11430" min="11430" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11430" min="11430" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11431" min="11431" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11432" min="11432" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11433" min="11433" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11434" min="11434" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11435" min="11435" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11436" min="11436" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11437" min="11437" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11438" min="11438" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11439" min="11439" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11440" min="11440" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11441" min="11441" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11442" min="11442" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11443" min="11443" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11444" min="11444" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11445" min="11445" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11446" min="11446" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11447" min="11447" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11449" min="11448" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11450" min="11450" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11451" min="11451" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11452" min="11452" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11453" min="11453" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11454" min="11454" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11455" min="11455" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11457" min="11456" style="1" width="9.14"/>
@@ -4266,51 +4233,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11501" min="11500" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11503" min="11502" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11506" min="11504" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11508" min="11507" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11511" min="11509" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11513" min="11512" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11516" min="11514" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11518" min="11517" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11521" min="11519" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11523" min="11522" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11670" min="11524" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11671" min="11671" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11672" min="11672" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11673" min="11673" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11674" min="11674" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11675" min="11675" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11676" min="11676" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11677" min="11677" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11678" min="11678" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11679" min="11679" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11680" min="11680" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11681" min="11681" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11682" min="11682" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11684" min="11683" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11685" min="11685" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11686" min="11686" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11686" min="11686" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11687" min="11687" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11688" min="11688" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11689" min="11689" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11690" min="11690" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11691" min="11691" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11692" min="11692" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11693" min="11693" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11694" min="11694" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11695" min="11695" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11696" min="11696" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11697" min="11697" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11698" min="11698" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11699" min="11699" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11700" min="11700" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11701" min="11701" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11702" min="11702" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11703" min="11703" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11705" min="11704" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11706" min="11706" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11707" min="11707" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11708" min="11708" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11709" min="11709" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11710" min="11710" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11711" min="11711" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11713" min="11712" style="1" width="9.14"/>
@@ -4342,51 +4309,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11757" min="11756" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11759" min="11758" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11762" min="11760" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11764" min="11763" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11767" min="11765" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11769" min="11768" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11772" min="11770" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11774" min="11773" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11777" min="11775" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11779" min="11778" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11926" min="11780" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11927" min="11927" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11928" min="11928" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11929" min="11929" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11930" min="11930" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11931" min="11931" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11932" min="11932" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11933" min="11933" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11934" min="11934" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11935" min="11935" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11936" min="11936" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11937" min="11937" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11938" min="11938" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11940" min="11939" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11941" min="11941" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11942" min="11942" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11942" min="11942" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11943" min="11943" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11944" min="11944" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11945" min="11945" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11946" min="11946" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11947" min="11947" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11948" min="11948" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11949" min="11949" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11950" min="11950" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11951" min="11951" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11952" min="11952" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11953" min="11953" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11954" min="11954" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11955" min="11955" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11956" min="11956" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11957" min="11957" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11958" min="11958" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11959" min="11959" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11961" min="11960" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11962" min="11962" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11963" min="11963" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11964" min="11964" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11965" min="11965" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11966" min="11966" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11967" min="11967" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="11969" min="11968" style="1" width="9.14"/>
@@ -4418,51 +4385,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12013" min="12012" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12015" min="12014" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12018" min="12016" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12020" min="12019" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12023" min="12021" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12025" min="12024" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12028" min="12026" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12030" min="12029" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12033" min="12031" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12035" min="12034" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12182" min="12036" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12183" min="12183" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12184" min="12184" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12185" min="12185" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12186" min="12186" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12187" min="12187" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12188" min="12188" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12189" min="12189" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12190" min="12190" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12191" min="12191" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12192" min="12192" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12193" min="12193" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12194" min="12194" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12196" min="12195" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12197" min="12197" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12198" min="12198" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12198" min="12198" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12199" min="12199" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12200" min="12200" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12201" min="12201" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12202" min="12202" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12203" min="12203" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12204" min="12204" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12205" min="12205" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12206" min="12206" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12207" min="12207" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12208" min="12208" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12209" min="12209" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12210" min="12210" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12211" min="12211" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12212" min="12212" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12213" min="12213" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12214" min="12214" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12215" min="12215" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12217" min="12216" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12218" min="12218" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12219" min="12219" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12220" min="12220" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12221" min="12221" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12222" min="12222" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12223" min="12223" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12225" min="12224" style="1" width="9.14"/>
@@ -4494,51 +4461,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12269" min="12268" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12271" min="12270" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12274" min="12272" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12276" min="12275" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12279" min="12277" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12281" min="12280" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12284" min="12282" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12286" min="12285" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12289" min="12287" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12291" min="12290" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12438" min="12292" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12439" min="12439" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12440" min="12440" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12441" min="12441" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12442" min="12442" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12443" min="12443" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12444" min="12444" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12445" min="12445" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12446" min="12446" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12447" min="12447" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12448" min="12448" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12449" min="12449" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12450" min="12450" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12452" min="12451" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12453" min="12453" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12454" min="12454" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12454" min="12454" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12455" min="12455" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12456" min="12456" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12457" min="12457" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12458" min="12458" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12459" min="12459" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12460" min="12460" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12461" min="12461" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12462" min="12462" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12463" min="12463" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12464" min="12464" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12465" min="12465" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12466" min="12466" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12467" min="12467" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12468" min="12468" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12469" min="12469" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12470" min="12470" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12471" min="12471" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12473" min="12472" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12474" min="12474" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12475" min="12475" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12476" min="12476" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12477" min="12477" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12478" min="12478" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12479" min="12479" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12481" min="12480" style="1" width="9.14"/>
@@ -4570,51 +4537,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12525" min="12524" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12527" min="12526" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12530" min="12528" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12532" min="12531" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12535" min="12533" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12537" min="12536" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12540" min="12538" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12542" min="12541" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12545" min="12543" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12547" min="12546" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12694" min="12548" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12695" min="12695" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12696" min="12696" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12697" min="12697" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12698" min="12698" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12699" min="12699" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12700" min="12700" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12701" min="12701" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12702" min="12702" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12703" min="12703" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12704" min="12704" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12705" min="12705" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12706" min="12706" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12708" min="12707" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12709" min="12709" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12710" min="12710" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12710" min="12710" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12711" min="12711" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12712" min="12712" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12713" min="12713" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12714" min="12714" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12715" min="12715" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12716" min="12716" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12717" min="12717" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12718" min="12718" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12719" min="12719" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12720" min="12720" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12721" min="12721" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12722" min="12722" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12723" min="12723" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12724" min="12724" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12725" min="12725" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12726" min="12726" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12727" min="12727" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12729" min="12728" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12730" min="12730" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12731" min="12731" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12732" min="12732" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12733" min="12733" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12734" min="12734" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12735" min="12735" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12737" min="12736" style="1" width="9.14"/>
@@ -4646,51 +4613,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12781" min="12780" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12783" min="12782" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12786" min="12784" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12788" min="12787" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12791" min="12789" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12793" min="12792" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12796" min="12794" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12798" min="12797" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12801" min="12799" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12803" min="12802" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12950" min="12804" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12951" min="12951" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12952" min="12952" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12953" min="12953" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12954" min="12954" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12955" min="12955" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12956" min="12956" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12957" min="12957" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12958" min="12958" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12959" min="12959" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12960" min="12960" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12961" min="12961" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12962" min="12962" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12964" min="12963" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12965" min="12965" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12966" min="12966" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12966" min="12966" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12967" min="12967" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12968" min="12968" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12969" min="12969" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12970" min="12970" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12971" min="12971" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12972" min="12972" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12973" min="12973" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12974" min="12974" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12975" min="12975" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12976" min="12976" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12977" min="12977" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12978" min="12978" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12979" min="12979" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12980" min="12980" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12981" min="12981" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12982" min="12982" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12983" min="12983" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12985" min="12984" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12986" min="12986" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12987" min="12987" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12988" min="12988" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12989" min="12989" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12990" min="12990" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12991" min="12991" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="12993" min="12992" style="1" width="9.14"/>
@@ -4722,51 +4689,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13037" min="13036" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13039" min="13038" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13042" min="13040" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13044" min="13043" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13047" min="13045" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13049" min="13048" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13052" min="13050" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13054" min="13053" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13057" min="13055" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13059" min="13058" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13206" min="13060" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13207" min="13207" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13208" min="13208" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13209" min="13209" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13210" min="13210" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13211" min="13211" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13212" min="13212" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13213" min="13213" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13214" min="13214" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13215" min="13215" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13216" min="13216" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13217" min="13217" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13218" min="13218" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13220" min="13219" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13221" min="13221" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13222" min="13222" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13222" min="13222" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13223" min="13223" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13224" min="13224" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13225" min="13225" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13226" min="13226" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13227" min="13227" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13228" min="13228" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13229" min="13229" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13230" min="13230" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13231" min="13231" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13232" min="13232" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13233" min="13233" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13234" min="13234" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13235" min="13235" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13236" min="13236" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13237" min="13237" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13238" min="13238" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13239" min="13239" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13241" min="13240" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13242" min="13242" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13243" min="13243" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13244" min="13244" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13245" min="13245" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13246" min="13246" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13247" min="13247" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13249" min="13248" style="1" width="9.14"/>
@@ -4798,51 +4765,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13293" min="13292" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13295" min="13294" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13298" min="13296" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13300" min="13299" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13303" min="13301" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13305" min="13304" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13308" min="13306" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13310" min="13309" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13313" min="13311" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13315" min="13314" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13462" min="13316" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13463" min="13463" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13464" min="13464" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13465" min="13465" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13466" min="13466" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13467" min="13467" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13468" min="13468" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13469" min="13469" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13470" min="13470" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13471" min="13471" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13472" min="13472" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13473" min="13473" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13474" min="13474" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13476" min="13475" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13477" min="13477" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13478" min="13478" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13478" min="13478" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13479" min="13479" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13480" min="13480" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13481" min="13481" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13482" min="13482" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13483" min="13483" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13484" min="13484" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13485" min="13485" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13486" min="13486" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13487" min="13487" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13488" min="13488" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13489" min="13489" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13490" min="13490" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13491" min="13491" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13492" min="13492" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13493" min="13493" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13494" min="13494" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13495" min="13495" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13497" min="13496" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13498" min="13498" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13499" min="13499" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13500" min="13500" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13501" min="13501" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13502" min="13502" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13503" min="13503" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13505" min="13504" style="1" width="9.14"/>
@@ -4874,51 +4841,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13549" min="13548" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13551" min="13550" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13554" min="13552" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13556" min="13555" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13559" min="13557" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13561" min="13560" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13564" min="13562" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13566" min="13565" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13569" min="13567" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13571" min="13570" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13718" min="13572" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13719" min="13719" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13720" min="13720" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13721" min="13721" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13722" min="13722" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13723" min="13723" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13724" min="13724" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13725" min="13725" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13726" min="13726" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13727" min="13727" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13728" min="13728" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13729" min="13729" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13730" min="13730" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13732" min="13731" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13733" min="13733" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13734" min="13734" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13734" min="13734" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13735" min="13735" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13736" min="13736" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13737" min="13737" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13738" min="13738" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13739" min="13739" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13740" min="13740" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13741" min="13741" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13742" min="13742" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13743" min="13743" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13744" min="13744" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13745" min="13745" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13746" min="13746" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13747" min="13747" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13748" min="13748" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13749" min="13749" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13750" min="13750" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13751" min="13751" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13753" min="13752" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13754" min="13754" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13755" min="13755" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13756" min="13756" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13757" min="13757" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13758" min="13758" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13759" min="13759" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13761" min="13760" style="1" width="9.14"/>
@@ -4950,51 +4917,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13805" min="13804" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13807" min="13806" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13810" min="13808" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13812" min="13811" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13815" min="13813" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13817" min="13816" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13820" min="13818" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13822" min="13821" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13825" min="13823" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13827" min="13826" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13974" min="13828" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13975" min="13975" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13976" min="13976" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13977" min="13977" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13978" min="13978" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13979" min="13979" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13980" min="13980" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13981" min="13981" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13982" min="13982" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13983" min="13983" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13984" min="13984" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13985" min="13985" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13986" min="13986" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13988" min="13987" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13989" min="13989" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13990" min="13990" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13990" min="13990" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="13991" min="13991" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13992" min="13992" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13993" min="13993" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13994" min="13994" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13995" min="13995" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13996" min="13996" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13997" min="13997" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13998" min="13998" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13999" min="13999" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14000" min="14000" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14001" min="14001" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14002" min="14002" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14003" min="14003" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14004" min="14004" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14005" min="14005" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14006" min="14006" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14007" min="14007" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14009" min="14008" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14010" min="14010" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14011" min="14011" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14012" min="14012" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14013" min="14013" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14014" min="14014" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14015" min="14015" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14017" min="14016" style="1" width="9.14"/>
@@ -5026,51 +4993,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14061" min="14060" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14063" min="14062" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14066" min="14064" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14068" min="14067" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14071" min="14069" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14073" min="14072" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14076" min="14074" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14078" min="14077" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14081" min="14079" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14083" min="14082" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14230" min="14084" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14231" min="14231" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14232" min="14232" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14233" min="14233" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14234" min="14234" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14235" min="14235" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14236" min="14236" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14237" min="14237" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14238" min="14238" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14239" min="14239" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14240" min="14240" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14241" min="14241" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14242" min="14242" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14244" min="14243" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14245" min="14245" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14246" min="14246" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14246" min="14246" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14247" min="14247" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14248" min="14248" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14249" min="14249" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14250" min="14250" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14251" min="14251" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14252" min="14252" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14253" min="14253" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14254" min="14254" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14255" min="14255" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14256" min="14256" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14257" min="14257" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14258" min="14258" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14259" min="14259" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14260" min="14260" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14261" min="14261" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14262" min="14262" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14263" min="14263" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14265" min="14264" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14266" min="14266" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14267" min="14267" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14268" min="14268" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14269" min="14269" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14270" min="14270" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14271" min="14271" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14273" min="14272" style="1" width="9.14"/>
@@ -5102,51 +5069,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14317" min="14316" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14319" min="14318" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14322" min="14320" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14324" min="14323" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14327" min="14325" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14329" min="14328" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14332" min="14330" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14334" min="14333" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14337" min="14335" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14339" min="14338" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14486" min="14340" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14487" min="14487" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14488" min="14488" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14489" min="14489" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14490" min="14490" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14491" min="14491" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14492" min="14492" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14493" min="14493" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14494" min="14494" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14495" min="14495" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14496" min="14496" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14497" min="14497" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14498" min="14498" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14500" min="14499" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14501" min="14501" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14502" min="14502" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14502" min="14502" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14503" min="14503" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14504" min="14504" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14505" min="14505" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14506" min="14506" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14507" min="14507" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14508" min="14508" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14509" min="14509" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14510" min="14510" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14511" min="14511" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14512" min="14512" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14513" min="14513" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14514" min="14514" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14515" min="14515" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14516" min="14516" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14517" min="14517" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14518" min="14518" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14519" min="14519" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14521" min="14520" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14522" min="14522" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14523" min="14523" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14524" min="14524" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14525" min="14525" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14526" min="14526" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14527" min="14527" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14529" min="14528" style="1" width="9.14"/>
@@ -5178,51 +5145,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14573" min="14572" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14575" min="14574" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14578" min="14576" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14580" min="14579" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14583" min="14581" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14585" min="14584" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14588" min="14586" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14590" min="14589" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14593" min="14591" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14595" min="14594" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14742" min="14596" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14743" min="14743" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14744" min="14744" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14745" min="14745" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14746" min="14746" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14747" min="14747" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14748" min="14748" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14749" min="14749" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14750" min="14750" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14751" min="14751" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14752" min="14752" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14753" min="14753" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14754" min="14754" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14756" min="14755" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14757" min="14757" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14758" min="14758" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14758" min="14758" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14759" min="14759" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14760" min="14760" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14761" min="14761" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14762" min="14762" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14763" min="14763" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14764" min="14764" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14765" min="14765" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14766" min="14766" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14767" min="14767" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14768" min="14768" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14769" min="14769" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14770" min="14770" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14771" min="14771" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14772" min="14772" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14773" min="14773" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14774" min="14774" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14775" min="14775" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14777" min="14776" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14778" min="14778" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14779" min="14779" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14780" min="14780" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14781" min="14781" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14782" min="14782" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14783" min="14783" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14785" min="14784" style="1" width="9.14"/>
@@ -5254,51 +5221,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14829" min="14828" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14831" min="14830" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14834" min="14832" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14836" min="14835" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14839" min="14837" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14841" min="14840" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14844" min="14842" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14846" min="14845" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14849" min="14847" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14851" min="14850" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="14998" min="14852" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14999" min="14999" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15000" min="15000" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15001" min="15001" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15002" min="15002" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15003" min="15003" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15004" min="15004" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15005" min="15005" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15006" min="15006" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15007" min="15007" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15008" min="15008" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15009" min="15009" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15010" min="15010" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15012" min="15011" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15013" min="15013" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15014" min="15014" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15014" min="15014" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15015" min="15015" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15016" min="15016" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15017" min="15017" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15018" min="15018" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15019" min="15019" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15020" min="15020" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15021" min="15021" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15022" min="15022" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15023" min="15023" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15024" min="15024" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15025" min="15025" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15026" min="15026" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15027" min="15027" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15028" min="15028" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15029" min="15029" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15030" min="15030" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15031" min="15031" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15033" min="15032" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15034" min="15034" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15035" min="15035" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15036" min="15036" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15037" min="15037" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15038" min="15038" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15039" min="15039" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15041" min="15040" style="1" width="9.14"/>
@@ -5330,51 +5297,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15085" min="15084" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15087" min="15086" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15090" min="15088" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15092" min="15091" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15095" min="15093" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15097" min="15096" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15100" min="15098" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15102" min="15101" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15105" min="15103" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15107" min="15106" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15254" min="15108" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15255" min="15255" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15256" min="15256" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15257" min="15257" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15258" min="15258" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15259" min="15259" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15260" min="15260" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15261" min="15261" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15262" min="15262" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15263" min="15263" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15264" min="15264" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15265" min="15265" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15266" min="15266" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15268" min="15267" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15269" min="15269" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15270" min="15270" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15270" min="15270" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15271" min="15271" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15272" min="15272" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15273" min="15273" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15274" min="15274" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15275" min="15275" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15276" min="15276" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15277" min="15277" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15278" min="15278" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15279" min="15279" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15280" min="15280" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15281" min="15281" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15282" min="15282" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15283" min="15283" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15284" min="15284" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15285" min="15285" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15286" min="15286" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15287" min="15287" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15289" min="15288" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15290" min="15290" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15291" min="15291" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15292" min="15292" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15293" min="15293" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15294" min="15294" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15295" min="15295" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15297" min="15296" style="1" width="9.14"/>
@@ -5406,51 +5373,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15341" min="15340" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15343" min="15342" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15346" min="15344" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15348" min="15347" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15351" min="15349" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15353" min="15352" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15356" min="15354" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15358" min="15357" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15361" min="15359" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15363" min="15362" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15510" min="15364" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15511" min="15511" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15512" min="15512" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15513" min="15513" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15514" min="15514" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15515" min="15515" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15516" min="15516" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15517" min="15517" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15518" min="15518" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15519" min="15519" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15520" min="15520" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15521" min="15521" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15522" min="15522" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15524" min="15523" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15525" min="15525" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15526" min="15526" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15526" min="15526" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15527" min="15527" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15528" min="15528" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15529" min="15529" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15530" min="15530" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15531" min="15531" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15532" min="15532" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15533" min="15533" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15534" min="15534" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15535" min="15535" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15536" min="15536" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15537" min="15537" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15538" min="15538" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15539" min="15539" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15540" min="15540" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15541" min="15541" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15542" min="15542" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15543" min="15543" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15545" min="15544" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15546" min="15546" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15547" min="15547" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15548" min="15548" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15549" min="15549" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15550" min="15550" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15551" min="15551" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15553" min="15552" style="1" width="9.14"/>
@@ -5482,51 +5449,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15597" min="15596" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15599" min="15598" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15602" min="15600" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15604" min="15603" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15607" min="15605" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15609" min="15608" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15612" min="15610" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15614" min="15613" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15617" min="15615" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15619" min="15618" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15766" min="15620" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15767" min="15767" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15768" min="15768" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15769" min="15769" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15770" min="15770" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15771" min="15771" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15772" min="15772" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15773" min="15773" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15774" min="15774" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15775" min="15775" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15776" min="15776" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15777" min="15777" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15778" min="15778" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15780" min="15779" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15781" min="15781" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15782" min="15782" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15782" min="15782" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15783" min="15783" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15784" min="15784" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15785" min="15785" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15786" min="15786" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15787" min="15787" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15788" min="15788" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15789" min="15789" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15790" min="15790" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15791" min="15791" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15792" min="15792" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15793" min="15793" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15794" min="15794" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15795" min="15795" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15796" min="15796" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15797" min="15797" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15798" min="15798" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15799" min="15799" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15801" min="15800" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15802" min="15802" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15803" min="15803" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15804" min="15804" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15805" min="15805" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15806" min="15806" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15807" min="15807" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15809" min="15808" style="1" width="9.14"/>
@@ -5558,51 +5525,51 @@
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15853" min="15852" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15855" min="15854" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15858" min="15856" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15860" min="15859" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15863" min="15861" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15865" min="15864" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15868" min="15866" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15870" min="15869" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="15873" min="15871" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15875" min="15874" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16022" min="15876" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16023" min="16023" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16024" min="16024" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16025" min="16025" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16026" min="16026" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16027" min="16027" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16028" min="16028" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16029" min="16029" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16030" min="16030" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16031" min="16031" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16032" min="16032" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16033" min="16033" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16034" min="16034" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16036" min="16035" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16037" min="16037" style="1" width="9.42"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16038" min="16038" style="1" width="7.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16038" min="16038" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16039" min="16039" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16040" min="16040" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16041" min="16041" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16042" min="16042" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16043" min="16043" style="1" width="7"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16044" min="16044" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16045" min="16045" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16046" min="16046" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16047" min="16047" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16048" min="16048" style="1" width="7.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16049" min="16049" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16050" min="16050" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16051" min="16051" style="1" width="10.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16052" min="16052" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16053" min="16053" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16054" min="16054" style="1" width="8.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16055" min="16055" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16057" min="16056" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16058" min="16058" style="1" width="8"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16059" min="16059" style="1" width="8.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16060" min="16060" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16061" min="16061" style="1" width="10"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16062" min="16062" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16063" min="16063" style="1" width="7.71"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16065" min="16064" style="1" width="9.14"/>
@@ -5704,4161 +5671,4423 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="12" t="s">
         <v>12</v>
       </c>
+      <c r="M5" s="12" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="6" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
       <c r="K6" s="12"/>
       <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
     </row>
     <row r="7" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="14" t="n">
         <v>301.3</v>
       </c>
-      <c r="C7" s="15" t="n">
+      <c r="C7" s="14" t="n">
         <v>312.029</v>
       </c>
       <c r="D7" s="14" t="n">
         <v>311.769</v>
       </c>
-      <c r="E7" s="15" t="n">
+      <c r="E7" s="14" t="n">
         <v>315.711</v>
       </c>
-      <c r="F7" s="15" t="n">
+      <c r="F7" s="14" t="n">
         <v>319.697</v>
       </c>
-      <c r="G7" s="15" t="n">
+      <c r="G7" s="14" t="n">
         <v>332.351</v>
       </c>
-      <c r="H7" s="15" t="n">
+      <c r="H7" s="14" t="n">
         <v>330.749</v>
       </c>
-      <c r="I7" s="15" t="n">
+      <c r="I7" s="14" t="n">
         <v>334.048</v>
       </c>
-      <c r="J7" s="15" t="n">
+      <c r="J7" s="14" t="n">
         <v>343.292</v>
       </c>
-      <c r="K7" s="15" t="n">
+      <c r="K7" s="14" t="n">
         <v>352.1</v>
       </c>
-      <c r="L7" s="16" t="n">
+      <c r="L7" s="14" t="n">
         <v>365.5</v>
       </c>
-      <c r="N7" s="17"/>
+      <c r="M7" s="14" t="n">
+        <v>369.9</v>
+      </c>
+      <c r="N7" s="15"/>
     </row>
     <row r="8" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A8" s="18" t="s">
-        <v>14</v>
+      <c r="A8" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="14" t="n">
         <v>153</v>
       </c>
-      <c r="C8" s="15" t="n">
+      <c r="C8" s="14" t="n">
         <v>166.8</v>
       </c>
       <c r="D8" s="14" t="n">
         <v>164</v>
       </c>
-      <c r="E8" s="15" t="n">
+      <c r="E8" s="14" t="n">
         <v>171.9</v>
       </c>
-      <c r="F8" s="15" t="n">
+      <c r="F8" s="14" t="n">
         <v>177.3</v>
       </c>
-      <c r="G8" s="15" t="n">
+      <c r="G8" s="14" t="n">
         <v>181.6</v>
       </c>
-      <c r="H8" s="15" t="n">
+      <c r="H8" s="14" t="n">
         <v>188</v>
       </c>
-      <c r="I8" s="15" t="n">
+      <c r="I8" s="14" t="n">
         <v>190.3</v>
       </c>
-      <c r="J8" s="15" t="n">
+      <c r="J8" s="14" t="n">
         <v>199.9</v>
       </c>
-      <c r="K8" s="15" t="n">
+      <c r="K8" s="14" t="n">
         <v>214</v>
       </c>
-      <c r="L8" s="16" t="n">
+      <c r="L8" s="14" t="n">
         <v>228.3</v>
       </c>
-      <c r="N8" s="17"/>
+      <c r="M8" s="14" t="n">
+        <v>235.7</v>
+      </c>
+      <c r="N8" s="15"/>
     </row>
     <row r="9" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="18" t="s">
-        <v>15</v>
+      <c r="A9" s="16" t="s">
+        <v>16</v>
       </c>
       <c r="B9" s="14" t="n">
         <v>39.2</v>
       </c>
-      <c r="C9" s="15" t="n">
+      <c r="C9" s="14" t="n">
         <v>38.6</v>
       </c>
       <c r="D9" s="14" t="n">
         <v>40.5</v>
       </c>
-      <c r="E9" s="15" t="n">
+      <c r="E9" s="14" t="n">
         <v>40.8</v>
       </c>
-      <c r="F9" s="15" t="n">
+      <c r="F9" s="14" t="n">
         <v>38.5</v>
       </c>
-      <c r="G9" s="15" t="n">
+      <c r="G9" s="14" t="n">
         <v>39.5</v>
       </c>
-      <c r="H9" s="15" t="n">
+      <c r="H9" s="14" t="n">
         <v>38.5</v>
       </c>
-      <c r="I9" s="15" t="n">
+      <c r="I9" s="14" t="n">
         <v>39.1</v>
       </c>
-      <c r="J9" s="15" t="n">
+      <c r="J9" s="14" t="n">
         <v>41.5</v>
       </c>
-      <c r="K9" s="15" t="n">
+      <c r="K9" s="14" t="n">
         <v>41.1</v>
       </c>
-      <c r="L9" s="16" t="n">
+      <c r="L9" s="14" t="n">
         <v>40.2</v>
       </c>
-      <c r="N9" s="17"/>
+      <c r="M9" s="14" t="n">
+        <v>38.9</v>
+      </c>
+      <c r="N9" s="15"/>
     </row>
     <row r="10" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A10" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="19" t="n">
+      <c r="A10" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="17" t="n">
         <v>15.9</v>
       </c>
-      <c r="C10" s="19" t="n">
+      <c r="C10" s="17" t="n">
         <v>15.3</v>
       </c>
-      <c r="D10" s="19" t="n">
+      <c r="D10" s="17" t="n">
         <v>15.5</v>
       </c>
-      <c r="E10" s="19" t="n">
+      <c r="E10" s="17" t="n">
         <v>15.2</v>
       </c>
-      <c r="F10" s="19" t="n">
+      <c r="F10" s="17" t="n">
         <v>16.5</v>
       </c>
-      <c r="G10" s="19" t="n">
+      <c r="G10" s="17" t="n">
         <v>16.5</v>
       </c>
-      <c r="H10" s="19" t="n">
+      <c r="H10" s="17" t="n">
         <v>15.3</v>
       </c>
-      <c r="I10" s="19" t="n">
+      <c r="I10" s="17" t="n">
         <v>15.2</v>
       </c>
-      <c r="J10" s="19" t="n">
+      <c r="J10" s="17" t="n">
         <v>14.7</v>
       </c>
-      <c r="K10" s="19" t="n">
+      <c r="K10" s="17" t="n">
         <v>14.3</v>
       </c>
-      <c r="L10" s="20" t="n">
+      <c r="L10" s="17" t="n">
         <v>14.1</v>
       </c>
-      <c r="N10" s="17"/>
+      <c r="M10" s="17" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="N10" s="15"/>
     </row>
     <row r="11" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A11" s="18" t="s">
-        <v>17</v>
+      <c r="A11" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="B11" s="14" t="n">
         <v>13.5</v>
       </c>
-      <c r="C11" s="15" t="n">
+      <c r="C11" s="14" t="n">
         <v>13.8</v>
       </c>
       <c r="D11" s="14" t="n">
         <v>13.8</v>
       </c>
-      <c r="E11" s="15" t="n">
+      <c r="E11" s="14" t="n">
         <v>12.1</v>
       </c>
-      <c r="F11" s="15" t="n">
+      <c r="F11" s="14" t="n">
         <v>11.7</v>
       </c>
-      <c r="G11" s="15" t="n">
+      <c r="G11" s="14" t="n">
         <v>12.9</v>
       </c>
-      <c r="H11" s="15" t="n">
+      <c r="H11" s="14" t="n">
         <v>12.9</v>
       </c>
-      <c r="I11" s="15" t="n">
+      <c r="I11" s="14" t="n">
         <v>13.2</v>
       </c>
-      <c r="J11" s="15" t="n">
+      <c r="J11" s="14" t="n">
         <v>12.4</v>
       </c>
-      <c r="K11" s="15" t="n">
+      <c r="K11" s="14" t="n">
         <v>12.5</v>
       </c>
-      <c r="L11" s="16" t="n">
+      <c r="L11" s="14" t="n">
         <v>11.9</v>
       </c>
-      <c r="N11" s="17"/>
+      <c r="M11" s="14" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="N11" s="15"/>
     </row>
     <row r="12" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="18" t="s">
-        <v>18</v>
+      <c r="A12" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="B12" s="14" t="n">
         <v>31.7</v>
       </c>
-      <c r="C12" s="15" t="n">
+      <c r="C12" s="14" t="n">
         <v>31</v>
       </c>
       <c r="D12" s="14" t="n">
         <v>31.4</v>
       </c>
-      <c r="E12" s="15" t="n">
+      <c r="E12" s="14" t="n">
         <v>29.6</v>
       </c>
-      <c r="F12" s="15" t="n">
+      <c r="F12" s="14" t="n">
         <v>30.2</v>
       </c>
-      <c r="G12" s="15" t="n">
+      <c r="G12" s="14" t="n">
         <v>31.8</v>
       </c>
-      <c r="H12" s="15" t="n">
+      <c r="H12" s="14" t="n">
         <v>29.4</v>
       </c>
-      <c r="I12" s="15" t="n">
+      <c r="I12" s="14" t="n">
         <v>29</v>
       </c>
-      <c r="J12" s="15" t="n">
+      <c r="J12" s="14" t="n">
         <v>28.6</v>
       </c>
-      <c r="K12" s="15" t="n">
+      <c r="K12" s="14" t="n">
         <v>25.3</v>
       </c>
-      <c r="L12" s="16" t="n">
+      <c r="L12" s="14" t="n">
         <v>25.1</v>
       </c>
-      <c r="N12" s="17"/>
+      <c r="M12" s="14" t="n">
+        <v>26</v>
+      </c>
+      <c r="N12" s="15"/>
     </row>
     <row r="13" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="18" t="s">
-        <v>19</v>
+      <c r="A13" s="16" t="s">
+        <v>20</v>
       </c>
       <c r="B13" s="14" t="n">
         <v>14.7</v>
       </c>
-      <c r="C13" s="15" t="n">
+      <c r="C13" s="14" t="n">
         <v>14.5</v>
       </c>
       <c r="D13" s="14" t="n">
         <v>14.2</v>
       </c>
-      <c r="E13" s="15" t="n">
+      <c r="E13" s="14" t="n">
         <v>14</v>
       </c>
-      <c r="F13" s="15" t="n">
+      <c r="F13" s="14" t="n">
         <v>13.4</v>
       </c>
-      <c r="G13" s="15" t="n">
+      <c r="G13" s="14" t="n">
         <v>15.2</v>
       </c>
-      <c r="H13" s="15" t="n">
+      <c r="H13" s="14" t="n">
         <v>14.4</v>
       </c>
-      <c r="I13" s="15" t="n">
+      <c r="I13" s="14" t="n">
         <v>15.2</v>
       </c>
-      <c r="J13" s="15" t="n">
+      <c r="J13" s="14" t="n">
         <v>15.4</v>
       </c>
-      <c r="K13" s="15" t="n">
+      <c r="K13" s="14" t="n">
         <v>15.5</v>
       </c>
-      <c r="L13" s="16" t="n">
+      <c r="L13" s="14" t="n">
         <v>15.6</v>
       </c>
-      <c r="N13" s="17"/>
+      <c r="M13" s="14" t="n">
+        <v>15.1</v>
+      </c>
+      <c r="N13" s="15"/>
     </row>
     <row r="14" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A14" s="18" t="s">
-        <v>20</v>
+      <c r="A14" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="B14" s="14" t="n">
         <v>16.7</v>
       </c>
-      <c r="C14" s="15" t="n">
+      <c r="C14" s="14" t="n">
         <v>15.8</v>
       </c>
       <c r="D14" s="14" t="n">
         <v>15.8</v>
       </c>
-      <c r="E14" s="15" t="n">
+      <c r="E14" s="14" t="n">
         <v>15.7</v>
       </c>
-      <c r="F14" s="15" t="n">
+      <c r="F14" s="14" t="n">
         <v>15.9</v>
       </c>
-      <c r="G14" s="15" t="n">
+      <c r="G14" s="14" t="n">
         <v>16.8</v>
       </c>
-      <c r="H14" s="15" t="n">
+      <c r="H14" s="14" t="n">
         <v>17</v>
       </c>
-      <c r="I14" s="15" t="n">
+      <c r="I14" s="14" t="n">
         <v>16.8</v>
       </c>
-      <c r="J14" s="15" t="n">
+      <c r="J14" s="14" t="n">
         <v>16.6</v>
       </c>
-      <c r="K14" s="15" t="n">
+      <c r="K14" s="14" t="n">
         <v>16.4</v>
       </c>
-      <c r="L14" s="16" t="n">
+      <c r="L14" s="14" t="n">
         <v>16.3</v>
       </c>
-      <c r="N14" s="17"/>
+      <c r="M14" s="14" t="n">
+        <v>15.1</v>
+      </c>
+      <c r="N14" s="15"/>
     </row>
     <row r="15" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A15" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="21" t="n">
+      <c r="A15" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="18" t="n">
         <v>16.6</v>
       </c>
-      <c r="C15" s="21" t="n">
+      <c r="C15" s="18" t="n">
         <v>16.2</v>
       </c>
-      <c r="D15" s="21" t="n">
+      <c r="D15" s="18" t="n">
         <v>16.6</v>
       </c>
-      <c r="E15" s="21" t="n">
+      <c r="E15" s="18" t="n">
         <v>16.4</v>
       </c>
-      <c r="F15" s="21" t="n">
+      <c r="F15" s="18" t="n">
         <v>16.2</v>
       </c>
-      <c r="G15" s="21" t="n">
+      <c r="G15" s="18" t="n">
         <v>18.1</v>
       </c>
-      <c r="H15" s="21" t="n">
+      <c r="H15" s="18" t="n">
         <v>15.2</v>
       </c>
-      <c r="I15" s="21" t="n">
+      <c r="I15" s="18" t="n">
         <v>15.2</v>
       </c>
-      <c r="J15" s="21" t="n">
+      <c r="J15" s="18" t="n">
         <v>14.2</v>
       </c>
-      <c r="K15" s="21" t="n">
+      <c r="K15" s="18" t="n">
         <v>13.1</v>
       </c>
-      <c r="L15" s="22" t="n">
+      <c r="L15" s="18" t="n">
         <v>14</v>
       </c>
-      <c r="N15" s="17"/>
+      <c r="M15" s="18" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="N15" s="15"/>
     </row>
     <row r="16" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A16" s="23"/>
-[...6 lines deleted...]
-      <c r="J16" s="25"/>
+      <c r="A16" s="19"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
     </row>
     <row r="17" s="7" customFormat="true" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A17" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
-      <c r="D17" s="26"/>
+      <c r="D17" s="22"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
-      <c r="I17" s="27"/>
-      <c r="J17" s="27"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
     </row>
     <row r="18" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C18" s="24"/>
-[...6 lines deleted...]
-      <c r="J18" s="28"/>
+      <c r="C18" s="20"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" s="24"/>
     </row>
     <row r="19" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A19" s="12"/>
       <c r="B19" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K19" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L19" s="12" t="s">
         <v>12</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
     </row>
     <row r="21" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B21" s="14" t="n">
         <v>286.127</v>
       </c>
-      <c r="C21" s="15" t="n">
+      <c r="C21" s="14" t="n">
         <v>296.294</v>
       </c>
       <c r="D21" s="14" t="n">
         <v>296.378</v>
       </c>
       <c r="E21" s="14" t="n">
         <v>300.112</v>
       </c>
-      <c r="F21" s="15" t="n">
+      <c r="F21" s="14" t="n">
         <v>304.034</v>
       </c>
-      <c r="G21" s="15" t="n">
+      <c r="G21" s="14" t="n">
         <v>316.264</v>
       </c>
-      <c r="H21" s="15" t="n">
+      <c r="H21" s="14" t="n">
         <v>314.532</v>
       </c>
-      <c r="I21" s="15" t="n">
+      <c r="I21" s="14" t="n">
         <v>317.739</v>
       </c>
-      <c r="J21" s="15" t="n">
+      <c r="J21" s="14" t="n">
         <v>326.683</v>
       </c>
-      <c r="K21" s="15" t="n">
+      <c r="K21" s="14" t="n">
         <v>335.1</v>
       </c>
-      <c r="L21" s="16" t="n">
+      <c r="L21" s="14" t="n">
         <v>347.8</v>
       </c>
+      <c r="M21" s="14" t="n">
+        <v>352</v>
+      </c>
     </row>
     <row r="22" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A22" s="18" t="s">
-        <v>14</v>
+      <c r="A22" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="B22" s="14" t="n">
         <v>145.3</v>
       </c>
       <c r="C22" s="14" t="n">
         <v>158.5</v>
       </c>
       <c r="D22" s="14" t="n">
         <v>156.1</v>
       </c>
       <c r="E22" s="14" t="n">
         <v>163.6</v>
       </c>
-      <c r="F22" s="15" t="n">
+      <c r="F22" s="14" t="n">
         <v>168.6</v>
       </c>
-      <c r="G22" s="15" t="n">
+      <c r="G22" s="14" t="n">
         <v>172.9</v>
       </c>
-      <c r="H22" s="15" t="n">
+      <c r="H22" s="14" t="n">
         <v>178.9</v>
       </c>
-      <c r="I22" s="15" t="n">
+      <c r="I22" s="14" t="n">
         <v>181</v>
       </c>
-      <c r="J22" s="15" t="n">
+      <c r="J22" s="14" t="n">
         <v>190.3</v>
       </c>
-      <c r="K22" s="15" t="n">
+      <c r="K22" s="14" t="n">
         <v>203.8</v>
       </c>
-      <c r="L22" s="16" t="n">
+      <c r="L22" s="14" t="n">
         <v>217.2</v>
       </c>
+      <c r="M22" s="14" t="n">
+        <v>224.4</v>
+      </c>
     </row>
     <row r="23" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A23" s="18" t="s">
-        <v>15</v>
+      <c r="A23" s="16" t="s">
+        <v>16</v>
       </c>
       <c r="B23" s="14" t="n">
         <v>37.3</v>
       </c>
-      <c r="C23" s="15" t="n">
+      <c r="C23" s="14" t="n">
         <v>36.7</v>
       </c>
       <c r="D23" s="14" t="n">
         <v>38.6</v>
       </c>
       <c r="E23" s="14" t="n">
         <v>38.8</v>
       </c>
-      <c r="F23" s="21" t="n">
+      <c r="F23" s="18" t="n">
         <v>36.7</v>
       </c>
-      <c r="G23" s="21" t="n">
+      <c r="G23" s="18" t="n">
         <v>37.6</v>
       </c>
-      <c r="H23" s="21" t="n">
+      <c r="H23" s="18" t="n">
         <v>36.6</v>
       </c>
-      <c r="I23" s="21" t="n">
+      <c r="I23" s="18" t="n">
         <v>37.3</v>
       </c>
-      <c r="J23" s="21" t="n">
+      <c r="J23" s="18" t="n">
         <v>39.6</v>
       </c>
-      <c r="K23" s="21" t="n">
+      <c r="K23" s="18" t="n">
         <v>39.1</v>
       </c>
-      <c r="L23" s="22" t="n">
+      <c r="L23" s="18" t="n">
         <v>38.2</v>
       </c>
+      <c r="M23" s="18" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="24" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A24" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="19" t="n">
+      <c r="A24" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="17" t="n">
         <v>15.1</v>
       </c>
-      <c r="C24" s="19" t="n">
+      <c r="C24" s="17" t="n">
         <v>14.5</v>
       </c>
-      <c r="D24" s="19" t="n">
+      <c r="D24" s="17" t="n">
         <v>14.7</v>
       </c>
-      <c r="E24" s="19" t="n">
+      <c r="E24" s="17" t="n">
         <v>14.4</v>
       </c>
-      <c r="F24" s="19" t="n">
+      <c r="F24" s="17" t="n">
         <v>15.6</v>
       </c>
-      <c r="G24" s="19" t="n">
+      <c r="G24" s="17" t="n">
         <v>15.6</v>
       </c>
-      <c r="H24" s="19" t="n">
+      <c r="H24" s="17" t="n">
         <v>14.5</v>
       </c>
-      <c r="I24" s="19" t="n">
+      <c r="I24" s="17" t="n">
         <v>14.4</v>
       </c>
-      <c r="J24" s="19" t="n">
+      <c r="J24" s="17" t="n">
         <v>14</v>
       </c>
-      <c r="K24" s="19" t="n">
+      <c r="K24" s="17" t="n">
         <v>13.6</v>
       </c>
-      <c r="L24" s="20" t="n">
+      <c r="L24" s="17" t="n">
         <v>13.5</v>
       </c>
+      <c r="M24" s="17" t="n">
+        <v>13.7</v>
+      </c>
     </row>
     <row r="25" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A25" s="18" t="s">
-        <v>17</v>
+      <c r="A25" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="B25" s="14" t="n">
         <v>12.8</v>
       </c>
-      <c r="C25" s="15" t="n">
+      <c r="C25" s="14" t="n">
         <v>13.2</v>
       </c>
       <c r="D25" s="14" t="n">
         <v>13.1</v>
       </c>
       <c r="E25" s="14" t="n">
         <v>11.5</v>
       </c>
-      <c r="F25" s="15" t="n">
+      <c r="F25" s="14" t="n">
         <v>11.1</v>
       </c>
-      <c r="G25" s="15" t="n">
+      <c r="G25" s="14" t="n">
         <v>12.3</v>
       </c>
-      <c r="H25" s="15" t="n">
+      <c r="H25" s="14" t="n">
         <v>12.2</v>
       </c>
-      <c r="I25" s="15" t="n">
+      <c r="I25" s="14" t="n">
         <v>12.6</v>
       </c>
-      <c r="J25" s="15" t="n">
+      <c r="J25" s="14" t="n">
         <v>11.8</v>
       </c>
-      <c r="K25" s="15" t="n">
+      <c r="K25" s="14" t="n">
         <v>11.9</v>
       </c>
-      <c r="L25" s="16" t="n">
+      <c r="L25" s="14" t="n">
         <v>11.3</v>
       </c>
+      <c r="M25" s="14" t="n">
+        <v>11.5</v>
+      </c>
     </row>
     <row r="26" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A26" s="18" t="s">
-        <v>18</v>
+      <c r="A26" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="B26" s="14" t="n">
         <v>30</v>
       </c>
-      <c r="C26" s="15" t="n">
+      <c r="C26" s="14" t="n">
         <v>29.4</v>
       </c>
       <c r="D26" s="14" t="n">
         <v>29.7</v>
       </c>
       <c r="E26" s="14" t="n">
         <v>28.1</v>
       </c>
-      <c r="F26" s="15" t="n">
+      <c r="F26" s="14" t="n">
         <v>28.7</v>
       </c>
-      <c r="G26" s="15" t="n">
+      <c r="G26" s="14" t="n">
         <v>30.2</v>
       </c>
-      <c r="H26" s="15" t="n">
+      <c r="H26" s="14" t="n">
         <v>28</v>
       </c>
-      <c r="I26" s="15" t="n">
+      <c r="I26" s="14" t="n">
         <v>27.6</v>
       </c>
-      <c r="J26" s="15" t="n">
+      <c r="J26" s="14" t="n">
         <v>27.1</v>
       </c>
-      <c r="K26" s="15" t="n">
+      <c r="K26" s="14" t="n">
         <v>24</v>
       </c>
-      <c r="L26" s="16" t="n">
+      <c r="L26" s="14" t="n">
         <v>23.9</v>
       </c>
+      <c r="M26" s="14" t="n">
+        <v>24.7</v>
+      </c>
     </row>
     <row r="27" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A27" s="18" t="s">
-        <v>19</v>
+      <c r="A27" s="16" t="s">
+        <v>20</v>
       </c>
       <c r="B27" s="14" t="n">
         <v>13.9</v>
       </c>
-      <c r="C27" s="15" t="n">
+      <c r="C27" s="14" t="n">
         <v>13.7</v>
       </c>
       <c r="D27" s="14" t="n">
         <v>13.5</v>
       </c>
       <c r="E27" s="14" t="n">
         <v>13.3</v>
       </c>
-      <c r="F27" s="15" t="n">
+      <c r="F27" s="14" t="n">
         <v>12.7</v>
       </c>
-      <c r="G27" s="15" t="n">
+      <c r="G27" s="14" t="n">
         <v>14.5</v>
       </c>
-      <c r="H27" s="15" t="n">
+      <c r="H27" s="14" t="n">
         <v>13.7</v>
       </c>
-      <c r="I27" s="15" t="n">
+      <c r="I27" s="14" t="n">
         <v>14.4</v>
       </c>
-      <c r="J27" s="15" t="n">
+      <c r="J27" s="14" t="n">
         <v>14.7</v>
       </c>
-      <c r="K27" s="15" t="n">
+      <c r="K27" s="14" t="n">
         <v>14.7</v>
       </c>
-      <c r="L27" s="16" t="n">
+      <c r="L27" s="14" t="n">
         <v>14.8</v>
       </c>
+      <c r="M27" s="14" t="n">
+        <v>14.4</v>
+      </c>
     </row>
     <row r="28" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A28" s="18" t="s">
-        <v>20</v>
+      <c r="A28" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="B28" s="14" t="n">
         <v>15.9</v>
       </c>
-      <c r="C28" s="15" t="n">
+      <c r="C28" s="14" t="n">
         <v>15</v>
       </c>
       <c r="D28" s="14" t="n">
         <v>15</v>
       </c>
       <c r="E28" s="14" t="n">
         <v>14.9</v>
       </c>
-      <c r="F28" s="15" t="n">
+      <c r="F28" s="14" t="n">
         <v>15.1</v>
       </c>
-      <c r="G28" s="15" t="n">
+      <c r="G28" s="14" t="n">
         <v>16</v>
       </c>
-      <c r="H28" s="15" t="n">
+      <c r="H28" s="14" t="n">
         <v>16.1</v>
       </c>
-      <c r="I28" s="15" t="n">
+      <c r="I28" s="14" t="n">
         <v>16</v>
       </c>
-      <c r="J28" s="15" t="n">
+      <c r="J28" s="14" t="n">
         <v>15.8</v>
       </c>
-      <c r="K28" s="15" t="n">
+      <c r="K28" s="14" t="n">
         <v>15.6</v>
       </c>
-      <c r="L28" s="16" t="n">
+      <c r="L28" s="14" t="n">
         <v>15.5</v>
       </c>
+      <c r="M28" s="14" t="n">
+        <v>14.3</v>
+      </c>
     </row>
     <row r="29" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A29" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="21" t="n">
+      <c r="A29" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="18" t="n">
         <v>15.8</v>
       </c>
-      <c r="C29" s="21" t="n">
+      <c r="C29" s="18" t="n">
         <v>15.3</v>
       </c>
-      <c r="D29" s="21" t="n">
+      <c r="D29" s="18" t="n">
         <v>15.7</v>
       </c>
-      <c r="E29" s="21" t="n">
+      <c r="E29" s="18" t="n">
         <v>15.5</v>
       </c>
-      <c r="F29" s="21" t="n">
+      <c r="F29" s="18" t="n">
         <v>15.5</v>
       </c>
-      <c r="G29" s="21" t="n">
+      <c r="G29" s="18" t="n">
         <v>17.2</v>
       </c>
-      <c r="H29" s="21" t="n">
+      <c r="H29" s="18" t="n">
         <v>14.5</v>
       </c>
-      <c r="I29" s="21" t="n">
+      <c r="I29" s="18" t="n">
         <v>14.4</v>
       </c>
-      <c r="J29" s="21" t="n">
+      <c r="J29" s="18" t="n">
         <v>13.4</v>
       </c>
-      <c r="K29" s="21" t="n">
+      <c r="K29" s="18" t="n">
         <v>12.4</v>
       </c>
-      <c r="L29" s="22" t="n">
+      <c r="L29" s="18" t="n">
         <v>13.4</v>
       </c>
+      <c r="M29" s="18" t="n">
+        <v>11.9</v>
+      </c>
     </row>
     <row r="30" customFormat="false" ht="17.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="23"/>
-[...6 lines deleted...]
-      <c r="J30" s="25"/>
+      <c r="A30" s="19"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
     </row>
     <row r="31" s="7" customFormat="true" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A31" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
-      <c r="D31" s="26"/>
-[...4 lines deleted...]
-      <c r="J31" s="27"/>
+      <c r="D31" s="22"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
     </row>
     <row r="32" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C32" s="24"/>
-[...6 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="C32" s="20"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" s="24"/>
+      <c r="M32" s="15"/>
     </row>
     <row r="33" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A33" s="12"/>
       <c r="B33" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K33" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L33" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="M33" s="17"/>
+      <c r="M33" s="12" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="34" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A34" s="12"/>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="12"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
-      <c r="M34" s="17"/>
+      <c r="M34" s="12"/>
     </row>
     <row r="35" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B35" s="14" t="n">
         <v>251.802</v>
       </c>
       <c r="C35" s="14" t="n">
         <v>266.355</v>
       </c>
       <c r="D35" s="14" t="n">
         <v>266.251</v>
       </c>
       <c r="E35" s="14" t="n">
         <v>269.82</v>
       </c>
-      <c r="F35" s="15" t="n">
+      <c r="F35" s="14" t="n">
         <v>271.042</v>
       </c>
-      <c r="G35" s="15" t="n">
+      <c r="G35" s="14" t="n">
         <v>278.387</v>
       </c>
-      <c r="H35" s="15" t="n">
+      <c r="H35" s="14" t="n">
         <v>276.454</v>
       </c>
-      <c r="I35" s="15" t="n">
+      <c r="I35" s="14" t="n">
         <v>278.704</v>
       </c>
-      <c r="J35" s="15" t="n">
+      <c r="J35" s="14" t="n">
         <v>287.64</v>
       </c>
-      <c r="K35" s="15" t="n">
+      <c r="K35" s="14" t="n">
         <v>291.1</v>
       </c>
-      <c r="L35" s="16" t="n">
+      <c r="L35" s="14" t="n">
         <v>296</v>
       </c>
-      <c r="M35" s="17"/>
+      <c r="M35" s="14" t="n">
+        <v>292.7</v>
+      </c>
     </row>
     <row r="36" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A36" s="18" t="s">
-        <v>14</v>
+      <c r="A36" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="B36" s="14" t="n">
         <v>135.6</v>
       </c>
       <c r="C36" s="14" t="n">
         <v>149.3</v>
       </c>
       <c r="D36" s="14" t="n">
         <v>146.7</v>
       </c>
       <c r="E36" s="14" t="n">
         <v>148.5</v>
       </c>
-      <c r="F36" s="15" t="n">
+      <c r="F36" s="14" t="n">
         <v>152.2</v>
       </c>
-      <c r="G36" s="29" t="n">
+      <c r="G36" s="25" t="n">
         <v>159.4</v>
       </c>
-      <c r="H36" s="29" t="n">
+      <c r="H36" s="25" t="n">
         <v>162.1</v>
       </c>
-      <c r="I36" s="29" t="n">
+      <c r="I36" s="25" t="n">
         <v>158.9</v>
       </c>
-      <c r="J36" s="29" t="n">
+      <c r="J36" s="25" t="n">
         <v>166.8</v>
       </c>
-      <c r="K36" s="29" t="n">
+      <c r="K36" s="25" t="n">
         <v>175.2</v>
       </c>
-      <c r="L36" s="30" t="n">
+      <c r="L36" s="25" t="n">
         <v>179.2</v>
       </c>
-      <c r="M36" s="17"/>
+      <c r="M36" s="25" t="n">
+        <v>177.8</v>
+      </c>
     </row>
     <row r="37" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A37" s="18" t="s">
-        <v>15</v>
+      <c r="A37" s="16" t="s">
+        <v>16</v>
       </c>
       <c r="B37" s="14" t="n">
         <v>34</v>
       </c>
       <c r="C37" s="14" t="n">
         <v>33.8</v>
       </c>
       <c r="D37" s="14" t="n">
         <v>34.8</v>
       </c>
       <c r="E37" s="14" t="n">
         <v>34.9</v>
       </c>
-      <c r="F37" s="15" t="n">
+      <c r="F37" s="14" t="n">
         <v>31.5</v>
       </c>
-      <c r="G37" s="31" t="n">
+      <c r="G37" s="26" t="n">
         <v>31</v>
       </c>
-      <c r="H37" s="29" t="n">
+      <c r="H37" s="25" t="n">
         <v>30.2</v>
       </c>
-      <c r="I37" s="29" t="n">
+      <c r="I37" s="25" t="n">
         <v>32.9</v>
       </c>
-      <c r="J37" s="29" t="n">
+      <c r="J37" s="25" t="n">
         <v>37.6</v>
       </c>
-      <c r="K37" s="29" t="n">
+      <c r="K37" s="25" t="n">
         <v>36.8</v>
       </c>
-      <c r="L37" s="30" t="n">
+      <c r="L37" s="25" t="n">
         <v>36.2</v>
       </c>
-      <c r="M37" s="17"/>
+      <c r="M37" s="25" t="n">
+        <v>35.6</v>
+      </c>
     </row>
     <row r="38" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A38" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="19" t="n">
+      <c r="A38" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="17" t="n">
         <v>11.6</v>
       </c>
-      <c r="C38" s="19" t="n">
+      <c r="C38" s="17" t="n">
         <v>11.7</v>
       </c>
-      <c r="D38" s="19" t="n">
+      <c r="D38" s="17" t="n">
         <v>12</v>
       </c>
-      <c r="E38" s="19" t="n">
+      <c r="E38" s="17" t="n">
         <v>12.7</v>
       </c>
-      <c r="F38" s="19" t="n">
+      <c r="F38" s="17" t="n">
         <v>13.2</v>
       </c>
-      <c r="G38" s="19" t="n">
+      <c r="G38" s="17" t="n">
         <v>12.2</v>
       </c>
-      <c r="H38" s="19" t="n">
+      <c r="H38" s="17" t="n">
         <v>11.3</v>
       </c>
-      <c r="I38" s="19" t="n">
+      <c r="I38" s="17" t="n">
         <v>12</v>
       </c>
-      <c r="J38" s="29" t="n">
+      <c r="J38" s="25" t="n">
         <v>11.7</v>
       </c>
-      <c r="K38" s="29" t="n">
+      <c r="K38" s="25" t="n">
         <v>11.2</v>
       </c>
-      <c r="L38" s="30" t="n">
+      <c r="L38" s="25" t="n">
         <v>11.1</v>
       </c>
-      <c r="M38" s="17"/>
+      <c r="M38" s="25" t="n">
+        <v>10.9</v>
+      </c>
     </row>
     <row r="39" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A39" s="18" t="s">
-        <v>17</v>
+      <c r="A39" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="B39" s="14" t="n">
         <v>10.9</v>
       </c>
       <c r="C39" s="14" t="n">
         <v>11.4</v>
       </c>
       <c r="D39" s="14" t="n">
         <v>11.3</v>
       </c>
       <c r="E39" s="14" t="n">
         <v>10.2</v>
       </c>
-      <c r="F39" s="15" t="n">
+      <c r="F39" s="14" t="n">
         <v>10.2</v>
       </c>
-      <c r="G39" s="29" t="n">
+      <c r="G39" s="25" t="n">
         <v>10.3</v>
       </c>
-      <c r="H39" s="31" t="n">
+      <c r="H39" s="26" t="n">
         <v>11</v>
       </c>
-      <c r="I39" s="29" t="n">
+      <c r="I39" s="25" t="n">
         <v>11.2</v>
       </c>
-      <c r="J39" s="29" t="n">
+      <c r="J39" s="25" t="n">
         <v>10.1</v>
       </c>
-      <c r="K39" s="29" t="n">
+      <c r="K39" s="25" t="n">
         <v>10.3</v>
       </c>
-      <c r="L39" s="30" t="n">
+      <c r="L39" s="25" t="n">
         <v>10.1</v>
       </c>
-      <c r="M39" s="17"/>
+      <c r="M39" s="25" t="n">
+        <v>10.1</v>
+      </c>
     </row>
     <row r="40" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A40" s="18" t="s">
-        <v>18</v>
+      <c r="A40" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="B40" s="14" t="n">
         <v>22.6</v>
       </c>
       <c r="C40" s="14" t="n">
         <v>23</v>
       </c>
       <c r="D40" s="14" t="n">
         <v>23.2</v>
       </c>
       <c r="E40" s="14" t="n">
         <v>24.9</v>
       </c>
-      <c r="F40" s="15" t="n">
+      <c r="F40" s="14" t="n">
         <v>25.8</v>
       </c>
-      <c r="G40" s="29" t="n">
+      <c r="G40" s="25" t="n">
         <v>25.4</v>
       </c>
-      <c r="H40" s="29" t="n">
+      <c r="H40" s="25" t="n">
         <v>23.4</v>
       </c>
-      <c r="I40" s="29" t="n">
+      <c r="I40" s="25" t="n">
         <v>24.1</v>
       </c>
-      <c r="J40" s="29" t="n">
+      <c r="J40" s="25" t="n">
         <v>22.9</v>
       </c>
-      <c r="K40" s="29" t="n">
+      <c r="K40" s="25" t="n">
         <v>19.9</v>
       </c>
-      <c r="L40" s="30" t="n">
+      <c r="L40" s="25" t="n">
         <v>20.7</v>
       </c>
-      <c r="M40" s="17"/>
+      <c r="M40" s="25" t="n">
+        <v>21.9</v>
+      </c>
     </row>
     <row r="41" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A41" s="18" t="s">
-        <v>19</v>
+      <c r="A41" s="16" t="s">
+        <v>20</v>
       </c>
       <c r="B41" s="14" t="n">
         <v>11.9</v>
       </c>
       <c r="C41" s="14" t="n">
         <v>11.5</v>
       </c>
       <c r="D41" s="14" t="n">
         <v>11.1</v>
       </c>
       <c r="E41" s="14" t="n">
         <v>11.4</v>
       </c>
-      <c r="F41" s="15" t="n">
+      <c r="F41" s="14" t="n">
         <v>11</v>
       </c>
-      <c r="G41" s="29" t="n">
+      <c r="G41" s="25" t="n">
         <v>12.7</v>
       </c>
-      <c r="H41" s="29" t="n">
+      <c r="H41" s="25" t="n">
         <v>12.7</v>
       </c>
-      <c r="I41" s="29" t="n">
+      <c r="I41" s="25" t="n">
         <v>13.4</v>
       </c>
-      <c r="J41" s="29" t="n">
+      <c r="J41" s="25" t="n">
         <v>13.1</v>
       </c>
-      <c r="K41" s="29" t="n">
+      <c r="K41" s="25" t="n">
         <v>13.3</v>
       </c>
-      <c r="L41" s="30" t="n">
+      <c r="L41" s="25" t="n">
         <v>13.4</v>
       </c>
+      <c r="M41" s="25" t="n">
+        <v>13.3</v>
+      </c>
     </row>
     <row r="42" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A42" s="18" t="s">
-        <v>20</v>
+      <c r="A42" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="B42" s="14" t="n">
         <v>13.1</v>
       </c>
       <c r="C42" s="14" t="n">
         <v>12.9</v>
       </c>
       <c r="D42" s="14" t="n">
         <v>13.4</v>
       </c>
       <c r="E42" s="14" t="n">
         <v>13.5</v>
       </c>
-      <c r="F42" s="15" t="n">
+      <c r="F42" s="14" t="n">
         <v>13.4</v>
       </c>
-      <c r="G42" s="29" t="n">
+      <c r="G42" s="25" t="n">
         <v>13.5</v>
       </c>
-      <c r="H42" s="29" t="n">
+      <c r="H42" s="25" t="n">
         <v>14.5</v>
       </c>
-      <c r="I42" s="29" t="n">
+      <c r="I42" s="25" t="n">
         <v>14.2</v>
       </c>
-      <c r="J42" s="29" t="n">
+      <c r="J42" s="25" t="n">
         <v>14</v>
       </c>
-      <c r="K42" s="29" t="n">
+      <c r="K42" s="25" t="n">
         <v>13.9</v>
       </c>
-      <c r="L42" s="30" t="n">
+      <c r="L42" s="25" t="n">
         <v>13.6</v>
       </c>
+      <c r="M42" s="25" t="n">
+        <v>12.8</v>
+      </c>
     </row>
     <row r="43" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A43" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="21" t="n">
+      <c r="A43" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="18" t="n">
         <v>12.1</v>
       </c>
-      <c r="C43" s="21" t="n">
+      <c r="C43" s="18" t="n">
         <v>12.8</v>
       </c>
-      <c r="D43" s="21" t="n">
+      <c r="D43" s="18" t="n">
         <v>13.8</v>
       </c>
-      <c r="E43" s="21" t="n">
+      <c r="E43" s="18" t="n">
         <v>13.7</v>
       </c>
-      <c r="F43" s="32" t="n">
+      <c r="F43" s="27" t="n">
         <v>13.7</v>
       </c>
-      <c r="G43" s="29" t="n">
+      <c r="G43" s="25" t="n">
         <v>13.9</v>
       </c>
-      <c r="H43" s="29" t="n">
+      <c r="H43" s="25" t="n">
         <v>11.3</v>
       </c>
-      <c r="I43" s="31" t="n">
+      <c r="I43" s="26" t="n">
         <v>12</v>
       </c>
-      <c r="J43" s="29" t="n">
+      <c r="J43" s="25" t="n">
         <v>11.4</v>
       </c>
-      <c r="K43" s="29" t="n">
+      <c r="K43" s="25" t="n">
         <v>10.4</v>
       </c>
-      <c r="L43" s="30" t="n">
+      <c r="L43" s="25" t="n">
         <v>11.7</v>
       </c>
+      <c r="M43" s="25" t="n">
+        <v>10.2</v>
+      </c>
     </row>
     <row r="44" customFormat="false" ht="10.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A44" s="33"/>
-[...6 lines deleted...]
-      <c r="J44" s="25"/>
+      <c r="A44" s="28"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
     </row>
     <row r="45" s="7" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A45" s="34" t="s">
-[...9 lines deleted...]
-      <c r="J45" s="35"/>
+      <c r="A45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B45" s="29"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="22"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
     </row>
     <row r="46" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C46" s="24"/>
-[...5 lines deleted...]
-      <c r="J46" s="28"/>
+      <c r="C46" s="20"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J46" s="24"/>
     </row>
     <row r="47" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A47" s="12"/>
       <c r="B47" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K47" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L47" s="12" t="s">
         <v>12</v>
+      </c>
+      <c r="M47" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A48" s="12"/>
       <c r="B48" s="12"/>
       <c r="C48" s="12"/>
       <c r="D48" s="12"/>
       <c r="E48" s="12"/>
       <c r="F48" s="12"/>
       <c r="G48" s="12"/>
       <c r="H48" s="12"/>
       <c r="I48" s="12"/>
       <c r="J48" s="12"/>
       <c r="K48" s="12"/>
       <c r="L48" s="12"/>
+      <c r="M48" s="12"/>
     </row>
     <row r="49" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B49" s="14" t="n">
         <v>34.325</v>
       </c>
-      <c r="C49" s="15" t="n">
+      <c r="C49" s="14" t="n">
         <v>29.939</v>
       </c>
       <c r="D49" s="14" t="n">
         <v>30.127</v>
       </c>
       <c r="E49" s="14" t="n">
         <v>30.292</v>
       </c>
-      <c r="F49" s="15" t="n">
+      <c r="F49" s="14" t="n">
         <v>32.992</v>
       </c>
-      <c r="G49" s="15" t="n">
+      <c r="G49" s="14" t="n">
         <v>37.877</v>
       </c>
-      <c r="H49" s="15" t="n">
+      <c r="H49" s="14" t="n">
         <v>38.078</v>
       </c>
-      <c r="I49" s="15" t="n">
+      <c r="I49" s="14" t="n">
         <v>39.035</v>
       </c>
-      <c r="J49" s="15" t="n">
+      <c r="J49" s="14" t="n">
         <v>39.043</v>
       </c>
-      <c r="K49" s="15" t="n">
+      <c r="K49" s="14" t="n">
         <v>44</v>
       </c>
-      <c r="L49" s="16" t="n">
+      <c r="L49" s="14" t="n">
         <v>51.8</v>
       </c>
-      <c r="M49" s="17"/>
+      <c r="M49" s="14" t="n">
+        <v>59.3</v>
+      </c>
     </row>
     <row r="50" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A50" s="18" t="s">
-        <v>14</v>
+      <c r="A50" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="B50" s="14" t="n">
         <v>9.7</v>
       </c>
-      <c r="C50" s="15" t="n">
+      <c r="C50" s="14" t="n">
         <v>9.1</v>
       </c>
       <c r="D50" s="14" t="n">
         <v>9.3</v>
       </c>
       <c r="E50" s="14" t="n">
         <v>15.1</v>
       </c>
-      <c r="F50" s="15" t="n">
+      <c r="F50" s="14" t="n">
         <v>16.5</v>
       </c>
-      <c r="G50" s="29" t="n">
+      <c r="G50" s="25" t="n">
         <v>13.4</v>
       </c>
-      <c r="H50" s="29" t="n">
+      <c r="H50" s="25" t="n">
         <v>16.8</v>
       </c>
-      <c r="I50" s="29" t="n">
+      <c r="I50" s="25" t="n">
         <v>22.1</v>
       </c>
-      <c r="J50" s="15" t="n">
+      <c r="J50" s="14" t="n">
         <v>23.5</v>
       </c>
-      <c r="K50" s="15" t="n">
+      <c r="K50" s="14" t="n">
         <v>28.6</v>
       </c>
-      <c r="L50" s="16" t="n">
+      <c r="L50" s="14" t="n">
         <v>38</v>
       </c>
-      <c r="M50" s="17"/>
+      <c r="M50" s="14" t="n">
+        <v>46.5</v>
+      </c>
     </row>
     <row r="51" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A51" s="18" t="s">
-        <v>15</v>
+      <c r="A51" s="16" t="s">
+        <v>16</v>
       </c>
       <c r="B51" s="14" t="n">
         <v>3.3</v>
       </c>
-      <c r="C51" s="15" t="n">
+      <c r="C51" s="14" t="n">
         <v>3</v>
       </c>
       <c r="D51" s="14" t="n">
         <v>3.8</v>
       </c>
       <c r="E51" s="14" t="n">
         <v>3.9</v>
       </c>
-      <c r="F51" s="15" t="n">
+      <c r="F51" s="14" t="n">
         <v>5.2</v>
       </c>
-      <c r="G51" s="29" t="n">
+      <c r="G51" s="25" t="n">
         <v>6.7</v>
       </c>
-      <c r="H51" s="29" t="n">
+      <c r="H51" s="25" t="n">
         <v>6.4</v>
       </c>
-      <c r="I51" s="29" t="n">
+      <c r="I51" s="25" t="n">
         <v>4.3</v>
       </c>
-      <c r="J51" s="15" t="n">
+      <c r="J51" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="K51" s="15" t="n">
+      <c r="K51" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="L51" s="16" t="n">
+      <c r="L51" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="M51" s="17"/>
+      <c r="M51" s="14" t="n">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="52" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A52" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="19" t="n">
+      <c r="A52" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="17" t="n">
         <v>3.4</v>
       </c>
-      <c r="C52" s="19" t="n">
+      <c r="C52" s="17" t="n">
         <v>2.9</v>
       </c>
-      <c r="D52" s="19" t="n">
+      <c r="D52" s="17" t="n">
         <v>2.8</v>
       </c>
-      <c r="E52" s="19" t="n">
+      <c r="E52" s="17" t="n">
         <v>1.7</v>
       </c>
-      <c r="F52" s="19" t="n">
+      <c r="F52" s="17" t="n">
         <v>2.5</v>
       </c>
-      <c r="G52" s="19" t="n">
+      <c r="G52" s="17" t="n">
         <v>3.4</v>
       </c>
-      <c r="H52" s="19" t="n">
+      <c r="H52" s="17" t="n">
         <v>3.3</v>
       </c>
-      <c r="I52" s="19" t="n">
+      <c r="I52" s="17" t="n">
         <v>2.4</v>
       </c>
-      <c r="J52" s="19" t="n">
+      <c r="J52" s="17" t="n">
         <v>2.3</v>
       </c>
-      <c r="K52" s="19" t="n">
+      <c r="K52" s="17" t="n">
         <v>2.4</v>
       </c>
-      <c r="L52" s="20" t="n">
+      <c r="L52" s="17" t="n">
         <v>2.3</v>
       </c>
-      <c r="M52" s="17"/>
+      <c r="M52" s="17" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="53" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A53" s="18" t="s">
-        <v>17</v>
+      <c r="A53" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="B53" s="14" t="n">
         <v>1.8</v>
       </c>
-      <c r="C53" s="15" t="n">
+      <c r="C53" s="14" t="n">
         <v>1.7</v>
       </c>
       <c r="D53" s="14" t="n">
         <v>1.8</v>
       </c>
       <c r="E53" s="14" t="n">
         <v>1.3</v>
       </c>
-      <c r="F53" s="15" t="n">
+      <c r="F53" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="G53" s="29" t="n">
+      <c r="G53" s="25" t="n">
         <v>1.9</v>
       </c>
-      <c r="H53" s="29" t="n">
+      <c r="H53" s="25" t="n">
         <v>1.3</v>
       </c>
-      <c r="I53" s="29" t="n">
+      <c r="I53" s="25" t="n">
         <v>1.4</v>
       </c>
-      <c r="J53" s="15" t="n">
+      <c r="J53" s="14" t="n">
         <v>1.7</v>
       </c>
-      <c r="K53" s="15" t="n">
+      <c r="K53" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="L53" s="16" t="n">
+      <c r="L53" s="14" t="n">
         <v>1.3</v>
       </c>
-      <c r="M53" s="17"/>
+      <c r="M53" s="14" t="n">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="54" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A54" s="18" t="s">
-        <v>18</v>
+      <c r="A54" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="B54" s="14" t="n">
         <v>7.6</v>
       </c>
-      <c r="C54" s="15" t="n">
+      <c r="C54" s="14" t="n">
         <v>6.4</v>
       </c>
       <c r="D54" s="14" t="n">
         <v>6.6</v>
       </c>
       <c r="E54" s="14" t="n">
         <v>3.1</v>
       </c>
-      <c r="F54" s="15" t="n">
+      <c r="F54" s="14" t="n">
         <v>2.8</v>
       </c>
-      <c r="G54" s="29" t="n">
+      <c r="G54" s="25" t="n">
         <v>4.9</v>
       </c>
-      <c r="H54" s="29" t="n">
+      <c r="H54" s="25" t="n">
         <v>4.5</v>
       </c>
-      <c r="I54" s="29" t="n">
+      <c r="I54" s="25" t="n">
         <v>3.5</v>
       </c>
-      <c r="J54" s="15" t="n">
+      <c r="J54" s="14" t="n">
         <v>4.2</v>
       </c>
-      <c r="K54" s="15" t="n">
+      <c r="K54" s="14" t="n">
         <v>4.1</v>
       </c>
-      <c r="L54" s="16" t="n">
+      <c r="L54" s="14" t="n">
         <v>3.2</v>
       </c>
-      <c r="M54" s="17"/>
+      <c r="M54" s="14" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="55" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A55" s="18" t="s">
-        <v>19</v>
+      <c r="A55" s="16" t="s">
+        <v>20</v>
       </c>
       <c r="B55" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="C55" s="15" t="n">
+      <c r="C55" s="14" t="n">
         <v>2.3</v>
       </c>
       <c r="D55" s="14" t="n">
         <v>2.3</v>
       </c>
       <c r="E55" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="F55" s="15" t="n">
+      <c r="F55" s="14" t="n">
         <v>1.7</v>
       </c>
-      <c r="G55" s="29" t="n">
+      <c r="G55" s="25" t="n">
         <v>1.8</v>
       </c>
-      <c r="H55" s="29" t="n">
+      <c r="H55" s="25" t="n">
         <v>1</v>
       </c>
-      <c r="I55" s="29" t="n">
+      <c r="I55" s="25" t="n">
         <v>1</v>
       </c>
-      <c r="J55" s="15" t="n">
+      <c r="J55" s="14" t="n">
         <v>1.6</v>
       </c>
-      <c r="K55" s="15" t="n">
+      <c r="K55" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="L55" s="16" t="n">
+      <c r="L55" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="M55" s="17"/>
+      <c r="M55" s="14" t="n">
+        <v>1.1</v>
+      </c>
     </row>
     <row r="56" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A56" s="18" t="s">
-        <v>20</v>
+      <c r="A56" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="B56" s="14" t="n">
         <v>2.8</v>
       </c>
-      <c r="C56" s="15" t="n">
+      <c r="C56" s="14" t="n">
         <v>2</v>
       </c>
       <c r="D56" s="14" t="n">
         <v>1.6</v>
       </c>
       <c r="E56" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="F56" s="15" t="n">
+      <c r="F56" s="14" t="n">
         <v>1.7</v>
       </c>
-      <c r="G56" s="29" t="n">
+      <c r="G56" s="25" t="n">
         <v>2.5</v>
       </c>
-      <c r="H56" s="29" t="n">
+      <c r="H56" s="25" t="n">
         <v>1.7</v>
       </c>
-      <c r="I56" s="29" t="n">
+      <c r="I56" s="25" t="n">
         <v>1.7</v>
       </c>
-      <c r="J56" s="21" t="n">
+      <c r="J56" s="18" t="n">
         <v>1.8</v>
       </c>
-      <c r="K56" s="21" t="n">
+      <c r="K56" s="18" t="n">
         <v>1.7</v>
       </c>
-      <c r="L56" s="22" t="n">
+      <c r="L56" s="18" t="n">
         <v>1.9</v>
       </c>
-      <c r="M56" s="17"/>
+      <c r="M56" s="18" t="n">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="57" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A57" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="21" t="n">
+      <c r="A57" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="18" t="n">
         <v>3.6</v>
       </c>
-      <c r="C57" s="21" t="n">
+      <c r="C57" s="18" t="n">
         <v>2.5</v>
       </c>
-      <c r="D57" s="21" t="n">
+      <c r="D57" s="18" t="n">
         <v>1.9</v>
       </c>
-      <c r="E57" s="21" t="n">
+      <c r="E57" s="18" t="n">
         <v>1.8</v>
       </c>
-      <c r="F57" s="21" t="n">
+      <c r="F57" s="18" t="n">
         <v>1.8</v>
       </c>
-      <c r="G57" s="29" t="n">
+      <c r="G57" s="25" t="n">
         <v>3.3</v>
       </c>
-      <c r="H57" s="29" t="n">
+      <c r="H57" s="25" t="n">
         <v>3.1</v>
       </c>
-      <c r="I57" s="29" t="n">
+      <c r="I57" s="25" t="n">
         <v>2.6</v>
       </c>
-      <c r="J57" s="21" t="n">
+      <c r="J57" s="18" t="n">
         <v>2</v>
       </c>
-      <c r="K57" s="21" t="n">
+      <c r="K57" s="18" t="n">
         <v>2</v>
       </c>
-      <c r="L57" s="22" t="n">
+      <c r="L57" s="18" t="n">
         <v>1.6</v>
       </c>
-      <c r="M57" s="17"/>
+      <c r="M57" s="18" t="n">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="58" customFormat="false" ht="10.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A58" s="23"/>
-[...6 lines deleted...]
-      <c r="J58" s="25"/>
+      <c r="A58" s="19"/>
+      <c r="C58" s="20"/>
+      <c r="D58" s="20"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
     </row>
     <row r="59" s="7" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A59" s="36" t="s">
-[...9 lines deleted...]
-      <c r="J59" s="27"/>
+      <c r="A59" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B59" s="32"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="32"/>
+      <c r="F59" s="32"/>
+      <c r="G59" s="32"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
     </row>
     <row r="60" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C60" s="24"/>
-[...6 lines deleted...]
-      <c r="J60" s="28"/>
+      <c r="C60" s="20"/>
+      <c r="F60" s="21"/>
+      <c r="G60" s="21"/>
+      <c r="H60" s="21"/>
+      <c r="I60" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J60" s="24"/>
     </row>
     <row r="61" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A61" s="12"/>
       <c r="B61" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H61" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K61" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L61" s="12" t="s">
         <v>12</v>
+      </c>
+      <c r="M61" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A62" s="12"/>
       <c r="B62" s="12"/>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12"/>
       <c r="F62" s="12"/>
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
       <c r="J62" s="12"/>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
+      <c r="M62" s="12"/>
     </row>
     <row r="63" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B63" s="38" t="n">
+        <v>14</v>
+      </c>
+      <c r="B63" s="26" t="n">
         <v>15.173</v>
       </c>
-      <c r="C63" s="15" t="n">
+      <c r="C63" s="14" t="n">
         <v>15.735</v>
       </c>
       <c r="D63" s="14" t="n">
         <v>15.391</v>
       </c>
       <c r="E63" s="14" t="n">
         <v>15.599</v>
       </c>
-      <c r="F63" s="15" t="n">
+      <c r="F63" s="14" t="n">
         <v>15.663</v>
       </c>
-      <c r="G63" s="15" t="n">
+      <c r="G63" s="14" t="n">
         <v>16.087</v>
       </c>
-      <c r="H63" s="15" t="n">
+      <c r="H63" s="14" t="n">
         <v>16.217</v>
       </c>
-      <c r="I63" s="15" t="n">
+      <c r="I63" s="14" t="n">
         <v>16.309</v>
       </c>
-      <c r="J63" s="15" t="n">
+      <c r="J63" s="14" t="n">
         <v>16.609</v>
       </c>
-      <c r="K63" s="15" t="n">
+      <c r="K63" s="14" t="n">
         <v>17</v>
       </c>
-      <c r="L63" s="16" t="n">
+      <c r="L63" s="14" t="n">
         <v>17.7</v>
       </c>
-      <c r="N63" s="17"/>
+      <c r="M63" s="14" t="n">
+        <v>17.9</v>
+      </c>
+      <c r="N63" s="15"/>
     </row>
     <row r="64" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A64" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="38" t="n">
+      <c r="A64" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="26" t="n">
         <v>7.8</v>
       </c>
-      <c r="C64" s="15" t="n">
+      <c r="C64" s="14" t="n">
         <v>8.4</v>
       </c>
       <c r="D64" s="14" t="n">
         <v>8</v>
       </c>
       <c r="E64" s="14" t="n">
         <v>8.4</v>
       </c>
-      <c r="F64" s="15" t="n">
+      <c r="F64" s="14" t="n">
         <v>8.7</v>
       </c>
-      <c r="G64" s="15" t="n">
+      <c r="G64" s="14" t="n">
         <v>8.7</v>
       </c>
-      <c r="H64" s="15" t="n">
+      <c r="H64" s="14" t="n">
         <v>9.2</v>
       </c>
-      <c r="I64" s="15" t="n">
+      <c r="I64" s="14" t="n">
         <v>9.2</v>
       </c>
-      <c r="J64" s="15" t="n">
+      <c r="J64" s="14" t="n">
         <v>9.5</v>
       </c>
-      <c r="K64" s="15" t="n">
+      <c r="K64" s="14" t="n">
         <v>10.2</v>
       </c>
-      <c r="L64" s="16" t="n">
+      <c r="L64" s="14" t="n">
         <v>11</v>
       </c>
-      <c r="N64" s="17"/>
+      <c r="M64" s="14" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="N64" s="15"/>
     </row>
     <row r="65" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A65" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="38" t="n">
+      <c r="A65" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="26" t="n">
         <v>1.9</v>
       </c>
-      <c r="C65" s="15" t="n">
+      <c r="C65" s="14" t="n">
         <v>1.8</v>
       </c>
       <c r="D65" s="14" t="n">
         <v>2</v>
       </c>
       <c r="E65" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="F65" s="15" t="n">
+      <c r="F65" s="14" t="n">
         <v>1.8</v>
       </c>
-      <c r="G65" s="15" t="n">
+      <c r="G65" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="H65" s="15" t="n">
+      <c r="H65" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="I65" s="15" t="n">
+      <c r="I65" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="J65" s="15" t="n">
+      <c r="J65" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="K65" s="15" t="n">
+      <c r="K65" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="L65" s="16" t="n">
+      <c r="L65" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="N65" s="17"/>
+      <c r="M65" s="14" t="n">
+        <v>1.9</v>
+      </c>
+      <c r="N65" s="15"/>
     </row>
     <row r="66" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A66" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="19" t="n">
+      <c r="A66" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="C66" s="19" t="n">
+      <c r="C66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="D66" s="19" t="n">
+      <c r="D66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="E66" s="19" t="n">
+      <c r="E66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="F66" s="19" t="n">
+      <c r="F66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="G66" s="19" t="n">
+      <c r="G66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="H66" s="19" t="n">
+      <c r="H66" s="17" t="n">
         <v>0.7</v>
       </c>
-      <c r="I66" s="19" t="n">
+      <c r="I66" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="J66" s="19" t="n">
+      <c r="J66" s="17" t="n">
         <v>0.7</v>
       </c>
-      <c r="K66" s="19" t="n">
+      <c r="K66" s="17" t="n">
         <v>0.7</v>
       </c>
-      <c r="L66" s="20" t="n">
+      <c r="L66" s="17" t="n">
         <v>0.7</v>
       </c>
-      <c r="N66" s="17"/>
+      <c r="M66" s="17" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="N66" s="15"/>
     </row>
     <row r="67" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A67" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="38" t="n">
+      <c r="A67" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B67" s="26" t="n">
         <v>0.7</v>
       </c>
-      <c r="C67" s="15" t="n">
+      <c r="C67" s="14" t="n">
         <v>0.7</v>
       </c>
       <c r="D67" s="14" t="n">
         <v>0.7</v>
       </c>
       <c r="E67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="F67" s="15" t="n">
+      <c r="F67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="G67" s="15" t="n">
+      <c r="G67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="H67" s="15" t="n">
+      <c r="H67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="I67" s="15" t="n">
+      <c r="I67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="J67" s="15" t="n">
+      <c r="J67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="K67" s="15" t="n">
+      <c r="K67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="L67" s="16" t="n">
+      <c r="L67" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="N67" s="17"/>
+      <c r="M67" s="14" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="N67" s="15"/>
     </row>
     <row r="68" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A68" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="38" t="n">
+      <c r="A68" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" s="26" t="n">
         <v>1.6</v>
       </c>
-      <c r="C68" s="15" t="n">
+      <c r="C68" s="14" t="n">
         <v>1.6</v>
       </c>
       <c r="D68" s="14" t="n">
         <v>1.6</v>
       </c>
       <c r="E68" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="F68" s="15" t="n">
+      <c r="F68" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="G68" s="15" t="n">
+      <c r="G68" s="14" t="n">
         <v>1.6</v>
       </c>
-      <c r="H68" s="15" t="n">
+      <c r="H68" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="I68" s="15" t="n">
+      <c r="I68" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="J68" s="15" t="n">
+      <c r="J68" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="K68" s="15" t="n">
+      <c r="K68" s="14" t="n">
         <v>1.3</v>
       </c>
-      <c r="L68" s="16" t="n">
+      <c r="L68" s="14" t="n">
         <v>1.2</v>
       </c>
-      <c r="N68" s="17"/>
+      <c r="M68" s="14" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="N68" s="15"/>
     </row>
     <row r="69" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A69" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="38" t="n">
+      <c r="A69" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="26" t="n">
         <v>0.8</v>
       </c>
-      <c r="C69" s="15" t="n">
+      <c r="C69" s="14" t="n">
         <v>0.8</v>
       </c>
       <c r="D69" s="14" t="n">
         <v>0.7</v>
       </c>
       <c r="E69" s="14" t="n">
         <v>0.7</v>
       </c>
-      <c r="F69" s="15" t="n">
+      <c r="F69" s="14" t="n">
         <v>0.7</v>
       </c>
-      <c r="G69" s="15" t="n">
+      <c r="G69" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="H69" s="15" t="n">
+      <c r="H69" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="I69" s="15" t="n">
+      <c r="I69" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="J69" s="15" t="n">
+      <c r="J69" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="K69" s="15" t="n">
+      <c r="K69" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="L69" s="16" t="n">
+      <c r="L69" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="N69" s="17"/>
+      <c r="M69" s="14" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="N69" s="15"/>
     </row>
     <row r="70" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A70" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="38" t="n">
+      <c r="A70" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B70" s="26" t="n">
         <v>0.8</v>
       </c>
-      <c r="C70" s="15" t="n">
+      <c r="C70" s="14" t="n">
         <v>0.8</v>
       </c>
       <c r="D70" s="14" t="n">
         <v>0.8</v>
       </c>
       <c r="E70" s="14" t="n">
         <v>0.8</v>
       </c>
-      <c r="F70" s="21" t="n">
+      <c r="F70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="G70" s="21" t="n">
+      <c r="G70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="H70" s="21" t="n">
+      <c r="H70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="I70" s="21" t="n">
+      <c r="I70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="J70" s="21" t="n">
+      <c r="J70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="K70" s="21" t="n">
+      <c r="K70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="L70" s="22" t="n">
+      <c r="L70" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="N70" s="17"/>
+      <c r="M70" s="18" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="N70" s="15"/>
     </row>
     <row r="71" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A71" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="21" t="n">
+      <c r="A71" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="C71" s="21" t="n">
+      <c r="C71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="D71" s="21" t="n">
+      <c r="D71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="E71" s="21" t="n">
+      <c r="E71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="F71" s="21" t="n">
+      <c r="F71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="G71" s="21" t="n">
+      <c r="G71" s="18" t="n">
         <v>0.9</v>
       </c>
-      <c r="H71" s="21" t="n">
+      <c r="H71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="I71" s="21" t="n">
+      <c r="I71" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="J71" s="21" t="n">
+      <c r="J71" s="18" t="n">
         <v>0.7</v>
       </c>
-      <c r="K71" s="21" t="n">
+      <c r="K71" s="18" t="n">
         <v>0.7</v>
       </c>
-      <c r="L71" s="22" t="n">
+      <c r="L71" s="18" t="n">
         <v>0.7</v>
       </c>
-      <c r="N71" s="17"/>
+      <c r="M71" s="18" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="N71" s="15"/>
     </row>
     <row r="72" customFormat="false" ht="9.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A72" s="33"/>
-[...6 lines deleted...]
-      <c r="J72" s="25"/>
+      <c r="A72" s="28"/>
+      <c r="C72" s="20"/>
+      <c r="D72" s="20"/>
+      <c r="F72" s="21"/>
+      <c r="G72" s="21"/>
+      <c r="H72" s="21"/>
+      <c r="I72" s="21"/>
+      <c r="J72" s="21"/>
     </row>
     <row r="73" s="7" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A73" s="36" t="s">
-[...10 lines deleted...]
-      <c r="J73" s="27"/>
+      <c r="A73" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B73" s="33"/>
+      <c r="C73" s="32"/>
+      <c r="D73" s="32"/>
+      <c r="E73" s="32"/>
+      <c r="F73" s="32"/>
+      <c r="G73" s="32"/>
+      <c r="H73" s="32"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
     </row>
     <row r="74" customFormat="false" ht="12" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C74" s="24"/>
-[...6 lines deleted...]
-      <c r="J74" s="28"/>
+      <c r="C74" s="20"/>
+      <c r="F74" s="21"/>
+      <c r="G74" s="21"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J74" s="24"/>
     </row>
     <row r="75" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A75" s="12"/>
       <c r="B75" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C75" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D75" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H75" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I75" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K75" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L75" s="12" t="s">
         <v>12</v>
+      </c>
+      <c r="M75" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="76" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A76" s="12"/>
       <c r="B76" s="12"/>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
       <c r="F76" s="12"/>
       <c r="G76" s="12"/>
       <c r="H76" s="12"/>
       <c r="I76" s="12"/>
       <c r="J76" s="12"/>
       <c r="K76" s="12"/>
       <c r="L76" s="12"/>
+      <c r="M76" s="12"/>
     </row>
     <row r="77" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A77" s="13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B77" s="38" t="n">
+        <v>14</v>
+      </c>
+      <c r="B77" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="C77" s="38" t="n">
+      <c r="C77" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="D77" s="38" t="n">
+      <c r="D77" s="26" t="n">
         <v>4.9</v>
       </c>
-      <c r="E77" s="38" t="n">
+      <c r="E77" s="26" t="n">
         <v>4.9</v>
       </c>
-      <c r="F77" s="15" t="n">
+      <c r="F77" s="14" t="n">
         <v>4.9</v>
       </c>
-      <c r="G77" s="40" t="n">
+      <c r="G77" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="H77" s="40" t="n">
+      <c r="H77" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="I77" s="40" t="n">
+      <c r="I77" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="J77" s="40" t="n">
+      <c r="J77" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="K77" s="41" t="n">
+      <c r="K77" s="35" t="n">
         <v>4.8</v>
       </c>
-      <c r="L77" s="42" t="n">
+      <c r="L77" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M77" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="78" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A78" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="38" t="n">
+      <c r="A78" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="C78" s="38" t="n">
+      <c r="C78" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="D78" s="38" t="n">
+      <c r="D78" s="26" t="n">
         <v>4.9</v>
       </c>
-      <c r="E78" s="38" t="n">
+      <c r="E78" s="26" t="n">
         <v>4.9</v>
       </c>
-      <c r="F78" s="21" t="n">
+      <c r="F78" s="18" t="n">
         <v>4.9</v>
       </c>
-      <c r="G78" s="40" t="n">
+      <c r="G78" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="H78" s="40" t="n">
+      <c r="H78" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="I78" s="40" t="n">
+      <c r="I78" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="J78" s="40" t="n">
+      <c r="J78" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="K78" s="41" t="n">
+      <c r="K78" s="35" t="n">
         <v>4.8</v>
       </c>
-      <c r="L78" s="42" t="n">
+      <c r="L78" s="35" t="n">
         <v>4.8</v>
       </c>
+      <c r="M78" s="35" t="n">
+        <v>4.8</v>
+      </c>
     </row>
     <row r="79" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A79" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="38" t="n">
+      <c r="A79" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B79" s="26" t="n">
         <v>4.8</v>
       </c>
-      <c r="C79" s="38" t="n">
+      <c r="C79" s="26" t="n">
         <v>4.7</v>
       </c>
-      <c r="D79" s="38" t="n">
+      <c r="D79" s="26" t="n">
         <v>4.8</v>
       </c>
-      <c r="E79" s="38" t="n">
+      <c r="E79" s="26" t="n">
         <v>4.8</v>
       </c>
-      <c r="F79" s="15" t="n">
+      <c r="F79" s="14" t="n">
         <v>4.8</v>
       </c>
-      <c r="G79" s="40" t="n">
+      <c r="G79" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="H79" s="40" t="n">
+      <c r="H79" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="I79" s="40" t="n">
+      <c r="I79" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="J79" s="40" t="n">
+      <c r="J79" s="34" t="n">
         <v>4.8</v>
       </c>
-      <c r="K79" s="41" t="n">
+      <c r="K79" s="35" t="n">
         <v>4.8</v>
       </c>
-      <c r="L79" s="42" t="n">
+      <c r="L79" s="35" t="n">
         <v>4.8</v>
       </c>
+      <c r="M79" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="80" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A80" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="19" t="n">
+      <c r="A80" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B80" s="17" t="n">
         <v>5.1</v>
       </c>
-      <c r="C80" s="19" t="n">
+      <c r="C80" s="17" t="n">
         <v>5.2</v>
       </c>
-      <c r="D80" s="19" t="n">
+      <c r="D80" s="17" t="n">
         <v>5.1</v>
       </c>
-      <c r="E80" s="19" t="n">
+      <c r="E80" s="17" t="n">
         <v>5.1</v>
       </c>
-      <c r="F80" s="19" t="n">
+      <c r="F80" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="G80" s="19" t="n">
+      <c r="G80" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="H80" s="19" t="n">
+      <c r="H80" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="I80" s="19" t="n">
+      <c r="I80" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="J80" s="19" t="n">
+      <c r="J80" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="K80" s="41" t="n">
+      <c r="K80" s="35" t="n">
         <v>5</v>
       </c>
-      <c r="L80" s="42" t="n">
+      <c r="L80" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M80" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="81" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A81" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B81" s="38" t="n">
+      <c r="A81" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B81" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="C81" s="38" t="n">
+      <c r="C81" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="D81" s="38" t="n">
+      <c r="D81" s="26" t="n">
         <v>4.9</v>
       </c>
-      <c r="E81" s="38" t="n">
+      <c r="E81" s="26" t="n">
         <v>4.9</v>
       </c>
-      <c r="F81" s="15" t="n">
+      <c r="F81" s="14" t="n">
         <v>4.9</v>
       </c>
-      <c r="G81" s="40" t="n">
+      <c r="G81" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="H81" s="40" t="n">
+      <c r="H81" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="I81" s="40" t="n">
+      <c r="I81" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="J81" s="40" t="n">
+      <c r="J81" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="K81" s="41" t="n">
+      <c r="K81" s="35" t="n">
         <v>4.9</v>
       </c>
-      <c r="L81" s="42" t="n">
+      <c r="L81" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M81" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="82" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A82" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="38" t="n">
+      <c r="A82" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B82" s="26" t="n">
         <v>5.3</v>
       </c>
-      <c r="C82" s="38" t="n">
+      <c r="C82" s="26" t="n">
         <v>5.2</v>
       </c>
-      <c r="D82" s="38" t="n">
+      <c r="D82" s="26" t="n">
         <v>5.2</v>
       </c>
-      <c r="E82" s="38" t="n">
+      <c r="E82" s="26" t="n">
         <v>5.1</v>
       </c>
-      <c r="F82" s="15" t="n">
+      <c r="F82" s="14" t="n">
         <v>5</v>
       </c>
-      <c r="G82" s="40" t="n">
+      <c r="G82" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="H82" s="40" t="n">
+      <c r="H82" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="I82" s="40" t="n">
+      <c r="I82" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="J82" s="40" t="n">
+      <c r="J82" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="K82" s="41" t="n">
+      <c r="K82" s="35" t="n">
         <v>5</v>
       </c>
-      <c r="L82" s="42" t="n">
+      <c r="L82" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M82" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="83" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A83" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="38" t="n">
+      <c r="A83" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="26" t="n">
         <v>5.3</v>
       </c>
-      <c r="C83" s="38" t="n">
+      <c r="C83" s="26" t="n">
         <v>5.3</v>
       </c>
-      <c r="D83" s="38" t="n">
+      <c r="D83" s="26" t="n">
         <v>5.2</v>
       </c>
-      <c r="E83" s="38" t="n">
+      <c r="E83" s="26" t="n">
         <v>5.1</v>
       </c>
-      <c r="F83" s="15" t="n">
+      <c r="F83" s="14" t="n">
         <v>5</v>
       </c>
-      <c r="G83" s="40" t="n">
+      <c r="G83" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="H83" s="40" t="n">
+      <c r="H83" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="I83" s="40" t="n">
+      <c r="I83" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="J83" s="40" t="n">
+      <c r="J83" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="K83" s="41" t="n">
+      <c r="K83" s="35" t="n">
         <v>5</v>
       </c>
-      <c r="L83" s="42" t="n">
+      <c r="L83" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M83" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="84" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A84" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B84" s="38" t="n">
+      <c r="A84" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="C84" s="38" t="n">
+      <c r="C84" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="D84" s="38" t="n">
+      <c r="D84" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="E84" s="38" t="n">
+      <c r="E84" s="26" t="n">
         <v>5</v>
       </c>
-      <c r="F84" s="15" t="n">
+      <c r="F84" s="14" t="n">
         <v>5</v>
       </c>
-      <c r="G84" s="40" t="n">
+      <c r="G84" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="H84" s="40" t="n">
+      <c r="H84" s="34" t="n">
         <v>5</v>
       </c>
-      <c r="I84" s="40" t="n">
+      <c r="I84" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="J84" s="40" t="n">
+      <c r="J84" s="34" t="n">
         <v>4.9</v>
       </c>
-      <c r="K84" s="41" t="n">
+      <c r="K84" s="35" t="n">
         <v>4.9</v>
       </c>
-      <c r="L84" s="42" t="n">
+      <c r="L84" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M84" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="85" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A85" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="21" t="n">
+      <c r="A85" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B85" s="18" t="n">
         <v>5.1</v>
       </c>
-      <c r="C85" s="21" t="n">
+      <c r="C85" s="18" t="n">
         <v>5.1</v>
       </c>
-      <c r="D85" s="21" t="n">
+      <c r="D85" s="18" t="n">
         <v>5.1</v>
       </c>
-      <c r="E85" s="21" t="n">
+      <c r="E85" s="18" t="n">
         <v>5.1</v>
       </c>
-      <c r="F85" s="21" t="n">
+      <c r="F85" s="18" t="n">
         <v>5</v>
       </c>
-      <c r="G85" s="21" t="n">
+      <c r="G85" s="18" t="n">
         <v>5</v>
       </c>
-      <c r="H85" s="21" t="n">
+      <c r="H85" s="18" t="n">
         <v>5</v>
       </c>
-      <c r="I85" s="21" t="n">
+      <c r="I85" s="18" t="n">
         <v>5</v>
       </c>
-      <c r="J85" s="21" t="n">
+      <c r="J85" s="18" t="n">
         <v>5</v>
       </c>
-      <c r="K85" s="41" t="n">
+      <c r="K85" s="35" t="n">
         <v>5</v>
       </c>
-      <c r="L85" s="42" t="n">
+      <c r="L85" s="35" t="n">
         <v>4.9</v>
       </c>
+      <c r="M85" s="35" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="86" customFormat="false" ht="10.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A86" s="33"/>
-[...6 lines deleted...]
-      <c r="J86" s="25"/>
+      <c r="A86" s="28"/>
+      <c r="C86" s="20"/>
+      <c r="D86" s="20"/>
+      <c r="F86" s="21"/>
+      <c r="G86" s="21"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="21"/>
     </row>
     <row r="87" s="7" customFormat="true" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A87" s="43" t="s">
-[...10 lines deleted...]
-      <c r="J87" s="27"/>
+      <c r="A87" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B87" s="36"/>
+      <c r="C87" s="36"/>
+      <c r="D87" s="36"/>
+      <c r="E87" s="36"/>
+      <c r="F87" s="36"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="23"/>
+      <c r="J87" s="23"/>
     </row>
     <row r="88" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C88" s="24"/>
+      <c r="C88" s="20"/>
       <c r="D88" s="10"/>
-      <c r="G88" s="25"/>
-[...4 lines deleted...]
-      <c r="J88" s="28"/>
+      <c r="G88" s="21"/>
+      <c r="H88" s="21"/>
+      <c r="I88" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J88" s="24"/>
     </row>
     <row r="89" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A89" s="12"/>
       <c r="B89" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E89" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G89" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H89" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I89" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J89" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K89" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L89" s="12" t="s">
         <v>12</v>
+      </c>
+      <c r="M89" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="90" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A90" s="12"/>
       <c r="B90" s="12"/>
       <c r="C90" s="12"/>
       <c r="D90" s="12"/>
       <c r="E90" s="12"/>
       <c r="F90" s="12"/>
       <c r="G90" s="12"/>
       <c r="H90" s="12"/>
       <c r="I90" s="12"/>
       <c r="J90" s="12"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
+      <c r="M90" s="12"/>
     </row>
     <row r="91" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A91" s="13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B91" s="38" t="n">
+        <v>14</v>
+      </c>
+      <c r="B91" s="26" t="n">
         <v>1.3</v>
       </c>
-      <c r="C91" s="38" t="n">
+      <c r="C91" s="26" t="n">
         <v>1.4</v>
       </c>
-      <c r="D91" s="38" t="n">
+      <c r="D91" s="26" t="n">
         <v>1.6</v>
       </c>
       <c r="E91" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="F91" s="15" t="n">
+      <c r="F91" s="14" t="n">
         <v>1.6</v>
       </c>
-      <c r="G91" s="15" t="n">
+      <c r="G91" s="14" t="n">
         <v>1.6</v>
       </c>
-      <c r="H91" s="15" t="n">
+      <c r="H91" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="I91" s="15" t="n">
+      <c r="I91" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="J91" s="15" t="n">
+      <c r="J91" s="14" t="n">
         <v>1.1</v>
       </c>
-      <c r="K91" s="44" t="n">
+      <c r="K91" s="37" t="n">
         <v>2</v>
       </c>
-      <c r="L91" s="45" t="n">
+      <c r="L91" s="38" t="n">
         <v>1.9</v>
       </c>
-      <c r="M91" s="46"/>
+      <c r="M91" s="35" t="n">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="92" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A92" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B92" s="38" t="n">
+      <c r="A92" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="26" t="n">
         <v>1.4</v>
       </c>
-      <c r="C92" s="38" t="n">
+      <c r="C92" s="26" t="n">
         <v>0.8</v>
       </c>
-      <c r="D92" s="38" t="n">
+      <c r="D92" s="26" t="n">
         <v>1.4</v>
       </c>
       <c r="E92" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="F92" s="15" t="n">
+      <c r="F92" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="G92" s="38" t="n">
+      <c r="G92" s="26" t="n">
         <v>1.5</v>
       </c>
-      <c r="H92" s="38" t="n">
+      <c r="H92" s="26" t="n">
         <v>1.5</v>
       </c>
       <c r="I92" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="J92" s="15" t="n">
+      <c r="J92" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="K92" s="47" t="n">
+      <c r="K92" s="39" t="n">
         <v>1.8</v>
       </c>
-      <c r="L92" s="48" t="n">
+      <c r="L92" s="40" t="n">
         <v>0.9</v>
       </c>
-      <c r="M92" s="49"/>
+      <c r="M92" s="41" t="n">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="93" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A93" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="38" t="n">
+      <c r="A93" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B93" s="26" t="n">
         <v>0.3</v>
       </c>
-      <c r="C93" s="38" t="n">
+      <c r="C93" s="26" t="n">
         <v>2.3</v>
       </c>
-      <c r="D93" s="38" t="n">
+      <c r="D93" s="26" t="n">
         <v>1.9</v>
       </c>
       <c r="E93" s="14" t="n">
         <v>1.4</v>
       </c>
-      <c r="F93" s="15" t="n">
+      <c r="F93" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="G93" s="38" t="n">
+      <c r="G93" s="26" t="n">
         <v>2.6</v>
       </c>
-      <c r="H93" s="38" t="n">
+      <c r="H93" s="26" t="n">
         <v>1.7</v>
       </c>
       <c r="I93" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="J93" s="15" t="n">
+      <c r="J93" s="14" t="n">
         <v>4.1</v>
       </c>
-      <c r="K93" s="47" t="n">
+      <c r="K93" s="39" t="n">
         <v>2.2</v>
       </c>
-      <c r="L93" s="48" t="n">
+      <c r="L93" s="40" t="n">
         <v>2.9</v>
       </c>
-      <c r="M93" s="49"/>
+      <c r="M93" s="41" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="94" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A94" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B94" s="19" t="n">
+      <c r="A94" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B94" s="17" t="n">
         <v>3.9</v>
       </c>
-      <c r="C94" s="19" t="n">
+      <c r="C94" s="17" t="n">
         <v>1.4</v>
       </c>
-      <c r="D94" s="19" t="n">
+      <c r="D94" s="17" t="n">
         <v>1.8</v>
       </c>
-      <c r="E94" s="19" t="n">
+      <c r="E94" s="17" t="n">
         <v>1.6</v>
       </c>
-      <c r="F94" s="19" t="n">
+      <c r="F94" s="17" t="n">
         <v>1.9</v>
       </c>
-      <c r="G94" s="19" t="n">
+      <c r="G94" s="17" t="n">
         <v>1.3</v>
       </c>
-      <c r="H94" s="19" t="n">
+      <c r="H94" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="I94" s="19" t="n">
+      <c r="I94" s="17" t="n">
         <v>2</v>
       </c>
-      <c r="J94" s="19" t="n">
+      <c r="J94" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="K94" s="47" t="n">
+      <c r="K94" s="39" t="n">
         <v>2.6</v>
       </c>
-      <c r="L94" s="48" t="n">
+      <c r="L94" s="40" t="n">
         <v>3.7</v>
       </c>
-      <c r="M94" s="49"/>
+      <c r="M94" s="41" t="n">
+        <v>2.3</v>
+      </c>
     </row>
     <row r="95" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A95" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="38" t="n">
+      <c r="A95" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B95" s="26" t="n">
         <v>0.3</v>
       </c>
-      <c r="C95" s="38" t="n">
+      <c r="C95" s="26" t="n">
         <v>1.4</v>
       </c>
-      <c r="D95" s="38" t="n">
+      <c r="D95" s="26" t="n">
         <v>1.7</v>
       </c>
       <c r="E95" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="F95" s="15" t="n">
+      <c r="F95" s="14" t="n">
         <v>1.3</v>
       </c>
-      <c r="G95" s="38" t="n">
+      <c r="G95" s="26" t="n">
         <v>0.6</v>
       </c>
-      <c r="H95" s="38" t="n">
+      <c r="H95" s="26" t="n">
         <v>0.6</v>
       </c>
       <c r="I95" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="J95" s="15" t="n">
+      <c r="J95" s="14" t="n">
         <v>0.9</v>
       </c>
-      <c r="K95" s="47" t="n">
+      <c r="K95" s="39" t="n">
         <v>3.7</v>
       </c>
-      <c r="L95" s="48" t="n">
+      <c r="L95" s="40" t="n">
         <v>5.6</v>
       </c>
-      <c r="M95" s="49"/>
+      <c r="M95" s="41" t="n">
+        <v>5</v>
+      </c>
     </row>
     <row r="96" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A96" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="38" t="n">
+      <c r="A96" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B96" s="26" t="n">
         <v>1.3</v>
       </c>
-      <c r="C96" s="38" t="n">
+      <c r="C96" s="26" t="n">
         <v>0.9</v>
       </c>
-      <c r="D96" s="38" t="n">
+      <c r="D96" s="26" t="n">
         <v>1.6</v>
       </c>
       <c r="E96" s="14" t="n">
         <v>1.3</v>
       </c>
-      <c r="F96" s="15" t="n">
+      <c r="F96" s="14" t="n">
         <v>1.8</v>
       </c>
-      <c r="G96" s="38" t="n">
+      <c r="G96" s="26" t="n">
         <v>2.3</v>
       </c>
-      <c r="H96" s="38" t="n">
+      <c r="H96" s="26" t="n">
         <v>2.4</v>
       </c>
       <c r="I96" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="J96" s="15" t="n">
+      <c r="J96" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="K96" s="44" t="n">
+      <c r="K96" s="37" t="n">
         <v>3</v>
       </c>
-      <c r="L96" s="48" t="n">
+      <c r="L96" s="40" t="n">
         <v>0.1</v>
       </c>
-      <c r="M96" s="50"/>
+      <c r="M96" s="41" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="97" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A97" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B97" s="38" t="n">
+      <c r="A97" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B97" s="26" t="n">
         <v>3.9</v>
       </c>
-      <c r="C97" s="38" t="n">
+      <c r="C97" s="26" t="n">
         <v>3.5</v>
       </c>
-      <c r="D97" s="38" t="n">
+      <c r="D97" s="26" t="n">
         <v>1.5</v>
       </c>
       <c r="E97" s="14" t="n">
         <v>1.8</v>
       </c>
-      <c r="F97" s="15" t="n">
+      <c r="F97" s="14" t="n">
         <v>0.9</v>
       </c>
-      <c r="G97" s="38" t="n">
+      <c r="G97" s="26" t="n">
         <v>1.2</v>
       </c>
-      <c r="H97" s="38" t="n">
+      <c r="H97" s="26" t="n">
         <v>1.3</v>
       </c>
       <c r="I97" s="14" t="n">
         <v>0.7</v>
       </c>
-      <c r="J97" s="15" t="n">
+      <c r="J97" s="14" t="n">
         <v>1.2</v>
       </c>
-      <c r="K97" s="47" t="n">
+      <c r="K97" s="39" t="n">
         <v>2.4</v>
       </c>
-      <c r="L97" s="48" t="n">
+      <c r="L97" s="40" t="n">
         <v>4.1</v>
       </c>
-      <c r="M97" s="49"/>
+      <c r="M97" s="41" t="n">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="98" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A98" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B98" s="38" t="n">
+      <c r="A98" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B98" s="26" t="n">
         <v>0.3</v>
       </c>
-      <c r="C98" s="38" t="n">
+      <c r="C98" s="26" t="n">
         <v>4</v>
       </c>
-      <c r="D98" s="38" t="n">
+      <c r="D98" s="26" t="n">
         <v>1</v>
       </c>
       <c r="E98" s="14" t="n">
         <v>1.8</v>
       </c>
-      <c r="F98" s="15" t="n">
+      <c r="F98" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="G98" s="38" t="n">
+      <c r="G98" s="26" t="n">
         <v>1.1</v>
       </c>
-      <c r="H98" s="38" t="n">
+      <c r="H98" s="26" t="n">
         <v>1.9</v>
       </c>
       <c r="I98" s="14" t="n">
         <v>0.6</v>
       </c>
-      <c r="J98" s="15" t="n">
+      <c r="J98" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="K98" s="47" t="n">
+      <c r="K98" s="39" t="n">
         <v>1.5</v>
       </c>
-      <c r="L98" s="48" t="n">
+      <c r="L98" s="40" t="n">
         <v>0.9</v>
       </c>
-      <c r="M98" s="49"/>
+      <c r="M98" s="41" t="n">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="99" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A99" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="21" t="n">
+      <c r="A99" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B99" s="18" t="n">
         <v>0.5</v>
       </c>
-      <c r="C99" s="21" t="n">
+      <c r="C99" s="18" t="n">
         <v>1.9</v>
       </c>
-      <c r="D99" s="21" t="n">
+      <c r="D99" s="18" t="n">
         <v>2.2</v>
       </c>
-      <c r="E99" s="21" t="n">
+      <c r="E99" s="18" t="n">
         <v>1.9</v>
       </c>
-      <c r="F99" s="21" t="n">
+      <c r="F99" s="18" t="n">
         <v>1.5</v>
       </c>
-      <c r="G99" s="21" t="n">
+      <c r="G99" s="18" t="n">
         <v>0</v>
       </c>
-      <c r="H99" s="21" t="n">
+      <c r="H99" s="18" t="n">
         <v>2.2</v>
       </c>
-      <c r="I99" s="21" t="n">
+      <c r="I99" s="18" t="n">
         <v>1.1</v>
       </c>
-      <c r="J99" s="21" t="n">
+      <c r="J99" s="18" t="n">
         <v>0</v>
       </c>
-      <c r="K99" s="47" t="n">
+      <c r="K99" s="39" t="n">
         <v>1.9</v>
       </c>
-      <c r="L99" s="48" t="n">
+      <c r="L99" s="40" t="n">
         <v>9.8</v>
       </c>
-      <c r="M99" s="49"/>
+      <c r="M99" s="41" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="100" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A100" s="33"/>
-[...6 lines deleted...]
-      <c r="J100" s="51"/>
+      <c r="A100" s="28"/>
+      <c r="C100" s="20"/>
+      <c r="D100" s="20"/>
+      <c r="F100" s="42"/>
+      <c r="G100" s="42"/>
+      <c r="H100" s="42"/>
+      <c r="I100" s="42"/>
+      <c r="J100" s="42"/>
     </row>
     <row r="101" s="7" customFormat="true" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A101" s="43" t="s">
-[...9 lines deleted...]
-      <c r="I101" s="43"/>
+      <c r="A101" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B101" s="36"/>
+      <c r="C101" s="36"/>
+      <c r="D101" s="36"/>
+      <c r="E101" s="36"/>
+      <c r="F101" s="36"/>
+      <c r="G101" s="36"/>
+      <c r="H101" s="36"/>
+      <c r="I101" s="36"/>
     </row>
     <row r="102" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C102" s="24"/>
-[...6 lines deleted...]
-      <c r="J102" s="28"/>
+      <c r="C102" s="20"/>
+      <c r="F102" s="21"/>
+      <c r="G102" s="21"/>
+      <c r="H102" s="21"/>
+      <c r="I102" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J102" s="24"/>
     </row>
     <row r="103" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A103" s="12"/>
       <c r="B103" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C103" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D103" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E103" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F103" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G103" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H103" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I103" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K103" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L103" s="12" t="s">
         <v>12</v>
+      </c>
+      <c r="M103" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="104" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A104" s="12"/>
       <c r="B104" s="12"/>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
       <c r="H104" s="12"/>
       <c r="I104" s="12"/>
       <c r="J104" s="12"/>
       <c r="K104" s="12"/>
       <c r="L104" s="12"/>
+      <c r="M104" s="12"/>
     </row>
     <row r="105" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B105" s="38" t="n">
+        <v>14</v>
+      </c>
+      <c r="B105" s="26" t="n">
         <v>3.2</v>
       </c>
-      <c r="C105" s="38" t="n">
+      <c r="C105" s="26" t="n">
         <v>2.4</v>
       </c>
-      <c r="D105" s="38" t="n">
+      <c r="D105" s="26" t="n">
         <v>2.2</v>
       </c>
       <c r="E105" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="F105" s="15" t="n">
+      <c r="F105" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="G105" s="15" t="n">
+      <c r="G105" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="H105" s="15" t="n">
+      <c r="H105" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="I105" s="15" t="n">
+      <c r="I105" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="J105" s="15" t="n">
+      <c r="J105" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="K105" s="41" t="n">
+      <c r="K105" s="35" t="n">
         <v>2.6</v>
       </c>
-      <c r="L105" s="42" t="n">
+      <c r="L105" s="35" t="n">
         <v>2.5</v>
       </c>
+      <c r="M105" s="35" t="n">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="106" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A106" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="38" t="n">
+      <c r="A106" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B106" s="26" t="n">
         <v>3.8</v>
       </c>
-      <c r="C106" s="38" t="n">
+      <c r="C106" s="26" t="n">
         <v>1.7</v>
       </c>
-      <c r="D106" s="38" t="n">
+      <c r="D106" s="26" t="n">
         <v>2.2</v>
       </c>
       <c r="E106" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="F106" s="15" t="n">
+      <c r="F106" s="14" t="n">
         <v>2.5</v>
       </c>
-      <c r="G106" s="15" t="n">
+      <c r="G106" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="H106" s="15" t="n">
+      <c r="H106" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="I106" s="15" t="n">
+      <c r="I106" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="J106" s="15" t="n">
+      <c r="J106" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="K106" s="41" t="n">
+      <c r="K106" s="35" t="n">
         <v>2.5</v>
       </c>
-      <c r="L106" s="42" t="n">
+      <c r="L106" s="35" t="n">
         <v>2.4</v>
       </c>
+      <c r="M106" s="35" t="n">
+        <v>2.3</v>
+      </c>
     </row>
     <row r="107" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A107" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="38" t="n">
+      <c r="A107" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="26" t="n">
         <v>2</v>
       </c>
-      <c r="C107" s="38" t="n">
+      <c r="C107" s="26" t="n">
         <v>2.8</v>
       </c>
-      <c r="D107" s="38" t="n">
+      <c r="D107" s="26" t="n">
         <v>2.2</v>
       </c>
       <c r="E107" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="F107" s="15" t="n">
+      <c r="F107" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="G107" s="15" t="n">
+      <c r="G107" s="14" t="n">
         <v>2.8</v>
       </c>
-      <c r="H107" s="15" t="n">
+      <c r="H107" s="14" t="n">
         <v>2.8</v>
       </c>
-      <c r="I107" s="15" t="n">
+      <c r="I107" s="14" t="n">
         <v>2.6</v>
       </c>
-      <c r="J107" s="15" t="n">
+      <c r="J107" s="14" t="n">
         <v>3.2</v>
       </c>
-      <c r="K107" s="41" t="n">
+      <c r="K107" s="35" t="n">
         <v>2.7</v>
       </c>
-      <c r="L107" s="42" t="n">
+      <c r="L107" s="35" t="n">
         <v>2.9</v>
       </c>
+      <c r="M107" s="35" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="108" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A108" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B108" s="19" t="n">
+      <c r="A108" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B108" s="17" t="n">
         <v>2.8</v>
       </c>
-      <c r="C108" s="19" t="n">
+      <c r="C108" s="17" t="n">
         <v>1.6</v>
       </c>
-      <c r="D108" s="19" t="n">
+      <c r="D108" s="17" t="n">
         <v>2.1</v>
       </c>
-      <c r="E108" s="19" t="n">
+      <c r="E108" s="17" t="n">
         <v>2.1</v>
       </c>
-      <c r="F108" s="19" t="n">
+      <c r="F108" s="17" t="n">
         <v>2.3</v>
       </c>
-      <c r="G108" s="19" t="n">
+      <c r="G108" s="17" t="n">
         <v>2.4</v>
       </c>
-      <c r="H108" s="19" t="n">
+      <c r="H108" s="17" t="n">
         <v>2.1</v>
       </c>
-      <c r="I108" s="19" t="n">
+      <c r="I108" s="17" t="n">
         <v>1.9</v>
       </c>
-      <c r="J108" s="19" t="n">
+      <c r="J108" s="17" t="n">
         <v>1.7</v>
       </c>
-      <c r="K108" s="41" t="n">
+      <c r="K108" s="35" t="n">
         <v>2.4</v>
       </c>
-      <c r="L108" s="42" t="n">
+      <c r="L108" s="35" t="n">
         <v>2.2</v>
       </c>
+      <c r="M108" s="35" t="n">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="109" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A109" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B109" s="38" t="n">
+      <c r="A109" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B109" s="26" t="n">
         <v>2.4</v>
       </c>
-      <c r="C109" s="38" t="n">
+      <c r="C109" s="26" t="n">
         <v>2.8</v>
       </c>
-      <c r="D109" s="38" t="n">
+      <c r="D109" s="26" t="n">
         <v>2.6</v>
       </c>
       <c r="E109" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="F109" s="15" t="n">
+      <c r="F109" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="G109" s="15" t="n">
+      <c r="G109" s="14" t="n">
         <v>1.7</v>
       </c>
-      <c r="H109" s="15" t="n">
+      <c r="H109" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="I109" s="15" t="n">
+      <c r="I109" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="J109" s="15" t="n">
+      <c r="J109" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="K109" s="41" t="n">
+      <c r="K109" s="35" t="n">
         <v>2.5</v>
       </c>
-      <c r="L109" s="42" t="n">
+      <c r="L109" s="35" t="n">
         <v>2.8</v>
       </c>
+      <c r="M109" s="35" t="n">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="110" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A110" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B110" s="38" t="n">
+      <c r="A110" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B110" s="26" t="n">
         <v>3.6</v>
       </c>
-      <c r="C110" s="38" t="n">
+      <c r="C110" s="26" t="n">
         <v>3.7</v>
       </c>
-      <c r="D110" s="38" t="n">
+      <c r="D110" s="26" t="n">
         <v>1.8</v>
       </c>
       <c r="E110" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="F110" s="15" t="n">
+      <c r="F110" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="G110" s="15" t="n">
+      <c r="G110" s="14" t="n">
         <v>2.9</v>
       </c>
-      <c r="H110" s="15" t="n">
+      <c r="H110" s="14" t="n">
         <v>3</v>
       </c>
-      <c r="I110" s="15" t="n">
+      <c r="I110" s="14" t="n">
         <v>3</v>
       </c>
-      <c r="J110" s="15" t="n">
+      <c r="J110" s="14" t="n">
         <v>3.2</v>
       </c>
-      <c r="K110" s="41" t="n">
+      <c r="K110" s="35" t="n">
         <v>3.4</v>
       </c>
-      <c r="L110" s="42" t="n">
+      <c r="L110" s="35" t="n">
         <v>2.7</v>
       </c>
+      <c r="M110" s="35" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="111" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A111" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="38" t="n">
+      <c r="A111" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B111" s="26" t="n">
         <v>3.9</v>
       </c>
-      <c r="C111" s="38" t="n">
+      <c r="C111" s="26" t="n">
         <v>3.5</v>
       </c>
-      <c r="D111" s="38" t="n">
+      <c r="D111" s="26" t="n">
         <v>1.6</v>
       </c>
       <c r="E111" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="F111" s="15" t="n">
+      <c r="F111" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="G111" s="15" t="n">
+      <c r="G111" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="H111" s="15" t="n">
+      <c r="H111" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="I111" s="15" t="n">
+      <c r="I111" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="J111" s="15" t="n">
+      <c r="J111" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="K111" s="41" t="n">
+      <c r="K111" s="35" t="n">
         <v>2.4</v>
       </c>
-      <c r="L111" s="42" t="n">
+      <c r="L111" s="35" t="n">
         <v>2.4</v>
       </c>
+      <c r="M111" s="35" t="n">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="112" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A112" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B112" s="38" t="n">
+      <c r="A112" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B112" s="26" t="n">
         <v>2.2</v>
       </c>
-      <c r="C112" s="38" t="n">
+      <c r="C112" s="26" t="n">
         <v>5.1</v>
       </c>
-      <c r="D112" s="38" t="n">
+      <c r="D112" s="26" t="n">
         <v>1.7</v>
       </c>
       <c r="E112" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="F112" s="15" t="n">
+      <c r="F112" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="G112" s="15" t="n">
+      <c r="G112" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="H112" s="15" t="n">
+      <c r="H112" s="14" t="n">
         <v>2.3</v>
       </c>
-      <c r="I112" s="15" t="n">
+      <c r="I112" s="14" t="n">
         <v>2.4</v>
       </c>
-      <c r="J112" s="15" t="n">
+      <c r="J112" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="K112" s="41" t="n">
+      <c r="K112" s="35" t="n">
         <v>2.6</v>
       </c>
-      <c r="L112" s="42" t="n">
+      <c r="L112" s="35" t="n">
         <v>2.8</v>
       </c>
+      <c r="M112" s="35" t="n">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="113" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A113" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B113" s="21" t="n">
+      <c r="A113" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B113" s="18" t="n">
         <v>2.2</v>
       </c>
-      <c r="C113" s="21" t="n">
+      <c r="C113" s="18" t="n">
         <v>2.8</v>
       </c>
-      <c r="D113" s="21" t="n">
+      <c r="D113" s="18" t="n">
         <v>2.6</v>
       </c>
-      <c r="E113" s="21" t="n">
+      <c r="E113" s="18" t="n">
         <v>2.7</v>
       </c>
-      <c r="F113" s="21" t="n">
+      <c r="F113" s="18" t="n">
         <v>2.4</v>
       </c>
-      <c r="G113" s="21" t="n">
+      <c r="G113" s="18" t="n">
         <v>2.3</v>
       </c>
-      <c r="H113" s="21" t="n">
+      <c r="H113" s="18" t="n">
         <v>2.2</v>
       </c>
-      <c r="I113" s="21" t="n">
+      <c r="I113" s="18" t="n">
         <v>2.3</v>
       </c>
-      <c r="J113" s="21" t="n">
+      <c r="J113" s="18" t="n">
         <v>1.8</v>
       </c>
-      <c r="K113" s="41" t="n">
+      <c r="K113" s="35" t="n">
         <v>2.8</v>
       </c>
-      <c r="L113" s="42" t="n">
+      <c r="L113" s="35" t="n">
         <v>2.7</v>
       </c>
-      <c r="N113" s="17"/>
+      <c r="M113" s="35" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="N113" s="15"/>
     </row>
     <row r="114" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A114" s="23"/>
-[...7 lines deleted...]
-      <c r="N114" s="17"/>
+      <c r="A114" s="19"/>
+      <c r="C114" s="20"/>
+      <c r="D114" s="20"/>
+      <c r="F114" s="21"/>
+      <c r="G114" s="21"/>
+      <c r="H114" s="21"/>
+      <c r="I114" s="21"/>
+      <c r="J114" s="21"/>
+      <c r="N114" s="15"/>
     </row>
     <row r="115" s="7" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A115" s="52" t="s">
-[...11 lines deleted...]
-      <c r="N115" s="17"/>
+      <c r="A115" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B115" s="43"/>
+      <c r="C115" s="43"/>
+      <c r="D115" s="43"/>
+      <c r="E115" s="43"/>
+      <c r="F115" s="43"/>
+      <c r="G115" s="43"/>
+      <c r="H115" s="43"/>
+      <c r="I115" s="23"/>
+      <c r="J115" s="23"/>
+      <c r="N115" s="15"/>
     </row>
     <row r="116" customFormat="false" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="C116" s="24"/>
-[...7 lines deleted...]
-      <c r="N116" s="17"/>
+      <c r="C116" s="20"/>
+      <c r="F116" s="21"/>
+      <c r="G116" s="21"/>
+      <c r="H116" s="21"/>
+      <c r="I116" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J116" s="24"/>
+      <c r="N116" s="15"/>
     </row>
     <row r="117" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A117" s="12"/>
       <c r="B117" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E117" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F117" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G117" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H117" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I117" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J117" s="12" t="s">
         <v>10</v>
       </c>
       <c r="K117" s="12" t="s">
         <v>11</v>
       </c>
       <c r="L117" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="N117" s="17"/>
+      <c r="M117" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="N117" s="15"/>
     </row>
     <row r="118" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A118" s="12"/>
       <c r="B118" s="12"/>
       <c r="C118" s="12"/>
       <c r="D118" s="12"/>
       <c r="E118" s="12"/>
       <c r="F118" s="12"/>
       <c r="G118" s="12"/>
       <c r="H118" s="12"/>
       <c r="I118" s="12"/>
       <c r="J118" s="12"/>
       <c r="K118" s="12"/>
       <c r="L118" s="12"/>
-      <c r="N118" s="17"/>
+      <c r="M118" s="12"/>
+      <c r="N118" s="15"/>
     </row>
     <row r="119" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A119" s="13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B119" s="38" t="n">
+        <v>14</v>
+      </c>
+      <c r="B119" s="26" t="n">
         <v>94.689</v>
       </c>
-      <c r="C119" s="15" t="n">
+      <c r="C119" s="14" t="n">
         <v>89.575</v>
       </c>
       <c r="D119" s="14" t="n">
         <v>94.066</v>
       </c>
-      <c r="E119" s="15" t="n">
+      <c r="E119" s="14" t="n">
         <v>94.101</v>
       </c>
-      <c r="F119" s="15" t="n">
+      <c r="F119" s="14" t="n">
         <v>96.032</v>
       </c>
-      <c r="G119" s="15" t="n">
+      <c r="G119" s="14" t="n">
         <v>90.802</v>
       </c>
-      <c r="H119" s="15" t="n">
+      <c r="H119" s="14" t="n">
         <v>97.088</v>
       </c>
-      <c r="I119" s="15" t="n">
+      <c r="I119" s="14" t="n">
         <v>98.472</v>
       </c>
-      <c r="J119" s="15" t="n">
+      <c r="J119" s="14" t="n">
         <v>106.13</v>
       </c>
-      <c r="K119" s="15" t="n">
+      <c r="K119" s="14" t="n">
         <v>104.3</v>
       </c>
-      <c r="L119" s="16" t="n">
+      <c r="L119" s="14" t="n">
         <v>100.2</v>
       </c>
-      <c r="N119" s="17"/>
+      <c r="M119" s="14" t="n">
+        <v>103.7</v>
+      </c>
+      <c r="N119" s="15"/>
     </row>
     <row r="120" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A120" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B120" s="38" t="n">
+      <c r="A120" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B120" s="26" t="n">
         <v>44.7</v>
       </c>
-      <c r="C120" s="15" t="n">
+      <c r="C120" s="14" t="n">
         <v>35.2</v>
       </c>
       <c r="D120" s="14" t="n">
         <v>42.2</v>
       </c>
-      <c r="E120" s="15" t="n">
+      <c r="E120" s="14" t="n">
         <v>38.7</v>
       </c>
-      <c r="F120" s="15" t="n">
+      <c r="F120" s="14" t="n">
         <v>40.3</v>
       </c>
-      <c r="G120" s="15" t="n">
+      <c r="G120" s="14" t="n">
         <v>41.8</v>
       </c>
-      <c r="H120" s="15" t="n">
+      <c r="H120" s="14" t="n">
         <v>43.5</v>
       </c>
-      <c r="I120" s="15" t="n">
+      <c r="I120" s="14" t="n">
         <v>46.5</v>
       </c>
-      <c r="J120" s="15" t="n">
+      <c r="J120" s="14" t="n">
         <v>57.8</v>
       </c>
-      <c r="K120" s="15" t="n">
+      <c r="K120" s="14" t="n">
         <v>50.5</v>
       </c>
-      <c r="L120" s="16" t="n">
+      <c r="L120" s="14" t="n">
         <v>44.2</v>
       </c>
-      <c r="N120" s="17"/>
+      <c r="M120" s="14" t="n">
+        <v>44.9</v>
+      </c>
+      <c r="N120" s="15"/>
     </row>
     <row r="121" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A121" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B121" s="38" t="n">
+      <c r="A121" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B121" s="26" t="n">
         <v>10.6</v>
       </c>
-      <c r="C121" s="15" t="n">
+      <c r="C121" s="14" t="n">
         <v>12.5</v>
       </c>
       <c r="D121" s="14" t="n">
         <v>10.8</v>
       </c>
-      <c r="E121" s="15" t="n">
+      <c r="E121" s="14" t="n">
         <v>11.4</v>
       </c>
-      <c r="F121" s="15" t="n">
+      <c r="F121" s="14" t="n">
         <v>13.9</v>
       </c>
-      <c r="G121" s="15" t="n">
+      <c r="G121" s="14" t="n">
         <v>13.6</v>
       </c>
-      <c r="H121" s="15" t="n">
+      <c r="H121" s="14" t="n">
         <v>14.7</v>
       </c>
-      <c r="I121" s="15" t="n">
+      <c r="I121" s="14" t="n">
         <v>14.2</v>
       </c>
-      <c r="J121" s="15" t="n">
+      <c r="J121" s="14" t="n">
         <v>12.8</v>
       </c>
-      <c r="K121" s="15" t="n">
+      <c r="K121" s="14" t="n">
         <v>13.7</v>
       </c>
-      <c r="L121" s="16" t="n">
+      <c r="L121" s="14" t="n">
         <v>15.8</v>
       </c>
-      <c r="N121" s="17"/>
+      <c r="M121" s="14" t="n">
+        <v>16.3</v>
+      </c>
+      <c r="N121" s="15"/>
     </row>
     <row r="122" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A122" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B122" s="19" t="n">
+      <c r="A122" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B122" s="17" t="n">
         <v>6.8</v>
       </c>
-      <c r="C122" s="19" t="n">
+      <c r="C122" s="17" t="n">
         <v>7.2</v>
       </c>
-      <c r="D122" s="19" t="n">
+      <c r="D122" s="17" t="n">
         <v>7.2</v>
       </c>
-      <c r="E122" s="19" t="n">
+      <c r="E122" s="17" t="n">
         <v>7.5</v>
       </c>
-      <c r="F122" s="19" t="n">
+      <c r="F122" s="17" t="n">
         <v>5.9</v>
       </c>
-      <c r="G122" s="19" t="n">
+      <c r="G122" s="17" t="n">
         <v>5.9</v>
       </c>
-      <c r="H122" s="19" t="n">
+      <c r="H122" s="17" t="n">
         <v>6.9</v>
       </c>
-      <c r="I122" s="19" t="n">
+      <c r="I122" s="17" t="n">
         <v>7.1</v>
       </c>
-      <c r="J122" s="19" t="n">
+      <c r="J122" s="17" t="n">
         <v>7.4</v>
       </c>
-      <c r="K122" s="19" t="n">
+      <c r="K122" s="17" t="n">
         <v>7.7</v>
       </c>
-      <c r="L122" s="20" t="n">
+      <c r="L122" s="17" t="n">
         <v>8.3</v>
       </c>
+      <c r="M122" s="17" t="n">
+        <v>7.7</v>
+      </c>
     </row>
     <row r="123" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A123" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B123" s="38" t="n">
+      <c r="A123" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B123" s="26" t="n">
         <v>4.5</v>
       </c>
-      <c r="C123" s="15" t="n">
+      <c r="C123" s="14" t="n">
         <v>4.2</v>
       </c>
       <c r="D123" s="14" t="n">
         <v>4.4</v>
       </c>
-      <c r="E123" s="15" t="n">
+      <c r="E123" s="14" t="n">
         <v>5.8</v>
       </c>
-      <c r="F123" s="15" t="n">
+      <c r="F123" s="14" t="n">
         <v>6.2</v>
       </c>
-      <c r="G123" s="15" t="n">
+      <c r="G123" s="14" t="n">
         <v>4.9</v>
       </c>
-      <c r="H123" s="15" t="n">
+      <c r="H123" s="14" t="n">
         <v>5</v>
       </c>
-      <c r="I123" s="15" t="n">
+      <c r="I123" s="14" t="n">
         <v>4.8</v>
       </c>
-      <c r="J123" s="15" t="n">
+      <c r="J123" s="14" t="n">
         <v>4.8</v>
       </c>
-      <c r="K123" s="15" t="n">
+      <c r="K123" s="14" t="n">
         <v>4.9</v>
       </c>
-      <c r="L123" s="16" t="n">
+      <c r="L123" s="14" t="n">
         <v>5.7</v>
       </c>
+      <c r="M123" s="14" t="n">
+        <v>5.9</v>
+      </c>
     </row>
     <row r="124" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A124" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B124" s="38" t="n">
+      <c r="A124" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B124" s="26" t="n">
         <v>10.5</v>
       </c>
-      <c r="C124" s="15" t="n">
+      <c r="C124" s="14" t="n">
         <v>11.1</v>
       </c>
       <c r="D124" s="14" t="n">
         <v>10.6</v>
       </c>
-      <c r="E124" s="15" t="n">
+      <c r="E124" s="14" t="n">
         <v>11.8</v>
       </c>
-      <c r="F124" s="15" t="n">
+      <c r="F124" s="14" t="n">
         <v>10.7</v>
       </c>
-      <c r="G124" s="15" t="n">
+      <c r="G124" s="14" t="n">
         <v>9</v>
       </c>
-      <c r="H124" s="15" t="n">
+      <c r="H124" s="14" t="n">
         <v>11.4</v>
       </c>
-      <c r="I124" s="15" t="n">
+      <c r="I124" s="14" t="n">
         <v>11.4</v>
       </c>
-      <c r="J124" s="15" t="n">
+      <c r="J124" s="14" t="n">
         <v>9.9</v>
       </c>
-      <c r="K124" s="15" t="n">
+      <c r="K124" s="14" t="n">
         <v>12.8</v>
       </c>
-      <c r="L124" s="16" t="n">
+      <c r="L124" s="14" t="n">
         <v>12.6</v>
       </c>
+      <c r="M124" s="14" t="n">
+        <v>12.1</v>
+      </c>
     </row>
     <row r="125" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A125" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B125" s="38" t="n">
+      <c r="A125" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B125" s="26" t="n">
         <v>7.3</v>
       </c>
-      <c r="C125" s="15" t="n">
+      <c r="C125" s="14" t="n">
         <v>7.7</v>
       </c>
       <c r="D125" s="14" t="n">
         <v>7.3</v>
       </c>
-      <c r="E125" s="15" t="n">
+      <c r="E125" s="14" t="n">
         <v>7.5</v>
       </c>
-      <c r="F125" s="21" t="n">
+      <c r="F125" s="18" t="n">
         <v>7.7</v>
       </c>
-      <c r="G125" s="21" t="n">
+      <c r="G125" s="18" t="n">
         <v>6</v>
       </c>
-      <c r="H125" s="21" t="n">
+      <c r="H125" s="18" t="n">
         <v>6.9</v>
       </c>
-      <c r="I125" s="21" t="n">
+      <c r="I125" s="18" t="n">
         <v>6</v>
       </c>
-      <c r="J125" s="21" t="n">
+      <c r="J125" s="18" t="n">
         <v>5</v>
       </c>
-      <c r="K125" s="21" t="n">
+      <c r="K125" s="18" t="n">
         <v>5.3</v>
       </c>
-      <c r="L125" s="22" t="n">
+      <c r="L125" s="18" t="n">
         <v>4.9</v>
       </c>
+      <c r="M125" s="18" t="n">
+        <v>5.3</v>
+      </c>
     </row>
     <row r="126" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A126" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B126" s="38" t="n">
+      <c r="A126" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B126" s="26" t="n">
         <v>3.2</v>
       </c>
-      <c r="C126" s="15" t="n">
+      <c r="C126" s="14" t="n">
         <v>4.2</v>
       </c>
       <c r="D126" s="14" t="n">
         <v>4.1</v>
       </c>
-      <c r="E126" s="15" t="n">
+      <c r="E126" s="14" t="n">
         <v>4.3</v>
       </c>
-      <c r="F126" s="15" t="n">
+      <c r="F126" s="14" t="n">
         <v>3.9</v>
       </c>
-      <c r="G126" s="15" t="n">
+      <c r="G126" s="14" t="n">
         <v>3.4</v>
       </c>
-      <c r="H126" s="15" t="n">
+      <c r="H126" s="14" t="n">
         <v>3.5</v>
       </c>
-      <c r="I126" s="15" t="n">
+      <c r="I126" s="14" t="n">
         <v>3.2</v>
       </c>
-      <c r="J126" s="15" t="n">
+      <c r="J126" s="14" t="n">
         <v>3</v>
       </c>
-      <c r="K126" s="15" t="n">
+      <c r="K126" s="14" t="n">
         <v>3.1</v>
       </c>
-      <c r="L126" s="16" t="n">
+      <c r="L126" s="14" t="n">
         <v>3.1</v>
       </c>
+      <c r="M126" s="14" t="n">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="127" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A127" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B127" s="21" t="n">
+      <c r="A127" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B127" s="18" t="n">
         <v>7.1</v>
       </c>
-      <c r="C127" s="21" t="n">
+      <c r="C127" s="18" t="n">
         <v>7.5</v>
       </c>
-      <c r="D127" s="21" t="n">
+      <c r="D127" s="18" t="n">
         <v>7.5</v>
       </c>
-      <c r="E127" s="21" t="n">
+      <c r="E127" s="18" t="n">
         <v>7.1</v>
       </c>
-      <c r="F127" s="21" t="n">
+      <c r="F127" s="18" t="n">
         <v>7.4</v>
       </c>
-      <c r="G127" s="21" t="n">
+      <c r="G127" s="18" t="n">
         <v>6.2</v>
       </c>
-      <c r="H127" s="21" t="n">
+      <c r="H127" s="18" t="n">
         <v>5.2</v>
       </c>
-      <c r="I127" s="21" t="n">
+      <c r="I127" s="18" t="n">
         <v>5.3</v>
       </c>
-      <c r="J127" s="21" t="n">
+      <c r="J127" s="18" t="n">
         <v>5.4</v>
       </c>
-      <c r="K127" s="21" t="n">
+      <c r="K127" s="18" t="n">
         <v>6.4</v>
       </c>
-      <c r="L127" s="22" t="n">
+      <c r="L127" s="18" t="n">
         <v>5.6</v>
       </c>
+      <c r="M127" s="18" t="n">
+        <v>7.1</v>
+      </c>
     </row>
     <row r="128" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A128" s="33"/>
+      <c r="A128" s="28"/>
     </row>
     <row r="129" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A129" s="53" t="s">
-[...10 lines deleted...]
-      <c r="J129" s="53"/>
+      <c r="A129" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B129" s="44"/>
+      <c r="C129" s="44"/>
+      <c r="D129" s="44"/>
+      <c r="E129" s="44"/>
+      <c r="F129" s="44"/>
+      <c r="G129" s="44"/>
+      <c r="H129" s="44"/>
+      <c r="I129" s="44"/>
+      <c r="J129" s="44"/>
     </row>
     <row r="130" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A130" s="54" t="s">
-[...36 lines deleted...]
-      <c r="AJ130" s="55"/>
+      <c r="A130" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B130" s="46"/>
+      <c r="C130" s="46"/>
+      <c r="D130" s="46"/>
+      <c r="E130" s="46"/>
+      <c r="F130" s="46"/>
+      <c r="G130" s="46"/>
+      <c r="H130" s="46"/>
+      <c r="I130" s="46"/>
+      <c r="J130" s="46"/>
+      <c r="K130" s="46"/>
+      <c r="L130" s="46"/>
+      <c r="M130" s="46"/>
+      <c r="N130" s="46"/>
+      <c r="O130" s="46"/>
+      <c r="P130" s="46"/>
+      <c r="Q130" s="46"/>
+      <c r="R130" s="46"/>
+      <c r="S130" s="46"/>
+      <c r="T130" s="46"/>
+      <c r="U130" s="46"/>
+      <c r="V130" s="46"/>
+      <c r="W130" s="46"/>
+      <c r="X130" s="46"/>
+      <c r="Y130" s="46"/>
+      <c r="Z130" s="46"/>
+      <c r="AA130" s="46"/>
+      <c r="AB130" s="46"/>
+      <c r="AC130" s="46"/>
+      <c r="AD130" s="46"/>
+      <c r="AE130" s="46"/>
+      <c r="AF130" s="46"/>
+      <c r="AG130" s="46"/>
+      <c r="AH130" s="46"/>
+      <c r="AI130" s="46"/>
+      <c r="AJ130" s="46"/>
     </row>
     <row r="131" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A131" s="54" t="s">
-[...36 lines deleted...]
-      <c r="AJ131" s="55"/>
+      <c r="A131" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B131" s="46"/>
+      <c r="C131" s="46"/>
+      <c r="D131" s="46"/>
+      <c r="E131" s="46"/>
+      <c r="F131" s="46"/>
+      <c r="G131" s="46"/>
+      <c r="H131" s="46"/>
+      <c r="I131" s="46"/>
+      <c r="J131" s="46"/>
+      <c r="K131" s="46"/>
+      <c r="L131" s="46"/>
+      <c r="M131" s="46"/>
+      <c r="N131" s="46"/>
+      <c r="O131" s="46"/>
+      <c r="P131" s="46"/>
+      <c r="Q131" s="46"/>
+      <c r="R131" s="46"/>
+      <c r="S131" s="46"/>
+      <c r="T131" s="46"/>
+      <c r="U131" s="46"/>
+      <c r="V131" s="46"/>
+      <c r="W131" s="46"/>
+      <c r="X131" s="46"/>
+      <c r="Y131" s="46"/>
+      <c r="Z131" s="46"/>
+      <c r="AA131" s="46"/>
+      <c r="AB131" s="46"/>
+      <c r="AC131" s="46"/>
+      <c r="AD131" s="46"/>
+      <c r="AE131" s="46"/>
+      <c r="AF131" s="46"/>
+      <c r="AG131" s="46"/>
+      <c r="AH131" s="46"/>
+      <c r="AI131" s="46"/>
+      <c r="AJ131" s="46"/>
     </row>
     <row r="132" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A132" s="55" t="s">
-[...24 lines deleted...]
-      <c r="EM132" s="56"/>
+      <c r="A132" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B132" s="46"/>
+      <c r="C132" s="46"/>
+      <c r="D132" s="46"/>
+      <c r="E132" s="46"/>
+      <c r="F132" s="46"/>
+      <c r="G132" s="46"/>
+      <c r="O132" s="47"/>
+      <c r="W132" s="47"/>
+      <c r="AE132" s="47"/>
+      <c r="AM132" s="47"/>
+      <c r="AU132" s="47"/>
+      <c r="BC132" s="47"/>
+      <c r="BK132" s="47"/>
+      <c r="BS132" s="47"/>
+      <c r="CA132" s="47"/>
+      <c r="CI132" s="47"/>
+      <c r="CQ132" s="47"/>
+      <c r="CY132" s="47"/>
+      <c r="DG132" s="47"/>
+      <c r="DO132" s="47"/>
+      <c r="DW132" s="47"/>
+      <c r="EE132" s="47"/>
+      <c r="EM132" s="47"/>
     </row>
     <row r="134" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A134" s="57"/>
+      <c r="A134" s="48"/>
     </row>
     <row r="135" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A135" s="58"/>
+      <c r="A135" s="49"/>
     </row>
     <row r="136" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A136" s="58"/>
+      <c r="A136" s="49"/>
     </row>
     <row r="137" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A137" s="58"/>
+      <c r="A137" s="49"/>
     </row>
     <row r="138" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A138" s="58"/>
+      <c r="A138" s="49"/>
     </row>
     <row r="139" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A139" s="58"/>
+      <c r="A139" s="49"/>
     </row>
     <row r="140" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A140" s="58"/>
+      <c r="A140" s="49"/>
     </row>
     <row r="141" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A141" s="58"/>
+      <c r="A141" s="49"/>
     </row>
     <row r="142" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A142" s="58"/>
+      <c r="A142" s="49"/>
     </row>
     <row r="143" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A143" s="58"/>
+      <c r="A143" s="49"/>
     </row>
     <row r="144" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A144" s="58"/>
+      <c r="A144" s="49"/>
     </row>
     <row r="145" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A145" s="58"/>
+      <c r="A145" s="49"/>
     </row>
     <row r="146" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A146" s="58"/>
+      <c r="A146" s="49"/>
     </row>
     <row r="147" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A147" s="58"/>
+      <c r="A147" s="49"/>
     </row>
   </sheetData>
-  <mergeCells count="130">
+  <mergeCells count="139">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:I2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="I46:J46"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B47:B48"/>
     <mergeCell ref="C47:C48"/>
     <mergeCell ref="D47:D48"/>
     <mergeCell ref="E47:E48"/>
     <mergeCell ref="F47:F48"/>
     <mergeCell ref="G47:G48"/>
     <mergeCell ref="H47:H48"/>
     <mergeCell ref="I47:I48"/>
     <mergeCell ref="J47:J48"/>
     <mergeCell ref="K47:K48"/>
     <mergeCell ref="L47:L48"/>
+    <mergeCell ref="M47:M48"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="F59:H59"/>
     <mergeCell ref="I60:J60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="D61:D62"/>
     <mergeCell ref="E61:E62"/>
     <mergeCell ref="F61:F62"/>
     <mergeCell ref="G61:G62"/>
     <mergeCell ref="H61:H62"/>
     <mergeCell ref="I61:I62"/>
     <mergeCell ref="J61:J62"/>
     <mergeCell ref="K61:K62"/>
     <mergeCell ref="L61:L62"/>
+    <mergeCell ref="M61:M62"/>
     <mergeCell ref="C73:E73"/>
     <mergeCell ref="F73:H73"/>
     <mergeCell ref="I74:J74"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="D75:D76"/>
     <mergeCell ref="E75:E76"/>
     <mergeCell ref="F75:F76"/>
     <mergeCell ref="G75:G76"/>
     <mergeCell ref="H75:H76"/>
     <mergeCell ref="I75:I76"/>
     <mergeCell ref="J75:J76"/>
     <mergeCell ref="K75:K76"/>
     <mergeCell ref="L75:L76"/>
+    <mergeCell ref="M75:M76"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="I88:J88"/>
     <mergeCell ref="A89:A90"/>
     <mergeCell ref="B89:B90"/>
     <mergeCell ref="C89:C90"/>
     <mergeCell ref="D89:D90"/>
     <mergeCell ref="E89:E90"/>
     <mergeCell ref="F89:F90"/>
     <mergeCell ref="G89:G90"/>
     <mergeCell ref="H89:H90"/>
     <mergeCell ref="I89:I90"/>
     <mergeCell ref="J89:J90"/>
     <mergeCell ref="K89:K90"/>
     <mergeCell ref="L89:L90"/>
+    <mergeCell ref="M89:M90"/>
     <mergeCell ref="A101:I101"/>
     <mergeCell ref="I102:J102"/>
     <mergeCell ref="A103:A104"/>
     <mergeCell ref="B103:B104"/>
     <mergeCell ref="C103:C104"/>
     <mergeCell ref="D103:D104"/>
     <mergeCell ref="E103:E104"/>
     <mergeCell ref="F103:F104"/>
     <mergeCell ref="G103:G104"/>
     <mergeCell ref="H103:H104"/>
     <mergeCell ref="I103:I104"/>
     <mergeCell ref="J103:J104"/>
     <mergeCell ref="K103:K104"/>
     <mergeCell ref="L103:L104"/>
+    <mergeCell ref="M103:M104"/>
     <mergeCell ref="A115:H115"/>
     <mergeCell ref="I116:J116"/>
     <mergeCell ref="A117:A118"/>
     <mergeCell ref="B117:B118"/>
     <mergeCell ref="C117:C118"/>
     <mergeCell ref="D117:D118"/>
     <mergeCell ref="E117:E118"/>
     <mergeCell ref="F117:F118"/>
     <mergeCell ref="G117:G118"/>
     <mergeCell ref="H117:H118"/>
     <mergeCell ref="I117:I118"/>
     <mergeCell ref="J117:J118"/>
     <mergeCell ref="K117:K118"/>
     <mergeCell ref="L117:L118"/>
+    <mergeCell ref="M117:M118"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="true" verticalCentered="false"/>
   <pageMargins left="0" right="0" top="0.196527777777778" bottom="0.196527777777778" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/24.8.4.2$Windows_X86_64 LibreOffice_project/bb3cfa12c7b1bf994ecc5649a80400d06cd71002</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Асем Карибаева</dc:creator>
   <dc:description/>