--- v0 (2026-06-03)
+++ v1 (2026-09-09)
@@ -411,70 +411,70 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="2"/>
     <cellStyle name="Обычный 122" xfId="3"/>
     <cellStyle name="Обычный 165" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
     <cellStyle name="Обычный 220" xfId="6"/>
     <cellStyle name="Обычный 28" xfId="9"/>
     <cellStyle name="Обычный 45" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -757,362 +757,362 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="N31" sqref="N31"/>
+      <selection pane="bottomRight" activeCell="BC14" sqref="BC14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="2" customWidth="1"/>
     <col min="3" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
       <c r="A1" s="4"/>
-      <c r="B1" s="29"/>
-[...11 lines deleted...]
-      <c r="AL1" s="29" t="s">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="AL1" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="AM1" s="29"/>
-[...21 lines deleted...]
-      <c r="BI1" s="29"/>
+      <c r="AM1" s="30"/>
+      <c r="AN1" s="30"/>
+      <c r="AO1" s="30"/>
+      <c r="AP1" s="30"/>
+      <c r="AQ1" s="30"/>
+      <c r="AR1" s="30"/>
+      <c r="AS1" s="30"/>
+      <c r="AT1" s="30"/>
+      <c r="AU1" s="30"/>
+      <c r="AV1" s="30"/>
+      <c r="AW1" s="30"/>
+      <c r="AX1" s="30"/>
+      <c r="AY1" s="30"/>
+      <c r="AZ1" s="30"/>
+      <c r="BA1" s="30"/>
+      <c r="BB1" s="30"/>
+      <c r="BC1" s="30"/>
+      <c r="BD1" s="30"/>
+      <c r="BE1" s="30"/>
+      <c r="BF1" s="30"/>
+      <c r="BG1" s="30"/>
+      <c r="BH1" s="30"/>
+      <c r="BI1" s="30"/>
     </row>
     <row r="2" spans="1:61" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="32"/>
-[...10 lines deleted...]
-      <c r="N2" s="31" t="s">
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="32"/>
-[...10 lines deleted...]
-      <c r="Z2" s="31" t="s">
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="32"/>
-[...10 lines deleted...]
-      <c r="AL2" s="31" t="s">
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
+      <c r="AE2" s="34"/>
+      <c r="AF2" s="34"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="32"/>
-[...10 lines deleted...]
-      <c r="AX2" s="31" t="s">
+      <c r="AM2" s="34"/>
+      <c r="AN2" s="34"/>
+      <c r="AO2" s="34"/>
+      <c r="AP2" s="34"/>
+      <c r="AQ2" s="34"/>
+      <c r="AR2" s="34"/>
+      <c r="AS2" s="34"/>
+      <c r="AT2" s="34"/>
+      <c r="AU2" s="34"/>
+      <c r="AV2" s="34"/>
+      <c r="AW2" s="35"/>
+      <c r="AX2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="32"/>
-[...9 lines deleted...]
-      <c r="BI2" s="33"/>
+      <c r="AY2" s="34"/>
+      <c r="AZ2" s="34"/>
+      <c r="BA2" s="34"/>
+      <c r="BB2" s="34"/>
+      <c r="BC2" s="34"/>
+      <c r="BD2" s="34"/>
+      <c r="BE2" s="34"/>
+      <c r="BF2" s="34"/>
+      <c r="BG2" s="34"/>
+      <c r="BH2" s="34"/>
+      <c r="BI2" s="35"/>
     </row>
     <row r="3" spans="1:61" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="34"/>
-      <c r="B3" s="35" t="s">
+      <c r="A3" s="32"/>
+      <c r="B3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="35" t="s">
+      <c r="C3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="35" t="s">
+      <c r="D3" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="35" t="s">
+      <c r="E3" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="35" t="s">
+      <c r="F3" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="35" t="s">
+      <c r="G3" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="35" t="s">
+      <c r="H3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="35" t="s">
+      <c r="I3" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="35" t="s">
+      <c r="J3" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="35" t="s">
+      <c r="K3" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="35" t="s">
+      <c r="L3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="35" t="s">
+      <c r="M3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="35" t="s">
+      <c r="N3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="35" t="s">
+      <c r="O3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="35" t="s">
+      <c r="P3" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="Q3" s="35" t="s">
+      <c r="Q3" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="35" t="s">
+      <c r="R3" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="S3" s="35" t="s">
+      <c r="S3" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="T3" s="35" t="s">
+      <c r="T3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="U3" s="35" t="s">
+      <c r="U3" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="V3" s="35" t="s">
+      <c r="V3" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="W3" s="35" t="s">
+      <c r="W3" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="35" t="s">
+      <c r="X3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="Y3" s="35" t="s">
+      <c r="Y3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="Z3" s="35" t="s">
+      <c r="Z3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="35" t="s">
+      <c r="AA3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AB3" s="35" t="s">
+      <c r="AB3" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="AC3" s="35" t="s">
+      <c r="AC3" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="35" t="s">
+      <c r="AD3" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AE3" s="35" t="s">
+      <c r="AE3" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="AF3" s="35" t="s">
+      <c r="AF3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AG3" s="35" t="s">
+      <c r="AG3" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AH3" s="35" t="s">
+      <c r="AH3" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="AI3" s="35" t="s">
+      <c r="AI3" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="35" t="s">
+      <c r="AJ3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AK3" s="35" t="s">
+      <c r="AK3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AL3" s="35" t="s">
+      <c r="AL3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AM3" s="35" t="s">
+      <c r="AM3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AN3" s="35" t="s">
+      <c r="AN3" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="AO3" s="35" t="s">
+      <c r="AO3" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="35" t="s">
+      <c r="AP3" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AQ3" s="35" t="s">
+      <c r="AQ3" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="AR3" s="35" t="s">
+      <c r="AR3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AS3" s="35" t="s">
+      <c r="AS3" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AT3" s="35" t="s">
+      <c r="AT3" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="AU3" s="35" t="s">
+      <c r="AU3" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AV3" s="35" t="s">
+      <c r="AV3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AW3" s="35" t="s">
+      <c r="AW3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AX3" s="35" t="s">
+      <c r="AX3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AY3" s="35" t="s">
+      <c r="AY3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AZ3" s="35" t="s">
+      <c r="AZ3" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="BA3" s="35" t="s">
+      <c r="BA3" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="35" t="s">
+      <c r="BB3" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="BC3" s="35" t="s">
+      <c r="BC3" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="BD3" s="35" t="s">
+      <c r="BD3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="BE3" s="35" t="s">
+      <c r="BE3" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="BF3" s="35" t="s">
+      <c r="BF3" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="BG3" s="35" t="s">
+      <c r="BG3" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="BH3" s="35" t="s">
+      <c r="BH3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BI3" s="35" t="s">
+      <c r="BI3" s="29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="11">
         <v>52698.400000000001</v>
       </c>
@@ -1234,53 +1234,59 @@
       <c r="AT4" s="19">
         <v>47277.5</v>
       </c>
       <c r="AU4" s="19">
         <v>53657.3</v>
       </c>
       <c r="AV4" s="19">
         <f t="shared" ref="AV4" si="1">AJ4+AS4</f>
         <v>194633.30000000002</v>
       </c>
       <c r="AW4" s="19">
         <v>64169.7</v>
       </c>
       <c r="AX4" s="20">
         <v>942.4</v>
       </c>
       <c r="AY4" s="20">
         <v>3469.6</v>
       </c>
       <c r="AZ4" s="20">
         <v>7782.1</v>
       </c>
       <c r="BA4" s="17">
         <v>13282.6</v>
       </c>
-      <c r="BB4" s="18"/>
-[...1 lines deleted...]
-      <c r="BD4" s="19"/>
+      <c r="BB4" s="18">
+        <v>20895.5</v>
+      </c>
+      <c r="BC4" s="19">
+        <v>26888.9</v>
+      </c>
+      <c r="BD4" s="19">
+        <v>36946.199999999997</v>
+      </c>
       <c r="BE4" s="19"/>
       <c r="BF4" s="19"/>
       <c r="BG4" s="19"/>
       <c r="BH4" s="19"/>
       <c r="BI4" s="19"/>
     </row>
     <row r="5" spans="1:61">
       <c r="A5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>26</v>
       </c>
@@ -1403,53 +1409,59 @@
       </c>
       <c r="AT5" s="23">
         <v>4959.6000000000004</v>
       </c>
       <c r="AU5" s="23">
         <v>5502.8</v>
       </c>
       <c r="AV5" s="23">
         <v>6027.4</v>
       </c>
       <c r="AW5" s="23">
         <v>7241.1</v>
       </c>
       <c r="AX5" s="24">
         <v>126.6</v>
       </c>
       <c r="AY5" s="25">
         <v>430.8</v>
       </c>
       <c r="AZ5" s="25">
         <v>1017.1</v>
       </c>
       <c r="BA5" s="21">
         <v>1362</v>
       </c>
-      <c r="BB5" s="22"/>
-[...1 lines deleted...]
-      <c r="BD5" s="25"/>
+      <c r="BB5" s="22">
+        <v>1819.9</v>
+      </c>
+      <c r="BC5" s="24">
+        <v>2828.3</v>
+      </c>
+      <c r="BD5" s="25">
+        <v>3354.9</v>
+      </c>
       <c r="BE5" s="23"/>
       <c r="BF5" s="23"/>
       <c r="BG5" s="23"/>
       <c r="BH5" s="23"/>
       <c r="BI5" s="23"/>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>26</v>
       </c>
@@ -1572,53 +1584,59 @@
       </c>
       <c r="AT6" s="23">
         <v>5365</v>
       </c>
       <c r="AU6" s="23">
         <v>5759.5</v>
       </c>
       <c r="AV6" s="26">
         <v>6272.9</v>
       </c>
       <c r="AW6" s="23">
         <v>7341.6</v>
       </c>
       <c r="AX6" s="24">
         <v>185.8</v>
       </c>
       <c r="AY6" s="25">
         <v>544.9</v>
       </c>
       <c r="AZ6" s="25">
         <v>1310.5999999999999</v>
       </c>
       <c r="BA6" s="21">
         <v>1756.1</v>
       </c>
-      <c r="BB6" s="22"/>
-[...1 lines deleted...]
-      <c r="BD6" s="25"/>
+      <c r="BB6" s="22">
+        <v>2308.9</v>
+      </c>
+      <c r="BC6" s="23">
+        <v>3463.4</v>
+      </c>
+      <c r="BD6" s="25">
+        <v>4233.2</v>
+      </c>
       <c r="BE6" s="23"/>
       <c r="BF6" s="23"/>
       <c r="BG6" s="23"/>
       <c r="BH6" s="26"/>
       <c r="BI6" s="23"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>26</v>
       </c>
@@ -1741,53 +1759,59 @@
       </c>
       <c r="AT7" s="26">
         <v>1180.8</v>
       </c>
       <c r="AU7" s="23">
         <v>1265.4000000000001</v>
       </c>
       <c r="AV7" s="23">
         <v>1358.9</v>
       </c>
       <c r="AW7" s="26">
         <v>1504.3</v>
       </c>
       <c r="AX7" s="24">
         <v>53.3</v>
       </c>
       <c r="AY7" s="25">
         <v>150.19999999999999</v>
       </c>
       <c r="AZ7" s="25">
         <v>308.39999999999998</v>
       </c>
       <c r="BA7" s="21">
         <v>449.1</v>
       </c>
-      <c r="BB7" s="22"/>
-[...1 lines deleted...]
-      <c r="BD7" s="25"/>
+      <c r="BB7" s="22">
+        <v>566.5</v>
+      </c>
+      <c r="BC7" s="23">
+        <v>715.4</v>
+      </c>
+      <c r="BD7" s="25">
+        <v>883.9</v>
+      </c>
       <c r="BE7" s="23"/>
       <c r="BF7" s="26"/>
       <c r="BG7" s="23"/>
       <c r="BH7" s="23"/>
       <c r="BI7" s="26"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>26</v>
       </c>
@@ -1910,53 +1934,59 @@
       </c>
       <c r="AT8" s="23">
         <v>31942.3</v>
       </c>
       <c r="AU8" s="26">
         <v>37002.699999999997</v>
       </c>
       <c r="AV8" s="23">
         <v>39466.800000000003</v>
       </c>
       <c r="AW8" s="23">
         <v>43305</v>
       </c>
       <c r="AX8" s="27">
         <v>483</v>
       </c>
       <c r="AY8" s="25">
         <v>2096.6</v>
       </c>
       <c r="AZ8" s="25">
         <v>4344.3999999999996</v>
       </c>
       <c r="BA8" s="21">
         <v>8672.7000000000007</v>
       </c>
-      <c r="BB8" s="22"/>
-[...1 lines deleted...]
-      <c r="BD8" s="25"/>
+      <c r="BB8" s="22">
+        <v>14464.6</v>
+      </c>
+      <c r="BC8" s="23">
+        <v>17335.900000000001</v>
+      </c>
+      <c r="BD8" s="25">
+        <v>25307</v>
+      </c>
       <c r="BE8" s="23"/>
       <c r="BF8" s="23"/>
       <c r="BG8" s="26"/>
       <c r="BH8" s="23"/>
       <c r="BI8" s="23"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="20" t="s">
         <v>26</v>
       </c>
@@ -2079,53 +2109,59 @@
       </c>
       <c r="AT9" s="23">
         <v>3830.3</v>
       </c>
       <c r="AU9" s="23">
         <v>4127.5</v>
       </c>
       <c r="AV9" s="23">
         <v>4292.7</v>
       </c>
       <c r="AW9" s="23">
         <v>4778.3</v>
       </c>
       <c r="AX9" s="25">
         <v>93.8</v>
       </c>
       <c r="AY9" s="25">
         <v>247.2</v>
       </c>
       <c r="AZ9" s="25">
         <v>801.6</v>
       </c>
       <c r="BA9" s="21">
         <v>1042.9000000000001</v>
       </c>
-      <c r="BB9" s="22"/>
-[...1 lines deleted...]
-      <c r="BD9" s="25"/>
+      <c r="BB9" s="22">
+        <v>1735.7</v>
+      </c>
+      <c r="BC9" s="26">
+        <v>2546.1</v>
+      </c>
+      <c r="BD9" s="25">
+        <v>3167.4</v>
+      </c>
       <c r="BE9" s="23"/>
       <c r="BF9" s="23"/>
       <c r="BG9" s="23"/>
       <c r="BH9" s="23"/>
       <c r="BI9" s="23"/>
     </row>
     <row r="11" spans="1:61">
       <c r="AA11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="N2:Y2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>