--- v0 (2026-06-03)
+++ v1 (2026-09-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="135" windowWidth="28860" windowHeight="6180"/>
+    <workbookView xWindow="-15" yWindow="6120" windowWidth="28860" windowHeight="6180"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием мясо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AV4" i="2"/>
   <c r="AJ4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="26">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
@@ -1002,73 +1002,73 @@
     <xf numFmtId="164" fontId="15" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="6" xfId="414" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="5" xfId="414" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="417">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
@@ -1755,377 +1755,377 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="Y4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AK3" sqref="AK3"/>
+      <selection pane="bottomRight" activeCell="BC19" sqref="BC19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B1" s="34"/>
-[...11 lines deleted...]
-      <c r="AL1" s="34" t="s">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="AL1" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="AM1" s="34"/>
-[...21 lines deleted...]
-      <c r="BI1" s="34"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
+      <c r="AQ1" s="36"/>
+      <c r="AR1" s="36"/>
+      <c r="AS1" s="36"/>
+      <c r="AT1" s="36"/>
+      <c r="AU1" s="36"/>
+      <c r="AV1" s="36"/>
+      <c r="AW1" s="36"/>
+      <c r="AX1" s="36"/>
+      <c r="AY1" s="36"/>
+      <c r="AZ1" s="36"/>
+      <c r="BA1" s="36"/>
+      <c r="BB1" s="36"/>
+      <c r="BC1" s="36"/>
+      <c r="BD1" s="36"/>
+      <c r="BE1" s="36"/>
+      <c r="BF1" s="36"/>
+      <c r="BG1" s="36"/>
+      <c r="BH1" s="36"/>
+      <c r="BI1" s="36"/>
     </row>
     <row r="2" spans="1:61" s="4" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="37"/>
-[...10 lines deleted...]
-      <c r="N2" s="36" t="s">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="37"/>
-[...10 lines deleted...]
-      <c r="Z2" s="36" t="s">
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="37"/>
-[...10 lines deleted...]
-      <c r="AL2" s="36" t="s">
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="37"/>
-[...10 lines deleted...]
-      <c r="AX2" s="36" t="s">
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="AY2" s="37"/>
-[...9 lines deleted...]
-      <c r="BI2" s="38"/>
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
+      <c r="BB2" s="40"/>
+      <c r="BC2" s="40"/>
+      <c r="BD2" s="40"/>
+      <c r="BE2" s="40"/>
+      <c r="BF2" s="40"/>
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="41"/>
     </row>
     <row r="3" spans="1:61" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="39"/>
-      <c r="B3" s="40" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="40" t="s">
+      <c r="D3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="40" t="s">
+      <c r="E3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="40" t="s">
+      <c r="F3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="40" t="s">
+      <c r="G3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="40" t="s">
+      <c r="H3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="40" t="s">
+      <c r="I3" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="40" t="s">
+      <c r="J3" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="40" t="s">
+      <c r="K3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="40" t="s">
+      <c r="L3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="40" t="s">
+      <c r="M3" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="40" t="s">
+      <c r="N3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="40" t="s">
+      <c r="O3" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="P3" s="40" t="s">
+      <c r="P3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="40" t="s">
+      <c r="Q3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="R3" s="40" t="s">
+      <c r="R3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="S3" s="40" t="s">
+      <c r="S3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="T3" s="40" t="s">
+      <c r="T3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="U3" s="40" t="s">
+      <c r="U3" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="V3" s="40" t="s">
+      <c r="V3" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="40" t="s">
+      <c r="W3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="X3" s="40" t="s">
+      <c r="X3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Y3" s="40" t="s">
+      <c r="Y3" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="Z3" s="40" t="s">
+      <c r="Z3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="40" t="s">
+      <c r="AA3" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="AB3" s="40" t="s">
+      <c r="AB3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="AC3" s="40" t="s">
+      <c r="AC3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="AD3" s="40" t="s">
+      <c r="AD3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="40" t="s">
+      <c r="AE3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="AF3" s="40" t="s">
+      <c r="AF3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AG3" s="40" t="s">
+      <c r="AG3" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="AH3" s="40" t="s">
+      <c r="AH3" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="40" t="s">
+      <c r="AI3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="AJ3" s="40" t="s">
+      <c r="AJ3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AK3" s="40" t="s">
+      <c r="AK3" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="AL3" s="40" t="s">
+      <c r="AL3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="40" t="s">
+      <c r="AM3" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="AN3" s="40" t="s">
+      <c r="AN3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="AO3" s="40" t="s">
+      <c r="AO3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="AP3" s="40" t="s">
+      <c r="AP3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AQ3" s="40" t="s">
+      <c r="AQ3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="AR3" s="40" t="s">
+      <c r="AR3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AS3" s="40" t="s">
+      <c r="AS3" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="AT3" s="40" t="s">
+      <c r="AT3" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="40" t="s">
+      <c r="AU3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="AV3" s="40" t="s">
+      <c r="AV3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AW3" s="40" t="s">
+      <c r="AW3" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="AX3" s="40" t="s">
+      <c r="AX3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AY3" s="40" t="s">
+      <c r="AY3" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="AZ3" s="40" t="s">
+      <c r="AZ3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="BA3" s="40" t="s">
+      <c r="BA3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="BB3" s="40" t="s">
+      <c r="BB3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="BC3" s="40" t="s">
+      <c r="BC3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="BD3" s="40" t="s">
+      <c r="BD3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="BE3" s="40" t="s">
+      <c r="BE3" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="BF3" s="40" t="s">
+      <c r="BF3" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="40" t="s">
+      <c r="BG3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="BH3" s="40" t="s">
+      <c r="BH3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="BI3" s="40" t="s">
+      <c r="BI3" s="34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:61">
       <c r="A4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="D4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="E4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="18" t="s">
+      <c r="F4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="7">
         <v>15016.33</v>
       </c>
       <c r="H4" s="9">
         <v>15981.33</v>
       </c>
       <c r="I4" s="9">
         <v>18315.93</v>
       </c>
       <c r="J4" s="9">
         <v>23229.63</v>
       </c>
       <c r="K4" s="9">
         <v>25566.68</v>
       </c>
       <c r="L4" s="11">
         <v>27904.400000000001</v>
       </c>
       <c r="M4" s="13">
         <v>35472.300000000003</v>
       </c>
       <c r="N4" s="13">
         <v>3705.5</v>
@@ -2227,76 +2227,82 @@
       <c r="AT4" s="18">
         <v>18766.73</v>
       </c>
       <c r="AU4" s="18">
         <v>20564.43</v>
       </c>
       <c r="AV4" s="18">
         <f t="shared" ref="AV4" si="1">AM4+AP4+AS4</f>
         <v>28966.190000000002</v>
       </c>
       <c r="AW4" s="18">
         <v>27531.83</v>
       </c>
       <c r="AX4" s="27">
         <v>3776.7</v>
       </c>
       <c r="AY4" s="18">
         <v>4940.6000000000004</v>
       </c>
       <c r="AZ4" s="18">
         <v>6440.6</v>
       </c>
       <c r="BA4" s="24">
         <v>7252.3</v>
       </c>
-      <c r="BB4" s="18"/>
-[...1 lines deleted...]
-      <c r="BD4" s="18"/>
+      <c r="BB4" s="18">
+        <v>8817.1</v>
+      </c>
+      <c r="BC4" s="27">
+        <v>11999.94</v>
+      </c>
+      <c r="BD4" s="18">
+        <v>13224.8</v>
+      </c>
       <c r="BE4" s="28"/>
       <c r="BF4" s="9"/>
       <c r="BG4" s="9"/>
       <c r="BH4" s="9"/>
       <c r="BI4" s="28"/>
     </row>
     <row r="5" spans="1:61">
       <c r="A5" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="18" t="s">
+      <c r="E5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="8">
         <v>497.96</v>
       </c>
       <c r="H5" s="10">
         <v>572.86</v>
       </c>
       <c r="I5" s="10">
         <v>646.66</v>
       </c>
       <c r="J5" s="10">
         <v>771.36</v>
       </c>
       <c r="K5" s="10">
         <v>857.06</v>
       </c>
       <c r="L5" s="12">
         <v>929.75</v>
       </c>
       <c r="M5" s="14">
         <v>1598.9</v>
       </c>
       <c r="N5" s="14">
         <v>96.1</v>
@@ -2396,76 +2402,82 @@
       </c>
       <c r="AT5" s="19">
         <v>764.75</v>
       </c>
       <c r="AU5" s="19">
         <v>848.25</v>
       </c>
       <c r="AV5" s="19">
         <v>919.65</v>
       </c>
       <c r="AW5" s="19">
         <v>1515.25</v>
       </c>
       <c r="AX5" s="25">
         <v>99.6</v>
       </c>
       <c r="AY5" s="19">
         <v>174.2</v>
       </c>
       <c r="AZ5" s="19">
         <v>232.6</v>
       </c>
       <c r="BA5" s="29">
         <v>292.2</v>
       </c>
-      <c r="BB5" s="10"/>
-[...1 lines deleted...]
-      <c r="BD5" s="19"/>
+      <c r="BB5" s="10">
+        <v>402.5</v>
+      </c>
+      <c r="BC5" s="10">
+        <v>502.4</v>
+      </c>
+      <c r="BD5" s="19">
+        <v>563.5</v>
+      </c>
       <c r="BE5" s="23"/>
       <c r="BF5" s="10"/>
       <c r="BG5" s="10"/>
       <c r="BH5" s="10"/>
       <c r="BI5" s="23"/>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E6" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="8">
         <v>828.56</v>
       </c>
       <c r="H6" s="10">
         <v>906.16</v>
       </c>
       <c r="I6" s="10">
         <v>1067.26</v>
       </c>
       <c r="J6" s="10">
         <v>1432.76</v>
       </c>
       <c r="K6" s="10">
         <v>1531.76</v>
       </c>
       <c r="L6" s="12">
         <v>1567.2</v>
       </c>
       <c r="M6" s="14">
         <v>2229.1999999999998</v>
       </c>
       <c r="N6" s="14">
         <v>214.6</v>
@@ -2565,76 +2577,82 @@
       </c>
       <c r="AT6" s="19">
         <v>1462.6</v>
       </c>
       <c r="AU6" s="19">
         <v>1554.7</v>
       </c>
       <c r="AV6" s="19">
         <v>1599.8</v>
       </c>
       <c r="AW6" s="19">
         <v>2193.5</v>
       </c>
       <c r="AX6" s="25">
         <v>227</v>
       </c>
       <c r="AY6" s="19">
         <v>272.89999999999998</v>
       </c>
       <c r="AZ6" s="19">
         <v>437.9</v>
       </c>
       <c r="BA6" s="29">
         <v>518</v>
       </c>
-      <c r="BB6" s="10"/>
-[...1 lines deleted...]
-      <c r="BD6" s="19"/>
+      <c r="BB6" s="10">
+        <v>769.9</v>
+      </c>
+      <c r="BC6" s="10">
+        <v>839.2</v>
+      </c>
+      <c r="BD6" s="19">
+        <v>935.1</v>
+      </c>
       <c r="BE6" s="23"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="23"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="18" t="s">
+      <c r="C7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="18" t="s">
+      <c r="D7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="18" t="s">
+      <c r="E7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="F7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="8">
         <v>168.1</v>
       </c>
       <c r="H7" s="10">
         <v>181.6</v>
       </c>
       <c r="I7" s="10">
         <v>218.7</v>
       </c>
       <c r="J7" s="10">
         <v>237</v>
       </c>
       <c r="K7" s="10">
         <v>387.5</v>
       </c>
       <c r="L7" s="12">
         <v>445.9</v>
       </c>
       <c r="M7" s="14">
         <v>471.9</v>
       </c>
       <c r="N7" s="14">
         <v>13.5</v>
@@ -2734,76 +2752,82 @@
       </c>
       <c r="AT7" s="19">
         <v>204.1</v>
       </c>
       <c r="AU7" s="19">
         <v>280.60000000000002</v>
       </c>
       <c r="AV7" s="19">
         <v>331.9</v>
       </c>
       <c r="AW7" s="19">
         <v>375.8</v>
       </c>
       <c r="AX7" s="25">
         <v>16.5</v>
       </c>
       <c r="AY7" s="19">
         <v>35.6</v>
       </c>
       <c r="AZ7" s="19">
         <v>42.6</v>
       </c>
       <c r="BA7" s="29">
         <v>90.3</v>
       </c>
-      <c r="BB7" s="10"/>
-[...1 lines deleted...]
-      <c r="BD7" s="19"/>
+      <c r="BB7" s="10">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="BC7" s="10">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="BD7" s="19">
+        <v>163.80000000000001</v>
+      </c>
       <c r="BE7" s="23"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="23"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="18" t="s">
+      <c r="C8" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="18" t="s">
+      <c r="D8" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="18" t="s">
+      <c r="E8" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="F8" s="18" t="s">
+      <c r="F8" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="8">
         <v>8937.11</v>
       </c>
       <c r="H8" s="10">
         <v>9405.51</v>
       </c>
       <c r="I8" s="10">
         <v>10754.01</v>
       </c>
       <c r="J8" s="10">
         <v>12523.01</v>
       </c>
       <c r="K8" s="10">
         <v>13660.16</v>
       </c>
       <c r="L8" s="12">
         <v>14344.04</v>
       </c>
       <c r="M8" s="14">
         <v>17149.599999999999</v>
       </c>
       <c r="N8" s="14">
         <v>3218.1</v>
@@ -2903,76 +2927,82 @@
       </c>
       <c r="AT8" s="19">
         <v>11408.2</v>
       </c>
       <c r="AU8" s="19">
         <v>12343.2</v>
       </c>
       <c r="AV8" s="19">
         <v>12903.3</v>
       </c>
       <c r="AW8" s="19">
         <v>15156.6</v>
       </c>
       <c r="AX8" s="26">
         <v>3241.2</v>
       </c>
       <c r="AY8" s="19">
         <v>4035.2</v>
       </c>
       <c r="AZ8" s="19">
         <v>4961.3</v>
       </c>
       <c r="BA8" s="29">
         <v>5336</v>
       </c>
-      <c r="BB8" s="26"/>
-[...1 lines deleted...]
-      <c r="BD8" s="19"/>
+      <c r="BB8" s="26">
+        <v>6005</v>
+      </c>
+      <c r="BC8" s="26">
+        <v>8140.44</v>
+      </c>
+      <c r="BD8" s="19">
+        <v>8870.2000000000007</v>
+      </c>
       <c r="BE8" s="23"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="23"/>
     </row>
     <row r="9" spans="1:61" s="32" customFormat="1">
       <c r="A9" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="41" t="s">
+      <c r="B9" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="41" t="s">
+      <c r="C9" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="41" t="s">
+      <c r="D9" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="E9" s="41" t="s">
+      <c r="E9" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="F9" s="41" t="s">
+      <c r="F9" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="30">
         <v>4584.5</v>
       </c>
       <c r="H9" s="26">
         <v>4915.7</v>
       </c>
       <c r="I9" s="26">
         <v>5629.5</v>
       </c>
       <c r="J9" s="26">
         <v>8265.7999999999993</v>
       </c>
       <c r="K9" s="26">
         <v>9130.1</v>
       </c>
       <c r="L9" s="12">
         <v>10617.1</v>
       </c>
       <c r="M9" s="31">
         <v>14022.8</v>
       </c>
       <c r="N9" s="31">
         <v>163.1</v>
@@ -3072,53 +3102,59 @@
       </c>
       <c r="AT9" s="26">
         <v>4927.08</v>
       </c>
       <c r="AU9" s="26">
         <v>5537.78</v>
       </c>
       <c r="AV9" s="26">
         <v>6223.58</v>
       </c>
       <c r="AW9" s="26">
         <v>8290.8799999999992</v>
       </c>
       <c r="AX9" s="26">
         <v>192.2</v>
       </c>
       <c r="AY9" s="26">
         <v>422.4</v>
       </c>
       <c r="AZ9" s="26">
         <v>766.3</v>
       </c>
       <c r="BA9" s="26">
         <v>1015.5</v>
       </c>
-      <c r="BB9" s="26"/>
-[...1 lines deleted...]
-      <c r="BD9" s="26"/>
+      <c r="BB9" s="26">
+        <v>1501.6</v>
+      </c>
+      <c r="BC9" s="26">
+        <v>2370.3000000000002</v>
+      </c>
+      <c r="BD9" s="26">
+        <v>2692.5</v>
+      </c>
       <c r="BE9" s="26"/>
       <c r="BF9" s="26"/>
       <c r="BG9" s="26"/>
       <c r="BH9" s="26"/>
       <c r="BI9" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="N2:Y2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">