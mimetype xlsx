--- v0 (2026-06-03)
+++ v1 (2026-09-09)
@@ -122,51 +122,51 @@
   </si>
   <si>
     <t>Сатпаев г.а.</t>
   </si>
   <si>
     <t>Жанааркинский район</t>
   </si>
   <si>
     <t>Улытауский район</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Яйца куриные, тыс. штук</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -187,50 +187,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -330,115 +336,117 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 141" xfId="2"/>
     <cellStyle name="Обычный 166" xfId="3"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
     <cellStyle name="Обычный 221" xfId="5"/>
     <cellStyle name="Обычный 32" xfId="7"/>
     <cellStyle name="Обычный 46" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -712,1378 +720,1414 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BC8" sqref="BC8"/>
+      <selection pane="bottomRight" activeCell="AY23" sqref="AY23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="2" customWidth="1"/>
     <col min="4" max="47" width="9.140625" style="2"/>
     <col min="48" max="48" width="10.5703125" style="2" customWidth="1"/>
     <col min="49" max="59" width="9.140625" style="2"/>
     <col min="60" max="60" width="10.5703125" style="2" customWidth="1"/>
     <col min="61" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-      <c r="B1" s="4"/>
-[...11 lines deleted...]
-      <c r="AL1" s="4" t="s">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="AL1" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AM1" s="4"/>
-[...21 lines deleted...]
-      <c r="BI1" s="4"/>
+      <c r="AM1" s="16"/>
+      <c r="AN1" s="16"/>
+      <c r="AO1" s="16"/>
+      <c r="AP1" s="16"/>
+      <c r="AQ1" s="16"/>
+      <c r="AR1" s="16"/>
+      <c r="AS1" s="16"/>
+      <c r="AT1" s="16"/>
+      <c r="AU1" s="16"/>
+      <c r="AV1" s="16"/>
+      <c r="AW1" s="16"/>
+      <c r="AX1" s="16"/>
+      <c r="AY1" s="16"/>
+      <c r="AZ1" s="16"/>
+      <c r="BA1" s="16"/>
+      <c r="BB1" s="16"/>
+      <c r="BC1" s="16"/>
+      <c r="BD1" s="16"/>
+      <c r="BE1" s="16"/>
+      <c r="BF1" s="16"/>
+      <c r="BG1" s="16"/>
+      <c r="BH1" s="16"/>
+      <c r="BI1" s="16"/>
     </row>
     <row r="2" spans="1:61" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="18" t="s">
+      <c r="B2" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="19"/>
-[...10 lines deleted...]
-      <c r="N2" s="18" t="s">
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="19"/>
-[...10 lines deleted...]
-      <c r="Z2" s="18" t="s">
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="19"/>
-[...10 lines deleted...]
-      <c r="AL2" s="18" t="s">
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="19"/>
-[...10 lines deleted...]
-      <c r="AX2" s="18" t="s">
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="21"/>
+      <c r="AX2" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AY2" s="19"/>
-[...9 lines deleted...]
-      <c r="BI2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
+      <c r="BB2" s="20"/>
+      <c r="BC2" s="20"/>
+      <c r="BD2" s="20"/>
+      <c r="BE2" s="20"/>
+      <c r="BF2" s="20"/>
+      <c r="BG2" s="20"/>
+      <c r="BH2" s="20"/>
+      <c r="BI2" s="21"/>
     </row>
     <row r="3" spans="1:61" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="6"/>
-      <c r="B3" s="17" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="D3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="F3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="17" t="s">
+      <c r="G3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="17" t="s">
+      <c r="H3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="17" t="s">
+      <c r="I3" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="17" t="s">
+      <c r="J3" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="K3" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="17" t="s">
+      <c r="L3" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="17" t="s">
+      <c r="M3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="17" t="s">
+      <c r="N3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="17" t="s">
+      <c r="O3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="P3" s="17" t="s">
+      <c r="P3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="17" t="s">
+      <c r="Q3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="R3" s="17" t="s">
+      <c r="R3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="S3" s="17" t="s">
+      <c r="S3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="T3" s="17" t="s">
+      <c r="T3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="U3" s="17" t="s">
+      <c r="U3" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="V3" s="17" t="s">
+      <c r="V3" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="17" t="s">
+      <c r="W3" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="X3" s="17" t="s">
+      <c r="X3" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="Y3" s="17" t="s">
+      <c r="Y3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="Z3" s="17" t="s">
+      <c r="Z3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="17" t="s">
+      <c r="AA3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AB3" s="17" t="s">
+      <c r="AB3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AC3" s="17" t="s">
+      <c r="AC3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AD3" s="17" t="s">
+      <c r="AD3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="17" t="s">
+      <c r="AE3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AF3" s="17" t="s">
+      <c r="AF3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AG3" s="17" t="s">
+      <c r="AG3" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="AH3" s="17" t="s">
+      <c r="AH3" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="17" t="s">
+      <c r="AI3" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="AJ3" s="17" t="s">
+      <c r="AJ3" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AK3" s="17" t="s">
+      <c r="AK3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="AL3" s="17" t="s">
+      <c r="AL3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="17" t="s">
+      <c r="AM3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AN3" s="17" t="s">
+      <c r="AN3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AO3" s="17" t="s">
+      <c r="AO3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AP3" s="17" t="s">
+      <c r="AP3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AQ3" s="17" t="s">
+      <c r="AQ3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AR3" s="17" t="s">
+      <c r="AR3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AS3" s="17" t="s">
+      <c r="AS3" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="AT3" s="17" t="s">
+      <c r="AT3" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="17" t="s">
+      <c r="AU3" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="AV3" s="17" t="s">
+      <c r="AV3" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AW3" s="17" t="s">
+      <c r="AW3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="AX3" s="17" t="s">
+      <c r="AX3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AY3" s="17" t="s">
+      <c r="AY3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AZ3" s="17" t="s">
+      <c r="AZ3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="BA3" s="17" t="s">
+      <c r="BA3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="BB3" s="17" t="s">
+      <c r="BB3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="BC3" s="17" t="s">
+      <c r="BC3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="BD3" s="17" t="s">
+      <c r="BD3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="BE3" s="17" t="s">
+      <c r="BE3" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="BF3" s="17" t="s">
+      <c r="BF3" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="17" t="s">
+      <c r="BG3" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="BH3" s="17" t="s">
+      <c r="BH3" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="BI3" s="17" t="s">
+      <c r="BI3" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:61">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G4" s="7">
         <v>11253.4</v>
       </c>
-      <c r="H4" s="10">
+      <c r="H4" s="7">
         <v>13384.7</v>
       </c>
-      <c r="I4" s="10">
+      <c r="I4" s="7">
         <v>15286.9</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="7">
         <v>17469.599999999999</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="7">
         <v>19272.2</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="7">
         <v>20900.599999999999</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="7">
         <v>22858</v>
       </c>
-      <c r="N4" s="9">
+      <c r="N4" s="6">
         <v>1477.4</v>
       </c>
-      <c r="O4" s="9">
+      <c r="O4" s="6">
         <v>2787.7</v>
       </c>
-      <c r="P4" s="9">
+      <c r="P4" s="6">
         <v>4153.2</v>
       </c>
-      <c r="Q4" s="9">
+      <c r="Q4" s="6">
         <v>5254.9</v>
       </c>
-      <c r="R4" s="9">
+      <c r="R4" s="6">
         <v>6578.4</v>
       </c>
-      <c r="S4" s="10">
+      <c r="S4" s="7">
         <v>8382.7999999999993</v>
       </c>
-      <c r="T4" s="10">
+      <c r="T4" s="7">
         <v>9606.1</v>
       </c>
-      <c r="U4" s="9">
+      <c r="U4" s="6">
         <v>10601</v>
       </c>
-      <c r="V4" s="10">
+      <c r="V4" s="7">
         <v>11915.3</v>
       </c>
-      <c r="W4" s="10">
+      <c r="W4" s="7">
         <v>13265.3</v>
       </c>
-      <c r="X4" s="10">
+      <c r="X4" s="7">
         <v>14581.4</v>
       </c>
-      <c r="Y4" s="10">
+      <c r="Y4" s="7">
         <v>16304.2</v>
       </c>
-      <c r="Z4" s="9">
+      <c r="Z4" s="6">
         <v>1007.8</v>
       </c>
-      <c r="AA4" s="9">
+      <c r="AA4" s="6">
         <v>2602.1</v>
       </c>
-      <c r="AB4" s="9">
+      <c r="AB4" s="6">
         <v>4171.3</v>
       </c>
-      <c r="AC4" s="9">
+      <c r="AC4" s="6">
         <v>5327.7</v>
       </c>
-      <c r="AD4" s="9">
+      <c r="AD4" s="6">
         <v>6502.5</v>
       </c>
-      <c r="AE4" s="10">
+      <c r="AE4" s="7">
         <v>8459.9</v>
       </c>
-      <c r="AF4" s="10">
+      <c r="AF4" s="7">
         <v>9770.2999999999993</v>
       </c>
-      <c r="AG4" s="9">
+      <c r="AG4" s="6">
         <v>10743.8</v>
       </c>
-      <c r="AH4" s="10">
+      <c r="AH4" s="7">
         <v>12501.7</v>
       </c>
-      <c r="AI4" s="10">
+      <c r="AI4" s="7">
         <v>6619.7</v>
       </c>
-      <c r="AJ4" s="10">
+      <c r="AJ4" s="7">
         <f t="shared" ref="AJ4" si="0">AG4+X4</f>
         <v>25325.199999999997</v>
       </c>
-      <c r="AK4" s="9">
+      <c r="AK4" s="6">
         <v>16050.2</v>
       </c>
-      <c r="AL4" s="9">
+      <c r="AL4" s="6">
         <v>1289</v>
       </c>
-      <c r="AM4" s="9">
+      <c r="AM4" s="6">
         <v>3528.9</v>
       </c>
-      <c r="AN4" s="9">
+      <c r="AN4" s="6">
         <v>6241.2</v>
       </c>
-      <c r="AO4" s="9">
+      <c r="AO4" s="6">
         <v>8358.7000000000007</v>
       </c>
-      <c r="AP4" s="9">
+      <c r="AP4" s="6">
         <v>10600.6</v>
       </c>
-      <c r="AQ4" s="10">
+      <c r="AQ4" s="7">
         <v>15311.4</v>
       </c>
-      <c r="AR4" s="9">
+      <c r="AR4" s="6">
         <v>17558.5</v>
       </c>
-      <c r="AS4" s="9">
+      <c r="AS4" s="6">
         <v>19212.099999999999</v>
       </c>
-      <c r="AT4" s="10">
+      <c r="AT4" s="7">
         <v>22493.5</v>
       </c>
-      <c r="AU4" s="10">
+      <c r="AU4" s="7">
         <v>17925.8</v>
       </c>
-      <c r="AV4" s="10">
+      <c r="AV4" s="7">
         <f t="shared" ref="AV4" si="1">AS4+AJ4</f>
         <v>44537.299999999996</v>
       </c>
-      <c r="AW4" s="10">
+      <c r="AW4" s="7">
         <v>30642.2</v>
       </c>
-      <c r="AX4" s="9">
+      <c r="AX4" s="6">
         <v>1593.8</v>
       </c>
-      <c r="AY4" s="9">
+      <c r="AY4" s="6">
         <v>3461</v>
       </c>
-      <c r="AZ4" s="9">
+      <c r="AZ4" s="6">
         <v>6099.6</v>
       </c>
-      <c r="BA4" s="11">
+      <c r="BA4" s="8">
         <v>8107.3</v>
       </c>
-      <c r="BB4" s="9"/>
-[...6 lines deleted...]
-      <c r="BI4" s="10"/>
+      <c r="BB4" s="6">
+        <v>10008.700000000001</v>
+      </c>
+      <c r="BC4" s="7">
+        <v>15393.6</v>
+      </c>
+      <c r="BD4" s="6">
+        <v>17612.599999999999</v>
+      </c>
+      <c r="BE4" s="6"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="7"/>
+      <c r="BH4" s="7"/>
+      <c r="BI4" s="7"/>
     </row>
     <row r="5" spans="1:61">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="9">
         <v>7601.2</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="9">
         <v>9221.5</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I5" s="9">
         <v>10804.3</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="9">
         <v>12278.2</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K5" s="9">
         <v>13705.1</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L5" s="9">
         <v>15028</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M5" s="9">
         <v>16330</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="9">
         <v>1242</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="9">
         <v>2275.9</v>
       </c>
-      <c r="P5" s="13">
+      <c r="P5" s="10">
         <v>3266.8</v>
       </c>
-      <c r="Q5" s="13">
+      <c r="Q5" s="10">
         <v>4037.6</v>
       </c>
-      <c r="R5" s="12">
+      <c r="R5" s="9">
         <v>4839.7</v>
       </c>
-      <c r="S5" s="12">
+      <c r="S5" s="9">
         <v>5620.8</v>
       </c>
-      <c r="T5" s="12">
+      <c r="T5" s="9">
         <v>6333.4</v>
       </c>
-      <c r="U5" s="14">
+      <c r="U5" s="11">
         <v>7010.6</v>
       </c>
-      <c r="V5" s="12">
+      <c r="V5" s="9">
         <v>7618</v>
       </c>
-      <c r="W5" s="12">
+      <c r="W5" s="9">
         <v>8595</v>
       </c>
-      <c r="X5" s="12">
+      <c r="X5" s="9">
         <v>9607.4</v>
       </c>
-      <c r="Y5" s="12">
+      <c r="Y5" s="9">
         <v>10674.4</v>
       </c>
-      <c r="Z5" s="12">
+      <c r="Z5" s="9">
         <v>977.9</v>
       </c>
-      <c r="AA5" s="12">
+      <c r="AA5" s="9">
         <v>1795.4</v>
       </c>
-      <c r="AB5" s="13">
+      <c r="AB5" s="10">
         <v>2562.6</v>
       </c>
-      <c r="AC5" s="13">
+      <c r="AC5" s="10">
         <v>3252.5</v>
       </c>
-      <c r="AD5" s="12">
+      <c r="AD5" s="9">
         <v>3791.4</v>
       </c>
-      <c r="AE5" s="12">
+      <c r="AE5" s="9">
         <v>4282.8999999999996</v>
       </c>
-      <c r="AF5" s="12">
+      <c r="AF5" s="9">
         <v>4786.5</v>
       </c>
-      <c r="AG5" s="14">
+      <c r="AG5" s="11">
         <v>5265.4</v>
       </c>
-      <c r="AH5" s="12">
+      <c r="AH5" s="9">
         <v>5657.2</v>
       </c>
-      <c r="AI5" s="12">
+      <c r="AI5" s="9">
         <v>5992.9</v>
       </c>
-      <c r="AJ5" s="12">
+      <c r="AJ5" s="9">
         <v>6354.6</v>
       </c>
-      <c r="AK5" s="14">
+      <c r="AK5" s="11">
         <v>6955.9</v>
       </c>
-      <c r="AL5" s="14">
+      <c r="AL5" s="11">
         <v>1259.4000000000001</v>
       </c>
-      <c r="AM5" s="14">
+      <c r="AM5" s="11">
         <v>2728</v>
       </c>
-      <c r="AN5" s="14">
+      <c r="AN5" s="11">
         <v>4649.5</v>
       </c>
-      <c r="AO5" s="14">
+      <c r="AO5" s="11">
         <v>6304.6</v>
       </c>
-      <c r="AP5" s="12">
+      <c r="AP5" s="9">
         <v>7914.9</v>
       </c>
-      <c r="AQ5" s="12">
+      <c r="AQ5" s="9">
         <v>11163.1</v>
       </c>
-      <c r="AR5" s="14">
+      <c r="AR5" s="11">
         <v>12609.8</v>
       </c>
-      <c r="AS5" s="14">
+      <c r="AS5" s="11">
         <v>13771.2</v>
       </c>
-      <c r="AT5" s="12">
+      <c r="AT5" s="9">
         <v>15687.9</v>
       </c>
-      <c r="AU5" s="12">
+      <c r="AU5" s="9">
         <v>17303.900000000001</v>
       </c>
-      <c r="AV5" s="12">
+      <c r="AV5" s="9">
         <v>18382.400000000001</v>
       </c>
-      <c r="AW5" s="12">
+      <c r="AW5" s="9">
         <v>21596.7</v>
       </c>
-      <c r="AX5" s="12">
+      <c r="AX5" s="9">
         <v>1231.5999999999999</v>
       </c>
-      <c r="AY5" s="14">
+      <c r="AY5" s="11">
         <v>2663.1</v>
       </c>
-      <c r="AZ5" s="14">
+      <c r="AZ5" s="11">
         <v>4515.6000000000004</v>
       </c>
-      <c r="BA5" s="13">
+      <c r="BA5" s="10">
         <v>6061.7</v>
       </c>
-      <c r="BB5" s="12"/>
-[...6 lines deleted...]
-      <c r="BI5" s="12"/>
+      <c r="BB5" s="9">
+        <v>7331.4</v>
+      </c>
+      <c r="BC5" s="9">
+        <v>11252.6</v>
+      </c>
+      <c r="BD5" s="11">
+        <v>12628.6</v>
+      </c>
+      <c r="BE5" s="11"/>
+      <c r="BF5" s="9"/>
+      <c r="BG5" s="9"/>
+      <c r="BH5" s="9"/>
+      <c r="BI5" s="9"/>
     </row>
     <row r="6" spans="1:61">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="9">
         <v>323.89999999999998</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="9">
         <v>386.1</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="9">
         <v>419.7</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="9">
         <v>476.9</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="9">
         <v>525.70000000000005</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="9">
         <v>556.6</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="9">
         <v>687.3</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N6" s="9">
         <v>20.2</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O6" s="9">
         <v>53.8</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="12">
         <v>97.3</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="12">
         <v>126.1</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="9">
         <v>203.7</v>
       </c>
-      <c r="S6" s="12">
+      <c r="S6" s="9">
         <v>338.7</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="9">
         <v>402.6</v>
       </c>
-      <c r="U6" s="14">
+      <c r="U6" s="11">
         <v>436.9</v>
       </c>
-      <c r="V6" s="12">
+      <c r="V6" s="9">
         <v>494.8</v>
       </c>
-      <c r="W6" s="12">
+      <c r="W6" s="9">
         <v>544.20000000000005</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X6" s="9">
         <v>575.6</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y6" s="9">
         <v>707.3</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="9">
         <v>0.7</v>
       </c>
-      <c r="AA6" s="12">
+      <c r="AA6" s="9">
         <v>50.9</v>
       </c>
-      <c r="AB6" s="15">
+      <c r="AB6" s="12">
         <v>92.4</v>
       </c>
-      <c r="AC6" s="15">
+      <c r="AC6" s="12">
         <v>119.3</v>
       </c>
-      <c r="AD6" s="12">
+      <c r="AD6" s="9">
         <v>193.8</v>
       </c>
-      <c r="AE6" s="12">
+      <c r="AE6" s="9">
         <v>203.8</v>
       </c>
-      <c r="AF6" s="12">
+      <c r="AF6" s="9">
         <v>263.7</v>
       </c>
-      <c r="AG6" s="14">
+      <c r="AG6" s="11">
         <v>295.8</v>
       </c>
-      <c r="AH6" s="12">
+      <c r="AH6" s="9">
         <v>349.5</v>
       </c>
-      <c r="AI6" s="12">
+      <c r="AI6" s="9">
         <v>25.2</v>
       </c>
-      <c r="AJ6" s="12">
+      <c r="AJ6" s="9">
         <v>424</v>
       </c>
-      <c r="AK6" s="14">
+      <c r="AK6" s="11">
         <v>544.70000000000005</v>
       </c>
-      <c r="AL6" s="14">
+      <c r="AL6" s="11">
         <v>0.7</v>
       </c>
-      <c r="AM6" s="14">
+      <c r="AM6" s="11">
         <v>50.5</v>
       </c>
-      <c r="AN6" s="14">
+      <c r="AN6" s="11">
         <v>91.7</v>
       </c>
-      <c r="AO6" s="14">
+      <c r="AO6" s="11">
         <v>118.5</v>
       </c>
-      <c r="AP6" s="12">
+      <c r="AP6" s="9">
         <v>192.3</v>
       </c>
-      <c r="AQ6" s="12">
+      <c r="AQ6" s="9">
         <v>202.2</v>
       </c>
-      <c r="AR6" s="14">
+      <c r="AR6" s="11">
         <v>262.7</v>
       </c>
-      <c r="AS6" s="14">
+      <c r="AS6" s="11">
         <v>295.10000000000002</v>
       </c>
-      <c r="AT6" s="12">
+      <c r="AT6" s="9">
         <v>349.7</v>
       </c>
-      <c r="AU6" s="12">
+      <c r="AU6" s="9">
         <v>25.8</v>
       </c>
-      <c r="AV6" s="12">
+      <c r="AV6" s="9">
         <v>425</v>
       </c>
-      <c r="AW6" s="12">
+      <c r="AW6" s="9">
         <v>547.1</v>
       </c>
-      <c r="AX6" s="12">
+      <c r="AX6" s="9">
         <v>18.8</v>
       </c>
-      <c r="AY6" s="14">
+      <c r="AY6" s="11">
         <v>50.4</v>
       </c>
-      <c r="AZ6" s="14">
+      <c r="AZ6" s="11">
         <v>91.3</v>
       </c>
-      <c r="BA6" s="13">
+      <c r="BA6" s="10">
         <v>118</v>
       </c>
-      <c r="BB6" s="12"/>
-[...6 lines deleted...]
-      <c r="BI6" s="12"/>
+      <c r="BB6" s="9">
+        <v>191.7</v>
+      </c>
+      <c r="BC6" s="9">
+        <v>201.4</v>
+      </c>
+      <c r="BD6" s="11">
+        <v>244.2</v>
+      </c>
+      <c r="BE6" s="11"/>
+      <c r="BF6" s="9"/>
+      <c r="BG6" s="9"/>
+      <c r="BH6" s="9"/>
+      <c r="BI6" s="9"/>
     </row>
     <row r="7" spans="1:61">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="9">
         <v>1646.7</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="9">
         <v>1684.9</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="9">
         <v>1722.2</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="9">
         <v>1777.9</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="9">
         <v>1829</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="9">
         <v>1871.4</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="9">
         <v>1917.4</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="9">
         <v>84.5</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="9">
         <v>144.80000000000001</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="12">
         <v>205.1</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="12">
         <v>293.8</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="9">
         <v>370.7</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="9">
         <v>687.8</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="9">
         <v>725.8</v>
       </c>
-      <c r="U7" s="14">
+      <c r="U7" s="11">
         <v>762.8</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="9">
         <v>819.3</v>
       </c>
-      <c r="W7" s="12">
+      <c r="W7" s="9">
         <v>870.1</v>
       </c>
-      <c r="X7" s="12">
+      <c r="X7" s="9">
         <v>912.3</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="9">
         <v>958.6</v>
       </c>
-      <c r="Z7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AA7" s="12">
+      <c r="Z7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="9">
         <v>139.9</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="12">
         <v>198.7</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="12">
         <v>285.3</v>
       </c>
-      <c r="AD7" s="12">
+      <c r="AD7" s="9">
         <v>285.3</v>
       </c>
-      <c r="AE7" s="12">
+      <c r="AE7" s="9">
         <v>597.70000000000005</v>
       </c>
-      <c r="AF7" s="12">
+      <c r="AF7" s="9">
         <v>635.20000000000005</v>
       </c>
-      <c r="AG7" s="14">
+      <c r="AG7" s="11">
         <v>672</v>
       </c>
-      <c r="AH7" s="12">
+      <c r="AH7" s="9">
         <v>730.2</v>
       </c>
-      <c r="AI7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="12">
+      <c r="AI7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="9">
         <v>821.8</v>
       </c>
-      <c r="AK7" s="14">
+      <c r="AK7" s="11">
         <v>867.9</v>
       </c>
-      <c r="AL7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="AM7" s="14">
+      <c r="AL7" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="11">
         <v>139</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AN7" s="11">
         <v>196</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AO7" s="11">
         <v>281.7</v>
       </c>
-      <c r="AP7" s="12">
+      <c r="AP7" s="9">
         <v>281.7</v>
       </c>
-      <c r="AQ7" s="12">
+      <c r="AQ7" s="9">
         <v>592.9</v>
       </c>
-      <c r="AR7" s="14">
+      <c r="AR7" s="11">
         <v>630.79999999999995</v>
       </c>
-      <c r="AS7" s="14">
+      <c r="AS7" s="11">
         <v>667.8</v>
       </c>
-      <c r="AT7" s="12">
+      <c r="AT7" s="9">
         <v>726</v>
       </c>
-      <c r="AU7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="12">
+      <c r="AU7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV7" s="9">
         <v>818.5</v>
       </c>
-      <c r="AW7" s="12">
+      <c r="AW7" s="9">
         <v>865</v>
       </c>
-      <c r="AX7" s="12">
+      <c r="AX7" s="9">
         <v>81.599999999999994</v>
       </c>
-      <c r="AY7" s="14">
+      <c r="AY7" s="11">
         <v>141</v>
       </c>
-      <c r="AZ7" s="14">
+      <c r="AZ7" s="11">
         <v>198.7</v>
       </c>
-      <c r="BA7" s="13">
+      <c r="BA7" s="10">
         <v>285</v>
       </c>
-      <c r="BB7" s="12"/>
-[...6 lines deleted...]
-      <c r="BI7" s="12"/>
+      <c r="BB7" s="9">
+        <v>285</v>
+      </c>
+      <c r="BC7" s="9">
+        <v>600.20000000000005</v>
+      </c>
+      <c r="BD7" s="11">
+        <v>638.20000000000005</v>
+      </c>
+      <c r="BE7" s="11"/>
+      <c r="BF7" s="9"/>
+      <c r="BG7" s="9"/>
+      <c r="BH7" s="9"/>
+      <c r="BI7" s="9"/>
     </row>
     <row r="8" spans="1:61">
-      <c r="A8" s="8" t="s">
+      <c r="A8" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="9">
         <v>1147.5999999999999</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="9">
         <v>1403.5</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="9">
         <v>1567.9</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="9">
         <v>2082.6</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="9">
         <v>2292.1999999999998</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="9">
         <v>2438.4</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="9">
         <v>2836.9</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="13">
         <v>108.7</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="13">
         <v>251.6</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="13">
         <v>505.8</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="13">
         <v>642.9</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="13">
         <v>855.4</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="9">
         <v>1293.2</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="9">
         <v>1548.4</v>
       </c>
-      <c r="U8" s="14">
+      <c r="U8" s="11">
         <v>1711.7</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="9">
         <v>2222.8000000000002</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="9">
         <v>2430.3000000000002</v>
       </c>
-      <c r="X8" s="12">
+      <c r="X8" s="9">
         <v>2575.4</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="9">
         <v>2974.2</v>
       </c>
-      <c r="Z8" s="16">
+      <c r="Z8" s="13">
         <v>16.2</v>
       </c>
-      <c r="AA8" s="16">
+      <c r="AA8" s="13">
         <v>566</v>
       </c>
-      <c r="AB8" s="16">
+      <c r="AB8" s="13">
         <v>1144.5999999999999</v>
       </c>
-      <c r="AC8" s="16">
+      <c r="AC8" s="13">
         <v>1437.7</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AD8" s="13">
         <v>1874.4</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE8" s="9">
         <v>2915.9</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF8" s="9">
         <v>3499.1</v>
       </c>
-      <c r="AG8" s="14">
+      <c r="AG8" s="11">
         <v>3856.7</v>
       </c>
-      <c r="AH8" s="12">
+      <c r="AH8" s="9">
         <v>5046.8999999999996</v>
       </c>
-      <c r="AI8" s="12">
+      <c r="AI8" s="9">
         <v>368.4</v>
       </c>
-      <c r="AJ8" s="12">
+      <c r="AJ8" s="9">
         <v>5829.7</v>
       </c>
-      <c r="AK8" s="14">
+      <c r="AK8" s="11">
         <v>6783.2</v>
       </c>
-      <c r="AL8" s="14">
+      <c r="AL8" s="11">
         <v>16</v>
       </c>
-      <c r="AM8" s="14">
+      <c r="AM8" s="11">
         <v>562.1</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AN8" s="11">
         <v>1133.5999999999999</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AO8" s="11">
         <v>1424.9</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AP8" s="13">
         <v>1858.6</v>
       </c>
-      <c r="AQ8" s="12">
+      <c r="AQ8" s="9">
         <v>2898.4</v>
       </c>
-      <c r="AR8" s="14">
+      <c r="AR8" s="11">
         <v>3474.9</v>
       </c>
-      <c r="AS8" s="14">
+      <c r="AS8" s="11">
         <v>3830</v>
       </c>
-      <c r="AT8" s="12">
+      <c r="AT8" s="9">
         <v>5018.2</v>
       </c>
-      <c r="AU8" s="12">
+      <c r="AU8" s="9">
         <v>364.7</v>
       </c>
-      <c r="AV8" s="12">
+      <c r="AV8" s="9">
         <v>5796.8</v>
       </c>
-      <c r="AW8" s="12">
+      <c r="AW8" s="9">
         <v>6742.8</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AX8" s="13">
         <v>244.6</v>
       </c>
-      <c r="AY8" s="14">
+      <c r="AY8" s="11">
         <v>557.9</v>
       </c>
-      <c r="AZ8" s="14">
+      <c r="AZ8" s="11">
         <v>1125.7</v>
       </c>
-      <c r="BA8" s="13">
+      <c r="BA8" s="10">
         <v>1415.9</v>
       </c>
-      <c r="BB8" s="16"/>
-[...6 lines deleted...]
-      <c r="BI8" s="12"/>
+      <c r="BB8" s="13">
+        <v>1850.1</v>
+      </c>
+      <c r="BC8" s="9">
+        <v>2887.2</v>
+      </c>
+      <c r="BD8" s="11">
+        <v>3516.1</v>
+      </c>
+      <c r="BE8" s="11"/>
+      <c r="BF8" s="9"/>
+      <c r="BG8" s="9"/>
+      <c r="BH8" s="9"/>
+      <c r="BI8" s="9"/>
     </row>
     <row r="9" spans="1:61">
-      <c r="A9" s="8" t="s">
+      <c r="A9" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="8">
+      <c r="B9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="5">
         <v>534</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="5">
         <v>688.7</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="5">
         <v>772.8</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="5">
         <v>854</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="5">
         <v>920.2</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="5">
         <v>1006.2</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="5">
         <v>1086.4000000000001</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="5">
         <v>22</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="5">
         <v>61.6</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="5">
         <v>78.2</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="5">
         <v>154.5</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="5">
         <v>308.89999999999998</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="5">
         <v>442.3</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="5">
         <v>595.9</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="5">
         <v>679</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="5">
         <v>760.4</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="5">
         <v>825.7</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="5">
         <v>910.7</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="5">
         <v>989.7</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z9" s="5">
         <v>13</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AA9" s="5">
         <v>49.9</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AB9" s="5">
         <v>173</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AC9" s="5">
         <v>232.9</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="5">
         <v>357.6</v>
       </c>
-      <c r="AE9" s="8">
+      <c r="AE9" s="5">
         <v>459.6</v>
       </c>
-      <c r="AF9" s="8">
+      <c r="AF9" s="5">
         <v>585.79999999999995</v>
       </c>
-      <c r="AG9" s="8">
+      <c r="AG9" s="5">
         <v>653.9</v>
       </c>
-      <c r="AH9" s="8">
+      <c r="AH9" s="5">
         <v>717.9</v>
       </c>
-      <c r="AI9" s="8">
+      <c r="AI9" s="5">
         <v>233.2</v>
       </c>
-      <c r="AJ9" s="8">
+      <c r="AJ9" s="5">
         <v>839.5</v>
       </c>
-      <c r="AK9" s="14">
+      <c r="AK9" s="11">
         <v>898.5</v>
       </c>
-      <c r="AL9" s="14">
+      <c r="AL9" s="11">
         <v>12.9</v>
       </c>
-      <c r="AM9" s="14">
+      <c r="AM9" s="11">
         <v>49.3</v>
       </c>
-      <c r="AN9" s="14">
+      <c r="AN9" s="11">
         <v>170.4</v>
       </c>
-      <c r="AO9" s="14">
+      <c r="AO9" s="11">
         <v>229</v>
       </c>
-      <c r="AP9" s="8">
+      <c r="AP9" s="5">
         <v>353.1</v>
       </c>
-      <c r="AQ9" s="8">
+      <c r="AQ9" s="5">
         <v>454.8</v>
       </c>
-      <c r="AR9" s="8">
+      <c r="AR9" s="5">
         <v>580.29999999999995</v>
       </c>
-      <c r="AS9" s="8">
+      <c r="AS9" s="5">
         <v>648</v>
       </c>
-      <c r="AT9" s="8">
+      <c r="AT9" s="5">
         <v>711.7</v>
       </c>
-      <c r="AU9" s="8">
+      <c r="AU9" s="5">
         <v>231.4</v>
       </c>
-      <c r="AV9" s="8">
+      <c r="AV9" s="5">
         <v>832.5</v>
       </c>
-      <c r="AW9" s="8">
+      <c r="AW9" s="5">
         <v>890.6</v>
       </c>
-      <c r="AX9" s="8">
+      <c r="AX9" s="5">
         <v>17.2</v>
       </c>
-      <c r="AY9" s="8">
+      <c r="AY9" s="5">
         <v>48.6</v>
       </c>
-      <c r="AZ9" s="8">
+      <c r="AZ9" s="5">
         <v>168.3</v>
       </c>
-      <c r="BA9" s="8">
+      <c r="BA9" s="5">
         <v>226.7</v>
       </c>
-      <c r="BB9" s="8"/>
-[...6 lines deleted...]
-      <c r="BI9" s="8"/>
+      <c r="BB9" s="5">
+        <v>350.5</v>
+      </c>
+      <c r="BC9" s="5">
+        <v>452.2</v>
+      </c>
+      <c r="BD9" s="5">
+        <v>585.5</v>
+      </c>
+      <c r="BE9" s="5"/>
+      <c r="BF9" s="5"/>
+      <c r="BG9" s="5"/>
+      <c r="BH9" s="5"/>
+      <c r="BI9" s="5"/>
     </row>
     <row r="18" spans="47:47">
       <c r="AU18" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="N2:Y2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">