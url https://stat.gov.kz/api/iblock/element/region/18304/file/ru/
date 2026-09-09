--- v0 (2026-06-04)
+++ v1 (2026-09-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6120" windowWidth="28860" windowHeight="6180"/>
+    <workbookView xWindow="14505" yWindow="6135" windowWidth="14340" windowHeight="6165"/>
   </bookViews>
   <sheets>
     <sheet name="производство молока" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'производство молока'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
@@ -323,91 +323,91 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -679,1407 +679,1443 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AY4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AP36" sqref="AP36"/>
+      <selection pane="bottomRight" activeCell="BE13" sqref="BE13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="36.75" customHeight="1" thickBot="1">
       <c r="A1" s="2"/>
-      <c r="B1" s="17" t="s">
+      <c r="B1" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="17"/>
-[...57 lines deleted...]
-      <c r="BI1" s="17"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+      <c r="S1" s="20"/>
+      <c r="T1" s="20"/>
+      <c r="U1" s="20"/>
+      <c r="V1" s="20"/>
+      <c r="W1" s="20"/>
+      <c r="X1" s="20"/>
+      <c r="Y1" s="20"/>
+      <c r="Z1" s="20"/>
+      <c r="AA1" s="20"/>
+      <c r="AB1" s="20"/>
+      <c r="AC1" s="20"/>
+      <c r="AD1" s="20"/>
+      <c r="AE1" s="20"/>
+      <c r="AF1" s="20"/>
+      <c r="AG1" s="20"/>
+      <c r="AH1" s="20"/>
+      <c r="AI1" s="20"/>
+      <c r="AJ1" s="20"/>
+      <c r="AK1" s="20"/>
+      <c r="AL1" s="20"/>
+      <c r="AM1" s="20"/>
+      <c r="AN1" s="20"/>
+      <c r="AO1" s="20"/>
+      <c r="AP1" s="20"/>
+      <c r="AQ1" s="20"/>
+      <c r="AR1" s="20"/>
+      <c r="AS1" s="20"/>
+      <c r="AT1" s="20"/>
+      <c r="AU1" s="20"/>
+      <c r="AV1" s="20"/>
+      <c r="AW1" s="20"/>
+      <c r="AX1" s="20"/>
+      <c r="AY1" s="20"/>
+      <c r="AZ1" s="20"/>
+      <c r="BA1" s="20"/>
+      <c r="BB1" s="20"/>
+      <c r="BC1" s="20"/>
+      <c r="BD1" s="20"/>
+      <c r="BE1" s="20"/>
+      <c r="BF1" s="20"/>
+      <c r="BG1" s="20"/>
+      <c r="BH1" s="20"/>
+      <c r="BI1" s="20"/>
     </row>
     <row r="2" spans="1:61" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A2" s="3"/>
-      <c r="B2" s="4" t="s">
+      <c r="A2" s="15"/>
+      <c r="B2" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="5"/>
-[...10 lines deleted...]
-      <c r="N2" s="4" t="s">
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="5"/>
-[...10 lines deleted...]
-      <c r="Z2" s="4" t="s">
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="5"/>
-[...10 lines deleted...]
-      <c r="AL2" s="4" t="s">
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="5"/>
-[...10 lines deleted...]
-      <c r="AX2" s="4" t="s">
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="18"/>
+      <c r="AS2" s="18"/>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="5"/>
-[...9 lines deleted...]
-      <c r="BI2" s="6"/>
+      <c r="AY2" s="18"/>
+      <c r="AZ2" s="18"/>
+      <c r="BA2" s="18"/>
+      <c r="BB2" s="18"/>
+      <c r="BC2" s="18"/>
+      <c r="BD2" s="18"/>
+      <c r="BE2" s="18"/>
+      <c r="BF2" s="18"/>
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="19"/>
     </row>
     <row r="3" spans="1:61" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="7"/>
-      <c r="B3" s="8" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="D3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="9" t="s">
+      <c r="G3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="H3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="9" t="s">
+      <c r="I3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="J3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="9" t="s">
+      <c r="K3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="9" t="s">
+      <c r="L3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="9" t="s">
+      <c r="M3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="8" t="s">
+      <c r="N3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="O3" s="9" t="s">
+      <c r="O3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="9" t="s">
+      <c r="P3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="Q3" s="8" t="s">
+      <c r="Q3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="9" t="s">
+      <c r="R3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="S3" s="9" t="s">
+      <c r="S3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="9" t="s">
+      <c r="T3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="9" t="s">
+      <c r="U3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="V3" s="9" t="s">
+      <c r="V3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="W3" s="9" t="s">
+      <c r="W3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="X3" s="9" t="s">
+      <c r="X3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Y3" s="9" t="s">
+      <c r="Y3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="Z3" s="8" t="s">
+      <c r="Z3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="AA3" s="9" t="s">
+      <c r="AA3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AB3" s="9" t="s">
+      <c r="AB3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AC3" s="8" t="s">
+      <c r="AC3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="9" t="s">
+      <c r="AD3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AE3" s="9" t="s">
+      <c r="AE3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AF3" s="9" t="s">
+      <c r="AF3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AG3" s="9" t="s">
+      <c r="AG3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AH3" s="9" t="s">
+      <c r="AH3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AI3" s="9" t="s">
+      <c r="AI3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AJ3" s="9" t="s">
+      <c r="AJ3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AK3" s="9" t="s">
+      <c r="AK3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="AL3" s="8" t="s">
+      <c r="AL3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="AM3" s="9" t="s">
+      <c r="AM3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AN3" s="9" t="s">
+      <c r="AN3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AO3" s="8" t="s">
+      <c r="AO3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AP3" s="9" t="s">
+      <c r="AP3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AQ3" s="9" t="s">
+      <c r="AQ3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AR3" s="9" t="s">
+      <c r="AR3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AS3" s="9" t="s">
+      <c r="AS3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AT3" s="9" t="s">
+      <c r="AT3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AU3" s="9" t="s">
+      <c r="AU3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AV3" s="9" t="s">
+      <c r="AV3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AW3" s="9" t="s">
+      <c r="AW3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="AX3" s="8" t="s">
+      <c r="AX3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="AY3" s="9" t="s">
+      <c r="AY3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AZ3" s="9" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BA3" s="8" t="s">
+      <c r="BA3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BB3" s="9" t="s">
+      <c r="BB3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BC3" s="9" t="s">
+      <c r="BC3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BD3" s="9" t="s">
+      <c r="BD3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BE3" s="9" t="s">
+      <c r="BE3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BF3" s="9" t="s">
+      <c r="BF3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BG3" s="9" t="s">
+      <c r="BG3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BH3" s="9" t="s">
+      <c r="BH3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BI3" s="9" t="s">
+      <c r="BI3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:61">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...14 lines deleted...]
-      <c r="G4" s="11">
+      <c r="B4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="6">
         <v>16632.900000000001</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="7">
         <v>15429.8</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I4" s="13">
         <v>12954.3</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J4" s="13">
         <v>6820.2</v>
       </c>
-      <c r="K4" s="19">
+      <c r="K4" s="13">
         <v>7688.6</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L4" s="13">
         <v>6987.7</v>
       </c>
-      <c r="M4" s="19">
+      <c r="M4" s="13">
         <v>13587.5</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="5">
         <v>923.4</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="5">
         <v>2499.4</v>
       </c>
-      <c r="P4" s="10">
+      <c r="P4" s="5">
         <v>4214</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="Q4" s="5">
         <v>5497.9</v>
       </c>
-      <c r="R4" s="10">
+      <c r="R4" s="5">
         <v>7407.7</v>
       </c>
-      <c r="S4" s="11">
+      <c r="S4" s="6">
         <v>7084.7</v>
       </c>
-      <c r="T4" s="12">
+      <c r="T4" s="7">
         <v>8577</v>
       </c>
-      <c r="U4" s="19">
+      <c r="U4" s="13">
         <v>7220.6</v>
       </c>
-      <c r="V4" s="12">
+      <c r="V4" s="7">
         <v>3006.7</v>
       </c>
-      <c r="W4" s="19">
+      <c r="W4" s="13">
         <v>6393.9</v>
       </c>
-      <c r="X4" s="19">
+      <c r="X4" s="13">
         <v>3795.7</v>
       </c>
-      <c r="Y4" s="19">
+      <c r="Y4" s="13">
         <v>6806.2</v>
       </c>
-      <c r="Z4" s="19">
+      <c r="Z4" s="13">
         <v>932.7</v>
       </c>
-      <c r="AA4" s="19">
+      <c r="AA4" s="13">
         <v>2505.8000000000002</v>
       </c>
-      <c r="AB4" s="10">
+      <c r="AB4" s="5">
         <v>4263.8999999999996</v>
       </c>
-      <c r="AC4" s="10">
+      <c r="AC4" s="5">
         <v>5467.2</v>
       </c>
-      <c r="AD4" s="11">
+      <c r="AD4" s="6">
         <v>7553.8</v>
       </c>
-      <c r="AE4" s="11">
+      <c r="AE4" s="6">
         <v>5901.3</v>
       </c>
-      <c r="AF4" s="12">
+      <c r="AF4" s="7">
         <v>10161</v>
       </c>
-      <c r="AG4" s="19">
+      <c r="AG4" s="13">
         <v>7304.7</v>
       </c>
-      <c r="AH4" s="12">
+      <c r="AH4" s="7">
         <v>3080.6</v>
       </c>
-      <c r="AI4" s="19">
+      <c r="AI4" s="13">
         <v>6417</v>
       </c>
-      <c r="AJ4" s="19">
+      <c r="AJ4" s="13">
         <v>3776.3</v>
       </c>
-      <c r="AK4" s="19">
+      <c r="AK4" s="13">
         <v>6779.9</v>
       </c>
-      <c r="AL4" s="19">
+      <c r="AL4" s="13">
         <v>943.6</v>
       </c>
-      <c r="AM4" s="10">
+      <c r="AM4" s="5">
         <v>2536.8000000000002</v>
       </c>
-      <c r="AN4" s="10">
+      <c r="AN4" s="5">
         <v>4311.8999999999996</v>
       </c>
-      <c r="AO4" s="10">
+      <c r="AO4" s="5">
         <v>5524.8</v>
       </c>
-      <c r="AP4" s="11">
+      <c r="AP4" s="6">
         <v>7606.3</v>
       </c>
-      <c r="AQ4" s="11">
+      <c r="AQ4" s="6">
         <v>5966.7</v>
       </c>
-      <c r="AR4" s="12">
+      <c r="AR4" s="7">
         <v>10042.5</v>
       </c>
-      <c r="AS4" s="19">
+      <c r="AS4" s="13">
         <v>7263.5</v>
       </c>
-      <c r="AT4" s="12">
+      <c r="AT4" s="7">
         <v>3600.4</v>
       </c>
-      <c r="AU4" s="19">
+      <c r="AU4" s="13">
         <v>6379.8</v>
       </c>
-      <c r="AV4" s="19">
+      <c r="AV4" s="13">
         <v>3760.9</v>
       </c>
-      <c r="AW4" s="19">
+      <c r="AW4" s="13">
         <v>6751.5</v>
       </c>
-      <c r="AX4" s="20">
+      <c r="AX4" s="14">
         <v>942.4</v>
       </c>
-      <c r="AY4" s="10">
+      <c r="AY4" s="5">
         <v>2527.1999999999998</v>
       </c>
-      <c r="AZ4" s="10">
+      <c r="AZ4" s="5">
         <v>4312.5</v>
       </c>
-      <c r="BA4" s="10">
+      <c r="BA4" s="5">
         <v>5500.5</v>
       </c>
-      <c r="BB4" s="11"/>
-[...6 lines deleted...]
-      <c r="BI4" s="19"/>
+      <c r="BB4" s="6">
+        <v>7612.9</v>
+      </c>
+      <c r="BC4" s="6">
+        <v>5993.4</v>
+      </c>
+      <c r="BD4" s="7">
+        <v>10057.299999999999</v>
+      </c>
+      <c r="BE4" s="13"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="13"/>
+      <c r="BH4" s="13"/>
+      <c r="BI4" s="13"/>
     </row>
     <row r="5" spans="1:61">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="14">
+      <c r="B5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="9">
         <v>983.2</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="9">
         <v>522.5</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="9">
         <v>883.5</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="9">
         <v>772.3</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="9">
         <v>652.4</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="9">
         <v>539.29999999999995</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="9">
         <v>1227.8</v>
       </c>
-      <c r="N5" s="14">
+      <c r="N5" s="9">
         <v>124.9</v>
       </c>
-      <c r="O5" s="14">
+      <c r="O5" s="9">
         <v>302.3</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="9">
         <v>576.5</v>
       </c>
-      <c r="Q5" s="14">
+      <c r="Q5" s="9">
         <v>339.6</v>
       </c>
-      <c r="R5" s="14">
+      <c r="R5" s="9">
         <v>448.9</v>
       </c>
-      <c r="S5" s="14">
+      <c r="S5" s="9">
         <v>983.4</v>
       </c>
-      <c r="T5" s="14">
+      <c r="T5" s="9">
         <v>514.79999999999995</v>
       </c>
-      <c r="U5" s="14">
+      <c r="U5" s="9">
         <v>870.4</v>
       </c>
-      <c r="V5" s="14">
+      <c r="V5" s="9">
         <v>705.5</v>
       </c>
-      <c r="W5" s="14">
+      <c r="W5" s="9">
         <v>544.70000000000005</v>
       </c>
-      <c r="X5" s="14">
+      <c r="X5" s="9">
         <v>524.6</v>
       </c>
-      <c r="Y5" s="14">
+      <c r="Y5" s="9">
         <v>1212.5999999999999</v>
       </c>
-      <c r="Z5" s="14">
+      <c r="Z5" s="9">
         <v>126.3</v>
       </c>
-      <c r="AA5" s="14">
+      <c r="AA5" s="9">
         <v>304</v>
       </c>
-      <c r="AB5" s="14">
+      <c r="AB5" s="9">
         <v>587.9</v>
       </c>
-      <c r="AC5" s="14">
+      <c r="AC5" s="9">
         <v>342.8</v>
       </c>
-      <c r="AD5" s="14">
+      <c r="AD5" s="9">
         <v>457.1</v>
       </c>
-      <c r="AE5" s="14">
+      <c r="AE5" s="9">
         <v>998.4</v>
       </c>
-      <c r="AF5" s="14">
+      <c r="AF5" s="9">
         <v>524.1</v>
       </c>
-      <c r="AG5" s="14">
+      <c r="AG5" s="9">
         <v>882.9</v>
       </c>
-      <c r="AH5" s="14">
+      <c r="AH5" s="9">
         <v>729</v>
       </c>
-      <c r="AI5" s="14">
+      <c r="AI5" s="9">
         <v>547.9</v>
       </c>
-      <c r="AJ5" s="14">
+      <c r="AJ5" s="9">
         <v>529</v>
       </c>
-      <c r="AK5" s="14">
+      <c r="AK5" s="9">
         <v>1221.5999999999999</v>
       </c>
-      <c r="AL5" s="14">
+      <c r="AL5" s="9">
         <v>127.5</v>
       </c>
-      <c r="AM5" s="14">
+      <c r="AM5" s="9">
         <v>306.60000000000002</v>
       </c>
-      <c r="AN5" s="14">
+      <c r="AN5" s="9">
         <v>590.6</v>
       </c>
-      <c r="AO5" s="14">
+      <c r="AO5" s="9">
         <v>346.3</v>
       </c>
-      <c r="AP5" s="14">
+      <c r="AP5" s="9">
         <v>458.7</v>
       </c>
-      <c r="AQ5" s="14">
+      <c r="AQ5" s="9">
         <v>1009.3</v>
       </c>
-      <c r="AR5" s="14">
+      <c r="AR5" s="9">
         <v>520</v>
       </c>
-      <c r="AS5" s="14">
+      <c r="AS5" s="9">
         <v>876.4</v>
       </c>
-      <c r="AT5" s="14">
+      <c r="AT5" s="9">
         <v>127.7</v>
       </c>
-      <c r="AU5" s="14">
+      <c r="AU5" s="9">
         <v>543.20000000000005</v>
       </c>
-      <c r="AV5" s="14">
+      <c r="AV5" s="9">
         <v>524.6</v>
       </c>
-      <c r="AW5" s="14">
+      <c r="AW5" s="9">
         <v>1213.7</v>
       </c>
-      <c r="AX5" s="14">
+      <c r="AX5" s="9">
         <v>126.6</v>
       </c>
-      <c r="AY5" s="14">
+      <c r="AY5" s="9">
         <v>304.2</v>
       </c>
-      <c r="AZ5" s="14">
+      <c r="AZ5" s="9">
         <v>586.29999999999995</v>
       </c>
-      <c r="BA5" s="14">
+      <c r="BA5" s="9">
         <v>344.9</v>
       </c>
-      <c r="BB5" s="14"/>
-[...6 lines deleted...]
-      <c r="BI5" s="14"/>
+      <c r="BB5" s="9">
+        <v>457.9</v>
+      </c>
+      <c r="BC5" s="9">
+        <v>1008.4</v>
+      </c>
+      <c r="BD5" s="9">
+        <v>526.6</v>
+      </c>
+      <c r="BE5" s="9"/>
+      <c r="BF5" s="9"/>
+      <c r="BG5" s="9"/>
+      <c r="BH5" s="9"/>
+      <c r="BI5" s="9"/>
     </row>
     <row r="6" spans="1:61">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="14">
+      <c r="B6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="9">
         <v>1449.7</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="9">
         <v>1313.9</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="9">
         <v>789.3</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="9">
         <v>1062.2</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="9">
         <v>719.3</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="9">
         <v>740.5</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="9">
         <v>1859.9</v>
       </c>
-      <c r="N6" s="14">
+      <c r="N6" s="9">
         <v>182.4</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="9">
         <v>354.1</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="9">
         <v>749.6</v>
       </c>
-      <c r="Q6" s="14">
+      <c r="Q6" s="9">
         <v>461</v>
       </c>
-      <c r="R6" s="14">
+      <c r="R6" s="9">
         <v>543.9</v>
       </c>
-      <c r="S6" s="14">
+      <c r="S6" s="9">
         <v>1136.5</v>
       </c>
-      <c r="T6" s="14">
+      <c r="T6" s="9">
         <v>748.5</v>
       </c>
-      <c r="U6" s="14">
+      <c r="U6" s="9">
         <v>508.6</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="9">
         <v>661.2</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="9">
         <v>394</v>
       </c>
-      <c r="X6" s="14">
+      <c r="X6" s="9">
         <v>515.6</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="9">
         <v>1075.8</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="9">
         <v>184.7</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="9">
         <v>357.5</v>
       </c>
-      <c r="AB6" s="14">
+      <c r="AB6" s="9">
         <v>758</v>
       </c>
-      <c r="AC6" s="14">
+      <c r="AC6" s="9">
         <v>463.9</v>
       </c>
-      <c r="AD6" s="14">
+      <c r="AD6" s="9">
         <v>550.29999999999995</v>
       </c>
-      <c r="AE6" s="14">
+      <c r="AE6" s="9">
         <v>1151.3</v>
       </c>
-      <c r="AF6" s="14">
+      <c r="AF6" s="9">
         <v>763.5</v>
       </c>
-      <c r="AG6" s="14">
+      <c r="AG6" s="9">
         <v>514.1</v>
       </c>
-      <c r="AH6" s="14">
+      <c r="AH6" s="9">
         <v>668.1</v>
       </c>
-      <c r="AI6" s="14">
+      <c r="AI6" s="9">
         <v>395.9</v>
       </c>
-      <c r="AJ6" s="14">
+      <c r="AJ6" s="9">
         <v>512.29999999999995</v>
       </c>
-      <c r="AK6" s="14">
+      <c r="AK6" s="9">
         <v>1071.2</v>
       </c>
-      <c r="AL6" s="14">
+      <c r="AL6" s="9">
         <v>183.6</v>
       </c>
-      <c r="AM6" s="14">
+      <c r="AM6" s="9">
         <v>355.1</v>
       </c>
-      <c r="AN6" s="14">
+      <c r="AN6" s="9">
         <v>753.2</v>
       </c>
-      <c r="AO6" s="14">
+      <c r="AO6" s="9">
         <v>437.4</v>
       </c>
-      <c r="AP6" s="14">
+      <c r="AP6" s="9">
         <v>543.4</v>
       </c>
-      <c r="AQ6" s="14">
+      <c r="AQ6" s="9">
         <v>1141</v>
       </c>
-      <c r="AR6" s="14">
+      <c r="AR6" s="9">
         <v>766.7</v>
       </c>
-      <c r="AS6" s="14">
+      <c r="AS6" s="9">
         <v>514.70000000000005</v>
       </c>
-      <c r="AT6" s="14">
+      <c r="AT6" s="9">
         <v>380</v>
       </c>
-      <c r="AU6" s="14">
+      <c r="AU6" s="9">
         <v>394.5</v>
       </c>
-      <c r="AV6" s="14">
+      <c r="AV6" s="9">
         <v>513.4</v>
       </c>
-      <c r="AW6" s="14">
+      <c r="AW6" s="9">
         <v>1068.7</v>
       </c>
-      <c r="AX6" s="14">
+      <c r="AX6" s="9">
         <v>185.8</v>
       </c>
-      <c r="AY6" s="14">
+      <c r="AY6" s="9">
         <v>359.1</v>
       </c>
-      <c r="AZ6" s="14">
+      <c r="AZ6" s="9">
         <v>765.7</v>
       </c>
-      <c r="BA6" s="14">
+      <c r="BA6" s="9">
         <v>445.5</v>
       </c>
-      <c r="BB6" s="14"/>
-[...6 lines deleted...]
-      <c r="BI6" s="14"/>
+      <c r="BB6" s="9">
+        <v>552.79999999999995</v>
+      </c>
+      <c r="BC6" s="9">
+        <v>1154.5</v>
+      </c>
+      <c r="BD6" s="9">
+        <v>769.8</v>
+      </c>
+      <c r="BE6" s="9"/>
+      <c r="BF6" s="9"/>
+      <c r="BG6" s="9"/>
+      <c r="BH6" s="9"/>
+      <c r="BI6" s="9"/>
     </row>
     <row r="7" spans="1:61">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="14">
+      <c r="B7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="9">
         <v>232.6</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="9">
         <v>224.5</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="9">
         <v>241.4</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="9">
         <v>138.69999999999999</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="9">
         <v>137.1</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="9">
         <v>129.1</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="9">
         <v>170.6</v>
       </c>
-      <c r="N7" s="14">
+      <c r="N7" s="9">
         <v>52.2</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O7" s="9">
         <v>110.7</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="9">
         <v>156.19999999999999</v>
       </c>
-      <c r="Q7" s="14">
+      <c r="Q7" s="9">
         <v>139.19999999999999</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="9">
         <v>115.2</v>
       </c>
-      <c r="S7" s="14">
+      <c r="S7" s="9">
         <v>145.5</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="9">
         <v>164.1</v>
       </c>
-      <c r="U7" s="14">
+      <c r="U7" s="9">
         <v>174</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="9">
         <v>126.7</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="9">
         <v>85.4</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="9">
         <v>93.9</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="9">
         <v>144.80000000000001</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="9">
         <v>52.2</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA7" s="9">
         <v>95.3</v>
       </c>
-      <c r="AB7" s="14">
+      <c r="AB7" s="9">
         <v>155.5</v>
       </c>
-      <c r="AC7" s="14">
+      <c r="AC7" s="9">
         <v>138.1</v>
       </c>
-      <c r="AD7" s="14">
+      <c r="AD7" s="9">
         <v>115.2</v>
       </c>
-      <c r="AE7" s="14">
+      <c r="AE7" s="9">
         <v>146</v>
       </c>
-      <c r="AF7" s="14">
+      <c r="AF7" s="9">
         <v>166.6</v>
       </c>
-      <c r="AG7" s="14">
+      <c r="AG7" s="9">
         <v>163.4</v>
       </c>
-      <c r="AH7" s="14">
+      <c r="AH7" s="9">
         <v>131.6</v>
       </c>
-      <c r="AI7" s="14">
+      <c r="AI7" s="9">
         <v>84.6</v>
       </c>
-      <c r="AJ7" s="14">
+      <c r="AJ7" s="9">
         <v>93.4</v>
       </c>
-      <c r="AK7" s="14">
+      <c r="AK7" s="9">
         <v>144.69999999999999</v>
       </c>
-      <c r="AL7" s="14">
+      <c r="AL7" s="9">
         <v>53</v>
       </c>
-      <c r="AM7" s="14">
+      <c r="AM7" s="9">
         <v>96.6</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AN7" s="9">
         <v>157.30000000000001</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AO7" s="9">
         <v>140.30000000000001</v>
       </c>
-      <c r="AP7" s="14">
+      <c r="AP7" s="9">
         <v>116.8</v>
       </c>
-      <c r="AQ7" s="14">
+      <c r="AQ7" s="9">
         <v>148.19999999999999</v>
       </c>
-      <c r="AR7" s="14">
+      <c r="AR7" s="9">
         <v>166.8</v>
       </c>
-      <c r="AS7" s="14">
+      <c r="AS7" s="9">
         <v>162.9</v>
       </c>
-      <c r="AT7" s="14">
+      <c r="AT7" s="9">
         <v>22.7</v>
       </c>
-      <c r="AU7" s="14">
+      <c r="AU7" s="9">
         <v>84.6</v>
       </c>
-      <c r="AV7" s="14">
+      <c r="AV7" s="9">
         <v>93.5</v>
       </c>
-      <c r="AW7" s="14">
+      <c r="AW7" s="9">
         <v>145.4</v>
       </c>
-      <c r="AX7" s="14">
+      <c r="AX7" s="9">
         <v>53.3</v>
       </c>
-      <c r="AY7" s="14">
+      <c r="AY7" s="9">
         <v>96.9</v>
       </c>
-      <c r="AZ7" s="14">
+      <c r="AZ7" s="9">
         <v>158.19999999999999</v>
       </c>
-      <c r="BA7" s="14">
+      <c r="BA7" s="9">
         <v>140.69999999999999</v>
       </c>
-      <c r="BB7" s="14"/>
-[...6 lines deleted...]
-      <c r="BI7" s="14"/>
+      <c r="BB7" s="9">
+        <v>117.4</v>
+      </c>
+      <c r="BC7" s="9">
+        <v>148.9</v>
+      </c>
+      <c r="BD7" s="9">
+        <v>168.5</v>
+      </c>
+      <c r="BE7" s="9"/>
+      <c r="BF7" s="9"/>
+      <c r="BG7" s="9"/>
+      <c r="BH7" s="9"/>
+      <c r="BI7" s="9"/>
     </row>
     <row r="8" spans="1:61">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="16">
+      <c r="B8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="11">
         <v>6667.4</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="11">
         <v>7751.1</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="11">
         <v>6862.2</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="11">
         <v>2492.3000000000002</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="11">
         <v>4656.1000000000004</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="11">
         <v>4133.8999999999996</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="11">
         <v>6274.1</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="11">
         <v>474</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="11">
         <v>1584.5</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="11">
         <v>2201.3000000000002</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="11">
         <v>4330.3</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="11">
         <v>5640.4</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="11">
         <v>4037.3</v>
       </c>
-      <c r="T8" s="16">
+      <c r="T8" s="11">
         <v>6544.2</v>
       </c>
-      <c r="U8" s="16">
+      <c r="U8" s="11">
         <v>5182.3</v>
       </c>
-      <c r="V8" s="16">
+      <c r="V8" s="11">
         <v>1311.7</v>
       </c>
-      <c r="W8" s="16">
+      <c r="W8" s="11">
         <v>5074.1000000000004</v>
       </c>
-      <c r="X8" s="16">
+      <c r="X8" s="11">
         <v>2497.1</v>
       </c>
-      <c r="Y8" s="16">
+      <c r="Y8" s="11">
         <v>3886.6</v>
       </c>
-      <c r="Z8" s="16">
+      <c r="Z8" s="11">
         <v>478.4</v>
       </c>
-      <c r="AA8" s="16">
+      <c r="AA8" s="11">
         <v>1599.4</v>
       </c>
-      <c r="AB8" s="16">
+      <c r="AB8" s="11">
         <v>2224.8000000000002</v>
       </c>
-      <c r="AC8" s="16">
+      <c r="AC8" s="11">
         <v>4289.6000000000004</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AD8" s="11">
         <v>5758.1</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AE8" s="11">
         <v>2818.4</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AF8" s="11">
         <v>8076.8</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="11">
         <v>5255.6</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AH8" s="11">
         <v>1346.3</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AI8" s="11">
         <v>5089</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AJ8" s="11">
         <v>2475.1999999999998</v>
       </c>
-      <c r="AK8" s="16">
+      <c r="AK8" s="11">
         <v>3853.4</v>
       </c>
-      <c r="AL8" s="16">
+      <c r="AL8" s="11">
         <v>486.7</v>
       </c>
-      <c r="AM8" s="16">
+      <c r="AM8" s="11">
         <v>1626.4</v>
       </c>
-      <c r="AN8" s="16">
+      <c r="AN8" s="11">
         <v>2263.6</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AO8" s="11">
         <v>4363.1000000000004</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AP8" s="11">
         <v>5801.9</v>
       </c>
-      <c r="AQ8" s="16">
+      <c r="AQ8" s="11">
         <v>2866.9</v>
       </c>
-      <c r="AR8" s="16">
+      <c r="AR8" s="11">
         <v>7964.8</v>
       </c>
-      <c r="AS8" s="16">
+      <c r="AS8" s="11">
         <v>5225.2</v>
       </c>
-      <c r="AT8" s="16">
+      <c r="AT8" s="11">
         <v>1502.7</v>
       </c>
-      <c r="AU8" s="16">
+      <c r="AU8" s="11">
         <v>5060.3999999999996</v>
       </c>
-      <c r="AV8" s="16">
+      <c r="AV8" s="11">
         <v>2464.1</v>
       </c>
-      <c r="AW8" s="16">
+      <c r="AW8" s="11">
         <v>3838.2</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AX8" s="11">
         <v>483</v>
       </c>
-      <c r="AY8" s="16">
+      <c r="AY8" s="11">
         <v>1613.6</v>
       </c>
-      <c r="AZ8" s="16">
+      <c r="AZ8" s="11">
         <v>2247.8000000000002</v>
       </c>
-      <c r="BA8" s="16">
+      <c r="BA8" s="11">
         <v>4328.3</v>
       </c>
-      <c r="BB8" s="16"/>
-[...6 lines deleted...]
-      <c r="BI8" s="16"/>
+      <c r="BB8" s="11">
+        <v>5791.9</v>
+      </c>
+      <c r="BC8" s="11">
+        <v>2871.3</v>
+      </c>
+      <c r="BD8" s="11">
+        <v>7971.1</v>
+      </c>
+      <c r="BE8" s="11"/>
+      <c r="BF8" s="11"/>
+      <c r="BG8" s="11"/>
+      <c r="BH8" s="11"/>
+      <c r="BI8" s="11"/>
     </row>
     <row r="9" spans="1:61">
-      <c r="A9" s="15" t="s">
+      <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="14">
+      <c r="B9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="9">
         <v>7300.1</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="9">
         <v>5618</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="9">
         <v>4178</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="9">
         <v>2354.9</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="9">
         <v>1523.5</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="9">
         <v>1445.1</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="9">
         <v>4055.3</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="9">
         <v>90</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="9">
         <v>147.80000000000001</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="9">
         <v>530.29999999999995</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="9">
         <v>227.8</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="9">
         <v>659.4</v>
       </c>
-      <c r="S9" s="14">
+      <c r="S9" s="9">
         <v>781.9</v>
       </c>
-      <c r="T9" s="14">
+      <c r="T9" s="9">
         <v>605.29999999999995</v>
       </c>
-      <c r="U9" s="14">
+      <c r="U9" s="9">
         <v>485.2</v>
       </c>
-      <c r="V9" s="14">
+      <c r="V9" s="9">
         <v>201.6</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="9">
         <v>295.8</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="9">
         <v>164.5</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="9">
         <v>486.4</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="9">
         <v>91.1</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA9" s="9">
         <v>149.6</v>
       </c>
-      <c r="AB9" s="14">
+      <c r="AB9" s="9">
         <v>537.70000000000005</v>
       </c>
-      <c r="AC9" s="14">
+      <c r="AC9" s="9">
         <v>232.8</v>
       </c>
-      <c r="AD9" s="14">
+      <c r="AD9" s="9">
         <v>673.1</v>
       </c>
-      <c r="AE9" s="14">
+      <c r="AE9" s="9">
         <v>787.2</v>
       </c>
-      <c r="AF9" s="14">
+      <c r="AF9" s="9">
         <v>630</v>
       </c>
-      <c r="AG9" s="14">
+      <c r="AG9" s="9">
         <v>488.8</v>
       </c>
-      <c r="AH9" s="14">
+      <c r="AH9" s="9">
         <v>205.7</v>
       </c>
-      <c r="AI9" s="14">
+      <c r="AI9" s="9">
         <v>299.8</v>
       </c>
-      <c r="AJ9" s="14">
+      <c r="AJ9" s="9">
         <v>166.5</v>
       </c>
-      <c r="AK9" s="14">
+      <c r="AK9" s="9">
         <v>488.9</v>
       </c>
-      <c r="AL9" s="14">
+      <c r="AL9" s="9">
         <v>92.9</v>
       </c>
-      <c r="AM9" s="14">
+      <c r="AM9" s="9">
         <v>152</v>
       </c>
-      <c r="AN9" s="14">
+      <c r="AN9" s="9">
         <v>547.29999999999995</v>
       </c>
-      <c r="AO9" s="14">
+      <c r="AO9" s="9">
         <v>237.7</v>
       </c>
-      <c r="AP9" s="14">
+      <c r="AP9" s="9">
         <v>685.5</v>
       </c>
-      <c r="AQ9" s="14">
+      <c r="AQ9" s="9">
         <v>801.4</v>
       </c>
-      <c r="AR9" s="14">
+      <c r="AR9" s="9">
         <v>624.29999999999995</v>
       </c>
-      <c r="AS9" s="14">
+      <c r="AS9" s="9">
         <v>484.5</v>
       </c>
-      <c r="AT9" s="14">
+      <c r="AT9" s="9">
         <v>1567.2</v>
       </c>
-      <c r="AU9" s="14">
+      <c r="AU9" s="9">
         <v>297.2</v>
       </c>
-      <c r="AV9" s="14">
+      <c r="AV9" s="9">
         <v>165.2</v>
       </c>
-      <c r="AW9" s="14">
+      <c r="AW9" s="9">
         <v>485.6</v>
       </c>
-      <c r="AX9" s="14">
+      <c r="AX9" s="9">
         <v>93.8</v>
       </c>
-      <c r="AY9" s="14">
+      <c r="AY9" s="9">
         <v>153.4</v>
       </c>
-      <c r="AZ9" s="14">
+      <c r="AZ9" s="9">
         <v>554.4</v>
       </c>
-      <c r="BA9" s="14">
+      <c r="BA9" s="9">
         <v>241.3</v>
       </c>
-      <c r="BB9" s="14"/>
-[...6 lines deleted...]
-      <c r="BI9" s="14"/>
+      <c r="BB9" s="9">
+        <v>692.8</v>
+      </c>
+      <c r="BC9" s="9">
+        <v>810.4</v>
+      </c>
+      <c r="BD9" s="9">
+        <v>621.29999999999995</v>
+      </c>
+      <c r="BE9" s="9"/>
+      <c r="BF9" s="9"/>
+      <c r="BG9" s="9"/>
+      <c r="BH9" s="9"/>
+      <c r="BI9" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B1:BI1"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="N2:Y2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>