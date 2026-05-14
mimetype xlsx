--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
@@ -233,50 +233,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -692,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:C41"/>
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="15.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16384" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="35"/>
@@ -835,261 +836,283 @@
         <v>0</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>3246</v>
       </c>
       <c r="C6" s="10">
         <v>7000</v>
       </c>
-      <c r="D6" s="10"/>
+      <c r="D6" s="10">
+        <v>11117.4</v>
+      </c>
       <c r="E6" s="17"/>
       <c r="F6" s="18"/>
       <c r="G6" s="17"/>
       <c r="H6" s="10"/>
       <c r="I6" s="17"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="34"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="10">
         <v>34</v>
       </c>
-      <c r="D7" s="10"/>
+      <c r="D7" s="10">
+        <v>51.9</v>
+      </c>
       <c r="E7" s="10"/>
       <c r="F7" s="19"/>
       <c r="G7" s="17"/>
       <c r="H7" s="10"/>
       <c r="I7" s="17"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="34"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="10">
         <v>55.4</v>
       </c>
       <c r="C8" s="10">
         <v>86.6</v>
       </c>
-      <c r="D8" s="10"/>
+      <c r="D8" s="10">
+        <v>116.9</v>
+      </c>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="17"/>
       <c r="H8" s="10"/>
       <c r="I8" s="17"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="34"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="10">
         <v>186.3</v>
       </c>
       <c r="C9" s="10">
         <v>378.6</v>
       </c>
-      <c r="D9" s="17"/>
+      <c r="D9" s="17">
+        <v>568.6</v>
+      </c>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="17"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="34"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10">
         <v>81.5</v>
       </c>
       <c r="C10" s="10">
         <v>112.4</v>
       </c>
-      <c r="D10" s="17"/>
+      <c r="D10" s="17">
+        <v>143.69999999999999</v>
+      </c>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="17"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="34"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>12.7</v>
       </c>
       <c r="C11" s="10">
         <v>27.3</v>
       </c>
-      <c r="D11" s="17"/>
+      <c r="D11" s="17">
+        <v>42</v>
+      </c>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="17"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="34"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>153.5</v>
       </c>
       <c r="C12" s="10">
         <v>243.3</v>
       </c>
-      <c r="D12" s="17"/>
+      <c r="D12" s="17">
+        <v>324.39999999999998</v>
+      </c>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="17"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="34"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="10">
         <v>35.1</v>
       </c>
-      <c r="D13" s="17"/>
+      <c r="D13" s="17">
+        <v>50.8</v>
+      </c>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="17"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="34"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="10">
         <v>13.3</v>
       </c>
       <c r="C14" s="10">
         <v>23.6</v>
       </c>
-      <c r="D14" s="17"/>
+      <c r="D14" s="17">
+        <v>33.9</v>
+      </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="17"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="34"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
         <v>19.8</v>
       </c>
       <c r="C15" s="10">
         <v>42.4</v>
       </c>
-      <c r="D15" s="17"/>
+      <c r="D15" s="17">
+        <v>65</v>
+      </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="17"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="34"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10">
         <v>27.1</v>
       </c>
       <c r="C16" s="10">
         <v>59.5</v>
       </c>
-      <c r="D16" s="17"/>
+      <c r="D16" s="17">
+        <v>91.9</v>
+      </c>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="17"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="34"/>
       <c r="M16" s="10"/>
       <c r="N16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
@@ -17436,93 +17459,99 @@
       <c r="XEQ16" s="3"/>
       <c r="XER16" s="3"/>
       <c r="XES16" s="3"/>
       <c r="XET16" s="3"/>
       <c r="XEU16" s="3"/>
       <c r="XEV16" s="3"/>
       <c r="XEW16" s="3"/>
       <c r="XEX16" s="3"/>
       <c r="XEY16" s="3"/>
       <c r="XEZ16" s="3"/>
       <c r="XFA16" s="3"/>
       <c r="XFB16" s="3"/>
       <c r="XFC16" s="3"/>
       <c r="XFD16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>35</v>
       </c>
       <c r="C17" s="10">
         <v>69.900000000000006</v>
       </c>
-      <c r="D17" s="17"/>
+      <c r="D17" s="17">
+        <v>107.2</v>
+      </c>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="17"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="34"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>29.1</v>
       </c>
       <c r="C18" s="10">
         <v>65.400000000000006</v>
       </c>
-      <c r="D18" s="17"/>
+      <c r="D18" s="21">
+        <v>101.7</v>
+      </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="17"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="34"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>2595.9</v>
       </c>
       <c r="C19" s="10">
         <v>5821.9</v>
       </c>
-      <c r="D19" s="17"/>
+      <c r="D19" s="17">
+        <v>9419.6</v>
+      </c>
       <c r="E19" s="10"/>
       <c r="F19" s="18"/>
       <c r="G19" s="17"/>
       <c r="H19" s="10"/>
       <c r="I19" s="17"/>
       <c r="J19" s="10"/>
       <c r="K19" s="33"/>
       <c r="L19" s="34"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="10"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
@@ -17530,324 +17559,352 @@
         <v>3</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="21"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="10">
         <v>1762.4</v>
       </c>
       <c r="C22" s="10">
         <v>3436.6</v>
       </c>
-      <c r="D22" s="10"/>
+      <c r="D22" s="10">
+        <v>5049.3999999999996</v>
+      </c>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="22"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="34"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="10">
         <v>34</v>
       </c>
-      <c r="D23" s="10"/>
+      <c r="D23" s="10">
+        <v>51.9</v>
+      </c>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="22"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="34"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="10">
         <v>55.4</v>
       </c>
       <c r="C24" s="10">
         <v>86.6</v>
       </c>
-      <c r="D24" s="10"/>
+      <c r="D24" s="10">
+        <v>116.9</v>
+      </c>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="22"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="34"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>185.3</v>
       </c>
       <c r="C25" s="10">
         <v>376.6</v>
       </c>
-      <c r="D25" s="10"/>
+      <c r="D25" s="17">
+        <v>565.6</v>
+      </c>
       <c r="E25" s="17"/>
       <c r="F25" s="10"/>
       <c r="G25" s="22"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="34"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="10">
         <v>81.5</v>
       </c>
       <c r="C26" s="10">
         <v>112.4</v>
       </c>
-      <c r="D26" s="10"/>
+      <c r="D26" s="17">
+        <v>143.69999999999999</v>
+      </c>
       <c r="E26" s="17"/>
       <c r="F26" s="10"/>
       <c r="G26" s="22"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="34"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="10">
         <v>11</v>
       </c>
       <c r="C27" s="10">
         <v>24</v>
       </c>
-      <c r="D27" s="10"/>
+      <c r="D27" s="17">
+        <v>37</v>
+      </c>
       <c r="E27" s="17"/>
       <c r="F27" s="10"/>
       <c r="G27" s="22"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="34"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="10">
         <v>153.5</v>
       </c>
       <c r="C28" s="10">
         <v>243.3</v>
       </c>
-      <c r="D28" s="10"/>
+      <c r="D28" s="17">
+        <v>324.39999999999998</v>
+      </c>
       <c r="E28" s="17"/>
       <c r="F28" s="10"/>
       <c r="G28" s="22"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="34"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="10">
         <v>35.1</v>
       </c>
-      <c r="D29" s="10"/>
+      <c r="D29" s="17">
+        <v>50.8</v>
+      </c>
       <c r="E29" s="17"/>
       <c r="F29" s="10"/>
       <c r="G29" s="22"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="34"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="10">
         <v>13.3</v>
       </c>
       <c r="C30" s="10">
         <v>23.6</v>
       </c>
-      <c r="D30" s="10"/>
+      <c r="D30" s="17">
+        <v>33.9</v>
+      </c>
       <c r="E30" s="17"/>
       <c r="F30" s="10"/>
       <c r="G30" s="22"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="34"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="10">
         <v>19.8</v>
       </c>
       <c r="C31" s="10">
         <v>42.4</v>
       </c>
-      <c r="D31" s="10"/>
+      <c r="D31" s="17">
+        <v>65</v>
+      </c>
       <c r="E31" s="17"/>
       <c r="F31" s="10"/>
       <c r="G31" s="22"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="34"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="10">
         <v>27.1</v>
       </c>
       <c r="C32" s="10">
         <v>59.5</v>
       </c>
-      <c r="D32" s="10"/>
+      <c r="D32" s="17">
+        <v>91.9</v>
+      </c>
       <c r="E32" s="17"/>
       <c r="F32" s="10"/>
       <c r="G32" s="22"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="34"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>69.900000000000006</v>
       </c>
-      <c r="D33" s="10"/>
+      <c r="D33" s="17">
+        <v>107.2</v>
+      </c>
       <c r="E33" s="17"/>
       <c r="F33" s="10"/>
       <c r="G33" s="22"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="34"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>29.1</v>
       </c>
       <c r="C34" s="10">
         <v>65.400000000000006</v>
       </c>
-      <c r="D34" s="10"/>
+      <c r="D34" s="21">
+        <v>101.7</v>
+      </c>
       <c r="E34" s="17"/>
       <c r="F34" s="10"/>
       <c r="G34" s="22"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="34"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="10">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="10">
         <v>2263.9</v>
       </c>
-      <c r="D35" s="10"/>
+      <c r="D35" s="17">
+        <v>3359.6</v>
+      </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="22"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="33"/>
       <c r="L35" s="34"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="10"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
     </row>
@@ -17856,114 +17913,122 @@
         <v>4</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="10">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
-      <c r="D38" s="17"/>
+      <c r="D38" s="17">
+        <v>6068</v>
+      </c>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="22"/>
       <c r="K38" s="10"/>
       <c r="L38" s="34"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="23">
         <v>2</v>
       </c>
-      <c r="D39" s="23"/>
+      <c r="D39" s="23">
+        <v>3</v>
+      </c>
       <c r="E39" s="23"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="34"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
-      <c r="D40" s="32"/>
+      <c r="D40" s="32">
+        <v>5</v>
+      </c>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="34"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="25">
         <v>1481</v>
       </c>
       <c r="C41" s="26">
         <v>3558</v>
       </c>
-      <c r="D41" s="26"/>
+      <c r="D41" s="26">
+        <v>6060</v>
+      </c>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="27"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>