--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
@@ -692,52 +692,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="15.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16384" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="35"/>
@@ -839,281 +839,303 @@
         <v>0</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>3246</v>
       </c>
       <c r="C6" s="10">
         <v>7000</v>
       </c>
       <c r="D6" s="10">
         <v>11117.4</v>
       </c>
-      <c r="E6" s="17"/>
+      <c r="E6" s="17">
+        <v>14197.7</v>
+      </c>
       <c r="F6" s="18"/>
       <c r="G6" s="17"/>
       <c r="H6" s="10"/>
       <c r="I6" s="17"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="34"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="10">
         <v>34</v>
       </c>
       <c r="D7" s="10">
         <v>51.9</v>
       </c>
-      <c r="E7" s="10"/>
+      <c r="E7" s="10">
+        <v>75.599999999999994</v>
+      </c>
       <c r="F7" s="19"/>
       <c r="G7" s="17"/>
       <c r="H7" s="10"/>
       <c r="I7" s="17"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="34"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="10">
         <v>55.4</v>
       </c>
       <c r="C8" s="10">
         <v>86.6</v>
       </c>
       <c r="D8" s="10">
         <v>116.9</v>
       </c>
-      <c r="E8" s="10"/>
+      <c r="E8" s="10">
+        <v>147.1</v>
+      </c>
       <c r="F8" s="10"/>
       <c r="G8" s="17"/>
       <c r="H8" s="10"/>
       <c r="I8" s="17"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="34"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="10">
         <v>186.3</v>
       </c>
       <c r="C9" s="10">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
-      <c r="E9" s="10"/>
+      <c r="E9" s="10">
+        <v>798.4</v>
+      </c>
       <c r="F9" s="10"/>
       <c r="G9" s="17"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="34"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10">
         <v>81.5</v>
       </c>
       <c r="C10" s="10">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
-      <c r="E10" s="10"/>
+      <c r="E10" s="10">
+        <v>176.7</v>
+      </c>
       <c r="F10" s="10"/>
       <c r="G10" s="17"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="34"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>12.7</v>
       </c>
       <c r="C11" s="10">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
-      <c r="E11" s="10"/>
+      <c r="E11" s="10">
+        <v>56.7</v>
+      </c>
       <c r="F11" s="10"/>
       <c r="G11" s="17"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="34"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>153.5</v>
       </c>
       <c r="C12" s="10">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
-      <c r="E12" s="10"/>
+      <c r="E12" s="10">
+        <v>426.2</v>
+      </c>
       <c r="F12" s="10"/>
       <c r="G12" s="17"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="34"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="10">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
-      <c r="E13" s="10"/>
+      <c r="E13" s="10">
+        <v>66.400000000000006</v>
+      </c>
       <c r="F13" s="10"/>
       <c r="G13" s="17"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="34"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="10">
         <v>13.3</v>
       </c>
       <c r="C14" s="10">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
-      <c r="E14" s="10"/>
+      <c r="E14" s="10">
+        <v>44.1</v>
+      </c>
       <c r="F14" s="10"/>
       <c r="G14" s="17"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="34"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
         <v>19.8</v>
       </c>
       <c r="C15" s="10">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
-      <c r="E15" s="10"/>
+      <c r="E15" s="10">
+        <v>87.6</v>
+      </c>
       <c r="F15" s="10"/>
       <c r="G15" s="17"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="34"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10">
         <v>27.1</v>
       </c>
       <c r="C16" s="10">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
-      <c r="E16" s="10"/>
+      <c r="E16" s="10">
+        <v>124.2</v>
+      </c>
       <c r="F16" s="10"/>
       <c r="G16" s="17"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="34"/>
       <c r="M16" s="10"/>
       <c r="N16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
@@ -17462,97 +17484,103 @@
       <c r="XET16" s="3"/>
       <c r="XEU16" s="3"/>
       <c r="XEV16" s="3"/>
       <c r="XEW16" s="3"/>
       <c r="XEX16" s="3"/>
       <c r="XEY16" s="3"/>
       <c r="XEZ16" s="3"/>
       <c r="XFA16" s="3"/>
       <c r="XFB16" s="3"/>
       <c r="XFC16" s="3"/>
       <c r="XFD16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>35</v>
       </c>
       <c r="C17" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
-      <c r="E17" s="10"/>
+      <c r="E17" s="10">
+        <v>147.30000000000001</v>
+      </c>
       <c r="F17" s="10"/>
       <c r="G17" s="17"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="34"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>29.1</v>
       </c>
       <c r="C18" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="21">
         <v>101.7</v>
       </c>
-      <c r="E18" s="10"/>
+      <c r="E18" s="10">
+        <v>137.9</v>
+      </c>
       <c r="F18" s="10"/>
       <c r="G18" s="17"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="34"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>2595.9</v>
       </c>
       <c r="C19" s="10">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
-      <c r="E19" s="10"/>
+      <c r="E19" s="10">
+        <v>11909.3</v>
+      </c>
       <c r="F19" s="18"/>
       <c r="G19" s="17"/>
       <c r="H19" s="10"/>
       <c r="I19" s="17"/>
       <c r="J19" s="10"/>
       <c r="K19" s="33"/>
       <c r="L19" s="34"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="10"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
@@ -17562,350 +17590,378 @@
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="21"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="10">
         <v>1762.4</v>
       </c>
       <c r="C22" s="10">
         <v>3436.6</v>
       </c>
       <c r="D22" s="10">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E22" s="17"/>
+      <c r="E22" s="17">
+        <v>6710</v>
+      </c>
       <c r="F22" s="17"/>
       <c r="G22" s="22"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="34"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="10">
         <v>34</v>
       </c>
       <c r="D23" s="10">
         <v>51.9</v>
       </c>
-      <c r="E23" s="17"/>
+      <c r="E23" s="10">
+        <v>75.599999999999994</v>
+      </c>
       <c r="F23" s="17"/>
       <c r="G23" s="22"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="34"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="10">
         <v>55.4</v>
       </c>
       <c r="C24" s="10">
         <v>86.6</v>
       </c>
       <c r="D24" s="10">
         <v>116.9</v>
       </c>
-      <c r="E24" s="17"/>
+      <c r="E24" s="10">
+        <v>147.1</v>
+      </c>
       <c r="F24" s="17"/>
       <c r="G24" s="22"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="34"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>185.3</v>
       </c>
       <c r="C25" s="10">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
-      <c r="E25" s="17"/>
+      <c r="E25" s="10">
+        <v>794.4</v>
+      </c>
       <c r="F25" s="10"/>
       <c r="G25" s="22"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="34"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="10">
         <v>81.5</v>
       </c>
       <c r="C26" s="10">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
-      <c r="E26" s="17"/>
+      <c r="E26" s="10">
+        <v>176.7</v>
+      </c>
       <c r="F26" s="10"/>
       <c r="G26" s="22"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="34"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="10">
         <v>11</v>
       </c>
       <c r="C27" s="10">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
-      <c r="E27" s="17"/>
+      <c r="E27" s="10">
+        <v>50</v>
+      </c>
       <c r="F27" s="10"/>
       <c r="G27" s="22"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="34"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="10">
         <v>153.5</v>
       </c>
       <c r="C28" s="10">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
-      <c r="E28" s="17"/>
+      <c r="E28" s="10">
+        <v>426.2</v>
+      </c>
       <c r="F28" s="10"/>
       <c r="G28" s="22"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="34"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="10">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
-      <c r="E29" s="17"/>
+      <c r="E29" s="10">
+        <v>66.400000000000006</v>
+      </c>
       <c r="F29" s="10"/>
       <c r="G29" s="22"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="34"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="10">
         <v>13.3</v>
       </c>
       <c r="C30" s="10">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
-      <c r="E30" s="17"/>
+      <c r="E30" s="10">
+        <v>44.1</v>
+      </c>
       <c r="F30" s="10"/>
       <c r="G30" s="22"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="34"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="10">
         <v>19.8</v>
       </c>
       <c r="C31" s="10">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
-      <c r="E31" s="17"/>
+      <c r="E31" s="10">
+        <v>87.6</v>
+      </c>
       <c r="F31" s="10"/>
       <c r="G31" s="22"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="34"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="10">
         <v>27.1</v>
       </c>
       <c r="C32" s="10">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
-      <c r="E32" s="17"/>
+      <c r="E32" s="10">
+        <v>124.2</v>
+      </c>
       <c r="F32" s="10"/>
       <c r="G32" s="22"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="34"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
-      <c r="E33" s="17"/>
+      <c r="E33" s="10">
+        <v>147.30000000000001</v>
+      </c>
       <c r="F33" s="10"/>
       <c r="G33" s="22"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="34"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>29.1</v>
       </c>
       <c r="C34" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="21">
         <v>101.7</v>
       </c>
-      <c r="E34" s="17"/>
+      <c r="E34" s="10">
+        <v>137.9</v>
+      </c>
       <c r="F34" s="10"/>
       <c r="G34" s="22"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="34"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="10">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="10">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
-      <c r="E35" s="17"/>
+      <c r="E35" s="10">
+        <v>4432.3</v>
+      </c>
       <c r="F35" s="17"/>
       <c r="G35" s="22"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="33"/>
       <c r="L35" s="34"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="10"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
@@ -17916,120 +17972,128 @@
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="10">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
-      <c r="E38" s="17"/>
+      <c r="E38" s="17">
+        <v>7487.7</v>
+      </c>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="22"/>
       <c r="K38" s="10"/>
       <c r="L38" s="34"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="23">
         <v>2</v>
       </c>
       <c r="D39" s="23">
         <v>3</v>
       </c>
-      <c r="E39" s="23"/>
+      <c r="E39" s="23">
+        <v>4</v>
+      </c>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="34"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="32">
         <v>5</v>
       </c>
-      <c r="E40" s="24"/>
+      <c r="E40" s="24">
+        <v>6.7</v>
+      </c>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="34"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="25">
         <v>1481</v>
       </c>
       <c r="C41" s="26">
         <v>3558</v>
       </c>
       <c r="D41" s="26">
         <v>6060</v>
       </c>
-      <c r="E41" s="26"/>
+      <c r="E41" s="26">
+        <v>7477</v>
+      </c>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="27"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>