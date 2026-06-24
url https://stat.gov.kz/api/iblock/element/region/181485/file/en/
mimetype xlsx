--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
@@ -132,51 +132,51 @@
   <si>
     <t>Chingirlau</t>
   </si>
   <si>
     <t>Uralsk sity administration</t>
   </si>
   <si>
     <t>Zhanibek</t>
   </si>
   <si>
     <t>Syrym</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Batys Kazahstan 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -235,97 +235,102 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -363,50 +368,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -692,88 +700,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="15.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16384" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="35"/>
-[...10 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:16384" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11"/>
       <c r="B4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="12" t="s">
@@ -842,301 +850,323 @@
         <v>0</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>3246</v>
       </c>
       <c r="C6" s="10">
         <v>7000</v>
       </c>
       <c r="D6" s="10">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
-      <c r="F6" s="18"/>
+      <c r="F6" s="18">
+        <v>16972.5</v>
+      </c>
       <c r="G6" s="17"/>
       <c r="H6" s="10"/>
       <c r="I6" s="17"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="34"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="10">
         <v>34</v>
       </c>
       <c r="D7" s="10">
         <v>51.9</v>
       </c>
       <c r="E7" s="10">
         <v>75.599999999999994</v>
       </c>
-      <c r="F7" s="19"/>
+      <c r="F7" s="19">
+        <v>97.2</v>
+      </c>
       <c r="G7" s="17"/>
       <c r="H7" s="10"/>
       <c r="I7" s="17"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="34"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="10">
         <v>55.4</v>
       </c>
       <c r="C8" s="10">
         <v>86.6</v>
       </c>
       <c r="D8" s="10">
         <v>116.9</v>
       </c>
       <c r="E8" s="10">
         <v>147.1</v>
       </c>
-      <c r="F8" s="10"/>
+      <c r="F8" s="10">
+        <v>184.1</v>
+      </c>
       <c r="G8" s="17"/>
       <c r="H8" s="10"/>
       <c r="I8" s="17"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="34"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="10">
         <v>186.3</v>
       </c>
       <c r="C9" s="10">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="10">
         <v>798.4</v>
       </c>
-      <c r="F9" s="10"/>
+      <c r="F9" s="35">
+        <v>1018.8</v>
+      </c>
       <c r="G9" s="17"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="34"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10">
         <v>81.5</v>
       </c>
       <c r="C10" s="10">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="10">
         <v>176.7</v>
       </c>
-      <c r="F10" s="10"/>
+      <c r="F10" s="35">
+        <v>209.8</v>
+      </c>
       <c r="G10" s="17"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="34"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>12.7</v>
       </c>
       <c r="C11" s="10">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="10">
         <v>56.7</v>
       </c>
-      <c r="F11" s="10"/>
+      <c r="F11" s="35">
+        <v>70</v>
+      </c>
       <c r="G11" s="17"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="34"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>153.5</v>
       </c>
       <c r="C12" s="10">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="10">
         <v>426.2</v>
       </c>
-      <c r="F12" s="10"/>
+      <c r="F12" s="35">
+        <v>533.20000000000005</v>
+      </c>
       <c r="G12" s="17"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="34"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="10">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="10">
         <v>66.400000000000006</v>
       </c>
-      <c r="F13" s="10"/>
+      <c r="F13" s="35">
+        <v>82.1</v>
+      </c>
       <c r="G13" s="17"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="34"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="10">
         <v>13.3</v>
       </c>
       <c r="C14" s="10">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="10">
         <v>44.1</v>
       </c>
-      <c r="F14" s="10"/>
+      <c r="F14" s="35">
+        <v>53.6</v>
+      </c>
       <c r="G14" s="17"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="34"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
         <v>19.8</v>
       </c>
       <c r="C15" s="10">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="10">
         <v>87.6</v>
       </c>
-      <c r="F15" s="10"/>
+      <c r="F15" s="35">
+        <v>109.2</v>
+      </c>
       <c r="G15" s="17"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="34"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10">
         <v>27.1</v>
       </c>
       <c r="C16" s="10">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="10">
         <v>124.2</v>
       </c>
-      <c r="F16" s="10"/>
+      <c r="F16" s="35">
+        <v>155.6</v>
+      </c>
       <c r="G16" s="17"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="34"/>
       <c r="M16" s="10"/>
       <c r="N16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
@@ -17487,101 +17517,107 @@
       <c r="XEW16" s="3"/>
       <c r="XEX16" s="3"/>
       <c r="XEY16" s="3"/>
       <c r="XEZ16" s="3"/>
       <c r="XFA16" s="3"/>
       <c r="XFB16" s="3"/>
       <c r="XFC16" s="3"/>
       <c r="XFD16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>35</v>
       </c>
       <c r="C17" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="10">
         <v>147.30000000000001</v>
       </c>
-      <c r="F17" s="10"/>
+      <c r="F17" s="35">
+        <v>187.7</v>
+      </c>
       <c r="G17" s="17"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="34"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>29.1</v>
       </c>
       <c r="C18" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="21">
         <v>101.7</v>
       </c>
       <c r="E18" s="10">
         <v>137.9</v>
       </c>
-      <c r="F18" s="10"/>
+      <c r="F18" s="35">
+        <v>167.1</v>
+      </c>
       <c r="G18" s="17"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="34"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>2595.9</v>
       </c>
       <c r="C19" s="10">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="10">
         <v>11909.3</v>
       </c>
-      <c r="F19" s="18"/>
+      <c r="F19" s="18">
+        <v>14104.1</v>
+      </c>
       <c r="G19" s="17"/>
       <c r="H19" s="10"/>
       <c r="I19" s="17"/>
       <c r="J19" s="10"/>
       <c r="K19" s="33"/>
       <c r="L19" s="34"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="10"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>3</v>
@@ -17593,376 +17629,404 @@
       <c r="F21" s="21"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="10">
         <v>1762.4</v>
       </c>
       <c r="C22" s="10">
         <v>3436.6</v>
       </c>
       <c r="D22" s="10">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
-      <c r="F22" s="17"/>
+      <c r="F22" s="17">
+        <v>8426.9</v>
+      </c>
       <c r="G22" s="22"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="34"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="10">
         <v>34</v>
       </c>
       <c r="D23" s="10">
         <v>51.9</v>
       </c>
       <c r="E23" s="10">
         <v>75.599999999999994</v>
       </c>
-      <c r="F23" s="17"/>
+      <c r="F23" s="17">
+        <v>97.2</v>
+      </c>
       <c r="G23" s="22"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="34"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="10">
         <v>55.4</v>
       </c>
       <c r="C24" s="10">
         <v>86.6</v>
       </c>
       <c r="D24" s="10">
         <v>116.9</v>
       </c>
       <c r="E24" s="10">
         <v>147.1</v>
       </c>
-      <c r="F24" s="17"/>
+      <c r="F24" s="17">
+        <v>184.1</v>
+      </c>
       <c r="G24" s="22"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="34"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>185.3</v>
       </c>
       <c r="C25" s="10">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="10">
         <v>794.4</v>
       </c>
-      <c r="F25" s="10"/>
+      <c r="F25" s="35">
+        <v>1013.8</v>
+      </c>
       <c r="G25" s="22"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="34"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="10">
         <v>81.5</v>
       </c>
       <c r="C26" s="10">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="10">
         <v>176.7</v>
       </c>
-      <c r="F26" s="10"/>
+      <c r="F26" s="35">
+        <v>209.8</v>
+      </c>
       <c r="G26" s="22"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="34"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="10">
         <v>11</v>
       </c>
       <c r="C27" s="10">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
-      <c r="F27" s="10"/>
+      <c r="F27" s="35">
+        <v>61.7</v>
+      </c>
       <c r="G27" s="22"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="34"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="10">
         <v>153.5</v>
       </c>
       <c r="C28" s="10">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="10">
         <v>426.2</v>
       </c>
-      <c r="F28" s="10"/>
+      <c r="F28" s="35">
+        <v>533.20000000000005</v>
+      </c>
       <c r="G28" s="22"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="34"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="10">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="10">
         <v>66.400000000000006</v>
       </c>
-      <c r="F29" s="10"/>
+      <c r="F29" s="35">
+        <v>82.1</v>
+      </c>
       <c r="G29" s="22"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="34"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="10">
         <v>13.3</v>
       </c>
       <c r="C30" s="10">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="10">
         <v>44.1</v>
       </c>
-      <c r="F30" s="10"/>
+      <c r="F30" s="35">
+        <v>53.6</v>
+      </c>
       <c r="G30" s="22"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="34"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="10">
         <v>19.8</v>
       </c>
       <c r="C31" s="10">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="10">
         <v>87.6</v>
       </c>
-      <c r="F31" s="10"/>
+      <c r="F31" s="35">
+        <v>109.2</v>
+      </c>
       <c r="G31" s="22"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="34"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="10">
         <v>27.1</v>
       </c>
       <c r="C32" s="10">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="10">
         <v>124.2</v>
       </c>
-      <c r="F32" s="10"/>
+      <c r="F32" s="35">
+        <v>155.6</v>
+      </c>
       <c r="G32" s="22"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="34"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="10">
         <v>147.30000000000001</v>
       </c>
-      <c r="F33" s="10"/>
+      <c r="F33" s="35">
+        <v>187.7</v>
+      </c>
       <c r="G33" s="22"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="34"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>29.1</v>
       </c>
       <c r="C34" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="21">
         <v>101.7</v>
       </c>
       <c r="E34" s="10">
         <v>137.9</v>
       </c>
-      <c r="F34" s="10"/>
+      <c r="F34" s="35">
+        <v>167.1</v>
+      </c>
       <c r="G34" s="22"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="34"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="10">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="10">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="10">
         <v>4432.3</v>
       </c>
-      <c r="F35" s="17"/>
+      <c r="F35" s="17">
+        <v>5571.8</v>
+      </c>
       <c r="G35" s="22"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="33"/>
       <c r="L35" s="34"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="10"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
@@ -17975,168 +18039,176 @@
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="10">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
-      <c r="F38" s="17"/>
+      <c r="F38" s="17">
+        <v>8545.6</v>
+      </c>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="22"/>
       <c r="K38" s="10"/>
       <c r="L38" s="34"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="23">
         <v>2</v>
       </c>
       <c r="D39" s="23">
         <v>3</v>
       </c>
       <c r="E39" s="23">
         <v>4</v>
       </c>
-      <c r="F39" s="17"/>
+      <c r="F39" s="17">
+        <v>5</v>
+      </c>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="34"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="32">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
-      <c r="F40" s="24"/>
+      <c r="F40" s="24">
+        <v>8.3000000000000007</v>
+      </c>
       <c r="G40" s="24"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="34"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="25">
         <v>1481</v>
       </c>
       <c r="C41" s="26">
         <v>3558</v>
       </c>
       <c r="D41" s="26">
         <v>6060</v>
       </c>
       <c r="E41" s="26">
         <v>7477</v>
       </c>
-      <c r="F41" s="26"/>
+      <c r="F41" s="26">
+        <v>8532.2999999999993</v>
+      </c>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="36" t="s">
+      <c r="A42" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B42" s="36"/>
-[...6 lines deleted...]
-      <c r="I42" s="36"/>
+      <c r="B42" s="37"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
+      <c r="I42" s="37"/>
       <c r="J42" s="27"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="37" t="s">
+      <c r="A43" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B43" s="37"/>
-[...10 lines deleted...]
-      <c r="M43" s="38"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="39"/>
+      <c r="M43" s="39"/>
       <c r="N43" s="2"/>
     </row>
     <row r="44" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="30"/>
       <c r="C44" s="30"/>
       <c r="D44" s="30"/>
       <c r="E44" s="30"/>
       <c r="F44" s="30"/>
       <c r="G44" s="30"/>
       <c r="H44" s="30"/>
       <c r="I44" s="30"/>
       <c r="J44" s="30"/>
       <c r="K44" s="30"/>
       <c r="L44" s="30"/>
       <c r="M44" s="30"/>
       <c r="N44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A42:I42"/>
     <mergeCell ref="A43:M43"/>