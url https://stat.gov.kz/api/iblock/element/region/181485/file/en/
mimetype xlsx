--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
@@ -239,50 +239,51 @@
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -701,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="15.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16384" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="36"/>
@@ -853,321 +854,343 @@
         <v>0</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>3246</v>
       </c>
       <c r="C6" s="10">
         <v>7000</v>
       </c>
       <c r="D6" s="10">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
       <c r="F6" s="18">
         <v>16972.5</v>
       </c>
-      <c r="G6" s="17"/>
+      <c r="G6" s="17">
+        <v>19504.599999999999</v>
+      </c>
       <c r="H6" s="10"/>
       <c r="I6" s="17"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="34"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="10">
         <v>34</v>
       </c>
       <c r="D7" s="10">
         <v>51.9</v>
       </c>
       <c r="E7" s="10">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="19">
         <v>97.2</v>
       </c>
-      <c r="G7" s="17"/>
+      <c r="G7" s="17">
+        <v>119.7</v>
+      </c>
       <c r="H7" s="10"/>
       <c r="I7" s="17"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="34"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="10">
         <v>55.4</v>
       </c>
       <c r="C8" s="10">
         <v>86.6</v>
       </c>
       <c r="D8" s="10">
         <v>116.9</v>
       </c>
       <c r="E8" s="10">
         <v>147.1</v>
       </c>
       <c r="F8" s="10">
         <v>184.1</v>
       </c>
-      <c r="G8" s="17"/>
+      <c r="G8" s="17">
+        <v>225</v>
+      </c>
       <c r="H8" s="10"/>
       <c r="I8" s="17"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="34"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="10">
         <v>186.3</v>
       </c>
       <c r="C9" s="10">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="10">
         <v>798.4</v>
       </c>
       <c r="F9" s="35">
         <v>1018.8</v>
       </c>
-      <c r="G9" s="17"/>
+      <c r="G9" s="17">
+        <v>1262.5999999999999</v>
+      </c>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="34"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10">
         <v>81.5</v>
       </c>
       <c r="C10" s="10">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="10">
         <v>176.7</v>
       </c>
       <c r="F10" s="35">
         <v>209.8</v>
       </c>
-      <c r="G10" s="17"/>
+      <c r="G10" s="17">
+        <v>248.3</v>
+      </c>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="34"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>12.7</v>
       </c>
       <c r="C11" s="10">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="10">
         <v>56.7</v>
       </c>
       <c r="F11" s="35">
         <v>70</v>
       </c>
-      <c r="G11" s="17"/>
+      <c r="G11" s="17">
+        <v>83.3</v>
+      </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="34"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>153.5</v>
       </c>
       <c r="C12" s="10">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="10">
         <v>426.2</v>
       </c>
       <c r="F12" s="35">
         <v>533.20000000000005</v>
       </c>
-      <c r="G12" s="17"/>
+      <c r="G12" s="17">
+        <v>648.70000000000005</v>
+      </c>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="34"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="10">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="10">
         <v>66.400000000000006</v>
       </c>
       <c r="F13" s="35">
         <v>82.1</v>
       </c>
-      <c r="G13" s="17"/>
+      <c r="G13" s="17">
+        <v>97.8</v>
+      </c>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="34"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="10">
         <v>13.3</v>
       </c>
       <c r="C14" s="10">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="10">
         <v>44.1</v>
       </c>
       <c r="F14" s="35">
         <v>53.6</v>
       </c>
-      <c r="G14" s="17"/>
+      <c r="G14" s="17">
+        <v>63.1</v>
+      </c>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="34"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
         <v>19.8</v>
       </c>
       <c r="C15" s="10">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="10">
         <v>87.6</v>
       </c>
       <c r="F15" s="35">
         <v>109.2</v>
       </c>
-      <c r="G15" s="17"/>
+      <c r="G15" s="17">
+        <v>130.69999999999999</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="34"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10">
         <v>27.1</v>
       </c>
       <c r="C16" s="10">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="10">
         <v>124.2</v>
       </c>
       <c r="F16" s="35">
         <v>155.6</v>
       </c>
-      <c r="G16" s="17"/>
+      <c r="G16" s="17">
+        <v>187</v>
+      </c>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="34"/>
       <c r="M16" s="10"/>
       <c r="N16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
       <c r="AG16" s="3"/>
@@ -17520,105 +17543,111 @@
       <c r="XEZ16" s="3"/>
       <c r="XFA16" s="3"/>
       <c r="XFB16" s="3"/>
       <c r="XFC16" s="3"/>
       <c r="XFD16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>35</v>
       </c>
       <c r="C17" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="10">
         <v>147.30000000000001</v>
       </c>
       <c r="F17" s="35">
         <v>187.7</v>
       </c>
-      <c r="G17" s="17"/>
+      <c r="G17" s="17">
+        <v>228.2</v>
+      </c>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="34"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>29.1</v>
       </c>
       <c r="C18" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="21">
         <v>101.7</v>
       </c>
       <c r="E18" s="10">
         <v>137.9</v>
       </c>
       <c r="F18" s="35">
         <v>167.1</v>
       </c>
-      <c r="G18" s="17"/>
+      <c r="G18" s="17">
+        <v>196.3</v>
+      </c>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="34"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>2595.9</v>
       </c>
       <c r="C19" s="10">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="10">
         <v>11909.3</v>
       </c>
       <c r="F19" s="18">
         <v>14104.1</v>
       </c>
-      <c r="G19" s="17"/>
+      <c r="G19" s="17">
+        <v>16013.7</v>
+      </c>
       <c r="H19" s="10"/>
       <c r="I19" s="17"/>
       <c r="J19" s="10"/>
       <c r="K19" s="33"/>
       <c r="L19" s="34"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="10"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>3</v>
       </c>
@@ -17632,402 +17661,430 @@
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="10">
         <v>1762.4</v>
       </c>
       <c r="C22" s="10">
         <v>3436.6</v>
       </c>
       <c r="D22" s="10">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
       <c r="F22" s="17">
         <v>8426.9</v>
       </c>
-      <c r="G22" s="22"/>
+      <c r="G22" s="22">
+        <v>10137.700000000001</v>
+      </c>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="34"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="10">
         <v>34</v>
       </c>
       <c r="D23" s="10">
         <v>51.9</v>
       </c>
       <c r="E23" s="10">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="17">
         <v>97.2</v>
       </c>
-      <c r="G23" s="22"/>
+      <c r="G23" s="22">
+        <v>119.7</v>
+      </c>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="34"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="10">
         <v>55.4</v>
       </c>
       <c r="C24" s="10">
         <v>86.6</v>
       </c>
       <c r="D24" s="10">
         <v>116.9</v>
       </c>
       <c r="E24" s="10">
         <v>147.1</v>
       </c>
       <c r="F24" s="17">
         <v>184.1</v>
       </c>
-      <c r="G24" s="22"/>
+      <c r="G24" s="22">
+        <v>225</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="34"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>185.3</v>
       </c>
       <c r="C25" s="10">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="10">
         <v>794.4</v>
       </c>
       <c r="F25" s="35">
         <v>1013.8</v>
       </c>
-      <c r="G25" s="22"/>
+      <c r="G25" s="22">
+        <v>1256.5999999999999</v>
+      </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="34"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="10">
         <v>81.5</v>
       </c>
       <c r="C26" s="10">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="10">
         <v>176.7</v>
       </c>
       <c r="F26" s="35">
         <v>209.8</v>
       </c>
-      <c r="G26" s="22"/>
+      <c r="G26" s="22">
+        <v>248.3</v>
+      </c>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="34"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="10">
         <v>11</v>
       </c>
       <c r="C27" s="10">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="35">
         <v>61.7</v>
       </c>
-      <c r="G27" s="22"/>
+      <c r="G27" s="22">
+        <v>73.3</v>
+      </c>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="34"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="10">
         <v>153.5</v>
       </c>
       <c r="C28" s="10">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="10">
         <v>426.2</v>
       </c>
       <c r="F28" s="35">
         <v>533.20000000000005</v>
       </c>
-      <c r="G28" s="22"/>
+      <c r="G28" s="22">
+        <v>648.70000000000005</v>
+      </c>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="34"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="10">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="10">
         <v>66.400000000000006</v>
       </c>
       <c r="F29" s="35">
         <v>82.1</v>
       </c>
-      <c r="G29" s="22"/>
+      <c r="G29" s="22">
+        <v>97.8</v>
+      </c>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="34"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="10">
         <v>13.3</v>
       </c>
       <c r="C30" s="10">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="10">
         <v>44.1</v>
       </c>
       <c r="F30" s="35">
         <v>53.6</v>
       </c>
-      <c r="G30" s="22"/>
+      <c r="G30" s="22">
+        <v>63.1</v>
+      </c>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="34"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="10">
         <v>19.8</v>
       </c>
       <c r="C31" s="10">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="10">
         <v>87.6</v>
       </c>
       <c r="F31" s="35">
         <v>109.2</v>
       </c>
-      <c r="G31" s="22"/>
+      <c r="G31" s="22">
+        <v>130.69999999999999</v>
+      </c>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="34"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="10">
         <v>27.1</v>
       </c>
       <c r="C32" s="10">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="10">
         <v>124.2</v>
       </c>
       <c r="F32" s="35">
         <v>155.6</v>
       </c>
-      <c r="G32" s="22"/>
+      <c r="G32" s="22">
+        <v>187</v>
+      </c>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="34"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="10">
         <v>147.30000000000001</v>
       </c>
       <c r="F33" s="35">
         <v>187.7</v>
       </c>
-      <c r="G33" s="22"/>
+      <c r="G33" s="22">
+        <v>228.2</v>
+      </c>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="34"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>29.1</v>
       </c>
       <c r="C34" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="21">
         <v>101.7</v>
       </c>
       <c r="E34" s="10">
         <v>137.9</v>
       </c>
       <c r="F34" s="35">
         <v>167.1</v>
       </c>
-      <c r="G34" s="22"/>
+      <c r="G34" s="22">
+        <v>196.3</v>
+      </c>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="34"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="10">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="10">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="10">
         <v>4432.3</v>
       </c>
       <c r="F35" s="17">
         <v>5571.8</v>
       </c>
-      <c r="G35" s="22"/>
+      <c r="G35" s="22">
+        <v>6662.8</v>
+      </c>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="33"/>
       <c r="L35" s="34"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="10"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
         <v>4</v>
@@ -18042,132 +18099,140 @@
       <c r="I37" s="22"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="10">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
       <c r="F38" s="17">
         <v>8545.6</v>
       </c>
-      <c r="G38" s="17"/>
+      <c r="G38" s="17">
+        <v>9366.9</v>
+      </c>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="22"/>
       <c r="K38" s="10"/>
       <c r="L38" s="34"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="23">
         <v>2</v>
       </c>
       <c r="D39" s="23">
         <v>3</v>
       </c>
       <c r="E39" s="23">
         <v>4</v>
       </c>
       <c r="F39" s="17">
         <v>5</v>
       </c>
-      <c r="G39" s="17"/>
+      <c r="G39" s="17">
+        <v>6</v>
+      </c>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="34"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="32">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G40" s="24"/>
+      <c r="G40" s="32">
+        <v>10</v>
+      </c>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="34"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="25">
         <v>1481</v>
       </c>
       <c r="C41" s="26">
         <v>3558</v>
       </c>
       <c r="D41" s="26">
         <v>6060</v>
       </c>
       <c r="E41" s="26">
         <v>7477</v>
       </c>
       <c r="F41" s="26">
         <v>8532.2999999999993</v>
       </c>
-      <c r="G41" s="26"/>
+      <c r="G41" s="26">
+        <v>9350.9</v>
+      </c>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="37"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="27"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="6"/>
     </row>