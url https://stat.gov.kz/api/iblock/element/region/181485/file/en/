--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
@@ -702,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:XFD44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="15.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16384" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="36"/>
@@ -857,341 +857,363 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>3246</v>
       </c>
       <c r="C6" s="10">
         <v>7000</v>
       </c>
       <c r="D6" s="10">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
       <c r="F6" s="18">
         <v>16972.5</v>
       </c>
       <c r="G6" s="17">
         <v>19504.599999999999</v>
       </c>
-      <c r="H6" s="10"/>
+      <c r="H6" s="10">
+        <v>22400.3</v>
+      </c>
       <c r="I6" s="17"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="34"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="10">
         <v>34</v>
       </c>
       <c r="D7" s="10">
         <v>51.9</v>
       </c>
       <c r="E7" s="10">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="19">
         <v>97.2</v>
       </c>
       <c r="G7" s="17">
         <v>119.7</v>
       </c>
-      <c r="H7" s="10"/>
+      <c r="H7" s="10">
+        <v>145.4</v>
+      </c>
       <c r="I7" s="17"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="34"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="10">
         <v>55.4</v>
       </c>
       <c r="C8" s="10">
         <v>86.6</v>
       </c>
       <c r="D8" s="10">
         <v>116.9</v>
       </c>
       <c r="E8" s="10">
         <v>147.1</v>
       </c>
       <c r="F8" s="10">
         <v>184.1</v>
       </c>
       <c r="G8" s="17">
         <v>225</v>
       </c>
-      <c r="H8" s="10"/>
+      <c r="H8" s="10">
+        <v>269</v>
+      </c>
       <c r="I8" s="17"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="34"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="10">
         <v>186.3</v>
       </c>
       <c r="C9" s="10">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="10">
         <v>798.4</v>
       </c>
       <c r="F9" s="35">
         <v>1018.8</v>
       </c>
       <c r="G9" s="17">
         <v>1262.5999999999999</v>
       </c>
-      <c r="H9" s="10"/>
+      <c r="H9" s="10">
+        <v>1475.9</v>
+      </c>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="34"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10">
         <v>81.5</v>
       </c>
       <c r="C10" s="10">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="10">
         <v>176.7</v>
       </c>
       <c r="F10" s="35">
         <v>209.8</v>
       </c>
       <c r="G10" s="17">
         <v>248.3</v>
       </c>
-      <c r="H10" s="10"/>
+      <c r="H10" s="10">
+        <v>288.7</v>
+      </c>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="34"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>12.7</v>
       </c>
       <c r="C11" s="10">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="10">
         <v>56.7</v>
       </c>
       <c r="F11" s="35">
         <v>70</v>
       </c>
       <c r="G11" s="17">
         <v>83.3</v>
       </c>
-      <c r="H11" s="10"/>
+      <c r="H11" s="10">
+        <v>95</v>
+      </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="34"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>153.5</v>
       </c>
       <c r="C12" s="10">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="10">
         <v>426.2</v>
       </c>
       <c r="F12" s="35">
         <v>533.20000000000005</v>
       </c>
       <c r="G12" s="17">
         <v>648.70000000000005</v>
       </c>
-      <c r="H12" s="10"/>
+      <c r="H12" s="10">
+        <v>785.3</v>
+      </c>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="34"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="10">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="10">
         <v>66.400000000000006</v>
       </c>
       <c r="F13" s="35">
         <v>82.1</v>
       </c>
       <c r="G13" s="17">
         <v>97.8</v>
       </c>
-      <c r="H13" s="10"/>
+      <c r="H13" s="10">
+        <v>113.4</v>
+      </c>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="34"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="10">
         <v>13.3</v>
       </c>
       <c r="C14" s="10">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="10">
         <v>44.1</v>
       </c>
       <c r="F14" s="35">
         <v>53.6</v>
       </c>
       <c r="G14" s="17">
         <v>63.1</v>
       </c>
-      <c r="H14" s="10"/>
+      <c r="H14" s="10">
+        <v>72.599999999999994</v>
+      </c>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="34"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
         <v>19.8</v>
       </c>
       <c r="C15" s="10">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="10">
         <v>87.6</v>
       </c>
       <c r="F15" s="35">
         <v>109.2</v>
       </c>
       <c r="G15" s="17">
         <v>130.69999999999999</v>
       </c>
-      <c r="H15" s="10"/>
+      <c r="H15" s="10">
+        <v>152.30000000000001</v>
+      </c>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="34"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:16384" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10">
         <v>27.1</v>
       </c>
       <c r="C16" s="10">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="10">
         <v>124.2</v>
       </c>
       <c r="F16" s="35">
         <v>155.6</v>
       </c>
       <c r="G16" s="17">
         <v>187</v>
       </c>
-      <c r="H16" s="10"/>
+      <c r="H16" s="10">
+        <v>218.4</v>
+      </c>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="34"/>
       <c r="M16" s="10"/>
       <c r="N16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
       <c r="AG16" s="3"/>
       <c r="AH16" s="3"/>
@@ -17546,109 +17568,115 @@
       <c r="XFC16" s="3"/>
       <c r="XFD16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>35</v>
       </c>
       <c r="C17" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="10">
         <v>147.30000000000001</v>
       </c>
       <c r="F17" s="35">
         <v>187.7</v>
       </c>
       <c r="G17" s="17">
         <v>228.2</v>
       </c>
-      <c r="H17" s="10"/>
+      <c r="H17" s="10">
+        <v>263.89999999999998</v>
+      </c>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="34"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>29.1</v>
       </c>
       <c r="C18" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="21">
         <v>101.7</v>
       </c>
       <c r="E18" s="10">
         <v>137.9</v>
       </c>
       <c r="F18" s="35">
         <v>167.1</v>
       </c>
       <c r="G18" s="17">
         <v>196.3</v>
       </c>
-      <c r="H18" s="10"/>
+      <c r="H18" s="10">
+        <v>225.4</v>
+      </c>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="34"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>2595.9</v>
       </c>
       <c r="C19" s="10">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="10">
         <v>11909.3</v>
       </c>
       <c r="F19" s="18">
         <v>14104.1</v>
       </c>
       <c r="G19" s="17">
         <v>16013.7</v>
       </c>
-      <c r="H19" s="10"/>
+      <c r="H19" s="10">
+        <v>18294.8</v>
+      </c>
       <c r="I19" s="17"/>
       <c r="J19" s="10"/>
       <c r="K19" s="33"/>
       <c r="L19" s="34"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="10"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="31"/>
@@ -17664,428 +17692,456 @@
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="10">
         <v>1762.4</v>
       </c>
       <c r="C22" s="10">
         <v>3436.6</v>
       </c>
       <c r="D22" s="10">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
       <c r="F22" s="17">
         <v>8426.9</v>
       </c>
       <c r="G22" s="22">
         <v>10137.700000000001</v>
       </c>
-      <c r="H22" s="10"/>
+      <c r="H22" s="10">
+        <v>11986.4</v>
+      </c>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="34"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="10">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="10">
         <v>34</v>
       </c>
       <c r="D23" s="10">
         <v>51.9</v>
       </c>
       <c r="E23" s="10">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="17">
         <v>97.2</v>
       </c>
       <c r="G23" s="22">
         <v>119.7</v>
       </c>
-      <c r="H23" s="10"/>
+      <c r="H23" s="10">
+        <v>145.4</v>
+      </c>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="34"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="10">
         <v>55.4</v>
       </c>
       <c r="C24" s="10">
         <v>86.6</v>
       </c>
       <c r="D24" s="10">
         <v>116.9</v>
       </c>
       <c r="E24" s="10">
         <v>147.1</v>
       </c>
       <c r="F24" s="17">
         <v>184.1</v>
       </c>
       <c r="G24" s="22">
         <v>225</v>
       </c>
-      <c r="H24" s="10"/>
+      <c r="H24" s="10">
+        <v>269</v>
+      </c>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="34"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>185.3</v>
       </c>
       <c r="C25" s="10">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="10">
         <v>794.4</v>
       </c>
       <c r="F25" s="35">
         <v>1013.8</v>
       </c>
       <c r="G25" s="22">
         <v>1256.5999999999999</v>
       </c>
-      <c r="H25" s="10"/>
+      <c r="H25" s="10">
+        <v>1468.9</v>
+      </c>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="34"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="10">
         <v>81.5</v>
       </c>
       <c r="C26" s="10">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="10">
         <v>176.7</v>
       </c>
       <c r="F26" s="35">
         <v>209.8</v>
       </c>
       <c r="G26" s="22">
         <v>248.3</v>
       </c>
-      <c r="H26" s="10"/>
+      <c r="H26" s="10">
+        <v>288.7</v>
+      </c>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="34"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="10">
         <v>11</v>
       </c>
       <c r="C27" s="10">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="35">
         <v>61.7</v>
       </c>
       <c r="G27" s="22">
         <v>73.3</v>
       </c>
-      <c r="H27" s="10"/>
+      <c r="H27" s="10">
+        <v>85</v>
+      </c>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="34"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="10">
         <v>153.5</v>
       </c>
       <c r="C28" s="10">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="10">
         <v>426.2</v>
       </c>
       <c r="F28" s="35">
         <v>533.20000000000005</v>
       </c>
       <c r="G28" s="22">
         <v>648.70000000000005</v>
       </c>
-      <c r="H28" s="10"/>
+      <c r="H28" s="10">
+        <v>785.3</v>
+      </c>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="34"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="10">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="10">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="10">
         <v>66.400000000000006</v>
       </c>
       <c r="F29" s="35">
         <v>82.1</v>
       </c>
       <c r="G29" s="22">
         <v>97.8</v>
       </c>
-      <c r="H29" s="10"/>
+      <c r="H29" s="10">
+        <v>113.4</v>
+      </c>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="34"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="10">
         <v>13.3</v>
       </c>
       <c r="C30" s="10">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="10">
         <v>44.1</v>
       </c>
       <c r="F30" s="35">
         <v>53.6</v>
       </c>
       <c r="G30" s="22">
         <v>63.1</v>
       </c>
-      <c r="H30" s="10"/>
+      <c r="H30" s="10">
+        <v>72.599999999999994</v>
+      </c>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="34"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="10">
         <v>19.8</v>
       </c>
       <c r="C31" s="10">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="10">
         <v>87.6</v>
       </c>
       <c r="F31" s="35">
         <v>109.2</v>
       </c>
       <c r="G31" s="22">
         <v>130.69999999999999</v>
       </c>
-      <c r="H31" s="10"/>
+      <c r="H31" s="10">
+        <v>152.30000000000001</v>
+      </c>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="34"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="10">
         <v>27.1</v>
       </c>
       <c r="C32" s="10">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="10">
         <v>124.2</v>
       </c>
       <c r="F32" s="35">
         <v>155.6</v>
       </c>
       <c r="G32" s="22">
         <v>187</v>
       </c>
-      <c r="H32" s="10"/>
+      <c r="H32" s="10">
+        <v>218.4</v>
+      </c>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="34"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>35</v>
       </c>
       <c r="C33" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="10">
         <v>147.30000000000001</v>
       </c>
       <c r="F33" s="35">
         <v>187.7</v>
       </c>
       <c r="G33" s="22">
         <v>228.2</v>
       </c>
-      <c r="H33" s="10"/>
+      <c r="H33" s="10">
+        <v>263.89999999999998</v>
+      </c>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="34"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>29.1</v>
       </c>
       <c r="C34" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="21">
         <v>101.7</v>
       </c>
       <c r="E34" s="10">
         <v>137.9</v>
       </c>
       <c r="F34" s="35">
         <v>167.1</v>
       </c>
       <c r="G34" s="22">
         <v>196.3</v>
       </c>
-      <c r="H34" s="10"/>
+      <c r="H34" s="10">
+        <v>225.4</v>
+      </c>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="34"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="10">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="10">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="10">
         <v>4432.3</v>
       </c>
       <c r="F35" s="17">
         <v>5571.8</v>
       </c>
       <c r="G35" s="22">
         <v>6662.8</v>
       </c>
-      <c r="H35" s="10"/>
+      <c r="H35" s="10">
+        <v>7897.9</v>
+      </c>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="33"/>
       <c r="L35" s="34"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="10"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
         <v>4</v>
       </c>
@@ -18102,138 +18158,146 @@
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="10">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
       <c r="F38" s="17">
         <v>8545.6</v>
       </c>
       <c r="G38" s="17">
         <v>9366.9</v>
       </c>
-      <c r="H38" s="17"/>
+      <c r="H38" s="17">
+        <v>10413.9</v>
+      </c>
       <c r="I38" s="17"/>
       <c r="J38" s="22"/>
       <c r="K38" s="10"/>
       <c r="L38" s="34"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="23">
         <v>2</v>
       </c>
       <c r="D39" s="23">
         <v>3</v>
       </c>
       <c r="E39" s="23">
         <v>4</v>
       </c>
       <c r="F39" s="17">
         <v>5</v>
       </c>
       <c r="G39" s="17">
         <v>6</v>
       </c>
-      <c r="H39" s="17"/>
+      <c r="H39" s="17">
+        <v>7</v>
+      </c>
       <c r="I39" s="17"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="34"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="32">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="G40" s="32">
         <v>10</v>
       </c>
-      <c r="H40" s="17"/>
+      <c r="H40" s="17">
+        <v>10</v>
+      </c>
       <c r="I40" s="17"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="34"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="25">
         <v>1481</v>
       </c>
       <c r="C41" s="26">
         <v>3558</v>
       </c>
       <c r="D41" s="26">
         <v>6060</v>
       </c>
       <c r="E41" s="26">
         <v>7477</v>
       </c>
       <c r="F41" s="26">
         <v>8532.2999999999993</v>
       </c>
       <c r="G41" s="26">
         <v>9350.9</v>
       </c>
-      <c r="H41" s="26"/>
+      <c r="H41" s="26">
+        <v>10396.9</v>
+      </c>
       <c r="I41" s="26"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="37"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="27"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">