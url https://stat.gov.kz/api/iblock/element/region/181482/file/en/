--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="24">
@@ -696,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
@@ -815,93 +815,99 @@
         <v>0</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="19"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="35">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
-      <c r="D5" s="9"/>
+      <c r="D5" s="9">
+        <v>2791.5</v>
+      </c>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="36"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
-      <c r="D6" s="9"/>
+      <c r="D6" s="9">
+        <v>2654.6</v>
+      </c>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="36"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
-      <c r="D7" s="9"/>
+      <c r="D7" s="9">
+        <v>136.9</v>
+      </c>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="36"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
@@ -910,93 +916,99 @@
         <v>1</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="24"/>
       <c r="H9" s="19"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="19"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
-      <c r="D10" s="9"/>
+      <c r="D10" s="9">
+        <v>5789.4</v>
+      </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="36"/>
       <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
-      <c r="D11" s="9"/>
+      <c r="D11" s="9">
+        <v>5619.3</v>
+      </c>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="36"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
-      <c r="D12" s="9"/>
+      <c r="D12" s="9">
+        <v>170.1</v>
+      </c>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="36"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
@@ -1005,93 +1017,99 @@
         <v>22</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="24"/>
       <c r="H14" s="19"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
-      <c r="D15" s="9"/>
+      <c r="D15" s="9">
+        <v>5777.8</v>
+      </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="21"/>
       <c r="I15" s="9"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="36"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
-      <c r="D16" s="9"/>
+      <c r="D16" s="9">
+        <v>5619.3</v>
+      </c>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="21"/>
       <c r="I16" s="9"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="36"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
-      <c r="D17" s="9"/>
+      <c r="D17" s="9">
+        <v>158.5</v>
+      </c>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="21"/>
       <c r="I17" s="9"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="36"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
@@ -1100,72 +1118,76 @@
         <v>2</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="24"/>
       <c r="H19" s="19"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
-      <c r="D20" s="24"/>
+      <c r="D20" s="24">
+        <v>631</v>
+      </c>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="37"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
-      <c r="D21" s="27"/>
+      <c r="D21" s="27">
+        <v>631</v>
+      </c>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="29"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>