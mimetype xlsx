--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="24">
@@ -696,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
@@ -818,97 +818,103 @@
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="19"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="35">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
       <c r="D5" s="9">
         <v>2791.5</v>
       </c>
-      <c r="E5" s="9"/>
+      <c r="E5" s="9">
+        <v>3793.1</v>
+      </c>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="36"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
       <c r="D6" s="9">
         <v>2654.6</v>
       </c>
-      <c r="E6" s="9"/>
+      <c r="E6" s="9">
+        <v>3611.2</v>
+      </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="36"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
       <c r="D7" s="9">
         <v>136.9</v>
       </c>
-      <c r="E7" s="9"/>
+      <c r="E7" s="9">
+        <v>181.9</v>
+      </c>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="36"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
@@ -919,97 +925,103 @@
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="24"/>
       <c r="H9" s="19"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="19"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
       <c r="D10" s="9">
         <v>5789.4</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9">
+        <v>7818.8</v>
+      </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="36"/>
       <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
       <c r="D11" s="9">
         <v>5619.3</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="9">
+        <v>7591.7</v>
+      </c>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="36"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
       <c r="D12" s="9">
         <v>170.1</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="9">
+        <v>227.1</v>
+      </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="36"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
@@ -1020,97 +1032,103 @@
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="24"/>
       <c r="H14" s="19"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
       <c r="D15" s="9">
         <v>5777.8</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="9">
+        <v>7803.3</v>
+      </c>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="21"/>
       <c r="I15" s="9"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="36"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
       <c r="D16" s="9">
         <v>5619.3</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="9">
+        <v>7591.7</v>
+      </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="21"/>
       <c r="I16" s="9"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="36"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
       <c r="D17" s="9">
         <v>158.5</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="9">
+        <v>211.6</v>
+      </c>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="21"/>
       <c r="I17" s="9"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="36"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
@@ -1121,74 +1139,78 @@
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="24"/>
       <c r="H19" s="19"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
       <c r="D20" s="24">
         <v>631</v>
       </c>
-      <c r="E20" s="24"/>
+      <c r="E20" s="24">
+        <v>737</v>
+      </c>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="37"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
       <c r="D21" s="27">
         <v>631</v>
       </c>
-      <c r="E21" s="27"/>
+      <c r="E21" s="27">
+        <v>737</v>
+      </c>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="29"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>