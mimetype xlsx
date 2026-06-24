--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="24">
@@ -696,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+      <selection activeCell="F5" sqref="F5:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
@@ -821,101 +821,107 @@
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="19"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="35">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
       <c r="D5" s="9">
         <v>2791.5</v>
       </c>
       <c r="E5" s="9">
         <v>3793.1</v>
       </c>
-      <c r="F5" s="9"/>
+      <c r="F5" s="9">
+        <v>4791.8</v>
+      </c>
       <c r="G5" s="9"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="36"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
       <c r="D6" s="9">
         <v>2654.6</v>
       </c>
       <c r="E6" s="9">
         <v>3611.2</v>
       </c>
-      <c r="F6" s="9"/>
+      <c r="F6" s="9">
+        <v>4566.6000000000004</v>
+      </c>
       <c r="G6" s="9"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="36"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
       <c r="D7" s="9">
         <v>136.9</v>
       </c>
       <c r="E7" s="9">
         <v>181.9</v>
       </c>
-      <c r="F7" s="9"/>
+      <c r="F7" s="9">
+        <v>225.2</v>
+      </c>
       <c r="G7" s="9"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="36"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
@@ -928,101 +934,107 @@
       <c r="F9" s="17"/>
       <c r="G9" s="24"/>
       <c r="H9" s="19"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="19"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
       <c r="D10" s="9">
         <v>5789.4</v>
       </c>
       <c r="E10" s="9">
         <v>7818.8</v>
       </c>
-      <c r="F10" s="9"/>
+      <c r="F10" s="9">
+        <v>9853.7999999999993</v>
+      </c>
       <c r="G10" s="9"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="36"/>
       <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
       <c r="D11" s="9">
         <v>5619.3</v>
       </c>
       <c r="E11" s="9">
         <v>7591.7</v>
       </c>
-      <c r="F11" s="9"/>
+      <c r="F11" s="9">
+        <v>9572.7000000000007</v>
+      </c>
       <c r="G11" s="9"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="36"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
       <c r="D12" s="9">
         <v>170.1</v>
       </c>
       <c r="E12" s="9">
         <v>227.1</v>
       </c>
-      <c r="F12" s="9"/>
+      <c r="F12" s="9">
+        <v>281.10000000000002</v>
+      </c>
       <c r="G12" s="9"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="36"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
@@ -1035,101 +1047,107 @@
       <c r="F14" s="17"/>
       <c r="G14" s="24"/>
       <c r="H14" s="19"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
       <c r="D15" s="9">
         <v>5777.8</v>
       </c>
       <c r="E15" s="9">
         <v>7803.3</v>
       </c>
-      <c r="F15" s="9"/>
+      <c r="F15" s="9">
+        <v>9834.2999999999993</v>
+      </c>
       <c r="G15" s="9"/>
       <c r="H15" s="21"/>
       <c r="I15" s="9"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="36"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
       <c r="D16" s="9">
         <v>5619.3</v>
       </c>
       <c r="E16" s="9">
         <v>7591.7</v>
       </c>
-      <c r="F16" s="9"/>
+      <c r="F16" s="9">
+        <v>9572.7000000000007</v>
+      </c>
       <c r="G16" s="9"/>
       <c r="H16" s="21"/>
       <c r="I16" s="9"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="36"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
       <c r="D17" s="9">
         <v>158.5</v>
       </c>
       <c r="E17" s="9">
         <v>211.6</v>
       </c>
-      <c r="F17" s="9"/>
+      <c r="F17" s="9">
+        <v>261.60000000000002</v>
+      </c>
       <c r="G17" s="9"/>
       <c r="H17" s="21"/>
       <c r="I17" s="9"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="36"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
@@ -1142,76 +1160,80 @@
       <c r="F19" s="17"/>
       <c r="G19" s="24"/>
       <c r="H19" s="19"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
       <c r="D20" s="24">
         <v>631</v>
       </c>
       <c r="E20" s="24">
         <v>737</v>
       </c>
-      <c r="F20" s="24"/>
+      <c r="F20" s="24">
+        <v>885</v>
+      </c>
       <c r="G20" s="24"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="37"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
       <c r="D21" s="27">
         <v>631</v>
       </c>
       <c r="E21" s="27">
         <v>737</v>
       </c>
-      <c r="F21" s="27"/>
+      <c r="F21" s="27">
+        <v>885</v>
+      </c>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="29"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
     </row>