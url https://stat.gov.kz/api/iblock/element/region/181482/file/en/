--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="24">
@@ -696,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5:F21"/>
+      <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
@@ -824,105 +824,111 @@
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="35">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
       <c r="D5" s="9">
         <v>2791.5</v>
       </c>
       <c r="E5" s="9">
         <v>3793.1</v>
       </c>
       <c r="F5" s="9">
         <v>4791.8</v>
       </c>
-      <c r="G5" s="9"/>
+      <c r="G5" s="9">
+        <v>5808.8</v>
+      </c>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="36"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
       <c r="D6" s="9">
         <v>2654.6</v>
       </c>
       <c r="E6" s="9">
         <v>3611.2</v>
       </c>
       <c r="F6" s="9">
         <v>4566.6000000000004</v>
       </c>
-      <c r="G6" s="9"/>
+      <c r="G6" s="9">
+        <v>5542.4</v>
+      </c>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="36"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
       <c r="D7" s="9">
         <v>136.9</v>
       </c>
       <c r="E7" s="9">
         <v>181.9</v>
       </c>
       <c r="F7" s="9">
         <v>225.2</v>
       </c>
-      <c r="G7" s="9"/>
+      <c r="G7" s="9">
+        <v>266.39999999999998</v>
+      </c>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="36"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>1</v>
@@ -937,105 +943,111 @@
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="19"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
       <c r="D10" s="9">
         <v>5789.4</v>
       </c>
       <c r="E10" s="9">
         <v>7818.8</v>
       </c>
       <c r="F10" s="9">
         <v>9853.7999999999993</v>
       </c>
-      <c r="G10" s="9"/>
+      <c r="G10" s="9">
+        <v>11953.8</v>
+      </c>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="36"/>
       <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
       <c r="D11" s="9">
         <v>5619.3</v>
       </c>
       <c r="E11" s="9">
         <v>7591.7</v>
       </c>
       <c r="F11" s="9">
         <v>9572.7000000000007</v>
       </c>
-      <c r="G11" s="9"/>
+      <c r="G11" s="9">
+        <v>11620.4</v>
+      </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="36"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
       <c r="D12" s="9">
         <v>170.1</v>
       </c>
       <c r="E12" s="9">
         <v>227.1</v>
       </c>
       <c r="F12" s="9">
         <v>281.10000000000002</v>
       </c>
-      <c r="G12" s="9"/>
+      <c r="G12" s="9">
+        <v>333.4</v>
+      </c>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="36"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>22</v>
@@ -1050,105 +1062,111 @@
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
       <c r="D15" s="9">
         <v>5777.8</v>
       </c>
       <c r="E15" s="9">
         <v>7803.3</v>
       </c>
       <c r="F15" s="9">
         <v>9834.2999999999993</v>
       </c>
-      <c r="G15" s="9"/>
+      <c r="G15" s="9">
+        <v>11930.6</v>
+      </c>
       <c r="H15" s="21"/>
       <c r="I15" s="9"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="36"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
       <c r="D16" s="9">
         <v>5619.3</v>
       </c>
       <c r="E16" s="9">
         <v>7591.7</v>
       </c>
       <c r="F16" s="9">
         <v>9572.7000000000007</v>
       </c>
-      <c r="G16" s="9"/>
+      <c r="G16" s="9">
+        <v>11620.4</v>
+      </c>
       <c r="H16" s="21"/>
       <c r="I16" s="9"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="36"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
       <c r="D17" s="9">
         <v>158.5</v>
       </c>
       <c r="E17" s="9">
         <v>211.6</v>
       </c>
       <c r="F17" s="9">
         <v>261.60000000000002</v>
       </c>
-      <c r="G17" s="9"/>
+      <c r="G17" s="9">
+        <v>310.2</v>
+      </c>
       <c r="H17" s="21"/>
       <c r="I17" s="9"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="36"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>2</v>
@@ -1163,78 +1181,82 @@
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
       <c r="D20" s="24">
         <v>631</v>
       </c>
       <c r="E20" s="24">
         <v>737</v>
       </c>
       <c r="F20" s="24">
         <v>885</v>
       </c>
-      <c r="G20" s="24"/>
+      <c r="G20" s="24">
+        <v>1033</v>
+      </c>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="37"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
       <c r="D21" s="27">
         <v>631</v>
       </c>
       <c r="E21" s="27">
         <v>737</v>
       </c>
       <c r="F21" s="27">
         <v>885</v>
       </c>
-      <c r="G21" s="27"/>
+      <c r="G21" s="27">
+        <v>1033</v>
+      </c>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="29"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">