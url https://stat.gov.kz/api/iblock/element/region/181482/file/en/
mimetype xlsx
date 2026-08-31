--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="24">
@@ -696,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
@@ -827,109 +827,115 @@
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="35">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
       <c r="D5" s="9">
         <v>2791.5</v>
       </c>
       <c r="E5" s="9">
         <v>3793.1</v>
       </c>
       <c r="F5" s="9">
         <v>4791.8</v>
       </c>
       <c r="G5" s="9">
         <v>5808.8</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="21">
+        <v>6681.4</v>
+      </c>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="36"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
       <c r="D6" s="9">
         <v>2654.6</v>
       </c>
       <c r="E6" s="9">
         <v>3611.2</v>
       </c>
       <c r="F6" s="9">
         <v>4566.6000000000004</v>
       </c>
       <c r="G6" s="9">
         <v>5542.4</v>
       </c>
-      <c r="H6" s="21"/>
+      <c r="H6" s="21">
+        <v>6366</v>
+      </c>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="36"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
       <c r="D7" s="9">
         <v>136.9</v>
       </c>
       <c r="E7" s="9">
         <v>181.9</v>
       </c>
       <c r="F7" s="9">
         <v>225.2</v>
       </c>
       <c r="G7" s="9">
         <v>266.39999999999998</v>
       </c>
-      <c r="H7" s="21"/>
+      <c r="H7" s="21">
+        <v>315.39999999999998</v>
+      </c>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="36"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>1</v>
       </c>
@@ -946,109 +952,115 @@
       <c r="L9" s="19"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
       <c r="D10" s="9">
         <v>5789.4</v>
       </c>
       <c r="E10" s="9">
         <v>7818.8</v>
       </c>
       <c r="F10" s="9">
         <v>9853.7999999999993</v>
       </c>
       <c r="G10" s="9">
         <v>11953.8</v>
       </c>
-      <c r="H10" s="21"/>
+      <c r="H10" s="21">
+        <v>13737.5</v>
+      </c>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="36"/>
       <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
       <c r="D11" s="9">
         <v>5619.3</v>
       </c>
       <c r="E11" s="9">
         <v>7591.7</v>
       </c>
       <c r="F11" s="9">
         <v>9572.7000000000007</v>
       </c>
       <c r="G11" s="9">
         <v>11620.4</v>
       </c>
-      <c r="H11" s="21"/>
+      <c r="H11" s="21">
+        <v>13339.9</v>
+      </c>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="36"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
       <c r="D12" s="9">
         <v>170.1</v>
       </c>
       <c r="E12" s="9">
         <v>227.1</v>
       </c>
       <c r="F12" s="9">
         <v>281.10000000000002</v>
       </c>
       <c r="G12" s="9">
         <v>333.4</v>
       </c>
-      <c r="H12" s="21"/>
+      <c r="H12" s="21">
+        <v>397.6</v>
+      </c>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="36"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
@@ -1065,109 +1077,115 @@
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
       <c r="D15" s="9">
         <v>5777.8</v>
       </c>
       <c r="E15" s="9">
         <v>7803.3</v>
       </c>
       <c r="F15" s="9">
         <v>9834.2999999999993</v>
       </c>
       <c r="G15" s="9">
         <v>11930.6</v>
       </c>
-      <c r="H15" s="21"/>
+      <c r="H15" s="21">
+        <v>13710.3</v>
+      </c>
       <c r="I15" s="9"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="36"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
       <c r="D16" s="9">
         <v>5619.3</v>
       </c>
       <c r="E16" s="9">
         <v>7591.7</v>
       </c>
       <c r="F16" s="9">
         <v>9572.7000000000007</v>
       </c>
       <c r="G16" s="9">
         <v>11620.4</v>
       </c>
-      <c r="H16" s="21"/>
+      <c r="H16" s="21">
+        <v>13339.9</v>
+      </c>
       <c r="I16" s="9"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="36"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
       <c r="D17" s="9">
         <v>158.5</v>
       </c>
       <c r="E17" s="9">
         <v>211.6</v>
       </c>
       <c r="F17" s="9">
         <v>261.60000000000002</v>
       </c>
       <c r="G17" s="9">
         <v>310.2</v>
       </c>
-      <c r="H17" s="21"/>
+      <c r="H17" s="21">
+        <v>370.4</v>
+      </c>
       <c r="I17" s="9"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="36"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>2</v>
       </c>
@@ -1184,80 +1202,84 @@
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
       <c r="D20" s="24">
         <v>631</v>
       </c>
       <c r="E20" s="24">
         <v>737</v>
       </c>
       <c r="F20" s="24">
         <v>885</v>
       </c>
       <c r="G20" s="24">
         <v>1033</v>
       </c>
-      <c r="H20" s="25"/>
+      <c r="H20" s="25">
+        <v>1181</v>
+      </c>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="37"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
       <c r="D21" s="27">
         <v>631</v>
       </c>
       <c r="E21" s="27">
         <v>737</v>
       </c>
       <c r="F21" s="27">
         <v>885</v>
       </c>
       <c r="G21" s="27">
         <v>1033</v>
       </c>
-      <c r="H21" s="28"/>
+      <c r="H21" s="28">
+        <v>1181</v>
+      </c>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="29"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="39" t="s">