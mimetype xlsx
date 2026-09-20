--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,160 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="62">
   <si>
     <t>Oil, including gas condensat, thsd. Tons</t>
   </si>
   <si>
     <t>Natural gas in liquid or gaseous form, million cubic meters</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
     <t>Batys Kazahstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
-    <t>*operative data</t>
-[...7 lines deleted...]
-  <si>
     <t>Batys -Kazakhstan</t>
   </si>
   <si>
     <t>Burlin</t>
   </si>
   <si>
     <t>Baiterek</t>
   </si>
   <si>
     <t>Natural gas (natural) in a gaseous state, million cubic meters</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Batys Kazahstan in 2026*</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>Division of statistics of production</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gumarova Aliya </t>
+  </si>
+  <si>
+    <t>+7 7112 50 82 59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>© Department of the Bureau of National Statistics of the Agency  for Strategic Planning and Reforms of the Republic of Kazakhstan for the West Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Industrial of productionin the miningindustry in the West Kazakhstan</t>
+  </si>
+  <si>
+    <t>Products prodused in kind</t>
+  </si>
+  <si>
+    <t>Outputtaking into account the products consumed for industrial and production needs within a givenenterprises (within the turnother) and produced from customer-supplied raw materials</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701592</t>
+  </si>
+  <si>
+    <t>tons</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -182,82 +300,120 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...15 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -268,54 +424,60 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -347,103 +509,158 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -688,94 +905,383 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701592" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="50" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="57">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="35">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="36" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="36" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="M11" s="39"/>
+    </row>
+    <row r="12" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="M12" s="39"/>
+    </row>
+    <row r="13" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="M13" s="39"/>
+    </row>
+    <row r="14" spans="1:13" s="36" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" s="39"/>
+    </row>
+    <row r="15" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="39"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="44"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="43">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="45"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="44"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" s="45"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" s="44"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="45"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="48"/>
+      <c r="B22" s="49"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="45"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="44"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="45"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="44"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="52" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="52" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="52"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="51"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="53"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="53"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="53" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="53" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="53" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="53" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="53"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="53" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="53"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="53"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="53"/>
+    </row>
+    <row r="15" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="58" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="42"/>
+      <c r="A1" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="10"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="13" t="s">
@@ -809,137 +1315,143 @@
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="19"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="35">
+      <c r="B5" s="30">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
       <c r="D5" s="9">
         <v>2791.5</v>
       </c>
       <c r="E5" s="9">
         <v>3793.1</v>
       </c>
       <c r="F5" s="9">
         <v>4791.8</v>
       </c>
       <c r="G5" s="9">
         <v>5808.8</v>
       </c>
       <c r="H5" s="21">
         <v>6681.4</v>
       </c>
-      <c r="I5" s="21"/>
+      <c r="I5" s="54">
+        <v>7680.7</v>
+      </c>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
-      <c r="L5" s="36"/>
+      <c r="L5" s="31"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
       <c r="D6" s="9">
         <v>2654.6</v>
       </c>
       <c r="E6" s="9">
         <v>3611.2</v>
       </c>
       <c r="F6" s="9">
         <v>4566.6000000000004</v>
       </c>
       <c r="G6" s="9">
         <v>5542.4</v>
       </c>
       <c r="H6" s="21">
         <v>6366</v>
       </c>
-      <c r="I6" s="21"/>
+      <c r="I6" s="54">
+        <v>7316.7</v>
+      </c>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
-      <c r="L6" s="36"/>
+      <c r="L6" s="31"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
       <c r="D7" s="9">
         <v>136.9</v>
       </c>
       <c r="E7" s="9">
         <v>181.9</v>
       </c>
       <c r="F7" s="9">
         <v>225.2</v>
       </c>
       <c r="G7" s="9">
         <v>266.39999999999998</v>
       </c>
       <c r="H7" s="21">
         <v>315.39999999999998</v>
       </c>
-      <c r="I7" s="21"/>
+      <c r="I7" s="54">
+        <v>364</v>
+      </c>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
-      <c r="L7" s="36"/>
+      <c r="L7" s="31"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
@@ -955,411 +1467,376 @@
     <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
       <c r="D10" s="9">
         <v>5789.4</v>
       </c>
       <c r="E10" s="9">
         <v>7818.8</v>
       </c>
       <c r="F10" s="9">
         <v>9853.7999999999993</v>
       </c>
       <c r="G10" s="9">
         <v>11953.8</v>
       </c>
       <c r="H10" s="21">
         <v>13737.5</v>
       </c>
-      <c r="I10" s="21"/>
+      <c r="I10" s="31">
+        <v>15786.1</v>
+      </c>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
-      <c r="L10" s="36"/>
+      <c r="L10" s="31"/>
       <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
       <c r="D11" s="9">
         <v>5619.3</v>
       </c>
       <c r="E11" s="9">
         <v>7591.7</v>
       </c>
       <c r="F11" s="9">
         <v>9572.7000000000007</v>
       </c>
       <c r="G11" s="9">
         <v>11620.4</v>
       </c>
       <c r="H11" s="21">
         <v>13339.9</v>
       </c>
-      <c r="I11" s="21"/>
+      <c r="I11" s="31">
+        <v>15324.4</v>
+      </c>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
-      <c r="L11" s="36"/>
+      <c r="L11" s="31"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
       <c r="D12" s="9">
         <v>170.1</v>
       </c>
       <c r="E12" s="9">
         <v>227.1</v>
       </c>
       <c r="F12" s="9">
         <v>281.10000000000002</v>
       </c>
       <c r="G12" s="9">
         <v>333.4</v>
       </c>
       <c r="H12" s="21">
         <v>397.6</v>
       </c>
-      <c r="I12" s="21"/>
+      <c r="I12" s="31">
+        <v>461.7</v>
+      </c>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
-      <c r="L12" s="36"/>
+      <c r="L12" s="31"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
-      <c r="I13" s="17"/>
+      <c r="I13" s="19"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="24"/>
       <c r="H14" s="19"/>
-      <c r="I14" s="17"/>
+      <c r="I14" s="19"/>
       <c r="J14" s="17"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
       <c r="D15" s="9">
         <v>5777.8</v>
       </c>
       <c r="E15" s="9">
         <v>7803.3</v>
       </c>
       <c r="F15" s="9">
         <v>9834.2999999999993</v>
       </c>
       <c r="G15" s="9">
         <v>11930.6</v>
       </c>
       <c r="H15" s="21">
         <v>13710.3</v>
       </c>
-      <c r="I15" s="9"/>
+      <c r="I15" s="31">
+        <v>15754.9</v>
+      </c>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
-      <c r="L15" s="36"/>
+      <c r="L15" s="31"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
       <c r="D16" s="9">
         <v>5619.3</v>
       </c>
       <c r="E16" s="9">
         <v>7591.7</v>
       </c>
       <c r="F16" s="9">
         <v>9572.7000000000007</v>
       </c>
       <c r="G16" s="9">
         <v>11620.4</v>
       </c>
       <c r="H16" s="21">
         <v>13339.9</v>
       </c>
-      <c r="I16" s="9"/>
+      <c r="I16" s="31">
+        <v>15324.4</v>
+      </c>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
-      <c r="L16" s="36"/>
+      <c r="L16" s="31"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
       <c r="D17" s="9">
         <v>158.5</v>
       </c>
       <c r="E17" s="9">
         <v>211.6</v>
       </c>
       <c r="F17" s="9">
         <v>261.60000000000002</v>
       </c>
       <c r="G17" s="9">
         <v>310.2</v>
       </c>
       <c r="H17" s="21">
         <v>370.4</v>
       </c>
-      <c r="I17" s="9"/>
+      <c r="I17" s="31">
+        <v>430.5</v>
+      </c>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
-      <c r="L17" s="36"/>
+      <c r="L17" s="31"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
-      <c r="I18" s="17"/>
+      <c r="I18" s="19"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="24"/>
       <c r="H19" s="19"/>
-      <c r="I19" s="17"/>
+      <c r="I19" s="19"/>
       <c r="J19" s="17"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
       <c r="D20" s="24">
         <v>631</v>
       </c>
       <c r="E20" s="24">
         <v>737</v>
       </c>
       <c r="F20" s="24">
         <v>885</v>
       </c>
       <c r="G20" s="24">
         <v>1033</v>
       </c>
       <c r="H20" s="25">
         <v>1181</v>
       </c>
-      <c r="I20" s="25"/>
+      <c r="I20" s="32">
+        <v>1221</v>
+      </c>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
-      <c r="L20" s="37"/>
+      <c r="L20" s="32"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
       <c r="D21" s="27">
         <v>631</v>
       </c>
       <c r="E21" s="27">
         <v>737</v>
       </c>
       <c r="F21" s="27">
         <v>885</v>
       </c>
       <c r="G21" s="27">
         <v>1033</v>
       </c>
       <c r="H21" s="28">
         <v>1181</v>
       </c>
-      <c r="I21" s="28"/>
+      <c r="I21" s="55">
+        <v>1221</v>
+      </c>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
-      <c r="M21" s="34"/>
-[...50 lines deleted...]
-      <c r="M24" s="32"/>
+      <c r="M21" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...1 lines deleted...]
-    <mergeCell ref="A23:M23"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>