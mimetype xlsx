--- v6 (2026-09-20)
+++ v7 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за сентябрь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols" sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -228,51 +228,51 @@
   <si>
     <t>https://stat.gov.kz/en/methodology/25830/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701592</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -917,899 +917,921 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701592" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="50" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
     </row>
-    <row r="2" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="36" customFormat="1">
       <c r="A2" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="57">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="36" customFormat="1">
       <c r="A3" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="36" customFormat="1">
       <c r="A4" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="37" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="36" customFormat="1">
       <c r="A5" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="37" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="36" customFormat="1">
       <c r="A6" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="35">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="36" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="36" customFormat="1" ht="25.5">
       <c r="A7" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="36" customFormat="1">
       <c r="A8" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="36" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="36" customFormat="1" ht="38.25">
       <c r="A9" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="36" customFormat="1">
       <c r="A10" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="36" customFormat="1">
       <c r="A11" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="38"/>
       <c r="M11" s="39"/>
     </row>
-    <row r="12" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="36" customFormat="1">
       <c r="A12" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="39"/>
     </row>
-    <row r="13" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="36" customFormat="1">
       <c r="A13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>57</v>
       </c>
       <c r="M13" s="39"/>
     </row>
-    <row r="14" spans="1:13" s="36" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="36" customFormat="1" ht="25.5">
       <c r="A14" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="39"/>
     </row>
-    <row r="15" spans="1:13" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="36" customFormat="1">
       <c r="A15" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>59</v>
       </c>
       <c r="M15" s="39"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="43">
         <v>46281</v>
       </c>
       <c r="M16" s="44"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="43">
         <v>46311</v>
       </c>
       <c r="M17" s="45"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>49</v>
       </c>
       <c r="M18" s="44"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>50</v>
       </c>
       <c r="M19" s="45"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>51</v>
       </c>
       <c r="M20" s="44"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>52</v>
       </c>
       <c r="M21" s="45"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="48"/>
       <c r="B22" s="49"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="45"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="44"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="45"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="44"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="52" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="52" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="51"/>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:2">
       <c r="B4" s="53"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="53"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="53" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="53" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="53" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="53" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="53"/>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="53" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="53"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="53"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="53"/>
     </row>
-    <row r="15" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:2" ht="25.5">
       <c r="B15" s="58" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="L9" sqref="L9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="12" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
-    <col min="9" max="9" width="11.7109375" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="7" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="13.85546875" style="7" customWidth="1"/>
+    <col min="12" max="12" width="15" style="7" customWidth="1"/>
+    <col min="13" max="13" width="14.85546875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
     </row>
-    <row r="2" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" s="4" customFormat="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="10"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:14" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>14</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
     </row>
-    <row r="4" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" s="1" customFormat="1" ht="23.25">
       <c r="A4" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="19"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
     </row>
-    <row r="5" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="30">
         <v>826.8</v>
       </c>
       <c r="C5" s="21">
         <v>1808.4</v>
       </c>
       <c r="D5" s="9">
         <v>2791.5</v>
       </c>
       <c r="E5" s="9">
         <v>3793.1</v>
       </c>
       <c r="F5" s="9">
         <v>4791.8</v>
       </c>
       <c r="G5" s="9">
         <v>5808.8</v>
       </c>
       <c r="H5" s="21">
         <v>6681.4</v>
       </c>
       <c r="I5" s="54">
         <v>7680.7</v>
       </c>
-      <c r="J5" s="21"/>
+      <c r="J5" s="21">
+        <v>7886.4</v>
+      </c>
       <c r="K5" s="21"/>
       <c r="L5" s="31"/>
       <c r="M5" s="9"/>
     </row>
-    <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9">
         <v>782.2</v>
       </c>
       <c r="C6" s="21">
         <v>1719.2</v>
       </c>
       <c r="D6" s="9">
         <v>2654.6</v>
       </c>
       <c r="E6" s="9">
         <v>3611.2</v>
       </c>
       <c r="F6" s="9">
         <v>4566.6000000000004</v>
       </c>
       <c r="G6" s="9">
         <v>5542.4</v>
       </c>
       <c r="H6" s="21">
         <v>6366</v>
       </c>
       <c r="I6" s="54">
         <v>7316.7</v>
       </c>
-      <c r="J6" s="21"/>
+      <c r="J6" s="21">
+        <v>7476.7</v>
+      </c>
       <c r="K6" s="21"/>
       <c r="L6" s="31"/>
       <c r="M6" s="9"/>
     </row>
-    <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="9">
         <v>44.6</v>
       </c>
       <c r="C7" s="21">
         <v>89.2</v>
       </c>
       <c r="D7" s="9">
         <v>136.9</v>
       </c>
       <c r="E7" s="9">
         <v>181.9</v>
       </c>
       <c r="F7" s="9">
         <v>225.2</v>
       </c>
       <c r="G7" s="9">
         <v>266.39999999999998</v>
       </c>
       <c r="H7" s="21">
         <v>315.39999999999998</v>
       </c>
       <c r="I7" s="54">
         <v>364</v>
       </c>
-      <c r="J7" s="21"/>
+      <c r="J7" s="21">
+        <v>409.7</v>
+      </c>
       <c r="K7" s="21"/>
       <c r="L7" s="31"/>
       <c r="M7" s="9"/>
     </row>
-    <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="20"/>
       <c r="B8" s="9"/>
       <c r="C8" s="21"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="9"/>
     </row>
-    <row r="9" spans="1:14" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" s="1" customFormat="1" ht="34.5">
       <c r="A9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="24"/>
       <c r="H9" s="19"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="19"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="9">
         <v>1711.5</v>
       </c>
       <c r="C10" s="9">
         <v>3742.8</v>
       </c>
       <c r="D10" s="9">
         <v>5789.4</v>
       </c>
       <c r="E10" s="9">
         <v>7818.8</v>
       </c>
       <c r="F10" s="9">
         <v>9853.7999999999993</v>
       </c>
       <c r="G10" s="9">
         <v>11953.8</v>
       </c>
       <c r="H10" s="21">
         <v>13737.5</v>
       </c>
       <c r="I10" s="31">
         <v>15786.1</v>
       </c>
-      <c r="J10" s="21"/>
+      <c r="J10" s="21">
+        <v>16160.3</v>
+      </c>
       <c r="K10" s="21"/>
       <c r="L10" s="31"/>
       <c r="M10" s="9"/>
     </row>
-    <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>1657.2</v>
       </c>
       <c r="C11" s="9">
         <v>3632.9</v>
       </c>
       <c r="D11" s="9">
         <v>5619.3</v>
       </c>
       <c r="E11" s="9">
         <v>7591.7</v>
       </c>
       <c r="F11" s="9">
         <v>9572.7000000000007</v>
       </c>
       <c r="G11" s="9">
         <v>11620.4</v>
       </c>
       <c r="H11" s="21">
         <v>13339.9</v>
       </c>
       <c r="I11" s="31">
         <v>15324.4</v>
       </c>
-      <c r="J11" s="21"/>
+      <c r="J11" s="21">
+        <v>15637.6</v>
+      </c>
       <c r="K11" s="21"/>
       <c r="L11" s="31"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>54.3</v>
       </c>
       <c r="C12" s="9">
         <v>109.9</v>
       </c>
       <c r="D12" s="9">
         <v>170.1</v>
       </c>
       <c r="E12" s="9">
         <v>227.1</v>
       </c>
       <c r="F12" s="9">
         <v>281.10000000000002</v>
       </c>
       <c r="G12" s="9">
         <v>333.4</v>
       </c>
       <c r="H12" s="21">
         <v>397.6</v>
       </c>
       <c r="I12" s="31">
         <v>461.7</v>
       </c>
-      <c r="J12" s="21"/>
+      <c r="J12" s="21">
+        <v>522.70000000000005</v>
+      </c>
       <c r="K12" s="21"/>
       <c r="L12" s="31"/>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="20"/>
       <c r="B13" s="23"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="24"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="17"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" s="1" customFormat="1" ht="22.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="24"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="17"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>1707.5</v>
       </c>
       <c r="C15" s="9">
         <v>3735.3</v>
       </c>
       <c r="D15" s="9">
         <v>5777.8</v>
       </c>
       <c r="E15" s="9">
         <v>7803.3</v>
       </c>
       <c r="F15" s="9">
         <v>9834.2999999999993</v>
       </c>
       <c r="G15" s="9">
         <v>11930.6</v>
       </c>
       <c r="H15" s="21">
         <v>13710.3</v>
       </c>
       <c r="I15" s="31">
         <v>15754.9</v>
       </c>
-      <c r="J15" s="21"/>
+      <c r="J15" s="21">
+        <v>16125.3</v>
+      </c>
       <c r="K15" s="21"/>
       <c r="L15" s="31"/>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
         <v>1657.2</v>
       </c>
       <c r="C16" s="9">
         <v>3632.9</v>
       </c>
       <c r="D16" s="9">
         <v>5619.3</v>
       </c>
       <c r="E16" s="9">
         <v>7591.7</v>
       </c>
       <c r="F16" s="9">
         <v>9572.7000000000007</v>
       </c>
       <c r="G16" s="9">
         <v>11620.4</v>
       </c>
       <c r="H16" s="21">
         <v>13339.9</v>
       </c>
       <c r="I16" s="31">
         <v>15324.4</v>
       </c>
-      <c r="J16" s="21"/>
+      <c r="J16" s="21">
+        <v>15637.6</v>
+      </c>
       <c r="K16" s="21"/>
       <c r="L16" s="31"/>
       <c r="M16" s="9"/>
     </row>
-    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
         <v>50.3</v>
       </c>
       <c r="C17" s="9">
         <v>102.4</v>
       </c>
       <c r="D17" s="9">
         <v>158.5</v>
       </c>
       <c r="E17" s="9">
         <v>211.6</v>
       </c>
       <c r="F17" s="9">
         <v>261.60000000000002</v>
       </c>
       <c r="G17" s="9">
         <v>310.2</v>
       </c>
       <c r="H17" s="21">
         <v>370.4</v>
       </c>
       <c r="I17" s="31">
         <v>430.5</v>
       </c>
-      <c r="J17" s="21"/>
+      <c r="J17" s="21">
+        <v>487.7</v>
+      </c>
       <c r="K17" s="21"/>
       <c r="L17" s="31"/>
       <c r="M17" s="9"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="24"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="17"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="17"/>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A19" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="24"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="17"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="17"/>
     </row>
-    <row r="20" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="24">
         <v>420</v>
       </c>
       <c r="C20" s="24">
         <v>525</v>
       </c>
       <c r="D20" s="24">
         <v>631</v>
       </c>
       <c r="E20" s="24">
         <v>737</v>
       </c>
       <c r="F20" s="24">
         <v>885</v>
       </c>
       <c r="G20" s="24">
         <v>1033</v>
       </c>
       <c r="H20" s="25">
         <v>1181</v>
       </c>
       <c r="I20" s="32">
         <v>1221</v>
       </c>
-      <c r="J20" s="25"/>
+      <c r="J20" s="25">
+        <v>1261</v>
+      </c>
       <c r="K20" s="25"/>
       <c r="L20" s="32"/>
       <c r="M20" s="24"/>
     </row>
-    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="27">
         <v>420</v>
       </c>
       <c r="C21" s="27">
         <v>525</v>
       </c>
       <c r="D21" s="27">
         <v>631</v>
       </c>
       <c r="E21" s="27">
         <v>737</v>
       </c>
       <c r="F21" s="27">
         <v>885</v>
       </c>
       <c r="G21" s="27">
         <v>1033</v>
       </c>
       <c r="H21" s="28">
         <v>1181</v>
       </c>
       <c r="I21" s="55">
         <v>1221</v>
       </c>
-      <c r="J21" s="28"/>
+      <c r="J21" s="28">
+        <v>1261</v>
+      </c>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>