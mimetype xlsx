--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезеңдер бойынша жалпы шығарылы" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1040" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -9765,51 +9765,51 @@
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="48" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -9837,72 +9837,83 @@
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8775">
     <cellStyle name="20% - Акцент1 10" xfId="2581"/>
     <cellStyle name="20% - Акцент1 11" xfId="2580"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="307"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2983"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="664"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3323"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2982"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="665"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
@@ -18968,96 +18979,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="84" width="8.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="9.140625" style="1" customWidth="1"/>
     <col min="86" max="96" width="8.140625" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.5703125" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="60"/>
-[...10 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="59" t="s">
+      <c r="K3" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="59"/>
-      <c r="M3" s="59"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="59" t="s">
+      <c r="W3" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="59"/>
-      <c r="Y3" s="59"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19106,180 +19117,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC3" s="3"/>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="56"/>
-      <c r="B4" s="53" t="s">
+      <c r="A4" s="68"/>
+      <c r="B4" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53" t="s">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="AA4" s="54"/>
-[...10 lines deleted...]
-      <c r="AL4" s="53" t="s">
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="54"/>
-[...10 lines deleted...]
-      <c r="AX4" s="53" t="s">
+      <c r="AM4" s="63"/>
+      <c r="AN4" s="63"/>
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="63"/>
+      <c r="AQ4" s="63"/>
+      <c r="AR4" s="63"/>
+      <c r="AS4" s="63"/>
+      <c r="AT4" s="63"/>
+      <c r="AU4" s="63"/>
+      <c r="AV4" s="63"/>
+      <c r="AW4" s="67"/>
+      <c r="AX4" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AY4" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="53" t="s">
+      <c r="AY4" s="63"/>
+      <c r="AZ4" s="63"/>
+      <c r="BA4" s="63"/>
+      <c r="BB4" s="63"/>
+      <c r="BC4" s="63"/>
+      <c r="BD4" s="63"/>
+      <c r="BE4" s="63"/>
+      <c r="BF4" s="63"/>
+      <c r="BG4" s="63"/>
+      <c r="BH4" s="63"/>
+      <c r="BI4" s="63"/>
+      <c r="BJ4" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BK4" s="54"/>
-[...10 lines deleted...]
-      <c r="BV4" s="53" t="s">
+      <c r="BK4" s="63"/>
+      <c r="BL4" s="63"/>
+      <c r="BM4" s="63"/>
+      <c r="BN4" s="63"/>
+      <c r="BO4" s="63"/>
+      <c r="BP4" s="63"/>
+      <c r="BQ4" s="63"/>
+      <c r="BR4" s="63"/>
+      <c r="BS4" s="63"/>
+      <c r="BT4" s="63"/>
+      <c r="BU4" s="64"/>
+      <c r="BV4" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="54"/>
-[...10 lines deleted...]
-      <c r="CH4" s="53" t="s">
+      <c r="BW4" s="63"/>
+      <c r="BX4" s="63"/>
+      <c r="BY4" s="63"/>
+      <c r="BZ4" s="63"/>
+      <c r="CA4" s="63"/>
+      <c r="CB4" s="63"/>
+      <c r="CC4" s="63"/>
+      <c r="CD4" s="63"/>
+      <c r="CE4" s="63"/>
+      <c r="CF4" s="63"/>
+      <c r="CG4" s="64"/>
+      <c r="CH4" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="54"/>
-[...10 lines deleted...]
-      <c r="CT4" s="53" t="s">
+      <c r="CI4" s="63"/>
+      <c r="CJ4" s="63"/>
+      <c r="CK4" s="63"/>
+      <c r="CL4" s="63"/>
+      <c r="CM4" s="63"/>
+      <c r="CN4" s="63"/>
+      <c r="CO4" s="63"/>
+      <c r="CP4" s="63"/>
+      <c r="CQ4" s="63"/>
+      <c r="CR4" s="63"/>
+      <c r="CS4" s="64"/>
+      <c r="CT4" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="54"/>
-[...9 lines deleted...]
-      <c r="DE4" s="55"/>
+      <c r="CU4" s="63"/>
+      <c r="CV4" s="63"/>
+      <c r="CW4" s="63"/>
+      <c r="CX4" s="63"/>
+      <c r="CY4" s="63"/>
+      <c r="CZ4" s="63"/>
+      <c r="DA4" s="63"/>
+      <c r="DB4" s="63"/>
+      <c r="DC4" s="63"/>
+      <c r="DD4" s="63"/>
+      <c r="DE4" s="64"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="57"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -19859,54 +19870,56 @@
       </c>
       <c r="CN6" s="21">
         <v>126314.8</v>
       </c>
       <c r="CO6" s="27">
         <v>173478</v>
       </c>
       <c r="CP6" s="27">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="27">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="29">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="27">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="44">
         <v>28246.3</v>
       </c>
-      <c r="CV6" s="61">
+      <c r="CV6" s="53">
         <v>45100.2</v>
       </c>
-      <c r="CW6" s="27"/>
+      <c r="CW6" s="70">
+        <v>63570.5</v>
+      </c>
       <c r="CX6" s="27"/>
       <c r="CY6" s="27"/>
       <c r="CZ6" s="27"/>
       <c r="DA6" s="27"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="35"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
@@ -20170,54 +20183,56 @@
       </c>
       <c r="CN7" s="22">
         <v>6633.5</v>
       </c>
       <c r="CO7" s="28">
         <v>9315.9</v>
       </c>
       <c r="CP7" s="28">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="28">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="30">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="28">
         <v>792.6</v>
       </c>
       <c r="CU7" s="45">
         <v>1541.5</v>
       </c>
-      <c r="CV7" s="62">
+      <c r="CV7" s="54">
         <v>2907.7</v>
       </c>
-      <c r="CW7" s="28"/>
+      <c r="CW7" s="71">
+        <v>3986.5</v>
+      </c>
       <c r="CX7" s="28"/>
       <c r="CY7" s="28"/>
       <c r="CZ7" s="28"/>
       <c r="DA7" s="28"/>
       <c r="DB7" s="28"/>
       <c r="DC7" s="28"/>
       <c r="DD7" s="36"/>
       <c r="DE7" s="36"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="15">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="15">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="15">
         <v>2696.9579192569181</v>
       </c>
@@ -20481,54 +20496,56 @@
       </c>
       <c r="CN8" s="22">
         <v>13190.2</v>
       </c>
       <c r="CO8" s="28">
         <v>17835.900000000001</v>
       </c>
       <c r="CP8" s="28">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="28">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="30">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="28">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="45">
         <v>3729.9</v>
       </c>
-      <c r="CV8" s="62">
+      <c r="CV8" s="54">
         <v>5896.9</v>
       </c>
-      <c r="CW8" s="28"/>
+      <c r="CW8" s="71">
+        <v>8058.9</v>
+      </c>
       <c r="CX8" s="28"/>
       <c r="CY8" s="28"/>
       <c r="CZ8" s="28"/>
       <c r="DA8" s="28"/>
       <c r="DB8" s="28"/>
       <c r="DC8" s="28"/>
       <c r="DD8" s="36"/>
       <c r="DE8" s="36"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="15">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="15">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="15">
         <v>2217.7827830763581</v>
       </c>
@@ -20792,54 +20809,56 @@
       </c>
       <c r="CN9" s="22">
         <v>10051.6</v>
       </c>
       <c r="CO9" s="28">
         <v>12453.5</v>
       </c>
       <c r="CP9" s="28">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="28">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="30">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="28">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="45">
         <v>3355.6</v>
       </c>
-      <c r="CV9" s="62">
+      <c r="CV9" s="54">
         <v>5249.3</v>
       </c>
-      <c r="CW9" s="28"/>
+      <c r="CW9" s="71">
+        <v>6608.6</v>
+      </c>
       <c r="CX9" s="28"/>
       <c r="CY9" s="28"/>
       <c r="CZ9" s="28"/>
       <c r="DA9" s="28"/>
       <c r="DB9" s="28"/>
       <c r="DC9" s="28"/>
       <c r="DD9" s="36"/>
       <c r="DE9" s="36"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="15">
         <v>1874.8906637950768</v>
       </c>
@@ -21103,54 +21122,56 @@
       </c>
       <c r="CN10" s="22">
         <v>6718.8</v>
       </c>
       <c r="CO10" s="28">
         <v>9514.1</v>
       </c>
       <c r="CP10" s="28">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="28">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="30">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="28">
         <v>554.4</v>
       </c>
       <c r="CU10" s="45">
         <v>1318.5</v>
       </c>
-      <c r="CV10" s="62">
+      <c r="CV10" s="54">
         <v>1857.5</v>
       </c>
-      <c r="CW10" s="28"/>
+      <c r="CW10" s="71">
+        <v>3291.5</v>
+      </c>
       <c r="CX10" s="28"/>
       <c r="CY10" s="28"/>
       <c r="CZ10" s="28"/>
       <c r="DA10" s="28"/>
       <c r="DB10" s="28"/>
       <c r="DC10" s="28"/>
       <c r="DD10" s="36"/>
       <c r="DE10" s="36"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="15">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="15">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="15">
         <v>2270.2636782996992</v>
       </c>
@@ -21414,54 +21435,56 @@
       </c>
       <c r="CN11" s="22">
         <v>8984.9</v>
       </c>
       <c r="CO11" s="28">
         <v>11404.9</v>
       </c>
       <c r="CP11" s="28">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="28">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="30">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="28">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="45">
         <v>2014.1</v>
       </c>
-      <c r="CV11" s="62">
+      <c r="CV11" s="54">
         <v>3070</v>
       </c>
-      <c r="CW11" s="28"/>
+      <c r="CW11" s="71">
+        <v>4246.8999999999996</v>
+      </c>
       <c r="CX11" s="28"/>
       <c r="CY11" s="28"/>
       <c r="CZ11" s="28"/>
       <c r="DA11" s="28"/>
       <c r="DB11" s="28"/>
       <c r="DC11" s="28"/>
       <c r="DD11" s="36"/>
       <c r="DE11" s="36"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="15">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="15">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="15">
         <v>2253.0076218152449</v>
       </c>
@@ -21725,54 +21748,56 @@
       </c>
       <c r="CN12" s="22">
         <v>5312.7</v>
       </c>
       <c r="CO12" s="28">
         <v>7341.4</v>
       </c>
       <c r="CP12" s="28">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="28">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="30">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="28">
         <v>841.1</v>
       </c>
       <c r="CU12" s="45">
         <v>1360.1</v>
       </c>
-      <c r="CV12" s="62">
+      <c r="CV12" s="54">
         <v>2038.7</v>
       </c>
-      <c r="CW12" s="28"/>
+      <c r="CW12" s="71">
+        <v>2884.3</v>
+      </c>
       <c r="CX12" s="28"/>
       <c r="CY12" s="28"/>
       <c r="CZ12" s="28"/>
       <c r="DA12" s="28"/>
       <c r="DB12" s="28"/>
       <c r="DC12" s="28"/>
       <c r="DD12" s="36"/>
       <c r="DE12" s="36"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="15">
         <v>2386.0040837496385</v>
       </c>
@@ -22036,54 +22061,56 @@
       </c>
       <c r="CN13" s="22">
         <v>9669.1</v>
       </c>
       <c r="CO13" s="28">
         <v>17110.5</v>
       </c>
       <c r="CP13" s="28">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="28">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="30">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="28">
         <v>828.2</v>
       </c>
       <c r="CU13" s="45">
         <v>1928.1</v>
       </c>
-      <c r="CV13" s="62">
+      <c r="CV13" s="54">
         <v>3035.5</v>
       </c>
-      <c r="CW13" s="28"/>
+      <c r="CW13" s="71">
+        <v>4484.8999999999996</v>
+      </c>
       <c r="CX13" s="28"/>
       <c r="CY13" s="28"/>
       <c r="CZ13" s="28"/>
       <c r="DA13" s="28"/>
       <c r="DB13" s="28"/>
       <c r="DC13" s="28"/>
       <c r="DD13" s="36"/>
       <c r="DE13" s="36"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
@@ -22347,54 +22374,56 @@
       </c>
       <c r="CN14" s="22">
         <v>7445.2</v>
       </c>
       <c r="CO14" s="28">
         <v>10269.299999999999</v>
       </c>
       <c r="CP14" s="28">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="28">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="30">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="28">
         <v>588.1</v>
       </c>
       <c r="CU14" s="45">
         <v>1328.3</v>
       </c>
-      <c r="CV14" s="62">
+      <c r="CV14" s="54">
         <v>1956.5</v>
       </c>
-      <c r="CW14" s="28"/>
+      <c r="CW14" s="71">
+        <v>2893</v>
+      </c>
       <c r="CX14" s="28"/>
       <c r="CY14" s="28"/>
       <c r="CZ14" s="28"/>
       <c r="DA14" s="28"/>
       <c r="DB14" s="28"/>
       <c r="DC14" s="28"/>
       <c r="DD14" s="36"/>
       <c r="DE14" s="36"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="15">
         <v>1924.3038334037449</v>
       </c>
@@ -22658,54 +22687,56 @@
       </c>
       <c r="CN15" s="22">
         <v>7110.8</v>
       </c>
       <c r="CO15" s="28">
         <v>10366.700000000001</v>
       </c>
       <c r="CP15" s="28">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="28">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="30">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="28">
         <v>489.2</v>
       </c>
       <c r="CU15" s="45">
         <v>1378.1</v>
       </c>
-      <c r="CV15" s="62">
+      <c r="CV15" s="54">
         <v>2248.6</v>
       </c>
-      <c r="CW15" s="28"/>
+      <c r="CW15" s="71">
+        <v>2698</v>
+      </c>
       <c r="CX15" s="28"/>
       <c r="CY15" s="28"/>
       <c r="CZ15" s="28"/>
       <c r="DA15" s="28"/>
       <c r="DB15" s="28"/>
       <c r="DC15" s="28"/>
       <c r="DD15" s="36"/>
       <c r="DE15" s="36"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="15">
         <v>1848.3339432288117</v>
       </c>
@@ -22969,54 +23000,56 @@
       </c>
       <c r="CN16" s="22">
         <v>9973.7000000000007</v>
       </c>
       <c r="CO16" s="28">
         <v>11965.1</v>
       </c>
       <c r="CP16" s="28">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="28">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="30">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="28">
         <v>408.7</v>
       </c>
       <c r="CU16" s="45">
         <v>1173</v>
       </c>
-      <c r="CV16" s="62">
+      <c r="CV16" s="54">
         <v>2409.6999999999998</v>
       </c>
-      <c r="CW16" s="28"/>
+      <c r="CW16" s="71">
+        <v>4375</v>
+      </c>
       <c r="CX16" s="28"/>
       <c r="CY16" s="28"/>
       <c r="CZ16" s="28"/>
       <c r="DA16" s="28"/>
       <c r="DB16" s="28"/>
       <c r="DC16" s="28"/>
       <c r="DD16" s="36"/>
       <c r="DE16" s="36"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="15">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="15">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="15">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="15">
         <v>5490.8925867241196</v>
       </c>
@@ -23280,54 +23313,56 @@
       </c>
       <c r="CN17" s="22">
         <v>24805.599999999999</v>
       </c>
       <c r="CO17" s="28">
         <v>33364.699999999997</v>
       </c>
       <c r="CP17" s="28">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="28">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="30">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="28">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="45">
         <v>5814.2</v>
       </c>
-      <c r="CV17" s="62">
+      <c r="CV17" s="54">
         <v>9219.6</v>
       </c>
-      <c r="CW17" s="28"/>
+      <c r="CW17" s="71">
+        <v>12908.8</v>
+      </c>
       <c r="CX17" s="28"/>
       <c r="CY17" s="28"/>
       <c r="CZ17" s="28"/>
       <c r="DA17" s="28"/>
       <c r="DB17" s="28"/>
       <c r="DC17" s="28"/>
       <c r="DD17" s="36"/>
       <c r="DE17" s="36"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="15">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="15">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="15">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="15">
         <v>1592.3109919672122</v>
       </c>
@@ -23591,54 +23626,56 @@
       </c>
       <c r="CN18" s="22">
         <v>5874.7</v>
       </c>
       <c r="CO18" s="28">
         <v>8339.7999999999993</v>
       </c>
       <c r="CP18" s="28">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="28">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="30">
         <v>47811</v>
       </c>
       <c r="CT18" s="28">
         <v>493.4</v>
       </c>
       <c r="CU18" s="45">
         <v>1186.7</v>
       </c>
-      <c r="CV18" s="62">
+      <c r="CV18" s="54">
         <v>1800.6</v>
       </c>
-      <c r="CW18" s="28"/>
+      <c r="CW18" s="71">
+        <v>2500.3000000000002</v>
+      </c>
       <c r="CX18" s="28"/>
       <c r="CY18" s="28"/>
       <c r="CZ18" s="28"/>
       <c r="DA18" s="28"/>
       <c r="DB18" s="28"/>
       <c r="DC18" s="28"/>
       <c r="DD18" s="36"/>
       <c r="DE18" s="36"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="15">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="15">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="15">
         <v>2843.2735509158479</v>
       </c>
@@ -23902,110 +23939,112 @@
       </c>
       <c r="CN19" s="22">
         <v>10544</v>
       </c>
       <c r="CO19" s="28">
         <v>14196.3</v>
       </c>
       <c r="CP19" s="28">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="28">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="30">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="28">
         <v>977.1</v>
       </c>
       <c r="CU19" s="45">
         <v>2118.4</v>
       </c>
-      <c r="CV19" s="62">
+      <c r="CV19" s="54">
         <v>3409.6</v>
       </c>
-      <c r="CW19" s="28"/>
+      <c r="CW19" s="71">
+        <v>4633.8</v>
+      </c>
       <c r="CX19" s="28"/>
       <c r="CY19" s="28"/>
       <c r="CZ19" s="28"/>
       <c r="DA19" s="28"/>
       <c r="DB19" s="28"/>
       <c r="DC19" s="28"/>
       <c r="DD19" s="36"/>
       <c r="DE19" s="36"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="60" t="s">
+      <c r="A20" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="60"/>
-[...10 lines deleted...]
-      <c r="M20" s="60"/>
+      <c r="B20" s="65"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="65"/>
+      <c r="G20" s="65"/>
+      <c r="H20" s="65"/>
+      <c r="I20" s="65"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="59" t="s">
+      <c r="K21" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="59"/>
-      <c r="M21" s="59"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="59" t="s">
+      <c r="W21" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="X21" s="59"/>
-      <c r="Y21" s="59"/>
+      <c r="X21" s="66"/>
+      <c r="Y21" s="66"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24054,180 +24093,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC21" s="3"/>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="56"/>
-      <c r="B22" s="53" t="s">
+      <c r="A22" s="68"/>
+      <c r="B22" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="54"/>
-[...10 lines deleted...]
-      <c r="N22" s="53" t="s">
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="O22" s="54"/>
-[...10 lines deleted...]
-      <c r="Z22" s="53" t="s">
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="67"/>
+      <c r="Z22" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="AA22" s="54"/>
-[...10 lines deleted...]
-      <c r="AL22" s="53" t="s">
+      <c r="AA22" s="63"/>
+      <c r="AB22" s="63"/>
+      <c r="AC22" s="63"/>
+      <c r="AD22" s="63"/>
+      <c r="AE22" s="63"/>
+      <c r="AF22" s="63"/>
+      <c r="AG22" s="63"/>
+      <c r="AH22" s="63"/>
+      <c r="AI22" s="63"/>
+      <c r="AJ22" s="63"/>
+      <c r="AK22" s="67"/>
+      <c r="AL22" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM22" s="54"/>
-[...10 lines deleted...]
-      <c r="AX22" s="53" t="s">
+      <c r="AM22" s="63"/>
+      <c r="AN22" s="63"/>
+      <c r="AO22" s="63"/>
+      <c r="AP22" s="63"/>
+      <c r="AQ22" s="63"/>
+      <c r="AR22" s="63"/>
+      <c r="AS22" s="63"/>
+      <c r="AT22" s="63"/>
+      <c r="AU22" s="63"/>
+      <c r="AV22" s="63"/>
+      <c r="AW22" s="67"/>
+      <c r="AX22" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AY22" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="53" t="s">
+      <c r="AY22" s="63"/>
+      <c r="AZ22" s="63"/>
+      <c r="BA22" s="63"/>
+      <c r="BB22" s="63"/>
+      <c r="BC22" s="63"/>
+      <c r="BD22" s="63"/>
+      <c r="BE22" s="63"/>
+      <c r="BF22" s="63"/>
+      <c r="BG22" s="63"/>
+      <c r="BH22" s="63"/>
+      <c r="BI22" s="63"/>
+      <c r="BJ22" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BK22" s="54"/>
-[...10 lines deleted...]
-      <c r="BV22" s="53" t="s">
+      <c r="BK22" s="63"/>
+      <c r="BL22" s="63"/>
+      <c r="BM22" s="63"/>
+      <c r="BN22" s="63"/>
+      <c r="BO22" s="63"/>
+      <c r="BP22" s="63"/>
+      <c r="BQ22" s="63"/>
+      <c r="BR22" s="63"/>
+      <c r="BS22" s="63"/>
+      <c r="BT22" s="63"/>
+      <c r="BU22" s="64"/>
+      <c r="BV22" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="54"/>
-[...10 lines deleted...]
-      <c r="CH22" s="53" t="s">
+      <c r="BW22" s="63"/>
+      <c r="BX22" s="63"/>
+      <c r="BY22" s="63"/>
+      <c r="BZ22" s="63"/>
+      <c r="CA22" s="63"/>
+      <c r="CB22" s="63"/>
+      <c r="CC22" s="63"/>
+      <c r="CD22" s="63"/>
+      <c r="CE22" s="63"/>
+      <c r="CF22" s="63"/>
+      <c r="CG22" s="64"/>
+      <c r="CH22" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="54"/>
-[...10 lines deleted...]
-      <c r="CT22" s="53" t="s">
+      <c r="CI22" s="63"/>
+      <c r="CJ22" s="63"/>
+      <c r="CK22" s="63"/>
+      <c r="CL22" s="63"/>
+      <c r="CM22" s="63"/>
+      <c r="CN22" s="63"/>
+      <c r="CO22" s="63"/>
+      <c r="CP22" s="63"/>
+      <c r="CQ22" s="63"/>
+      <c r="CR22" s="63"/>
+      <c r="CS22" s="64"/>
+      <c r="CT22" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="54"/>
-[...9 lines deleted...]
-      <c r="DE22" s="55"/>
+      <c r="CU22" s="63"/>
+      <c r="CV22" s="63"/>
+      <c r="CW22" s="63"/>
+      <c r="CX22" s="63"/>
+      <c r="CY22" s="63"/>
+      <c r="CZ22" s="63"/>
+      <c r="DA22" s="63"/>
+      <c r="DB22" s="63"/>
+      <c r="DC22" s="63"/>
+      <c r="DD22" s="63"/>
+      <c r="DE22" s="64"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="57"/>
+      <c r="A23" s="69"/>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="4" t="s">
@@ -24807,54 +24846,56 @@
       </c>
       <c r="CN24" s="23">
         <v>124712.1</v>
       </c>
       <c r="CO24" s="27">
         <v>171646.4</v>
       </c>
       <c r="CP24" s="27">
         <v>327374</v>
       </c>
       <c r="CQ24" s="27">
         <v>424761.1</v>
       </c>
       <c r="CR24" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="31">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="37">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="46">
         <v>27788.400000000001</v>
       </c>
-      <c r="CV24" s="63">
+      <c r="CV24" s="55">
         <v>44283.8</v>
       </c>
-      <c r="CW24" s="27"/>
+      <c r="CW24" s="72">
+        <v>62595</v>
+      </c>
       <c r="CX24" s="27"/>
       <c r="CY24" s="27"/>
       <c r="CZ24" s="27"/>
       <c r="DA24" s="27"/>
       <c r="DB24" s="27"/>
       <c r="DC24" s="27"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="35"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="12">
         <v>974.67002978985636</v>
       </c>
@@ -25118,54 +25159,56 @@
       </c>
       <c r="CN25" s="24">
         <v>6395.5</v>
       </c>
       <c r="CO25" s="28">
         <v>9034.2000000000007</v>
       </c>
       <c r="CP25" s="28">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ25" s="28">
         <v>24947</v>
       </c>
       <c r="CR25" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="32">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="38">
         <v>757.4</v>
       </c>
       <c r="CU25" s="47">
         <v>1471.1</v>
       </c>
-      <c r="CV25" s="64">
+      <c r="CV25" s="56">
         <v>2815.8</v>
       </c>
-      <c r="CW25" s="28"/>
+      <c r="CW25" s="73">
+        <v>3908</v>
+      </c>
       <c r="CX25" s="28"/>
       <c r="CY25" s="28"/>
       <c r="CZ25" s="28"/>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="13">
         <v>2642.3303621001687</v>
       </c>
@@ -25429,54 +25472,56 @@
       </c>
       <c r="CN26" s="24">
         <v>12868.9</v>
       </c>
       <c r="CO26" s="28">
         <v>17469.400000000001</v>
       </c>
       <c r="CP26" s="28">
         <v>40555.1</v>
       </c>
       <c r="CQ26" s="28">
         <v>49076</v>
       </c>
       <c r="CR26" s="13">
         <v>50640</v>
       </c>
       <c r="CS26" s="32">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="38">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="47">
         <v>3638.3</v>
       </c>
-      <c r="CV26" s="64">
+      <c r="CV26" s="56">
         <v>5759.4</v>
       </c>
-      <c r="CW26" s="28"/>
+      <c r="CW26" s="73">
+        <v>7912.9</v>
+      </c>
       <c r="CX26" s="28"/>
       <c r="CY26" s="28"/>
       <c r="CZ26" s="28"/>
       <c r="DA26" s="28"/>
       <c r="DB26" s="28"/>
       <c r="DC26" s="28"/>
       <c r="DD26" s="36"/>
       <c r="DE26" s="36"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="13">
         <v>2214.4157830763579</v>
       </c>
@@ -25740,54 +25785,56 @@
       </c>
       <c r="CN27" s="24">
         <v>10014.9</v>
       </c>
       <c r="CO27" s="28">
         <v>12411.7</v>
       </c>
       <c r="CP27" s="28">
         <v>21855.3</v>
       </c>
       <c r="CQ27" s="28">
         <v>28056</v>
       </c>
       <c r="CR27" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="32">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="38">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="47">
         <v>3345.2</v>
       </c>
-      <c r="CV27" s="64">
+      <c r="CV27" s="56">
         <v>5233.7</v>
       </c>
-      <c r="CW27" s="28"/>
+      <c r="CW27" s="73">
+        <v>6561.6</v>
+      </c>
       <c r="CX27" s="28"/>
       <c r="CY27" s="28"/>
       <c r="CZ27" s="28"/>
       <c r="DA27" s="28"/>
       <c r="DB27" s="28"/>
       <c r="DC27" s="28"/>
       <c r="DD27" s="36"/>
       <c r="DE27" s="36"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="13">
         <v>1874.8906637950768</v>
       </c>
@@ -26051,54 +26098,56 @@
       </c>
       <c r="CN28" s="24">
         <v>6641.8</v>
       </c>
       <c r="CO28" s="28">
         <v>9426</v>
       </c>
       <c r="CP28" s="28">
         <v>21867.5</v>
       </c>
       <c r="CQ28" s="28">
         <v>28812</v>
       </c>
       <c r="CR28" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="32">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="38">
         <v>543.4</v>
       </c>
       <c r="CU28" s="47">
         <v>1296.5</v>
       </c>
-      <c r="CV28" s="64">
+      <c r="CV28" s="56">
         <v>1824.5</v>
       </c>
-      <c r="CW28" s="28"/>
+      <c r="CW28" s="73">
+        <v>3290.3</v>
+      </c>
       <c r="CX28" s="28"/>
       <c r="CY28" s="28"/>
       <c r="CZ28" s="28"/>
       <c r="DA28" s="28"/>
       <c r="DB28" s="28"/>
       <c r="DC28" s="28"/>
       <c r="DD28" s="36"/>
       <c r="DE28" s="36"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="13">
         <v>2246.3416782996992</v>
       </c>
@@ -26362,54 +26411,56 @@
       </c>
       <c r="CN29" s="24">
         <v>8861.5</v>
       </c>
       <c r="CO29" s="28">
         <v>11259.7</v>
       </c>
       <c r="CP29" s="28">
         <v>14063.4</v>
       </c>
       <c r="CQ29" s="28">
         <v>17207.099999999999</v>
       </c>
       <c r="CR29" s="13">
         <v>20683</v>
       </c>
       <c r="CS29" s="32">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="38">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="47">
         <v>1977.8</v>
       </c>
-      <c r="CV29" s="64">
+      <c r="CV29" s="56">
         <v>2958.8</v>
       </c>
-      <c r="CW29" s="28"/>
+      <c r="CW29" s="73">
+        <v>4097.3</v>
+      </c>
       <c r="CX29" s="28"/>
       <c r="CY29" s="28"/>
       <c r="CZ29" s="28"/>
       <c r="DA29" s="28"/>
       <c r="DB29" s="28"/>
       <c r="DC29" s="28"/>
       <c r="DD29" s="36"/>
       <c r="DE29" s="36"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="13">
         <v>2235.186621815245</v>
       </c>
@@ -26673,54 +26724,56 @@
       </c>
       <c r="CN30" s="24">
         <v>5294.3</v>
       </c>
       <c r="CO30" s="28">
         <v>7318.7</v>
       </c>
       <c r="CP30" s="28">
         <v>17784.3</v>
       </c>
       <c r="CQ30" s="28">
         <v>29618</v>
       </c>
       <c r="CR30" s="13">
         <v>41871</v>
       </c>
       <c r="CS30" s="32">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="38">
         <v>838.3</v>
       </c>
       <c r="CU30" s="47">
         <v>1354.4</v>
       </c>
-      <c r="CV30" s="64">
+      <c r="CV30" s="56">
         <v>2027.5</v>
       </c>
-      <c r="CW30" s="28"/>
+      <c r="CW30" s="73">
+        <v>2869.3</v>
+      </c>
       <c r="CX30" s="28"/>
       <c r="CY30" s="28"/>
       <c r="CZ30" s="28"/>
       <c r="DA30" s="28"/>
       <c r="DB30" s="28"/>
       <c r="DC30" s="28"/>
       <c r="DD30" s="36"/>
       <c r="DE30" s="36"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="13">
         <v>2386.0040837496385</v>
       </c>
@@ -26984,54 +27037,56 @@
       </c>
       <c r="CN31" s="24">
         <v>9667.1</v>
       </c>
       <c r="CO31" s="28">
         <v>17108.5</v>
       </c>
       <c r="CP31" s="28">
         <v>28406.9</v>
       </c>
       <c r="CQ31" s="28">
         <v>42861.599999999999</v>
       </c>
       <c r="CR31" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="32">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="38">
         <v>828</v>
       </c>
       <c r="CU31" s="47">
         <v>1927.6</v>
       </c>
-      <c r="CV31" s="64">
+      <c r="CV31" s="56">
         <v>3034.6</v>
       </c>
-      <c r="CW31" s="28"/>
+      <c r="CW31" s="73">
+        <v>4483.2</v>
+      </c>
       <c r="CX31" s="28"/>
       <c r="CY31" s="28"/>
       <c r="CZ31" s="28"/>
       <c r="DA31" s="28"/>
       <c r="DB31" s="28"/>
       <c r="DC31" s="28"/>
       <c r="DD31" s="36"/>
       <c r="DE31" s="36"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="12">
         <v>2271.6676361495206</v>
       </c>
@@ -27295,54 +27350,56 @@
       </c>
       <c r="CN32" s="24">
         <v>7411.4</v>
       </c>
       <c r="CO32" s="28">
         <v>10225.9</v>
       </c>
       <c r="CP32" s="28">
         <v>21566.6</v>
       </c>
       <c r="CQ32" s="28">
         <v>30302.6</v>
       </c>
       <c r="CR32" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="32">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="38">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="47">
         <v>1317.4</v>
       </c>
-      <c r="CV32" s="64">
+      <c r="CV32" s="56">
         <v>1937.6</v>
       </c>
-      <c r="CW32" s="28"/>
+      <c r="CW32" s="73">
+        <v>2880.6</v>
+      </c>
       <c r="CX32" s="28"/>
       <c r="CY32" s="28"/>
       <c r="CZ32" s="28"/>
       <c r="DA32" s="28"/>
       <c r="DB32" s="28"/>
       <c r="DC32" s="28"/>
       <c r="DD32" s="36"/>
       <c r="DE32" s="36"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="13">
         <v>1916.2358334037449</v>
       </c>
@@ -27606,54 +27663,56 @@
       </c>
       <c r="CN33" s="24">
         <v>6898.8</v>
       </c>
       <c r="CO33" s="28">
         <v>10124.4</v>
       </c>
       <c r="CP33" s="28">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ33" s="28">
         <v>28489.4</v>
       </c>
       <c r="CR33" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="32">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="38">
         <v>458.9</v>
       </c>
       <c r="CU33" s="47">
         <v>1317.6</v>
       </c>
-      <c r="CV33" s="64">
+      <c r="CV33" s="56">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW33" s="28"/>
+      <c r="CW33" s="73">
+        <v>2683.9</v>
+      </c>
       <c r="CX33" s="28"/>
       <c r="CY33" s="28"/>
       <c r="CZ33" s="28"/>
       <c r="DA33" s="28"/>
       <c r="DB33" s="28"/>
       <c r="DC33" s="28"/>
       <c r="DD33" s="36"/>
       <c r="DE33" s="36"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="13">
         <v>1847.9499432288117</v>
       </c>
@@ -27917,54 +27976,56 @@
       </c>
       <c r="CN34" s="24">
         <v>9971.1</v>
       </c>
       <c r="CO34" s="28">
         <v>11962.2</v>
       </c>
       <c r="CP34" s="28">
         <v>15678.2</v>
       </c>
       <c r="CQ34" s="28">
         <v>18478</v>
       </c>
       <c r="CR34" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="32">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="38">
         <v>408.3</v>
       </c>
       <c r="CU34" s="47">
         <v>1172.3</v>
       </c>
-      <c r="CV34" s="64">
+      <c r="CV34" s="56">
         <v>2408.6</v>
       </c>
-      <c r="CW34" s="28"/>
+      <c r="CW34" s="73">
+        <v>4306.5</v>
+      </c>
       <c r="CX34" s="28"/>
       <c r="CY34" s="28"/>
       <c r="CZ34" s="28"/>
       <c r="DA34" s="28"/>
       <c r="DB34" s="28"/>
       <c r="DC34" s="28"/>
       <c r="DD34" s="36"/>
       <c r="DE34" s="36"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="13">
         <v>5466.5925867241231</v>
       </c>
@@ -28228,54 +28289,56 @@
       </c>
       <c r="CN35" s="24">
         <v>24805.599999999999</v>
       </c>
       <c r="CO35" s="28">
         <v>33364.699999999997</v>
       </c>
       <c r="CP35" s="28">
         <v>59552.7</v>
       </c>
       <c r="CQ35" s="28">
         <v>70912.899999999994</v>
       </c>
       <c r="CR35" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="32">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="38">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="47">
         <v>5814.2</v>
       </c>
-      <c r="CV35" s="64">
+      <c r="CV35" s="56">
         <v>9219.6</v>
       </c>
-      <c r="CW35" s="28"/>
+      <c r="CW35" s="73">
+        <v>12908.8</v>
+      </c>
       <c r="CX35" s="28"/>
       <c r="CY35" s="28"/>
       <c r="CZ35" s="28"/>
       <c r="DA35" s="28"/>
       <c r="DB35" s="28"/>
       <c r="DC35" s="28"/>
       <c r="DD35" s="36"/>
       <c r="DE35" s="36"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="13">
         <v>1592.0839919672121</v>
       </c>
@@ -28539,54 +28602,56 @@
       </c>
       <c r="CN36" s="24">
         <v>5811.2</v>
       </c>
       <c r="CO36" s="28">
         <v>8267.2000000000007</v>
       </c>
       <c r="CP36" s="28">
         <v>20874.5</v>
       </c>
       <c r="CQ36" s="28">
         <v>27915.9</v>
       </c>
       <c r="CR36" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="32">
         <v>47702</v>
       </c>
       <c r="CT36" s="38">
         <v>484.3</v>
       </c>
       <c r="CU36" s="47">
         <v>1168.5</v>
       </c>
-      <c r="CV36" s="64">
+      <c r="CV36" s="56">
         <v>1773.2</v>
       </c>
-      <c r="CW36" s="28"/>
+      <c r="CW36" s="73">
+        <v>2402.4</v>
+      </c>
       <c r="CX36" s="28"/>
       <c r="CY36" s="28"/>
       <c r="CZ36" s="28"/>
       <c r="DA36" s="28"/>
       <c r="DB36" s="28"/>
       <c r="DC36" s="28"/>
       <c r="DD36" s="36"/>
       <c r="DE36" s="36"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="13">
         <v>2763.4136509158479</v>
       </c>
@@ -28850,110 +28915,112 @@
       </c>
       <c r="CN37" s="24">
         <v>10070.299999999999</v>
       </c>
       <c r="CO37" s="28">
         <v>13673.9</v>
       </c>
       <c r="CP37" s="28">
         <v>22544.9</v>
       </c>
       <c r="CQ37" s="28">
         <v>28084.6</v>
       </c>
       <c r="CR37" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="32">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="38">
         <v>911.8</v>
       </c>
       <c r="CU37" s="47">
         <v>1987.8</v>
       </c>
-      <c r="CV37" s="64">
+      <c r="CV37" s="56">
         <v>3133</v>
       </c>
-      <c r="CW37" s="28"/>
+      <c r="CW37" s="73">
+        <v>4290.3</v>
+      </c>
       <c r="CX37" s="28"/>
       <c r="CY37" s="28"/>
       <c r="CZ37" s="28"/>
       <c r="DA37" s="28"/>
       <c r="DB37" s="28"/>
       <c r="DC37" s="28"/>
       <c r="DD37" s="36"/>
       <c r="DE37" s="36"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="60" t="s">
+      <c r="A40" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="60"/>
-[...10 lines deleted...]
-      <c r="M40" s="60"/>
+      <c r="B40" s="65"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="65"/>
+      <c r="H40" s="65"/>
+      <c r="I40" s="65"/>
+      <c r="J40" s="65"/>
+      <c r="K40" s="65"/>
+      <c r="L40" s="65"/>
+      <c r="M40" s="65"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="59" t="s">
+      <c r="K41" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="L41" s="59"/>
-      <c r="M41" s="59"/>
+      <c r="L41" s="66"/>
+      <c r="M41" s="66"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="59" t="s">
+      <c r="W41" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="X41" s="59"/>
-      <c r="Y41" s="59"/>
+      <c r="X41" s="66"/>
+      <c r="Y41" s="66"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29002,180 +29069,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC41" s="3"/>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="56"/>
-      <c r="B42" s="53" t="s">
+      <c r="A42" s="68"/>
+      <c r="B42" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="C42" s="54"/>
-[...10 lines deleted...]
-      <c r="N42" s="53" t="s">
+      <c r="C42" s="63"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="63"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="67"/>
+      <c r="N42" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="O42" s="54"/>
-[...10 lines deleted...]
-      <c r="Z42" s="53" t="s">
+      <c r="O42" s="63"/>
+      <c r="P42" s="63"/>
+      <c r="Q42" s="63"/>
+      <c r="R42" s="63"/>
+      <c r="S42" s="63"/>
+      <c r="T42" s="63"/>
+      <c r="U42" s="63"/>
+      <c r="V42" s="63"/>
+      <c r="W42" s="63"/>
+      <c r="X42" s="63"/>
+      <c r="Y42" s="67"/>
+      <c r="Z42" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="54"/>
-[...10 lines deleted...]
-      <c r="AL42" s="53" t="s">
+      <c r="AA42" s="63"/>
+      <c r="AB42" s="63"/>
+      <c r="AC42" s="63"/>
+      <c r="AD42" s="63"/>
+      <c r="AE42" s="63"/>
+      <c r="AF42" s="63"/>
+      <c r="AG42" s="63"/>
+      <c r="AH42" s="63"/>
+      <c r="AI42" s="63"/>
+      <c r="AJ42" s="63"/>
+      <c r="AK42" s="67"/>
+      <c r="AL42" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM42" s="54"/>
-[...10 lines deleted...]
-      <c r="AX42" s="53" t="s">
+      <c r="AM42" s="63"/>
+      <c r="AN42" s="63"/>
+      <c r="AO42" s="63"/>
+      <c r="AP42" s="63"/>
+      <c r="AQ42" s="63"/>
+      <c r="AR42" s="63"/>
+      <c r="AS42" s="63"/>
+      <c r="AT42" s="63"/>
+      <c r="AU42" s="63"/>
+      <c r="AV42" s="63"/>
+      <c r="AW42" s="67"/>
+      <c r="AX42" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AY42" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="53" t="s">
+      <c r="AY42" s="63"/>
+      <c r="AZ42" s="63"/>
+      <c r="BA42" s="63"/>
+      <c r="BB42" s="63"/>
+      <c r="BC42" s="63"/>
+      <c r="BD42" s="63"/>
+      <c r="BE42" s="63"/>
+      <c r="BF42" s="63"/>
+      <c r="BG42" s="63"/>
+      <c r="BH42" s="63"/>
+      <c r="BI42" s="63"/>
+      <c r="BJ42" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BK42" s="54"/>
-[...10 lines deleted...]
-      <c r="BV42" s="53" t="s">
+      <c r="BK42" s="63"/>
+      <c r="BL42" s="63"/>
+      <c r="BM42" s="63"/>
+      <c r="BN42" s="63"/>
+      <c r="BO42" s="63"/>
+      <c r="BP42" s="63"/>
+      <c r="BQ42" s="63"/>
+      <c r="BR42" s="63"/>
+      <c r="BS42" s="63"/>
+      <c r="BT42" s="63"/>
+      <c r="BU42" s="64"/>
+      <c r="BV42" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="54"/>
-[...10 lines deleted...]
-      <c r="CH42" s="53" t="s">
+      <c r="BW42" s="63"/>
+      <c r="BX42" s="63"/>
+      <c r="BY42" s="63"/>
+      <c r="BZ42" s="63"/>
+      <c r="CA42" s="63"/>
+      <c r="CB42" s="63"/>
+      <c r="CC42" s="63"/>
+      <c r="CD42" s="63"/>
+      <c r="CE42" s="63"/>
+      <c r="CF42" s="63"/>
+      <c r="CG42" s="64"/>
+      <c r="CH42" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="54"/>
-[...10 lines deleted...]
-      <c r="CT42" s="53" t="s">
+      <c r="CI42" s="63"/>
+      <c r="CJ42" s="63"/>
+      <c r="CK42" s="63"/>
+      <c r="CL42" s="63"/>
+      <c r="CM42" s="63"/>
+      <c r="CN42" s="63"/>
+      <c r="CO42" s="63"/>
+      <c r="CP42" s="63"/>
+      <c r="CQ42" s="63"/>
+      <c r="CR42" s="63"/>
+      <c r="CS42" s="64"/>
+      <c r="CT42" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="54"/>
-[...9 lines deleted...]
-      <c r="DE42" s="55"/>
+      <c r="CU42" s="63"/>
+      <c r="CV42" s="63"/>
+      <c r="CW42" s="63"/>
+      <c r="CX42" s="63"/>
+      <c r="CY42" s="63"/>
+      <c r="CZ42" s="63"/>
+      <c r="DA42" s="63"/>
+      <c r="DB42" s="63"/>
+      <c r="DC42" s="63"/>
+      <c r="DD42" s="63"/>
+      <c r="DE42" s="64"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="57"/>
+      <c r="A43" s="69"/>
       <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -29755,54 +29822,56 @@
       </c>
       <c r="CN44" s="25">
         <v>19470.5</v>
       </c>
       <c r="CO44" s="27">
         <v>49059.1</v>
       </c>
       <c r="CP44" s="27">
         <v>187454</v>
       </c>
       <c r="CQ44" s="27">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="33">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="39">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="48">
         <v>2459.9</v>
       </c>
-      <c r="CV44" s="65">
+      <c r="CV44" s="57">
         <v>3552.1</v>
       </c>
-      <c r="CW44" s="27"/>
+      <c r="CW44" s="74">
+        <v>4578.8</v>
+      </c>
       <c r="CX44" s="27"/>
       <c r="CY44" s="27"/>
       <c r="CZ44" s="27"/>
       <c r="DA44" s="27"/>
       <c r="DB44" s="27"/>
       <c r="DC44" s="27"/>
       <c r="DD44" s="35"/>
       <c r="DE44" s="35"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
@@ -30066,54 +30135,56 @@
       </c>
       <c r="CN45" s="26">
         <v>1594.9</v>
       </c>
       <c r="CO45" s="28">
         <v>3444.7</v>
       </c>
       <c r="CP45" s="28">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="28">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="34">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="40">
         <v>95.2</v>
       </c>
       <c r="CU45" s="49">
         <v>235.2</v>
       </c>
-      <c r="CV45" s="66">
+      <c r="CV45" s="58">
         <v>300.60000000000002</v>
       </c>
-      <c r="CW45" s="28"/>
+      <c r="CW45" s="75">
+        <v>441</v>
+      </c>
       <c r="CX45" s="28"/>
       <c r="CY45" s="28"/>
       <c r="CZ45" s="28"/>
       <c r="DA45" s="28"/>
       <c r="DB45" s="28"/>
       <c r="DC45" s="28"/>
       <c r="DD45" s="36"/>
       <c r="DE45" s="36"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="15">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="15">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="15">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="15">
         <v>46.831813866666664</v>
       </c>
@@ -30377,54 +30448,56 @@
       </c>
       <c r="CN46" s="26">
         <v>1906.9</v>
       </c>
       <c r="CO46" s="28">
         <v>4612.1000000000004</v>
       </c>
       <c r="CP46" s="28">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="28">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="34">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="40">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="49">
         <v>165.1</v>
       </c>
-      <c r="CV46" s="66">
+      <c r="CV46" s="58">
         <v>211</v>
       </c>
-      <c r="CW46" s="28"/>
+      <c r="CW46" s="75">
+        <v>343.5</v>
+      </c>
       <c r="CX46" s="28"/>
       <c r="CY46" s="28"/>
       <c r="CZ46" s="28"/>
       <c r="DA46" s="28"/>
       <c r="DB46" s="28"/>
       <c r="DC46" s="28"/>
       <c r="DD46" s="36"/>
       <c r="DE46" s="36"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="15">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="15">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="15">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="15">
         <v>776.94076935957332</v>
       </c>
@@ -30688,54 +30761,56 @@
       </c>
       <c r="CN47" s="26">
         <v>5131.5</v>
       </c>
       <c r="CO47" s="28">
         <v>6414.4</v>
       </c>
       <c r="CP47" s="28">
         <v>15047</v>
       </c>
       <c r="CQ47" s="28">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="34">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="40">
         <v>881.7</v>
       </c>
       <c r="CU47" s="49">
         <v>2050.3000000000002</v>
       </c>
-      <c r="CV47" s="66">
+      <c r="CV47" s="58">
         <v>3025.5</v>
       </c>
-      <c r="CW47" s="28"/>
+      <c r="CW47" s="75">
+        <v>3777.7</v>
+      </c>
       <c r="CX47" s="28"/>
       <c r="CY47" s="28"/>
       <c r="CZ47" s="28"/>
       <c r="DA47" s="28"/>
       <c r="DB47" s="28"/>
       <c r="DC47" s="28"/>
       <c r="DD47" s="36"/>
       <c r="DE47" s="36"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>2</v>
       </c>
@@ -30999,54 +31074,56 @@
       </c>
       <c r="CN48" s="26">
         <v>1025.5</v>
       </c>
       <c r="CO48" s="28">
         <v>2747.7</v>
       </c>
       <c r="CP48" s="28">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="28">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="34">
         <v>24951</v>
       </c>
       <c r="CT48" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV48" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW48" s="28"/>
+      <c r="CV48" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW48" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX48" s="28"/>
       <c r="CY48" s="28"/>
       <c r="CZ48" s="28"/>
       <c r="DA48" s="28"/>
       <c r="DB48" s="28"/>
       <c r="DC48" s="28"/>
       <c r="DD48" s="36"/>
       <c r="DE48" s="36"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>2</v>
       </c>
@@ -31310,54 +31387,56 @@
       </c>
       <c r="CN49" s="26">
         <v>936</v>
       </c>
       <c r="CO49" s="28">
         <v>1869.8</v>
       </c>
       <c r="CP49" s="28">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="28">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="34">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV49" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW49" s="28"/>
+      <c r="CV49" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW49" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX49" s="28"/>
       <c r="CY49" s="28"/>
       <c r="CZ49" s="28"/>
       <c r="DA49" s="28"/>
       <c r="DB49" s="28"/>
       <c r="DC49" s="28"/>
       <c r="DD49" s="36"/>
       <c r="DE49" s="36"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>2</v>
       </c>
@@ -31621,54 +31700,56 @@
       </c>
       <c r="CN50" s="26">
         <v>539.4</v>
       </c>
       <c r="CO50" s="28">
         <v>2048.9</v>
       </c>
       <c r="CP50" s="28">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="28">
         <v>22418</v>
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="34">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV50" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW50" s="28"/>
+      <c r="CV50" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW50" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX50" s="28"/>
       <c r="CY50" s="28"/>
       <c r="CZ50" s="28"/>
       <c r="DA50" s="28"/>
       <c r="DB50" s="28"/>
       <c r="DC50" s="28"/>
       <c r="DD50" s="36"/>
       <c r="DE50" s="36"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>2</v>
       </c>
@@ -31932,54 +32013,56 @@
       </c>
       <c r="CN51" s="26">
         <v>497.1</v>
       </c>
       <c r="CO51" s="28">
         <v>6485.9</v>
       </c>
       <c r="CP51" s="28">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="28">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="34">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV51" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW51" s="28"/>
+      <c r="CV51" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW51" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX51" s="28"/>
       <c r="CY51" s="28"/>
       <c r="CZ51" s="28"/>
       <c r="DA51" s="28"/>
       <c r="DB51" s="28"/>
       <c r="DC51" s="28"/>
       <c r="DD51" s="36"/>
       <c r="DE51" s="36"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>2</v>
       </c>
@@ -32243,54 +32326,56 @@
       </c>
       <c r="CN52" s="26">
         <v>657</v>
       </c>
       <c r="CO52" s="28">
         <v>2324.4</v>
       </c>
       <c r="CP52" s="28">
         <v>12770</v>
       </c>
       <c r="CQ52" s="28">
         <v>20706</v>
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="34">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV52" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW52" s="28"/>
+      <c r="CV52" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW52" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX52" s="28"/>
       <c r="CY52" s="28"/>
       <c r="CZ52" s="28"/>
       <c r="DA52" s="28"/>
       <c r="DB52" s="28"/>
       <c r="DC52" s="28"/>
       <c r="DD52" s="36"/>
       <c r="DE52" s="36"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>2</v>
       </c>
@@ -32554,54 +32639,56 @@
       </c>
       <c r="CN53" s="26">
         <v>2071.1</v>
       </c>
       <c r="CO53" s="28">
         <v>4357.3999999999996</v>
       </c>
       <c r="CP53" s="28">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="28">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="34">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV53" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW53" s="28"/>
+      <c r="CV53" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW53" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX53" s="28"/>
       <c r="CY53" s="28"/>
       <c r="CZ53" s="28"/>
       <c r="DA53" s="28"/>
       <c r="DB53" s="28"/>
       <c r="DC53" s="28"/>
       <c r="DD53" s="36"/>
       <c r="DE53" s="36"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>2</v>
       </c>
@@ -32865,54 +32952,56 @@
       </c>
       <c r="CN54" s="26">
         <v>712.9</v>
       </c>
       <c r="CO54" s="28">
         <v>1427.5</v>
       </c>
       <c r="CP54" s="28">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="28">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="34">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV54" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW54" s="28"/>
+      <c r="CV54" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW54" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX54" s="28"/>
       <c r="CY54" s="28"/>
       <c r="CZ54" s="28"/>
       <c r="DA54" s="28"/>
       <c r="DB54" s="28"/>
       <c r="DC54" s="28"/>
       <c r="DD54" s="36"/>
       <c r="DE54" s="36"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>2</v>
       </c>
@@ -33176,54 +33265,56 @@
       </c>
       <c r="CN55" s="26">
         <v>2385.1999999999998</v>
       </c>
       <c r="CO55" s="28">
         <v>6992.8</v>
       </c>
       <c r="CP55" s="28">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="28">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="34">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="40">
         <v>4.2</v>
       </c>
       <c r="CU55" s="49">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CV55" s="66">
+      <c r="CV55" s="58">
         <v>15</v>
       </c>
-      <c r="CW55" s="28"/>
+      <c r="CW55" s="75">
+        <v>16.600000000000001</v>
+      </c>
       <c r="CX55" s="28"/>
       <c r="CY55" s="28"/>
       <c r="CZ55" s="28"/>
       <c r="DA55" s="28"/>
       <c r="DB55" s="28"/>
       <c r="DC55" s="28"/>
       <c r="DD55" s="36"/>
       <c r="DE55" s="36"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>2</v>
       </c>
@@ -33487,54 +33578,56 @@
       </c>
       <c r="CN56" s="26">
         <v>827.1</v>
       </c>
       <c r="CO56" s="28">
         <v>2697.1</v>
       </c>
       <c r="CP56" s="28">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="28">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="34">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV56" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW56" s="28"/>
+      <c r="CV56" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW56" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX56" s="28"/>
       <c r="CY56" s="28"/>
       <c r="CZ56" s="28"/>
       <c r="DA56" s="28"/>
       <c r="DB56" s="28"/>
       <c r="DC56" s="28"/>
       <c r="DD56" s="36"/>
       <c r="DE56" s="36"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>2</v>
       </c>
@@ -33798,110 +33891,112 @@
       </c>
       <c r="CN57" s="26">
         <v>1185.9000000000001</v>
       </c>
       <c r="CO57" s="28">
         <v>3636.4</v>
       </c>
       <c r="CP57" s="28">
         <v>11352</v>
       </c>
       <c r="CQ57" s="28">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="34">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="CV57" s="67" t="s">
-[...2 lines deleted...]
-      <c r="CW57" s="28"/>
+      <c r="CV57" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW57" s="76" t="s">
+        <v>2</v>
+      </c>
       <c r="CX57" s="28"/>
       <c r="CY57" s="28"/>
       <c r="CZ57" s="28"/>
       <c r="DA57" s="28"/>
       <c r="DB57" s="28"/>
       <c r="DC57" s="28"/>
       <c r="DD57" s="36"/>
       <c r="DE57" s="36"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="60" t="s">
+      <c r="A59" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="60"/>
-[...10 lines deleted...]
-      <c r="M59" s="60"/>
+      <c r="B59" s="65"/>
+      <c r="C59" s="65"/>
+      <c r="D59" s="65"/>
+      <c r="E59" s="65"/>
+      <c r="F59" s="65"/>
+      <c r="G59" s="65"/>
+      <c r="H59" s="65"/>
+      <c r="I59" s="65"/>
+      <c r="J59" s="65"/>
+      <c r="K59" s="65"/>
+      <c r="L59" s="65"/>
+      <c r="M59" s="65"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="59" t="s">
+      <c r="K60" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="L60" s="59"/>
-      <c r="M60" s="59"/>
+      <c r="L60" s="66"/>
+      <c r="M60" s="66"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="59" t="s">
+      <c r="W60" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="X60" s="59"/>
-      <c r="Y60" s="59"/>
+      <c r="X60" s="66"/>
+      <c r="Y60" s="66"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -33950,180 +34045,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC60" s="3"/>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="56"/>
-      <c r="B61" s="53" t="s">
+      <c r="A61" s="68"/>
+      <c r="B61" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="C61" s="54"/>
-[...10 lines deleted...]
-      <c r="N61" s="53" t="s">
+      <c r="C61" s="63"/>
+      <c r="D61" s="63"/>
+      <c r="E61" s="63"/>
+      <c r="F61" s="63"/>
+      <c r="G61" s="63"/>
+      <c r="H61" s="63"/>
+      <c r="I61" s="63"/>
+      <c r="J61" s="63"/>
+      <c r="K61" s="63"/>
+      <c r="L61" s="63"/>
+      <c r="M61" s="67"/>
+      <c r="N61" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="O61" s="54"/>
-[...10 lines deleted...]
-      <c r="Z61" s="53" t="s">
+      <c r="O61" s="63"/>
+      <c r="P61" s="63"/>
+      <c r="Q61" s="63"/>
+      <c r="R61" s="63"/>
+      <c r="S61" s="63"/>
+      <c r="T61" s="63"/>
+      <c r="U61" s="63"/>
+      <c r="V61" s="63"/>
+      <c r="W61" s="63"/>
+      <c r="X61" s="63"/>
+      <c r="Y61" s="67"/>
+      <c r="Z61" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="AA61" s="54"/>
-[...10 lines deleted...]
-      <c r="AL61" s="53" t="s">
+      <c r="AA61" s="63"/>
+      <c r="AB61" s="63"/>
+      <c r="AC61" s="63"/>
+      <c r="AD61" s="63"/>
+      <c r="AE61" s="63"/>
+      <c r="AF61" s="63"/>
+      <c r="AG61" s="63"/>
+      <c r="AH61" s="63"/>
+      <c r="AI61" s="63"/>
+      <c r="AJ61" s="63"/>
+      <c r="AK61" s="67"/>
+      <c r="AL61" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM61" s="54"/>
-[...10 lines deleted...]
-      <c r="AX61" s="53" t="s">
+      <c r="AM61" s="63"/>
+      <c r="AN61" s="63"/>
+      <c r="AO61" s="63"/>
+      <c r="AP61" s="63"/>
+      <c r="AQ61" s="63"/>
+      <c r="AR61" s="63"/>
+      <c r="AS61" s="63"/>
+      <c r="AT61" s="63"/>
+      <c r="AU61" s="63"/>
+      <c r="AV61" s="63"/>
+      <c r="AW61" s="67"/>
+      <c r="AX61" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AY61" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="53" t="s">
+      <c r="AY61" s="63"/>
+      <c r="AZ61" s="63"/>
+      <c r="BA61" s="63"/>
+      <c r="BB61" s="63"/>
+      <c r="BC61" s="63"/>
+      <c r="BD61" s="63"/>
+      <c r="BE61" s="63"/>
+      <c r="BF61" s="63"/>
+      <c r="BG61" s="63"/>
+      <c r="BH61" s="63"/>
+      <c r="BI61" s="63"/>
+      <c r="BJ61" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BK61" s="54"/>
-[...10 lines deleted...]
-      <c r="BV61" s="53" t="s">
+      <c r="BK61" s="63"/>
+      <c r="BL61" s="63"/>
+      <c r="BM61" s="63"/>
+      <c r="BN61" s="63"/>
+      <c r="BO61" s="63"/>
+      <c r="BP61" s="63"/>
+      <c r="BQ61" s="63"/>
+      <c r="BR61" s="63"/>
+      <c r="BS61" s="63"/>
+      <c r="BT61" s="63"/>
+      <c r="BU61" s="64"/>
+      <c r="BV61" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="54"/>
-[...10 lines deleted...]
-      <c r="CH61" s="53" t="s">
+      <c r="BW61" s="63"/>
+      <c r="BX61" s="63"/>
+      <c r="BY61" s="63"/>
+      <c r="BZ61" s="63"/>
+      <c r="CA61" s="63"/>
+      <c r="CB61" s="63"/>
+      <c r="CC61" s="63"/>
+      <c r="CD61" s="63"/>
+      <c r="CE61" s="63"/>
+      <c r="CF61" s="63"/>
+      <c r="CG61" s="64"/>
+      <c r="CH61" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="54"/>
-[...10 lines deleted...]
-      <c r="CT61" s="53" t="s">
+      <c r="CI61" s="63"/>
+      <c r="CJ61" s="63"/>
+      <c r="CK61" s="63"/>
+      <c r="CL61" s="63"/>
+      <c r="CM61" s="63"/>
+      <c r="CN61" s="63"/>
+      <c r="CO61" s="63"/>
+      <c r="CP61" s="63"/>
+      <c r="CQ61" s="63"/>
+      <c r="CR61" s="63"/>
+      <c r="CS61" s="64"/>
+      <c r="CT61" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="54"/>
-[...9 lines deleted...]
-      <c r="DE61" s="55"/>
+      <c r="CU61" s="63"/>
+      <c r="CV61" s="63"/>
+      <c r="CW61" s="63"/>
+      <c r="CX61" s="63"/>
+      <c r="CY61" s="63"/>
+      <c r="CZ61" s="63"/>
+      <c r="DA61" s="63"/>
+      <c r="DB61" s="63"/>
+      <c r="DC61" s="63"/>
+      <c r="DD61" s="63"/>
+      <c r="DE61" s="64"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="57"/>
+      <c r="A62" s="69"/>
       <c r="B62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -34703,54 +34798,56 @@
       </c>
       <c r="CN63" s="27">
         <v>105225.60000000001</v>
       </c>
       <c r="CO63" s="27">
         <v>122558.1</v>
       </c>
       <c r="CP63" s="27">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="27">
         <v>159285</v>
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="35">
         <v>200525</v>
       </c>
       <c r="CT63" s="42">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="51">
         <v>25328.5</v>
       </c>
-      <c r="CV63" s="68">
+      <c r="CV63" s="60">
         <v>40731.800000000003</v>
       </c>
-      <c r="CW63" s="27"/>
+      <c r="CW63" s="77">
+        <v>58016.2</v>
+      </c>
       <c r="CX63" s="27"/>
       <c r="CY63" s="27"/>
       <c r="CZ63" s="27"/>
       <c r="DA63" s="27"/>
       <c r="DB63" s="27"/>
       <c r="DC63" s="27"/>
       <c r="DD63" s="35"/>
       <c r="DE63" s="35"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
@@ -35014,54 +35111,56 @@
       </c>
       <c r="CN64" s="28">
         <v>4799.8999999999996</v>
       </c>
       <c r="CO64" s="28">
         <v>5588</v>
       </c>
       <c r="CP64" s="28">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="28">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="36">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="43">
         <v>662.1</v>
       </c>
       <c r="CU64" s="52">
         <v>1235.9000000000001</v>
       </c>
-      <c r="CV64" s="69">
+      <c r="CV64" s="61">
         <v>2515.1999999999998</v>
       </c>
-      <c r="CW64" s="28"/>
+      <c r="CW64" s="78">
+        <v>3466.9</v>
+      </c>
       <c r="CX64" s="28"/>
       <c r="CY64" s="28"/>
       <c r="CZ64" s="28"/>
       <c r="DA64" s="28"/>
       <c r="DB64" s="28"/>
       <c r="DC64" s="28"/>
       <c r="DD64" s="36"/>
       <c r="DE64" s="36"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="15">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="15">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="15">
         <v>2595.4985482335019</v>
       </c>
@@ -35325,54 +35424,56 @@
       </c>
       <c r="CN65" s="28">
         <v>10960.1</v>
       </c>
       <c r="CO65" s="28">
         <v>12854.1</v>
       </c>
       <c r="CP65" s="28">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="28">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="36">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="43">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="52">
         <v>3473.1</v>
       </c>
-      <c r="CV65" s="69">
+      <c r="CV65" s="61">
         <v>5548.4</v>
       </c>
-      <c r="CW65" s="28"/>
+      <c r="CW65" s="78">
+        <v>7569.4</v>
+      </c>
       <c r="CX65" s="28"/>
       <c r="CY65" s="28"/>
       <c r="CZ65" s="28"/>
       <c r="DA65" s="28"/>
       <c r="DB65" s="28"/>
       <c r="DC65" s="28"/>
       <c r="DD65" s="36"/>
       <c r="DE65" s="36"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="15">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="15">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="15">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="15">
         <v>1437.4750137167848</v>
       </c>
@@ -35636,54 +35737,56 @@
       </c>
       <c r="CN66" s="28">
         <v>4882.2</v>
       </c>
       <c r="CO66" s="28">
         <v>5995.4</v>
       </c>
       <c r="CP66" s="28">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="28">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="36">
         <v>10283</v>
       </c>
       <c r="CT66" s="43">
         <v>460.7</v>
       </c>
       <c r="CU66" s="52">
         <v>1294.9000000000001</v>
       </c>
-      <c r="CV66" s="69">
+      <c r="CV66" s="61">
         <v>2208.1999999999998</v>
       </c>
-      <c r="CW66" s="28"/>
+      <c r="CW66" s="78">
+        <v>2783.9</v>
+      </c>
       <c r="CX66" s="28"/>
       <c r="CY66" s="28"/>
       <c r="CZ66" s="28"/>
       <c r="DA66" s="28"/>
       <c r="DB66" s="28"/>
       <c r="DC66" s="28"/>
       <c r="DD66" s="36"/>
       <c r="DE66" s="36"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="15">
         <v>1874.8906637950768</v>
       </c>
@@ -35947,54 +36050,56 @@
       </c>
       <c r="CN67" s="28">
         <v>5615.4</v>
       </c>
       <c r="CO67" s="28">
         <v>6676.7</v>
       </c>
       <c r="CP67" s="28">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="28">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="36">
         <v>10711</v>
       </c>
       <c r="CT67" s="43">
         <v>543.4</v>
       </c>
       <c r="CU67" s="52">
         <v>1296.5</v>
       </c>
-      <c r="CV67" s="69">
+      <c r="CV67" s="61">
         <v>1824.5</v>
       </c>
-      <c r="CW67" s="28"/>
+      <c r="CW67" s="78">
+        <v>3290.3</v>
+      </c>
       <c r="CX67" s="28"/>
       <c r="CY67" s="28"/>
       <c r="CZ67" s="28"/>
       <c r="DA67" s="28"/>
       <c r="DB67" s="28"/>
       <c r="DC67" s="28"/>
       <c r="DD67" s="36"/>
       <c r="DE67" s="36"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="15">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="15">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="15">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="15">
         <v>2246.3416782996992</v>
       </c>
@@ -36258,54 +36363,56 @@
       </c>
       <c r="CN68" s="28">
         <v>7924.3</v>
       </c>
       <c r="CO68" s="28">
         <v>9388</v>
       </c>
       <c r="CP68" s="28">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="28">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="36">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="43">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="52">
         <v>1977.8</v>
       </c>
-      <c r="CV68" s="69">
+      <c r="CV68" s="61">
         <v>2958.8</v>
       </c>
-      <c r="CW68" s="28"/>
+      <c r="CW68" s="78">
+        <v>4097.3</v>
+      </c>
       <c r="CX68" s="28"/>
       <c r="CY68" s="28"/>
       <c r="CZ68" s="28"/>
       <c r="DA68" s="28"/>
       <c r="DB68" s="28"/>
       <c r="DC68" s="28"/>
       <c r="DD68" s="36"/>
       <c r="DE68" s="36"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="15">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="15">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="15">
         <v>2235.186621815245</v>
       </c>
@@ -36569,54 +36676,56 @@
       </c>
       <c r="CN69" s="28">
         <v>4754.2</v>
       </c>
       <c r="CO69" s="28">
         <v>5268.6</v>
       </c>
       <c r="CP69" s="28">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="28">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="36">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="43">
         <v>838.3</v>
       </c>
       <c r="CU69" s="52">
         <v>1354.4</v>
       </c>
-      <c r="CV69" s="69">
+      <c r="CV69" s="61">
         <v>2027.5</v>
       </c>
-      <c r="CW69" s="28"/>
+      <c r="CW69" s="78">
+        <v>2869.3</v>
+      </c>
       <c r="CX69" s="28"/>
       <c r="CY69" s="28"/>
       <c r="CZ69" s="28"/>
       <c r="DA69" s="28"/>
       <c r="DB69" s="28"/>
       <c r="DC69" s="28"/>
       <c r="DD69" s="36"/>
       <c r="DE69" s="36"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="15">
         <v>2386.0040837496385</v>
       </c>
@@ -36880,54 +36989,56 @@
       </c>
       <c r="CN70" s="28">
         <v>9168.9</v>
       </c>
       <c r="CO70" s="28">
         <v>10619.3</v>
       </c>
       <c r="CP70" s="28">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="28">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="36">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="43">
         <v>828</v>
       </c>
       <c r="CU70" s="52">
         <v>1927.6</v>
       </c>
-      <c r="CV70" s="69">
+      <c r="CV70" s="61">
         <v>3034.6</v>
       </c>
-      <c r="CW70" s="28"/>
+      <c r="CW70" s="78">
+        <v>4483.2</v>
+      </c>
       <c r="CX70" s="28"/>
       <c r="CY70" s="28"/>
       <c r="CZ70" s="28"/>
       <c r="DA70" s="28"/>
       <c r="DB70" s="28"/>
       <c r="DC70" s="28"/>
       <c r="DD70" s="36"/>
       <c r="DE70" s="36"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
@@ -37191,54 +37302,56 @@
       </c>
       <c r="CN71" s="28">
         <v>6753.3</v>
       </c>
       <c r="CO71" s="28">
         <v>7899.7</v>
       </c>
       <c r="CP71" s="28">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="28">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="36">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="43">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="52">
         <v>1317.4</v>
       </c>
-      <c r="CV71" s="69">
+      <c r="CV71" s="61">
         <v>1937.6</v>
       </c>
-      <c r="CW71" s="28"/>
+      <c r="CW71" s="78">
+        <v>2880.6</v>
+      </c>
       <c r="CX71" s="28"/>
       <c r="CY71" s="28"/>
       <c r="CZ71" s="28"/>
       <c r="DA71" s="28"/>
       <c r="DB71" s="28"/>
       <c r="DC71" s="28"/>
       <c r="DD71" s="36"/>
       <c r="DE71" s="36"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="15">
         <v>1916.2358334037449</v>
       </c>
@@ -37502,54 +37615,56 @@
       </c>
       <c r="CN72" s="28">
         <v>4826.6000000000004</v>
       </c>
       <c r="CO72" s="28">
         <v>5765</v>
       </c>
       <c r="CP72" s="28">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="28">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="36">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="43">
         <v>458.9</v>
       </c>
       <c r="CU72" s="52">
         <v>1317.6</v>
       </c>
-      <c r="CV72" s="69">
+      <c r="CV72" s="61">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW72" s="28"/>
+      <c r="CW72" s="78">
+        <v>2683.9</v>
+      </c>
       <c r="CX72" s="28"/>
       <c r="CY72" s="28"/>
       <c r="CZ72" s="28"/>
       <c r="DA72" s="28"/>
       <c r="DB72" s="28"/>
       <c r="DC72" s="28"/>
       <c r="DD72" s="36"/>
       <c r="DE72" s="36"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="15">
         <v>1847.9499432288117</v>
       </c>
@@ -37813,54 +37928,56 @@
       </c>
       <c r="CN73" s="28">
         <v>9257</v>
       </c>
       <c r="CO73" s="28">
         <v>10532.9</v>
       </c>
       <c r="CP73" s="28">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="28">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="36">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="43">
         <v>408.3</v>
       </c>
       <c r="CU73" s="52">
         <v>1172.3</v>
       </c>
-      <c r="CV73" s="69">
+      <c r="CV73" s="61">
         <v>2408.6</v>
       </c>
-      <c r="CW73" s="28"/>
+      <c r="CW73" s="78">
+        <v>4306.5</v>
+      </c>
       <c r="CX73" s="28"/>
       <c r="CY73" s="28"/>
       <c r="CZ73" s="28"/>
       <c r="DA73" s="28"/>
       <c r="DB73" s="28"/>
       <c r="DC73" s="28"/>
       <c r="DD73" s="36"/>
       <c r="DE73" s="36"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="15">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
@@ -38124,54 +38241,56 @@
       </c>
       <c r="CN74" s="28">
         <v>22417.5</v>
       </c>
       <c r="CO74" s="28">
         <v>26366.6</v>
       </c>
       <c r="CP74" s="28">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="28">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="36">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="43">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="52">
         <v>5804.9</v>
       </c>
-      <c r="CV74" s="69">
+      <c r="CV74" s="61">
         <v>9204.6</v>
       </c>
-      <c r="CW74" s="28"/>
+      <c r="CW74" s="78">
+        <v>12892.2</v>
+      </c>
       <c r="CX74" s="28"/>
       <c r="CY74" s="28"/>
       <c r="CZ74" s="28"/>
       <c r="DA74" s="28"/>
       <c r="DB74" s="28"/>
       <c r="DC74" s="28"/>
       <c r="DD74" s="36"/>
       <c r="DE74" s="36"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B75" s="15">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
@@ -38435,54 +38554,56 @@
       </c>
       <c r="CN75" s="28">
         <v>4983.2</v>
       </c>
       <c r="CO75" s="28">
         <v>5568.6</v>
       </c>
       <c r="CP75" s="28">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="28">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="36">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="43">
         <v>484.3</v>
       </c>
       <c r="CU75" s="52">
         <v>1168.5</v>
       </c>
-      <c r="CV75" s="69">
+      <c r="CV75" s="61">
         <v>1773.2</v>
       </c>
-      <c r="CW75" s="28"/>
+      <c r="CW75" s="78">
+        <v>2402.4</v>
+      </c>
       <c r="CX75" s="28"/>
       <c r="CY75" s="28"/>
       <c r="CZ75" s="28"/>
       <c r="DA75" s="28"/>
       <c r="DB75" s="28"/>
       <c r="DC75" s="28"/>
       <c r="DD75" s="36"/>
       <c r="DE75" s="36"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
@@ -38746,54 +38867,56 @@
       </c>
       <c r="CN76" s="28">
         <v>8883.1</v>
       </c>
       <c r="CO76" s="28">
         <v>10035.200000000001</v>
       </c>
       <c r="CP76" s="28">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="28">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="36">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="43">
         <v>911.8</v>
       </c>
       <c r="CU76" s="52">
         <v>1987.8</v>
       </c>
-      <c r="CV76" s="69">
+      <c r="CV76" s="61">
         <v>3133</v>
       </c>
-      <c r="CW76" s="28"/>
+      <c r="CW76" s="78">
+        <v>4290.3</v>
+      </c>
       <c r="CX76" s="28"/>
       <c r="CY76" s="28"/>
       <c r="CZ76" s="28"/>
       <c r="DA76" s="28"/>
       <c r="DB76" s="28"/>
       <c r="DC76" s="28"/>
       <c r="DD76" s="36"/>
       <c r="DE76" s="36"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
@@ -38971,102 +39094,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BV22:CG22"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ61:BU61"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="CT42:DE42"/>
     <mergeCell ref="CT61:DE61"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B22:M22"/>
-    <mergeCell ref="N4:Y4"/>
-[...34 lines deleted...]
-    <mergeCell ref="AL22:AW22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">