--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезеңдер бойынша жалпы шығарылы" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1040" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -9765,51 +9765,51 @@
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="48" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -9848,72 +9848,83 @@
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8775">
     <cellStyle name="20% - Акцент1 10" xfId="2581"/>
     <cellStyle name="20% - Акцент1 11" xfId="2580"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="307"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2983"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="664"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3323"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2982"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="665"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
@@ -18979,96 +18990,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="84" width="8.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="9.140625" style="1" customWidth="1"/>
     <col min="86" max="96" width="8.140625" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.5703125" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="65"/>
-[...10 lines deleted...]
-      <c r="M2" s="65"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="66" t="s">
+      <c r="K3" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="66"/>
-      <c r="M3" s="66"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="66" t="s">
+      <c r="W3" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="66"/>
-      <c r="Y3" s="66"/>
+      <c r="X3" s="77"/>
+      <c r="Y3" s="77"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19117,180 +19128,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC3" s="3"/>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="68"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="71"/>
+      <c r="B4" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62" t="s">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62" t="s">
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="AA4" s="63"/>
-[...10 lines deleted...]
-      <c r="AL4" s="62" t="s">
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="76"/>
+      <c r="AL4" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="63"/>
-[...10 lines deleted...]
-      <c r="AX4" s="62" t="s">
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="76"/>
+      <c r="AX4" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AY4" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="62" t="s">
+      <c r="AY4" s="74"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="74"/>
+      <c r="BH4" s="74"/>
+      <c r="BI4" s="74"/>
+      <c r="BJ4" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BK4" s="63"/>
-[...10 lines deleted...]
-      <c r="BV4" s="62" t="s">
+      <c r="BK4" s="74"/>
+      <c r="BL4" s="74"/>
+      <c r="BM4" s="74"/>
+      <c r="BN4" s="74"/>
+      <c r="BO4" s="74"/>
+      <c r="BP4" s="74"/>
+      <c r="BQ4" s="74"/>
+      <c r="BR4" s="74"/>
+      <c r="BS4" s="74"/>
+      <c r="BT4" s="74"/>
+      <c r="BU4" s="75"/>
+      <c r="BV4" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="63"/>
-[...10 lines deleted...]
-      <c r="CH4" s="62" t="s">
+      <c r="BW4" s="74"/>
+      <c r="BX4" s="74"/>
+      <c r="BY4" s="74"/>
+      <c r="BZ4" s="74"/>
+      <c r="CA4" s="74"/>
+      <c r="CB4" s="74"/>
+      <c r="CC4" s="74"/>
+      <c r="CD4" s="74"/>
+      <c r="CE4" s="74"/>
+      <c r="CF4" s="74"/>
+      <c r="CG4" s="75"/>
+      <c r="CH4" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="63"/>
-[...10 lines deleted...]
-      <c r="CT4" s="62" t="s">
+      <c r="CI4" s="74"/>
+      <c r="CJ4" s="74"/>
+      <c r="CK4" s="74"/>
+      <c r="CL4" s="74"/>
+      <c r="CM4" s="74"/>
+      <c r="CN4" s="74"/>
+      <c r="CO4" s="74"/>
+      <c r="CP4" s="74"/>
+      <c r="CQ4" s="74"/>
+      <c r="CR4" s="74"/>
+      <c r="CS4" s="75"/>
+      <c r="CT4" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="63"/>
-[...9 lines deleted...]
-      <c r="DE4" s="64"/>
+      <c r="CU4" s="74"/>
+      <c r="CV4" s="74"/>
+      <c r="CW4" s="74"/>
+      <c r="CX4" s="74"/>
+      <c r="CY4" s="74"/>
+      <c r="CZ4" s="74"/>
+      <c r="DA4" s="74"/>
+      <c r="DB4" s="74"/>
+      <c r="DC4" s="74"/>
+      <c r="DD4" s="74"/>
+      <c r="DE4" s="75"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="69"/>
+      <c r="A5" s="72"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -19873,54 +19884,56 @@
       </c>
       <c r="CO6" s="27">
         <v>173478</v>
       </c>
       <c r="CP6" s="27">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="27">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="29">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="27">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="44">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="53">
         <v>45100.2</v>
       </c>
-      <c r="CW6" s="70">
+      <c r="CW6" s="62">
         <v>63570.5</v>
       </c>
-      <c r="CX6" s="27"/>
+      <c r="CX6" s="79">
+        <v>81795.5</v>
+      </c>
       <c r="CY6" s="27"/>
       <c r="CZ6" s="27"/>
       <c r="DA6" s="27"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="35"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
@@ -20186,54 +20199,56 @@
       </c>
       <c r="CO7" s="28">
         <v>9315.9</v>
       </c>
       <c r="CP7" s="28">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="28">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="30">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="28">
         <v>792.6</v>
       </c>
       <c r="CU7" s="45">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="54">
         <v>2907.7</v>
       </c>
-      <c r="CW7" s="71">
+      <c r="CW7" s="63">
         <v>3986.5</v>
       </c>
-      <c r="CX7" s="28"/>
+      <c r="CX7" s="80">
+        <v>4945.6000000000004</v>
+      </c>
       <c r="CY7" s="28"/>
       <c r="CZ7" s="28"/>
       <c r="DA7" s="28"/>
       <c r="DB7" s="28"/>
       <c r="DC7" s="28"/>
       <c r="DD7" s="36"/>
       <c r="DE7" s="36"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="15">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="15">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="15">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="15">
@@ -20499,54 +20514,56 @@
       </c>
       <c r="CO8" s="28">
         <v>17835.900000000001</v>
       </c>
       <c r="CP8" s="28">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="28">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="30">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="28">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="45">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="54">
         <v>5896.9</v>
       </c>
-      <c r="CW8" s="71">
+      <c r="CW8" s="63">
         <v>8058.9</v>
       </c>
-      <c r="CX8" s="28"/>
+      <c r="CX8" s="80">
+        <v>10330.799999999999</v>
+      </c>
       <c r="CY8" s="28"/>
       <c r="CZ8" s="28"/>
       <c r="DA8" s="28"/>
       <c r="DB8" s="28"/>
       <c r="DC8" s="28"/>
       <c r="DD8" s="36"/>
       <c r="DE8" s="36"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="15">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="15">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="15">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="15">
@@ -20812,54 +20829,56 @@
       </c>
       <c r="CO9" s="28">
         <v>12453.5</v>
       </c>
       <c r="CP9" s="28">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="28">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="30">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="28">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="45">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="54">
         <v>5249.3</v>
       </c>
-      <c r="CW9" s="71">
+      <c r="CW9" s="63">
         <v>6608.6</v>
       </c>
-      <c r="CX9" s="28"/>
+      <c r="CX9" s="80">
+        <v>7966.2</v>
+      </c>
       <c r="CY9" s="28"/>
       <c r="CZ9" s="28"/>
       <c r="DA9" s="28"/>
       <c r="DB9" s="28"/>
       <c r="DC9" s="28"/>
       <c r="DD9" s="36"/>
       <c r="DE9" s="36"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="15">
@@ -21125,54 +21144,56 @@
       </c>
       <c r="CO10" s="28">
         <v>9514.1</v>
       </c>
       <c r="CP10" s="28">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="28">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="30">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="28">
         <v>554.4</v>
       </c>
       <c r="CU10" s="45">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="54">
         <v>1857.5</v>
       </c>
-      <c r="CW10" s="71">
+      <c r="CW10" s="63">
         <v>3291.5</v>
       </c>
-      <c r="CX10" s="28"/>
+      <c r="CX10" s="80">
+        <v>4422.3</v>
+      </c>
       <c r="CY10" s="28"/>
       <c r="CZ10" s="28"/>
       <c r="DA10" s="28"/>
       <c r="DB10" s="28"/>
       <c r="DC10" s="28"/>
       <c r="DD10" s="36"/>
       <c r="DE10" s="36"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="15">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="15">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="15">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="15">
@@ -21438,54 +21459,56 @@
       </c>
       <c r="CO11" s="28">
         <v>11404.9</v>
       </c>
       <c r="CP11" s="28">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="28">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="30">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="28">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="45">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="54">
         <v>3070</v>
       </c>
-      <c r="CW11" s="71">
+      <c r="CW11" s="63">
         <v>4246.8999999999996</v>
       </c>
-      <c r="CX11" s="28"/>
+      <c r="CX11" s="80">
+        <v>5744.4</v>
+      </c>
       <c r="CY11" s="28"/>
       <c r="CZ11" s="28"/>
       <c r="DA11" s="28"/>
       <c r="DB11" s="28"/>
       <c r="DC11" s="28"/>
       <c r="DD11" s="36"/>
       <c r="DE11" s="36"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="15">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="15">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="15">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="15">
@@ -21751,54 +21774,56 @@
       </c>
       <c r="CO12" s="28">
         <v>7341.4</v>
       </c>
       <c r="CP12" s="28">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="28">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="30">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="28">
         <v>841.1</v>
       </c>
       <c r="CU12" s="45">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="54">
         <v>2038.7</v>
       </c>
-      <c r="CW12" s="71">
+      <c r="CW12" s="63">
         <v>2884.3</v>
       </c>
-      <c r="CX12" s="28"/>
+      <c r="CX12" s="80">
+        <v>3587</v>
+      </c>
       <c r="CY12" s="28"/>
       <c r="CZ12" s="28"/>
       <c r="DA12" s="28"/>
       <c r="DB12" s="28"/>
       <c r="DC12" s="28"/>
       <c r="DD12" s="36"/>
       <c r="DE12" s="36"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="15">
@@ -22064,54 +22089,56 @@
       </c>
       <c r="CO13" s="28">
         <v>17110.5</v>
       </c>
       <c r="CP13" s="28">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="28">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="30">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="28">
         <v>828.2</v>
       </c>
       <c r="CU13" s="45">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="54">
         <v>3035.5</v>
       </c>
-      <c r="CW13" s="71">
+      <c r="CW13" s="63">
         <v>4484.8999999999996</v>
       </c>
-      <c r="CX13" s="28"/>
+      <c r="CX13" s="80">
+        <v>5777.3</v>
+      </c>
       <c r="CY13" s="28"/>
       <c r="CZ13" s="28"/>
       <c r="DA13" s="28"/>
       <c r="DB13" s="28"/>
       <c r="DC13" s="28"/>
       <c r="DD13" s="36"/>
       <c r="DE13" s="36"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
@@ -22377,54 +22404,56 @@
       </c>
       <c r="CO14" s="28">
         <v>10269.299999999999</v>
       </c>
       <c r="CP14" s="28">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="28">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="30">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="28">
         <v>588.1</v>
       </c>
       <c r="CU14" s="45">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="54">
         <v>1956.5</v>
       </c>
-      <c r="CW14" s="71">
+      <c r="CW14" s="63">
         <v>2893</v>
       </c>
-      <c r="CX14" s="28"/>
+      <c r="CX14" s="80">
+        <v>3890.9</v>
+      </c>
       <c r="CY14" s="28"/>
       <c r="CZ14" s="28"/>
       <c r="DA14" s="28"/>
       <c r="DB14" s="28"/>
       <c r="DC14" s="28"/>
       <c r="DD14" s="36"/>
       <c r="DE14" s="36"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="15">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="15">
@@ -22690,54 +22719,56 @@
       </c>
       <c r="CO15" s="28">
         <v>10366.700000000001</v>
       </c>
       <c r="CP15" s="28">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="28">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="30">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="28">
         <v>489.2</v>
       </c>
       <c r="CU15" s="45">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="54">
         <v>2248.6</v>
       </c>
-      <c r="CW15" s="71">
+      <c r="CW15" s="63">
         <v>2698</v>
       </c>
-      <c r="CX15" s="28"/>
+      <c r="CX15" s="80">
+        <v>3378.2</v>
+      </c>
       <c r="CY15" s="28"/>
       <c r="CZ15" s="28"/>
       <c r="DA15" s="28"/>
       <c r="DB15" s="28"/>
       <c r="DC15" s="28"/>
       <c r="DD15" s="36"/>
       <c r="DE15" s="36"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="15">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="15">
@@ -23003,54 +23034,56 @@
       </c>
       <c r="CO16" s="28">
         <v>11965.1</v>
       </c>
       <c r="CP16" s="28">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="28">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="30">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="28">
         <v>408.7</v>
       </c>
       <c r="CU16" s="45">
         <v>1173</v>
       </c>
       <c r="CV16" s="54">
         <v>2409.6999999999998</v>
       </c>
-      <c r="CW16" s="71">
+      <c r="CW16" s="63">
         <v>4375</v>
       </c>
-      <c r="CX16" s="28"/>
+      <c r="CX16" s="80">
+        <v>5531</v>
+      </c>
       <c r="CY16" s="28"/>
       <c r="CZ16" s="28"/>
       <c r="DA16" s="28"/>
       <c r="DB16" s="28"/>
       <c r="DC16" s="28"/>
       <c r="DD16" s="36"/>
       <c r="DE16" s="36"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="15">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="15">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="15">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="15">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="15">
@@ -23316,54 +23349,56 @@
       </c>
       <c r="CO17" s="28">
         <v>33364.699999999997</v>
       </c>
       <c r="CP17" s="28">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="28">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="30">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="28">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="45">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="54">
         <v>9219.6</v>
       </c>
-      <c r="CW17" s="71">
+      <c r="CW17" s="63">
         <v>12908.8</v>
       </c>
-      <c r="CX17" s="28"/>
+      <c r="CX17" s="80">
+        <v>16814.599999999999</v>
+      </c>
       <c r="CY17" s="28"/>
       <c r="CZ17" s="28"/>
       <c r="DA17" s="28"/>
       <c r="DB17" s="28"/>
       <c r="DC17" s="28"/>
       <c r="DD17" s="36"/>
       <c r="DE17" s="36"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="15">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="15">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="15">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="15">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="15">
@@ -23629,54 +23664,56 @@
       </c>
       <c r="CO18" s="28">
         <v>8339.7999999999993</v>
       </c>
       <c r="CP18" s="28">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="28">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="30">
         <v>47811</v>
       </c>
       <c r="CT18" s="28">
         <v>493.4</v>
       </c>
       <c r="CU18" s="45">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="54">
         <v>1800.6</v>
       </c>
-      <c r="CW18" s="71">
+      <c r="CW18" s="63">
         <v>2500.3000000000002</v>
       </c>
-      <c r="CX18" s="28"/>
+      <c r="CX18" s="80">
+        <v>3143.8</v>
+      </c>
       <c r="CY18" s="28"/>
       <c r="CZ18" s="28"/>
       <c r="DA18" s="28"/>
       <c r="DB18" s="28"/>
       <c r="DC18" s="28"/>
       <c r="DD18" s="36"/>
       <c r="DE18" s="36"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="15">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="15">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="15">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="15">
@@ -23942,109 +23979,111 @@
       </c>
       <c r="CO19" s="28">
         <v>14196.3</v>
       </c>
       <c r="CP19" s="28">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="28">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="30">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="28">
         <v>977.1</v>
       </c>
       <c r="CU19" s="45">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="54">
         <v>3409.6</v>
       </c>
-      <c r="CW19" s="71">
+      <c r="CW19" s="63">
         <v>4633.8</v>
       </c>
-      <c r="CX19" s="28"/>
+      <c r="CX19" s="80">
+        <v>6263.6</v>
+      </c>
       <c r="CY19" s="28"/>
       <c r="CZ19" s="28"/>
       <c r="DA19" s="28"/>
       <c r="DB19" s="28"/>
       <c r="DC19" s="28"/>
       <c r="DD19" s="36"/>
       <c r="DE19" s="36"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="65"/>
-[...10 lines deleted...]
-      <c r="M20" s="65"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="78"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="78"/>
+      <c r="L20" s="78"/>
+      <c r="M20" s="78"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="66" t="s">
+      <c r="K21" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="66"/>
-      <c r="M21" s="66"/>
+      <c r="L21" s="77"/>
+      <c r="M21" s="77"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="66" t="s">
+      <c r="W21" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="X21" s="66"/>
-      <c r="Y21" s="66"/>
+      <c r="X21" s="77"/>
+      <c r="Y21" s="77"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24093,180 +24132,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC21" s="3"/>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="68"/>
-      <c r="B22" s="62" t="s">
+      <c r="A22" s="71"/>
+      <c r="B22" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="63"/>
-[...10 lines deleted...]
-      <c r="N22" s="62" t="s">
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="O22" s="63"/>
-[...10 lines deleted...]
-      <c r="Z22" s="62" t="s">
+      <c r="O22" s="74"/>
+      <c r="P22" s="74"/>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+      <c r="T22" s="74"/>
+      <c r="U22" s="74"/>
+      <c r="V22" s="74"/>
+      <c r="W22" s="74"/>
+      <c r="X22" s="74"/>
+      <c r="Y22" s="76"/>
+      <c r="Z22" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="AA22" s="63"/>
-[...10 lines deleted...]
-      <c r="AL22" s="62" t="s">
+      <c r="AA22" s="74"/>
+      <c r="AB22" s="74"/>
+      <c r="AC22" s="74"/>
+      <c r="AD22" s="74"/>
+      <c r="AE22" s="74"/>
+      <c r="AF22" s="74"/>
+      <c r="AG22" s="74"/>
+      <c r="AH22" s="74"/>
+      <c r="AI22" s="74"/>
+      <c r="AJ22" s="74"/>
+      <c r="AK22" s="76"/>
+      <c r="AL22" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="AM22" s="63"/>
-[...10 lines deleted...]
-      <c r="AX22" s="62" t="s">
+      <c r="AM22" s="74"/>
+      <c r="AN22" s="74"/>
+      <c r="AO22" s="74"/>
+      <c r="AP22" s="74"/>
+      <c r="AQ22" s="74"/>
+      <c r="AR22" s="74"/>
+      <c r="AS22" s="74"/>
+      <c r="AT22" s="74"/>
+      <c r="AU22" s="74"/>
+      <c r="AV22" s="74"/>
+      <c r="AW22" s="76"/>
+      <c r="AX22" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AY22" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="62" t="s">
+      <c r="AY22" s="74"/>
+      <c r="AZ22" s="74"/>
+      <c r="BA22" s="74"/>
+      <c r="BB22" s="74"/>
+      <c r="BC22" s="74"/>
+      <c r="BD22" s="74"/>
+      <c r="BE22" s="74"/>
+      <c r="BF22" s="74"/>
+      <c r="BG22" s="74"/>
+      <c r="BH22" s="74"/>
+      <c r="BI22" s="74"/>
+      <c r="BJ22" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BK22" s="63"/>
-[...10 lines deleted...]
-      <c r="BV22" s="62" t="s">
+      <c r="BK22" s="74"/>
+      <c r="BL22" s="74"/>
+      <c r="BM22" s="74"/>
+      <c r="BN22" s="74"/>
+      <c r="BO22" s="74"/>
+      <c r="BP22" s="74"/>
+      <c r="BQ22" s="74"/>
+      <c r="BR22" s="74"/>
+      <c r="BS22" s="74"/>
+      <c r="BT22" s="74"/>
+      <c r="BU22" s="75"/>
+      <c r="BV22" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="63"/>
-[...10 lines deleted...]
-      <c r="CH22" s="62" t="s">
+      <c r="BW22" s="74"/>
+      <c r="BX22" s="74"/>
+      <c r="BY22" s="74"/>
+      <c r="BZ22" s="74"/>
+      <c r="CA22" s="74"/>
+      <c r="CB22" s="74"/>
+      <c r="CC22" s="74"/>
+      <c r="CD22" s="74"/>
+      <c r="CE22" s="74"/>
+      <c r="CF22" s="74"/>
+      <c r="CG22" s="75"/>
+      <c r="CH22" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="63"/>
-[...10 lines deleted...]
-      <c r="CT22" s="62" t="s">
+      <c r="CI22" s="74"/>
+      <c r="CJ22" s="74"/>
+      <c r="CK22" s="74"/>
+      <c r="CL22" s="74"/>
+      <c r="CM22" s="74"/>
+      <c r="CN22" s="74"/>
+      <c r="CO22" s="74"/>
+      <c r="CP22" s="74"/>
+      <c r="CQ22" s="74"/>
+      <c r="CR22" s="74"/>
+      <c r="CS22" s="75"/>
+      <c r="CT22" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="63"/>
-[...9 lines deleted...]
-      <c r="DE22" s="64"/>
+      <c r="CU22" s="74"/>
+      <c r="CV22" s="74"/>
+      <c r="CW22" s="74"/>
+      <c r="CX22" s="74"/>
+      <c r="CY22" s="74"/>
+      <c r="CZ22" s="74"/>
+      <c r="DA22" s="74"/>
+      <c r="DB22" s="74"/>
+      <c r="DC22" s="74"/>
+      <c r="DD22" s="74"/>
+      <c r="DE22" s="75"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="69"/>
+      <c r="A23" s="72"/>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="4" t="s">
@@ -24849,54 +24888,56 @@
       </c>
       <c r="CO24" s="27">
         <v>171646.4</v>
       </c>
       <c r="CP24" s="27">
         <v>327374</v>
       </c>
       <c r="CQ24" s="27">
         <v>424761.1</v>
       </c>
       <c r="CR24" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="31">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="37">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="46">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="55">
         <v>44283.8</v>
       </c>
-      <c r="CW24" s="72">
+      <c r="CW24" s="64">
         <v>62595</v>
       </c>
-      <c r="CX24" s="27"/>
+      <c r="CX24" s="81">
+        <v>80576.2</v>
+      </c>
       <c r="CY24" s="27"/>
       <c r="CZ24" s="27"/>
       <c r="DA24" s="27"/>
       <c r="DB24" s="27"/>
       <c r="DC24" s="27"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="35"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="12">
@@ -25162,54 +25203,56 @@
       </c>
       <c r="CO25" s="28">
         <v>9034.2000000000007</v>
       </c>
       <c r="CP25" s="28">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ25" s="28">
         <v>24947</v>
       </c>
       <c r="CR25" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="32">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="38">
         <v>757.4</v>
       </c>
       <c r="CU25" s="47">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="56">
         <v>2815.8</v>
       </c>
-      <c r="CW25" s="73">
+      <c r="CW25" s="65">
         <v>3908</v>
       </c>
-      <c r="CX25" s="28"/>
+      <c r="CX25" s="82">
+        <v>4847.3999999999996</v>
+      </c>
       <c r="CY25" s="28"/>
       <c r="CZ25" s="28"/>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="13">
@@ -25475,54 +25518,56 @@
       </c>
       <c r="CO26" s="28">
         <v>17469.400000000001</v>
       </c>
       <c r="CP26" s="28">
         <v>40555.1</v>
       </c>
       <c r="CQ26" s="28">
         <v>49076</v>
       </c>
       <c r="CR26" s="13">
         <v>50640</v>
       </c>
       <c r="CS26" s="32">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="38">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="47">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="56">
         <v>5759.4</v>
       </c>
-      <c r="CW26" s="73">
+      <c r="CW26" s="65">
         <v>7912.9</v>
       </c>
-      <c r="CX26" s="28"/>
+      <c r="CX26" s="82">
+        <v>10148.299999999999</v>
+      </c>
       <c r="CY26" s="28"/>
       <c r="CZ26" s="28"/>
       <c r="DA26" s="28"/>
       <c r="DB26" s="28"/>
       <c r="DC26" s="28"/>
       <c r="DD26" s="36"/>
       <c r="DE26" s="36"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="13">
@@ -25788,54 +25833,56 @@
       </c>
       <c r="CO27" s="28">
         <v>12411.7</v>
       </c>
       <c r="CP27" s="28">
         <v>21855.3</v>
       </c>
       <c r="CQ27" s="28">
         <v>28056</v>
       </c>
       <c r="CR27" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="32">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="38">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="47">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="56">
         <v>5233.7</v>
       </c>
-      <c r="CW27" s="73">
+      <c r="CW27" s="65">
         <v>6561.6</v>
       </c>
-      <c r="CX27" s="28"/>
+      <c r="CX27" s="82">
+        <v>7907.5</v>
+      </c>
       <c r="CY27" s="28"/>
       <c r="CZ27" s="28"/>
       <c r="DA27" s="28"/>
       <c r="DB27" s="28"/>
       <c r="DC27" s="28"/>
       <c r="DD27" s="36"/>
       <c r="DE27" s="36"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="13">
@@ -26101,54 +26148,56 @@
       </c>
       <c r="CO28" s="28">
         <v>9426</v>
       </c>
       <c r="CP28" s="28">
         <v>21867.5</v>
       </c>
       <c r="CQ28" s="28">
         <v>28812</v>
       </c>
       <c r="CR28" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="32">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="38">
         <v>543.4</v>
       </c>
       <c r="CU28" s="47">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="56">
         <v>1824.5</v>
       </c>
-      <c r="CW28" s="73">
+      <c r="CW28" s="65">
         <v>3290.3</v>
       </c>
-      <c r="CX28" s="28"/>
+      <c r="CX28" s="82">
+        <v>4420.8</v>
+      </c>
       <c r="CY28" s="28"/>
       <c r="CZ28" s="28"/>
       <c r="DA28" s="28"/>
       <c r="DB28" s="28"/>
       <c r="DC28" s="28"/>
       <c r="DD28" s="36"/>
       <c r="DE28" s="36"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="13">
@@ -26414,54 +26463,56 @@
       </c>
       <c r="CO29" s="28">
         <v>11259.7</v>
       </c>
       <c r="CP29" s="28">
         <v>14063.4</v>
       </c>
       <c r="CQ29" s="28">
         <v>17207.099999999999</v>
       </c>
       <c r="CR29" s="13">
         <v>20683</v>
       </c>
       <c r="CS29" s="32">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="38">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="47">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="56">
         <v>2958.8</v>
       </c>
-      <c r="CW29" s="73">
+      <c r="CW29" s="65">
         <v>4097.3</v>
       </c>
-      <c r="CX29" s="28"/>
+      <c r="CX29" s="82">
+        <v>5557.4</v>
+      </c>
       <c r="CY29" s="28"/>
       <c r="CZ29" s="28"/>
       <c r="DA29" s="28"/>
       <c r="DB29" s="28"/>
       <c r="DC29" s="28"/>
       <c r="DD29" s="36"/>
       <c r="DE29" s="36"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="13">
@@ -26727,54 +26778,56 @@
       </c>
       <c r="CO30" s="28">
         <v>7318.7</v>
       </c>
       <c r="CP30" s="28">
         <v>17784.3</v>
       </c>
       <c r="CQ30" s="28">
         <v>29618</v>
       </c>
       <c r="CR30" s="13">
         <v>41871</v>
       </c>
       <c r="CS30" s="32">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="38">
         <v>838.3</v>
       </c>
       <c r="CU30" s="47">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="56">
         <v>2027.5</v>
       </c>
-      <c r="CW30" s="73">
+      <c r="CW30" s="65">
         <v>2869.3</v>
       </c>
-      <c r="CX30" s="28"/>
+      <c r="CX30" s="82">
+        <v>3568.3</v>
+      </c>
       <c r="CY30" s="28"/>
       <c r="CZ30" s="28"/>
       <c r="DA30" s="28"/>
       <c r="DB30" s="28"/>
       <c r="DC30" s="28"/>
       <c r="DD30" s="36"/>
       <c r="DE30" s="36"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="13">
@@ -27040,54 +27093,56 @@
       </c>
       <c r="CO31" s="28">
         <v>17108.5</v>
       </c>
       <c r="CP31" s="28">
         <v>28406.9</v>
       </c>
       <c r="CQ31" s="28">
         <v>42861.599999999999</v>
       </c>
       <c r="CR31" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="32">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="38">
         <v>828</v>
       </c>
       <c r="CU31" s="47">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="56">
         <v>3034.6</v>
       </c>
-      <c r="CW31" s="73">
+      <c r="CW31" s="65">
         <v>4483.2</v>
       </c>
-      <c r="CX31" s="28"/>
+      <c r="CX31" s="82">
+        <v>5775.1</v>
+      </c>
       <c r="CY31" s="28"/>
       <c r="CZ31" s="28"/>
       <c r="DA31" s="28"/>
       <c r="DB31" s="28"/>
       <c r="DC31" s="28"/>
       <c r="DD31" s="36"/>
       <c r="DE31" s="36"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="12">
@@ -27353,54 +27408,56 @@
       </c>
       <c r="CO32" s="28">
         <v>10225.9</v>
       </c>
       <c r="CP32" s="28">
         <v>21566.6</v>
       </c>
       <c r="CQ32" s="28">
         <v>30302.6</v>
       </c>
       <c r="CR32" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="32">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="38">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="47">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="56">
         <v>1937.6</v>
       </c>
-      <c r="CW32" s="73">
+      <c r="CW32" s="65">
         <v>2880.6</v>
       </c>
-      <c r="CX32" s="28"/>
+      <c r="CX32" s="82">
+        <v>3875.4</v>
+      </c>
       <c r="CY32" s="28"/>
       <c r="CZ32" s="28"/>
       <c r="DA32" s="28"/>
       <c r="DB32" s="28"/>
       <c r="DC32" s="28"/>
       <c r="DD32" s="36"/>
       <c r="DE32" s="36"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="13">
@@ -27666,54 +27723,56 @@
       </c>
       <c r="CO33" s="28">
         <v>10124.4</v>
       </c>
       <c r="CP33" s="28">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ33" s="28">
         <v>28489.4</v>
       </c>
       <c r="CR33" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="32">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="38">
         <v>458.9</v>
       </c>
       <c r="CU33" s="47">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="56">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW33" s="73">
+      <c r="CW33" s="65">
         <v>2683.9</v>
       </c>
-      <c r="CX33" s="28"/>
+      <c r="CX33" s="82">
+        <v>3360.6</v>
+      </c>
       <c r="CY33" s="28"/>
       <c r="CZ33" s="28"/>
       <c r="DA33" s="28"/>
       <c r="DB33" s="28"/>
       <c r="DC33" s="28"/>
       <c r="DD33" s="36"/>
       <c r="DE33" s="36"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="13">
@@ -27979,54 +28038,56 @@
       </c>
       <c r="CO34" s="28">
         <v>11962.2</v>
       </c>
       <c r="CP34" s="28">
         <v>15678.2</v>
       </c>
       <c r="CQ34" s="28">
         <v>18478</v>
       </c>
       <c r="CR34" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="32">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="38">
         <v>408.3</v>
       </c>
       <c r="CU34" s="47">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="56">
         <v>2408.6</v>
       </c>
-      <c r="CW34" s="73">
+      <c r="CW34" s="65">
         <v>4306.5</v>
       </c>
-      <c r="CX34" s="28"/>
+      <c r="CX34" s="82">
+        <v>5445.5</v>
+      </c>
       <c r="CY34" s="28"/>
       <c r="CZ34" s="28"/>
       <c r="DA34" s="28"/>
       <c r="DB34" s="28"/>
       <c r="DC34" s="28"/>
       <c r="DD34" s="36"/>
       <c r="DE34" s="36"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="13">
@@ -28292,54 +28353,56 @@
       </c>
       <c r="CO35" s="28">
         <v>33364.699999999997</v>
       </c>
       <c r="CP35" s="28">
         <v>59552.7</v>
       </c>
       <c r="CQ35" s="28">
         <v>70912.899999999994</v>
       </c>
       <c r="CR35" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="32">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="38">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="47">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="56">
         <v>9219.6</v>
       </c>
-      <c r="CW35" s="73">
+      <c r="CW35" s="65">
         <v>12908.8</v>
       </c>
-      <c r="CX35" s="28"/>
+      <c r="CX35" s="82">
+        <v>16814.599999999999</v>
+      </c>
       <c r="CY35" s="28"/>
       <c r="CZ35" s="28"/>
       <c r="DA35" s="28"/>
       <c r="DB35" s="28"/>
       <c r="DC35" s="28"/>
       <c r="DD35" s="36"/>
       <c r="DE35" s="36"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="13">
@@ -28605,54 +28668,56 @@
       </c>
       <c r="CO36" s="28">
         <v>8267.2000000000007</v>
       </c>
       <c r="CP36" s="28">
         <v>20874.5</v>
       </c>
       <c r="CQ36" s="28">
         <v>27915.9</v>
       </c>
       <c r="CR36" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="32">
         <v>47702</v>
       </c>
       <c r="CT36" s="38">
         <v>484.3</v>
       </c>
       <c r="CU36" s="47">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="56">
         <v>1773.2</v>
       </c>
-      <c r="CW36" s="73">
+      <c r="CW36" s="65">
         <v>2402.4</v>
       </c>
-      <c r="CX36" s="28"/>
+      <c r="CX36" s="82">
+        <v>3021.4</v>
+      </c>
       <c r="CY36" s="28"/>
       <c r="CZ36" s="28"/>
       <c r="DA36" s="28"/>
       <c r="DB36" s="28"/>
       <c r="DC36" s="28"/>
       <c r="DD36" s="36"/>
       <c r="DE36" s="36"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="13">
@@ -28918,109 +28983,111 @@
       </c>
       <c r="CO37" s="28">
         <v>13673.9</v>
       </c>
       <c r="CP37" s="28">
         <v>22544.9</v>
       </c>
       <c r="CQ37" s="28">
         <v>28084.6</v>
       </c>
       <c r="CR37" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="32">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="38">
         <v>911.8</v>
       </c>
       <c r="CU37" s="47">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="56">
         <v>3133</v>
       </c>
-      <c r="CW37" s="73">
+      <c r="CW37" s="65">
         <v>4290.3</v>
       </c>
-      <c r="CX37" s="28"/>
+      <c r="CX37" s="82">
+        <v>5834.2</v>
+      </c>
       <c r="CY37" s="28"/>
       <c r="CZ37" s="28"/>
       <c r="DA37" s="28"/>
       <c r="DB37" s="28"/>
       <c r="DC37" s="28"/>
       <c r="DD37" s="36"/>
       <c r="DE37" s="36"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="65" t="s">
+      <c r="A40" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="65"/>
-[...10 lines deleted...]
-      <c r="M40" s="65"/>
+      <c r="B40" s="78"/>
+      <c r="C40" s="78"/>
+      <c r="D40" s="78"/>
+      <c r="E40" s="78"/>
+      <c r="F40" s="78"/>
+      <c r="G40" s="78"/>
+      <c r="H40" s="78"/>
+      <c r="I40" s="78"/>
+      <c r="J40" s="78"/>
+      <c r="K40" s="78"/>
+      <c r="L40" s="78"/>
+      <c r="M40" s="78"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="66" t="s">
+      <c r="K41" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="L41" s="66"/>
-      <c r="M41" s="66"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="66" t="s">
+      <c r="W41" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="X41" s="66"/>
-      <c r="Y41" s="66"/>
+      <c r="X41" s="77"/>
+      <c r="Y41" s="77"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29069,180 +29136,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC41" s="3"/>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="68"/>
-      <c r="B42" s="62" t="s">
+      <c r="A42" s="71"/>
+      <c r="B42" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="C42" s="63"/>
-[...10 lines deleted...]
-      <c r="N42" s="62" t="s">
+      <c r="C42" s="74"/>
+      <c r="D42" s="74"/>
+      <c r="E42" s="74"/>
+      <c r="F42" s="74"/>
+      <c r="G42" s="74"/>
+      <c r="H42" s="74"/>
+      <c r="I42" s="74"/>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+      <c r="L42" s="74"/>
+      <c r="M42" s="76"/>
+      <c r="N42" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="O42" s="63"/>
-[...10 lines deleted...]
-      <c r="Z42" s="62" t="s">
+      <c r="O42" s="74"/>
+      <c r="P42" s="74"/>
+      <c r="Q42" s="74"/>
+      <c r="R42" s="74"/>
+      <c r="S42" s="74"/>
+      <c r="T42" s="74"/>
+      <c r="U42" s="74"/>
+      <c r="V42" s="74"/>
+      <c r="W42" s="74"/>
+      <c r="X42" s="74"/>
+      <c r="Y42" s="76"/>
+      <c r="Z42" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="63"/>
-[...10 lines deleted...]
-      <c r="AL42" s="62" t="s">
+      <c r="AA42" s="74"/>
+      <c r="AB42" s="74"/>
+      <c r="AC42" s="74"/>
+      <c r="AD42" s="74"/>
+      <c r="AE42" s="74"/>
+      <c r="AF42" s="74"/>
+      <c r="AG42" s="74"/>
+      <c r="AH42" s="74"/>
+      <c r="AI42" s="74"/>
+      <c r="AJ42" s="74"/>
+      <c r="AK42" s="76"/>
+      <c r="AL42" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="AM42" s="63"/>
-[...10 lines deleted...]
-      <c r="AX42" s="62" t="s">
+      <c r="AM42" s="74"/>
+      <c r="AN42" s="74"/>
+      <c r="AO42" s="74"/>
+      <c r="AP42" s="74"/>
+      <c r="AQ42" s="74"/>
+      <c r="AR42" s="74"/>
+      <c r="AS42" s="74"/>
+      <c r="AT42" s="74"/>
+      <c r="AU42" s="74"/>
+      <c r="AV42" s="74"/>
+      <c r="AW42" s="76"/>
+      <c r="AX42" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AY42" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="62" t="s">
+      <c r="AY42" s="74"/>
+      <c r="AZ42" s="74"/>
+      <c r="BA42" s="74"/>
+      <c r="BB42" s="74"/>
+      <c r="BC42" s="74"/>
+      <c r="BD42" s="74"/>
+      <c r="BE42" s="74"/>
+      <c r="BF42" s="74"/>
+      <c r="BG42" s="74"/>
+      <c r="BH42" s="74"/>
+      <c r="BI42" s="74"/>
+      <c r="BJ42" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BK42" s="63"/>
-[...10 lines deleted...]
-      <c r="BV42" s="62" t="s">
+      <c r="BK42" s="74"/>
+      <c r="BL42" s="74"/>
+      <c r="BM42" s="74"/>
+      <c r="BN42" s="74"/>
+      <c r="BO42" s="74"/>
+      <c r="BP42" s="74"/>
+      <c r="BQ42" s="74"/>
+      <c r="BR42" s="74"/>
+      <c r="BS42" s="74"/>
+      <c r="BT42" s="74"/>
+      <c r="BU42" s="75"/>
+      <c r="BV42" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="63"/>
-[...10 lines deleted...]
-      <c r="CH42" s="62" t="s">
+      <c r="BW42" s="74"/>
+      <c r="BX42" s="74"/>
+      <c r="BY42" s="74"/>
+      <c r="BZ42" s="74"/>
+      <c r="CA42" s="74"/>
+      <c r="CB42" s="74"/>
+      <c r="CC42" s="74"/>
+      <c r="CD42" s="74"/>
+      <c r="CE42" s="74"/>
+      <c r="CF42" s="74"/>
+      <c r="CG42" s="75"/>
+      <c r="CH42" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="63"/>
-[...10 lines deleted...]
-      <c r="CT42" s="62" t="s">
+      <c r="CI42" s="74"/>
+      <c r="CJ42" s="74"/>
+      <c r="CK42" s="74"/>
+      <c r="CL42" s="74"/>
+      <c r="CM42" s="74"/>
+      <c r="CN42" s="74"/>
+      <c r="CO42" s="74"/>
+      <c r="CP42" s="74"/>
+      <c r="CQ42" s="74"/>
+      <c r="CR42" s="74"/>
+      <c r="CS42" s="75"/>
+      <c r="CT42" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="63"/>
-[...9 lines deleted...]
-      <c r="DE42" s="64"/>
+      <c r="CU42" s="74"/>
+      <c r="CV42" s="74"/>
+      <c r="CW42" s="74"/>
+      <c r="CX42" s="74"/>
+      <c r="CY42" s="74"/>
+      <c r="CZ42" s="74"/>
+      <c r="DA42" s="74"/>
+      <c r="DB42" s="74"/>
+      <c r="DC42" s="74"/>
+      <c r="DD42" s="74"/>
+      <c r="DE42" s="75"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="69"/>
+      <c r="A43" s="72"/>
       <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -29825,54 +29892,56 @@
       </c>
       <c r="CO44" s="27">
         <v>49059.1</v>
       </c>
       <c r="CP44" s="27">
         <v>187454</v>
       </c>
       <c r="CQ44" s="27">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="33">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="39">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="48">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="57">
         <v>3552.1</v>
       </c>
-      <c r="CW44" s="74">
+      <c r="CW44" s="66">
         <v>4578.8</v>
       </c>
-      <c r="CX44" s="27"/>
+      <c r="CX44" s="83">
+        <v>5070.8999999999996</v>
+      </c>
       <c r="CY44" s="27"/>
       <c r="CZ44" s="27"/>
       <c r="DA44" s="27"/>
       <c r="DB44" s="27"/>
       <c r="DC44" s="27"/>
       <c r="DD44" s="35"/>
       <c r="DE44" s="35"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
@@ -30138,54 +30207,56 @@
       </c>
       <c r="CO45" s="28">
         <v>3444.7</v>
       </c>
       <c r="CP45" s="28">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="28">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="34">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="40">
         <v>95.2</v>
       </c>
       <c r="CU45" s="49">
         <v>235.2</v>
       </c>
       <c r="CV45" s="58">
         <v>300.60000000000002</v>
       </c>
-      <c r="CW45" s="75">
+      <c r="CW45" s="67">
         <v>441</v>
       </c>
-      <c r="CX45" s="28"/>
+      <c r="CX45" s="84">
+        <v>473.8</v>
+      </c>
       <c r="CY45" s="28"/>
       <c r="CZ45" s="28"/>
       <c r="DA45" s="28"/>
       <c r="DB45" s="28"/>
       <c r="DC45" s="28"/>
       <c r="DD45" s="36"/>
       <c r="DE45" s="36"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="15">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="15">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="15">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="15">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="15">
@@ -30451,54 +30522,56 @@
       </c>
       <c r="CO46" s="28">
         <v>4612.1000000000004</v>
       </c>
       <c r="CP46" s="28">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="28">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="34">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="40">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="49">
         <v>165.1</v>
       </c>
       <c r="CV46" s="58">
         <v>211</v>
       </c>
-      <c r="CW46" s="75">
+      <c r="CW46" s="67">
         <v>343.5</v>
       </c>
-      <c r="CX46" s="28"/>
+      <c r="CX46" s="84">
+        <v>366.5</v>
+      </c>
       <c r="CY46" s="28"/>
       <c r="CZ46" s="28"/>
       <c r="DA46" s="28"/>
       <c r="DB46" s="28"/>
       <c r="DC46" s="28"/>
       <c r="DD46" s="36"/>
       <c r="DE46" s="36"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="15">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="15">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="15">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="15">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="15">
@@ -30764,54 +30837,56 @@
       </c>
       <c r="CO47" s="28">
         <v>6414.4</v>
       </c>
       <c r="CP47" s="28">
         <v>15047</v>
       </c>
       <c r="CQ47" s="28">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="34">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="40">
         <v>881.7</v>
       </c>
       <c r="CU47" s="49">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="58">
         <v>3025.5</v>
       </c>
-      <c r="CW47" s="75">
+      <c r="CW47" s="67">
         <v>3777.7</v>
       </c>
-      <c r="CX47" s="28"/>
+      <c r="CX47" s="84">
+        <v>4211.5</v>
+      </c>
       <c r="CY47" s="28"/>
       <c r="CZ47" s="28"/>
       <c r="DA47" s="28"/>
       <c r="DB47" s="28"/>
       <c r="DC47" s="28"/>
       <c r="DD47" s="36"/>
       <c r="DE47" s="36"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="12" t="s">
@@ -31077,54 +31152,56 @@
       </c>
       <c r="CO48" s="28">
         <v>2747.7</v>
       </c>
       <c r="CP48" s="28">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="28">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="34">
         <v>24951</v>
       </c>
       <c r="CT48" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW48" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX48" s="28"/>
+      <c r="CW48" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX48" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY48" s="28"/>
       <c r="CZ48" s="28"/>
       <c r="DA48" s="28"/>
       <c r="DB48" s="28"/>
       <c r="DC48" s="28"/>
       <c r="DD48" s="36"/>
       <c r="DE48" s="36"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="12" t="s">
@@ -31390,54 +31467,56 @@
       </c>
       <c r="CO49" s="28">
         <v>1869.8</v>
       </c>
       <c r="CP49" s="28">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="28">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="34">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW49" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX49" s="28"/>
+      <c r="CW49" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX49" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY49" s="28"/>
       <c r="CZ49" s="28"/>
       <c r="DA49" s="28"/>
       <c r="DB49" s="28"/>
       <c r="DC49" s="28"/>
       <c r="DD49" s="36"/>
       <c r="DE49" s="36"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="12" t="s">
@@ -31703,54 +31782,56 @@
       </c>
       <c r="CO50" s="28">
         <v>2048.9</v>
       </c>
       <c r="CP50" s="28">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="28">
         <v>22418</v>
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="34">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW50" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX50" s="28"/>
+      <c r="CW50" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX50" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY50" s="28"/>
       <c r="CZ50" s="28"/>
       <c r="DA50" s="28"/>
       <c r="DB50" s="28"/>
       <c r="DC50" s="28"/>
       <c r="DD50" s="36"/>
       <c r="DE50" s="36"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="12" t="s">
@@ -32016,54 +32097,56 @@
       </c>
       <c r="CO51" s="28">
         <v>6485.9</v>
       </c>
       <c r="CP51" s="28">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="28">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="34">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW51" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX51" s="28"/>
+      <c r="CW51" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX51" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY51" s="28"/>
       <c r="CZ51" s="28"/>
       <c r="DA51" s="28"/>
       <c r="DB51" s="28"/>
       <c r="DC51" s="28"/>
       <c r="DD51" s="36"/>
       <c r="DE51" s="36"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="12" t="s">
@@ -32329,54 +32412,56 @@
       </c>
       <c r="CO52" s="28">
         <v>2324.4</v>
       </c>
       <c r="CP52" s="28">
         <v>12770</v>
       </c>
       <c r="CQ52" s="28">
         <v>20706</v>
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="34">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW52" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX52" s="28"/>
+      <c r="CW52" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX52" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY52" s="28"/>
       <c r="CZ52" s="28"/>
       <c r="DA52" s="28"/>
       <c r="DB52" s="28"/>
       <c r="DC52" s="28"/>
       <c r="DD52" s="36"/>
       <c r="DE52" s="36"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="12" t="s">
@@ -32642,54 +32727,56 @@
       </c>
       <c r="CO53" s="28">
         <v>4357.3999999999996</v>
       </c>
       <c r="CP53" s="28">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="28">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="34">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW53" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX53" s="28"/>
+      <c r="CW53" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX53" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY53" s="28"/>
       <c r="CZ53" s="28"/>
       <c r="DA53" s="28"/>
       <c r="DB53" s="28"/>
       <c r="DC53" s="28"/>
       <c r="DD53" s="36"/>
       <c r="DE53" s="36"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="12" t="s">
@@ -32955,54 +33042,56 @@
       </c>
       <c r="CO54" s="28">
         <v>1427.5</v>
       </c>
       <c r="CP54" s="28">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="28">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="34">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW54" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX54" s="28"/>
+      <c r="CW54" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX54" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY54" s="28"/>
       <c r="CZ54" s="28"/>
       <c r="DA54" s="28"/>
       <c r="DB54" s="28"/>
       <c r="DC54" s="28"/>
       <c r="DD54" s="36"/>
       <c r="DE54" s="36"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="12" t="s">
@@ -33268,54 +33357,56 @@
       </c>
       <c r="CO55" s="28">
         <v>6992.8</v>
       </c>
       <c r="CP55" s="28">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="28">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="34">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="40">
         <v>4.2</v>
       </c>
       <c r="CU55" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="58">
         <v>15</v>
       </c>
-      <c r="CW55" s="75">
+      <c r="CW55" s="67">
         <v>16.600000000000001</v>
       </c>
-      <c r="CX55" s="28"/>
+      <c r="CX55" s="84">
+        <v>19</v>
+      </c>
       <c r="CY55" s="28"/>
       <c r="CZ55" s="28"/>
       <c r="DA55" s="28"/>
       <c r="DB55" s="28"/>
       <c r="DC55" s="28"/>
       <c r="DD55" s="36"/>
       <c r="DE55" s="36"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="12" t="s">
@@ -33581,54 +33672,56 @@
       </c>
       <c r="CO56" s="28">
         <v>2697.1</v>
       </c>
       <c r="CP56" s="28">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="28">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="34">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW56" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX56" s="28"/>
+      <c r="CW56" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX56" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY56" s="28"/>
       <c r="CZ56" s="28"/>
       <c r="DA56" s="28"/>
       <c r="DB56" s="28"/>
       <c r="DC56" s="28"/>
       <c r="DD56" s="36"/>
       <c r="DE56" s="36"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="12" t="s">
@@ -33894,109 +33987,111 @@
       </c>
       <c r="CO57" s="28">
         <v>3636.4</v>
       </c>
       <c r="CP57" s="28">
         <v>11352</v>
       </c>
       <c r="CQ57" s="28">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="34">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="CW57" s="76" t="s">
-[...2 lines deleted...]
-      <c r="CX57" s="28"/>
+      <c r="CW57" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX57" s="85" t="s">
+        <v>2</v>
+      </c>
       <c r="CY57" s="28"/>
       <c r="CZ57" s="28"/>
       <c r="DA57" s="28"/>
       <c r="DB57" s="28"/>
       <c r="DC57" s="28"/>
       <c r="DD57" s="36"/>
       <c r="DE57" s="36"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="65" t="s">
+      <c r="A59" s="78" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="65"/>
-[...10 lines deleted...]
-      <c r="M59" s="65"/>
+      <c r="B59" s="78"/>
+      <c r="C59" s="78"/>
+      <c r="D59" s="78"/>
+      <c r="E59" s="78"/>
+      <c r="F59" s="78"/>
+      <c r="G59" s="78"/>
+      <c r="H59" s="78"/>
+      <c r="I59" s="78"/>
+      <c r="J59" s="78"/>
+      <c r="K59" s="78"/>
+      <c r="L59" s="78"/>
+      <c r="M59" s="78"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="66" t="s">
+      <c r="K60" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="L60" s="66"/>
-      <c r="M60" s="66"/>
+      <c r="L60" s="77"/>
+      <c r="M60" s="77"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="66" t="s">
+      <c r="W60" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="X60" s="66"/>
-      <c r="Y60" s="66"/>
+      <c r="X60" s="77"/>
+      <c r="Y60" s="77"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34045,180 +34140,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC60" s="3"/>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="68"/>
-      <c r="B61" s="62" t="s">
+      <c r="A61" s="71"/>
+      <c r="B61" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="C61" s="63"/>
-[...10 lines deleted...]
-      <c r="N61" s="62" t="s">
+      <c r="C61" s="74"/>
+      <c r="D61" s="74"/>
+      <c r="E61" s="74"/>
+      <c r="F61" s="74"/>
+      <c r="G61" s="74"/>
+      <c r="H61" s="74"/>
+      <c r="I61" s="74"/>
+      <c r="J61" s="74"/>
+      <c r="K61" s="74"/>
+      <c r="L61" s="74"/>
+      <c r="M61" s="76"/>
+      <c r="N61" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="O61" s="63"/>
-[...10 lines deleted...]
-      <c r="Z61" s="62" t="s">
+      <c r="O61" s="74"/>
+      <c r="P61" s="74"/>
+      <c r="Q61" s="74"/>
+      <c r="R61" s="74"/>
+      <c r="S61" s="74"/>
+      <c r="T61" s="74"/>
+      <c r="U61" s="74"/>
+      <c r="V61" s="74"/>
+      <c r="W61" s="74"/>
+      <c r="X61" s="74"/>
+      <c r="Y61" s="76"/>
+      <c r="Z61" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="AA61" s="63"/>
-[...10 lines deleted...]
-      <c r="AL61" s="62" t="s">
+      <c r="AA61" s="74"/>
+      <c r="AB61" s="74"/>
+      <c r="AC61" s="74"/>
+      <c r="AD61" s="74"/>
+      <c r="AE61" s="74"/>
+      <c r="AF61" s="74"/>
+      <c r="AG61" s="74"/>
+      <c r="AH61" s="74"/>
+      <c r="AI61" s="74"/>
+      <c r="AJ61" s="74"/>
+      <c r="AK61" s="76"/>
+      <c r="AL61" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="AM61" s="63"/>
-[...10 lines deleted...]
-      <c r="AX61" s="62" t="s">
+      <c r="AM61" s="74"/>
+      <c r="AN61" s="74"/>
+      <c r="AO61" s="74"/>
+      <c r="AP61" s="74"/>
+      <c r="AQ61" s="74"/>
+      <c r="AR61" s="74"/>
+      <c r="AS61" s="74"/>
+      <c r="AT61" s="74"/>
+      <c r="AU61" s="74"/>
+      <c r="AV61" s="74"/>
+      <c r="AW61" s="76"/>
+      <c r="AX61" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="AY61" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="62" t="s">
+      <c r="AY61" s="74"/>
+      <c r="AZ61" s="74"/>
+      <c r="BA61" s="74"/>
+      <c r="BB61" s="74"/>
+      <c r="BC61" s="74"/>
+      <c r="BD61" s="74"/>
+      <c r="BE61" s="74"/>
+      <c r="BF61" s="74"/>
+      <c r="BG61" s="74"/>
+      <c r="BH61" s="74"/>
+      <c r="BI61" s="74"/>
+      <c r="BJ61" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="BK61" s="63"/>
-[...10 lines deleted...]
-      <c r="BV61" s="62" t="s">
+      <c r="BK61" s="74"/>
+      <c r="BL61" s="74"/>
+      <c r="BM61" s="74"/>
+      <c r="BN61" s="74"/>
+      <c r="BO61" s="74"/>
+      <c r="BP61" s="74"/>
+      <c r="BQ61" s="74"/>
+      <c r="BR61" s="74"/>
+      <c r="BS61" s="74"/>
+      <c r="BT61" s="74"/>
+      <c r="BU61" s="75"/>
+      <c r="BV61" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="63"/>
-[...10 lines deleted...]
-      <c r="CH61" s="62" t="s">
+      <c r="BW61" s="74"/>
+      <c r="BX61" s="74"/>
+      <c r="BY61" s="74"/>
+      <c r="BZ61" s="74"/>
+      <c r="CA61" s="74"/>
+      <c r="CB61" s="74"/>
+      <c r="CC61" s="74"/>
+      <c r="CD61" s="74"/>
+      <c r="CE61" s="74"/>
+      <c r="CF61" s="74"/>
+      <c r="CG61" s="75"/>
+      <c r="CH61" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="63"/>
-[...10 lines deleted...]
-      <c r="CT61" s="62" t="s">
+      <c r="CI61" s="74"/>
+      <c r="CJ61" s="74"/>
+      <c r="CK61" s="74"/>
+      <c r="CL61" s="74"/>
+      <c r="CM61" s="74"/>
+      <c r="CN61" s="74"/>
+      <c r="CO61" s="74"/>
+      <c r="CP61" s="74"/>
+      <c r="CQ61" s="74"/>
+      <c r="CR61" s="74"/>
+      <c r="CS61" s="75"/>
+      <c r="CT61" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="63"/>
-[...9 lines deleted...]
-      <c r="DE61" s="64"/>
+      <c r="CU61" s="74"/>
+      <c r="CV61" s="74"/>
+      <c r="CW61" s="74"/>
+      <c r="CX61" s="74"/>
+      <c r="CY61" s="74"/>
+      <c r="CZ61" s="74"/>
+      <c r="DA61" s="74"/>
+      <c r="DB61" s="74"/>
+      <c r="DC61" s="74"/>
+      <c r="DD61" s="74"/>
+      <c r="DE61" s="75"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="69"/>
+      <c r="A62" s="72"/>
       <c r="B62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -34801,54 +34896,56 @@
       </c>
       <c r="CO63" s="27">
         <v>122558.1</v>
       </c>
       <c r="CP63" s="27">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="27">
         <v>159285</v>
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="35">
         <v>200525</v>
       </c>
       <c r="CT63" s="42">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="51">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="60">
         <v>40731.800000000003</v>
       </c>
-      <c r="CW63" s="77">
+      <c r="CW63" s="69">
         <v>58016.2</v>
       </c>
-      <c r="CX63" s="27"/>
+      <c r="CX63" s="86">
+        <v>75505.3</v>
+      </c>
       <c r="CY63" s="27"/>
       <c r="CZ63" s="27"/>
       <c r="DA63" s="27"/>
       <c r="DB63" s="27"/>
       <c r="DC63" s="27"/>
       <c r="DD63" s="35"/>
       <c r="DE63" s="35"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
@@ -35114,54 +35211,56 @@
       </c>
       <c r="CO64" s="28">
         <v>5588</v>
       </c>
       <c r="CP64" s="28">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="28">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="36">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="43">
         <v>662.1</v>
       </c>
       <c r="CU64" s="52">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="61">
         <v>2515.1999999999998</v>
       </c>
-      <c r="CW64" s="78">
+      <c r="CW64" s="70">
         <v>3466.9</v>
       </c>
-      <c r="CX64" s="28"/>
+      <c r="CX64" s="87">
+        <v>4373.6000000000004</v>
+      </c>
       <c r="CY64" s="28"/>
       <c r="CZ64" s="28"/>
       <c r="DA64" s="28"/>
       <c r="DB64" s="28"/>
       <c r="DC64" s="28"/>
       <c r="DD64" s="36"/>
       <c r="DE64" s="36"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="15">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="15">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="15">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="15">
@@ -35427,54 +35526,56 @@
       </c>
       <c r="CO65" s="28">
         <v>12854.1</v>
       </c>
       <c r="CP65" s="28">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="28">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="36">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="43">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="52">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="61">
         <v>5548.4</v>
       </c>
-      <c r="CW65" s="78">
+      <c r="CW65" s="70">
         <v>7569.4</v>
       </c>
-      <c r="CX65" s="28"/>
+      <c r="CX65" s="87">
+        <v>9781.7999999999993</v>
+      </c>
       <c r="CY65" s="28"/>
       <c r="CZ65" s="28"/>
       <c r="DA65" s="28"/>
       <c r="DB65" s="28"/>
       <c r="DC65" s="28"/>
       <c r="DD65" s="36"/>
       <c r="DE65" s="36"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="15">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="15">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="15">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="15">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="15">
@@ -35740,54 +35841,56 @@
       </c>
       <c r="CO66" s="28">
         <v>5995.4</v>
       </c>
       <c r="CP66" s="28">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="28">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="36">
         <v>10283</v>
       </c>
       <c r="CT66" s="43">
         <v>460.7</v>
       </c>
       <c r="CU66" s="52">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="61">
         <v>2208.1999999999998</v>
       </c>
-      <c r="CW66" s="78">
+      <c r="CW66" s="70">
         <v>2783.9</v>
       </c>
-      <c r="CX66" s="28"/>
+      <c r="CX66" s="87">
+        <v>3696</v>
+      </c>
       <c r="CY66" s="28"/>
       <c r="CZ66" s="28"/>
       <c r="DA66" s="28"/>
       <c r="DB66" s="28"/>
       <c r="DC66" s="28"/>
       <c r="DD66" s="36"/>
       <c r="DE66" s="36"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="15">
@@ -36053,54 +36156,56 @@
       </c>
       <c r="CO67" s="28">
         <v>6676.7</v>
       </c>
       <c r="CP67" s="28">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="28">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="36">
         <v>10711</v>
       </c>
       <c r="CT67" s="43">
         <v>543.4</v>
       </c>
       <c r="CU67" s="52">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="61">
         <v>1824.5</v>
       </c>
-      <c r="CW67" s="78">
+      <c r="CW67" s="70">
         <v>3290.3</v>
       </c>
-      <c r="CX67" s="28"/>
+      <c r="CX67" s="87">
+        <v>4420.8</v>
+      </c>
       <c r="CY67" s="28"/>
       <c r="CZ67" s="28"/>
       <c r="DA67" s="28"/>
       <c r="DB67" s="28"/>
       <c r="DC67" s="28"/>
       <c r="DD67" s="36"/>
       <c r="DE67" s="36"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="15">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="15">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="15">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="15">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="15">
@@ -36366,54 +36471,56 @@
       </c>
       <c r="CO68" s="28">
         <v>9388</v>
       </c>
       <c r="CP68" s="28">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="28">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="36">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="43">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="52">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="61">
         <v>2958.8</v>
       </c>
-      <c r="CW68" s="78">
+      <c r="CW68" s="70">
         <v>4097.3</v>
       </c>
-      <c r="CX68" s="28"/>
+      <c r="CX68" s="87">
+        <v>5557.4</v>
+      </c>
       <c r="CY68" s="28"/>
       <c r="CZ68" s="28"/>
       <c r="DA68" s="28"/>
       <c r="DB68" s="28"/>
       <c r="DC68" s="28"/>
       <c r="DD68" s="36"/>
       <c r="DE68" s="36"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="15">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="15">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="15">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="15">
@@ -36679,54 +36786,56 @@
       </c>
       <c r="CO69" s="28">
         <v>5268.6</v>
       </c>
       <c r="CP69" s="28">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="28">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="36">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="43">
         <v>838.3</v>
       </c>
       <c r="CU69" s="52">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="61">
         <v>2027.5</v>
       </c>
-      <c r="CW69" s="78">
+      <c r="CW69" s="70">
         <v>2869.3</v>
       </c>
-      <c r="CX69" s="28"/>
+      <c r="CX69" s="87">
+        <v>3568.3</v>
+      </c>
       <c r="CY69" s="28"/>
       <c r="CZ69" s="28"/>
       <c r="DA69" s="28"/>
       <c r="DB69" s="28"/>
       <c r="DC69" s="28"/>
       <c r="DD69" s="36"/>
       <c r="DE69" s="36"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="15">
@@ -36992,54 +37101,56 @@
       </c>
       <c r="CO70" s="28">
         <v>10619.3</v>
       </c>
       <c r="CP70" s="28">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="28">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="36">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="43">
         <v>828</v>
       </c>
       <c r="CU70" s="52">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="61">
         <v>3034.6</v>
       </c>
-      <c r="CW70" s="78">
+      <c r="CW70" s="70">
         <v>4483.2</v>
       </c>
-      <c r="CX70" s="28"/>
+      <c r="CX70" s="87">
+        <v>5775.1</v>
+      </c>
       <c r="CY70" s="28"/>
       <c r="CZ70" s="28"/>
       <c r="DA70" s="28"/>
       <c r="DB70" s="28"/>
       <c r="DC70" s="28"/>
       <c r="DD70" s="36"/>
       <c r="DE70" s="36"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
@@ -37305,54 +37416,56 @@
       </c>
       <c r="CO71" s="28">
         <v>7899.7</v>
       </c>
       <c r="CP71" s="28">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="28">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="36">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="43">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="52">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="61">
         <v>1937.6</v>
       </c>
-      <c r="CW71" s="78">
+      <c r="CW71" s="70">
         <v>2880.6</v>
       </c>
-      <c r="CX71" s="28"/>
+      <c r="CX71" s="87">
+        <v>3875.4</v>
+      </c>
       <c r="CY71" s="28"/>
       <c r="CZ71" s="28"/>
       <c r="DA71" s="28"/>
       <c r="DB71" s="28"/>
       <c r="DC71" s="28"/>
       <c r="DD71" s="36"/>
       <c r="DE71" s="36"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="15">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="15">
@@ -37618,54 +37731,56 @@
       </c>
       <c r="CO72" s="28">
         <v>5765</v>
       </c>
       <c r="CP72" s="28">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="28">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="36">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="43">
         <v>458.9</v>
       </c>
       <c r="CU72" s="52">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="61">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW72" s="78">
+      <c r="CW72" s="70">
         <v>2683.9</v>
       </c>
-      <c r="CX72" s="28"/>
+      <c r="CX72" s="87">
+        <v>3360.6</v>
+      </c>
       <c r="CY72" s="28"/>
       <c r="CZ72" s="28"/>
       <c r="DA72" s="28"/>
       <c r="DB72" s="28"/>
       <c r="DC72" s="28"/>
       <c r="DD72" s="36"/>
       <c r="DE72" s="36"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="15">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="15">
@@ -37931,54 +38046,56 @@
       </c>
       <c r="CO73" s="28">
         <v>10532.9</v>
       </c>
       <c r="CP73" s="28">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="28">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="36">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="43">
         <v>408.3</v>
       </c>
       <c r="CU73" s="52">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="61">
         <v>2408.6</v>
       </c>
-      <c r="CW73" s="78">
+      <c r="CW73" s="70">
         <v>4306.5</v>
       </c>
-      <c r="CX73" s="28"/>
+      <c r="CX73" s="87">
+        <v>5445.5</v>
+      </c>
       <c r="CY73" s="28"/>
       <c r="CZ73" s="28"/>
       <c r="DA73" s="28"/>
       <c r="DB73" s="28"/>
       <c r="DC73" s="28"/>
       <c r="DD73" s="36"/>
       <c r="DE73" s="36"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="15">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
@@ -38244,54 +38361,56 @@
       </c>
       <c r="CO74" s="28">
         <v>26366.6</v>
       </c>
       <c r="CP74" s="28">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="28">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="36">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="43">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="52">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="61">
         <v>9204.6</v>
       </c>
-      <c r="CW74" s="78">
+      <c r="CW74" s="70">
         <v>12892.2</v>
       </c>
-      <c r="CX74" s="28"/>
+      <c r="CX74" s="87">
+        <v>16795.599999999999</v>
+      </c>
       <c r="CY74" s="28"/>
       <c r="CZ74" s="28"/>
       <c r="DA74" s="28"/>
       <c r="DB74" s="28"/>
       <c r="DC74" s="28"/>
       <c r="DD74" s="36"/>
       <c r="DE74" s="36"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B75" s="15">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
@@ -38557,54 +38676,56 @@
       </c>
       <c r="CO75" s="28">
         <v>5568.6</v>
       </c>
       <c r="CP75" s="28">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="28">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="36">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="43">
         <v>484.3</v>
       </c>
       <c r="CU75" s="52">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="61">
         <v>1773.2</v>
       </c>
-      <c r="CW75" s="78">
+      <c r="CW75" s="70">
         <v>2402.4</v>
       </c>
-      <c r="CX75" s="28"/>
+      <c r="CX75" s="87">
+        <v>3021.4</v>
+      </c>
       <c r="CY75" s="28"/>
       <c r="CZ75" s="28"/>
       <c r="DA75" s="28"/>
       <c r="DB75" s="28"/>
       <c r="DC75" s="28"/>
       <c r="DD75" s="36"/>
       <c r="DE75" s="36"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
@@ -38870,54 +38991,56 @@
       </c>
       <c r="CO76" s="28">
         <v>10035.200000000001</v>
       </c>
       <c r="CP76" s="28">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="28">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="36">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="43">
         <v>911.8</v>
       </c>
       <c r="CU76" s="52">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="61">
         <v>3133</v>
       </c>
-      <c r="CW76" s="78">
+      <c r="CW76" s="70">
         <v>4290.3</v>
       </c>
-      <c r="CX76" s="28"/>
+      <c r="CX76" s="87">
+        <v>5834.2</v>
+      </c>
       <c r="CY76" s="28"/>
       <c r="CZ76" s="28"/>
       <c r="DA76" s="28"/>
       <c r="DB76" s="28"/>
       <c r="DC76" s="28"/>
       <c r="DD76" s="36"/>
       <c r="DE76" s="36"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
@@ -39094,102 +39217,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="N42:Y42"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="AX61:BI61"/>
     <mergeCell ref="AX42:BI42"/>
-    <mergeCell ref="K60:M60"/>
-[...34 lines deleted...]
-    <mergeCell ref="B22:M22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">