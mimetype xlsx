--- v2 (2026-06-24)
+++ v3 (2026-08-03)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезеңдер бойынша жалпы шығарылы" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1058" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -9859,85 +9859,85 @@
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8775">
     <cellStyle name="20% - Акцент1 10" xfId="2581"/>
     <cellStyle name="20% - Акцент1 11" xfId="2580"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="307"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2983"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="664"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3323"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2982"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="665"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="308"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2985"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="666"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3322"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2984"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="667"/>
     <cellStyle name="20% - Акцент1 4" xfId="668"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="669"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="670"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3326"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2986"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="671"/>
@@ -18990,96 +18990,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="84" width="8.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="9.140625" style="1" customWidth="1"/>
     <col min="86" max="96" width="8.140625" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.5703125" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="78"/>
-[...10 lines deleted...]
-      <c r="M2" s="78"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="77" t="s">
+      <c r="K3" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="77"/>
-      <c r="M3" s="77"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="77" t="s">
+      <c r="W3" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="77"/>
-      <c r="Y3" s="77"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19128,180 +19128,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC3" s="3"/>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="71"/>
-      <c r="B4" s="73" t="s">
+      <c r="A4" s="85"/>
+      <c r="B4" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="74"/>
-[...10 lines deleted...]
-      <c r="N4" s="73" t="s">
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="74"/>
-[...10 lines deleted...]
-      <c r="Z4" s="73" t="s">
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="83"/>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="AA4" s="74"/>
-[...10 lines deleted...]
-      <c r="AL4" s="73" t="s">
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="84"/>
+      <c r="AL4" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="74"/>
-[...10 lines deleted...]
-      <c r="AX4" s="73" t="s">
+      <c r="AM4" s="83"/>
+      <c r="AN4" s="83"/>
+      <c r="AO4" s="83"/>
+      <c r="AP4" s="83"/>
+      <c r="AQ4" s="83"/>
+      <c r="AR4" s="83"/>
+      <c r="AS4" s="83"/>
+      <c r="AT4" s="83"/>
+      <c r="AU4" s="83"/>
+      <c r="AV4" s="83"/>
+      <c r="AW4" s="84"/>
+      <c r="AX4" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="AY4" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="73" t="s">
+      <c r="AY4" s="83"/>
+      <c r="AZ4" s="83"/>
+      <c r="BA4" s="83"/>
+      <c r="BB4" s="83"/>
+      <c r="BC4" s="83"/>
+      <c r="BD4" s="83"/>
+      <c r="BE4" s="83"/>
+      <c r="BF4" s="83"/>
+      <c r="BG4" s="83"/>
+      <c r="BH4" s="83"/>
+      <c r="BI4" s="83"/>
+      <c r="BJ4" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="BK4" s="74"/>
-[...10 lines deleted...]
-      <c r="BV4" s="73" t="s">
+      <c r="BK4" s="83"/>
+      <c r="BL4" s="83"/>
+      <c r="BM4" s="83"/>
+      <c r="BN4" s="83"/>
+      <c r="BO4" s="83"/>
+      <c r="BP4" s="83"/>
+      <c r="BQ4" s="83"/>
+      <c r="BR4" s="83"/>
+      <c r="BS4" s="83"/>
+      <c r="BT4" s="83"/>
+      <c r="BU4" s="87"/>
+      <c r="BV4" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="74"/>
-[...10 lines deleted...]
-      <c r="CH4" s="73" t="s">
+      <c r="BW4" s="83"/>
+      <c r="BX4" s="83"/>
+      <c r="BY4" s="83"/>
+      <c r="BZ4" s="83"/>
+      <c r="CA4" s="83"/>
+      <c r="CB4" s="83"/>
+      <c r="CC4" s="83"/>
+      <c r="CD4" s="83"/>
+      <c r="CE4" s="83"/>
+      <c r="CF4" s="83"/>
+      <c r="CG4" s="87"/>
+      <c r="CH4" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="74"/>
-[...10 lines deleted...]
-      <c r="CT4" s="73" t="s">
+      <c r="CI4" s="83"/>
+      <c r="CJ4" s="83"/>
+      <c r="CK4" s="83"/>
+      <c r="CL4" s="83"/>
+      <c r="CM4" s="83"/>
+      <c r="CN4" s="83"/>
+      <c r="CO4" s="83"/>
+      <c r="CP4" s="83"/>
+      <c r="CQ4" s="83"/>
+      <c r="CR4" s="83"/>
+      <c r="CS4" s="87"/>
+      <c r="CT4" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="74"/>
-[...9 lines deleted...]
-      <c r="DE4" s="75"/>
+      <c r="CU4" s="83"/>
+      <c r="CV4" s="83"/>
+      <c r="CW4" s="83"/>
+      <c r="CX4" s="83"/>
+      <c r="CY4" s="83"/>
+      <c r="CZ4" s="83"/>
+      <c r="DA4" s="83"/>
+      <c r="DB4" s="83"/>
+      <c r="DC4" s="83"/>
+      <c r="DD4" s="83"/>
+      <c r="DE4" s="87"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="72"/>
+      <c r="A5" s="86"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -19887,54 +19887,56 @@
       </c>
       <c r="CP6" s="27">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="27">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="29">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="27">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="44">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="53">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="62">
         <v>63570.5</v>
       </c>
-      <c r="CX6" s="79">
+      <c r="CX6" s="71">
         <v>81795.5</v>
       </c>
-      <c r="CY6" s="27"/>
+      <c r="CY6" s="78">
+        <v>110313.7</v>
+      </c>
       <c r="CZ6" s="27"/>
       <c r="DA6" s="27"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="35"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
@@ -20202,54 +20204,56 @@
       </c>
       <c r="CP7" s="28">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="28">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="30">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="28">
         <v>792.6</v>
       </c>
       <c r="CU7" s="45">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="54">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="63">
         <v>3986.5</v>
       </c>
-      <c r="CX7" s="80">
+      <c r="CX7" s="72">
         <v>4945.6000000000004</v>
       </c>
-      <c r="CY7" s="28"/>
+      <c r="CY7" s="79">
+        <v>5769.5</v>
+      </c>
       <c r="CZ7" s="28"/>
       <c r="DA7" s="28"/>
       <c r="DB7" s="28"/>
       <c r="DC7" s="28"/>
       <c r="DD7" s="36"/>
       <c r="DE7" s="36"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="15">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="15">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="15">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="15">
         <v>3478.4657396598277</v>
@@ -20517,54 +20521,56 @@
       </c>
       <c r="CP8" s="28">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="28">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="30">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="28">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="45">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="54">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="63">
         <v>8058.9</v>
       </c>
-      <c r="CX8" s="80">
+      <c r="CX8" s="72">
         <v>10330.799999999999</v>
       </c>
-      <c r="CY8" s="28"/>
+      <c r="CY8" s="79">
+        <v>12882.1</v>
+      </c>
       <c r="CZ8" s="28"/>
       <c r="DA8" s="28"/>
       <c r="DB8" s="28"/>
       <c r="DC8" s="28"/>
       <c r="DD8" s="36"/>
       <c r="DE8" s="36"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="15">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="15">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="15">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="15">
         <v>2855.0976540225538</v>
@@ -20832,54 +20838,56 @@
       </c>
       <c r="CP9" s="28">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="28">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="30">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="28">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="45">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="54">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="63">
         <v>6608.6</v>
       </c>
-      <c r="CX9" s="80">
+      <c r="CX9" s="72">
         <v>7966.2</v>
       </c>
-      <c r="CY9" s="28"/>
+      <c r="CY9" s="79">
+        <v>10671.1</v>
+      </c>
       <c r="CZ9" s="28"/>
       <c r="DA9" s="28"/>
       <c r="DB9" s="28"/>
       <c r="DC9" s="28"/>
       <c r="DD9" s="36"/>
       <c r="DE9" s="36"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="15">
         <v>2691.4306752839175</v>
@@ -21147,54 +21155,56 @@
       </c>
       <c r="CP10" s="28">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="28">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="30">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="28">
         <v>554.4</v>
       </c>
       <c r="CU10" s="45">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="54">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="63">
         <v>3291.5</v>
       </c>
-      <c r="CX10" s="80">
+      <c r="CX10" s="72">
         <v>4422.3</v>
       </c>
-      <c r="CY10" s="28"/>
+      <c r="CY10" s="79">
+        <v>5672.6</v>
+      </c>
       <c r="CZ10" s="28"/>
       <c r="DA10" s="28"/>
       <c r="DB10" s="28"/>
       <c r="DC10" s="28"/>
       <c r="DD10" s="36"/>
       <c r="DE10" s="36"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="15">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="15">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="15">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="15">
         <v>3228.1866208330325</v>
@@ -21462,54 +21472,56 @@
       </c>
       <c r="CP11" s="28">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="28">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="30">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="28">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="45">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="54">
         <v>3070</v>
       </c>
       <c r="CW11" s="63">
         <v>4246.8999999999996</v>
       </c>
-      <c r="CX11" s="80">
+      <c r="CX11" s="72">
         <v>5744.4</v>
       </c>
-      <c r="CY11" s="28"/>
+      <c r="CY11" s="79">
+        <v>8234.7000000000007</v>
+      </c>
       <c r="CZ11" s="28"/>
       <c r="DA11" s="28"/>
       <c r="DB11" s="28"/>
       <c r="DC11" s="28"/>
       <c r="DD11" s="36"/>
       <c r="DE11" s="36"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="15">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="15">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="15">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="15">
         <v>2871.6363666464404</v>
@@ -21777,54 +21789,56 @@
       </c>
       <c r="CP12" s="28">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="28">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="30">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="28">
         <v>841.1</v>
       </c>
       <c r="CU12" s="45">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="54">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="63">
         <v>2884.3</v>
       </c>
-      <c r="CX12" s="80">
+      <c r="CX12" s="72">
         <v>3587</v>
       </c>
-      <c r="CY12" s="28"/>
+      <c r="CY12" s="79">
+        <v>5010.2</v>
+      </c>
       <c r="CZ12" s="28"/>
       <c r="DA12" s="28"/>
       <c r="DB12" s="28"/>
       <c r="DC12" s="28"/>
       <c r="DD12" s="36"/>
       <c r="DE12" s="36"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="15">
         <v>3066.4050577114822</v>
@@ -22092,54 +22106,56 @@
       </c>
       <c r="CP13" s="28">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="28">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="30">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="28">
         <v>828.2</v>
       </c>
       <c r="CU13" s="45">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="54">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="63">
         <v>4484.8999999999996</v>
       </c>
-      <c r="CX13" s="80">
+      <c r="CX13" s="72">
         <v>5777.3</v>
       </c>
-      <c r="CY13" s="28"/>
+      <c r="CY13" s="79">
+        <v>7796.6</v>
+      </c>
       <c r="CZ13" s="28"/>
       <c r="DA13" s="28"/>
       <c r="DB13" s="28"/>
       <c r="DC13" s="28"/>
       <c r="DD13" s="36"/>
       <c r="DE13" s="36"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
@@ -22407,54 +22423,56 @@
       </c>
       <c r="CP14" s="28">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="28">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="30">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="28">
         <v>588.1</v>
       </c>
       <c r="CU14" s="45">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="54">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="63">
         <v>2893</v>
       </c>
-      <c r="CX14" s="80">
+      <c r="CX14" s="72">
         <v>3890.9</v>
       </c>
-      <c r="CY14" s="28"/>
+      <c r="CY14" s="79">
+        <v>6812</v>
+      </c>
       <c r="CZ14" s="28"/>
       <c r="DA14" s="28"/>
       <c r="DB14" s="28"/>
       <c r="DC14" s="28"/>
       <c r="DD14" s="36"/>
       <c r="DE14" s="36"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="15">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="15">
         <v>2492.7681546842628</v>
@@ -22722,54 +22740,56 @@
       </c>
       <c r="CP15" s="28">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="28">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="30">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="28">
         <v>489.2</v>
       </c>
       <c r="CU15" s="45">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="54">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="63">
         <v>2698</v>
       </c>
-      <c r="CX15" s="80">
+      <c r="CX15" s="72">
         <v>3378.2</v>
       </c>
-      <c r="CY15" s="28"/>
+      <c r="CY15" s="79">
+        <v>4436.5</v>
+      </c>
       <c r="CZ15" s="28"/>
       <c r="DA15" s="28"/>
       <c r="DB15" s="28"/>
       <c r="DC15" s="28"/>
       <c r="DD15" s="36"/>
       <c r="DE15" s="36"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="15">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="15">
         <v>2706.80632431392</v>
@@ -23037,54 +23057,56 @@
       </c>
       <c r="CP16" s="28">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="28">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="30">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="28">
         <v>408.7</v>
       </c>
       <c r="CU16" s="45">
         <v>1173</v>
       </c>
       <c r="CV16" s="54">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="63">
         <v>4375</v>
       </c>
-      <c r="CX16" s="80">
+      <c r="CX16" s="72">
         <v>5531</v>
       </c>
-      <c r="CY16" s="28"/>
+      <c r="CY16" s="79">
+        <v>8068.6</v>
+      </c>
       <c r="CZ16" s="28"/>
       <c r="DA16" s="28"/>
       <c r="DB16" s="28"/>
       <c r="DC16" s="28"/>
       <c r="DD16" s="36"/>
       <c r="DE16" s="36"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="15">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="15">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="15">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="15">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="15">
         <v>7184.3194626576296</v>
@@ -23352,54 +23374,56 @@
       </c>
       <c r="CP17" s="28">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="28">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="30">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="28">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="45">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="54">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="63">
         <v>12908.8</v>
       </c>
-      <c r="CX17" s="80">
+      <c r="CX17" s="72">
         <v>16814.599999999999</v>
       </c>
-      <c r="CY17" s="28"/>
+      <c r="CY17" s="79">
+        <v>21126.5</v>
+      </c>
       <c r="CZ17" s="28"/>
       <c r="DA17" s="28"/>
       <c r="DB17" s="28"/>
       <c r="DC17" s="28"/>
       <c r="DD17" s="36"/>
       <c r="DE17" s="36"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="15">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="15">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="15">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="15">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="15">
         <v>2103.4820961265686</v>
@@ -23667,54 +23691,56 @@
       </c>
       <c r="CP18" s="28">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="28">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="30">
         <v>47811</v>
       </c>
       <c r="CT18" s="28">
         <v>493.4</v>
       </c>
       <c r="CU18" s="45">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="54">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="63">
         <v>2500.3000000000002</v>
       </c>
-      <c r="CX18" s="80">
+      <c r="CX18" s="72">
         <v>3143.8</v>
       </c>
-      <c r="CY18" s="28"/>
+      <c r="CY18" s="79">
+        <v>4545.6000000000004</v>
+      </c>
       <c r="CZ18" s="28"/>
       <c r="DA18" s="28"/>
       <c r="DB18" s="28"/>
       <c r="DC18" s="28"/>
       <c r="DD18" s="36"/>
       <c r="DE18" s="36"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="15">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="15">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="15">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="15">
         <v>3882.6688868912447</v>
@@ -23982,108 +24008,110 @@
       </c>
       <c r="CP19" s="28">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="28">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="30">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="28">
         <v>977.1</v>
       </c>
       <c r="CU19" s="45">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="54">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="63">
         <v>4633.8</v>
       </c>
-      <c r="CX19" s="80">
+      <c r="CX19" s="72">
         <v>6263.6</v>
       </c>
-      <c r="CY19" s="28"/>
+      <c r="CY19" s="79">
+        <v>9287.7000000000007</v>
+      </c>
       <c r="CZ19" s="28"/>
       <c r="DA19" s="28"/>
       <c r="DB19" s="28"/>
       <c r="DC19" s="28"/>
       <c r="DD19" s="36"/>
       <c r="DE19" s="36"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="78" t="s">
+      <c r="A20" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="78"/>
-[...10 lines deleted...]
-      <c r="M20" s="78"/>
+      <c r="B20" s="80"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="80"/>
+      <c r="E20" s="80"/>
+      <c r="F20" s="80"/>
+      <c r="G20" s="80"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="80"/>
+      <c r="J20" s="80"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="80"/>
+      <c r="M20" s="80"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="77" t="s">
+      <c r="K21" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="77"/>
-      <c r="M21" s="77"/>
+      <c r="L21" s="81"/>
+      <c r="M21" s="81"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="77" t="s">
+      <c r="W21" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="X21" s="77"/>
-      <c r="Y21" s="77"/>
+      <c r="X21" s="81"/>
+      <c r="Y21" s="81"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24132,180 +24160,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC21" s="3"/>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="71"/>
-      <c r="B22" s="73" t="s">
+      <c r="A22" s="85"/>
+      <c r="B22" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="74"/>
-[...10 lines deleted...]
-      <c r="N22" s="73" t="s">
+      <c r="C22" s="83"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="84"/>
+      <c r="N22" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="O22" s="74"/>
-[...10 lines deleted...]
-      <c r="Z22" s="73" t="s">
+      <c r="O22" s="83"/>
+      <c r="P22" s="83"/>
+      <c r="Q22" s="83"/>
+      <c r="R22" s="83"/>
+      <c r="S22" s="83"/>
+      <c r="T22" s="83"/>
+      <c r="U22" s="83"/>
+      <c r="V22" s="83"/>
+      <c r="W22" s="83"/>
+      <c r="X22" s="83"/>
+      <c r="Y22" s="84"/>
+      <c r="Z22" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="AA22" s="74"/>
-[...10 lines deleted...]
-      <c r="AL22" s="73" t="s">
+      <c r="AA22" s="83"/>
+      <c r="AB22" s="83"/>
+      <c r="AC22" s="83"/>
+      <c r="AD22" s="83"/>
+      <c r="AE22" s="83"/>
+      <c r="AF22" s="83"/>
+      <c r="AG22" s="83"/>
+      <c r="AH22" s="83"/>
+      <c r="AI22" s="83"/>
+      <c r="AJ22" s="83"/>
+      <c r="AK22" s="84"/>
+      <c r="AL22" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="AM22" s="74"/>
-[...10 lines deleted...]
-      <c r="AX22" s="73" t="s">
+      <c r="AM22" s="83"/>
+      <c r="AN22" s="83"/>
+      <c r="AO22" s="83"/>
+      <c r="AP22" s="83"/>
+      <c r="AQ22" s="83"/>
+      <c r="AR22" s="83"/>
+      <c r="AS22" s="83"/>
+      <c r="AT22" s="83"/>
+      <c r="AU22" s="83"/>
+      <c r="AV22" s="83"/>
+      <c r="AW22" s="84"/>
+      <c r="AX22" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="AY22" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="73" t="s">
+      <c r="AY22" s="83"/>
+      <c r="AZ22" s="83"/>
+      <c r="BA22" s="83"/>
+      <c r="BB22" s="83"/>
+      <c r="BC22" s="83"/>
+      <c r="BD22" s="83"/>
+      <c r="BE22" s="83"/>
+      <c r="BF22" s="83"/>
+      <c r="BG22" s="83"/>
+      <c r="BH22" s="83"/>
+      <c r="BI22" s="83"/>
+      <c r="BJ22" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="BK22" s="74"/>
-[...10 lines deleted...]
-      <c r="BV22" s="73" t="s">
+      <c r="BK22" s="83"/>
+      <c r="BL22" s="83"/>
+      <c r="BM22" s="83"/>
+      <c r="BN22" s="83"/>
+      <c r="BO22" s="83"/>
+      <c r="BP22" s="83"/>
+      <c r="BQ22" s="83"/>
+      <c r="BR22" s="83"/>
+      <c r="BS22" s="83"/>
+      <c r="BT22" s="83"/>
+      <c r="BU22" s="87"/>
+      <c r="BV22" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="74"/>
-[...10 lines deleted...]
-      <c r="CH22" s="73" t="s">
+      <c r="BW22" s="83"/>
+      <c r="BX22" s="83"/>
+      <c r="BY22" s="83"/>
+      <c r="BZ22" s="83"/>
+      <c r="CA22" s="83"/>
+      <c r="CB22" s="83"/>
+      <c r="CC22" s="83"/>
+      <c r="CD22" s="83"/>
+      <c r="CE22" s="83"/>
+      <c r="CF22" s="83"/>
+      <c r="CG22" s="87"/>
+      <c r="CH22" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="74"/>
-[...10 lines deleted...]
-      <c r="CT22" s="73" t="s">
+      <c r="CI22" s="83"/>
+      <c r="CJ22" s="83"/>
+      <c r="CK22" s="83"/>
+      <c r="CL22" s="83"/>
+      <c r="CM22" s="83"/>
+      <c r="CN22" s="83"/>
+      <c r="CO22" s="83"/>
+      <c r="CP22" s="83"/>
+      <c r="CQ22" s="83"/>
+      <c r="CR22" s="83"/>
+      <c r="CS22" s="87"/>
+      <c r="CT22" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="74"/>
-[...9 lines deleted...]
-      <c r="DE22" s="75"/>
+      <c r="CU22" s="83"/>
+      <c r="CV22" s="83"/>
+      <c r="CW22" s="83"/>
+      <c r="CX22" s="83"/>
+      <c r="CY22" s="83"/>
+      <c r="CZ22" s="83"/>
+      <c r="DA22" s="83"/>
+      <c r="DB22" s="83"/>
+      <c r="DC22" s="83"/>
+      <c r="DD22" s="83"/>
+      <c r="DE22" s="87"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="72"/>
+      <c r="A23" s="86"/>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="4" t="s">
@@ -24891,54 +24919,56 @@
       </c>
       <c r="CP24" s="27">
         <v>327374</v>
       </c>
       <c r="CQ24" s="27">
         <v>424761.1</v>
       </c>
       <c r="CR24" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="31">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="37">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="46">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="55">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="64">
         <v>62595</v>
       </c>
-      <c r="CX24" s="81">
+      <c r="CX24" s="73">
         <v>80576.2</v>
       </c>
-      <c r="CY24" s="27"/>
+      <c r="CY24" s="78">
+        <v>108850.5</v>
+      </c>
       <c r="CZ24" s="27"/>
       <c r="DA24" s="27"/>
       <c r="DB24" s="27"/>
       <c r="DC24" s="27"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="35"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="12">
         <v>1341.640796114596</v>
@@ -25206,54 +25236,56 @@
       </c>
       <c r="CP25" s="28">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ25" s="28">
         <v>24947</v>
       </c>
       <c r="CR25" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="32">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="38">
         <v>757.4</v>
       </c>
       <c r="CU25" s="47">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="56">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="65">
         <v>3908</v>
       </c>
-      <c r="CX25" s="82">
+      <c r="CX25" s="74">
         <v>4847.3999999999996</v>
       </c>
-      <c r="CY25" s="28"/>
+      <c r="CY25" s="79">
+        <v>5651.7</v>
+      </c>
       <c r="CZ25" s="28"/>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="13">
         <v>3430.4281825030785</v>
@@ -25521,54 +25553,56 @@
       </c>
       <c r="CP26" s="28">
         <v>40555.1</v>
       </c>
       <c r="CQ26" s="28">
         <v>49076</v>
       </c>
       <c r="CR26" s="13">
         <v>50640</v>
       </c>
       <c r="CS26" s="32">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="38">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="47">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="56">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="65">
         <v>7912.9</v>
       </c>
-      <c r="CX26" s="82">
+      <c r="CX26" s="74">
         <v>10148.299999999999</v>
       </c>
-      <c r="CY26" s="28"/>
+      <c r="CY26" s="79">
+        <v>12663.1</v>
+      </c>
       <c r="CZ26" s="28"/>
       <c r="DA26" s="28"/>
       <c r="DB26" s="28"/>
       <c r="DC26" s="28"/>
       <c r="DD26" s="36"/>
       <c r="DE26" s="36"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="13">
         <v>2851.1206540225535</v>
@@ -25836,54 +25870,56 @@
       </c>
       <c r="CP27" s="28">
         <v>21855.3</v>
       </c>
       <c r="CQ27" s="28">
         <v>28056</v>
       </c>
       <c r="CR27" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="32">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="38">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="47">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="56">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="65">
         <v>6561.6</v>
       </c>
-      <c r="CX27" s="82">
+      <c r="CX27" s="74">
         <v>7907.5</v>
       </c>
-      <c r="CY27" s="28"/>
+      <c r="CY27" s="79">
+        <v>10600.7</v>
+      </c>
       <c r="CZ27" s="28"/>
       <c r="DA27" s="28"/>
       <c r="DB27" s="28"/>
       <c r="DC27" s="28"/>
       <c r="DD27" s="36"/>
       <c r="DE27" s="36"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="13">
         <v>2691.4306752839175</v>
@@ -26151,54 +26187,56 @@
       </c>
       <c r="CP28" s="28">
         <v>21867.5</v>
       </c>
       <c r="CQ28" s="28">
         <v>28812</v>
       </c>
       <c r="CR28" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="32">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="38">
         <v>543.4</v>
       </c>
       <c r="CU28" s="47">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="56">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="65">
         <v>3290.3</v>
       </c>
-      <c r="CX28" s="82">
+      <c r="CX28" s="74">
         <v>4420.8</v>
       </c>
-      <c r="CY28" s="28"/>
+      <c r="CY28" s="79">
+        <v>5670.8</v>
+      </c>
       <c r="CZ28" s="28"/>
       <c r="DA28" s="28"/>
       <c r="DB28" s="28"/>
       <c r="DC28" s="28"/>
       <c r="DD28" s="36"/>
       <c r="DE28" s="36"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="13">
         <v>3191.6806208330327</v>
@@ -26466,54 +26504,56 @@
       </c>
       <c r="CP29" s="28">
         <v>14063.4</v>
       </c>
       <c r="CQ29" s="28">
         <v>17207.099999999999</v>
       </c>
       <c r="CR29" s="13">
         <v>20683</v>
       </c>
       <c r="CS29" s="32">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="38">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="47">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="56">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="65">
         <v>4097.3</v>
       </c>
-      <c r="CX29" s="82">
+      <c r="CX29" s="74">
         <v>5557.4</v>
       </c>
-      <c r="CY29" s="28"/>
+      <c r="CY29" s="79">
+        <v>8010.3</v>
+      </c>
       <c r="CZ29" s="28"/>
       <c r="DA29" s="28"/>
       <c r="DB29" s="28"/>
       <c r="DC29" s="28"/>
       <c r="DD29" s="36"/>
       <c r="DE29" s="36"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="13">
         <v>2853.8153666464405</v>
@@ -26781,54 +26821,56 @@
       </c>
       <c r="CP30" s="28">
         <v>17784.3</v>
       </c>
       <c r="CQ30" s="28">
         <v>29618</v>
       </c>
       <c r="CR30" s="13">
         <v>41871</v>
       </c>
       <c r="CS30" s="32">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="38">
         <v>838.3</v>
       </c>
       <c r="CU30" s="47">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="56">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="65">
         <v>2869.3</v>
       </c>
-      <c r="CX30" s="82">
+      <c r="CX30" s="74">
         <v>3568.3</v>
       </c>
-      <c r="CY30" s="28"/>
+      <c r="CY30" s="79">
+        <v>4987.7</v>
+      </c>
       <c r="CZ30" s="28"/>
       <c r="DA30" s="28"/>
       <c r="DB30" s="28"/>
       <c r="DC30" s="28"/>
       <c r="DD30" s="36"/>
       <c r="DE30" s="36"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="13">
         <v>3066.4050577114822</v>
@@ -27096,54 +27138,56 @@
       </c>
       <c r="CP31" s="28">
         <v>28406.9</v>
       </c>
       <c r="CQ31" s="28">
         <v>42861.599999999999</v>
       </c>
       <c r="CR31" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="32">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="38">
         <v>828</v>
       </c>
       <c r="CU31" s="47">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="56">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="65">
         <v>4483.2</v>
       </c>
-      <c r="CX31" s="82">
+      <c r="CX31" s="74">
         <v>5775.1</v>
       </c>
-      <c r="CY31" s="28"/>
+      <c r="CY31" s="79">
+        <v>7794</v>
+      </c>
       <c r="CZ31" s="28"/>
       <c r="DA31" s="28"/>
       <c r="DB31" s="28"/>
       <c r="DC31" s="28"/>
       <c r="DD31" s="36"/>
       <c r="DE31" s="36"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="12">
         <v>3070.543342243152</v>
@@ -27411,54 +27455,56 @@
       </c>
       <c r="CP32" s="28">
         <v>21566.6</v>
       </c>
       <c r="CQ32" s="28">
         <v>30302.6</v>
       </c>
       <c r="CR32" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="32">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="38">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="47">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="56">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="65">
         <v>2880.6</v>
       </c>
-      <c r="CX32" s="82">
+      <c r="CX32" s="74">
         <v>3875.4</v>
       </c>
-      <c r="CY32" s="28"/>
+      <c r="CY32" s="79">
+        <v>6793.3</v>
+      </c>
       <c r="CZ32" s="28"/>
       <c r="DA32" s="28"/>
       <c r="DB32" s="28"/>
       <c r="DC32" s="28"/>
       <c r="DD32" s="36"/>
       <c r="DE32" s="36"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="13">
         <v>2477.4381546842628</v>
@@ -27726,54 +27772,56 @@
       </c>
       <c r="CP33" s="28">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ33" s="28">
         <v>28489.4</v>
       </c>
       <c r="CR33" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="32">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="38">
         <v>458.9</v>
       </c>
       <c r="CU33" s="47">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="56">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="65">
         <v>2683.9</v>
       </c>
-      <c r="CX33" s="82">
+      <c r="CX33" s="74">
         <v>3360.6</v>
       </c>
-      <c r="CY33" s="28"/>
+      <c r="CY33" s="79">
+        <v>4415.3999999999996</v>
+      </c>
       <c r="CZ33" s="28"/>
       <c r="DA33" s="28"/>
       <c r="DB33" s="28"/>
       <c r="DC33" s="28"/>
       <c r="DD33" s="36"/>
       <c r="DE33" s="36"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="13">
         <v>2706.4933243139203</v>
@@ -28041,54 +28089,56 @@
       </c>
       <c r="CP34" s="28">
         <v>15678.2</v>
       </c>
       <c r="CQ34" s="28">
         <v>18478</v>
       </c>
       <c r="CR34" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="32">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="38">
         <v>408.3</v>
       </c>
       <c r="CU34" s="47">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="56">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="65">
         <v>4306.5</v>
       </c>
-      <c r="CX34" s="82">
+      <c r="CX34" s="74">
         <v>5445.5</v>
       </c>
-      <c r="CY34" s="28"/>
+      <c r="CY34" s="79">
+        <v>7966</v>
+      </c>
       <c r="CZ34" s="28"/>
       <c r="DA34" s="28"/>
       <c r="DB34" s="28"/>
       <c r="DC34" s="28"/>
       <c r="DD34" s="36"/>
       <c r="DE34" s="36"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="13">
         <v>7151.1194626576334</v>
@@ -28356,54 +28406,56 @@
       </c>
       <c r="CP35" s="28">
         <v>59552.7</v>
       </c>
       <c r="CQ35" s="28">
         <v>70912.899999999994</v>
       </c>
       <c r="CR35" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="32">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="38">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="47">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="56">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="65">
         <v>12908.8</v>
       </c>
-      <c r="CX35" s="82">
+      <c r="CX35" s="74">
         <v>16814.599999999999</v>
       </c>
-      <c r="CY35" s="28"/>
+      <c r="CY35" s="79">
+        <v>21126.5</v>
+      </c>
       <c r="CZ35" s="28"/>
       <c r="DA35" s="28"/>
       <c r="DB35" s="28"/>
       <c r="DC35" s="28"/>
       <c r="DD35" s="36"/>
       <c r="DE35" s="36"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="13">
         <v>2103.2400961265685</v>
@@ -28671,54 +28723,56 @@
       </c>
       <c r="CP36" s="28">
         <v>20874.5</v>
       </c>
       <c r="CQ36" s="28">
         <v>27915.9</v>
       </c>
       <c r="CR36" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="32">
         <v>47702</v>
       </c>
       <c r="CT36" s="38">
         <v>484.3</v>
       </c>
       <c r="CU36" s="47">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="56">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="65">
         <v>2402.4</v>
       </c>
-      <c r="CX36" s="82">
+      <c r="CX36" s="74">
         <v>3021.4</v>
       </c>
-      <c r="CY36" s="28"/>
+      <c r="CY36" s="79">
+        <v>4398.7</v>
+      </c>
       <c r="CZ36" s="28"/>
       <c r="DA36" s="28"/>
       <c r="DB36" s="28"/>
       <c r="DC36" s="28"/>
       <c r="DD36" s="36"/>
       <c r="DE36" s="36"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="13">
         <v>3778.8049868912449</v>
@@ -28986,108 +29040,110 @@
       </c>
       <c r="CP37" s="28">
         <v>22544.9</v>
       </c>
       <c r="CQ37" s="28">
         <v>28084.6</v>
       </c>
       <c r="CR37" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="32">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="38">
         <v>911.8</v>
       </c>
       <c r="CU37" s="47">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="56">
         <v>3133</v>
       </c>
       <c r="CW37" s="65">
         <v>4290.3</v>
       </c>
-      <c r="CX37" s="82">
+      <c r="CX37" s="74">
         <v>5834.2</v>
       </c>
-      <c r="CY37" s="28"/>
+      <c r="CY37" s="79">
+        <v>8772.2999999999993</v>
+      </c>
       <c r="CZ37" s="28"/>
       <c r="DA37" s="28"/>
       <c r="DB37" s="28"/>
       <c r="DC37" s="28"/>
       <c r="DD37" s="36"/>
       <c r="DE37" s="36"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="78" t="s">
+      <c r="A40" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="78"/>
-[...10 lines deleted...]
-      <c r="M40" s="78"/>
+      <c r="B40" s="80"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="80"/>
+      <c r="E40" s="80"/>
+      <c r="F40" s="80"/>
+      <c r="G40" s="80"/>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+      <c r="J40" s="80"/>
+      <c r="K40" s="80"/>
+      <c r="L40" s="80"/>
+      <c r="M40" s="80"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="77" t="s">
+      <c r="K41" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="L41" s="77"/>
-      <c r="M41" s="77"/>
+      <c r="L41" s="81"/>
+      <c r="M41" s="81"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="77" t="s">
+      <c r="W41" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="X41" s="77"/>
-      <c r="Y41" s="77"/>
+      <c r="X41" s="81"/>
+      <c r="Y41" s="81"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29136,180 +29192,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC41" s="3"/>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="71"/>
-      <c r="B42" s="73" t="s">
+      <c r="A42" s="85"/>
+      <c r="B42" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="C42" s="74"/>
-[...10 lines deleted...]
-      <c r="N42" s="73" t="s">
+      <c r="C42" s="83"/>
+      <c r="D42" s="83"/>
+      <c r="E42" s="83"/>
+      <c r="F42" s="83"/>
+      <c r="G42" s="83"/>
+      <c r="H42" s="83"/>
+      <c r="I42" s="83"/>
+      <c r="J42" s="83"/>
+      <c r="K42" s="83"/>
+      <c r="L42" s="83"/>
+      <c r="M42" s="84"/>
+      <c r="N42" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="O42" s="74"/>
-[...10 lines deleted...]
-      <c r="Z42" s="73" t="s">
+      <c r="O42" s="83"/>
+      <c r="P42" s="83"/>
+      <c r="Q42" s="83"/>
+      <c r="R42" s="83"/>
+      <c r="S42" s="83"/>
+      <c r="T42" s="83"/>
+      <c r="U42" s="83"/>
+      <c r="V42" s="83"/>
+      <c r="W42" s="83"/>
+      <c r="X42" s="83"/>
+      <c r="Y42" s="84"/>
+      <c r="Z42" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="74"/>
-[...10 lines deleted...]
-      <c r="AL42" s="73" t="s">
+      <c r="AA42" s="83"/>
+      <c r="AB42" s="83"/>
+      <c r="AC42" s="83"/>
+      <c r="AD42" s="83"/>
+      <c r="AE42" s="83"/>
+      <c r="AF42" s="83"/>
+      <c r="AG42" s="83"/>
+      <c r="AH42" s="83"/>
+      <c r="AI42" s="83"/>
+      <c r="AJ42" s="83"/>
+      <c r="AK42" s="84"/>
+      <c r="AL42" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="AM42" s="74"/>
-[...10 lines deleted...]
-      <c r="AX42" s="73" t="s">
+      <c r="AM42" s="83"/>
+      <c r="AN42" s="83"/>
+      <c r="AO42" s="83"/>
+      <c r="AP42" s="83"/>
+      <c r="AQ42" s="83"/>
+      <c r="AR42" s="83"/>
+      <c r="AS42" s="83"/>
+      <c r="AT42" s="83"/>
+      <c r="AU42" s="83"/>
+      <c r="AV42" s="83"/>
+      <c r="AW42" s="84"/>
+      <c r="AX42" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="AY42" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="73" t="s">
+      <c r="AY42" s="83"/>
+      <c r="AZ42" s="83"/>
+      <c r="BA42" s="83"/>
+      <c r="BB42" s="83"/>
+      <c r="BC42" s="83"/>
+      <c r="BD42" s="83"/>
+      <c r="BE42" s="83"/>
+      <c r="BF42" s="83"/>
+      <c r="BG42" s="83"/>
+      <c r="BH42" s="83"/>
+      <c r="BI42" s="83"/>
+      <c r="BJ42" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="BK42" s="74"/>
-[...10 lines deleted...]
-      <c r="BV42" s="73" t="s">
+      <c r="BK42" s="83"/>
+      <c r="BL42" s="83"/>
+      <c r="BM42" s="83"/>
+      <c r="BN42" s="83"/>
+      <c r="BO42" s="83"/>
+      <c r="BP42" s="83"/>
+      <c r="BQ42" s="83"/>
+      <c r="BR42" s="83"/>
+      <c r="BS42" s="83"/>
+      <c r="BT42" s="83"/>
+      <c r="BU42" s="87"/>
+      <c r="BV42" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="74"/>
-[...10 lines deleted...]
-      <c r="CH42" s="73" t="s">
+      <c r="BW42" s="83"/>
+      <c r="BX42" s="83"/>
+      <c r="BY42" s="83"/>
+      <c r="BZ42" s="83"/>
+      <c r="CA42" s="83"/>
+      <c r="CB42" s="83"/>
+      <c r="CC42" s="83"/>
+      <c r="CD42" s="83"/>
+      <c r="CE42" s="83"/>
+      <c r="CF42" s="83"/>
+      <c r="CG42" s="87"/>
+      <c r="CH42" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="74"/>
-[...10 lines deleted...]
-      <c r="CT42" s="73" t="s">
+      <c r="CI42" s="83"/>
+      <c r="CJ42" s="83"/>
+      <c r="CK42" s="83"/>
+      <c r="CL42" s="83"/>
+      <c r="CM42" s="83"/>
+      <c r="CN42" s="83"/>
+      <c r="CO42" s="83"/>
+      <c r="CP42" s="83"/>
+      <c r="CQ42" s="83"/>
+      <c r="CR42" s="83"/>
+      <c r="CS42" s="87"/>
+      <c r="CT42" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="74"/>
-[...9 lines deleted...]
-      <c r="DE42" s="75"/>
+      <c r="CU42" s="83"/>
+      <c r="CV42" s="83"/>
+      <c r="CW42" s="83"/>
+      <c r="CX42" s="83"/>
+      <c r="CY42" s="83"/>
+      <c r="CZ42" s="83"/>
+      <c r="DA42" s="83"/>
+      <c r="DB42" s="83"/>
+      <c r="DC42" s="83"/>
+      <c r="DD42" s="83"/>
+      <c r="DE42" s="87"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="72"/>
+      <c r="A43" s="86"/>
       <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -29895,54 +29951,56 @@
       </c>
       <c r="CP44" s="27">
         <v>187454</v>
       </c>
       <c r="CQ44" s="27">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="33">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="39">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="48">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="57">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="66">
         <v>4578.8</v>
       </c>
-      <c r="CX44" s="83">
+      <c r="CX44" s="75">
         <v>5070.8999999999996</v>
       </c>
-      <c r="CY44" s="27"/>
+      <c r="CY44" s="18">
+        <v>5795.3</v>
+      </c>
       <c r="CZ44" s="27"/>
       <c r="DA44" s="27"/>
       <c r="DB44" s="27"/>
       <c r="DC44" s="27"/>
       <c r="DD44" s="35"/>
       <c r="DE44" s="35"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
@@ -30210,54 +30268,56 @@
       </c>
       <c r="CP45" s="28">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="28">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="34">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="40">
         <v>95.2</v>
       </c>
       <c r="CU45" s="49">
         <v>235.2</v>
       </c>
       <c r="CV45" s="58">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="67">
         <v>441</v>
       </c>
-      <c r="CX45" s="84">
+      <c r="CX45" s="76">
         <v>473.8</v>
       </c>
-      <c r="CY45" s="28"/>
+      <c r="CY45" s="20">
+        <v>530.20000000000005</v>
+      </c>
       <c r="CZ45" s="28"/>
       <c r="DA45" s="28"/>
       <c r="DB45" s="28"/>
       <c r="DC45" s="28"/>
       <c r="DD45" s="36"/>
       <c r="DE45" s="36"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="15">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="15">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="15">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="15">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="15">
         <v>58.53976733333333</v>
@@ -30525,54 +30585,56 @@
       </c>
       <c r="CP46" s="28">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="28">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="34">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="40">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="49">
         <v>165.1</v>
       </c>
       <c r="CV46" s="58">
         <v>211</v>
       </c>
       <c r="CW46" s="67">
         <v>343.5</v>
       </c>
-      <c r="CX46" s="84">
+      <c r="CX46" s="76">
         <v>366.5</v>
       </c>
-      <c r="CY46" s="28"/>
+      <c r="CY46" s="20">
+        <v>406</v>
+      </c>
       <c r="CZ46" s="28"/>
       <c r="DA46" s="28"/>
       <c r="DB46" s="28"/>
       <c r="DC46" s="28"/>
       <c r="DD46" s="36"/>
       <c r="DE46" s="36"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="15">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="15">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="15">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="15">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="15">
         <v>971.1759616994666</v>
@@ -30840,54 +30902,56 @@
       </c>
       <c r="CP47" s="28">
         <v>15047</v>
       </c>
       <c r="CQ47" s="28">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="34">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="40">
         <v>881.7</v>
       </c>
       <c r="CU47" s="49">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="58">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="67">
         <v>3777.7</v>
       </c>
-      <c r="CX47" s="84">
+      <c r="CX47" s="76">
         <v>4211.5</v>
       </c>
-      <c r="CY47" s="28"/>
+      <c r="CY47" s="20">
+        <v>4836.8</v>
+      </c>
       <c r="CZ47" s="28"/>
       <c r="DA47" s="28"/>
       <c r="DB47" s="28"/>
       <c r="DC47" s="28"/>
       <c r="DD47" s="36"/>
       <c r="DE47" s="36"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>2</v>
@@ -31155,54 +31219,56 @@
       </c>
       <c r="CP48" s="28">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="28">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="34">
         <v>24951</v>
       </c>
       <c r="CT48" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW48" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX48" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY48" s="28"/>
+      <c r="CX48" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY48" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ48" s="28"/>
       <c r="DA48" s="28"/>
       <c r="DB48" s="28"/>
       <c r="DC48" s="28"/>
       <c r="DD48" s="36"/>
       <c r="DE48" s="36"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>2</v>
@@ -31470,54 +31536,56 @@
       </c>
       <c r="CP49" s="28">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="28">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="34">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW49" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX49" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY49" s="28"/>
+      <c r="CX49" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY49" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ49" s="28"/>
       <c r="DA49" s="28"/>
       <c r="DB49" s="28"/>
       <c r="DC49" s="28"/>
       <c r="DD49" s="36"/>
       <c r="DE49" s="36"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>2</v>
@@ -31785,54 +31853,56 @@
       </c>
       <c r="CP50" s="28">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="28">
         <v>22418</v>
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="34">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW50" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX50" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY50" s="28"/>
+      <c r="CX50" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY50" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ50" s="28"/>
       <c r="DA50" s="28"/>
       <c r="DB50" s="28"/>
       <c r="DC50" s="28"/>
       <c r="DD50" s="36"/>
       <c r="DE50" s="36"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>2</v>
@@ -32100,54 +32170,56 @@
       </c>
       <c r="CP51" s="28">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="28">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="34">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW51" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX51" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY51" s="28"/>
+      <c r="CX51" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY51" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ51" s="28"/>
       <c r="DA51" s="28"/>
       <c r="DB51" s="28"/>
       <c r="DC51" s="28"/>
       <c r="DD51" s="36"/>
       <c r="DE51" s="36"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>2</v>
@@ -32415,54 +32487,56 @@
       </c>
       <c r="CP52" s="28">
         <v>12770</v>
       </c>
       <c r="CQ52" s="28">
         <v>20706</v>
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="34">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW52" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX52" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY52" s="28"/>
+      <c r="CX52" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY52" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ52" s="28"/>
       <c r="DA52" s="28"/>
       <c r="DB52" s="28"/>
       <c r="DC52" s="28"/>
       <c r="DD52" s="36"/>
       <c r="DE52" s="36"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>2</v>
@@ -32730,54 +32804,56 @@
       </c>
       <c r="CP53" s="28">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="28">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="34">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW53" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX53" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY53" s="28"/>
+      <c r="CX53" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY53" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ53" s="28"/>
       <c r="DA53" s="28"/>
       <c r="DB53" s="28"/>
       <c r="DC53" s="28"/>
       <c r="DD53" s="36"/>
       <c r="DE53" s="36"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>2</v>
@@ -33045,54 +33121,56 @@
       </c>
       <c r="CP54" s="28">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="28">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="34">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW54" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX54" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY54" s="28"/>
+      <c r="CX54" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY54" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ54" s="28"/>
       <c r="DA54" s="28"/>
       <c r="DB54" s="28"/>
       <c r="DC54" s="28"/>
       <c r="DD54" s="36"/>
       <c r="DE54" s="36"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>2</v>
@@ -33360,54 +33438,56 @@
       </c>
       <c r="CP55" s="28">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="28">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="34">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="40">
         <v>4.2</v>
       </c>
       <c r="CU55" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="58">
         <v>15</v>
       </c>
       <c r="CW55" s="67">
         <v>16.600000000000001</v>
       </c>
-      <c r="CX55" s="84">
+      <c r="CX55" s="76">
         <v>19</v>
       </c>
-      <c r="CY55" s="28"/>
+      <c r="CY55" s="20">
+        <v>22.3</v>
+      </c>
       <c r="CZ55" s="28"/>
       <c r="DA55" s="28"/>
       <c r="DB55" s="28"/>
       <c r="DC55" s="28"/>
       <c r="DD55" s="36"/>
       <c r="DE55" s="36"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>2</v>
@@ -33675,54 +33755,56 @@
       </c>
       <c r="CP56" s="28">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="28">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="34">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW56" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX56" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY56" s="28"/>
+      <c r="CX56" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY56" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ56" s="28"/>
       <c r="DA56" s="28"/>
       <c r="DB56" s="28"/>
       <c r="DC56" s="28"/>
       <c r="DD56" s="36"/>
       <c r="DE56" s="36"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>2</v>
@@ -33990,108 +34072,110 @@
       </c>
       <c r="CP57" s="28">
         <v>11352</v>
       </c>
       <c r="CQ57" s="28">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="34">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW57" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="CX57" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CY57" s="28"/>
+      <c r="CX57" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY57" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ57" s="28"/>
       <c r="DA57" s="28"/>
       <c r="DB57" s="28"/>
       <c r="DC57" s="28"/>
       <c r="DD57" s="36"/>
       <c r="DE57" s="36"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="78" t="s">
+      <c r="A59" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="78"/>
-[...10 lines deleted...]
-      <c r="M59" s="78"/>
+      <c r="B59" s="80"/>
+      <c r="C59" s="80"/>
+      <c r="D59" s="80"/>
+      <c r="E59" s="80"/>
+      <c r="F59" s="80"/>
+      <c r="G59" s="80"/>
+      <c r="H59" s="80"/>
+      <c r="I59" s="80"/>
+      <c r="J59" s="80"/>
+      <c r="K59" s="80"/>
+      <c r="L59" s="80"/>
+      <c r="M59" s="80"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="77" t="s">
+      <c r="K60" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="L60" s="77"/>
-      <c r="M60" s="77"/>
+      <c r="L60" s="81"/>
+      <c r="M60" s="81"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="77" t="s">
+      <c r="W60" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="X60" s="77"/>
-      <c r="Y60" s="77"/>
+      <c r="X60" s="81"/>
+      <c r="Y60" s="81"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34140,180 +34224,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC60" s="3"/>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="71"/>
-      <c r="B61" s="73" t="s">
+      <c r="A61" s="85"/>
+      <c r="B61" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="C61" s="74"/>
-[...10 lines deleted...]
-      <c r="N61" s="73" t="s">
+      <c r="C61" s="83"/>
+      <c r="D61" s="83"/>
+      <c r="E61" s="83"/>
+      <c r="F61" s="83"/>
+      <c r="G61" s="83"/>
+      <c r="H61" s="83"/>
+      <c r="I61" s="83"/>
+      <c r="J61" s="83"/>
+      <c r="K61" s="83"/>
+      <c r="L61" s="83"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="O61" s="74"/>
-[...10 lines deleted...]
-      <c r="Z61" s="73" t="s">
+      <c r="O61" s="83"/>
+      <c r="P61" s="83"/>
+      <c r="Q61" s="83"/>
+      <c r="R61" s="83"/>
+      <c r="S61" s="83"/>
+      <c r="T61" s="83"/>
+      <c r="U61" s="83"/>
+      <c r="V61" s="83"/>
+      <c r="W61" s="83"/>
+      <c r="X61" s="83"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="AA61" s="74"/>
-[...10 lines deleted...]
-      <c r="AL61" s="73" t="s">
+      <c r="AA61" s="83"/>
+      <c r="AB61" s="83"/>
+      <c r="AC61" s="83"/>
+      <c r="AD61" s="83"/>
+      <c r="AE61" s="83"/>
+      <c r="AF61" s="83"/>
+      <c r="AG61" s="83"/>
+      <c r="AH61" s="83"/>
+      <c r="AI61" s="83"/>
+      <c r="AJ61" s="83"/>
+      <c r="AK61" s="84"/>
+      <c r="AL61" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="AM61" s="74"/>
-[...10 lines deleted...]
-      <c r="AX61" s="73" t="s">
+      <c r="AM61" s="83"/>
+      <c r="AN61" s="83"/>
+      <c r="AO61" s="83"/>
+      <c r="AP61" s="83"/>
+      <c r="AQ61" s="83"/>
+      <c r="AR61" s="83"/>
+      <c r="AS61" s="83"/>
+      <c r="AT61" s="83"/>
+      <c r="AU61" s="83"/>
+      <c r="AV61" s="83"/>
+      <c r="AW61" s="84"/>
+      <c r="AX61" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="AY61" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="73" t="s">
+      <c r="AY61" s="83"/>
+      <c r="AZ61" s="83"/>
+      <c r="BA61" s="83"/>
+      <c r="BB61" s="83"/>
+      <c r="BC61" s="83"/>
+      <c r="BD61" s="83"/>
+      <c r="BE61" s="83"/>
+      <c r="BF61" s="83"/>
+      <c r="BG61" s="83"/>
+      <c r="BH61" s="83"/>
+      <c r="BI61" s="83"/>
+      <c r="BJ61" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="BK61" s="74"/>
-[...10 lines deleted...]
-      <c r="BV61" s="73" t="s">
+      <c r="BK61" s="83"/>
+      <c r="BL61" s="83"/>
+      <c r="BM61" s="83"/>
+      <c r="BN61" s="83"/>
+      <c r="BO61" s="83"/>
+      <c r="BP61" s="83"/>
+      <c r="BQ61" s="83"/>
+      <c r="BR61" s="83"/>
+      <c r="BS61" s="83"/>
+      <c r="BT61" s="83"/>
+      <c r="BU61" s="87"/>
+      <c r="BV61" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="74"/>
-[...10 lines deleted...]
-      <c r="CH61" s="73" t="s">
+      <c r="BW61" s="83"/>
+      <c r="BX61" s="83"/>
+      <c r="BY61" s="83"/>
+      <c r="BZ61" s="83"/>
+      <c r="CA61" s="83"/>
+      <c r="CB61" s="83"/>
+      <c r="CC61" s="83"/>
+      <c r="CD61" s="83"/>
+      <c r="CE61" s="83"/>
+      <c r="CF61" s="83"/>
+      <c r="CG61" s="87"/>
+      <c r="CH61" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="74"/>
-[...10 lines deleted...]
-      <c r="CT61" s="73" t="s">
+      <c r="CI61" s="83"/>
+      <c r="CJ61" s="83"/>
+      <c r="CK61" s="83"/>
+      <c r="CL61" s="83"/>
+      <c r="CM61" s="83"/>
+      <c r="CN61" s="83"/>
+      <c r="CO61" s="83"/>
+      <c r="CP61" s="83"/>
+      <c r="CQ61" s="83"/>
+      <c r="CR61" s="83"/>
+      <c r="CS61" s="87"/>
+      <c r="CT61" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="74"/>
-[...9 lines deleted...]
-      <c r="DE61" s="75"/>
+      <c r="CU61" s="83"/>
+      <c r="CV61" s="83"/>
+      <c r="CW61" s="83"/>
+      <c r="CX61" s="83"/>
+      <c r="CY61" s="83"/>
+      <c r="CZ61" s="83"/>
+      <c r="DA61" s="83"/>
+      <c r="DB61" s="83"/>
+      <c r="DC61" s="83"/>
+      <c r="DD61" s="83"/>
+      <c r="DE61" s="87"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="72"/>
+      <c r="A62" s="86"/>
       <c r="B62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -34899,54 +34983,56 @@
       </c>
       <c r="CP63" s="27">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="27">
         <v>159285</v>
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="35">
         <v>200525</v>
       </c>
       <c r="CT63" s="42">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="51">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="60">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="69">
         <v>58016.2</v>
       </c>
-      <c r="CX63" s="86">
+      <c r="CX63" s="78">
         <v>75505.3</v>
       </c>
-      <c r="CY63" s="27"/>
+      <c r="CY63" s="78">
+        <v>103046.39999999999</v>
+      </c>
       <c r="CZ63" s="27"/>
       <c r="DA63" s="27"/>
       <c r="DB63" s="27"/>
       <c r="DC63" s="27"/>
       <c r="DD63" s="35"/>
       <c r="DE63" s="35"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
@@ -35214,54 +35300,56 @@
       </c>
       <c r="CP64" s="28">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="28">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="36">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="43">
         <v>662.1</v>
       </c>
       <c r="CU64" s="52">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="61">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="70">
         <v>3466.9</v>
       </c>
-      <c r="CX64" s="87">
+      <c r="CX64" s="79">
         <v>4373.6000000000004</v>
       </c>
-      <c r="CY64" s="28"/>
+      <c r="CY64" s="79">
+        <v>5121.2</v>
+      </c>
       <c r="CZ64" s="28"/>
       <c r="DA64" s="28"/>
       <c r="DB64" s="28"/>
       <c r="DC64" s="28"/>
       <c r="DD64" s="36"/>
       <c r="DE64" s="36"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="15">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="15">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="15">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="15">
         <v>3371.8884151697448</v>
@@ -35529,54 +35617,56 @@
       </c>
       <c r="CP65" s="28">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="28">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="36">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="43">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="52">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="61">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="70">
         <v>7569.4</v>
       </c>
-      <c r="CX65" s="87">
+      <c r="CX65" s="79">
         <v>9781.7999999999993</v>
       </c>
-      <c r="CY65" s="28"/>
+      <c r="CY65" s="79">
+        <v>12256.2</v>
+      </c>
       <c r="CZ65" s="28"/>
       <c r="DA65" s="28"/>
       <c r="DB65" s="28"/>
       <c r="DC65" s="28"/>
       <c r="DD65" s="36"/>
       <c r="DE65" s="36"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="15">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="15">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="15">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="15">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="15">
         <v>1879.9446923230871</v>
@@ -35844,54 +35934,56 @@
       </c>
       <c r="CP66" s="28">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="28">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="36">
         <v>10283</v>
       </c>
       <c r="CT66" s="43">
         <v>460.7</v>
       </c>
       <c r="CU66" s="52">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="61">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="70">
         <v>2783.9</v>
       </c>
-      <c r="CX66" s="87">
+      <c r="CX66" s="79">
         <v>3696</v>
       </c>
-      <c r="CY66" s="28"/>
+      <c r="CY66" s="79">
+        <v>5763</v>
+      </c>
       <c r="CZ66" s="28"/>
       <c r="DA66" s="28"/>
       <c r="DB66" s="28"/>
       <c r="DC66" s="28"/>
       <c r="DD66" s="36"/>
       <c r="DE66" s="36"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="15">
         <v>2691.4306752839175</v>
@@ -36159,54 +36251,56 @@
       </c>
       <c r="CP67" s="28">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="28">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="36">
         <v>10711</v>
       </c>
       <c r="CT67" s="43">
         <v>543.4</v>
       </c>
       <c r="CU67" s="52">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="61">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="70">
         <v>3290.3</v>
       </c>
-      <c r="CX67" s="87">
+      <c r="CX67" s="79">
         <v>4420.8</v>
       </c>
-      <c r="CY67" s="28"/>
+      <c r="CY67" s="79">
+        <v>5670.4</v>
+      </c>
       <c r="CZ67" s="28"/>
       <c r="DA67" s="28"/>
       <c r="DB67" s="28"/>
       <c r="DC67" s="28"/>
       <c r="DD67" s="36"/>
       <c r="DE67" s="36"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="15">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="15">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="15">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="15">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="15">
         <v>3191.6806208330327</v>
@@ -36474,54 +36568,56 @@
       </c>
       <c r="CP68" s="28">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="28">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="36">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="43">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="52">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="61">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="70">
         <v>4097.3</v>
       </c>
-      <c r="CX68" s="87">
+      <c r="CX68" s="79">
         <v>5557.4</v>
       </c>
-      <c r="CY68" s="28"/>
+      <c r="CY68" s="79">
+        <v>8009.6</v>
+      </c>
       <c r="CZ68" s="28"/>
       <c r="DA68" s="28"/>
       <c r="DB68" s="28"/>
       <c r="DC68" s="28"/>
       <c r="DD68" s="36"/>
       <c r="DE68" s="36"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="15">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="15">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="15">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="15">
         <v>2853.8153666464405</v>
@@ -36789,54 +36885,56 @@
       </c>
       <c r="CP69" s="28">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="28">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="36">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="43">
         <v>838.3</v>
       </c>
       <c r="CU69" s="52">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="61">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="70">
         <v>2869.3</v>
       </c>
-      <c r="CX69" s="87">
+      <c r="CX69" s="79">
         <v>3568.3</v>
       </c>
-      <c r="CY69" s="28"/>
+      <c r="CY69" s="79">
+        <v>4987.2</v>
+      </c>
       <c r="CZ69" s="28"/>
       <c r="DA69" s="28"/>
       <c r="DB69" s="28"/>
       <c r="DC69" s="28"/>
       <c r="DD69" s="36"/>
       <c r="DE69" s="36"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="15">
         <v>3066.4050577114822</v>
@@ -37104,54 +37202,56 @@
       </c>
       <c r="CP70" s="28">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="28">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="36">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="43">
         <v>828</v>
       </c>
       <c r="CU70" s="52">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="61">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="70">
         <v>4483.2</v>
       </c>
-      <c r="CX70" s="87">
+      <c r="CX70" s="79">
         <v>5775.1</v>
       </c>
-      <c r="CY70" s="28"/>
+      <c r="CY70" s="79">
+        <v>7793.4</v>
+      </c>
       <c r="CZ70" s="28"/>
       <c r="DA70" s="28"/>
       <c r="DB70" s="28"/>
       <c r="DC70" s="28"/>
       <c r="DD70" s="36"/>
       <c r="DE70" s="36"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
@@ -37419,54 +37519,56 @@
       </c>
       <c r="CP71" s="28">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="28">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="36">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="43">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="52">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="61">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="70">
         <v>2880.6</v>
       </c>
-      <c r="CX71" s="87">
+      <c r="CX71" s="79">
         <v>3875.4</v>
       </c>
-      <c r="CY71" s="28"/>
+      <c r="CY71" s="79">
+        <v>6792.4</v>
+      </c>
       <c r="CZ71" s="28"/>
       <c r="DA71" s="28"/>
       <c r="DB71" s="28"/>
       <c r="DC71" s="28"/>
       <c r="DD71" s="36"/>
       <c r="DE71" s="36"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="15">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="15">
         <v>2477.4381546842628</v>
@@ -37734,54 +37836,56 @@
       </c>
       <c r="CP72" s="28">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="28">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="36">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="43">
         <v>458.9</v>
       </c>
       <c r="CU72" s="52">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="61">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="70">
         <v>2683.9</v>
       </c>
-      <c r="CX72" s="87">
+      <c r="CX72" s="79">
         <v>3360.6</v>
       </c>
-      <c r="CY72" s="28"/>
+      <c r="CY72" s="79">
+        <v>4415</v>
+      </c>
       <c r="CZ72" s="28"/>
       <c r="DA72" s="28"/>
       <c r="DB72" s="28"/>
       <c r="DC72" s="28"/>
       <c r="DD72" s="36"/>
       <c r="DE72" s="36"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="15">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="15">
         <v>2706.4933243139203</v>
@@ -38049,54 +38153,56 @@
       </c>
       <c r="CP73" s="28">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="28">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="36">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="43">
         <v>408.3</v>
       </c>
       <c r="CU73" s="52">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="61">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="70">
         <v>4306.5</v>
       </c>
-      <c r="CX73" s="87">
+      <c r="CX73" s="79">
         <v>5445.5</v>
       </c>
-      <c r="CY73" s="28"/>
+      <c r="CY73" s="79">
+        <v>7965.2</v>
+      </c>
       <c r="CZ73" s="28"/>
       <c r="DA73" s="28"/>
       <c r="DB73" s="28"/>
       <c r="DC73" s="28"/>
       <c r="DD73" s="36"/>
       <c r="DE73" s="36"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="15">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
@@ -38364,54 +38470,56 @@
       </c>
       <c r="CP74" s="28">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="28">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="36">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="43">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="52">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="61">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="70">
         <v>12892.2</v>
       </c>
-      <c r="CX74" s="87">
+      <c r="CX74" s="79">
         <v>16795.599999999999</v>
       </c>
-      <c r="CY74" s="28"/>
+      <c r="CY74" s="79">
+        <v>21102.9</v>
+      </c>
       <c r="CZ74" s="28"/>
       <c r="DA74" s="28"/>
       <c r="DB74" s="28"/>
       <c r="DC74" s="28"/>
       <c r="DD74" s="36"/>
       <c r="DE74" s="36"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B75" s="15">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
@@ -38679,54 +38787,56 @@
       </c>
       <c r="CP75" s="28">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="28">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="36">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="43">
         <v>484.3</v>
       </c>
       <c r="CU75" s="52">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="61">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="70">
         <v>2402.4</v>
       </c>
-      <c r="CX75" s="87">
+      <c r="CX75" s="79">
         <v>3021.4</v>
       </c>
-      <c r="CY75" s="28"/>
+      <c r="CY75" s="79">
+        <v>4398.2</v>
+      </c>
       <c r="CZ75" s="28"/>
       <c r="DA75" s="28"/>
       <c r="DB75" s="28"/>
       <c r="DC75" s="28"/>
       <c r="DD75" s="36"/>
       <c r="DE75" s="36"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
@@ -38994,54 +39104,56 @@
       </c>
       <c r="CP76" s="28">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="28">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="36">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="43">
         <v>911.8</v>
       </c>
       <c r="CU76" s="52">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="61">
         <v>3133</v>
       </c>
       <c r="CW76" s="70">
         <v>4290.3</v>
       </c>
-      <c r="CX76" s="87">
+      <c r="CX76" s="79">
         <v>5834.2</v>
       </c>
-      <c r="CY76" s="28"/>
+      <c r="CY76" s="79">
+        <v>8771.4</v>
+      </c>
       <c r="CZ76" s="28"/>
       <c r="DA76" s="28"/>
       <c r="DB76" s="28"/>
       <c r="DC76" s="28"/>
       <c r="DD76" s="36"/>
       <c r="DE76" s="36"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
@@ -39217,102 +39329,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="A2:M2"/>
-[...34 lines deleted...]
-    <mergeCell ref="N42:Y42"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="AX61:BI61"/>
     <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">