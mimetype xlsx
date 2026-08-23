--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -9765,51 +9765,51 @@
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="48" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -9870,74 +9870,82 @@
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="48" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8775">
     <cellStyle name="20% - Акцент1 10" xfId="2581"/>
     <cellStyle name="20% - Акцент1 11" xfId="2580"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="307"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2983"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="664"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3323"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2982"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="665"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="308"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2985"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="666"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3322"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2984"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="667"/>
     <cellStyle name="20% - Акцент1 4" xfId="668"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="669"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="670"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3326"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2986"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="671"/>
@@ -18990,96 +18998,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="84" width="8.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="9.140625" style="1" customWidth="1"/>
     <col min="86" max="96" width="8.140625" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.5703125" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="80"/>
-[...10 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="81" t="s">
+      <c r="K3" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="81"/>
-      <c r="M3" s="81"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="81" t="s">
+      <c r="W3" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="81"/>
-      <c r="Y3" s="81"/>
+      <c r="X3" s="86"/>
+      <c r="Y3" s="86"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19128,180 +19136,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC3" s="3"/>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="85"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="82" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="83"/>
       <c r="D4" s="83"/>
       <c r="E4" s="83"/>
       <c r="F4" s="83"/>
       <c r="G4" s="83"/>
       <c r="H4" s="83"/>
       <c r="I4" s="83"/>
       <c r="J4" s="83"/>
       <c r="K4" s="83"/>
       <c r="L4" s="83"/>
-      <c r="M4" s="84"/>
+      <c r="M4" s="85"/>
       <c r="N4" s="82" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="83"/>
       <c r="P4" s="83"/>
       <c r="Q4" s="83"/>
       <c r="R4" s="83"/>
       <c r="S4" s="83"/>
       <c r="T4" s="83"/>
       <c r="U4" s="83"/>
       <c r="V4" s="83"/>
       <c r="W4" s="83"/>
       <c r="X4" s="83"/>
-      <c r="Y4" s="84"/>
+      <c r="Y4" s="85"/>
       <c r="Z4" s="82" t="s">
         <v>35</v>
       </c>
       <c r="AA4" s="83"/>
       <c r="AB4" s="83"/>
       <c r="AC4" s="83"/>
       <c r="AD4" s="83"/>
       <c r="AE4" s="83"/>
       <c r="AF4" s="83"/>
       <c r="AG4" s="83"/>
       <c r="AH4" s="83"/>
       <c r="AI4" s="83"/>
       <c r="AJ4" s="83"/>
-      <c r="AK4" s="84"/>
+      <c r="AK4" s="85"/>
       <c r="AL4" s="82" t="s">
         <v>34</v>
       </c>
       <c r="AM4" s="83"/>
       <c r="AN4" s="83"/>
       <c r="AO4" s="83"/>
       <c r="AP4" s="83"/>
       <c r="AQ4" s="83"/>
       <c r="AR4" s="83"/>
       <c r="AS4" s="83"/>
       <c r="AT4" s="83"/>
       <c r="AU4" s="83"/>
       <c r="AV4" s="83"/>
-      <c r="AW4" s="84"/>
+      <c r="AW4" s="85"/>
       <c r="AX4" s="82" t="s">
         <v>4</v>
       </c>
       <c r="AY4" s="83"/>
       <c r="AZ4" s="83"/>
       <c r="BA4" s="83"/>
       <c r="BB4" s="83"/>
       <c r="BC4" s="83"/>
       <c r="BD4" s="83"/>
       <c r="BE4" s="83"/>
       <c r="BF4" s="83"/>
       <c r="BG4" s="83"/>
       <c r="BH4" s="83"/>
       <c r="BI4" s="83"/>
       <c r="BJ4" s="82" t="s">
         <v>5</v>
       </c>
       <c r="BK4" s="83"/>
       <c r="BL4" s="83"/>
       <c r="BM4" s="83"/>
       <c r="BN4" s="83"/>
       <c r="BO4" s="83"/>
       <c r="BP4" s="83"/>
       <c r="BQ4" s="83"/>
       <c r="BR4" s="83"/>
       <c r="BS4" s="83"/>
       <c r="BT4" s="83"/>
-      <c r="BU4" s="87"/>
+      <c r="BU4" s="84"/>
       <c r="BV4" s="82" t="s">
         <v>38</v>
       </c>
       <c r="BW4" s="83"/>
       <c r="BX4" s="83"/>
       <c r="BY4" s="83"/>
       <c r="BZ4" s="83"/>
       <c r="CA4" s="83"/>
       <c r="CB4" s="83"/>
       <c r="CC4" s="83"/>
       <c r="CD4" s="83"/>
       <c r="CE4" s="83"/>
       <c r="CF4" s="83"/>
-      <c r="CG4" s="87"/>
+      <c r="CG4" s="84"/>
       <c r="CH4" s="82" t="s">
         <v>39</v>
       </c>
       <c r="CI4" s="83"/>
       <c r="CJ4" s="83"/>
       <c r="CK4" s="83"/>
       <c r="CL4" s="83"/>
       <c r="CM4" s="83"/>
       <c r="CN4" s="83"/>
       <c r="CO4" s="83"/>
       <c r="CP4" s="83"/>
       <c r="CQ4" s="83"/>
       <c r="CR4" s="83"/>
-      <c r="CS4" s="87"/>
+      <c r="CS4" s="84"/>
       <c r="CT4" s="82" t="s">
         <v>40</v>
       </c>
       <c r="CU4" s="83"/>
       <c r="CV4" s="83"/>
       <c r="CW4" s="83"/>
       <c r="CX4" s="83"/>
       <c r="CY4" s="83"/>
       <c r="CZ4" s="83"/>
       <c r="DA4" s="83"/>
       <c r="DB4" s="83"/>
       <c r="DC4" s="83"/>
       <c r="DD4" s="83"/>
-      <c r="DE4" s="87"/>
+      <c r="DE4" s="84"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="86"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -19893,51 +19901,53 @@
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="29">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="27">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="44">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="53">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="62">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="71">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="78">
         <v>110313.7</v>
       </c>
-      <c r="CZ6" s="27"/>
+      <c r="CZ6" s="88">
+        <v>145093.70000000001</v>
+      </c>
       <c r="DA6" s="27"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="35"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
       </c>
@@ -20210,51 +20220,53 @@
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="30">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="28">
         <v>792.6</v>
       </c>
       <c r="CU7" s="45">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="54">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="63">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="72">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="79">
         <v>5769.5</v>
       </c>
-      <c r="CZ7" s="28"/>
+      <c r="CZ7" s="89">
+        <v>7219.2</v>
+      </c>
       <c r="DA7" s="28"/>
       <c r="DB7" s="28"/>
       <c r="DC7" s="28"/>
       <c r="DD7" s="36"/>
       <c r="DE7" s="36"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="15">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="15">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="15">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="15">
         <v>3478.4657396598277</v>
       </c>
@@ -20527,51 +20539,53 @@
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="30">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="28">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="45">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="54">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="63">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="72">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="79">
         <v>12882.1</v>
       </c>
-      <c r="CZ8" s="28"/>
+      <c r="CZ8" s="89">
+        <v>16313.9</v>
+      </c>
       <c r="DA8" s="28"/>
       <c r="DB8" s="28"/>
       <c r="DC8" s="28"/>
       <c r="DD8" s="36"/>
       <c r="DE8" s="36"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="15">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="15">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="15">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="15">
         <v>2855.0976540225538</v>
       </c>
@@ -20844,51 +20858,53 @@
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="30">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="28">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="45">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="54">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="63">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="72">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="79">
         <v>10671.1</v>
       </c>
-      <c r="CZ9" s="28"/>
+      <c r="CZ9" s="89">
+        <v>13714.5</v>
+      </c>
       <c r="DA9" s="28"/>
       <c r="DB9" s="28"/>
       <c r="DC9" s="28"/>
       <c r="DD9" s="36"/>
       <c r="DE9" s="36"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="15">
         <v>2691.4306752839175</v>
       </c>
@@ -21161,51 +21177,53 @@
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="30">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="28">
         <v>554.4</v>
       </c>
       <c r="CU10" s="45">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="54">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="63">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="72">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="79">
         <v>5672.6</v>
       </c>
-      <c r="CZ10" s="28"/>
+      <c r="CZ10" s="89">
+        <v>8027.4</v>
+      </c>
       <c r="DA10" s="28"/>
       <c r="DB10" s="28"/>
       <c r="DC10" s="28"/>
       <c r="DD10" s="36"/>
       <c r="DE10" s="36"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="15">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="15">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="15">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="15">
         <v>3228.1866208330325</v>
       </c>
@@ -21478,51 +21496,53 @@
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="30">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="28">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="45">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="54">
         <v>3070</v>
       </c>
       <c r="CW11" s="63">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="72">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="79">
         <v>8234.7000000000007</v>
       </c>
-      <c r="CZ11" s="28"/>
+      <c r="CZ11" s="89">
+        <v>10662.9</v>
+      </c>
       <c r="DA11" s="28"/>
       <c r="DB11" s="28"/>
       <c r="DC11" s="28"/>
       <c r="DD11" s="36"/>
       <c r="DE11" s="36"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="15">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="15">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="15">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="15">
         <v>2871.6363666464404</v>
       </c>
@@ -21795,51 +21815,53 @@
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="30">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="28">
         <v>841.1</v>
       </c>
       <c r="CU12" s="45">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="54">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="63">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="72">
         <v>3587</v>
       </c>
       <c r="CY12" s="79">
         <v>5010.2</v>
       </c>
-      <c r="CZ12" s="28"/>
+      <c r="CZ12" s="89">
+        <v>6200.6</v>
+      </c>
       <c r="DA12" s="28"/>
       <c r="DB12" s="28"/>
       <c r="DC12" s="28"/>
       <c r="DD12" s="36"/>
       <c r="DE12" s="36"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="15">
         <v>3066.4050577114822</v>
       </c>
@@ -22112,51 +22134,53 @@
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="30">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="28">
         <v>828.2</v>
       </c>
       <c r="CU13" s="45">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="54">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="63">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="72">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="79">
         <v>7796.6</v>
       </c>
-      <c r="CZ13" s="28"/>
+      <c r="CZ13" s="89">
+        <v>12676.7</v>
+      </c>
       <c r="DA13" s="28"/>
       <c r="DB13" s="28"/>
       <c r="DC13" s="28"/>
       <c r="DD13" s="36"/>
       <c r="DE13" s="36"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
       </c>
@@ -22429,51 +22453,53 @@
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="30">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="28">
         <v>588.1</v>
       </c>
       <c r="CU14" s="45">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="54">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="63">
         <v>2893</v>
       </c>
       <c r="CX14" s="72">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="79">
         <v>6812</v>
       </c>
-      <c r="CZ14" s="28"/>
+      <c r="CZ14" s="89">
+        <v>8417.4</v>
+      </c>
       <c r="DA14" s="28"/>
       <c r="DB14" s="28"/>
       <c r="DC14" s="28"/>
       <c r="DD14" s="36"/>
       <c r="DE14" s="36"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="15">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="15">
         <v>2492.7681546842628</v>
       </c>
@@ -22746,51 +22772,53 @@
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="30">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="28">
         <v>489.2</v>
       </c>
       <c r="CU15" s="45">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="54">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="63">
         <v>2698</v>
       </c>
       <c r="CX15" s="72">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="79">
         <v>4436.5</v>
       </c>
-      <c r="CZ15" s="28"/>
+      <c r="CZ15" s="89">
+        <v>7304</v>
+      </c>
       <c r="DA15" s="28"/>
       <c r="DB15" s="28"/>
       <c r="DC15" s="28"/>
       <c r="DD15" s="36"/>
       <c r="DE15" s="36"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="15">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="15">
         <v>2706.80632431392</v>
       </c>
@@ -23063,51 +23091,53 @@
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="30">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="28">
         <v>408.7</v>
       </c>
       <c r="CU16" s="45">
         <v>1173</v>
       </c>
       <c r="CV16" s="54">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="63">
         <v>4375</v>
       </c>
       <c r="CX16" s="72">
         <v>5531</v>
       </c>
       <c r="CY16" s="79">
         <v>8068.6</v>
       </c>
-      <c r="CZ16" s="28"/>
+      <c r="CZ16" s="89">
+        <v>9088.5</v>
+      </c>
       <c r="DA16" s="28"/>
       <c r="DB16" s="28"/>
       <c r="DC16" s="28"/>
       <c r="DD16" s="36"/>
       <c r="DE16" s="36"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="15">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="15">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="15">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="15">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="15">
         <v>7184.3194626576296</v>
       </c>
@@ -23380,51 +23410,53 @@
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="30">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="28">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="45">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="54">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="63">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="72">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="79">
         <v>21126.5</v>
       </c>
-      <c r="CZ17" s="28"/>
+      <c r="CZ17" s="89">
+        <v>27602.400000000001</v>
+      </c>
       <c r="DA17" s="28"/>
       <c r="DB17" s="28"/>
       <c r="DC17" s="28"/>
       <c r="DD17" s="36"/>
       <c r="DE17" s="36"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="15">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="15">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="15">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="15">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="15">
         <v>2103.4820961265686</v>
       </c>
@@ -23697,51 +23729,53 @@
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="30">
         <v>47811</v>
       </c>
       <c r="CT18" s="28">
         <v>493.4</v>
       </c>
       <c r="CU18" s="45">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="54">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="63">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="72">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="79">
         <v>4545.6000000000004</v>
       </c>
-      <c r="CZ18" s="28"/>
+      <c r="CZ18" s="89">
+        <v>6246.5</v>
+      </c>
       <c r="DA18" s="28"/>
       <c r="DB18" s="28"/>
       <c r="DC18" s="28"/>
       <c r="DD18" s="36"/>
       <c r="DE18" s="36"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="15">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="15">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="15">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="15">
         <v>3882.6688868912447</v>
       </c>
@@ -24014,104 +24048,106 @@
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="30">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="28">
         <v>977.1</v>
       </c>
       <c r="CU19" s="45">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="54">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="63">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="72">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="79">
         <v>9287.7000000000007</v>
       </c>
-      <c r="CZ19" s="28"/>
+      <c r="CZ19" s="89">
+        <v>11619.7</v>
+      </c>
       <c r="DA19" s="28"/>
       <c r="DB19" s="28"/>
       <c r="DC19" s="28"/>
       <c r="DD19" s="36"/>
       <c r="DE19" s="36"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="80" t="s">
+      <c r="A20" s="87" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="80"/>
-[...10 lines deleted...]
-      <c r="M20" s="80"/>
+      <c r="B20" s="87"/>
+      <c r="C20" s="87"/>
+      <c r="D20" s="87"/>
+      <c r="E20" s="87"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="87"/>
+      <c r="J20" s="87"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="87"/>
+      <c r="M20" s="87"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="81" t="s">
+      <c r="K21" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="81"/>
-      <c r="M21" s="81"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="86"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="81" t="s">
+      <c r="W21" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="X21" s="81"/>
-      <c r="Y21" s="81"/>
+      <c r="X21" s="86"/>
+      <c r="Y21" s="86"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24160,180 +24196,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC21" s="3"/>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="85"/>
+      <c r="A22" s="80"/>
       <c r="B22" s="82" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="83"/>
       <c r="D22" s="83"/>
       <c r="E22" s="83"/>
       <c r="F22" s="83"/>
       <c r="G22" s="83"/>
       <c r="H22" s="83"/>
       <c r="I22" s="83"/>
       <c r="J22" s="83"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
-      <c r="M22" s="84"/>
+      <c r="M22" s="85"/>
       <c r="N22" s="82" t="s">
         <v>36</v>
       </c>
       <c r="O22" s="83"/>
       <c r="P22" s="83"/>
       <c r="Q22" s="83"/>
       <c r="R22" s="83"/>
       <c r="S22" s="83"/>
       <c r="T22" s="83"/>
       <c r="U22" s="83"/>
       <c r="V22" s="83"/>
       <c r="W22" s="83"/>
       <c r="X22" s="83"/>
-      <c r="Y22" s="84"/>
+      <c r="Y22" s="85"/>
       <c r="Z22" s="82" t="s">
         <v>35</v>
       </c>
       <c r="AA22" s="83"/>
       <c r="AB22" s="83"/>
       <c r="AC22" s="83"/>
       <c r="AD22" s="83"/>
       <c r="AE22" s="83"/>
       <c r="AF22" s="83"/>
       <c r="AG22" s="83"/>
       <c r="AH22" s="83"/>
       <c r="AI22" s="83"/>
       <c r="AJ22" s="83"/>
-      <c r="AK22" s="84"/>
+      <c r="AK22" s="85"/>
       <c r="AL22" s="82" t="s">
         <v>34</v>
       </c>
       <c r="AM22" s="83"/>
       <c r="AN22" s="83"/>
       <c r="AO22" s="83"/>
       <c r="AP22" s="83"/>
       <c r="AQ22" s="83"/>
       <c r="AR22" s="83"/>
       <c r="AS22" s="83"/>
       <c r="AT22" s="83"/>
       <c r="AU22" s="83"/>
       <c r="AV22" s="83"/>
-      <c r="AW22" s="84"/>
+      <c r="AW22" s="85"/>
       <c r="AX22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="AY22" s="83"/>
       <c r="AZ22" s="83"/>
       <c r="BA22" s="83"/>
       <c r="BB22" s="83"/>
       <c r="BC22" s="83"/>
       <c r="BD22" s="83"/>
       <c r="BE22" s="83"/>
       <c r="BF22" s="83"/>
       <c r="BG22" s="83"/>
       <c r="BH22" s="83"/>
       <c r="BI22" s="83"/>
       <c r="BJ22" s="82" t="s">
         <v>5</v>
       </c>
       <c r="BK22" s="83"/>
       <c r="BL22" s="83"/>
       <c r="BM22" s="83"/>
       <c r="BN22" s="83"/>
       <c r="BO22" s="83"/>
       <c r="BP22" s="83"/>
       <c r="BQ22" s="83"/>
       <c r="BR22" s="83"/>
       <c r="BS22" s="83"/>
       <c r="BT22" s="83"/>
-      <c r="BU22" s="87"/>
+      <c r="BU22" s="84"/>
       <c r="BV22" s="82" t="s">
         <v>38</v>
       </c>
       <c r="BW22" s="83"/>
       <c r="BX22" s="83"/>
       <c r="BY22" s="83"/>
       <c r="BZ22" s="83"/>
       <c r="CA22" s="83"/>
       <c r="CB22" s="83"/>
       <c r="CC22" s="83"/>
       <c r="CD22" s="83"/>
       <c r="CE22" s="83"/>
       <c r="CF22" s="83"/>
-      <c r="CG22" s="87"/>
+      <c r="CG22" s="84"/>
       <c r="CH22" s="82" t="s">
         <v>39</v>
       </c>
       <c r="CI22" s="83"/>
       <c r="CJ22" s="83"/>
       <c r="CK22" s="83"/>
       <c r="CL22" s="83"/>
       <c r="CM22" s="83"/>
       <c r="CN22" s="83"/>
       <c r="CO22" s="83"/>
       <c r="CP22" s="83"/>
       <c r="CQ22" s="83"/>
       <c r="CR22" s="83"/>
-      <c r="CS22" s="87"/>
+      <c r="CS22" s="84"/>
       <c r="CT22" s="82" t="s">
         <v>40</v>
       </c>
       <c r="CU22" s="83"/>
       <c r="CV22" s="83"/>
       <c r="CW22" s="83"/>
       <c r="CX22" s="83"/>
       <c r="CY22" s="83"/>
       <c r="CZ22" s="83"/>
       <c r="DA22" s="83"/>
       <c r="DB22" s="83"/>
       <c r="DC22" s="83"/>
       <c r="DD22" s="83"/>
-      <c r="DE22" s="87"/>
+      <c r="DE22" s="84"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="86"/>
+      <c r="A23" s="81"/>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="4" t="s">
@@ -24925,51 +24961,53 @@
       </c>
       <c r="CR24" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="31">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="37">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="46">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="55">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="64">
         <v>62595</v>
       </c>
       <c r="CX24" s="73">
         <v>80576.2</v>
       </c>
       <c r="CY24" s="78">
         <v>108850.5</v>
       </c>
-      <c r="CZ24" s="27"/>
+      <c r="CZ24" s="90">
+        <v>143386.6</v>
+      </c>
       <c r="DA24" s="27"/>
       <c r="DB24" s="27"/>
       <c r="DC24" s="27"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="35"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="12">
         <v>1341.640796114596</v>
       </c>
@@ -25242,51 +25280,53 @@
       </c>
       <c r="CR25" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="32">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="38">
         <v>757.4</v>
       </c>
       <c r="CU25" s="47">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="56">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="65">
         <v>3908</v>
       </c>
       <c r="CX25" s="74">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY25" s="79">
         <v>5651.7</v>
       </c>
-      <c r="CZ25" s="28"/>
+      <c r="CZ25" s="91">
+        <v>7081.7</v>
+      </c>
       <c r="DA25" s="28"/>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="13">
         <v>3430.4281825030785</v>
       </c>
@@ -25559,51 +25599,53 @@
       </c>
       <c r="CR26" s="13">
         <v>50640</v>
       </c>
       <c r="CS26" s="32">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="38">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="47">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="56">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="65">
         <v>7912.9</v>
       </c>
       <c r="CX26" s="74">
         <v>10148.299999999999</v>
       </c>
       <c r="CY26" s="79">
         <v>12663.1</v>
       </c>
-      <c r="CZ26" s="28"/>
+      <c r="CZ26" s="91">
+        <v>16058.4</v>
+      </c>
       <c r="DA26" s="28"/>
       <c r="DB26" s="28"/>
       <c r="DC26" s="28"/>
       <c r="DD26" s="36"/>
       <c r="DE26" s="36"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="13">
         <v>2851.1206540225535</v>
       </c>
@@ -25876,51 +25918,53 @@
       </c>
       <c r="CR27" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="32">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="38">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="47">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="56">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="65">
         <v>6561.6</v>
       </c>
       <c r="CX27" s="74">
         <v>7907.5</v>
       </c>
       <c r="CY27" s="79">
         <v>10600.7</v>
       </c>
-      <c r="CZ27" s="28"/>
+      <c r="CZ27" s="91">
+        <v>13632.3</v>
+      </c>
       <c r="DA27" s="28"/>
       <c r="DB27" s="28"/>
       <c r="DC27" s="28"/>
       <c r="DD27" s="36"/>
       <c r="DE27" s="36"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="13">
         <v>2691.4306752839175</v>
       </c>
@@ -26193,51 +26237,53 @@
       </c>
       <c r="CR28" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="32">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="38">
         <v>543.4</v>
       </c>
       <c r="CU28" s="47">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="56">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="65">
         <v>3290.3</v>
       </c>
       <c r="CX28" s="74">
         <v>4420.8</v>
       </c>
       <c r="CY28" s="79">
         <v>5670.8</v>
       </c>
-      <c r="CZ28" s="28"/>
+      <c r="CZ28" s="91">
+        <v>8025.3</v>
+      </c>
       <c r="DA28" s="28"/>
       <c r="DB28" s="28"/>
       <c r="DC28" s="28"/>
       <c r="DD28" s="36"/>
       <c r="DE28" s="36"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="13">
         <v>3191.6806208330327</v>
       </c>
@@ -26510,51 +26556,53 @@
       </c>
       <c r="CR29" s="13">
         <v>20683</v>
       </c>
       <c r="CS29" s="32">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="38">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="47">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="56">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="65">
         <v>4097.3</v>
       </c>
       <c r="CX29" s="74">
         <v>5557.4</v>
       </c>
       <c r="CY29" s="79">
         <v>8010.3</v>
       </c>
-      <c r="CZ29" s="28"/>
+      <c r="CZ29" s="91">
+        <v>10401.1</v>
+      </c>
       <c r="DA29" s="28"/>
       <c r="DB29" s="28"/>
       <c r="DC29" s="28"/>
       <c r="DD29" s="36"/>
       <c r="DE29" s="36"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="13">
         <v>2853.8153666464405</v>
       </c>
@@ -26827,51 +26875,53 @@
       </c>
       <c r="CR30" s="13">
         <v>41871</v>
       </c>
       <c r="CS30" s="32">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="38">
         <v>838.3</v>
       </c>
       <c r="CU30" s="47">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="56">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="65">
         <v>2869.3</v>
       </c>
       <c r="CX30" s="74">
         <v>3568.3</v>
       </c>
       <c r="CY30" s="79">
         <v>4987.7</v>
       </c>
-      <c r="CZ30" s="28"/>
+      <c r="CZ30" s="91">
+        <v>6174.3</v>
+      </c>
       <c r="DA30" s="28"/>
       <c r="DB30" s="28"/>
       <c r="DC30" s="28"/>
       <c r="DD30" s="36"/>
       <c r="DE30" s="36"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="13">
         <v>3066.4050577114822</v>
       </c>
@@ -27144,51 +27194,53 @@
       </c>
       <c r="CR31" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="32">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="38">
         <v>828</v>
       </c>
       <c r="CU31" s="47">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="56">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="65">
         <v>4483.2</v>
       </c>
       <c r="CX31" s="74">
         <v>5775.1</v>
       </c>
       <c r="CY31" s="79">
         <v>7794</v>
       </c>
-      <c r="CZ31" s="28"/>
+      <c r="CZ31" s="91">
+        <v>12673.6</v>
+      </c>
       <c r="DA31" s="28"/>
       <c r="DB31" s="28"/>
       <c r="DC31" s="28"/>
       <c r="DD31" s="36"/>
       <c r="DE31" s="36"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="12">
         <v>3070.543342243152</v>
       </c>
@@ -27461,51 +27513,53 @@
       </c>
       <c r="CR32" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="32">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="38">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="47">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="56">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="65">
         <v>2880.6</v>
       </c>
       <c r="CX32" s="74">
         <v>3875.4</v>
       </c>
       <c r="CY32" s="79">
         <v>6793.3</v>
       </c>
-      <c r="CZ32" s="28"/>
+      <c r="CZ32" s="91">
+        <v>8395.7000000000007</v>
+      </c>
       <c r="DA32" s="28"/>
       <c r="DB32" s="28"/>
       <c r="DC32" s="28"/>
       <c r="DD32" s="36"/>
       <c r="DE32" s="36"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="13">
         <v>2477.4381546842628</v>
       </c>
@@ -27778,51 +27832,53 @@
       </c>
       <c r="CR33" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="32">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="38">
         <v>458.9</v>
       </c>
       <c r="CU33" s="47">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="56">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="65">
         <v>2683.9</v>
       </c>
       <c r="CX33" s="74">
         <v>3360.6</v>
       </c>
       <c r="CY33" s="79">
         <v>4415.3999999999996</v>
       </c>
-      <c r="CZ33" s="28"/>
+      <c r="CZ33" s="91">
+        <v>7279.3</v>
+      </c>
       <c r="DA33" s="28"/>
       <c r="DB33" s="28"/>
       <c r="DC33" s="28"/>
       <c r="DD33" s="36"/>
       <c r="DE33" s="36"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="13">
         <v>2706.4933243139203</v>
       </c>
@@ -28095,51 +28151,53 @@
       </c>
       <c r="CR34" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="32">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="38">
         <v>408.3</v>
       </c>
       <c r="CU34" s="47">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="56">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="65">
         <v>4306.5</v>
       </c>
       <c r="CX34" s="74">
         <v>5445.5</v>
       </c>
       <c r="CY34" s="79">
         <v>7966</v>
       </c>
-      <c r="CZ34" s="28"/>
+      <c r="CZ34" s="91">
+        <v>8968.7000000000007</v>
+      </c>
       <c r="DA34" s="28"/>
       <c r="DB34" s="28"/>
       <c r="DC34" s="28"/>
       <c r="DD34" s="36"/>
       <c r="DE34" s="36"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="13">
         <v>7151.1194626576334</v>
       </c>
@@ -28412,51 +28470,53 @@
       </c>
       <c r="CR35" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="32">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="38">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="47">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="56">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="65">
         <v>12908.8</v>
       </c>
       <c r="CX35" s="74">
         <v>16814.599999999999</v>
       </c>
       <c r="CY35" s="79">
         <v>21126.5</v>
       </c>
-      <c r="CZ35" s="28"/>
+      <c r="CZ35" s="91">
+        <v>27602.400000000001</v>
+      </c>
       <c r="DA35" s="28"/>
       <c r="DB35" s="28"/>
       <c r="DC35" s="28"/>
       <c r="DD35" s="36"/>
       <c r="DE35" s="36"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="13">
         <v>2103.2400961265685</v>
       </c>
@@ -28729,51 +28789,53 @@
       </c>
       <c r="CR36" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="32">
         <v>47702</v>
       </c>
       <c r="CT36" s="38">
         <v>484.3</v>
       </c>
       <c r="CU36" s="47">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="56">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="65">
         <v>2402.4</v>
       </c>
       <c r="CX36" s="74">
         <v>3021.4</v>
       </c>
       <c r="CY36" s="79">
         <v>4398.7</v>
       </c>
-      <c r="CZ36" s="28"/>
+      <c r="CZ36" s="91">
+        <v>6075.1</v>
+      </c>
       <c r="DA36" s="28"/>
       <c r="DB36" s="28"/>
       <c r="DC36" s="28"/>
       <c r="DD36" s="36"/>
       <c r="DE36" s="36"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="13">
         <v>3778.8049868912449</v>
       </c>
@@ -29046,104 +29108,106 @@
       </c>
       <c r="CR37" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="32">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="38">
         <v>911.8</v>
       </c>
       <c r="CU37" s="47">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="56">
         <v>3133</v>
       </c>
       <c r="CW37" s="65">
         <v>4290.3</v>
       </c>
       <c r="CX37" s="74">
         <v>5834.2</v>
       </c>
       <c r="CY37" s="79">
         <v>8772.2999999999993</v>
       </c>
-      <c r="CZ37" s="28"/>
+      <c r="CZ37" s="91">
+        <v>11018.5</v>
+      </c>
       <c r="DA37" s="28"/>
       <c r="DB37" s="28"/>
       <c r="DC37" s="28"/>
       <c r="DD37" s="36"/>
       <c r="DE37" s="36"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="80" t="s">
+      <c r="A40" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="80"/>
-[...10 lines deleted...]
-      <c r="M40" s="80"/>
+      <c r="B40" s="87"/>
+      <c r="C40" s="87"/>
+      <c r="D40" s="87"/>
+      <c r="E40" s="87"/>
+      <c r="F40" s="87"/>
+      <c r="G40" s="87"/>
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="87"/>
+      <c r="K40" s="87"/>
+      <c r="L40" s="87"/>
+      <c r="M40" s="87"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="81" t="s">
+      <c r="K41" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="L41" s="81"/>
-      <c r="M41" s="81"/>
+      <c r="L41" s="86"/>
+      <c r="M41" s="86"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="81" t="s">
+      <c r="W41" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="X41" s="81"/>
-      <c r="Y41" s="81"/>
+      <c r="X41" s="86"/>
+      <c r="Y41" s="86"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29192,180 +29256,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC41" s="3"/>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="85"/>
+      <c r="A42" s="80"/>
       <c r="B42" s="82" t="s">
         <v>37</v>
       </c>
       <c r="C42" s="83"/>
       <c r="D42" s="83"/>
       <c r="E42" s="83"/>
       <c r="F42" s="83"/>
       <c r="G42" s="83"/>
       <c r="H42" s="83"/>
       <c r="I42" s="83"/>
       <c r="J42" s="83"/>
       <c r="K42" s="83"/>
       <c r="L42" s="83"/>
-      <c r="M42" s="84"/>
+      <c r="M42" s="85"/>
       <c r="N42" s="82" t="s">
         <v>36</v>
       </c>
       <c r="O42" s="83"/>
       <c r="P42" s="83"/>
       <c r="Q42" s="83"/>
       <c r="R42" s="83"/>
       <c r="S42" s="83"/>
       <c r="T42" s="83"/>
       <c r="U42" s="83"/>
       <c r="V42" s="83"/>
       <c r="W42" s="83"/>
       <c r="X42" s="83"/>
-      <c r="Y42" s="84"/>
+      <c r="Y42" s="85"/>
       <c r="Z42" s="82" t="s">
         <v>35</v>
       </c>
       <c r="AA42" s="83"/>
       <c r="AB42" s="83"/>
       <c r="AC42" s="83"/>
       <c r="AD42" s="83"/>
       <c r="AE42" s="83"/>
       <c r="AF42" s="83"/>
       <c r="AG42" s="83"/>
       <c r="AH42" s="83"/>
       <c r="AI42" s="83"/>
       <c r="AJ42" s="83"/>
-      <c r="AK42" s="84"/>
+      <c r="AK42" s="85"/>
       <c r="AL42" s="82" t="s">
         <v>34</v>
       </c>
       <c r="AM42" s="83"/>
       <c r="AN42" s="83"/>
       <c r="AO42" s="83"/>
       <c r="AP42" s="83"/>
       <c r="AQ42" s="83"/>
       <c r="AR42" s="83"/>
       <c r="AS42" s="83"/>
       <c r="AT42" s="83"/>
       <c r="AU42" s="83"/>
       <c r="AV42" s="83"/>
-      <c r="AW42" s="84"/>
+      <c r="AW42" s="85"/>
       <c r="AX42" s="82" t="s">
         <v>4</v>
       </c>
       <c r="AY42" s="83"/>
       <c r="AZ42" s="83"/>
       <c r="BA42" s="83"/>
       <c r="BB42" s="83"/>
       <c r="BC42" s="83"/>
       <c r="BD42" s="83"/>
       <c r="BE42" s="83"/>
       <c r="BF42" s="83"/>
       <c r="BG42" s="83"/>
       <c r="BH42" s="83"/>
       <c r="BI42" s="83"/>
       <c r="BJ42" s="82" t="s">
         <v>5</v>
       </c>
       <c r="BK42" s="83"/>
       <c r="BL42" s="83"/>
       <c r="BM42" s="83"/>
       <c r="BN42" s="83"/>
       <c r="BO42" s="83"/>
       <c r="BP42" s="83"/>
       <c r="BQ42" s="83"/>
       <c r="BR42" s="83"/>
       <c r="BS42" s="83"/>
       <c r="BT42" s="83"/>
-      <c r="BU42" s="87"/>
+      <c r="BU42" s="84"/>
       <c r="BV42" s="82" t="s">
         <v>38</v>
       </c>
       <c r="BW42" s="83"/>
       <c r="BX42" s="83"/>
       <c r="BY42" s="83"/>
       <c r="BZ42" s="83"/>
       <c r="CA42" s="83"/>
       <c r="CB42" s="83"/>
       <c r="CC42" s="83"/>
       <c r="CD42" s="83"/>
       <c r="CE42" s="83"/>
       <c r="CF42" s="83"/>
-      <c r="CG42" s="87"/>
+      <c r="CG42" s="84"/>
       <c r="CH42" s="82" t="s">
         <v>39</v>
       </c>
       <c r="CI42" s="83"/>
       <c r="CJ42" s="83"/>
       <c r="CK42" s="83"/>
       <c r="CL42" s="83"/>
       <c r="CM42" s="83"/>
       <c r="CN42" s="83"/>
       <c r="CO42" s="83"/>
       <c r="CP42" s="83"/>
       <c r="CQ42" s="83"/>
       <c r="CR42" s="83"/>
-      <c r="CS42" s="87"/>
+      <c r="CS42" s="84"/>
       <c r="CT42" s="82" t="s">
         <v>40</v>
       </c>
       <c r="CU42" s="83"/>
       <c r="CV42" s="83"/>
       <c r="CW42" s="83"/>
       <c r="CX42" s="83"/>
       <c r="CY42" s="83"/>
       <c r="CZ42" s="83"/>
       <c r="DA42" s="83"/>
       <c r="DB42" s="83"/>
       <c r="DC42" s="83"/>
       <c r="DD42" s="83"/>
-      <c r="DE42" s="87"/>
+      <c r="DE42" s="84"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="86"/>
+      <c r="A43" s="81"/>
       <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -29957,51 +30021,53 @@
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="33">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="39">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="48">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="57">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="66">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="75">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="18">
         <v>5795.3</v>
       </c>
-      <c r="CZ44" s="27"/>
+      <c r="CZ44" s="92">
+        <v>20469.900000000001</v>
+      </c>
       <c r="DA44" s="27"/>
       <c r="DB44" s="27"/>
       <c r="DC44" s="27"/>
       <c r="DD44" s="35"/>
       <c r="DE44" s="35"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
       </c>
@@ -30274,51 +30340,53 @@
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="34">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="40">
         <v>95.2</v>
       </c>
       <c r="CU45" s="49">
         <v>235.2</v>
       </c>
       <c r="CV45" s="58">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="67">
         <v>441</v>
       </c>
       <c r="CX45" s="76">
         <v>473.8</v>
       </c>
       <c r="CY45" s="20">
         <v>530.20000000000005</v>
       </c>
-      <c r="CZ45" s="28"/>
+      <c r="CZ45" s="93">
+        <v>1136.5</v>
+      </c>
       <c r="DA45" s="28"/>
       <c r="DB45" s="28"/>
       <c r="DC45" s="28"/>
       <c r="DD45" s="36"/>
       <c r="DE45" s="36"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="15">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="15">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="15">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="15">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="15">
         <v>58.53976733333333</v>
       </c>
@@ -30591,51 +30659,53 @@
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="34">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="40">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="49">
         <v>165.1</v>
       </c>
       <c r="CV46" s="58">
         <v>211</v>
       </c>
       <c r="CW46" s="67">
         <v>343.5</v>
       </c>
       <c r="CX46" s="76">
         <v>366.5</v>
       </c>
       <c r="CY46" s="20">
         <v>406</v>
       </c>
-      <c r="CZ46" s="28"/>
+      <c r="CZ46" s="93">
+        <v>1608.3</v>
+      </c>
       <c r="DA46" s="28"/>
       <c r="DB46" s="28"/>
       <c r="DC46" s="28"/>
       <c r="DD46" s="36"/>
       <c r="DE46" s="36"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="15">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="15">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="15">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="15">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="15">
         <v>971.1759616994666</v>
       </c>
@@ -30908,51 +30978,53 @@
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="34">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="40">
         <v>881.7</v>
       </c>
       <c r="CU47" s="49">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="58">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="67">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="76">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="20">
         <v>4836.8</v>
       </c>
-      <c r="CZ47" s="28"/>
+      <c r="CZ47" s="93">
+        <v>5809.3</v>
+      </c>
       <c r="DA47" s="28"/>
       <c r="DB47" s="28"/>
       <c r="DC47" s="28"/>
       <c r="DD47" s="36"/>
       <c r="DE47" s="36"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>2</v>
       </c>
@@ -31225,51 +31297,53 @@
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="34">
         <v>24951</v>
       </c>
       <c r="CT48" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW48" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX48" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY48" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ48" s="28"/>
+      <c r="CZ48" s="93">
+        <v>1391</v>
+      </c>
       <c r="DA48" s="28"/>
       <c r="DB48" s="28"/>
       <c r="DC48" s="28"/>
       <c r="DD48" s="36"/>
       <c r="DE48" s="36"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>2</v>
       </c>
@@ -31542,51 +31616,53 @@
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="34">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW49" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX49" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY49" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ49" s="28"/>
+      <c r="CZ49" s="93">
+        <v>656.2</v>
+      </c>
       <c r="DA49" s="28"/>
       <c r="DB49" s="28"/>
       <c r="DC49" s="28"/>
       <c r="DD49" s="36"/>
       <c r="DE49" s="36"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>2</v>
       </c>
@@ -31859,51 +31935,53 @@
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="34">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW50" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX50" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY50" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ50" s="28"/>
+      <c r="CZ50" s="93">
+        <v>411.6</v>
+      </c>
       <c r="DA50" s="28"/>
       <c r="DB50" s="28"/>
       <c r="DC50" s="28"/>
       <c r="DD50" s="36"/>
       <c r="DE50" s="36"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>2</v>
       </c>
@@ -32176,51 +32254,53 @@
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="34">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW51" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX51" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY51" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ51" s="28"/>
+      <c r="CZ51" s="93">
+        <v>3360.3</v>
+      </c>
       <c r="DA51" s="28"/>
       <c r="DB51" s="28"/>
       <c r="DC51" s="28"/>
       <c r="DD51" s="36"/>
       <c r="DE51" s="36"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>2</v>
       </c>
@@ -32493,51 +32573,53 @@
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="34">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW52" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX52" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY52" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ52" s="28"/>
+      <c r="CZ52" s="93">
+        <v>517.20000000000005</v>
+      </c>
       <c r="DA52" s="28"/>
       <c r="DB52" s="28"/>
       <c r="DC52" s="28"/>
       <c r="DD52" s="36"/>
       <c r="DE52" s="36"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>2</v>
       </c>
@@ -32810,51 +32892,53 @@
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="34">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW53" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX53" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY53" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ53" s="28"/>
+      <c r="CZ53" s="93">
+        <v>1719.1</v>
+      </c>
       <c r="DA53" s="28"/>
       <c r="DB53" s="28"/>
       <c r="DC53" s="28"/>
       <c r="DD53" s="36"/>
       <c r="DE53" s="36"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>2</v>
       </c>
@@ -33127,51 +33211,53 @@
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="34">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW54" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX54" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY54" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ54" s="28"/>
+      <c r="CZ54" s="93">
+        <v>528.79999999999995</v>
+      </c>
       <c r="DA54" s="28"/>
       <c r="DB54" s="28"/>
       <c r="DC54" s="28"/>
       <c r="DD54" s="36"/>
       <c r="DE54" s="36"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>2</v>
       </c>
@@ -33444,51 +33530,53 @@
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="34">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="40">
         <v>4.2</v>
       </c>
       <c r="CU55" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="58">
         <v>15</v>
       </c>
       <c r="CW55" s="67">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="76">
         <v>19</v>
       </c>
       <c r="CY55" s="20">
         <v>22.3</v>
       </c>
-      <c r="CZ55" s="28"/>
+      <c r="CZ55" s="93">
+        <v>1753.8</v>
+      </c>
       <c r="DA55" s="28"/>
       <c r="DB55" s="28"/>
       <c r="DC55" s="28"/>
       <c r="DD55" s="36"/>
       <c r="DE55" s="36"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>2</v>
       </c>
@@ -33761,51 +33849,53 @@
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="34">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW56" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX56" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY56" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ56" s="28"/>
+      <c r="CZ56" s="93">
+        <v>691.1</v>
+      </c>
       <c r="DA56" s="28"/>
       <c r="DB56" s="28"/>
       <c r="DC56" s="28"/>
       <c r="DD56" s="36"/>
       <c r="DE56" s="36"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>2</v>
       </c>
@@ -34078,104 +34168,106 @@
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="34">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW57" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX57" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY57" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ57" s="28"/>
+      <c r="CZ57" s="93">
+        <v>886.8</v>
+      </c>
       <c r="DA57" s="28"/>
       <c r="DB57" s="28"/>
       <c r="DC57" s="28"/>
       <c r="DD57" s="36"/>
       <c r="DE57" s="36"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="80" t="s">
+      <c r="A59" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="80"/>
-[...10 lines deleted...]
-      <c r="M59" s="80"/>
+      <c r="B59" s="87"/>
+      <c r="C59" s="87"/>
+      <c r="D59" s="87"/>
+      <c r="E59" s="87"/>
+      <c r="F59" s="87"/>
+      <c r="G59" s="87"/>
+      <c r="H59" s="87"/>
+      <c r="I59" s="87"/>
+      <c r="J59" s="87"/>
+      <c r="K59" s="87"/>
+      <c r="L59" s="87"/>
+      <c r="M59" s="87"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="81" t="s">
+      <c r="K60" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="L60" s="81"/>
-      <c r="M60" s="81"/>
+      <c r="L60" s="86"/>
+      <c r="M60" s="86"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="81" t="s">
+      <c r="W60" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="X60" s="81"/>
-      <c r="Y60" s="81"/>
+      <c r="X60" s="86"/>
+      <c r="Y60" s="86"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34224,180 +34316,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC60" s="3"/>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="85"/>
+      <c r="A61" s="80"/>
       <c r="B61" s="82" t="s">
         <v>37</v>
       </c>
       <c r="C61" s="83"/>
       <c r="D61" s="83"/>
       <c r="E61" s="83"/>
       <c r="F61" s="83"/>
       <c r="G61" s="83"/>
       <c r="H61" s="83"/>
       <c r="I61" s="83"/>
       <c r="J61" s="83"/>
       <c r="K61" s="83"/>
       <c r="L61" s="83"/>
-      <c r="M61" s="84"/>
+      <c r="M61" s="85"/>
       <c r="N61" s="82" t="s">
         <v>36</v>
       </c>
       <c r="O61" s="83"/>
       <c r="P61" s="83"/>
       <c r="Q61" s="83"/>
       <c r="R61" s="83"/>
       <c r="S61" s="83"/>
       <c r="T61" s="83"/>
       <c r="U61" s="83"/>
       <c r="V61" s="83"/>
       <c r="W61" s="83"/>
       <c r="X61" s="83"/>
-      <c r="Y61" s="84"/>
+      <c r="Y61" s="85"/>
       <c r="Z61" s="82" t="s">
         <v>35</v>
       </c>
       <c r="AA61" s="83"/>
       <c r="AB61" s="83"/>
       <c r="AC61" s="83"/>
       <c r="AD61" s="83"/>
       <c r="AE61" s="83"/>
       <c r="AF61" s="83"/>
       <c r="AG61" s="83"/>
       <c r="AH61" s="83"/>
       <c r="AI61" s="83"/>
       <c r="AJ61" s="83"/>
-      <c r="AK61" s="84"/>
+      <c r="AK61" s="85"/>
       <c r="AL61" s="82" t="s">
         <v>34</v>
       </c>
       <c r="AM61" s="83"/>
       <c r="AN61" s="83"/>
       <c r="AO61" s="83"/>
       <c r="AP61" s="83"/>
       <c r="AQ61" s="83"/>
       <c r="AR61" s="83"/>
       <c r="AS61" s="83"/>
       <c r="AT61" s="83"/>
       <c r="AU61" s="83"/>
       <c r="AV61" s="83"/>
-      <c r="AW61" s="84"/>
+      <c r="AW61" s="85"/>
       <c r="AX61" s="82" t="s">
         <v>4</v>
       </c>
       <c r="AY61" s="83"/>
       <c r="AZ61" s="83"/>
       <c r="BA61" s="83"/>
       <c r="BB61" s="83"/>
       <c r="BC61" s="83"/>
       <c r="BD61" s="83"/>
       <c r="BE61" s="83"/>
       <c r="BF61" s="83"/>
       <c r="BG61" s="83"/>
       <c r="BH61" s="83"/>
       <c r="BI61" s="83"/>
       <c r="BJ61" s="82" t="s">
         <v>5</v>
       </c>
       <c r="BK61" s="83"/>
       <c r="BL61" s="83"/>
       <c r="BM61" s="83"/>
       <c r="BN61" s="83"/>
       <c r="BO61" s="83"/>
       <c r="BP61" s="83"/>
       <c r="BQ61" s="83"/>
       <c r="BR61" s="83"/>
       <c r="BS61" s="83"/>
       <c r="BT61" s="83"/>
-      <c r="BU61" s="87"/>
+      <c r="BU61" s="84"/>
       <c r="BV61" s="82" t="s">
         <v>38</v>
       </c>
       <c r="BW61" s="83"/>
       <c r="BX61" s="83"/>
       <c r="BY61" s="83"/>
       <c r="BZ61" s="83"/>
       <c r="CA61" s="83"/>
       <c r="CB61" s="83"/>
       <c r="CC61" s="83"/>
       <c r="CD61" s="83"/>
       <c r="CE61" s="83"/>
       <c r="CF61" s="83"/>
-      <c r="CG61" s="87"/>
+      <c r="CG61" s="84"/>
       <c r="CH61" s="82" t="s">
         <v>39</v>
       </c>
       <c r="CI61" s="83"/>
       <c r="CJ61" s="83"/>
       <c r="CK61" s="83"/>
       <c r="CL61" s="83"/>
       <c r="CM61" s="83"/>
       <c r="CN61" s="83"/>
       <c r="CO61" s="83"/>
       <c r="CP61" s="83"/>
       <c r="CQ61" s="83"/>
       <c r="CR61" s="83"/>
-      <c r="CS61" s="87"/>
+      <c r="CS61" s="84"/>
       <c r="CT61" s="82" t="s">
         <v>40</v>
       </c>
       <c r="CU61" s="83"/>
       <c r="CV61" s="83"/>
       <c r="CW61" s="83"/>
       <c r="CX61" s="83"/>
       <c r="CY61" s="83"/>
       <c r="CZ61" s="83"/>
       <c r="DA61" s="83"/>
       <c r="DB61" s="83"/>
       <c r="DC61" s="83"/>
       <c r="DD61" s="83"/>
-      <c r="DE61" s="87"/>
+      <c r="DE61" s="84"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="86"/>
+      <c r="A62" s="81"/>
       <c r="B62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -34989,51 +35081,53 @@
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="35">
         <v>200525</v>
       </c>
       <c r="CT63" s="42">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="51">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="60">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="69">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="78">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="78">
         <v>103046.39999999999</v>
       </c>
-      <c r="CZ63" s="27"/>
+      <c r="CZ63" s="94">
+        <v>122897.2</v>
+      </c>
       <c r="DA63" s="27"/>
       <c r="DB63" s="27"/>
       <c r="DC63" s="27"/>
       <c r="DD63" s="35"/>
       <c r="DE63" s="35"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
       </c>
@@ -35306,51 +35400,53 @@
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="36">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="43">
         <v>662.1</v>
       </c>
       <c r="CU64" s="52">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="61">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="70">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="79">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="79">
         <v>5121.2</v>
       </c>
-      <c r="CZ64" s="28"/>
+      <c r="CZ64" s="95">
+        <v>5944.6</v>
+      </c>
       <c r="DA64" s="28"/>
       <c r="DB64" s="28"/>
       <c r="DC64" s="28"/>
       <c r="DD64" s="36"/>
       <c r="DE64" s="36"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="15">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="15">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="15">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="15">
         <v>3371.8884151697448</v>
       </c>
@@ -35623,51 +35719,53 @@
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="36">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="43">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="52">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="61">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="70">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="79">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="79">
         <v>12256.2</v>
       </c>
-      <c r="CZ65" s="28"/>
+      <c r="CZ65" s="95">
+        <v>14448.3</v>
+      </c>
       <c r="DA65" s="28"/>
       <c r="DB65" s="28"/>
       <c r="DC65" s="28"/>
       <c r="DD65" s="36"/>
       <c r="DE65" s="36"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="15">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="15">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="15">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="15">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="15">
         <v>1879.9446923230871</v>
       </c>
@@ -35940,51 +36038,53 @@
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="36">
         <v>10283</v>
       </c>
       <c r="CT66" s="43">
         <v>460.7</v>
       </c>
       <c r="CU66" s="52">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="61">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="70">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="79">
         <v>3696</v>
       </c>
       <c r="CY66" s="79">
         <v>5763</v>
       </c>
-      <c r="CZ66" s="28"/>
+      <c r="CZ66" s="95">
+        <v>7821.3</v>
+      </c>
       <c r="DA66" s="28"/>
       <c r="DB66" s="28"/>
       <c r="DC66" s="28"/>
       <c r="DD66" s="36"/>
       <c r="DE66" s="36"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="15">
         <v>2691.4306752839175</v>
       </c>
@@ -36257,51 +36357,53 @@
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="36">
         <v>10711</v>
       </c>
       <c r="CT67" s="43">
         <v>543.4</v>
       </c>
       <c r="CU67" s="52">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="61">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="70">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="79">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="79">
         <v>5670.4</v>
       </c>
-      <c r="CZ67" s="28"/>
+      <c r="CZ67" s="95">
+        <v>6633.2</v>
+      </c>
       <c r="DA67" s="28"/>
       <c r="DB67" s="28"/>
       <c r="DC67" s="28"/>
       <c r="DD67" s="36"/>
       <c r="DE67" s="36"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="15">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="15">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="15">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="15">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="15">
         <v>3191.6806208330327</v>
       </c>
@@ -36574,51 +36676,53 @@
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="36">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="43">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="52">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="61">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="70">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="79">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="79">
         <v>8009.6</v>
       </c>
-      <c r="CZ68" s="28"/>
+      <c r="CZ68" s="95">
+        <v>9743.5</v>
+      </c>
       <c r="DA68" s="28"/>
       <c r="DB68" s="28"/>
       <c r="DC68" s="28"/>
       <c r="DD68" s="36"/>
       <c r="DE68" s="36"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="15">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="15">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="15">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="15">
         <v>2853.8153666464405</v>
       </c>
@@ -36891,51 +36995,53 @@
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="36">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="43">
         <v>838.3</v>
       </c>
       <c r="CU69" s="52">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="61">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="70">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="79">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="79">
         <v>4987.2</v>
       </c>
-      <c r="CZ69" s="28"/>
+      <c r="CZ69" s="95">
+        <v>5761.9</v>
+      </c>
       <c r="DA69" s="28"/>
       <c r="DB69" s="28"/>
       <c r="DC69" s="28"/>
       <c r="DD69" s="36"/>
       <c r="DE69" s="36"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="15">
         <v>3066.4050577114822</v>
       </c>
@@ -37208,51 +37314,53 @@
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="36">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="43">
         <v>828</v>
       </c>
       <c r="CU70" s="52">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="61">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="70">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="79">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="79">
         <v>7793.4</v>
       </c>
-      <c r="CZ70" s="28"/>
+      <c r="CZ70" s="95">
+        <v>9311.2000000000007</v>
+      </c>
       <c r="DA70" s="28"/>
       <c r="DB70" s="28"/>
       <c r="DC70" s="28"/>
       <c r="DD70" s="36"/>
       <c r="DE70" s="36"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
       </c>
@@ -37525,51 +37633,53 @@
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="36">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="43">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="52">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="61">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="70">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="79">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="79">
         <v>6792.4</v>
       </c>
-      <c r="CZ71" s="28"/>
+      <c r="CZ71" s="95">
+        <v>7877</v>
+      </c>
       <c r="DA71" s="28"/>
       <c r="DB71" s="28"/>
       <c r="DC71" s="28"/>
       <c r="DD71" s="36"/>
       <c r="DE71" s="36"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="15">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="15">
         <v>2477.4381546842628</v>
       </c>
@@ -37842,51 +37952,53 @@
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="36">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="43">
         <v>458.9</v>
       </c>
       <c r="CU72" s="52">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="61">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="70">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="79">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="79">
         <v>4415</v>
       </c>
-      <c r="CZ72" s="28"/>
+      <c r="CZ72" s="95">
+        <v>5559.1</v>
+      </c>
       <c r="DA72" s="28"/>
       <c r="DB72" s="28"/>
       <c r="DC72" s="28"/>
       <c r="DD72" s="36"/>
       <c r="DE72" s="36"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="15">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="15">
         <v>2706.4933243139203</v>
       </c>
@@ -38159,51 +38271,53 @@
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="36">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="43">
         <v>408.3</v>
       </c>
       <c r="CU73" s="52">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="61">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="70">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="79">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="79">
         <v>7965.2</v>
       </c>
-      <c r="CZ73" s="28"/>
+      <c r="CZ73" s="95">
+        <v>8438.7999999999993</v>
+      </c>
       <c r="DA73" s="28"/>
       <c r="DB73" s="28"/>
       <c r="DC73" s="28"/>
       <c r="DD73" s="36"/>
       <c r="DE73" s="36"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="15">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
       </c>
@@ -38476,51 +38590,53 @@
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="36">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="43">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="52">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="61">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="70">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="79">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="79">
         <v>21102.9</v>
       </c>
-      <c r="CZ74" s="28"/>
+      <c r="CZ74" s="95">
+        <v>25845.200000000001</v>
+      </c>
       <c r="DA74" s="28"/>
       <c r="DB74" s="28"/>
       <c r="DC74" s="28"/>
       <c r="DD74" s="36"/>
       <c r="DE74" s="36"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B75" s="15">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
       </c>
@@ -38793,51 +38909,53 @@
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="36">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="43">
         <v>484.3</v>
       </c>
       <c r="CU75" s="52">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="61">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="70">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="79">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="79">
         <v>4398.2</v>
       </c>
-      <c r="CZ75" s="28"/>
+      <c r="CZ75" s="95">
+        <v>5383.1</v>
+      </c>
       <c r="DA75" s="28"/>
       <c r="DB75" s="28"/>
       <c r="DC75" s="28"/>
       <c r="DD75" s="36"/>
       <c r="DE75" s="36"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
       </c>
@@ -39110,51 +39228,53 @@
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="36">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="43">
         <v>911.8</v>
       </c>
       <c r="CU76" s="52">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="61">
         <v>3133</v>
       </c>
       <c r="CW76" s="70">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="79">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="79">
         <v>8771.4</v>
       </c>
-      <c r="CZ76" s="28"/>
+      <c r="CZ76" s="95">
+        <v>10130.1</v>
+      </c>
       <c r="DA76" s="28"/>
       <c r="DB76" s="28"/>
       <c r="DC76" s="28"/>
       <c r="DD76" s="36"/>
       <c r="DE76" s="36"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
@@ -39329,102 +39449,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="N42:Y42"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="AX61:BI61"/>
     <mergeCell ref="AX42:BI42"/>
-    <mergeCell ref="K60:M60"/>
-[...34 lines deleted...]
-    <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">