--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -1,61 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\08\Ауыл, орман және балық шаруашылығы өнімдерінің жалпы шығарылымы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26400" windowHeight="10965" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Кезеңдер бойынша жалпы шығарылы" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Кезеңдер бойынша жалпы шығарылы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1058" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1102" uniqueCount="83">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -135,63 +144,193 @@
   </si>
   <si>
     <t>Жылдардың кезеңі бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2018 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2018 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы – аграрлық сектор саласында, сонымен бірге өткізу үшін сондай-ақ өзінің жеке тұтынуына құрылған өнімдер мен көрсетілетін қызметтердің жалпы құны. Ол ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтердің) жалпы шығарылымынан, аңшылық шаруашылығында, орман өсіру мен ағаш дайындауда, балық аулау мен балық өсірудегі өндірілген өнімнің (көрсетілетін қызметтің) құнынан қалыптасады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
+(көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
+қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
+</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Саттыбаева Айнур Сериковна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 718 2 558407</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>ai.sattybaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="55">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -395,50 +534,52 @@
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
@@ -462,78 +603,114 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.1"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -658,52 +835,58 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="22">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -930,52 +1113,65 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8775">
+  <cellStyleXfs count="8777">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -989,51 +1185,51 @@
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -3776,55 +3972,55 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="43" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
@@ -9764,190 +9960,275 @@
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="48" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="33" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="33" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="22" xfId="8775" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="22" xfId="8776" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="22" xfId="8776" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="53" fillId="0" borderId="10" xfId="107" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="10" xfId="2620" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="48" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="8775">
+  <cellStyles count="8777">
     <cellStyle name="20% - Акцент1 10" xfId="2581"/>
     <cellStyle name="20% - Акцент1 11" xfId="2580"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="307"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2983"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="664"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3323"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2982"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="665"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="308"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2985"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="666"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3322"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2984"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="667"/>
     <cellStyle name="20% - Акцент1 4" xfId="668"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="669"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="670"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3326"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2986"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="671"/>
     <cellStyle name="20% - Акцент1 5" xfId="672"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="673"/>
@@ -14158,60 +14439,62 @@
     <cellStyle name="Вычисление 9 2 5" xfId="5672"/>
     <cellStyle name="Вычисление 9 2 6" xfId="6999"/>
     <cellStyle name="Вычисление 9 3" xfId="2935"/>
     <cellStyle name="Вычисление 9 3 2" xfId="4212"/>
     <cellStyle name="Вычисление 9 3 2 2" xfId="4515"/>
     <cellStyle name="Вычисление 9 3 2 2 2" xfId="6393"/>
     <cellStyle name="Вычисление 9 3 2 2 3" xfId="8276"/>
     <cellStyle name="Вычисление 9 3 2 3" xfId="6269"/>
     <cellStyle name="Вычисление 9 3 2 4" xfId="7978"/>
     <cellStyle name="Вычисление 9 3 3" xfId="3179"/>
     <cellStyle name="Вычисление 9 3 3 2" xfId="5405"/>
     <cellStyle name="Вычисление 9 3 3 3" xfId="7331"/>
     <cellStyle name="Вычисление 9 3 4" xfId="5256"/>
     <cellStyle name="Вычисление 9 3 5" xfId="7241"/>
     <cellStyle name="Вычисление 9 4" xfId="3965"/>
     <cellStyle name="Вычисление 9 4 2" xfId="4483"/>
     <cellStyle name="Вычисление 9 4 2 2" xfId="6316"/>
     <cellStyle name="Вычисление 9 4 2 3" xfId="8244"/>
     <cellStyle name="Вычисление 9 4 3" xfId="5669"/>
     <cellStyle name="Вычисление 9 4 4" xfId="7735"/>
     <cellStyle name="Вычисление 9 5" xfId="3281"/>
     <cellStyle name="Вычисление 9 5 2" xfId="5149"/>
     <cellStyle name="Вычисление 9 5 3" xfId="7433"/>
     <cellStyle name="Вычисление 9 6" xfId="5383"/>
     <cellStyle name="Вычисление 9 7" xfId="6998"/>
+    <cellStyle name="Гиперссылка" xfId="8776" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="52"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1366"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="2617"/>
     <cellStyle name="Гиперссылка 2 3" xfId="1367"/>
     <cellStyle name="Гиперссылка 2 4" xfId="1368"/>
     <cellStyle name="Гиперссылка 2 4 2" xfId="2618"/>
     <cellStyle name="Гиперссылка 2 5" xfId="1369"/>
     <cellStyle name="Гиперссылка 2 5 2" xfId="2619"/>
     <cellStyle name="Гиперссылка 2 6" xfId="2616"/>
     <cellStyle name="Гиперссылка 2 7" xfId="2550"/>
+    <cellStyle name="Гиперссылка 2 8" xfId="8775"/>
     <cellStyle name="Гиперссылка 2_лук" xfId="2808"/>
     <cellStyle name="Гиперссылка 3" xfId="53"/>
     <cellStyle name="Гиперссылка 3 2" xfId="1370"/>
     <cellStyle name="Гиперссылка 3 2 2" xfId="2621"/>
     <cellStyle name="Гиперссылка 3 3" xfId="1371"/>
     <cellStyle name="Гиперссылка 3 3 2" xfId="2620"/>
     <cellStyle name="Гиперссылка 3 4" xfId="3435"/>
     <cellStyle name="Гиперссылка 3_Картоф" xfId="1372"/>
     <cellStyle name="Гиперссылка 4" xfId="2622"/>
     <cellStyle name="Гиперссылка 4 2" xfId="2807"/>
     <cellStyle name="Гиперссылка 4 2 2" xfId="3756"/>
     <cellStyle name="Гиперссылка 4 2 3" xfId="3437"/>
     <cellStyle name="Гиперссылка 5" xfId="3786"/>
     <cellStyle name="Денежный 2" xfId="54"/>
     <cellStyle name="Денежный 2 2" xfId="2806"/>
     <cellStyle name="Денежный 2 3" xfId="2805"/>
     <cellStyle name="Денежный 2_3" xfId="2804"/>
     <cellStyle name="Денежный 3" xfId="2803"/>
     <cellStyle name="Денежный 4" xfId="2802"/>
     <cellStyle name="Заголовок 1 10" xfId="1373"/>
     <cellStyle name="Заголовок 1 10 2" xfId="1374"/>
     <cellStyle name="Заголовок 1 11" xfId="1375"/>
     <cellStyle name="Заголовок 1 11 2" xfId="1376"/>
     <cellStyle name="Заголовок 1 12" xfId="1377"/>
     <cellStyle name="Заголовок 1 12 2" xfId="1378"/>
@@ -18682,166 +18965,176 @@
     <cellStyle name="Хороший 21 2" xfId="2460"/>
     <cellStyle name="Хороший 22" xfId="2461"/>
     <cellStyle name="Хороший 22 2" xfId="2462"/>
     <cellStyle name="Хороший 23" xfId="2463"/>
     <cellStyle name="Хороший 23 2" xfId="2464"/>
     <cellStyle name="Хороший 24" xfId="2465"/>
     <cellStyle name="Хороший 24 2" xfId="2466"/>
     <cellStyle name="Хороший 25" xfId="2467"/>
     <cellStyle name="Хороший 25 2" xfId="2468"/>
     <cellStyle name="Хороший 26" xfId="2469"/>
     <cellStyle name="Хороший 26 2" xfId="2470"/>
     <cellStyle name="Хороший 27" xfId="2471"/>
     <cellStyle name="Хороший 27 2" xfId="2472"/>
     <cellStyle name="Хороший 3" xfId="2473"/>
     <cellStyle name="Хороший 4" xfId="2474"/>
     <cellStyle name="Хороший 5" xfId="2475"/>
     <cellStyle name="Хороший 6" xfId="2476"/>
     <cellStyle name="Хороший 7" xfId="2477"/>
     <cellStyle name="Хороший 8" xfId="2478"/>
     <cellStyle name="Хороший 8 2" xfId="2479"/>
     <cellStyle name="Хороший 9" xfId="2480"/>
     <cellStyle name="Хороший 9 2" xfId="2481"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -18973,121 +19266,1036 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.sattybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" style="90" customWidth="1"/>
+    <col min="2" max="2" width="95.140625" style="90" customWidth="1"/>
+    <col min="3" max="3" width="85.140625" style="90" customWidth="1"/>
+    <col min="4" max="5" width="9.140625" style="90"/>
+    <col min="6" max="6" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="90"/>
+    <col min="257" max="257" width="45.5703125" style="90" customWidth="1"/>
+    <col min="258" max="258" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="90"/>
+    <col min="262" max="262" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="90"/>
+    <col min="513" max="513" width="45.5703125" style="90" customWidth="1"/>
+    <col min="514" max="514" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="90"/>
+    <col min="518" max="518" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="90"/>
+    <col min="769" max="769" width="45.5703125" style="90" customWidth="1"/>
+    <col min="770" max="770" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="90"/>
+    <col min="774" max="774" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="90"/>
+    <col min="1025" max="1025" width="45.5703125" style="90" customWidth="1"/>
+    <col min="1026" max="1026" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="90"/>
+    <col min="1030" max="1030" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="90"/>
+    <col min="1281" max="1281" width="45.5703125" style="90" customWidth="1"/>
+    <col min="1282" max="1282" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="90"/>
+    <col min="1286" max="1286" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="90"/>
+    <col min="1537" max="1537" width="45.5703125" style="90" customWidth="1"/>
+    <col min="1538" max="1538" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="90"/>
+    <col min="1542" max="1542" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="90"/>
+    <col min="1793" max="1793" width="45.5703125" style="90" customWidth="1"/>
+    <col min="1794" max="1794" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="90"/>
+    <col min="1798" max="1798" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="90"/>
+    <col min="2049" max="2049" width="45.5703125" style="90" customWidth="1"/>
+    <col min="2050" max="2050" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="90"/>
+    <col min="2054" max="2054" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="90"/>
+    <col min="2305" max="2305" width="45.5703125" style="90" customWidth="1"/>
+    <col min="2306" max="2306" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="90"/>
+    <col min="2310" max="2310" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="90"/>
+    <col min="2561" max="2561" width="45.5703125" style="90" customWidth="1"/>
+    <col min="2562" max="2562" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="90"/>
+    <col min="2566" max="2566" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="90"/>
+    <col min="2817" max="2817" width="45.5703125" style="90" customWidth="1"/>
+    <col min="2818" max="2818" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="90"/>
+    <col min="2822" max="2822" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="90"/>
+    <col min="3073" max="3073" width="45.5703125" style="90" customWidth="1"/>
+    <col min="3074" max="3074" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="90"/>
+    <col min="3078" max="3078" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="90"/>
+    <col min="3329" max="3329" width="45.5703125" style="90" customWidth="1"/>
+    <col min="3330" max="3330" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="90"/>
+    <col min="3334" max="3334" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="90"/>
+    <col min="3585" max="3585" width="45.5703125" style="90" customWidth="1"/>
+    <col min="3586" max="3586" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="90"/>
+    <col min="3590" max="3590" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="90"/>
+    <col min="3841" max="3841" width="45.5703125" style="90" customWidth="1"/>
+    <col min="3842" max="3842" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="90"/>
+    <col min="3846" max="3846" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="90"/>
+    <col min="4097" max="4097" width="45.5703125" style="90" customWidth="1"/>
+    <col min="4098" max="4098" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="90"/>
+    <col min="4102" max="4102" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="90"/>
+    <col min="4353" max="4353" width="45.5703125" style="90" customWidth="1"/>
+    <col min="4354" max="4354" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="90"/>
+    <col min="4358" max="4358" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="90"/>
+    <col min="4609" max="4609" width="45.5703125" style="90" customWidth="1"/>
+    <col min="4610" max="4610" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="90"/>
+    <col min="4614" max="4614" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="90"/>
+    <col min="4865" max="4865" width="45.5703125" style="90" customWidth="1"/>
+    <col min="4866" max="4866" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="90"/>
+    <col min="4870" max="4870" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="90"/>
+    <col min="5121" max="5121" width="45.5703125" style="90" customWidth="1"/>
+    <col min="5122" max="5122" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="90"/>
+    <col min="5126" max="5126" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="90"/>
+    <col min="5377" max="5377" width="45.5703125" style="90" customWidth="1"/>
+    <col min="5378" max="5378" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="90"/>
+    <col min="5382" max="5382" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="90"/>
+    <col min="5633" max="5633" width="45.5703125" style="90" customWidth="1"/>
+    <col min="5634" max="5634" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="90"/>
+    <col min="5638" max="5638" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="90"/>
+    <col min="5889" max="5889" width="45.5703125" style="90" customWidth="1"/>
+    <col min="5890" max="5890" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="90"/>
+    <col min="5894" max="5894" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="90"/>
+    <col min="6145" max="6145" width="45.5703125" style="90" customWidth="1"/>
+    <col min="6146" max="6146" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="90"/>
+    <col min="6150" max="6150" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="90"/>
+    <col min="6401" max="6401" width="45.5703125" style="90" customWidth="1"/>
+    <col min="6402" max="6402" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="90"/>
+    <col min="6406" max="6406" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="90"/>
+    <col min="6657" max="6657" width="45.5703125" style="90" customWidth="1"/>
+    <col min="6658" max="6658" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="90"/>
+    <col min="6662" max="6662" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="90"/>
+    <col min="6913" max="6913" width="45.5703125" style="90" customWidth="1"/>
+    <col min="6914" max="6914" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="90"/>
+    <col min="6918" max="6918" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="90"/>
+    <col min="7169" max="7169" width="45.5703125" style="90" customWidth="1"/>
+    <col min="7170" max="7170" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="90"/>
+    <col min="7174" max="7174" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="90"/>
+    <col min="7425" max="7425" width="45.5703125" style="90" customWidth="1"/>
+    <col min="7426" max="7426" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="90"/>
+    <col min="7430" max="7430" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="90"/>
+    <col min="7681" max="7681" width="45.5703125" style="90" customWidth="1"/>
+    <col min="7682" max="7682" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="90"/>
+    <col min="7686" max="7686" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="90"/>
+    <col min="7937" max="7937" width="45.5703125" style="90" customWidth="1"/>
+    <col min="7938" max="7938" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="90"/>
+    <col min="7942" max="7942" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="90"/>
+    <col min="8193" max="8193" width="45.5703125" style="90" customWidth="1"/>
+    <col min="8194" max="8194" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="90"/>
+    <col min="8198" max="8198" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="90"/>
+    <col min="8449" max="8449" width="45.5703125" style="90" customWidth="1"/>
+    <col min="8450" max="8450" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="90"/>
+    <col min="8454" max="8454" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="90"/>
+    <col min="8705" max="8705" width="45.5703125" style="90" customWidth="1"/>
+    <col min="8706" max="8706" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="90"/>
+    <col min="8710" max="8710" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="90"/>
+    <col min="8961" max="8961" width="45.5703125" style="90" customWidth="1"/>
+    <col min="8962" max="8962" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="90"/>
+    <col min="8966" max="8966" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="90"/>
+    <col min="9217" max="9217" width="45.5703125" style="90" customWidth="1"/>
+    <col min="9218" max="9218" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="90"/>
+    <col min="9222" max="9222" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="90"/>
+    <col min="9473" max="9473" width="45.5703125" style="90" customWidth="1"/>
+    <col min="9474" max="9474" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="90"/>
+    <col min="9478" max="9478" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="90"/>
+    <col min="9729" max="9729" width="45.5703125" style="90" customWidth="1"/>
+    <col min="9730" max="9730" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="90"/>
+    <col min="9734" max="9734" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="90"/>
+    <col min="9985" max="9985" width="45.5703125" style="90" customWidth="1"/>
+    <col min="9986" max="9986" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="90"/>
+    <col min="9990" max="9990" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="90"/>
+    <col min="10241" max="10241" width="45.5703125" style="90" customWidth="1"/>
+    <col min="10242" max="10242" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="90"/>
+    <col min="10246" max="10246" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="90"/>
+    <col min="10497" max="10497" width="45.5703125" style="90" customWidth="1"/>
+    <col min="10498" max="10498" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="90"/>
+    <col min="10502" max="10502" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="90"/>
+    <col min="10753" max="10753" width="45.5703125" style="90" customWidth="1"/>
+    <col min="10754" max="10754" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="90"/>
+    <col min="10758" max="10758" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="90"/>
+    <col min="11009" max="11009" width="45.5703125" style="90" customWidth="1"/>
+    <col min="11010" max="11010" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="90"/>
+    <col min="11014" max="11014" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="90"/>
+    <col min="11265" max="11265" width="45.5703125" style="90" customWidth="1"/>
+    <col min="11266" max="11266" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="90"/>
+    <col min="11270" max="11270" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="90"/>
+    <col min="11521" max="11521" width="45.5703125" style="90" customWidth="1"/>
+    <col min="11522" max="11522" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="90"/>
+    <col min="11526" max="11526" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="90"/>
+    <col min="11777" max="11777" width="45.5703125" style="90" customWidth="1"/>
+    <col min="11778" max="11778" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="90"/>
+    <col min="11782" max="11782" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="90"/>
+    <col min="12033" max="12033" width="45.5703125" style="90" customWidth="1"/>
+    <col min="12034" max="12034" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="90"/>
+    <col min="12038" max="12038" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="90"/>
+    <col min="12289" max="12289" width="45.5703125" style="90" customWidth="1"/>
+    <col min="12290" max="12290" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="90"/>
+    <col min="12294" max="12294" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="90"/>
+    <col min="12545" max="12545" width="45.5703125" style="90" customWidth="1"/>
+    <col min="12546" max="12546" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="90"/>
+    <col min="12550" max="12550" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="90"/>
+    <col min="12801" max="12801" width="45.5703125" style="90" customWidth="1"/>
+    <col min="12802" max="12802" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="90"/>
+    <col min="12806" max="12806" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="90"/>
+    <col min="13057" max="13057" width="45.5703125" style="90" customWidth="1"/>
+    <col min="13058" max="13058" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="90"/>
+    <col min="13062" max="13062" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="90"/>
+    <col min="13313" max="13313" width="45.5703125" style="90" customWidth="1"/>
+    <col min="13314" max="13314" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="90"/>
+    <col min="13318" max="13318" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="90"/>
+    <col min="13569" max="13569" width="45.5703125" style="90" customWidth="1"/>
+    <col min="13570" max="13570" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="90"/>
+    <col min="13574" max="13574" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="90"/>
+    <col min="13825" max="13825" width="45.5703125" style="90" customWidth="1"/>
+    <col min="13826" max="13826" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="90"/>
+    <col min="13830" max="13830" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="90"/>
+    <col min="14081" max="14081" width="45.5703125" style="90" customWidth="1"/>
+    <col min="14082" max="14082" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="90"/>
+    <col min="14086" max="14086" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="90"/>
+    <col min="14337" max="14337" width="45.5703125" style="90" customWidth="1"/>
+    <col min="14338" max="14338" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="90"/>
+    <col min="14342" max="14342" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="90"/>
+    <col min="14593" max="14593" width="45.5703125" style="90" customWidth="1"/>
+    <col min="14594" max="14594" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="90"/>
+    <col min="14598" max="14598" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="90"/>
+    <col min="14849" max="14849" width="45.5703125" style="90" customWidth="1"/>
+    <col min="14850" max="14850" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="90"/>
+    <col min="14854" max="14854" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="90"/>
+    <col min="15105" max="15105" width="45.5703125" style="90" customWidth="1"/>
+    <col min="15106" max="15106" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="90"/>
+    <col min="15110" max="15110" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="90"/>
+    <col min="15361" max="15361" width="45.5703125" style="90" customWidth="1"/>
+    <col min="15362" max="15362" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="90"/>
+    <col min="15366" max="15366" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="90"/>
+    <col min="15617" max="15617" width="45.5703125" style="90" customWidth="1"/>
+    <col min="15618" max="15618" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="90"/>
+    <col min="15622" max="15622" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="90"/>
+    <col min="15873" max="15873" width="45.5703125" style="90" customWidth="1"/>
+    <col min="15874" max="15874" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="90"/>
+    <col min="15878" max="15878" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="90"/>
+    <col min="16129" max="16129" width="45.5703125" style="90" customWidth="1"/>
+    <col min="16130" max="16130" width="85.7109375" style="90" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="90"/>
+    <col min="16134" max="16134" width="38.140625" style="90" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="90"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="89">
+        <v>141101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="88" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="91" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="88" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="92" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="88" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="91" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="93" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="67.5" customHeight="1">
+      <c r="A7" s="88" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="94" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="88" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="95" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="27.75" customHeight="1">
+      <c r="A9" s="96" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="97" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="117" customHeight="1">
+      <c r="A10" s="98" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="99" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="100"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="88" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="101" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="102" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="88" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="103" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="24.75" customHeight="1">
+      <c r="A14" s="88" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="104" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="103" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="105">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="88" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="105">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="88" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="106" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="88" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="106" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="108" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="B25" s="109"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="B26" s="110"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="B27" s="111"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="B28" s="112"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="B29" s="113"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:S157"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="114" customWidth="1"/>
+    <col min="2" max="2" width="112.85546875" style="114" customWidth="1"/>
+    <col min="3" max="19" width="9.140625" style="90"/>
+    <col min="20" max="256" width="9.140625" style="114"/>
+    <col min="257" max="257" width="4.28515625" style="114" customWidth="1"/>
+    <col min="258" max="258" width="112.85546875" style="114" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="114"/>
+    <col min="513" max="513" width="4.28515625" style="114" customWidth="1"/>
+    <col min="514" max="514" width="112.85546875" style="114" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="114"/>
+    <col min="769" max="769" width="4.28515625" style="114" customWidth="1"/>
+    <col min="770" max="770" width="112.85546875" style="114" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="114"/>
+    <col min="1025" max="1025" width="4.28515625" style="114" customWidth="1"/>
+    <col min="1026" max="1026" width="112.85546875" style="114" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="114"/>
+    <col min="1281" max="1281" width="4.28515625" style="114" customWidth="1"/>
+    <col min="1282" max="1282" width="112.85546875" style="114" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="114"/>
+    <col min="1537" max="1537" width="4.28515625" style="114" customWidth="1"/>
+    <col min="1538" max="1538" width="112.85546875" style="114" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="114"/>
+    <col min="1793" max="1793" width="4.28515625" style="114" customWidth="1"/>
+    <col min="1794" max="1794" width="112.85546875" style="114" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="114"/>
+    <col min="2049" max="2049" width="4.28515625" style="114" customWidth="1"/>
+    <col min="2050" max="2050" width="112.85546875" style="114" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="114"/>
+    <col min="2305" max="2305" width="4.28515625" style="114" customWidth="1"/>
+    <col min="2306" max="2306" width="112.85546875" style="114" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="114"/>
+    <col min="2561" max="2561" width="4.28515625" style="114" customWidth="1"/>
+    <col min="2562" max="2562" width="112.85546875" style="114" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="114"/>
+    <col min="2817" max="2817" width="4.28515625" style="114" customWidth="1"/>
+    <col min="2818" max="2818" width="112.85546875" style="114" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="114"/>
+    <col min="3073" max="3073" width="4.28515625" style="114" customWidth="1"/>
+    <col min="3074" max="3074" width="112.85546875" style="114" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="114"/>
+    <col min="3329" max="3329" width="4.28515625" style="114" customWidth="1"/>
+    <col min="3330" max="3330" width="112.85546875" style="114" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="114"/>
+    <col min="3585" max="3585" width="4.28515625" style="114" customWidth="1"/>
+    <col min="3586" max="3586" width="112.85546875" style="114" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="114"/>
+    <col min="3841" max="3841" width="4.28515625" style="114" customWidth="1"/>
+    <col min="3842" max="3842" width="112.85546875" style="114" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="114"/>
+    <col min="4097" max="4097" width="4.28515625" style="114" customWidth="1"/>
+    <col min="4098" max="4098" width="112.85546875" style="114" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="114"/>
+    <col min="4353" max="4353" width="4.28515625" style="114" customWidth="1"/>
+    <col min="4354" max="4354" width="112.85546875" style="114" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="114"/>
+    <col min="4609" max="4609" width="4.28515625" style="114" customWidth="1"/>
+    <col min="4610" max="4610" width="112.85546875" style="114" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="114"/>
+    <col min="4865" max="4865" width="4.28515625" style="114" customWidth="1"/>
+    <col min="4866" max="4866" width="112.85546875" style="114" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="114"/>
+    <col min="5121" max="5121" width="4.28515625" style="114" customWidth="1"/>
+    <col min="5122" max="5122" width="112.85546875" style="114" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="114"/>
+    <col min="5377" max="5377" width="4.28515625" style="114" customWidth="1"/>
+    <col min="5378" max="5378" width="112.85546875" style="114" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="114"/>
+    <col min="5633" max="5633" width="4.28515625" style="114" customWidth="1"/>
+    <col min="5634" max="5634" width="112.85546875" style="114" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="114"/>
+    <col min="5889" max="5889" width="4.28515625" style="114" customWidth="1"/>
+    <col min="5890" max="5890" width="112.85546875" style="114" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="114"/>
+    <col min="6145" max="6145" width="4.28515625" style="114" customWidth="1"/>
+    <col min="6146" max="6146" width="112.85546875" style="114" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="114"/>
+    <col min="6401" max="6401" width="4.28515625" style="114" customWidth="1"/>
+    <col min="6402" max="6402" width="112.85546875" style="114" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="114"/>
+    <col min="6657" max="6657" width="4.28515625" style="114" customWidth="1"/>
+    <col min="6658" max="6658" width="112.85546875" style="114" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="114"/>
+    <col min="6913" max="6913" width="4.28515625" style="114" customWidth="1"/>
+    <col min="6914" max="6914" width="112.85546875" style="114" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="114"/>
+    <col min="7169" max="7169" width="4.28515625" style="114" customWidth="1"/>
+    <col min="7170" max="7170" width="112.85546875" style="114" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="114"/>
+    <col min="7425" max="7425" width="4.28515625" style="114" customWidth="1"/>
+    <col min="7426" max="7426" width="112.85546875" style="114" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="114"/>
+    <col min="7681" max="7681" width="4.28515625" style="114" customWidth="1"/>
+    <col min="7682" max="7682" width="112.85546875" style="114" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="114"/>
+    <col min="7937" max="7937" width="4.28515625" style="114" customWidth="1"/>
+    <col min="7938" max="7938" width="112.85546875" style="114" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="114"/>
+    <col min="8193" max="8193" width="4.28515625" style="114" customWidth="1"/>
+    <col min="8194" max="8194" width="112.85546875" style="114" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="114"/>
+    <col min="8449" max="8449" width="4.28515625" style="114" customWidth="1"/>
+    <col min="8450" max="8450" width="112.85546875" style="114" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="114"/>
+    <col min="8705" max="8705" width="4.28515625" style="114" customWidth="1"/>
+    <col min="8706" max="8706" width="112.85546875" style="114" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="114"/>
+    <col min="8961" max="8961" width="4.28515625" style="114" customWidth="1"/>
+    <col min="8962" max="8962" width="112.85546875" style="114" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="114"/>
+    <col min="9217" max="9217" width="4.28515625" style="114" customWidth="1"/>
+    <col min="9218" max="9218" width="112.85546875" style="114" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="114"/>
+    <col min="9473" max="9473" width="4.28515625" style="114" customWidth="1"/>
+    <col min="9474" max="9474" width="112.85546875" style="114" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="114"/>
+    <col min="9729" max="9729" width="4.28515625" style="114" customWidth="1"/>
+    <col min="9730" max="9730" width="112.85546875" style="114" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="114"/>
+    <col min="9985" max="9985" width="4.28515625" style="114" customWidth="1"/>
+    <col min="9986" max="9986" width="112.85546875" style="114" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="114"/>
+    <col min="10241" max="10241" width="4.28515625" style="114" customWidth="1"/>
+    <col min="10242" max="10242" width="112.85546875" style="114" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="114"/>
+    <col min="10497" max="10497" width="4.28515625" style="114" customWidth="1"/>
+    <col min="10498" max="10498" width="112.85546875" style="114" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="114"/>
+    <col min="10753" max="10753" width="4.28515625" style="114" customWidth="1"/>
+    <col min="10754" max="10754" width="112.85546875" style="114" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="114"/>
+    <col min="11009" max="11009" width="4.28515625" style="114" customWidth="1"/>
+    <col min="11010" max="11010" width="112.85546875" style="114" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="114"/>
+    <col min="11265" max="11265" width="4.28515625" style="114" customWidth="1"/>
+    <col min="11266" max="11266" width="112.85546875" style="114" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="114"/>
+    <col min="11521" max="11521" width="4.28515625" style="114" customWidth="1"/>
+    <col min="11522" max="11522" width="112.85546875" style="114" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="114"/>
+    <col min="11777" max="11777" width="4.28515625" style="114" customWidth="1"/>
+    <col min="11778" max="11778" width="112.85546875" style="114" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="114"/>
+    <col min="12033" max="12033" width="4.28515625" style="114" customWidth="1"/>
+    <col min="12034" max="12034" width="112.85546875" style="114" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="114"/>
+    <col min="12289" max="12289" width="4.28515625" style="114" customWidth="1"/>
+    <col min="12290" max="12290" width="112.85546875" style="114" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="114"/>
+    <col min="12545" max="12545" width="4.28515625" style="114" customWidth="1"/>
+    <col min="12546" max="12546" width="112.85546875" style="114" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="114"/>
+    <col min="12801" max="12801" width="4.28515625" style="114" customWidth="1"/>
+    <col min="12802" max="12802" width="112.85546875" style="114" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="114"/>
+    <col min="13057" max="13057" width="4.28515625" style="114" customWidth="1"/>
+    <col min="13058" max="13058" width="112.85546875" style="114" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="114"/>
+    <col min="13313" max="13313" width="4.28515625" style="114" customWidth="1"/>
+    <col min="13314" max="13314" width="112.85546875" style="114" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="114"/>
+    <col min="13569" max="13569" width="4.28515625" style="114" customWidth="1"/>
+    <col min="13570" max="13570" width="112.85546875" style="114" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="114"/>
+    <col min="13825" max="13825" width="4.28515625" style="114" customWidth="1"/>
+    <col min="13826" max="13826" width="112.85546875" style="114" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="114"/>
+    <col min="14081" max="14081" width="4.28515625" style="114" customWidth="1"/>
+    <col min="14082" max="14082" width="112.85546875" style="114" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="114"/>
+    <col min="14337" max="14337" width="4.28515625" style="114" customWidth="1"/>
+    <col min="14338" max="14338" width="112.85546875" style="114" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="114"/>
+    <col min="14593" max="14593" width="4.28515625" style="114" customWidth="1"/>
+    <col min="14594" max="14594" width="112.85546875" style="114" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="114"/>
+    <col min="14849" max="14849" width="4.28515625" style="114" customWidth="1"/>
+    <col min="14850" max="14850" width="112.85546875" style="114" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="114"/>
+    <col min="15105" max="15105" width="4.28515625" style="114" customWidth="1"/>
+    <col min="15106" max="15106" width="112.85546875" style="114" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="114"/>
+    <col min="15361" max="15361" width="4.28515625" style="114" customWidth="1"/>
+    <col min="15362" max="15362" width="112.85546875" style="114" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="114"/>
+    <col min="15617" max="15617" width="4.28515625" style="114" customWidth="1"/>
+    <col min="15618" max="15618" width="112.85546875" style="114" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="114"/>
+    <col min="15873" max="15873" width="4.28515625" style="114" customWidth="1"/>
+    <col min="15874" max="15874" width="112.85546875" style="114" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="114"/>
+    <col min="16129" max="16129" width="4.28515625" style="114" customWidth="1"/>
+    <col min="16130" max="16130" width="112.85546875" style="114" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="114"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="114" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="114" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="114" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="114" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="114" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="115" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="116" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" s="90" customFormat="1"/>
+    <row r="20" spans="2:2" s="90" customFormat="1"/>
+    <row r="21" spans="2:2" s="90" customFormat="1"/>
+    <row r="22" spans="2:2" s="90" customFormat="1"/>
+    <row r="23" spans="2:2" s="90" customFormat="1"/>
+    <row r="24" spans="2:2" s="90" customFormat="1"/>
+    <row r="25" spans="2:2" s="90" customFormat="1"/>
+    <row r="26" spans="2:2" s="90" customFormat="1"/>
+    <row r="27" spans="2:2" s="90" customFormat="1"/>
+    <row r="28" spans="2:2" s="90" customFormat="1"/>
+    <row r="29" spans="2:2" s="90" customFormat="1"/>
+    <row r="30" spans="2:2" s="90" customFormat="1"/>
+    <row r="31" spans="2:2" s="90" customFormat="1"/>
+    <row r="32" spans="2:2" s="90" customFormat="1"/>
+    <row r="33" s="90" customFormat="1"/>
+    <row r="34" s="90" customFormat="1"/>
+    <row r="35" s="90" customFormat="1"/>
+    <row r="36" s="90" customFormat="1"/>
+    <row r="37" s="90" customFormat="1"/>
+    <row r="38" s="90" customFormat="1"/>
+    <row r="39" s="90" customFormat="1"/>
+    <row r="40" s="90" customFormat="1"/>
+    <row r="41" s="90" customFormat="1"/>
+    <row r="42" s="90" customFormat="1"/>
+    <row r="43" s="90" customFormat="1"/>
+    <row r="44" s="90" customFormat="1"/>
+    <row r="45" s="90" customFormat="1"/>
+    <row r="46" s="90" customFormat="1"/>
+    <row r="47" s="90" customFormat="1"/>
+    <row r="48" s="90" customFormat="1"/>
+    <row r="49" s="90" customFormat="1"/>
+    <row r="50" s="90" customFormat="1"/>
+    <row r="51" s="90" customFormat="1"/>
+    <row r="52" s="90" customFormat="1"/>
+    <row r="53" s="90" customFormat="1"/>
+    <row r="54" s="90" customFormat="1"/>
+    <row r="55" s="90" customFormat="1"/>
+    <row r="56" s="90" customFormat="1"/>
+    <row r="57" s="90" customFormat="1"/>
+    <row r="58" s="90" customFormat="1"/>
+    <row r="59" s="90" customFormat="1"/>
+    <row r="60" s="90" customFormat="1"/>
+    <row r="61" s="90" customFormat="1"/>
+    <row r="62" s="90" customFormat="1"/>
+    <row r="63" s="90" customFormat="1"/>
+    <row r="64" s="90" customFormat="1"/>
+    <row r="65" s="90" customFormat="1"/>
+    <row r="66" s="90" customFormat="1"/>
+    <row r="67" s="90" customFormat="1"/>
+    <row r="68" s="90" customFormat="1"/>
+    <row r="69" s="90" customFormat="1"/>
+    <row r="70" s="90" customFormat="1"/>
+    <row r="71" s="90" customFormat="1"/>
+    <row r="72" s="90" customFormat="1"/>
+    <row r="73" s="90" customFormat="1"/>
+    <row r="74" s="90" customFormat="1"/>
+    <row r="75" s="90" customFormat="1"/>
+    <row r="76" s="90" customFormat="1"/>
+    <row r="77" s="90" customFormat="1"/>
+    <row r="78" s="90" customFormat="1"/>
+    <row r="79" s="90" customFormat="1"/>
+    <row r="80" s="90" customFormat="1"/>
+    <row r="81" s="90" customFormat="1"/>
+    <row r="82" s="90" customFormat="1"/>
+    <row r="83" s="90" customFormat="1"/>
+    <row r="84" s="90" customFormat="1"/>
+    <row r="85" s="90" customFormat="1"/>
+    <row r="86" s="90" customFormat="1"/>
+    <row r="87" s="90" customFormat="1"/>
+    <row r="88" s="90" customFormat="1"/>
+    <row r="89" s="90" customFormat="1"/>
+    <row r="90" s="90" customFormat="1"/>
+    <row r="91" s="90" customFormat="1"/>
+    <row r="92" s="90" customFormat="1"/>
+    <row r="93" s="90" customFormat="1"/>
+    <row r="94" s="90" customFormat="1"/>
+    <row r="95" s="90" customFormat="1"/>
+    <row r="96" s="90" customFormat="1"/>
+    <row r="97" s="90" customFormat="1"/>
+    <row r="98" s="90" customFormat="1"/>
+    <row r="99" s="90" customFormat="1"/>
+    <row r="100" s="90" customFormat="1"/>
+    <row r="101" s="90" customFormat="1"/>
+    <row r="102" s="90" customFormat="1"/>
+    <row r="103" s="90" customFormat="1"/>
+    <row r="104" s="90" customFormat="1"/>
+    <row r="105" s="90" customFormat="1"/>
+    <row r="106" s="90" customFormat="1"/>
+    <row r="107" s="90" customFormat="1"/>
+    <row r="108" s="90" customFormat="1"/>
+    <row r="109" s="90" customFormat="1"/>
+    <row r="110" s="90" customFormat="1"/>
+    <row r="111" s="90" customFormat="1"/>
+    <row r="112" s="90" customFormat="1"/>
+    <row r="113" s="90" customFormat="1"/>
+    <row r="114" s="90" customFormat="1"/>
+    <row r="115" s="90" customFormat="1"/>
+    <row r="116" s="90" customFormat="1"/>
+    <row r="117" s="90" customFormat="1"/>
+    <row r="118" s="90" customFormat="1"/>
+    <row r="119" s="90" customFormat="1"/>
+    <row r="120" s="90" customFormat="1"/>
+    <row r="121" s="90" customFormat="1"/>
+    <row r="122" s="90" customFormat="1"/>
+    <row r="123" s="90" customFormat="1"/>
+    <row r="124" s="90" customFormat="1"/>
+    <row r="125" s="90" customFormat="1"/>
+    <row r="126" s="90" customFormat="1"/>
+    <row r="127" s="90" customFormat="1"/>
+    <row r="128" s="90" customFormat="1"/>
+    <row r="129" s="90" customFormat="1"/>
+    <row r="130" s="90" customFormat="1"/>
+    <row r="131" s="90" customFormat="1"/>
+    <row r="132" s="90" customFormat="1"/>
+    <row r="133" s="90" customFormat="1"/>
+    <row r="134" s="90" customFormat="1"/>
+    <row r="135" s="90" customFormat="1"/>
+    <row r="136" s="90" customFormat="1"/>
+    <row r="137" s="90" customFormat="1"/>
+    <row r="138" s="90" customFormat="1"/>
+    <row r="139" s="90" customFormat="1"/>
+    <row r="140" s="90" customFormat="1"/>
+    <row r="141" s="90" customFormat="1"/>
+    <row r="142" s="90" customFormat="1"/>
+    <row r="143" s="90" customFormat="1"/>
+    <row r="144" s="90" customFormat="1"/>
+    <row r="145" s="90" customFormat="1"/>
+    <row r="146" s="90" customFormat="1"/>
+    <row r="147" s="90" customFormat="1"/>
+    <row r="148" s="90" customFormat="1"/>
+    <row r="149" s="90" customFormat="1"/>
+    <row r="150" s="90" customFormat="1"/>
+    <row r="151" s="90" customFormat="1"/>
+    <row r="152" s="90" customFormat="1"/>
+    <row r="153" s="90" customFormat="1"/>
+    <row r="154" s="90" customFormat="1"/>
+    <row r="155" s="90" customFormat="1"/>
+    <row r="156" s="90" customFormat="1"/>
+    <row r="157" s="90" customFormat="1"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DE95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="84" width="8.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="9.140625" style="1" customWidth="1"/>
     <col min="86" max="96" width="8.140625" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.5703125" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="87" t="s">
+      <c r="A2" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="87"/>
-[...10 lines deleted...]
-      <c r="M2" s="87"/>
+      <c r="B2" s="124"/>
+      <c r="C2" s="124"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="124"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="124"/>
+      <c r="H2" s="124"/>
+      <c r="I2" s="124"/>
+      <c r="J2" s="124"/>
+      <c r="K2" s="124"/>
+      <c r="L2" s="124"/>
+      <c r="M2" s="124"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="86" t="s">
+      <c r="K3" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="86"/>
-      <c r="M3" s="86"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="86" t="s">
+      <c r="W3" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="86"/>
-      <c r="Y3" s="86"/>
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19136,180 +20344,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC3" s="3"/>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="80"/>
-      <c r="B4" s="82" t="s">
+      <c r="A4" s="117"/>
+      <c r="B4" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="83"/>
-[...10 lines deleted...]
-      <c r="N4" s="82" t="s">
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="120"/>
+      <c r="M4" s="122"/>
+      <c r="N4" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="83"/>
-[...10 lines deleted...]
-      <c r="Z4" s="82" t="s">
+      <c r="O4" s="120"/>
+      <c r="P4" s="120"/>
+      <c r="Q4" s="120"/>
+      <c r="R4" s="120"/>
+      <c r="S4" s="120"/>
+      <c r="T4" s="120"/>
+      <c r="U4" s="120"/>
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="120"/>
+      <c r="Y4" s="122"/>
+      <c r="Z4" s="119" t="s">
         <v>35</v>
       </c>
-      <c r="AA4" s="83"/>
-[...10 lines deleted...]
-      <c r="AL4" s="82" t="s">
+      <c r="AA4" s="120"/>
+      <c r="AB4" s="120"/>
+      <c r="AC4" s="120"/>
+      <c r="AD4" s="120"/>
+      <c r="AE4" s="120"/>
+      <c r="AF4" s="120"/>
+      <c r="AG4" s="120"/>
+      <c r="AH4" s="120"/>
+      <c r="AI4" s="120"/>
+      <c r="AJ4" s="120"/>
+      <c r="AK4" s="122"/>
+      <c r="AL4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="83"/>
-[...10 lines deleted...]
-      <c r="AX4" s="82" t="s">
+      <c r="AM4" s="120"/>
+      <c r="AN4" s="120"/>
+      <c r="AO4" s="120"/>
+      <c r="AP4" s="120"/>
+      <c r="AQ4" s="120"/>
+      <c r="AR4" s="120"/>
+      <c r="AS4" s="120"/>
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="120"/>
+      <c r="AV4" s="120"/>
+      <c r="AW4" s="122"/>
+      <c r="AX4" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="AY4" s="83"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="82" t="s">
+      <c r="AY4" s="120"/>
+      <c r="AZ4" s="120"/>
+      <c r="BA4" s="120"/>
+      <c r="BB4" s="120"/>
+      <c r="BC4" s="120"/>
+      <c r="BD4" s="120"/>
+      <c r="BE4" s="120"/>
+      <c r="BF4" s="120"/>
+      <c r="BG4" s="120"/>
+      <c r="BH4" s="120"/>
+      <c r="BI4" s="120"/>
+      <c r="BJ4" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="BK4" s="83"/>
-[...10 lines deleted...]
-      <c r="BV4" s="82" t="s">
+      <c r="BK4" s="120"/>
+      <c r="BL4" s="120"/>
+      <c r="BM4" s="120"/>
+      <c r="BN4" s="120"/>
+      <c r="BO4" s="120"/>
+      <c r="BP4" s="120"/>
+      <c r="BQ4" s="120"/>
+      <c r="BR4" s="120"/>
+      <c r="BS4" s="120"/>
+      <c r="BT4" s="120"/>
+      <c r="BU4" s="121"/>
+      <c r="BV4" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="83"/>
-[...10 lines deleted...]
-      <c r="CH4" s="82" t="s">
+      <c r="BW4" s="120"/>
+      <c r="BX4" s="120"/>
+      <c r="BY4" s="120"/>
+      <c r="BZ4" s="120"/>
+      <c r="CA4" s="120"/>
+      <c r="CB4" s="120"/>
+      <c r="CC4" s="120"/>
+      <c r="CD4" s="120"/>
+      <c r="CE4" s="120"/>
+      <c r="CF4" s="120"/>
+      <c r="CG4" s="121"/>
+      <c r="CH4" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="83"/>
-[...10 lines deleted...]
-      <c r="CT4" s="82" t="s">
+      <c r="CI4" s="120"/>
+      <c r="CJ4" s="120"/>
+      <c r="CK4" s="120"/>
+      <c r="CL4" s="120"/>
+      <c r="CM4" s="120"/>
+      <c r="CN4" s="120"/>
+      <c r="CO4" s="120"/>
+      <c r="CP4" s="120"/>
+      <c r="CQ4" s="120"/>
+      <c r="CR4" s="120"/>
+      <c r="CS4" s="121"/>
+      <c r="CT4" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="83"/>
-[...9 lines deleted...]
-      <c r="DE4" s="84"/>
+      <c r="CU4" s="120"/>
+      <c r="CV4" s="120"/>
+      <c r="CW4" s="120"/>
+      <c r="CX4" s="120"/>
+      <c r="CY4" s="120"/>
+      <c r="CZ4" s="120"/>
+      <c r="DA4" s="120"/>
+      <c r="DB4" s="120"/>
+      <c r="DC4" s="120"/>
+      <c r="DD4" s="120"/>
+      <c r="DE4" s="121"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="81"/>
+      <c r="A5" s="118"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -19901,54 +21109,56 @@
       </c>
       <c r="CR6" s="6">
         <v>523204</v>
       </c>
       <c r="CS6" s="29">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="27">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="44">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="53">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="62">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="71">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="78">
         <v>110313.7</v>
       </c>
-      <c r="CZ6" s="88">
+      <c r="CZ6" s="80">
         <v>145093.70000000001</v>
       </c>
-      <c r="DA6" s="27"/>
+      <c r="DA6" s="86">
+        <v>195673.7</v>
+      </c>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="35"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="12">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="12">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="12">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="12">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="12">
         <v>1388.1747961145959</v>
       </c>
       <c r="G7" s="12">
@@ -20220,54 +21430,56 @@
       </c>
       <c r="CR7" s="13">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="30">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="28">
         <v>792.6</v>
       </c>
       <c r="CU7" s="45">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="54">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="63">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="72">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="79">
         <v>5769.5</v>
       </c>
-      <c r="CZ7" s="89">
+      <c r="CZ7" s="81">
         <v>7219.2</v>
       </c>
-      <c r="DA7" s="28"/>
+      <c r="DA7" s="87">
+        <v>9487.6</v>
+      </c>
       <c r="DB7" s="28"/>
       <c r="DC7" s="28"/>
       <c r="DD7" s="36"/>
       <c r="DE7" s="36"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="15">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="15">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="15">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="15">
         <v>3478.4657396598277</v>
       </c>
       <c r="G8" s="15">
@@ -20539,54 +21751,56 @@
       </c>
       <c r="CR8" s="13">
         <v>51144</v>
       </c>
       <c r="CS8" s="30">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="28">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="45">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="54">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="63">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="72">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="79">
         <v>12882.1</v>
       </c>
-      <c r="CZ8" s="89">
+      <c r="CZ8" s="81">
         <v>16313.9</v>
       </c>
-      <c r="DA8" s="28"/>
+      <c r="DA8" s="87">
+        <v>21642.6</v>
+      </c>
       <c r="DB8" s="28"/>
       <c r="DC8" s="28"/>
       <c r="DD8" s="36"/>
       <c r="DE8" s="36"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="15">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="15">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="15">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="15">
         <v>2855.0976540225538</v>
       </c>
       <c r="G9" s="15">
@@ -20858,54 +22072,56 @@
       </c>
       <c r="CR9" s="13">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="30">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="28">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="45">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="54">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="63">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="72">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="79">
         <v>10671.1</v>
       </c>
-      <c r="CZ9" s="89">
+      <c r="CZ9" s="81">
         <v>13714.5</v>
       </c>
-      <c r="DA9" s="28"/>
+      <c r="DA9" s="87">
+        <v>15783.5</v>
+      </c>
       <c r="DB9" s="28"/>
       <c r="DC9" s="28"/>
       <c r="DD9" s="36"/>
       <c r="DE9" s="36"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="15">
         <v>2691.4306752839175</v>
       </c>
       <c r="G10" s="15">
@@ -21177,54 +22393,56 @@
       </c>
       <c r="CR10" s="13">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="30">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="28">
         <v>554.4</v>
       </c>
       <c r="CU10" s="45">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="54">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="63">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="72">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="79">
         <v>5672.6</v>
       </c>
-      <c r="CZ10" s="89">
+      <c r="CZ10" s="81">
         <v>8027.4</v>
       </c>
-      <c r="DA10" s="28"/>
+      <c r="DA10" s="87">
+        <v>10968.7</v>
+      </c>
       <c r="DB10" s="28"/>
       <c r="DC10" s="28"/>
       <c r="DD10" s="36"/>
       <c r="DE10" s="36"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="15">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="15">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="15">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="15">
         <v>3228.1866208330325</v>
       </c>
       <c r="G11" s="15">
@@ -21496,54 +22714,56 @@
       </c>
       <c r="CR11" s="13">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="30">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="28">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="45">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="54">
         <v>3070</v>
       </c>
       <c r="CW11" s="63">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="72">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="79">
         <v>8234.7000000000007</v>
       </c>
-      <c r="CZ11" s="89">
+      <c r="CZ11" s="81">
         <v>10662.9</v>
       </c>
-      <c r="DA11" s="28"/>
+      <c r="DA11" s="87">
+        <v>13167.8</v>
+      </c>
       <c r="DB11" s="28"/>
       <c r="DC11" s="28"/>
       <c r="DD11" s="36"/>
       <c r="DE11" s="36"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="15">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="15">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="15">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="15">
         <v>2871.6363666464404</v>
       </c>
       <c r="G12" s="15">
@@ -21815,54 +23035,56 @@
       </c>
       <c r="CR12" s="13">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="30">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="28">
         <v>841.1</v>
       </c>
       <c r="CU12" s="45">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="54">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="63">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="72">
         <v>3587</v>
       </c>
       <c r="CY12" s="79">
         <v>5010.2</v>
       </c>
-      <c r="CZ12" s="89">
+      <c r="CZ12" s="81">
         <v>6200.6</v>
       </c>
-      <c r="DA12" s="28"/>
+      <c r="DA12" s="87">
+        <v>8949.5</v>
+      </c>
       <c r="DB12" s="28"/>
       <c r="DC12" s="28"/>
       <c r="DD12" s="36"/>
       <c r="DE12" s="36"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="15">
         <v>3066.4050577114822</v>
       </c>
       <c r="G13" s="15">
@@ -22134,54 +23356,56 @@
       </c>
       <c r="CR13" s="13">
         <v>53988</v>
       </c>
       <c r="CS13" s="30">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="28">
         <v>828.2</v>
       </c>
       <c r="CU13" s="45">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="54">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="63">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="72">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="79">
         <v>7796.6</v>
       </c>
-      <c r="CZ13" s="89">
+      <c r="CZ13" s="81">
         <v>12676.7</v>
       </c>
-      <c r="DA13" s="28"/>
+      <c r="DA13" s="87">
+        <v>21203.599999999999</v>
+      </c>
       <c r="DB13" s="28"/>
       <c r="DC13" s="28"/>
       <c r="DD13" s="36"/>
       <c r="DE13" s="36"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="12">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="12">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="12">
         <v>3076.5203422431523</v>
       </c>
       <c r="G14" s="12">
@@ -22453,54 +23677,56 @@
       </c>
       <c r="CR14" s="13">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="30">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="28">
         <v>588.1</v>
       </c>
       <c r="CU14" s="45">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="54">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="63">
         <v>2893</v>
       </c>
       <c r="CX14" s="72">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="79">
         <v>6812</v>
       </c>
-      <c r="CZ14" s="89">
+      <c r="CZ14" s="81">
         <v>8417.4</v>
       </c>
-      <c r="DA14" s="28"/>
+      <c r="DA14" s="87">
+        <v>11512.3</v>
+      </c>
       <c r="DB14" s="28"/>
       <c r="DC14" s="28"/>
       <c r="DD14" s="36"/>
       <c r="DE14" s="36"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="15">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="15">
         <v>2492.7681546842628</v>
       </c>
       <c r="G15" s="15">
@@ -22772,54 +23998,56 @@
       </c>
       <c r="CR15" s="13">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="30">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="28">
         <v>489.2</v>
       </c>
       <c r="CU15" s="45">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="54">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="63">
         <v>2698</v>
       </c>
       <c r="CX15" s="72">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="79">
         <v>4436.5</v>
       </c>
-      <c r="CZ15" s="89">
+      <c r="CZ15" s="81">
         <v>7304</v>
       </c>
-      <c r="DA15" s="28"/>
+      <c r="DA15" s="87">
+        <v>12477.1</v>
+      </c>
       <c r="DB15" s="28"/>
       <c r="DC15" s="28"/>
       <c r="DD15" s="36"/>
       <c r="DE15" s="36"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="15">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="15">
         <v>2706.80632431392</v>
       </c>
       <c r="G16" s="15">
@@ -23091,54 +24319,56 @@
       </c>
       <c r="CR16" s="13">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="30">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="28">
         <v>408.7</v>
       </c>
       <c r="CU16" s="45">
         <v>1173</v>
       </c>
       <c r="CV16" s="54">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="63">
         <v>4375</v>
       </c>
       <c r="CX16" s="72">
         <v>5531</v>
       </c>
       <c r="CY16" s="79">
         <v>8068.6</v>
       </c>
-      <c r="CZ16" s="89">
+      <c r="CZ16" s="81">
         <v>9088.5</v>
       </c>
-      <c r="DA16" s="28"/>
+      <c r="DA16" s="87">
+        <v>10464.4</v>
+      </c>
       <c r="DB16" s="28"/>
       <c r="DC16" s="28"/>
       <c r="DD16" s="36"/>
       <c r="DE16" s="36"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="15">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="15">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="15">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="15">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="15">
         <v>7184.3194626576296</v>
       </c>
       <c r="G17" s="15">
@@ -23410,54 +24640,56 @@
       </c>
       <c r="CR17" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="30">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="28">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="45">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="54">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="63">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="72">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="79">
         <v>21126.5</v>
       </c>
-      <c r="CZ17" s="89">
+      <c r="CZ17" s="81">
         <v>27602.400000000001</v>
       </c>
-      <c r="DA17" s="28"/>
+      <c r="DA17" s="87">
+        <v>34612.1</v>
+      </c>
       <c r="DB17" s="28"/>
       <c r="DC17" s="28"/>
       <c r="DD17" s="36"/>
       <c r="DE17" s="36"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="15">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="15">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="15">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="15">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="15">
         <v>2103.4820961265686</v>
       </c>
       <c r="G18" s="15">
@@ -23729,54 +24961,56 @@
       </c>
       <c r="CR18" s="13">
         <v>44469</v>
       </c>
       <c r="CS18" s="30">
         <v>47811</v>
       </c>
       <c r="CT18" s="28">
         <v>493.4</v>
       </c>
       <c r="CU18" s="45">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="54">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="63">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="72">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="79">
         <v>4545.6000000000004</v>
       </c>
-      <c r="CZ18" s="89">
+      <c r="CZ18" s="81">
         <v>6246.5</v>
       </c>
-      <c r="DA18" s="28"/>
+      <c r="DA18" s="87">
+        <v>9754.5</v>
+      </c>
       <c r="DB18" s="28"/>
       <c r="DC18" s="28"/>
       <c r="DD18" s="36"/>
       <c r="DE18" s="36"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="15">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="15">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="15">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="15">
         <v>3882.6688868912447</v>
       </c>
       <c r="G19" s="15">
@@ -24048,106 +25282,108 @@
       </c>
       <c r="CR19" s="13">
         <v>41132</v>
       </c>
       <c r="CS19" s="30">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="28">
         <v>977.1</v>
       </c>
       <c r="CU19" s="45">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="54">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="63">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="72">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="79">
         <v>9287.7000000000007</v>
       </c>
-      <c r="CZ19" s="89">
+      <c r="CZ19" s="81">
         <v>11619.7</v>
       </c>
-      <c r="DA19" s="28"/>
+      <c r="DA19" s="87">
+        <v>15650.1</v>
+      </c>
       <c r="DB19" s="28"/>
       <c r="DC19" s="28"/>
       <c r="DD19" s="36"/>
       <c r="DE19" s="36"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="87" t="s">
+      <c r="A20" s="124" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="87"/>
-[...10 lines deleted...]
-      <c r="M20" s="87"/>
+      <c r="B20" s="124"/>
+      <c r="C20" s="124"/>
+      <c r="D20" s="124"/>
+      <c r="E20" s="124"/>
+      <c r="F20" s="124"/>
+      <c r="G20" s="124"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="124"/>
+      <c r="J20" s="124"/>
+      <c r="K20" s="124"/>
+      <c r="L20" s="124"/>
+      <c r="M20" s="124"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="86" t="s">
+      <c r="K21" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="86"/>
-      <c r="M21" s="86"/>
+      <c r="L21" s="123"/>
+      <c r="M21" s="123"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="86" t="s">
+      <c r="W21" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="X21" s="86"/>
-      <c r="Y21" s="86"/>
+      <c r="X21" s="123"/>
+      <c r="Y21" s="123"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24196,180 +25432,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC21" s="3"/>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="80"/>
-      <c r="B22" s="82" t="s">
+      <c r="A22" s="117"/>
+      <c r="B22" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="83"/>
-[...10 lines deleted...]
-      <c r="N22" s="82" t="s">
+      <c r="C22" s="120"/>
+      <c r="D22" s="120"/>
+      <c r="E22" s="120"/>
+      <c r="F22" s="120"/>
+      <c r="G22" s="120"/>
+      <c r="H22" s="120"/>
+      <c r="I22" s="120"/>
+      <c r="J22" s="120"/>
+      <c r="K22" s="120"/>
+      <c r="L22" s="120"/>
+      <c r="M22" s="122"/>
+      <c r="N22" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="O22" s="83"/>
-[...10 lines deleted...]
-      <c r="Z22" s="82" t="s">
+      <c r="O22" s="120"/>
+      <c r="P22" s="120"/>
+      <c r="Q22" s="120"/>
+      <c r="R22" s="120"/>
+      <c r="S22" s="120"/>
+      <c r="T22" s="120"/>
+      <c r="U22" s="120"/>
+      <c r="V22" s="120"/>
+      <c r="W22" s="120"/>
+      <c r="X22" s="120"/>
+      <c r="Y22" s="122"/>
+      <c r="Z22" s="119" t="s">
         <v>35</v>
       </c>
-      <c r="AA22" s="83"/>
-[...10 lines deleted...]
-      <c r="AL22" s="82" t="s">
+      <c r="AA22" s="120"/>
+      <c r="AB22" s="120"/>
+      <c r="AC22" s="120"/>
+      <c r="AD22" s="120"/>
+      <c r="AE22" s="120"/>
+      <c r="AF22" s="120"/>
+      <c r="AG22" s="120"/>
+      <c r="AH22" s="120"/>
+      <c r="AI22" s="120"/>
+      <c r="AJ22" s="120"/>
+      <c r="AK22" s="122"/>
+      <c r="AL22" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="AM22" s="83"/>
-[...10 lines deleted...]
-      <c r="AX22" s="82" t="s">
+      <c r="AM22" s="120"/>
+      <c r="AN22" s="120"/>
+      <c r="AO22" s="120"/>
+      <c r="AP22" s="120"/>
+      <c r="AQ22" s="120"/>
+      <c r="AR22" s="120"/>
+      <c r="AS22" s="120"/>
+      <c r="AT22" s="120"/>
+      <c r="AU22" s="120"/>
+      <c r="AV22" s="120"/>
+      <c r="AW22" s="122"/>
+      <c r="AX22" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="AY22" s="83"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="82" t="s">
+      <c r="AY22" s="120"/>
+      <c r="AZ22" s="120"/>
+      <c r="BA22" s="120"/>
+      <c r="BB22" s="120"/>
+      <c r="BC22" s="120"/>
+      <c r="BD22" s="120"/>
+      <c r="BE22" s="120"/>
+      <c r="BF22" s="120"/>
+      <c r="BG22" s="120"/>
+      <c r="BH22" s="120"/>
+      <c r="BI22" s="120"/>
+      <c r="BJ22" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="BK22" s="83"/>
-[...10 lines deleted...]
-      <c r="BV22" s="82" t="s">
+      <c r="BK22" s="120"/>
+      <c r="BL22" s="120"/>
+      <c r="BM22" s="120"/>
+      <c r="BN22" s="120"/>
+      <c r="BO22" s="120"/>
+      <c r="BP22" s="120"/>
+      <c r="BQ22" s="120"/>
+      <c r="BR22" s="120"/>
+      <c r="BS22" s="120"/>
+      <c r="BT22" s="120"/>
+      <c r="BU22" s="121"/>
+      <c r="BV22" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="83"/>
-[...10 lines deleted...]
-      <c r="CH22" s="82" t="s">
+      <c r="BW22" s="120"/>
+      <c r="BX22" s="120"/>
+      <c r="BY22" s="120"/>
+      <c r="BZ22" s="120"/>
+      <c r="CA22" s="120"/>
+      <c r="CB22" s="120"/>
+      <c r="CC22" s="120"/>
+      <c r="CD22" s="120"/>
+      <c r="CE22" s="120"/>
+      <c r="CF22" s="120"/>
+      <c r="CG22" s="121"/>
+      <c r="CH22" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="83"/>
-[...10 lines deleted...]
-      <c r="CT22" s="82" t="s">
+      <c r="CI22" s="120"/>
+      <c r="CJ22" s="120"/>
+      <c r="CK22" s="120"/>
+      <c r="CL22" s="120"/>
+      <c r="CM22" s="120"/>
+      <c r="CN22" s="120"/>
+      <c r="CO22" s="120"/>
+      <c r="CP22" s="120"/>
+      <c r="CQ22" s="120"/>
+      <c r="CR22" s="120"/>
+      <c r="CS22" s="121"/>
+      <c r="CT22" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="83"/>
-[...9 lines deleted...]
-      <c r="DE22" s="84"/>
+      <c r="CU22" s="120"/>
+      <c r="CV22" s="120"/>
+      <c r="CW22" s="120"/>
+      <c r="CX22" s="120"/>
+      <c r="CY22" s="120"/>
+      <c r="CZ22" s="120"/>
+      <c r="DA22" s="120"/>
+      <c r="DB22" s="120"/>
+      <c r="DC22" s="120"/>
+      <c r="DD22" s="120"/>
+      <c r="DE22" s="121"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="81"/>
+      <c r="A23" s="118"/>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="4" t="s">
@@ -24961,54 +26197,56 @@
       </c>
       <c r="CR24" s="6">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="31">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="37">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="46">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="55">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="64">
         <v>62595</v>
       </c>
       <c r="CX24" s="73">
         <v>80576.2</v>
       </c>
       <c r="CY24" s="78">
         <v>108850.5</v>
       </c>
-      <c r="CZ24" s="90">
+      <c r="CZ24" s="82">
         <v>143386.6</v>
       </c>
-      <c r="DA24" s="27"/>
+      <c r="DA24" s="86">
+        <v>193722.7</v>
+      </c>
       <c r="DB24" s="27"/>
       <c r="DC24" s="27"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="35"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="12">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="12">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="12">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="12">
         <v>1341.640796114596</v>
       </c>
       <c r="G25" s="12">
@@ -25280,54 +26518,56 @@
       </c>
       <c r="CR25" s="13">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="32">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="38">
         <v>757.4</v>
       </c>
       <c r="CU25" s="47">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="56">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="65">
         <v>3908</v>
       </c>
       <c r="CX25" s="74">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY25" s="79">
         <v>5651.7</v>
       </c>
-      <c r="CZ25" s="91">
+      <c r="CZ25" s="83">
         <v>7081.7</v>
       </c>
-      <c r="DA25" s="28"/>
+      <c r="DA25" s="87">
+        <v>9330.5</v>
+      </c>
       <c r="DB25" s="28"/>
       <c r="DC25" s="28"/>
       <c r="DD25" s="36"/>
       <c r="DE25" s="36"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="13">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="13">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="13">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="13">
         <v>3430.4281825030785</v>
       </c>
       <c r="G26" s="13">
@@ -25599,54 +26839,56 @@
       </c>
       <c r="CR26" s="13">
         <v>50640</v>
       </c>
       <c r="CS26" s="32">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="38">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="47">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="56">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="65">
         <v>7912.9</v>
       </c>
       <c r="CX26" s="74">
         <v>10148.299999999999</v>
       </c>
       <c r="CY26" s="79">
         <v>12663.1</v>
       </c>
-      <c r="CZ26" s="91">
+      <c r="CZ26" s="83">
         <v>16058.4</v>
       </c>
-      <c r="DA26" s="28"/>
+      <c r="DA26" s="87">
+        <v>21350.6</v>
+      </c>
       <c r="DB26" s="28"/>
       <c r="DC26" s="28"/>
       <c r="DD26" s="36"/>
       <c r="DE26" s="36"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="13">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="13">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="13">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="13">
         <v>2851.1206540225535</v>
       </c>
       <c r="G27" s="13">
@@ -25918,54 +27160,56 @@
       </c>
       <c r="CR27" s="13">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="32">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="38">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="47">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="56">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="65">
         <v>6561.6</v>
       </c>
       <c r="CX27" s="74">
         <v>7907.5</v>
       </c>
       <c r="CY27" s="79">
         <v>10600.7</v>
       </c>
-      <c r="CZ27" s="91">
+      <c r="CZ27" s="83">
         <v>13632.3</v>
       </c>
-      <c r="DA27" s="28"/>
+      <c r="DA27" s="87">
+        <v>15689.5</v>
+      </c>
       <c r="DB27" s="28"/>
       <c r="DC27" s="28"/>
       <c r="DD27" s="36"/>
       <c r="DE27" s="36"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="13">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="13">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="13">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="13">
         <v>2691.4306752839175</v>
       </c>
       <c r="G28" s="13">
@@ -26237,54 +27481,56 @@
       </c>
       <c r="CR28" s="13">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="32">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="38">
         <v>543.4</v>
       </c>
       <c r="CU28" s="47">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="56">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="65">
         <v>3290.3</v>
       </c>
       <c r="CX28" s="74">
         <v>4420.8</v>
       </c>
       <c r="CY28" s="79">
         <v>5670.8</v>
       </c>
-      <c r="CZ28" s="91">
+      <c r="CZ28" s="83">
         <v>8025.3</v>
       </c>
-      <c r="DA28" s="28"/>
+      <c r="DA28" s="87">
+        <v>10966.3</v>
+      </c>
       <c r="DB28" s="28"/>
       <c r="DC28" s="28"/>
       <c r="DD28" s="36"/>
       <c r="DE28" s="36"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="13">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="13">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="13">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="13">
         <v>3191.6806208330327</v>
       </c>
       <c r="G29" s="13">
@@ -26556,54 +27802,56 @@
       </c>
       <c r="CR29" s="13">
         <v>20683</v>
       </c>
       <c r="CS29" s="32">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="38">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="47">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="56">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="65">
         <v>4097.3</v>
       </c>
       <c r="CX29" s="74">
         <v>5557.4</v>
       </c>
       <c r="CY29" s="79">
         <v>8010.3</v>
       </c>
-      <c r="CZ29" s="91">
+      <c r="CZ29" s="83">
         <v>10401.1</v>
       </c>
-      <c r="DA29" s="28"/>
+      <c r="DA29" s="87">
+        <v>12868.7</v>
+      </c>
       <c r="DB29" s="28"/>
       <c r="DC29" s="28"/>
       <c r="DD29" s="36"/>
       <c r="DE29" s="36"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="13">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="13">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="13">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="13">
         <v>2853.8153666464405</v>
       </c>
       <c r="G30" s="13">
@@ -26875,54 +28123,56 @@
       </c>
       <c r="CR30" s="13">
         <v>41871</v>
       </c>
       <c r="CS30" s="32">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="38">
         <v>838.3</v>
       </c>
       <c r="CU30" s="47">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="56">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="65">
         <v>2869.3</v>
       </c>
       <c r="CX30" s="74">
         <v>3568.3</v>
       </c>
       <c r="CY30" s="79">
         <v>4987.7</v>
       </c>
-      <c r="CZ30" s="91">
+      <c r="CZ30" s="83">
         <v>6174.3</v>
       </c>
-      <c r="DA30" s="28"/>
+      <c r="DA30" s="87">
+        <v>8919.5</v>
+      </c>
       <c r="DB30" s="28"/>
       <c r="DC30" s="28"/>
       <c r="DD30" s="36"/>
       <c r="DE30" s="36"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="13">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="13">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="13">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="13">
         <v>3066.4050577114822</v>
       </c>
       <c r="G31" s="13">
@@ -27194,54 +28444,56 @@
       </c>
       <c r="CR31" s="13">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="32">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="38">
         <v>828</v>
       </c>
       <c r="CU31" s="47">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="56">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="65">
         <v>4483.2</v>
       </c>
       <c r="CX31" s="74">
         <v>5775.1</v>
       </c>
       <c r="CY31" s="79">
         <v>7794</v>
       </c>
-      <c r="CZ31" s="91">
+      <c r="CZ31" s="83">
         <v>12673.6</v>
       </c>
-      <c r="DA31" s="28"/>
+      <c r="DA31" s="87">
+        <v>21200.1</v>
+      </c>
       <c r="DB31" s="28"/>
       <c r="DC31" s="28"/>
       <c r="DD31" s="36"/>
       <c r="DE31" s="36"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="12">
         <v>3070.543342243152</v>
       </c>
       <c r="G32" s="12">
@@ -27513,54 +28765,56 @@
       </c>
       <c r="CR32" s="13">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="32">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="38">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="47">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="56">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="65">
         <v>2880.6</v>
       </c>
       <c r="CX32" s="74">
         <v>3875.4</v>
       </c>
       <c r="CY32" s="79">
         <v>6793.3</v>
       </c>
-      <c r="CZ32" s="91">
+      <c r="CZ32" s="83">
         <v>8395.7000000000007</v>
       </c>
-      <c r="DA32" s="28"/>
+      <c r="DA32" s="87">
+        <v>11487.4</v>
+      </c>
       <c r="DB32" s="28"/>
       <c r="DC32" s="28"/>
       <c r="DD32" s="36"/>
       <c r="DE32" s="36"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="13">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="13">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="13">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="13">
         <v>2477.4381546842628</v>
       </c>
       <c r="G33" s="13">
@@ -27832,54 +29086,56 @@
       </c>
       <c r="CR33" s="13">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="32">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="38">
         <v>458.9</v>
       </c>
       <c r="CU33" s="47">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="56">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="65">
         <v>2683.9</v>
       </c>
       <c r="CX33" s="74">
         <v>3360.6</v>
       </c>
       <c r="CY33" s="79">
         <v>4415.3999999999996</v>
       </c>
-      <c r="CZ33" s="91">
+      <c r="CZ33" s="83">
         <v>7279.3</v>
       </c>
-      <c r="DA33" s="28"/>
+      <c r="DA33" s="87">
+        <v>12448.8</v>
+      </c>
       <c r="DB33" s="28"/>
       <c r="DC33" s="28"/>
       <c r="DD33" s="36"/>
       <c r="DE33" s="36"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="13">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="13">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="13">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="13">
         <v>2706.4933243139203</v>
       </c>
       <c r="G34" s="13">
@@ -28151,54 +29407,56 @@
       </c>
       <c r="CR34" s="13">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="32">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="38">
         <v>408.3</v>
       </c>
       <c r="CU34" s="47">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="56">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="65">
         <v>4306.5</v>
       </c>
       <c r="CX34" s="74">
         <v>5445.5</v>
       </c>
       <c r="CY34" s="79">
         <v>7966</v>
       </c>
-      <c r="CZ34" s="91">
+      <c r="CZ34" s="83">
         <v>8968.7000000000007</v>
       </c>
-      <c r="DA34" s="28"/>
+      <c r="DA34" s="87">
+        <v>10327.6</v>
+      </c>
       <c r="DB34" s="28"/>
       <c r="DC34" s="28"/>
       <c r="DD34" s="36"/>
       <c r="DE34" s="36"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="13">
         <v>7151.1194626576334</v>
       </c>
       <c r="G35" s="13">
@@ -28470,54 +29728,56 @@
       </c>
       <c r="CR35" s="13">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="32">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="38">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="47">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="56">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="65">
         <v>12908.8</v>
       </c>
       <c r="CX35" s="74">
         <v>16814.599999999999</v>
       </c>
       <c r="CY35" s="79">
         <v>21126.5</v>
       </c>
-      <c r="CZ35" s="91">
+      <c r="CZ35" s="83">
         <v>27602.400000000001</v>
       </c>
-      <c r="DA35" s="28"/>
+      <c r="DA35" s="87">
+        <v>34612.1</v>
+      </c>
       <c r="DB35" s="28"/>
       <c r="DC35" s="28"/>
       <c r="DD35" s="36"/>
       <c r="DE35" s="36"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="13">
         <v>2103.2400961265685</v>
       </c>
       <c r="G36" s="13">
@@ -28789,54 +30049,56 @@
       </c>
       <c r="CR36" s="13">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="32">
         <v>47702</v>
       </c>
       <c r="CT36" s="38">
         <v>484.3</v>
       </c>
       <c r="CU36" s="47">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="56">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="65">
         <v>2402.4</v>
       </c>
       <c r="CX36" s="74">
         <v>3021.4</v>
       </c>
       <c r="CY36" s="79">
         <v>4398.7</v>
       </c>
-      <c r="CZ36" s="91">
+      <c r="CZ36" s="83">
         <v>6075.1</v>
       </c>
-      <c r="DA36" s="28"/>
+      <c r="DA36" s="87">
+        <v>9558.6</v>
+      </c>
       <c r="DB36" s="28"/>
       <c r="DC36" s="28"/>
       <c r="DD36" s="36"/>
       <c r="DE36" s="36"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="13">
         <v>3778.8049868912449</v>
       </c>
       <c r="G37" s="13">
@@ -29108,106 +30370,108 @@
       </c>
       <c r="CR37" s="13">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="32">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="38">
         <v>911.8</v>
       </c>
       <c r="CU37" s="47">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="56">
         <v>3133</v>
       </c>
       <c r="CW37" s="65">
         <v>4290.3</v>
       </c>
       <c r="CX37" s="74">
         <v>5834.2</v>
       </c>
       <c r="CY37" s="79">
         <v>8772.2999999999993</v>
       </c>
-      <c r="CZ37" s="91">
+      <c r="CZ37" s="83">
         <v>11018.5</v>
       </c>
-      <c r="DA37" s="28"/>
+      <c r="DA37" s="87">
+        <v>14963</v>
+      </c>
       <c r="DB37" s="28"/>
       <c r="DC37" s="28"/>
       <c r="DD37" s="36"/>
       <c r="DE37" s="36"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="87" t="s">
+      <c r="A40" s="124" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="87"/>
-[...10 lines deleted...]
-      <c r="M40" s="87"/>
+      <c r="B40" s="124"/>
+      <c r="C40" s="124"/>
+      <c r="D40" s="124"/>
+      <c r="E40" s="124"/>
+      <c r="F40" s="124"/>
+      <c r="G40" s="124"/>
+      <c r="H40" s="124"/>
+      <c r="I40" s="124"/>
+      <c r="J40" s="124"/>
+      <c r="K40" s="124"/>
+      <c r="L40" s="124"/>
+      <c r="M40" s="124"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="86" t="s">
+      <c r="K41" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="L41" s="86"/>
-      <c r="M41" s="86"/>
+      <c r="L41" s="123"/>
+      <c r="M41" s="123"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="86" t="s">
+      <c r="W41" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="X41" s="86"/>
-      <c r="Y41" s="86"/>
+      <c r="X41" s="123"/>
+      <c r="Y41" s="123"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29256,180 +30520,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC41" s="3"/>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="80"/>
-      <c r="B42" s="82" t="s">
+      <c r="A42" s="117"/>
+      <c r="B42" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="C42" s="83"/>
-[...10 lines deleted...]
-      <c r="N42" s="82" t="s">
+      <c r="C42" s="120"/>
+      <c r="D42" s="120"/>
+      <c r="E42" s="120"/>
+      <c r="F42" s="120"/>
+      <c r="G42" s="120"/>
+      <c r="H42" s="120"/>
+      <c r="I42" s="120"/>
+      <c r="J42" s="120"/>
+      <c r="K42" s="120"/>
+      <c r="L42" s="120"/>
+      <c r="M42" s="122"/>
+      <c r="N42" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="O42" s="83"/>
-[...10 lines deleted...]
-      <c r="Z42" s="82" t="s">
+      <c r="O42" s="120"/>
+      <c r="P42" s="120"/>
+      <c r="Q42" s="120"/>
+      <c r="R42" s="120"/>
+      <c r="S42" s="120"/>
+      <c r="T42" s="120"/>
+      <c r="U42" s="120"/>
+      <c r="V42" s="120"/>
+      <c r="W42" s="120"/>
+      <c r="X42" s="120"/>
+      <c r="Y42" s="122"/>
+      <c r="Z42" s="119" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="83"/>
-[...10 lines deleted...]
-      <c r="AL42" s="82" t="s">
+      <c r="AA42" s="120"/>
+      <c r="AB42" s="120"/>
+      <c r="AC42" s="120"/>
+      <c r="AD42" s="120"/>
+      <c r="AE42" s="120"/>
+      <c r="AF42" s="120"/>
+      <c r="AG42" s="120"/>
+      <c r="AH42" s="120"/>
+      <c r="AI42" s="120"/>
+      <c r="AJ42" s="120"/>
+      <c r="AK42" s="122"/>
+      <c r="AL42" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="AM42" s="83"/>
-[...10 lines deleted...]
-      <c r="AX42" s="82" t="s">
+      <c r="AM42" s="120"/>
+      <c r="AN42" s="120"/>
+      <c r="AO42" s="120"/>
+      <c r="AP42" s="120"/>
+      <c r="AQ42" s="120"/>
+      <c r="AR42" s="120"/>
+      <c r="AS42" s="120"/>
+      <c r="AT42" s="120"/>
+      <c r="AU42" s="120"/>
+      <c r="AV42" s="120"/>
+      <c r="AW42" s="122"/>
+      <c r="AX42" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="AY42" s="83"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="82" t="s">
+      <c r="AY42" s="120"/>
+      <c r="AZ42" s="120"/>
+      <c r="BA42" s="120"/>
+      <c r="BB42" s="120"/>
+      <c r="BC42" s="120"/>
+      <c r="BD42" s="120"/>
+      <c r="BE42" s="120"/>
+      <c r="BF42" s="120"/>
+      <c r="BG42" s="120"/>
+      <c r="BH42" s="120"/>
+      <c r="BI42" s="120"/>
+      <c r="BJ42" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="BK42" s="83"/>
-[...10 lines deleted...]
-      <c r="BV42" s="82" t="s">
+      <c r="BK42" s="120"/>
+      <c r="BL42" s="120"/>
+      <c r="BM42" s="120"/>
+      <c r="BN42" s="120"/>
+      <c r="BO42" s="120"/>
+      <c r="BP42" s="120"/>
+      <c r="BQ42" s="120"/>
+      <c r="BR42" s="120"/>
+      <c r="BS42" s="120"/>
+      <c r="BT42" s="120"/>
+      <c r="BU42" s="121"/>
+      <c r="BV42" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="83"/>
-[...10 lines deleted...]
-      <c r="CH42" s="82" t="s">
+      <c r="BW42" s="120"/>
+      <c r="BX42" s="120"/>
+      <c r="BY42" s="120"/>
+      <c r="BZ42" s="120"/>
+      <c r="CA42" s="120"/>
+      <c r="CB42" s="120"/>
+      <c r="CC42" s="120"/>
+      <c r="CD42" s="120"/>
+      <c r="CE42" s="120"/>
+      <c r="CF42" s="120"/>
+      <c r="CG42" s="121"/>
+      <c r="CH42" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="83"/>
-[...10 lines deleted...]
-      <c r="CT42" s="82" t="s">
+      <c r="CI42" s="120"/>
+      <c r="CJ42" s="120"/>
+      <c r="CK42" s="120"/>
+      <c r="CL42" s="120"/>
+      <c r="CM42" s="120"/>
+      <c r="CN42" s="120"/>
+      <c r="CO42" s="120"/>
+      <c r="CP42" s="120"/>
+      <c r="CQ42" s="120"/>
+      <c r="CR42" s="120"/>
+      <c r="CS42" s="121"/>
+      <c r="CT42" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="83"/>
-[...9 lines deleted...]
-      <c r="DE42" s="84"/>
+      <c r="CU42" s="120"/>
+      <c r="CV42" s="120"/>
+      <c r="CW42" s="120"/>
+      <c r="CX42" s="120"/>
+      <c r="CY42" s="120"/>
+      <c r="CZ42" s="120"/>
+      <c r="DA42" s="120"/>
+      <c r="DB42" s="120"/>
+      <c r="DC42" s="120"/>
+      <c r="DD42" s="120"/>
+      <c r="DE42" s="121"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="81"/>
+      <c r="A43" s="118"/>
       <c r="B43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -30021,54 +31285,56 @@
       </c>
       <c r="CR44" s="6">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="33">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="39">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="48">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="57">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="66">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="75">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="18">
         <v>5795.3</v>
       </c>
-      <c r="CZ44" s="92">
+      <c r="CZ44" s="84">
         <v>20469.900000000001</v>
       </c>
-      <c r="DA44" s="27"/>
+      <c r="DA44" s="86">
+        <v>51352.9</v>
+      </c>
       <c r="DB44" s="27"/>
       <c r="DC44" s="27"/>
       <c r="DD44" s="35"/>
       <c r="DE44" s="35"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="12">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="12">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="12">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="12">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="12">
         <v>116.02076575328</v>
       </c>
       <c r="G45" s="12">
@@ -30340,54 +31606,56 @@
       </c>
       <c r="CR45" s="13">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="34">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="40">
         <v>95.2</v>
       </c>
       <c r="CU45" s="49">
         <v>235.2</v>
       </c>
       <c r="CV45" s="58">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="67">
         <v>441</v>
       </c>
       <c r="CX45" s="76">
         <v>473.8</v>
       </c>
       <c r="CY45" s="20">
         <v>530.20000000000005</v>
       </c>
-      <c r="CZ45" s="93">
+      <c r="CZ45" s="85">
         <v>1136.5</v>
       </c>
-      <c r="DA45" s="28"/>
+      <c r="DA45" s="87">
+        <v>2253.1999999999998</v>
+      </c>
       <c r="DB45" s="28"/>
       <c r="DC45" s="28"/>
       <c r="DD45" s="36"/>
       <c r="DE45" s="36"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="15">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="15">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="15">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="15">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="15">
         <v>58.53976733333333</v>
       </c>
       <c r="G46" s="15">
@@ -30659,54 +31927,56 @@
       </c>
       <c r="CR46" s="13">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="34">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="40">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="49">
         <v>165.1</v>
       </c>
       <c r="CV46" s="58">
         <v>211</v>
       </c>
       <c r="CW46" s="67">
         <v>343.5</v>
       </c>
       <c r="CX46" s="76">
         <v>366.5</v>
       </c>
       <c r="CY46" s="20">
         <v>406</v>
       </c>
-      <c r="CZ46" s="93">
+      <c r="CZ46" s="85">
         <v>1608.3</v>
       </c>
-      <c r="DA46" s="28"/>
+      <c r="DA46" s="87">
+        <v>4370.8</v>
+      </c>
       <c r="DB46" s="28"/>
       <c r="DC46" s="28"/>
       <c r="DD46" s="36"/>
       <c r="DE46" s="36"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="15">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="15">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="15">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="15">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="15">
         <v>971.1759616994666</v>
       </c>
       <c r="G47" s="15">
@@ -30978,54 +32248,56 @@
       </c>
       <c r="CR47" s="13">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="34">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="40">
         <v>881.7</v>
       </c>
       <c r="CU47" s="49">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="58">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="67">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="76">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="20">
         <v>4836.8</v>
       </c>
-      <c r="CZ47" s="93">
+      <c r="CZ47" s="85">
         <v>5809.3</v>
       </c>
-      <c r="DA47" s="28"/>
+      <c r="DA47" s="87">
+        <v>6784.8</v>
+      </c>
       <c r="DB47" s="28"/>
       <c r="DC47" s="28"/>
       <c r="DD47" s="36"/>
       <c r="DE47" s="36"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G48" s="12" t="s">
@@ -31297,54 +32569,56 @@
       </c>
       <c r="CR48" s="13">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="34">
         <v>24951</v>
       </c>
       <c r="CT48" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW48" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX48" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY48" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ48" s="93">
+      <c r="CZ48" s="85">
         <v>1391</v>
       </c>
-      <c r="DA48" s="28"/>
+      <c r="DA48" s="87">
+        <v>3008.6</v>
+      </c>
       <c r="DB48" s="28"/>
       <c r="DC48" s="28"/>
       <c r="DD48" s="36"/>
       <c r="DE48" s="36"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G49" s="12" t="s">
@@ -31616,54 +32890,56 @@
       </c>
       <c r="CR49" s="13">
         <v>5518</v>
       </c>
       <c r="CS49" s="34">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW49" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX49" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY49" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ49" s="93">
+      <c r="CZ49" s="85">
         <v>656.2</v>
       </c>
-      <c r="DA49" s="28"/>
+      <c r="DA49" s="87">
+        <v>1319.3</v>
+      </c>
       <c r="DB49" s="28"/>
       <c r="DC49" s="28"/>
       <c r="DD49" s="36"/>
       <c r="DE49" s="36"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G50" s="12" t="s">
@@ -31935,54 +33211,56 @@
       </c>
       <c r="CR50" s="13">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="34">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW50" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX50" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY50" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ50" s="93">
+      <c r="CZ50" s="85">
         <v>411.6</v>
       </c>
-      <c r="DA50" s="28"/>
+      <c r="DA50" s="87">
+        <v>2484</v>
+      </c>
       <c r="DB50" s="28"/>
       <c r="DC50" s="28"/>
       <c r="DD50" s="36"/>
       <c r="DE50" s="36"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G51" s="12" t="s">
@@ -32254,54 +33532,56 @@
       </c>
       <c r="CR51" s="13">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="34">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW51" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX51" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY51" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ51" s="93">
+      <c r="CZ51" s="85">
         <v>3360.3</v>
       </c>
-      <c r="DA51" s="28"/>
+      <c r="DA51" s="87">
+        <v>10144.299999999999</v>
+      </c>
       <c r="DB51" s="28"/>
       <c r="DC51" s="28"/>
       <c r="DD51" s="36"/>
       <c r="DE51" s="36"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G52" s="12" t="s">
@@ -32573,54 +33853,56 @@
       </c>
       <c r="CR52" s="13">
         <v>38489</v>
       </c>
       <c r="CS52" s="34">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW52" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX52" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY52" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ52" s="93">
+      <c r="CZ52" s="85">
         <v>517.20000000000005</v>
       </c>
-      <c r="DA52" s="28"/>
+      <c r="DA52" s="87">
+        <v>2209.8000000000002</v>
+      </c>
       <c r="DB52" s="28"/>
       <c r="DC52" s="28"/>
       <c r="DD52" s="36"/>
       <c r="DE52" s="36"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G53" s="12" t="s">
@@ -32892,54 +34174,56 @@
       </c>
       <c r="CR53" s="13">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="34">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW53" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX53" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY53" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ53" s="93">
+      <c r="CZ53" s="85">
         <v>1719.1</v>
       </c>
-      <c r="DA53" s="28"/>
+      <c r="DA53" s="87">
+        <v>5695.3</v>
+      </c>
       <c r="DB53" s="28"/>
       <c r="DC53" s="28"/>
       <c r="DD53" s="36"/>
       <c r="DE53" s="36"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G54" s="12" t="s">
@@ -33211,54 +34495,56 @@
       </c>
       <c r="CR54" s="13">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="34">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW54" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX54" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY54" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ54" s="93">
+      <c r="CZ54" s="85">
         <v>528.79999999999995</v>
       </c>
-      <c r="DA54" s="28"/>
+      <c r="DA54" s="87">
+        <v>1127.4000000000001</v>
+      </c>
       <c r="DB54" s="28"/>
       <c r="DC54" s="28"/>
       <c r="DD54" s="36"/>
       <c r="DE54" s="36"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G55" s="12" t="s">
@@ -33530,54 +34816,56 @@
       </c>
       <c r="CR55" s="13">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="34">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="40">
         <v>4.2</v>
       </c>
       <c r="CU55" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="58">
         <v>15</v>
       </c>
       <c r="CW55" s="67">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="76">
         <v>19</v>
       </c>
       <c r="CY55" s="20">
         <v>22.3</v>
       </c>
-      <c r="CZ55" s="93">
+      <c r="CZ55" s="85">
         <v>1753.8</v>
       </c>
-      <c r="DA55" s="28"/>
+      <c r="DA55" s="87">
+        <v>4935.8999999999996</v>
+      </c>
       <c r="DB55" s="28"/>
       <c r="DC55" s="28"/>
       <c r="DD55" s="36"/>
       <c r="DE55" s="36"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G56" s="12" t="s">
@@ -33849,54 +35137,56 @@
       </c>
       <c r="CR56" s="13">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="34">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW56" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX56" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY56" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ56" s="93">
+      <c r="CZ56" s="85">
         <v>691.1</v>
       </c>
-      <c r="DA56" s="28"/>
+      <c r="DA56" s="87">
+        <v>3583.4</v>
+      </c>
       <c r="DB56" s="28"/>
       <c r="DC56" s="28"/>
       <c r="DD56" s="36"/>
       <c r="DE56" s="36"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G57" s="12" t="s">
@@ -34168,106 +35458,108 @@
       </c>
       <c r="CR57" s="13">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="34">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="41" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="50" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="59" t="s">
         <v>2</v>
       </c>
       <c r="CW57" s="68" t="s">
         <v>2</v>
       </c>
       <c r="CX57" s="77" t="s">
         <v>2</v>
       </c>
       <c r="CY57" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="CZ57" s="93">
+      <c r="CZ57" s="85">
         <v>886.8</v>
       </c>
-      <c r="DA57" s="28"/>
+      <c r="DA57" s="87">
+        <v>3436.2</v>
+      </c>
       <c r="DB57" s="28"/>
       <c r="DC57" s="28"/>
       <c r="DD57" s="36"/>
       <c r="DE57" s="36"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="87" t="s">
+      <c r="A59" s="124" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="87"/>
-[...10 lines deleted...]
-      <c r="M59" s="87"/>
+      <c r="B59" s="124"/>
+      <c r="C59" s="124"/>
+      <c r="D59" s="124"/>
+      <c r="E59" s="124"/>
+      <c r="F59" s="124"/>
+      <c r="G59" s="124"/>
+      <c r="H59" s="124"/>
+      <c r="I59" s="124"/>
+      <c r="J59" s="124"/>
+      <c r="K59" s="124"/>
+      <c r="L59" s="124"/>
+      <c r="M59" s="124"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="86" t="s">
+      <c r="K60" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="L60" s="86"/>
-      <c r="M60" s="86"/>
+      <c r="L60" s="123"/>
+      <c r="M60" s="123"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="86" t="s">
+      <c r="W60" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="X60" s="86"/>
-      <c r="Y60" s="86"/>
+      <c r="X60" s="123"/>
+      <c r="Y60" s="123"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34316,180 +35608,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="DC60" s="3"/>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="80"/>
-      <c r="B61" s="82" t="s">
+      <c r="A61" s="117"/>
+      <c r="B61" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="C61" s="83"/>
-[...10 lines deleted...]
-      <c r="N61" s="82" t="s">
+      <c r="C61" s="120"/>
+      <c r="D61" s="120"/>
+      <c r="E61" s="120"/>
+      <c r="F61" s="120"/>
+      <c r="G61" s="120"/>
+      <c r="H61" s="120"/>
+      <c r="I61" s="120"/>
+      <c r="J61" s="120"/>
+      <c r="K61" s="120"/>
+      <c r="L61" s="120"/>
+      <c r="M61" s="122"/>
+      <c r="N61" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="O61" s="83"/>
-[...10 lines deleted...]
-      <c r="Z61" s="82" t="s">
+      <c r="O61" s="120"/>
+      <c r="P61" s="120"/>
+      <c r="Q61" s="120"/>
+      <c r="R61" s="120"/>
+      <c r="S61" s="120"/>
+      <c r="T61" s="120"/>
+      <c r="U61" s="120"/>
+      <c r="V61" s="120"/>
+      <c r="W61" s="120"/>
+      <c r="X61" s="120"/>
+      <c r="Y61" s="122"/>
+      <c r="Z61" s="119" t="s">
         <v>35</v>
       </c>
-      <c r="AA61" s="83"/>
-[...10 lines deleted...]
-      <c r="AL61" s="82" t="s">
+      <c r="AA61" s="120"/>
+      <c r="AB61" s="120"/>
+      <c r="AC61" s="120"/>
+      <c r="AD61" s="120"/>
+      <c r="AE61" s="120"/>
+      <c r="AF61" s="120"/>
+      <c r="AG61" s="120"/>
+      <c r="AH61" s="120"/>
+      <c r="AI61" s="120"/>
+      <c r="AJ61" s="120"/>
+      <c r="AK61" s="122"/>
+      <c r="AL61" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="AM61" s="83"/>
-[...10 lines deleted...]
-      <c r="AX61" s="82" t="s">
+      <c r="AM61" s="120"/>
+      <c r="AN61" s="120"/>
+      <c r="AO61" s="120"/>
+      <c r="AP61" s="120"/>
+      <c r="AQ61" s="120"/>
+      <c r="AR61" s="120"/>
+      <c r="AS61" s="120"/>
+      <c r="AT61" s="120"/>
+      <c r="AU61" s="120"/>
+      <c r="AV61" s="120"/>
+      <c r="AW61" s="122"/>
+      <c r="AX61" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="AY61" s="83"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="82" t="s">
+      <c r="AY61" s="120"/>
+      <c r="AZ61" s="120"/>
+      <c r="BA61" s="120"/>
+      <c r="BB61" s="120"/>
+      <c r="BC61" s="120"/>
+      <c r="BD61" s="120"/>
+      <c r="BE61" s="120"/>
+      <c r="BF61" s="120"/>
+      <c r="BG61" s="120"/>
+      <c r="BH61" s="120"/>
+      <c r="BI61" s="120"/>
+      <c r="BJ61" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="BK61" s="83"/>
-[...10 lines deleted...]
-      <c r="BV61" s="82" t="s">
+      <c r="BK61" s="120"/>
+      <c r="BL61" s="120"/>
+      <c r="BM61" s="120"/>
+      <c r="BN61" s="120"/>
+      <c r="BO61" s="120"/>
+      <c r="BP61" s="120"/>
+      <c r="BQ61" s="120"/>
+      <c r="BR61" s="120"/>
+      <c r="BS61" s="120"/>
+      <c r="BT61" s="120"/>
+      <c r="BU61" s="121"/>
+      <c r="BV61" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="83"/>
-[...10 lines deleted...]
-      <c r="CH61" s="82" t="s">
+      <c r="BW61" s="120"/>
+      <c r="BX61" s="120"/>
+      <c r="BY61" s="120"/>
+      <c r="BZ61" s="120"/>
+      <c r="CA61" s="120"/>
+      <c r="CB61" s="120"/>
+      <c r="CC61" s="120"/>
+      <c r="CD61" s="120"/>
+      <c r="CE61" s="120"/>
+      <c r="CF61" s="120"/>
+      <c r="CG61" s="121"/>
+      <c r="CH61" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="83"/>
-[...10 lines deleted...]
-      <c r="CT61" s="82" t="s">
+      <c r="CI61" s="120"/>
+      <c r="CJ61" s="120"/>
+      <c r="CK61" s="120"/>
+      <c r="CL61" s="120"/>
+      <c r="CM61" s="120"/>
+      <c r="CN61" s="120"/>
+      <c r="CO61" s="120"/>
+      <c r="CP61" s="120"/>
+      <c r="CQ61" s="120"/>
+      <c r="CR61" s="120"/>
+      <c r="CS61" s="121"/>
+      <c r="CT61" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="83"/>
-[...9 lines deleted...]
-      <c r="DE61" s="84"/>
+      <c r="CU61" s="120"/>
+      <c r="CV61" s="120"/>
+      <c r="CW61" s="120"/>
+      <c r="CX61" s="120"/>
+      <c r="CY61" s="120"/>
+      <c r="CZ61" s="120"/>
+      <c r="DA61" s="120"/>
+      <c r="DB61" s="120"/>
+      <c r="DC61" s="120"/>
+      <c r="DD61" s="120"/>
+      <c r="DE61" s="121"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="81"/>
+      <c r="A62" s="118"/>
       <c r="B62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -35081,54 +36373,56 @@
       </c>
       <c r="CR63" s="6">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="35">
         <v>200525</v>
       </c>
       <c r="CT63" s="42">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="51">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="60">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="69">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="78">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="78">
         <v>103046.39999999999</v>
       </c>
-      <c r="CZ63" s="94">
+      <c r="CZ63" s="86">
         <v>122897.2</v>
       </c>
-      <c r="DA63" s="27"/>
+      <c r="DA63" s="86">
+        <v>142334.70000000001</v>
+      </c>
       <c r="DB63" s="27"/>
       <c r="DC63" s="27"/>
       <c r="DD63" s="35"/>
       <c r="DE63" s="35"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="12">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="12">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="12">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="12">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="12">
         <v>1225.6200303613159</v>
       </c>
       <c r="G64" s="12">
@@ -35400,54 +36694,56 @@
       </c>
       <c r="CR64" s="13">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="36">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="43">
         <v>662.1</v>
       </c>
       <c r="CU64" s="52">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="61">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="70">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="79">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="79">
         <v>5121.2</v>
       </c>
-      <c r="CZ64" s="95">
+      <c r="CZ64" s="87">
         <v>5944.6</v>
       </c>
-      <c r="DA64" s="28"/>
+      <c r="DA64" s="87">
+        <v>7075.9</v>
+      </c>
       <c r="DB64" s="28"/>
       <c r="DC64" s="28"/>
       <c r="DD64" s="36"/>
       <c r="DE64" s="36"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="15">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="15">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="15">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="15">
         <v>3371.8884151697448</v>
       </c>
       <c r="G65" s="15">
@@ -35719,54 +37015,56 @@
       </c>
       <c r="CR65" s="13">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="36">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="43">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="52">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="61">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="70">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="79">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="79">
         <v>12256.2</v>
       </c>
-      <c r="CZ65" s="95">
+      <c r="CZ65" s="87">
         <v>14448.3</v>
       </c>
-      <c r="DA65" s="28"/>
+      <c r="DA65" s="87">
+        <v>16976.3</v>
+      </c>
       <c r="DB65" s="28"/>
       <c r="DC65" s="28"/>
       <c r="DD65" s="36"/>
       <c r="DE65" s="36"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="15">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="15">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="15">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="15">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="15">
         <v>1879.9446923230871</v>
       </c>
       <c r="G66" s="15">
@@ -36038,54 +37336,56 @@
       </c>
       <c r="CR66" s="13">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="36">
         <v>10283</v>
       </c>
       <c r="CT66" s="43">
         <v>460.7</v>
       </c>
       <c r="CU66" s="52">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="61">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="70">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="79">
         <v>3696</v>
       </c>
       <c r="CY66" s="79">
         <v>5763</v>
       </c>
-      <c r="CZ66" s="95">
+      <c r="CZ66" s="87">
         <v>7821.3</v>
       </c>
-      <c r="DA66" s="28"/>
+      <c r="DA66" s="87">
+        <v>8902.2999999999993</v>
+      </c>
       <c r="DB66" s="28"/>
       <c r="DC66" s="28"/>
       <c r="DD66" s="36"/>
       <c r="DE66" s="36"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="15">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="15">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="15">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="15">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="15">
         <v>2691.4306752839175</v>
       </c>
       <c r="G67" s="15">
@@ -36357,54 +37657,56 @@
       </c>
       <c r="CR67" s="13">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="36">
         <v>10711</v>
       </c>
       <c r="CT67" s="43">
         <v>543.4</v>
       </c>
       <c r="CU67" s="52">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="61">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="70">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="79">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="79">
         <v>5670.4</v>
       </c>
-      <c r="CZ67" s="95">
+      <c r="CZ67" s="87">
         <v>6633.2</v>
       </c>
-      <c r="DA67" s="28"/>
+      <c r="DA67" s="87">
+        <v>7955.7</v>
+      </c>
       <c r="DB67" s="28"/>
       <c r="DC67" s="28"/>
       <c r="DD67" s="36"/>
       <c r="DE67" s="36"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="15">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="15">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="15">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="15">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="15">
         <v>3191.6806208330327</v>
       </c>
       <c r="G68" s="15">
@@ -36676,54 +37978,56 @@
       </c>
       <c r="CR68" s="13">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="36">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="43">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="52">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="61">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="70">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="79">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="79">
         <v>8009.6</v>
       </c>
-      <c r="CZ68" s="95">
+      <c r="CZ68" s="87">
         <v>9743.5</v>
       </c>
-      <c r="DA68" s="28"/>
+      <c r="DA68" s="87">
+        <v>11547.1</v>
+      </c>
       <c r="DB68" s="28"/>
       <c r="DC68" s="28"/>
       <c r="DD68" s="36"/>
       <c r="DE68" s="36"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="15">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="15">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="15">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="15">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="15">
         <v>2853.8153666464405</v>
       </c>
       <c r="G69" s="15">
@@ -36995,54 +38299,56 @@
       </c>
       <c r="CR69" s="13">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="36">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="43">
         <v>838.3</v>
       </c>
       <c r="CU69" s="52">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="61">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="70">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="79">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="79">
         <v>4987.2</v>
       </c>
-      <c r="CZ69" s="95">
+      <c r="CZ69" s="87">
         <v>5761.9</v>
       </c>
-      <c r="DA69" s="28"/>
+      <c r="DA69" s="87">
+        <v>6433.9</v>
+      </c>
       <c r="DB69" s="28"/>
       <c r="DC69" s="28"/>
       <c r="DD69" s="36"/>
       <c r="DE69" s="36"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="15">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="15">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="15">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="15">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="15">
         <v>3066.4050577114822</v>
       </c>
       <c r="G70" s="15">
@@ -37314,54 +38620,56 @@
       </c>
       <c r="CR70" s="13">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="36">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="43">
         <v>828</v>
       </c>
       <c r="CU70" s="52">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="61">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="70">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="79">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="79">
         <v>7793.4</v>
       </c>
-      <c r="CZ70" s="95">
+      <c r="CZ70" s="87">
         <v>9311.2000000000007</v>
       </c>
-      <c r="DA70" s="28"/>
+      <c r="DA70" s="87">
+        <v>11051</v>
+      </c>
       <c r="DB70" s="28"/>
       <c r="DC70" s="28"/>
       <c r="DD70" s="36"/>
       <c r="DE70" s="36"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="12">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="12">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="12">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="12">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="12">
         <v>3070.543342243152</v>
       </c>
       <c r="G71" s="12">
@@ -37633,54 +38941,56 @@
       </c>
       <c r="CR71" s="13">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="36">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="43">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="52">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="61">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="70">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="79">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="79">
         <v>6792.4</v>
       </c>
-      <c r="CZ71" s="95">
+      <c r="CZ71" s="87">
         <v>7877</v>
       </c>
-      <c r="DA71" s="28"/>
+      <c r="DA71" s="87">
+        <v>9275.2999999999993</v>
+      </c>
       <c r="DB71" s="28"/>
       <c r="DC71" s="28"/>
       <c r="DD71" s="36"/>
       <c r="DE71" s="36"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="15">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="15">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="15">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="15">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="15">
         <v>2477.4381546842628</v>
       </c>
       <c r="G72" s="15">
@@ -37952,54 +39262,56 @@
       </c>
       <c r="CR72" s="13">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="36">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="43">
         <v>458.9</v>
       </c>
       <c r="CU72" s="52">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="61">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="70">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="79">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="79">
         <v>4415</v>
       </c>
-      <c r="CZ72" s="95">
+      <c r="CZ72" s="87">
         <v>5559.1</v>
       </c>
-      <c r="DA72" s="28"/>
+      <c r="DA72" s="87">
+        <v>6750.8</v>
+      </c>
       <c r="DB72" s="28"/>
       <c r="DC72" s="28"/>
       <c r="DD72" s="36"/>
       <c r="DE72" s="36"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="15">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="15">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="15">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="15">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="15">
         <v>2706.4933243139203</v>
       </c>
       <c r="G73" s="15">
@@ -38271,54 +39583,56 @@
       </c>
       <c r="CR73" s="13">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="36">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="43">
         <v>408.3</v>
       </c>
       <c r="CU73" s="52">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="61">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="70">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="79">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="79">
         <v>7965.2</v>
       </c>
-      <c r="CZ73" s="95">
+      <c r="CZ73" s="87">
         <v>8438.7999999999993</v>
       </c>
-      <c r="DA73" s="28"/>
+      <c r="DA73" s="87">
+        <v>9198.7000000000007</v>
+      </c>
       <c r="DB73" s="28"/>
       <c r="DC73" s="28"/>
       <c r="DD73" s="36"/>
       <c r="DE73" s="36"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="15">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="13">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="13">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="13">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="13">
         <v>7151.1194626576334</v>
       </c>
       <c r="G74" s="13">
@@ -38590,54 +39904,56 @@
       </c>
       <c r="CR74" s="13">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="36">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="43">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="52">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="61">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="70">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="79">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="79">
         <v>21102.9</v>
       </c>
-      <c r="CZ74" s="95">
+      <c r="CZ74" s="87">
         <v>25845.200000000001</v>
       </c>
-      <c r="DA74" s="28"/>
+      <c r="DA74" s="87">
+        <v>29670.6</v>
+      </c>
       <c r="DB74" s="28"/>
       <c r="DC74" s="28"/>
       <c r="DD74" s="36"/>
       <c r="DE74" s="36"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B75" s="15">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="13">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="13">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="13">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="13">
         <v>2103.2400961265685</v>
       </c>
       <c r="G75" s="13">
@@ -38909,54 +40225,56 @@
       </c>
       <c r="CR75" s="13">
         <v>7766</v>
       </c>
       <c r="CS75" s="36">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="43">
         <v>484.3</v>
       </c>
       <c r="CU75" s="52">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="61">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="70">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="79">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="79">
         <v>4398.2</v>
       </c>
-      <c r="CZ75" s="95">
+      <c r="CZ75" s="87">
         <v>5383.1</v>
       </c>
-      <c r="DA75" s="28"/>
+      <c r="DA75" s="87">
+        <v>5973.2</v>
+      </c>
       <c r="DB75" s="28"/>
       <c r="DC75" s="28"/>
       <c r="DD75" s="36"/>
       <c r="DE75" s="36"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="13">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="13">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="13">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="13">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="13">
         <v>3778.8049868912449</v>
       </c>
       <c r="G76" s="13">
@@ -39228,54 +40546,56 @@
       </c>
       <c r="CR76" s="13">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="36">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="43">
         <v>911.8</v>
       </c>
       <c r="CU76" s="52">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="61">
         <v>3133</v>
       </c>
       <c r="CW76" s="70">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="79">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="79">
         <v>8771.4</v>
       </c>
-      <c r="CZ76" s="95">
+      <c r="CZ76" s="87">
         <v>10130.1</v>
       </c>
-      <c r="DA76" s="28"/>
+      <c r="DA76" s="87">
+        <v>11524</v>
+      </c>
       <c r="DB76" s="28"/>
       <c r="DC76" s="28"/>
       <c r="DD76" s="36"/>
       <c r="DE76" s="36"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
@@ -39520,51 +40840,53 @@
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="AX61:BI61"/>
     <mergeCell ref="AX42:BI42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Кезеңдер бойынша жалпы шығарылы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>