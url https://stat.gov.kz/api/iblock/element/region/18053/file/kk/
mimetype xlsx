--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1075" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жылдардың айлары бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
@@ -9678,51 +9678,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -9779,70 +9779,81 @@
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
@@ -18835,82 +18846,82 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="93" width="8" style="1" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="1" customWidth="1"/>
     <col min="95" max="96" width="8" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="76"/>
-[...10 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="75" t="s">
+      <c r="K3" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="75"/>
-      <c r="M3" s="75"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
@@ -18971,180 +18982,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CQ3" s="4"/>
       <c r="CR3" s="4"/>
       <c r="CS3" s="5"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC3" s="52"/>
       <c r="DD3" s="52"/>
       <c r="DE3" s="53"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="77"/>
-      <c r="B4" s="72" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="73"/>
-[...10 lines deleted...]
-      <c r="N4" s="72" t="s">
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="72" t="s">
+      <c r="O4" s="82"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="73"/>
-[...10 lines deleted...]
-      <c r="AL4" s="72" t="s">
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="82"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="AM4" s="73"/>
-[...10 lines deleted...]
-      <c r="AX4" s="72" t="s">
+      <c r="AM4" s="82"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+      <c r="AP4" s="82"/>
+      <c r="AQ4" s="82"/>
+      <c r="AR4" s="82"/>
+      <c r="AS4" s="82"/>
+      <c r="AT4" s="82"/>
+      <c r="AU4" s="82"/>
+      <c r="AV4" s="82"/>
+      <c r="AW4" s="83"/>
+      <c r="AX4" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="AY4" s="73"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="72" t="s">
+      <c r="AY4" s="82"/>
+      <c r="AZ4" s="82"/>
+      <c r="BA4" s="82"/>
+      <c r="BB4" s="82"/>
+      <c r="BC4" s="82"/>
+      <c r="BD4" s="82"/>
+      <c r="BE4" s="82"/>
+      <c r="BF4" s="82"/>
+      <c r="BG4" s="82"/>
+      <c r="BH4" s="82"/>
+      <c r="BI4" s="83"/>
+      <c r="BJ4" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="BK4" s="73"/>
-[...10 lines deleted...]
-      <c r="BV4" s="72" t="s">
+      <c r="BK4" s="82"/>
+      <c r="BL4" s="82"/>
+      <c r="BM4" s="82"/>
+      <c r="BN4" s="82"/>
+      <c r="BO4" s="82"/>
+      <c r="BP4" s="82"/>
+      <c r="BQ4" s="82"/>
+      <c r="BR4" s="82"/>
+      <c r="BS4" s="82"/>
+      <c r="BT4" s="82"/>
+      <c r="BU4" s="83"/>
+      <c r="BV4" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="73"/>
-[...10 lines deleted...]
-      <c r="CH4" s="72" t="s">
+      <c r="BW4" s="82"/>
+      <c r="BX4" s="82"/>
+      <c r="BY4" s="82"/>
+      <c r="BZ4" s="82"/>
+      <c r="CA4" s="82"/>
+      <c r="CB4" s="82"/>
+      <c r="CC4" s="82"/>
+      <c r="CD4" s="82"/>
+      <c r="CE4" s="82"/>
+      <c r="CF4" s="82"/>
+      <c r="CG4" s="83"/>
+      <c r="CH4" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="73"/>
-[...10 lines deleted...]
-      <c r="CT4" s="72" t="s">
+      <c r="CI4" s="82"/>
+      <c r="CJ4" s="82"/>
+      <c r="CK4" s="82"/>
+      <c r="CL4" s="82"/>
+      <c r="CM4" s="82"/>
+      <c r="CN4" s="82"/>
+      <c r="CO4" s="82"/>
+      <c r="CP4" s="82"/>
+      <c r="CQ4" s="82"/>
+      <c r="CR4" s="82"/>
+      <c r="CS4" s="83"/>
+      <c r="CT4" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="73"/>
-[...9 lines deleted...]
-      <c r="DE4" s="74"/>
+      <c r="CU4" s="82"/>
+      <c r="CV4" s="82"/>
+      <c r="CW4" s="82"/>
+      <c r="CX4" s="82"/>
+      <c r="CY4" s="82"/>
+      <c r="CZ4" s="82"/>
+      <c r="DA4" s="82"/>
+      <c r="DB4" s="82"/>
+      <c r="DC4" s="82"/>
+      <c r="DD4" s="82"/>
+      <c r="DE4" s="83"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="78"/>
+      <c r="A5" s="85"/>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19724,54 +19735,56 @@
       </c>
       <c r="CN6" s="28">
         <v>34674.300000000003</v>
       </c>
       <c r="CO6" s="36">
         <v>47163.199999999997</v>
       </c>
       <c r="CP6" s="42">
         <v>155956.6</v>
       </c>
       <c r="CQ6" s="42">
         <v>97616</v>
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="44">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="54">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="63">
         <v>14993.7</v>
       </c>
-      <c r="CV6" s="79">
+      <c r="CV6" s="72">
         <v>16853.8</v>
       </c>
-      <c r="CW6" s="34"/>
+      <c r="CW6" s="88">
+        <v>18470.3</v>
+      </c>
       <c r="CX6" s="34"/>
       <c r="CY6" s="34"/>
       <c r="CZ6" s="34"/>
       <c r="DA6" s="42"/>
       <c r="DB6" s="42"/>
       <c r="DC6" s="42"/>
       <c r="DD6" s="50"/>
       <c r="DE6" s="50"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
@@ -20035,54 +20048,56 @@
       </c>
       <c r="CN7" s="29">
         <v>1930.6</v>
       </c>
       <c r="CO7" s="37">
         <v>2673.85</v>
       </c>
       <c r="CP7" s="43">
         <v>10168.4</v>
       </c>
       <c r="CQ7" s="43">
         <v>5814.8</v>
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="45">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="55">
         <v>792.6</v>
       </c>
       <c r="CU7" s="64">
         <v>748.9</v>
       </c>
-      <c r="CV7" s="80">
+      <c r="CV7" s="73">
         <v>1366.2</v>
       </c>
-      <c r="CW7" s="43"/>
+      <c r="CW7" s="89">
+        <v>1078.8</v>
+      </c>
       <c r="CX7" s="43"/>
       <c r="CY7" s="43"/>
       <c r="CZ7" s="43"/>
       <c r="DA7" s="43"/>
       <c r="DB7" s="43"/>
       <c r="DC7" s="43"/>
       <c r="DD7" s="51"/>
       <c r="DE7" s="51"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
@@ -20346,54 +20361,56 @@
       </c>
       <c r="CN8" s="29">
         <v>4667.2</v>
       </c>
       <c r="CO8" s="37">
         <v>4646.34</v>
       </c>
       <c r="CP8" s="43">
         <v>23131.5</v>
       </c>
       <c r="CQ8" s="43">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="45">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="55">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="64">
         <v>1897.3</v>
       </c>
-      <c r="CV8" s="80">
+      <c r="CV8" s="73">
         <v>2167</v>
       </c>
-      <c r="CW8" s="43"/>
+      <c r="CW8" s="89">
+        <v>2162</v>
+      </c>
       <c r="CX8" s="43"/>
       <c r="CY8" s="43"/>
       <c r="CZ8" s="43"/>
       <c r="DA8" s="43"/>
       <c r="DB8" s="43"/>
       <c r="DC8" s="43"/>
       <c r="DD8" s="51"/>
       <c r="DE8" s="51"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
@@ -20657,54 +20674,56 @@
       </c>
       <c r="CN9" s="29">
         <v>2621.7</v>
       </c>
       <c r="CO9" s="37">
         <v>2402.0700000000002</v>
       </c>
       <c r="CP9" s="43">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ9" s="43">
         <v>6206</v>
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="45">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="55">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="64">
         <v>2008</v>
       </c>
-      <c r="CV9" s="80">
+      <c r="CV9" s="73">
         <v>1893.6</v>
       </c>
-      <c r="CW9" s="43"/>
+      <c r="CW9" s="89">
+        <v>1359.3</v>
+      </c>
       <c r="CX9" s="43"/>
       <c r="CY9" s="43"/>
       <c r="CZ9" s="43"/>
       <c r="DA9" s="43"/>
       <c r="DB9" s="43"/>
       <c r="DC9" s="43"/>
       <c r="DD9" s="51"/>
       <c r="DE9" s="51"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
@@ -20968,54 +20987,56 @@
       </c>
       <c r="CN10" s="29">
         <v>1781.4</v>
       </c>
       <c r="CO10" s="37">
         <v>2795.23</v>
       </c>
       <c r="CP10" s="43">
         <v>12452.6</v>
       </c>
       <c r="CQ10" s="43">
         <v>6955.5</v>
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="45">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="55">
         <v>554.4</v>
       </c>
       <c r="CU10" s="64">
         <v>764.1</v>
       </c>
-      <c r="CV10" s="80">
+      <c r="CV10" s="73">
         <v>539</v>
       </c>
-      <c r="CW10" s="43"/>
+      <c r="CW10" s="89">
+        <v>1434</v>
+      </c>
       <c r="CX10" s="43"/>
       <c r="CY10" s="43"/>
       <c r="CZ10" s="43"/>
       <c r="DA10" s="43"/>
       <c r="DB10" s="43"/>
       <c r="DC10" s="43"/>
       <c r="DD10" s="51"/>
       <c r="DE10" s="51"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
@@ -21279,54 +21300,56 @@
       </c>
       <c r="CN11" s="29">
         <v>2458.6</v>
       </c>
       <c r="CO11" s="37">
         <v>2416.34</v>
       </c>
       <c r="CP11" s="43">
         <v>2821.9</v>
       </c>
       <c r="CQ11" s="43">
         <v>3161.8</v>
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="45">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="55">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="64">
         <v>795</v>
       </c>
-      <c r="CV11" s="80">
+      <c r="CV11" s="73">
         <v>1055.9000000000001</v>
       </c>
-      <c r="CW11" s="43"/>
+      <c r="CW11" s="89">
+        <v>1176.9000000000001</v>
+      </c>
       <c r="CX11" s="43"/>
       <c r="CY11" s="43"/>
       <c r="CZ11" s="43"/>
       <c r="DA11" s="43"/>
       <c r="DB11" s="43"/>
       <c r="DC11" s="43"/>
       <c r="DD11" s="51"/>
       <c r="DE11" s="51"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
@@ -21590,54 +21613,56 @@
       </c>
       <c r="CN12" s="29">
         <v>1136.9000000000001</v>
       </c>
       <c r="CO12" s="37">
         <v>2027.29</v>
       </c>
       <c r="CP12" s="43">
         <v>10468.4</v>
       </c>
       <c r="CQ12" s="43">
         <v>11836.6</v>
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="45">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="55">
         <v>841.1</v>
       </c>
       <c r="CU12" s="64">
         <v>518.9</v>
       </c>
-      <c r="CV12" s="80">
+      <c r="CV12" s="73">
         <v>678.7</v>
       </c>
-      <c r="CW12" s="43"/>
+      <c r="CW12" s="89">
+        <v>845.6</v>
+      </c>
       <c r="CX12" s="43"/>
       <c r="CY12" s="43"/>
       <c r="CZ12" s="43"/>
       <c r="DA12" s="43"/>
       <c r="DB12" s="43"/>
       <c r="DC12" s="43"/>
       <c r="DD12" s="51"/>
       <c r="DE12" s="51"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
@@ -21901,54 +21926,56 @@
       </c>
       <c r="CN13" s="29">
         <v>1819.8</v>
       </c>
       <c r="CO13" s="37">
         <v>7441.58</v>
       </c>
       <c r="CP13" s="43">
         <v>11298.7</v>
       </c>
       <c r="CQ13" s="43">
         <v>14454.9</v>
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="45">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="55">
         <v>828.2</v>
       </c>
       <c r="CU13" s="64">
         <v>1099.8</v>
       </c>
-      <c r="CV13" s="80">
+      <c r="CV13" s="73">
         <v>1107.5</v>
       </c>
-      <c r="CW13" s="43"/>
+      <c r="CW13" s="89">
+        <v>1449.4</v>
+      </c>
       <c r="CX13" s="43"/>
       <c r="CY13" s="43"/>
       <c r="CZ13" s="43"/>
       <c r="DA13" s="43"/>
       <c r="DB13" s="43"/>
       <c r="DC13" s="43"/>
       <c r="DD13" s="51"/>
       <c r="DE13" s="51"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
@@ -22212,54 +22239,56 @@
       </c>
       <c r="CN14" s="29">
         <v>1636.1</v>
       </c>
       <c r="CO14" s="37">
         <v>2819.99</v>
       </c>
       <c r="CP14" s="43">
         <v>11346.1</v>
       </c>
       <c r="CQ14" s="43">
         <v>8741.5</v>
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="45">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="55">
         <v>588.1</v>
       </c>
       <c r="CU14" s="64">
         <v>740.1</v>
       </c>
-      <c r="CV14" s="80">
+      <c r="CV14" s="73">
         <v>628.20000000000005</v>
       </c>
-      <c r="CW14" s="43"/>
+      <c r="CW14" s="89">
+        <v>936.5</v>
+      </c>
       <c r="CX14" s="43"/>
       <c r="CY14" s="43"/>
       <c r="CZ14" s="43"/>
       <c r="DA14" s="43"/>
       <c r="DB14" s="43"/>
       <c r="DC14" s="43"/>
       <c r="DD14" s="51"/>
       <c r="DE14" s="51"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
@@ -22523,54 +22552,56 @@
       </c>
       <c r="CN15" s="29">
         <v>3199.5</v>
       </c>
       <c r="CO15" s="37">
         <v>3255.9</v>
       </c>
       <c r="CP15" s="43">
         <v>13363.1</v>
       </c>
       <c r="CQ15" s="43">
         <v>5062.5</v>
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="45">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="55">
         <v>489.2</v>
       </c>
       <c r="CU15" s="64">
         <v>888.9</v>
       </c>
-      <c r="CV15" s="80">
+      <c r="CV15" s="73">
         <v>870.5</v>
       </c>
-      <c r="CW15" s="43"/>
+      <c r="CW15" s="89">
+        <v>449.4</v>
+      </c>
       <c r="CX15" s="43"/>
       <c r="CY15" s="43"/>
       <c r="CZ15" s="43"/>
       <c r="DA15" s="43"/>
       <c r="DB15" s="43"/>
       <c r="DC15" s="43"/>
       <c r="DD15" s="51"/>
       <c r="DE15" s="51"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
@@ -22834,54 +22865,56 @@
       </c>
       <c r="CN16" s="29">
         <v>2111.1999999999998</v>
       </c>
       <c r="CO16" s="37">
         <v>1991.44</v>
       </c>
       <c r="CP16" s="43">
         <v>3716.4</v>
       </c>
       <c r="CQ16" s="43">
         <v>2800.2</v>
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="45">
         <v>1377</v>
       </c>
       <c r="CT16" s="55">
         <v>408.7</v>
       </c>
       <c r="CU16" s="64">
         <v>764.3</v>
       </c>
-      <c r="CV16" s="80">
+      <c r="CV16" s="73">
         <v>1236.7</v>
       </c>
-      <c r="CW16" s="43"/>
+      <c r="CW16" s="89">
+        <v>1965.3</v>
+      </c>
       <c r="CX16" s="43"/>
       <c r="CY16" s="43"/>
       <c r="CZ16" s="43"/>
       <c r="DA16" s="43"/>
       <c r="DB16" s="43"/>
       <c r="DC16" s="43"/>
       <c r="DD16" s="51"/>
       <c r="DE16" s="51"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
@@ -23145,54 +23178,56 @@
       </c>
       <c r="CN17" s="29">
         <v>6543.8</v>
       </c>
       <c r="CO17" s="37">
         <v>8559.11</v>
       </c>
       <c r="CP17" s="43">
         <v>26188</v>
       </c>
       <c r="CQ17" s="43">
         <v>11360.2</v>
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="45">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="55">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="64">
         <v>2933.7</v>
       </c>
-      <c r="CV17" s="80">
+      <c r="CV17" s="73">
         <v>3405.4</v>
       </c>
-      <c r="CW17" s="43"/>
+      <c r="CW17" s="89">
+        <v>3689.2</v>
+      </c>
       <c r="CX17" s="43"/>
       <c r="CY17" s="43"/>
       <c r="CZ17" s="43"/>
       <c r="DA17" s="43"/>
       <c r="DB17" s="43"/>
       <c r="DC17" s="43"/>
       <c r="DD17" s="51"/>
       <c r="DE17" s="51"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
@@ -23456,54 +23491,56 @@
       </c>
       <c r="CN18" s="29">
         <v>1783.3</v>
       </c>
       <c r="CO18" s="37">
         <v>2465.11</v>
       </c>
       <c r="CP18" s="43">
         <v>12616.4</v>
       </c>
       <c r="CQ18" s="43">
         <v>7050.4</v>
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="45">
         <v>3342</v>
       </c>
       <c r="CT18" s="55">
         <v>493.4</v>
       </c>
       <c r="CU18" s="64">
         <v>693.3</v>
       </c>
-      <c r="CV18" s="80">
+      <c r="CV18" s="73">
         <v>613.9</v>
       </c>
-      <c r="CW18" s="43"/>
+      <c r="CW18" s="89">
+        <v>699.7</v>
+      </c>
       <c r="CX18" s="43"/>
       <c r="CY18" s="43"/>
       <c r="CZ18" s="43"/>
       <c r="DA18" s="43"/>
       <c r="DB18" s="43"/>
       <c r="DC18" s="43"/>
       <c r="DD18" s="51"/>
       <c r="DE18" s="51"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
@@ -23767,96 +23804,98 @@
       </c>
       <c r="CN19" s="29">
         <v>2984</v>
       </c>
       <c r="CO19" s="37">
         <v>3668.95</v>
       </c>
       <c r="CP19" s="43">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ19" s="43">
         <v>5605</v>
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="45">
         <v>10504</v>
       </c>
       <c r="CT19" s="55">
         <v>977.1</v>
       </c>
       <c r="CU19" s="64">
         <v>1141.3</v>
       </c>
-      <c r="CV19" s="80">
+      <c r="CV19" s="73">
         <v>1291.2</v>
       </c>
-      <c r="CW19" s="43"/>
+      <c r="CW19" s="89">
+        <v>1224.2</v>
+      </c>
       <c r="CX19" s="43"/>
       <c r="CY19" s="43"/>
       <c r="CZ19" s="43"/>
       <c r="DA19" s="43"/>
       <c r="DB19" s="43"/>
       <c r="DC19" s="43"/>
       <c r="DD19" s="51"/>
       <c r="DE19" s="51"/>
     </row>
     <row r="20" spans="1:109" ht="36" customHeight="1">
-      <c r="A20" s="76" t="s">
+      <c r="A20" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="76"/>
-[...10 lines deleted...]
-      <c r="M20" s="76"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="86"/>
+      <c r="M20" s="86"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="75" t="s">
+      <c r="K21" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="L21" s="75"/>
-      <c r="M21" s="75"/>
+      <c r="L21" s="87"/>
+      <c r="M21" s="87"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
@@ -23917,180 +23956,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC21" s="52"/>
       <c r="DD21" s="52"/>
       <c r="DE21" s="53"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="77"/>
-      <c r="B22" s="72" t="s">
+      <c r="A22" s="84"/>
+      <c r="B22" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="73"/>
-[...10 lines deleted...]
-      <c r="N22" s="72" t="s">
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="O22" s="73"/>
-[...10 lines deleted...]
-      <c r="Z22" s="72" t="s">
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="83"/>
+      <c r="Z22" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="AA22" s="73"/>
-[...10 lines deleted...]
-      <c r="AL22" s="72" t="s">
+      <c r="AA22" s="82"/>
+      <c r="AB22" s="82"/>
+      <c r="AC22" s="82"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="82"/>
+      <c r="AF22" s="82"/>
+      <c r="AG22" s="82"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="83"/>
+      <c r="AL22" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="AM22" s="73"/>
-[...10 lines deleted...]
-      <c r="AX22" s="72" t="s">
+      <c r="AM22" s="82"/>
+      <c r="AN22" s="82"/>
+      <c r="AO22" s="82"/>
+      <c r="AP22" s="82"/>
+      <c r="AQ22" s="82"/>
+      <c r="AR22" s="82"/>
+      <c r="AS22" s="82"/>
+      <c r="AT22" s="82"/>
+      <c r="AU22" s="82"/>
+      <c r="AV22" s="82"/>
+      <c r="AW22" s="83"/>
+      <c r="AX22" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="AY22" s="73"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="72" t="s">
+      <c r="AY22" s="82"/>
+      <c r="AZ22" s="82"/>
+      <c r="BA22" s="82"/>
+      <c r="BB22" s="82"/>
+      <c r="BC22" s="82"/>
+      <c r="BD22" s="82"/>
+      <c r="BE22" s="82"/>
+      <c r="BF22" s="82"/>
+      <c r="BG22" s="82"/>
+      <c r="BH22" s="82"/>
+      <c r="BI22" s="83"/>
+      <c r="BJ22" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="BK22" s="73"/>
-[...10 lines deleted...]
-      <c r="BV22" s="72" t="s">
+      <c r="BK22" s="82"/>
+      <c r="BL22" s="82"/>
+      <c r="BM22" s="82"/>
+      <c r="BN22" s="82"/>
+      <c r="BO22" s="82"/>
+      <c r="BP22" s="82"/>
+      <c r="BQ22" s="82"/>
+      <c r="BR22" s="82"/>
+      <c r="BS22" s="82"/>
+      <c r="BT22" s="82"/>
+      <c r="BU22" s="83"/>
+      <c r="BV22" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="73"/>
-[...10 lines deleted...]
-      <c r="CH22" s="72" t="s">
+      <c r="BW22" s="82"/>
+      <c r="BX22" s="82"/>
+      <c r="BY22" s="82"/>
+      <c r="BZ22" s="82"/>
+      <c r="CA22" s="82"/>
+      <c r="CB22" s="82"/>
+      <c r="CC22" s="82"/>
+      <c r="CD22" s="82"/>
+      <c r="CE22" s="82"/>
+      <c r="CF22" s="82"/>
+      <c r="CG22" s="83"/>
+      <c r="CH22" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="73"/>
-[...10 lines deleted...]
-      <c r="CT22" s="72" t="s">
+      <c r="CI22" s="82"/>
+      <c r="CJ22" s="82"/>
+      <c r="CK22" s="82"/>
+      <c r="CL22" s="82"/>
+      <c r="CM22" s="82"/>
+      <c r="CN22" s="82"/>
+      <c r="CO22" s="82"/>
+      <c r="CP22" s="82"/>
+      <c r="CQ22" s="82"/>
+      <c r="CR22" s="82"/>
+      <c r="CS22" s="83"/>
+      <c r="CT22" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="73"/>
-[...9 lines deleted...]
-      <c r="DE22" s="74"/>
+      <c r="CU22" s="82"/>
+      <c r="CV22" s="82"/>
+      <c r="CW22" s="82"/>
+      <c r="CX22" s="82"/>
+      <c r="CY22" s="82"/>
+      <c r="CZ22" s="82"/>
+      <c r="DA22" s="82"/>
+      <c r="DB22" s="82"/>
+      <c r="DC22" s="82"/>
+      <c r="DD22" s="82"/>
+      <c r="DE22" s="83"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="78"/>
+      <c r="A23" s="85"/>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24670,54 +24709,56 @@
       </c>
       <c r="CN24" s="30">
         <v>34445.300000000003</v>
       </c>
       <c r="CO24" s="38">
         <v>46934.2</v>
       </c>
       <c r="CP24" s="42">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="42">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="46">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="56">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="65">
         <v>14764.7</v>
       </c>
-      <c r="CV24" s="81">
+      <c r="CV24" s="74">
         <v>16495.400000000001</v>
       </c>
-      <c r="CW24" s="34"/>
+      <c r="CW24" s="90">
+        <v>18311.099999999999</v>
+      </c>
       <c r="CX24" s="34"/>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="34"/>
       <c r="DA24" s="42"/>
       <c r="DB24" s="42"/>
       <c r="DC24" s="42"/>
       <c r="DD24" s="50"/>
       <c r="DE24" s="50"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
@@ -24981,54 +25022,56 @@
       </c>
       <c r="CN25" s="31">
         <v>1895.4</v>
       </c>
       <c r="CO25" s="39">
         <v>2638.6</v>
       </c>
       <c r="CP25" s="43">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="43">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="47">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="57">
         <v>757.4</v>
       </c>
       <c r="CU25" s="66">
         <v>713.7</v>
       </c>
-      <c r="CV25" s="82">
+      <c r="CV25" s="75">
         <v>1344.7</v>
       </c>
-      <c r="CW25" s="43"/>
+      <c r="CW25" s="91">
+        <v>1092.2</v>
+      </c>
       <c r="CX25" s="43"/>
       <c r="CY25" s="43"/>
       <c r="CZ25" s="43"/>
       <c r="DA25" s="43"/>
       <c r="DB25" s="43"/>
       <c r="DC25" s="43"/>
       <c r="DD25" s="51"/>
       <c r="DE25" s="51"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
@@ -25292,54 +25335,56 @@
       </c>
       <c r="CN26" s="31">
         <v>4621.3999999999996</v>
       </c>
       <c r="CO26" s="39">
         <v>4600.5</v>
       </c>
       <c r="CP26" s="43">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="43">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="47">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="57">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="66">
         <v>1851.5</v>
       </c>
-      <c r="CV26" s="82">
+      <c r="CV26" s="75">
         <v>2121.1</v>
       </c>
-      <c r="CW26" s="43"/>
+      <c r="CW26" s="91">
+        <v>2153.5</v>
+      </c>
       <c r="CX26" s="43"/>
       <c r="CY26" s="43"/>
       <c r="CZ26" s="43"/>
       <c r="DA26" s="43"/>
       <c r="DB26" s="43"/>
       <c r="DC26" s="43"/>
       <c r="DD26" s="51"/>
       <c r="DE26" s="51"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
@@ -25603,54 +25648,56 @@
       </c>
       <c r="CN27" s="31">
         <v>2616.5</v>
       </c>
       <c r="CO27" s="39">
         <v>2396.8000000000002</v>
       </c>
       <c r="CP27" s="43">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="43">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="47">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="57">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="66">
         <v>2002.8</v>
       </c>
-      <c r="CV27" s="82">
+      <c r="CV27" s="75">
         <v>1888.5</v>
       </c>
-      <c r="CW27" s="43"/>
+      <c r="CW27" s="91">
+        <v>1328</v>
+      </c>
       <c r="CX27" s="43"/>
       <c r="CY27" s="43"/>
       <c r="CZ27" s="43"/>
       <c r="DA27" s="43"/>
       <c r="DB27" s="43"/>
       <c r="DC27" s="43"/>
       <c r="DD27" s="51"/>
       <c r="DE27" s="51"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
@@ -25914,54 +25961,56 @@
       </c>
       <c r="CN28" s="31">
         <v>1770.3</v>
       </c>
       <c r="CO28" s="39">
         <v>2784.2</v>
       </c>
       <c r="CP28" s="43">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="43">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="47">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="57">
         <v>543.4</v>
       </c>
       <c r="CU28" s="66">
         <v>753.1</v>
       </c>
-      <c r="CV28" s="82">
+      <c r="CV28" s="75">
         <v>528</v>
       </c>
-      <c r="CW28" s="43"/>
+      <c r="CW28" s="91">
+        <v>1465.8</v>
+      </c>
       <c r="CX28" s="43"/>
       <c r="CY28" s="43"/>
       <c r="CZ28" s="43"/>
       <c r="DA28" s="43"/>
       <c r="DB28" s="43"/>
       <c r="DC28" s="43"/>
       <c r="DD28" s="51"/>
       <c r="DE28" s="51"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
@@ -26225,54 +26274,56 @@
       </c>
       <c r="CN29" s="31">
         <v>2440.4</v>
       </c>
       <c r="CO29" s="39">
         <v>2398.1999999999998</v>
       </c>
       <c r="CP29" s="43">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="43">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="47">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="57">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="66">
         <v>776.8</v>
       </c>
-      <c r="CV29" s="82">
+      <c r="CV29" s="75">
         <v>981.1</v>
       </c>
-      <c r="CW29" s="43"/>
+      <c r="CW29" s="91">
+        <v>1138.5</v>
+      </c>
       <c r="CX29" s="43"/>
       <c r="CY29" s="43"/>
       <c r="CZ29" s="43"/>
       <c r="DA29" s="43"/>
       <c r="DB29" s="43"/>
       <c r="DC29" s="43"/>
       <c r="DD29" s="51"/>
       <c r="DE29" s="51"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
@@ -26536,54 +26587,56 @@
       </c>
       <c r="CN30" s="31">
         <v>1134.0999999999999</v>
       </c>
       <c r="CO30" s="39">
         <v>2024.4</v>
       </c>
       <c r="CP30" s="43">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="43">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="47">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="57">
         <v>838.3</v>
       </c>
       <c r="CU30" s="66">
         <v>516.1</v>
       </c>
-      <c r="CV30" s="82">
+      <c r="CV30" s="75">
         <v>673.1</v>
       </c>
-      <c r="CW30" s="43"/>
+      <c r="CW30" s="91">
+        <v>841.8</v>
+      </c>
       <c r="CX30" s="43"/>
       <c r="CY30" s="43"/>
       <c r="CZ30" s="43"/>
       <c r="DA30" s="43"/>
       <c r="DB30" s="43"/>
       <c r="DC30" s="43"/>
       <c r="DD30" s="51"/>
       <c r="DE30" s="51"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
@@ -26847,54 +26900,56 @@
       </c>
       <c r="CN31" s="31">
         <v>1819.6</v>
       </c>
       <c r="CO31" s="39">
         <v>7441.3</v>
       </c>
       <c r="CP31" s="43">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="43">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="47">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="57">
         <v>828</v>
       </c>
       <c r="CU31" s="66">
         <v>1099.5999999999999</v>
       </c>
-      <c r="CV31" s="82">
+      <c r="CV31" s="75">
         <v>1107</v>
       </c>
-      <c r="CW31" s="43"/>
+      <c r="CW31" s="91">
+        <v>1448.6</v>
+      </c>
       <c r="CX31" s="43"/>
       <c r="CY31" s="43"/>
       <c r="CZ31" s="43"/>
       <c r="DA31" s="43"/>
       <c r="DB31" s="43"/>
       <c r="DC31" s="43"/>
       <c r="DD31" s="51"/>
       <c r="DE31" s="51"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
@@ -27158,54 +27213,56 @@
       </c>
       <c r="CN32" s="31">
         <v>1630.7</v>
       </c>
       <c r="CO32" s="39">
         <v>2814.6</v>
       </c>
       <c r="CP32" s="43">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="43">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="47">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="57">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="66">
         <v>734.7</v>
       </c>
-      <c r="CV32" s="82">
+      <c r="CV32" s="75">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW32" s="43"/>
+      <c r="CW32" s="91">
+        <v>943</v>
+      </c>
       <c r="CX32" s="43"/>
       <c r="CY32" s="43"/>
       <c r="CZ32" s="43"/>
       <c r="DA32" s="43"/>
       <c r="DB32" s="43"/>
       <c r="DC32" s="43"/>
       <c r="DD32" s="51"/>
       <c r="DE32" s="51"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
@@ -27469,54 +27526,56 @@
       </c>
       <c r="CN33" s="31">
         <v>3169.3</v>
       </c>
       <c r="CO33" s="39">
         <v>3225.6</v>
       </c>
       <c r="CP33" s="43">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="43">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="47">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="57">
         <v>458.9</v>
       </c>
       <c r="CU33" s="66">
         <v>858.6</v>
       </c>
-      <c r="CV33" s="82">
+      <c r="CV33" s="75">
         <v>840.2</v>
       </c>
-      <c r="CW33" s="43"/>
+      <c r="CW33" s="91">
+        <v>526.1</v>
+      </c>
       <c r="CX33" s="43"/>
       <c r="CY33" s="43"/>
       <c r="CZ33" s="43"/>
       <c r="DA33" s="43"/>
       <c r="DB33" s="43"/>
       <c r="DC33" s="43"/>
       <c r="DD33" s="51"/>
       <c r="DE33" s="51"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
@@ -27780,54 +27839,56 @@
       </c>
       <c r="CN34" s="31">
         <v>2110.9</v>
       </c>
       <c r="CO34" s="39">
         <v>1991.1</v>
       </c>
       <c r="CP34" s="43">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="43">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="47">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="57">
         <v>408.3</v>
       </c>
       <c r="CU34" s="66">
         <v>763.9</v>
       </c>
-      <c r="CV34" s="82">
+      <c r="CV34" s="75">
         <v>1236.3</v>
       </c>
-      <c r="CW34" s="43"/>
+      <c r="CW34" s="91">
+        <v>1898</v>
+      </c>
       <c r="CX34" s="43"/>
       <c r="CY34" s="43"/>
       <c r="CZ34" s="43"/>
       <c r="DA34" s="43"/>
       <c r="DB34" s="43"/>
       <c r="DC34" s="43"/>
       <c r="DD34" s="51"/>
       <c r="DE34" s="51"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
@@ -28091,54 +28152,56 @@
       </c>
       <c r="CN35" s="31">
         <v>6543.8</v>
       </c>
       <c r="CO35" s="39">
         <v>8559.1</v>
       </c>
       <c r="CP35" s="43">
         <v>26188</v>
       </c>
       <c r="CQ35" s="43">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="47">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="57">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="66">
         <v>2933.7</v>
       </c>
-      <c r="CV35" s="82">
+      <c r="CV35" s="75">
         <v>3405.4</v>
       </c>
-      <c r="CW35" s="43"/>
+      <c r="CW35" s="91">
+        <v>3689.2</v>
+      </c>
       <c r="CX35" s="43"/>
       <c r="CY35" s="43"/>
       <c r="CZ35" s="43"/>
       <c r="DA35" s="43"/>
       <c r="DB35" s="43"/>
       <c r="DC35" s="43"/>
       <c r="DD35" s="51"/>
       <c r="DE35" s="51"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
@@ -28402,54 +28465,56 @@
       </c>
       <c r="CN36" s="31">
         <v>1774.2</v>
       </c>
       <c r="CO36" s="39">
         <v>2456</v>
       </c>
       <c r="CP36" s="43">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="43">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="47">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="57">
         <v>484.3</v>
       </c>
       <c r="CU36" s="66">
         <v>684.2</v>
       </c>
-      <c r="CV36" s="82">
+      <c r="CV36" s="75">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW36" s="43"/>
+      <c r="CW36" s="91">
+        <v>629.20000000000005</v>
+      </c>
       <c r="CX36" s="43"/>
       <c r="CY36" s="43"/>
       <c r="CZ36" s="43"/>
       <c r="DA36" s="43"/>
       <c r="DB36" s="43"/>
       <c r="DC36" s="43"/>
       <c r="DD36" s="51"/>
       <c r="DE36" s="51"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
@@ -28713,96 +28778,98 @@
       </c>
       <c r="CN37" s="31">
         <v>2918.7</v>
       </c>
       <c r="CO37" s="39">
         <v>3603.7</v>
       </c>
       <c r="CP37" s="43">
         <v>8871</v>
       </c>
       <c r="CQ37" s="43">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="47">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="57">
         <v>911.8</v>
       </c>
       <c r="CU37" s="66">
         <v>1076</v>
       </c>
-      <c r="CV37" s="82">
+      <c r="CV37" s="75">
         <v>1145.2</v>
       </c>
-      <c r="CW37" s="43"/>
+      <c r="CW37" s="91">
+        <v>1157.3</v>
+      </c>
       <c r="CX37" s="43"/>
       <c r="CY37" s="43"/>
       <c r="CZ37" s="43"/>
       <c r="DA37" s="43"/>
       <c r="DB37" s="43"/>
       <c r="DC37" s="43"/>
       <c r="DD37" s="51"/>
       <c r="DE37" s="51"/>
     </row>
     <row r="40" spans="1:109" ht="33.75" customHeight="1">
-      <c r="A40" s="76" t="s">
+      <c r="A40" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="76"/>
-[...10 lines deleted...]
-      <c r="M40" s="76"/>
+      <c r="B40" s="86"/>
+      <c r="C40" s="86"/>
+      <c r="D40" s="86"/>
+      <c r="E40" s="86"/>
+      <c r="F40" s="86"/>
+      <c r="G40" s="86"/>
+      <c r="H40" s="86"/>
+      <c r="I40" s="86"/>
+      <c r="J40" s="86"/>
+      <c r="K40" s="86"/>
+      <c r="L40" s="86"/>
+      <c r="M40" s="86"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="75" t="s">
+      <c r="K41" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="L41" s="75"/>
-      <c r="M41" s="75"/>
+      <c r="L41" s="87"/>
+      <c r="M41" s="87"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
@@ -28863,180 +28930,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC41" s="52"/>
       <c r="DD41" s="52"/>
       <c r="DE41" s="53"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="77"/>
-      <c r="B42" s="72" t="s">
+      <c r="A42" s="84"/>
+      <c r="B42" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="73"/>
-[...10 lines deleted...]
-      <c r="N42" s="72" t="s">
+      <c r="C42" s="82"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="82"/>
+      <c r="H42" s="82"/>
+      <c r="I42" s="82"/>
+      <c r="J42" s="82"/>
+      <c r="K42" s="82"/>
+      <c r="L42" s="82"/>
+      <c r="M42" s="83"/>
+      <c r="N42" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="O42" s="73"/>
-[...10 lines deleted...]
-      <c r="Z42" s="72" t="s">
+      <c r="O42" s="82"/>
+      <c r="P42" s="82"/>
+      <c r="Q42" s="82"/>
+      <c r="R42" s="82"/>
+      <c r="S42" s="82"/>
+      <c r="T42" s="82"/>
+      <c r="U42" s="82"/>
+      <c r="V42" s="82"/>
+      <c r="W42" s="82"/>
+      <c r="X42" s="82"/>
+      <c r="Y42" s="83"/>
+      <c r="Z42" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="73"/>
-[...10 lines deleted...]
-      <c r="AL42" s="72" t="s">
+      <c r="AA42" s="82"/>
+      <c r="AB42" s="82"/>
+      <c r="AC42" s="82"/>
+      <c r="AD42" s="82"/>
+      <c r="AE42" s="82"/>
+      <c r="AF42" s="82"/>
+      <c r="AG42" s="82"/>
+      <c r="AH42" s="82"/>
+      <c r="AI42" s="82"/>
+      <c r="AJ42" s="82"/>
+      <c r="AK42" s="83"/>
+      <c r="AL42" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="AM42" s="73"/>
-[...10 lines deleted...]
-      <c r="AX42" s="72" t="s">
+      <c r="AM42" s="82"/>
+      <c r="AN42" s="82"/>
+      <c r="AO42" s="82"/>
+      <c r="AP42" s="82"/>
+      <c r="AQ42" s="82"/>
+      <c r="AR42" s="82"/>
+      <c r="AS42" s="82"/>
+      <c r="AT42" s="82"/>
+      <c r="AU42" s="82"/>
+      <c r="AV42" s="82"/>
+      <c r="AW42" s="83"/>
+      <c r="AX42" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="AY42" s="73"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="72" t="s">
+      <c r="AY42" s="82"/>
+      <c r="AZ42" s="82"/>
+      <c r="BA42" s="82"/>
+      <c r="BB42" s="82"/>
+      <c r="BC42" s="82"/>
+      <c r="BD42" s="82"/>
+      <c r="BE42" s="82"/>
+      <c r="BF42" s="82"/>
+      <c r="BG42" s="82"/>
+      <c r="BH42" s="82"/>
+      <c r="BI42" s="83"/>
+      <c r="BJ42" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="BK42" s="73"/>
-[...10 lines deleted...]
-      <c r="BV42" s="72" t="s">
+      <c r="BK42" s="82"/>
+      <c r="BL42" s="82"/>
+      <c r="BM42" s="82"/>
+      <c r="BN42" s="82"/>
+      <c r="BO42" s="82"/>
+      <c r="BP42" s="82"/>
+      <c r="BQ42" s="82"/>
+      <c r="BR42" s="82"/>
+      <c r="BS42" s="82"/>
+      <c r="BT42" s="82"/>
+      <c r="BU42" s="83"/>
+      <c r="BV42" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="73"/>
-[...10 lines deleted...]
-      <c r="CH42" s="72" t="s">
+      <c r="BW42" s="82"/>
+      <c r="BX42" s="82"/>
+      <c r="BY42" s="82"/>
+      <c r="BZ42" s="82"/>
+      <c r="CA42" s="82"/>
+      <c r="CB42" s="82"/>
+      <c r="CC42" s="82"/>
+      <c r="CD42" s="82"/>
+      <c r="CE42" s="82"/>
+      <c r="CF42" s="82"/>
+      <c r="CG42" s="83"/>
+      <c r="CH42" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="73"/>
-[...10 lines deleted...]
-      <c r="CT42" s="72" t="s">
+      <c r="CI42" s="82"/>
+      <c r="CJ42" s="82"/>
+      <c r="CK42" s="82"/>
+      <c r="CL42" s="82"/>
+      <c r="CM42" s="82"/>
+      <c r="CN42" s="82"/>
+      <c r="CO42" s="82"/>
+      <c r="CP42" s="82"/>
+      <c r="CQ42" s="82"/>
+      <c r="CR42" s="82"/>
+      <c r="CS42" s="83"/>
+      <c r="CT42" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="73"/>
-[...9 lines deleted...]
-      <c r="DE42" s="74"/>
+      <c r="CU42" s="82"/>
+      <c r="CV42" s="82"/>
+      <c r="CW42" s="82"/>
+      <c r="CX42" s="82"/>
+      <c r="CY42" s="82"/>
+      <c r="CZ42" s="82"/>
+      <c r="DA42" s="82"/>
+      <c r="DB42" s="82"/>
+      <c r="DC42" s="82"/>
+      <c r="DD42" s="82"/>
+      <c r="DE42" s="83"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="78"/>
+      <c r="A43" s="85"/>
       <c r="B43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29616,54 +29683,56 @@
       </c>
       <c r="CN44" s="32">
         <v>14864.1</v>
       </c>
       <c r="CO44" s="40">
         <v>29588.7</v>
       </c>
       <c r="CP44" s="42">
         <v>138394.9</v>
       </c>
       <c r="CQ44" s="42">
         <v>77922</v>
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="48">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="58">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="67">
         <v>1412</v>
       </c>
-      <c r="CV44" s="83">
+      <c r="CV44" s="76">
         <v>1092.2</v>
       </c>
-      <c r="CW44" s="34"/>
+      <c r="CW44" s="92">
+        <v>1026.8</v>
+      </c>
       <c r="CX44" s="34"/>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="34"/>
       <c r="DA44" s="42"/>
       <c r="DB44" s="42"/>
       <c r="DC44" s="42"/>
       <c r="DD44" s="50"/>
       <c r="DE44" s="50"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
@@ -29927,54 +29996,56 @@
       </c>
       <c r="CN45" s="33">
         <v>1210</v>
       </c>
       <c r="CO45" s="41">
         <v>1849.8</v>
       </c>
       <c r="CP45" s="43">
         <v>9108.1</v>
       </c>
       <c r="CQ45" s="43">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="49">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="59">
         <v>95.2</v>
       </c>
       <c r="CU45" s="68">
         <v>139.9</v>
       </c>
-      <c r="CV45" s="84">
+      <c r="CV45" s="77">
         <v>65.400000000000006</v>
       </c>
-      <c r="CW45" s="43"/>
+      <c r="CW45" s="93">
+        <v>140.4</v>
+      </c>
       <c r="CX45" s="43"/>
       <c r="CY45" s="43"/>
       <c r="CZ45" s="43"/>
       <c r="DA45" s="43"/>
       <c r="DB45" s="43"/>
       <c r="DC45" s="43"/>
       <c r="DD45" s="51"/>
       <c r="DE45" s="51"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
@@ -30238,54 +30309,56 @@
       </c>
       <c r="CN46" s="33">
         <v>1568.7</v>
       </c>
       <c r="CO46" s="41">
         <v>2705.2</v>
       </c>
       <c r="CP46" s="43">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ46" s="43">
         <v>6549.5</v>
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="49">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="59">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="68">
         <v>98.3</v>
       </c>
-      <c r="CV46" s="84">
+      <c r="CV46" s="77">
         <v>45.9</v>
       </c>
-      <c r="CW46" s="43"/>
+      <c r="CW46" s="93">
+        <v>132.5</v>
+      </c>
       <c r="CX46" s="43"/>
       <c r="CY46" s="43"/>
       <c r="CZ46" s="43"/>
       <c r="DA46" s="43"/>
       <c r="DB46" s="43"/>
       <c r="DC46" s="43"/>
       <c r="DD46" s="51"/>
       <c r="DE46" s="51"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
@@ -30549,54 +30622,56 @@
       </c>
       <c r="CN47" s="33">
         <v>1270.7</v>
       </c>
       <c r="CO47" s="41">
         <v>1283</v>
       </c>
       <c r="CP47" s="43">
         <v>8632.6</v>
       </c>
       <c r="CQ47" s="43">
         <v>5120.5</v>
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="49">
         <v>1064</v>
       </c>
       <c r="CT47" s="59">
         <v>881.7</v>
       </c>
       <c r="CU47" s="68">
         <v>1168.5999999999999</v>
       </c>
-      <c r="CV47" s="84">
+      <c r="CV47" s="77">
         <v>975.2</v>
       </c>
-      <c r="CW47" s="43"/>
+      <c r="CW47" s="93">
+        <v>752.2</v>
+      </c>
       <c r="CX47" s="43"/>
       <c r="CY47" s="43"/>
       <c r="CZ47" s="43"/>
       <c r="DA47" s="43"/>
       <c r="DB47" s="43"/>
       <c r="DC47" s="43"/>
       <c r="DD47" s="51"/>
       <c r="DE47" s="51"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>2</v>
       </c>
@@ -30860,54 +30935,56 @@
       </c>
       <c r="CN48" s="33">
         <v>1025.5</v>
       </c>
       <c r="CO48" s="41">
         <v>1722.2</v>
       </c>
       <c r="CP48" s="43">
         <v>11298</v>
       </c>
       <c r="CQ48" s="43">
         <v>5531.2</v>
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="49">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV48" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW48" s="43"/>
+      <c r="CV48" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW48" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX48" s="43"/>
       <c r="CY48" s="43"/>
       <c r="CZ48" s="43"/>
       <c r="DA48" s="43"/>
       <c r="DB48" s="43"/>
       <c r="DC48" s="43"/>
       <c r="DD48" s="51"/>
       <c r="DE48" s="51"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>2</v>
       </c>
@@ -31171,54 +31248,56 @@
       </c>
       <c r="CN49" s="33">
         <v>936</v>
       </c>
       <c r="CO49" s="41">
         <v>933.8</v>
       </c>
       <c r="CP49" s="43">
         <v>1659.5</v>
       </c>
       <c r="CQ49" s="43">
         <v>1840.6</v>
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="49">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV49" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW49" s="43"/>
+      <c r="CV49" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW49" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX49" s="43"/>
       <c r="CY49" s="43"/>
       <c r="CZ49" s="43"/>
       <c r="DA49" s="43"/>
       <c r="DB49" s="43"/>
       <c r="DC49" s="43"/>
       <c r="DD49" s="51"/>
       <c r="DE49" s="51"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>2</v>
       </c>
@@ -31482,54 +31561,56 @@
       </c>
       <c r="CN50" s="33">
         <v>539.4</v>
       </c>
       <c r="CO50" s="41">
         <v>1509.5</v>
       </c>
       <c r="CP50" s="43">
         <v>9657.1</v>
       </c>
       <c r="CQ50" s="43">
         <v>10712</v>
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="49">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV50" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW50" s="43"/>
+      <c r="CV50" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW50" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX50" s="43"/>
       <c r="CY50" s="43"/>
       <c r="CZ50" s="43"/>
       <c r="DA50" s="43"/>
       <c r="DB50" s="43"/>
       <c r="DC50" s="43"/>
       <c r="DD50" s="51"/>
       <c r="DE50" s="51"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>2</v>
       </c>
@@ -31793,54 +31874,56 @@
       </c>
       <c r="CN51" s="33">
         <v>497.1</v>
       </c>
       <c r="CO51" s="41">
         <v>5988.9</v>
       </c>
       <c r="CP51" s="43">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ51" s="43">
         <v>12502.6</v>
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="49">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV51" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW51" s="43"/>
+      <c r="CV51" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW51" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX51" s="43"/>
       <c r="CY51" s="43"/>
       <c r="CZ51" s="43"/>
       <c r="DA51" s="43"/>
       <c r="DB51" s="43"/>
       <c r="DC51" s="43"/>
       <c r="DD51" s="51"/>
       <c r="DE51" s="51"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>2</v>
       </c>
@@ -32104,54 +32187,56 @@
       </c>
       <c r="CN52" s="33">
         <v>657</v>
       </c>
       <c r="CO52" s="41">
         <v>1667.4</v>
       </c>
       <c r="CP52" s="43">
         <v>10445.5</v>
       </c>
       <c r="CQ52" s="43">
         <v>7936</v>
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="49">
         <v>6012</v>
       </c>
       <c r="CT52" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV52" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW52" s="43"/>
+      <c r="CV52" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW52" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX52" s="43"/>
       <c r="CY52" s="43"/>
       <c r="CZ52" s="43"/>
       <c r="DA52" s="43"/>
       <c r="DB52" s="43"/>
       <c r="DC52" s="43"/>
       <c r="DD52" s="51"/>
       <c r="DE52" s="51"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>2</v>
       </c>
@@ -32415,54 +32500,56 @@
       </c>
       <c r="CN53" s="33">
         <v>2071.1</v>
       </c>
       <c r="CO53" s="41">
         <v>2286.3000000000002</v>
       </c>
       <c r="CP53" s="43">
         <v>12371.3</v>
       </c>
       <c r="CQ53" s="43">
         <v>3883.9</v>
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="49">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV53" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW53" s="43"/>
+      <c r="CV53" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW53" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX53" s="43"/>
       <c r="CY53" s="43"/>
       <c r="CZ53" s="43"/>
       <c r="DA53" s="43"/>
       <c r="DB53" s="43"/>
       <c r="DC53" s="43"/>
       <c r="DD53" s="51"/>
       <c r="DE53" s="51"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>2</v>
       </c>
@@ -32726,54 +32813,56 @@
       </c>
       <c r="CN54" s="33">
         <v>712.9</v>
       </c>
       <c r="CO54" s="41">
         <v>714.6</v>
       </c>
       <c r="CP54" s="43">
         <v>1981.7</v>
       </c>
       <c r="CQ54" s="43">
         <v>1461.7</v>
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="49">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV54" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW54" s="43"/>
+      <c r="CV54" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW54" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX54" s="43"/>
       <c r="CY54" s="43"/>
       <c r="CZ54" s="43"/>
       <c r="DA54" s="43"/>
       <c r="DB54" s="43"/>
       <c r="DC54" s="43"/>
       <c r="DD54" s="51"/>
       <c r="DE54" s="51"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>2</v>
       </c>
@@ -33037,54 +33126,56 @@
       </c>
       <c r="CN55" s="33">
         <v>2362.8000000000002</v>
       </c>
       <c r="CO55" s="41">
         <v>4607.7</v>
       </c>
       <c r="CP55" s="43">
         <v>22573.4</v>
       </c>
       <c r="CQ55" s="43">
         <v>7277.8</v>
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="49">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="59">
         <v>4.2</v>
       </c>
       <c r="CU55" s="68">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CV55" s="84">
+      <c r="CV55" s="77">
         <v>5.7</v>
       </c>
-      <c r="CW55" s="43"/>
+      <c r="CW55" s="93">
+        <v>1.6</v>
+      </c>
       <c r="CX55" s="43"/>
       <c r="CY55" s="43"/>
       <c r="CZ55" s="43"/>
       <c r="DA55" s="43"/>
       <c r="DB55" s="43"/>
       <c r="DC55" s="43"/>
       <c r="DD55" s="51"/>
       <c r="DE55" s="51"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>2</v>
       </c>
@@ -33348,54 +33439,56 @@
       </c>
       <c r="CN56" s="33">
         <v>827.1</v>
       </c>
       <c r="CO56" s="41">
         <v>1869.9</v>
       </c>
       <c r="CP56" s="43">
         <v>11914.6</v>
       </c>
       <c r="CQ56" s="43">
         <v>6128.2</v>
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="49">
         <v>2404</v>
       </c>
       <c r="CT56" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV56" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW56" s="43"/>
+      <c r="CV56" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW56" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX56" s="43"/>
       <c r="CY56" s="43"/>
       <c r="CZ56" s="43"/>
       <c r="DA56" s="43"/>
       <c r="DB56" s="43"/>
       <c r="DC56" s="43"/>
       <c r="DD56" s="51"/>
       <c r="DE56" s="51"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>2</v>
       </c>
@@ -33659,96 +33752,98 @@
       </c>
       <c r="CN57" s="33">
         <v>1185.9000000000001</v>
       </c>
       <c r="CO57" s="41">
         <v>2450.5</v>
       </c>
       <c r="CP57" s="43">
         <v>7715.6</v>
       </c>
       <c r="CQ57" s="43">
         <v>4564.8</v>
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="49">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="CV57" s="85" t="s">
-[...2 lines deleted...]
-      <c r="CW57" s="43"/>
+      <c r="CV57" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW57" s="94" t="s">
+        <v>2</v>
+      </c>
       <c r="CX57" s="43"/>
       <c r="CY57" s="43"/>
       <c r="CZ57" s="43"/>
       <c r="DA57" s="43"/>
       <c r="DB57" s="43"/>
       <c r="DC57" s="43"/>
       <c r="DD57" s="51"/>
       <c r="DE57" s="51"/>
     </row>
     <row r="59" spans="1:109" ht="34.5" customHeight="1">
-      <c r="A59" s="76" t="s">
+      <c r="A59" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="76"/>
-[...10 lines deleted...]
-      <c r="M59" s="76"/>
+      <c r="B59" s="86"/>
+      <c r="C59" s="86"/>
+      <c r="D59" s="86"/>
+      <c r="E59" s="86"/>
+      <c r="F59" s="86"/>
+      <c r="G59" s="86"/>
+      <c r="H59" s="86"/>
+      <c r="I59" s="86"/>
+      <c r="J59" s="86"/>
+      <c r="K59" s="86"/>
+      <c r="L59" s="86"/>
+      <c r="M59" s="86"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="75" t="s">
+      <c r="K60" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="L60" s="75"/>
-      <c r="M60" s="75"/>
+      <c r="L60" s="87"/>
+      <c r="M60" s="87"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
@@ -33809,180 +33904,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC60" s="52"/>
       <c r="DD60" s="52"/>
       <c r="DE60" s="53"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="77"/>
-      <c r="B61" s="72" t="s">
+      <c r="A61" s="84"/>
+      <c r="B61" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="73"/>
-[...10 lines deleted...]
-      <c r="N61" s="72" t="s">
+      <c r="C61" s="82"/>
+      <c r="D61" s="82"/>
+      <c r="E61" s="82"/>
+      <c r="F61" s="82"/>
+      <c r="G61" s="82"/>
+      <c r="H61" s="82"/>
+      <c r="I61" s="82"/>
+      <c r="J61" s="82"/>
+      <c r="K61" s="82"/>
+      <c r="L61" s="82"/>
+      <c r="M61" s="83"/>
+      <c r="N61" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="O61" s="73"/>
-[...10 lines deleted...]
-      <c r="Z61" s="72" t="s">
+      <c r="O61" s="82"/>
+      <c r="P61" s="82"/>
+      <c r="Q61" s="82"/>
+      <c r="R61" s="82"/>
+      <c r="S61" s="82"/>
+      <c r="T61" s="82"/>
+      <c r="U61" s="82"/>
+      <c r="V61" s="82"/>
+      <c r="W61" s="82"/>
+      <c r="X61" s="82"/>
+      <c r="Y61" s="83"/>
+      <c r="Z61" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="AA61" s="73"/>
-[...10 lines deleted...]
-      <c r="AL61" s="72" t="s">
+      <c r="AA61" s="82"/>
+      <c r="AB61" s="82"/>
+      <c r="AC61" s="82"/>
+      <c r="AD61" s="82"/>
+      <c r="AE61" s="82"/>
+      <c r="AF61" s="82"/>
+      <c r="AG61" s="82"/>
+      <c r="AH61" s="82"/>
+      <c r="AI61" s="82"/>
+      <c r="AJ61" s="82"/>
+      <c r="AK61" s="83"/>
+      <c r="AL61" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="AM61" s="73"/>
-[...10 lines deleted...]
-      <c r="AX61" s="72" t="s">
+      <c r="AM61" s="82"/>
+      <c r="AN61" s="82"/>
+      <c r="AO61" s="82"/>
+      <c r="AP61" s="82"/>
+      <c r="AQ61" s="82"/>
+      <c r="AR61" s="82"/>
+      <c r="AS61" s="82"/>
+      <c r="AT61" s="82"/>
+      <c r="AU61" s="82"/>
+      <c r="AV61" s="82"/>
+      <c r="AW61" s="83"/>
+      <c r="AX61" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="AY61" s="73"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="72" t="s">
+      <c r="AY61" s="82"/>
+      <c r="AZ61" s="82"/>
+      <c r="BA61" s="82"/>
+      <c r="BB61" s="82"/>
+      <c r="BC61" s="82"/>
+      <c r="BD61" s="82"/>
+      <c r="BE61" s="82"/>
+      <c r="BF61" s="82"/>
+      <c r="BG61" s="82"/>
+      <c r="BH61" s="82"/>
+      <c r="BI61" s="83"/>
+      <c r="BJ61" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="BK61" s="73"/>
-[...10 lines deleted...]
-      <c r="BV61" s="72" t="s">
+      <c r="BK61" s="82"/>
+      <c r="BL61" s="82"/>
+      <c r="BM61" s="82"/>
+      <c r="BN61" s="82"/>
+      <c r="BO61" s="82"/>
+      <c r="BP61" s="82"/>
+      <c r="BQ61" s="82"/>
+      <c r="BR61" s="82"/>
+      <c r="BS61" s="82"/>
+      <c r="BT61" s="82"/>
+      <c r="BU61" s="83"/>
+      <c r="BV61" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="73"/>
-[...10 lines deleted...]
-      <c r="CH61" s="72" t="s">
+      <c r="BW61" s="82"/>
+      <c r="BX61" s="82"/>
+      <c r="BY61" s="82"/>
+      <c r="BZ61" s="82"/>
+      <c r="CA61" s="82"/>
+      <c r="CB61" s="82"/>
+      <c r="CC61" s="82"/>
+      <c r="CD61" s="82"/>
+      <c r="CE61" s="82"/>
+      <c r="CF61" s="82"/>
+      <c r="CG61" s="83"/>
+      <c r="CH61" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="73"/>
-[...10 lines deleted...]
-      <c r="CT61" s="72" t="s">
+      <c r="CI61" s="82"/>
+      <c r="CJ61" s="82"/>
+      <c r="CK61" s="82"/>
+      <c r="CL61" s="82"/>
+      <c r="CM61" s="82"/>
+      <c r="CN61" s="82"/>
+      <c r="CO61" s="82"/>
+      <c r="CP61" s="82"/>
+      <c r="CQ61" s="82"/>
+      <c r="CR61" s="82"/>
+      <c r="CS61" s="83"/>
+      <c r="CT61" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="73"/>
-[...9 lines deleted...]
-      <c r="DE61" s="74"/>
+      <c r="CU61" s="82"/>
+      <c r="CV61" s="82"/>
+      <c r="CW61" s="82"/>
+      <c r="CX61" s="82"/>
+      <c r="CY61" s="82"/>
+      <c r="CZ61" s="82"/>
+      <c r="DA61" s="82"/>
+      <c r="DB61" s="82"/>
+      <c r="DC61" s="82"/>
+      <c r="DD61" s="82"/>
+      <c r="DE61" s="83"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="78"/>
+      <c r="A62" s="85"/>
       <c r="B62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34562,54 +34657,56 @@
       </c>
       <c r="CN63" s="34">
         <v>19571.5</v>
       </c>
       <c r="CO63" s="42">
         <v>17332.400000000001</v>
       </c>
       <c r="CP63" s="42">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ63" s="42">
         <v>19437.8</v>
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="50">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="61">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="70">
         <v>13352.8</v>
       </c>
-      <c r="CV63" s="86">
+      <c r="CV63" s="79">
         <v>15403.2</v>
       </c>
-      <c r="CW63" s="34"/>
+      <c r="CW63" s="95">
+        <v>17284.400000000001</v>
+      </c>
       <c r="CX63" s="34"/>
       <c r="CY63" s="34"/>
       <c r="CZ63" s="34"/>
       <c r="DA63" s="42"/>
       <c r="DB63" s="42"/>
       <c r="DC63" s="42"/>
       <c r="DD63" s="50"/>
       <c r="DE63" s="50"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
@@ -34873,54 +34970,56 @@
       </c>
       <c r="CN64" s="35">
         <v>684.9</v>
       </c>
       <c r="CO64" s="43">
         <v>788.1</v>
       </c>
       <c r="CP64" s="43">
         <v>1022.3</v>
       </c>
       <c r="CQ64" s="43">
         <v>1364.9</v>
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="51">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="62">
         <v>662.1</v>
       </c>
       <c r="CU64" s="71">
         <v>573.79999999999995</v>
       </c>
-      <c r="CV64" s="87">
+      <c r="CV64" s="80">
         <v>1279.3</v>
       </c>
-      <c r="CW64" s="43"/>
+      <c r="CW64" s="96">
+        <v>951.7</v>
+      </c>
       <c r="CX64" s="43"/>
       <c r="CY64" s="43"/>
       <c r="CZ64" s="43"/>
       <c r="DA64" s="43"/>
       <c r="DB64" s="43"/>
       <c r="DC64" s="43"/>
       <c r="DD64" s="51"/>
       <c r="DE64" s="51"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
@@ -35184,54 +35283,56 @@
       </c>
       <c r="CN65" s="35">
         <v>3051.4</v>
       </c>
       <c r="CO65" s="43">
         <v>1894.1</v>
       </c>
       <c r="CP65" s="43">
         <v>2078.4</v>
       </c>
       <c r="CQ65" s="43">
         <v>1969</v>
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="51">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="62">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="71">
         <v>1753.3</v>
       </c>
-      <c r="CV65" s="87">
+      <c r="CV65" s="80">
         <v>2075.3000000000002</v>
       </c>
-      <c r="CW65" s="43"/>
+      <c r="CW65" s="96">
+        <v>2021</v>
+      </c>
       <c r="CX65" s="43"/>
       <c r="CY65" s="43"/>
       <c r="CZ65" s="43"/>
       <c r="DA65" s="43"/>
       <c r="DB65" s="43"/>
       <c r="DC65" s="43"/>
       <c r="DD65" s="51"/>
       <c r="DE65" s="51"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
@@ -35495,54 +35596,56 @@
       </c>
       <c r="CN66" s="35">
         <v>1345.1</v>
       </c>
       <c r="CO66" s="43">
         <v>1113.2</v>
       </c>
       <c r="CP66" s="43">
         <v>808.3</v>
       </c>
       <c r="CQ66" s="43">
         <v>1078.5</v>
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="51">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="62">
         <v>460.7</v>
       </c>
       <c r="CU66" s="71">
         <v>834.2</v>
       </c>
-      <c r="CV66" s="87">
+      <c r="CV66" s="80">
         <v>913.3</v>
       </c>
-      <c r="CW66" s="43"/>
+      <c r="CW66" s="96">
+        <v>575.79999999999995</v>
+      </c>
       <c r="CX66" s="43"/>
       <c r="CY66" s="43"/>
       <c r="CZ66" s="43"/>
       <c r="DA66" s="43"/>
       <c r="DB66" s="43"/>
       <c r="DC66" s="43"/>
       <c r="DD66" s="51"/>
       <c r="DE66" s="51"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
@@ -35806,54 +35909,56 @@
       </c>
       <c r="CN67" s="35">
         <v>744.4</v>
       </c>
       <c r="CO67" s="43">
         <v>1061.2</v>
       </c>
       <c r="CP67" s="43">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ67" s="43">
         <v>1411.3</v>
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="51">
         <v>626.5</v>
       </c>
       <c r="CT67" s="62">
         <v>543.4</v>
       </c>
       <c r="CU67" s="71">
         <v>753.1</v>
       </c>
-      <c r="CV67" s="87">
+      <c r="CV67" s="80">
         <v>528</v>
       </c>
-      <c r="CW67" s="43"/>
+      <c r="CW67" s="96">
+        <v>1465.8</v>
+      </c>
       <c r="CX67" s="43"/>
       <c r="CY67" s="43"/>
       <c r="CZ67" s="43"/>
       <c r="DA67" s="43"/>
       <c r="DB67" s="43"/>
       <c r="DC67" s="43"/>
       <c r="DD67" s="51"/>
       <c r="DE67" s="51"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
@@ -36117,54 +36222,56 @@
       </c>
       <c r="CN68" s="35">
         <v>1503.8</v>
       </c>
       <c r="CO68" s="43">
         <v>1463.7</v>
       </c>
       <c r="CP68" s="43">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ68" s="43">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="51">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="62">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="71">
         <v>776.8</v>
       </c>
-      <c r="CV68" s="87">
+      <c r="CV68" s="80">
         <v>981.1</v>
       </c>
-      <c r="CW68" s="43"/>
+      <c r="CW68" s="96">
+        <v>1138.5</v>
+      </c>
       <c r="CX68" s="43"/>
       <c r="CY68" s="43"/>
       <c r="CZ68" s="43"/>
       <c r="DA68" s="43"/>
       <c r="DB68" s="43"/>
       <c r="DC68" s="43"/>
       <c r="DD68" s="51"/>
       <c r="DE68" s="51"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
@@ -36428,54 +36535,56 @@
       </c>
       <c r="CN69" s="35">
         <v>594.4</v>
       </c>
       <c r="CO69" s="43">
         <v>514.4</v>
       </c>
       <c r="CP69" s="43">
         <v>805.6</v>
       </c>
       <c r="CQ69" s="43">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="51">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="62">
         <v>838.3</v>
       </c>
       <c r="CU69" s="71">
         <v>516.1</v>
       </c>
-      <c r="CV69" s="87">
+      <c r="CV69" s="80">
         <v>673.1</v>
       </c>
-      <c r="CW69" s="43"/>
+      <c r="CW69" s="96">
+        <v>841.8</v>
+      </c>
       <c r="CX69" s="43"/>
       <c r="CY69" s="43"/>
       <c r="CZ69" s="43"/>
       <c r="DA69" s="43"/>
       <c r="DB69" s="43"/>
       <c r="DC69" s="43"/>
       <c r="DD69" s="51"/>
       <c r="DE69" s="51"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
@@ -36739,54 +36848,56 @@
       </c>
       <c r="CN70" s="35">
         <v>1322</v>
       </c>
       <c r="CO70" s="43">
         <v>1450.4</v>
       </c>
       <c r="CP70" s="43">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ70" s="43">
         <v>1948</v>
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="51">
         <v>736.5</v>
       </c>
       <c r="CT70" s="62">
         <v>828</v>
       </c>
       <c r="CU70" s="71">
         <v>1099.5999999999999</v>
       </c>
-      <c r="CV70" s="87">
+      <c r="CV70" s="80">
         <v>1107</v>
       </c>
-      <c r="CW70" s="43"/>
+      <c r="CW70" s="96">
+        <v>1448.6</v>
+      </c>
       <c r="CX70" s="43"/>
       <c r="CY70" s="43"/>
       <c r="CZ70" s="43"/>
       <c r="DA70" s="43"/>
       <c r="DB70" s="43"/>
       <c r="DC70" s="43"/>
       <c r="DD70" s="51"/>
       <c r="DE70" s="51"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
@@ -37050,54 +37161,56 @@
       </c>
       <c r="CN71" s="35">
         <v>973.3</v>
       </c>
       <c r="CO71" s="43">
         <v>1146.4000000000001</v>
       </c>
       <c r="CP71" s="43">
         <v>891.9</v>
       </c>
       <c r="CQ71" s="43">
         <v>797.6</v>
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="51">
         <v>772.2</v>
       </c>
       <c r="CT71" s="62">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="71">
         <v>734.7</v>
       </c>
-      <c r="CV71" s="87">
+      <c r="CV71" s="80">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW71" s="43"/>
+      <c r="CW71" s="96">
+        <v>943</v>
+      </c>
       <c r="CX71" s="43"/>
       <c r="CY71" s="43"/>
       <c r="CZ71" s="43"/>
       <c r="DA71" s="43"/>
       <c r="DB71" s="43"/>
       <c r="DC71" s="43"/>
       <c r="DD71" s="51"/>
       <c r="DE71" s="51"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
@@ -37361,54 +37474,56 @@
       </c>
       <c r="CN72" s="35">
         <v>1097.3</v>
       </c>
       <c r="CO72" s="43">
         <v>938.4</v>
       </c>
       <c r="CP72" s="43">
         <v>957.8</v>
       </c>
       <c r="CQ72" s="43">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="51">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="62">
         <v>458.9</v>
       </c>
       <c r="CU72" s="71">
         <v>858.6</v>
       </c>
-      <c r="CV72" s="87">
+      <c r="CV72" s="80">
         <v>840.2</v>
       </c>
-      <c r="CW72" s="43"/>
+      <c r="CW72" s="96">
+        <v>526.1</v>
+      </c>
       <c r="CX72" s="43"/>
       <c r="CY72" s="43"/>
       <c r="CZ72" s="43"/>
       <c r="DA72" s="43"/>
       <c r="DB72" s="43"/>
       <c r="DC72" s="43"/>
       <c r="DD72" s="51"/>
       <c r="DE72" s="51"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
@@ -37672,54 +37787,56 @@
       </c>
       <c r="CN73" s="35">
         <v>1397.4</v>
       </c>
       <c r="CO73" s="43">
         <v>1275.9000000000001</v>
       </c>
       <c r="CP73" s="43">
         <v>1733.3</v>
       </c>
       <c r="CQ73" s="43">
         <v>1337.3</v>
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="51">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="62">
         <v>408.3</v>
       </c>
       <c r="CU73" s="71">
         <v>763.9</v>
       </c>
-      <c r="CV73" s="87">
+      <c r="CV73" s="80">
         <v>1236.3</v>
       </c>
-      <c r="CW73" s="43"/>
+      <c r="CW73" s="96">
+        <v>1898</v>
+      </c>
       <c r="CX73" s="43"/>
       <c r="CY73" s="43"/>
       <c r="CZ73" s="43"/>
       <c r="DA73" s="43"/>
       <c r="DB73" s="43"/>
       <c r="DC73" s="43"/>
       <c r="DD73" s="51"/>
       <c r="DE73" s="51"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
@@ -37983,54 +38100,56 @@
       </c>
       <c r="CN74" s="35">
         <v>4179.2</v>
       </c>
       <c r="CO74" s="43">
         <v>3949.1</v>
       </c>
       <c r="CP74" s="43">
         <v>3607.2</v>
       </c>
       <c r="CQ74" s="43">
         <v>4079.2</v>
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="51">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="62">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="71">
         <v>2928.5</v>
       </c>
-      <c r="CV74" s="87">
+      <c r="CV74" s="80">
         <v>3399.7</v>
       </c>
-      <c r="CW74" s="43"/>
+      <c r="CW74" s="96">
+        <v>3687.6</v>
+      </c>
       <c r="CX74" s="43"/>
       <c r="CY74" s="43"/>
       <c r="CZ74" s="43"/>
       <c r="DA74" s="43"/>
       <c r="DB74" s="43"/>
       <c r="DC74" s="43"/>
       <c r="DD74" s="51"/>
       <c r="DE74" s="51"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
@@ -38294,54 +38413,56 @@
       </c>
       <c r="CN75" s="35">
         <v>946.6</v>
       </c>
       <c r="CO75" s="43">
         <v>585.4</v>
       </c>
       <c r="CP75" s="43">
         <v>689.3</v>
       </c>
       <c r="CQ75" s="43">
         <v>911.2</v>
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="51">
         <v>928.9</v>
       </c>
       <c r="CT75" s="62">
         <v>484.3</v>
       </c>
       <c r="CU75" s="71">
         <v>684.2</v>
       </c>
-      <c r="CV75" s="87">
+      <c r="CV75" s="80">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW75" s="43"/>
+      <c r="CW75" s="96">
+        <v>629.20000000000005</v>
+      </c>
       <c r="CX75" s="43"/>
       <c r="CY75" s="43"/>
       <c r="CZ75" s="43"/>
       <c r="DA75" s="43"/>
       <c r="DB75" s="43"/>
       <c r="DC75" s="43"/>
       <c r="DD75" s="51"/>
       <c r="DE75" s="51"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
@@ -38605,54 +38726,56 @@
       </c>
       <c r="CN76" s="35">
         <v>1732</v>
       </c>
       <c r="CO76" s="43">
         <v>1152.2</v>
       </c>
       <c r="CP76" s="43">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ76" s="43">
         <v>973.3</v>
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="51">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="62">
         <v>911.8</v>
       </c>
       <c r="CU76" s="71">
         <v>1076</v>
       </c>
-      <c r="CV76" s="87">
+      <c r="CV76" s="80">
         <v>1145.2</v>
       </c>
-      <c r="CW76" s="43"/>
+      <c r="CW76" s="96">
+        <v>1157.3</v>
+      </c>
       <c r="CX76" s="43"/>
       <c r="CY76" s="43"/>
       <c r="CZ76" s="43"/>
       <c r="DA76" s="43"/>
       <c r="DB76" s="43"/>
       <c r="DC76" s="43"/>
       <c r="DD76" s="51"/>
       <c r="DE76" s="51"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
@@ -38830,98 +38953,98 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="CT22:DE22"/>
     <mergeCell ref="CT42:DE42"/>
     <mergeCell ref="CT61:DE61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="BJ42:BU42"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
-    <mergeCell ref="Z22:AK22"/>
-[...31 lines deleted...]
-    <mergeCell ref="AL42:AW42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">