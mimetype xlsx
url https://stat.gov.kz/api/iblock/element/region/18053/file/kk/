--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1075" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жылдардың айлары бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
@@ -9678,51 +9678,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -9790,70 +9790,81 @@
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
@@ -18846,82 +18857,82 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="93" width="8" style="1" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="1" customWidth="1"/>
     <col min="95" max="96" width="8" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="86"/>
-[...10 lines deleted...]
-      <c r="M2" s="86"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="87" t="s">
+      <c r="K3" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="87"/>
-      <c r="M3" s="87"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
@@ -18982,180 +18993,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CQ3" s="4"/>
       <c r="CR3" s="4"/>
       <c r="CS3" s="5"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC3" s="52"/>
       <c r="DD3" s="52"/>
       <c r="DE3" s="53"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="84"/>
-      <c r="B4" s="81" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="82"/>
-[...10 lines deleted...]
-      <c r="N4" s="81" t="s">
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="82"/>
-[...10 lines deleted...]
-      <c r="Z4" s="81" t="s">
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="82"/>
-[...10 lines deleted...]
-      <c r="AL4" s="81" t="s">
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="91"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="91"/>
+      <c r="AG4" s="91"/>
+      <c r="AH4" s="91"/>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="91"/>
+      <c r="AK4" s="92"/>
+      <c r="AL4" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="AM4" s="82"/>
-[...10 lines deleted...]
-      <c r="AX4" s="81" t="s">
+      <c r="AM4" s="91"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="91"/>
+      <c r="AP4" s="91"/>
+      <c r="AQ4" s="91"/>
+      <c r="AR4" s="91"/>
+      <c r="AS4" s="91"/>
+      <c r="AT4" s="91"/>
+      <c r="AU4" s="91"/>
+      <c r="AV4" s="91"/>
+      <c r="AW4" s="92"/>
+      <c r="AX4" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="AY4" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="81" t="s">
+      <c r="AY4" s="91"/>
+      <c r="AZ4" s="91"/>
+      <c r="BA4" s="91"/>
+      <c r="BB4" s="91"/>
+      <c r="BC4" s="91"/>
+      <c r="BD4" s="91"/>
+      <c r="BE4" s="91"/>
+      <c r="BF4" s="91"/>
+      <c r="BG4" s="91"/>
+      <c r="BH4" s="91"/>
+      <c r="BI4" s="92"/>
+      <c r="BJ4" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="BK4" s="82"/>
-[...10 lines deleted...]
-      <c r="BV4" s="81" t="s">
+      <c r="BK4" s="91"/>
+      <c r="BL4" s="91"/>
+      <c r="BM4" s="91"/>
+      <c r="BN4" s="91"/>
+      <c r="BO4" s="91"/>
+      <c r="BP4" s="91"/>
+      <c r="BQ4" s="91"/>
+      <c r="BR4" s="91"/>
+      <c r="BS4" s="91"/>
+      <c r="BT4" s="91"/>
+      <c r="BU4" s="92"/>
+      <c r="BV4" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="82"/>
-[...10 lines deleted...]
-      <c r="CH4" s="81" t="s">
+      <c r="BW4" s="91"/>
+      <c r="BX4" s="91"/>
+      <c r="BY4" s="91"/>
+      <c r="BZ4" s="91"/>
+      <c r="CA4" s="91"/>
+      <c r="CB4" s="91"/>
+      <c r="CC4" s="91"/>
+      <c r="CD4" s="91"/>
+      <c r="CE4" s="91"/>
+      <c r="CF4" s="91"/>
+      <c r="CG4" s="92"/>
+      <c r="CH4" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="82"/>
-[...10 lines deleted...]
-      <c r="CT4" s="81" t="s">
+      <c r="CI4" s="91"/>
+      <c r="CJ4" s="91"/>
+      <c r="CK4" s="91"/>
+      <c r="CL4" s="91"/>
+      <c r="CM4" s="91"/>
+      <c r="CN4" s="91"/>
+      <c r="CO4" s="91"/>
+      <c r="CP4" s="91"/>
+      <c r="CQ4" s="91"/>
+      <c r="CR4" s="91"/>
+      <c r="CS4" s="92"/>
+      <c r="CT4" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="82"/>
-[...9 lines deleted...]
-      <c r="DE4" s="83"/>
+      <c r="CU4" s="91"/>
+      <c r="CV4" s="91"/>
+      <c r="CW4" s="91"/>
+      <c r="CX4" s="91"/>
+      <c r="CY4" s="91"/>
+      <c r="CZ4" s="91"/>
+      <c r="DA4" s="91"/>
+      <c r="DB4" s="91"/>
+      <c r="DC4" s="91"/>
+      <c r="DD4" s="91"/>
+      <c r="DE4" s="92"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="85"/>
+      <c r="A5" s="96"/>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19738,54 +19749,56 @@
       </c>
       <c r="CO6" s="36">
         <v>47163.199999999997</v>
       </c>
       <c r="CP6" s="42">
         <v>155956.6</v>
       </c>
       <c r="CQ6" s="42">
         <v>97616</v>
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="44">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="54">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="63">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="72">
         <v>16853.8</v>
       </c>
-      <c r="CW6" s="88">
+      <c r="CW6" s="81">
         <v>18470.3</v>
       </c>
-      <c r="CX6" s="34"/>
+      <c r="CX6" s="97">
+        <v>18225.099999999999</v>
+      </c>
       <c r="CY6" s="34"/>
       <c r="CZ6" s="34"/>
       <c r="DA6" s="42"/>
       <c r="DB6" s="42"/>
       <c r="DC6" s="42"/>
       <c r="DD6" s="50"/>
       <c r="DE6" s="50"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
@@ -20051,54 +20064,56 @@
       </c>
       <c r="CO7" s="37">
         <v>2673.85</v>
       </c>
       <c r="CP7" s="43">
         <v>10168.4</v>
       </c>
       <c r="CQ7" s="43">
         <v>5814.8</v>
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="45">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="55">
         <v>792.6</v>
       </c>
       <c r="CU7" s="64">
         <v>748.9</v>
       </c>
       <c r="CV7" s="73">
         <v>1366.2</v>
       </c>
-      <c r="CW7" s="89">
+      <c r="CW7" s="82">
         <v>1078.8</v>
       </c>
-      <c r="CX7" s="43"/>
+      <c r="CX7" s="98">
+        <v>959.1</v>
+      </c>
       <c r="CY7" s="43"/>
       <c r="CZ7" s="43"/>
       <c r="DA7" s="43"/>
       <c r="DB7" s="43"/>
       <c r="DC7" s="43"/>
       <c r="DD7" s="51"/>
       <c r="DE7" s="51"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
@@ -20364,54 +20379,56 @@
       </c>
       <c r="CO8" s="37">
         <v>4646.34</v>
       </c>
       <c r="CP8" s="43">
         <v>23131.5</v>
       </c>
       <c r="CQ8" s="43">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="45">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="55">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="64">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="73">
         <v>2167</v>
       </c>
-      <c r="CW8" s="89">
+      <c r="CW8" s="82">
         <v>2162</v>
       </c>
-      <c r="CX8" s="43"/>
+      <c r="CX8" s="98">
+        <v>2271.9</v>
+      </c>
       <c r="CY8" s="43"/>
       <c r="CZ8" s="43"/>
       <c r="DA8" s="43"/>
       <c r="DB8" s="43"/>
       <c r="DC8" s="43"/>
       <c r="DD8" s="51"/>
       <c r="DE8" s="51"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
@@ -20677,54 +20694,56 @@
       </c>
       <c r="CO9" s="37">
         <v>2402.0700000000002</v>
       </c>
       <c r="CP9" s="43">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ9" s="43">
         <v>6206</v>
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="45">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="55">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="64">
         <v>2008</v>
       </c>
       <c r="CV9" s="73">
         <v>1893.6</v>
       </c>
-      <c r="CW9" s="89">
+      <c r="CW9" s="82">
         <v>1359.3</v>
       </c>
-      <c r="CX9" s="43"/>
+      <c r="CX9" s="98">
+        <v>1357.6</v>
+      </c>
       <c r="CY9" s="43"/>
       <c r="CZ9" s="43"/>
       <c r="DA9" s="43"/>
       <c r="DB9" s="43"/>
       <c r="DC9" s="43"/>
       <c r="DD9" s="51"/>
       <c r="DE9" s="51"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
@@ -20990,54 +21009,56 @@
       </c>
       <c r="CO10" s="37">
         <v>2795.23</v>
       </c>
       <c r="CP10" s="43">
         <v>12452.6</v>
       </c>
       <c r="CQ10" s="43">
         <v>6955.5</v>
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="45">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="55">
         <v>554.4</v>
       </c>
       <c r="CU10" s="64">
         <v>764.1</v>
       </c>
       <c r="CV10" s="73">
         <v>539</v>
       </c>
-      <c r="CW10" s="89">
+      <c r="CW10" s="82">
         <v>1434</v>
       </c>
-      <c r="CX10" s="43"/>
+      <c r="CX10" s="98">
+        <v>1130.8</v>
+      </c>
       <c r="CY10" s="43"/>
       <c r="CZ10" s="43"/>
       <c r="DA10" s="43"/>
       <c r="DB10" s="43"/>
       <c r="DC10" s="43"/>
       <c r="DD10" s="51"/>
       <c r="DE10" s="51"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
@@ -21303,54 +21324,56 @@
       </c>
       <c r="CO11" s="37">
         <v>2416.34</v>
       </c>
       <c r="CP11" s="43">
         <v>2821.9</v>
       </c>
       <c r="CQ11" s="43">
         <v>3161.8</v>
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="45">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="55">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="64">
         <v>795</v>
       </c>
       <c r="CV11" s="73">
         <v>1055.9000000000001</v>
       </c>
-      <c r="CW11" s="89">
+      <c r="CW11" s="82">
         <v>1176.9000000000001</v>
       </c>
-      <c r="CX11" s="43"/>
+      <c r="CX11" s="98">
+        <v>1497.5</v>
+      </c>
       <c r="CY11" s="43"/>
       <c r="CZ11" s="43"/>
       <c r="DA11" s="43"/>
       <c r="DB11" s="43"/>
       <c r="DC11" s="43"/>
       <c r="DD11" s="51"/>
       <c r="DE11" s="51"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
@@ -21616,54 +21639,56 @@
       </c>
       <c r="CO12" s="37">
         <v>2027.29</v>
       </c>
       <c r="CP12" s="43">
         <v>10468.4</v>
       </c>
       <c r="CQ12" s="43">
         <v>11836.6</v>
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="45">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="55">
         <v>841.1</v>
       </c>
       <c r="CU12" s="64">
         <v>518.9</v>
       </c>
       <c r="CV12" s="73">
         <v>678.7</v>
       </c>
-      <c r="CW12" s="89">
+      <c r="CW12" s="82">
         <v>845.6</v>
       </c>
-      <c r="CX12" s="43"/>
+      <c r="CX12" s="98">
+        <v>702.7</v>
+      </c>
       <c r="CY12" s="43"/>
       <c r="CZ12" s="43"/>
       <c r="DA12" s="43"/>
       <c r="DB12" s="43"/>
       <c r="DC12" s="43"/>
       <c r="DD12" s="51"/>
       <c r="DE12" s="51"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
@@ -21929,54 +21954,56 @@
       </c>
       <c r="CO13" s="37">
         <v>7441.58</v>
       </c>
       <c r="CP13" s="43">
         <v>11298.7</v>
       </c>
       <c r="CQ13" s="43">
         <v>14454.9</v>
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="45">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="55">
         <v>828.2</v>
       </c>
       <c r="CU13" s="64">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="73">
         <v>1107.5</v>
       </c>
-      <c r="CW13" s="89">
+      <c r="CW13" s="82">
         <v>1449.4</v>
       </c>
-      <c r="CX13" s="43"/>
+      <c r="CX13" s="98">
+        <v>1292.3</v>
+      </c>
       <c r="CY13" s="43"/>
       <c r="CZ13" s="43"/>
       <c r="DA13" s="43"/>
       <c r="DB13" s="43"/>
       <c r="DC13" s="43"/>
       <c r="DD13" s="51"/>
       <c r="DE13" s="51"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
@@ -22242,54 +22269,56 @@
       </c>
       <c r="CO14" s="37">
         <v>2819.99</v>
       </c>
       <c r="CP14" s="43">
         <v>11346.1</v>
       </c>
       <c r="CQ14" s="43">
         <v>8741.5</v>
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="45">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="55">
         <v>588.1</v>
       </c>
       <c r="CU14" s="64">
         <v>740.1</v>
       </c>
       <c r="CV14" s="73">
         <v>628.20000000000005</v>
       </c>
-      <c r="CW14" s="89">
+      <c r="CW14" s="82">
         <v>936.5</v>
       </c>
-      <c r="CX14" s="43"/>
+      <c r="CX14" s="98">
+        <v>997.9</v>
+      </c>
       <c r="CY14" s="43"/>
       <c r="CZ14" s="43"/>
       <c r="DA14" s="43"/>
       <c r="DB14" s="43"/>
       <c r="DC14" s="43"/>
       <c r="DD14" s="51"/>
       <c r="DE14" s="51"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
@@ -22555,54 +22584,56 @@
       </c>
       <c r="CO15" s="37">
         <v>3255.9</v>
       </c>
       <c r="CP15" s="43">
         <v>13363.1</v>
       </c>
       <c r="CQ15" s="43">
         <v>5062.5</v>
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="45">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="55">
         <v>489.2</v>
       </c>
       <c r="CU15" s="64">
         <v>888.9</v>
       </c>
       <c r="CV15" s="73">
         <v>870.5</v>
       </c>
-      <c r="CW15" s="89">
+      <c r="CW15" s="82">
         <v>449.4</v>
       </c>
-      <c r="CX15" s="43"/>
+      <c r="CX15" s="98">
+        <v>680.2</v>
+      </c>
       <c r="CY15" s="43"/>
       <c r="CZ15" s="43"/>
       <c r="DA15" s="43"/>
       <c r="DB15" s="43"/>
       <c r="DC15" s="43"/>
       <c r="DD15" s="51"/>
       <c r="DE15" s="51"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
@@ -22868,54 +22899,56 @@
       </c>
       <c r="CO16" s="37">
         <v>1991.44</v>
       </c>
       <c r="CP16" s="43">
         <v>3716.4</v>
       </c>
       <c r="CQ16" s="43">
         <v>2800.2</v>
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="45">
         <v>1377</v>
       </c>
       <c r="CT16" s="55">
         <v>408.7</v>
       </c>
       <c r="CU16" s="64">
         <v>764.3</v>
       </c>
       <c r="CV16" s="73">
         <v>1236.7</v>
       </c>
-      <c r="CW16" s="89">
+      <c r="CW16" s="82">
         <v>1965.3</v>
       </c>
-      <c r="CX16" s="43"/>
+      <c r="CX16" s="98">
+        <v>1156</v>
+      </c>
       <c r="CY16" s="43"/>
       <c r="CZ16" s="43"/>
       <c r="DA16" s="43"/>
       <c r="DB16" s="43"/>
       <c r="DC16" s="43"/>
       <c r="DD16" s="51"/>
       <c r="DE16" s="51"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
@@ -23181,54 +23214,56 @@
       </c>
       <c r="CO17" s="37">
         <v>8559.11</v>
       </c>
       <c r="CP17" s="43">
         <v>26188</v>
       </c>
       <c r="CQ17" s="43">
         <v>11360.2</v>
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="45">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="55">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="64">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="73">
         <v>3405.4</v>
       </c>
-      <c r="CW17" s="89">
+      <c r="CW17" s="82">
         <v>3689.2</v>
       </c>
-      <c r="CX17" s="43"/>
+      <c r="CX17" s="98">
+        <v>3905.8</v>
+      </c>
       <c r="CY17" s="43"/>
       <c r="CZ17" s="43"/>
       <c r="DA17" s="43"/>
       <c r="DB17" s="43"/>
       <c r="DC17" s="43"/>
       <c r="DD17" s="51"/>
       <c r="DE17" s="51"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
@@ -23494,54 +23529,56 @@
       </c>
       <c r="CO18" s="37">
         <v>2465.11</v>
       </c>
       <c r="CP18" s="43">
         <v>12616.4</v>
       </c>
       <c r="CQ18" s="43">
         <v>7050.4</v>
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="45">
         <v>3342</v>
       </c>
       <c r="CT18" s="55">
         <v>493.4</v>
       </c>
       <c r="CU18" s="64">
         <v>693.3</v>
       </c>
       <c r="CV18" s="73">
         <v>613.9</v>
       </c>
-      <c r="CW18" s="89">
+      <c r="CW18" s="82">
         <v>699.7</v>
       </c>
-      <c r="CX18" s="43"/>
+      <c r="CX18" s="98">
+        <v>643.4</v>
+      </c>
       <c r="CY18" s="43"/>
       <c r="CZ18" s="43"/>
       <c r="DA18" s="43"/>
       <c r="DB18" s="43"/>
       <c r="DC18" s="43"/>
       <c r="DD18" s="51"/>
       <c r="DE18" s="51"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
@@ -23807,95 +23844,97 @@
       </c>
       <c r="CO19" s="37">
         <v>3668.95</v>
       </c>
       <c r="CP19" s="43">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ19" s="43">
         <v>5605</v>
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="45">
         <v>10504</v>
       </c>
       <c r="CT19" s="55">
         <v>977.1</v>
       </c>
       <c r="CU19" s="64">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="73">
         <v>1291.2</v>
       </c>
-      <c r="CW19" s="89">
+      <c r="CW19" s="82">
         <v>1224.2</v>
       </c>
-      <c r="CX19" s="43"/>
+      <c r="CX19" s="98">
+        <v>1629.8</v>
+      </c>
       <c r="CY19" s="43"/>
       <c r="CZ19" s="43"/>
       <c r="DA19" s="43"/>
       <c r="DB19" s="43"/>
       <c r="DC19" s="43"/>
       <c r="DD19" s="51"/>
       <c r="DE19" s="51"/>
     </row>
     <row r="20" spans="1:109" ht="36" customHeight="1">
-      <c r="A20" s="86" t="s">
+      <c r="A20" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="86"/>
-[...10 lines deleted...]
-      <c r="M20" s="86"/>
+      <c r="B20" s="94"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="94"/>
+      <c r="E20" s="94"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="94"/>
+      <c r="H20" s="94"/>
+      <c r="I20" s="94"/>
+      <c r="J20" s="94"/>
+      <c r="K20" s="94"/>
+      <c r="L20" s="94"/>
+      <c r="M20" s="94"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="87" t="s">
+      <c r="K21" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="L21" s="87"/>
-      <c r="M21" s="87"/>
+      <c r="L21" s="93"/>
+      <c r="M21" s="93"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
@@ -23956,180 +23995,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC21" s="52"/>
       <c r="DD21" s="52"/>
       <c r="DE21" s="53"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="84"/>
-      <c r="B22" s="81" t="s">
+      <c r="A22" s="95"/>
+      <c r="B22" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="82"/>
-[...10 lines deleted...]
-      <c r="N22" s="81" t="s">
+      <c r="C22" s="91"/>
+      <c r="D22" s="91"/>
+      <c r="E22" s="91"/>
+      <c r="F22" s="91"/>
+      <c r="G22" s="91"/>
+      <c r="H22" s="91"/>
+      <c r="I22" s="91"/>
+      <c r="J22" s="91"/>
+      <c r="K22" s="91"/>
+      <c r="L22" s="91"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="O22" s="82"/>
-[...10 lines deleted...]
-      <c r="Z22" s="81" t="s">
+      <c r="O22" s="91"/>
+      <c r="P22" s="91"/>
+      <c r="Q22" s="91"/>
+      <c r="R22" s="91"/>
+      <c r="S22" s="91"/>
+      <c r="T22" s="91"/>
+      <c r="U22" s="91"/>
+      <c r="V22" s="91"/>
+      <c r="W22" s="91"/>
+      <c r="X22" s="91"/>
+      <c r="Y22" s="92"/>
+      <c r="Z22" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="AA22" s="82"/>
-[...10 lines deleted...]
-      <c r="AL22" s="81" t="s">
+      <c r="AA22" s="91"/>
+      <c r="AB22" s="91"/>
+      <c r="AC22" s="91"/>
+      <c r="AD22" s="91"/>
+      <c r="AE22" s="91"/>
+      <c r="AF22" s="91"/>
+      <c r="AG22" s="91"/>
+      <c r="AH22" s="91"/>
+      <c r="AI22" s="91"/>
+      <c r="AJ22" s="91"/>
+      <c r="AK22" s="92"/>
+      <c r="AL22" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="AM22" s="82"/>
-[...10 lines deleted...]
-      <c r="AX22" s="81" t="s">
+      <c r="AM22" s="91"/>
+      <c r="AN22" s="91"/>
+      <c r="AO22" s="91"/>
+      <c r="AP22" s="91"/>
+      <c r="AQ22" s="91"/>
+      <c r="AR22" s="91"/>
+      <c r="AS22" s="91"/>
+      <c r="AT22" s="91"/>
+      <c r="AU22" s="91"/>
+      <c r="AV22" s="91"/>
+      <c r="AW22" s="92"/>
+      <c r="AX22" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="AY22" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="81" t="s">
+      <c r="AY22" s="91"/>
+      <c r="AZ22" s="91"/>
+      <c r="BA22" s="91"/>
+      <c r="BB22" s="91"/>
+      <c r="BC22" s="91"/>
+      <c r="BD22" s="91"/>
+      <c r="BE22" s="91"/>
+      <c r="BF22" s="91"/>
+      <c r="BG22" s="91"/>
+      <c r="BH22" s="91"/>
+      <c r="BI22" s="92"/>
+      <c r="BJ22" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="BK22" s="82"/>
-[...10 lines deleted...]
-      <c r="BV22" s="81" t="s">
+      <c r="BK22" s="91"/>
+      <c r="BL22" s="91"/>
+      <c r="BM22" s="91"/>
+      <c r="BN22" s="91"/>
+      <c r="BO22" s="91"/>
+      <c r="BP22" s="91"/>
+      <c r="BQ22" s="91"/>
+      <c r="BR22" s="91"/>
+      <c r="BS22" s="91"/>
+      <c r="BT22" s="91"/>
+      <c r="BU22" s="92"/>
+      <c r="BV22" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="82"/>
-[...10 lines deleted...]
-      <c r="CH22" s="81" t="s">
+      <c r="BW22" s="91"/>
+      <c r="BX22" s="91"/>
+      <c r="BY22" s="91"/>
+      <c r="BZ22" s="91"/>
+      <c r="CA22" s="91"/>
+      <c r="CB22" s="91"/>
+      <c r="CC22" s="91"/>
+      <c r="CD22" s="91"/>
+      <c r="CE22" s="91"/>
+      <c r="CF22" s="91"/>
+      <c r="CG22" s="92"/>
+      <c r="CH22" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="82"/>
-[...10 lines deleted...]
-      <c r="CT22" s="81" t="s">
+      <c r="CI22" s="91"/>
+      <c r="CJ22" s="91"/>
+      <c r="CK22" s="91"/>
+      <c r="CL22" s="91"/>
+      <c r="CM22" s="91"/>
+      <c r="CN22" s="91"/>
+      <c r="CO22" s="91"/>
+      <c r="CP22" s="91"/>
+      <c r="CQ22" s="91"/>
+      <c r="CR22" s="91"/>
+      <c r="CS22" s="92"/>
+      <c r="CT22" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="82"/>
-[...9 lines deleted...]
-      <c r="DE22" s="83"/>
+      <c r="CU22" s="91"/>
+      <c r="CV22" s="91"/>
+      <c r="CW22" s="91"/>
+      <c r="CX22" s="91"/>
+      <c r="CY22" s="91"/>
+      <c r="CZ22" s="91"/>
+      <c r="DA22" s="91"/>
+      <c r="DB22" s="91"/>
+      <c r="DC22" s="91"/>
+      <c r="DD22" s="91"/>
+      <c r="DE22" s="92"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="85"/>
+      <c r="A23" s="96"/>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24712,54 +24751,56 @@
       </c>
       <c r="CO24" s="38">
         <v>46934.2</v>
       </c>
       <c r="CP24" s="42">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="42">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="46">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="56">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="65">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="74">
         <v>16495.400000000001</v>
       </c>
-      <c r="CW24" s="90">
+      <c r="CW24" s="83">
         <v>18311.099999999999</v>
       </c>
-      <c r="CX24" s="34"/>
+      <c r="CX24" s="99">
+        <v>17981.2</v>
+      </c>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="34"/>
       <c r="DA24" s="42"/>
       <c r="DB24" s="42"/>
       <c r="DC24" s="42"/>
       <c r="DD24" s="50"/>
       <c r="DE24" s="50"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
@@ -25025,54 +25066,56 @@
       </c>
       <c r="CO25" s="39">
         <v>2638.6</v>
       </c>
       <c r="CP25" s="43">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="43">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="47">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="57">
         <v>757.4</v>
       </c>
       <c r="CU25" s="66">
         <v>713.7</v>
       </c>
       <c r="CV25" s="75">
         <v>1344.7</v>
       </c>
-      <c r="CW25" s="91">
+      <c r="CW25" s="84">
         <v>1092.2</v>
       </c>
-      <c r="CX25" s="43"/>
+      <c r="CX25" s="100">
+        <v>939.4</v>
+      </c>
       <c r="CY25" s="43"/>
       <c r="CZ25" s="43"/>
       <c r="DA25" s="43"/>
       <c r="DB25" s="43"/>
       <c r="DC25" s="43"/>
       <c r="DD25" s="51"/>
       <c r="DE25" s="51"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
@@ -25338,54 +25381,56 @@
       </c>
       <c r="CO26" s="39">
         <v>4600.5</v>
       </c>
       <c r="CP26" s="43">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="43">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="47">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="57">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="66">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="75">
         <v>2121.1</v>
       </c>
-      <c r="CW26" s="91">
+      <c r="CW26" s="84">
         <v>2153.5</v>
       </c>
-      <c r="CX26" s="43"/>
+      <c r="CX26" s="100">
+        <v>2235.4</v>
+      </c>
       <c r="CY26" s="43"/>
       <c r="CZ26" s="43"/>
       <c r="DA26" s="43"/>
       <c r="DB26" s="43"/>
       <c r="DC26" s="43"/>
       <c r="DD26" s="51"/>
       <c r="DE26" s="51"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
@@ -25651,54 +25696,56 @@
       </c>
       <c r="CO27" s="39">
         <v>2396.8000000000002</v>
       </c>
       <c r="CP27" s="43">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="43">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="47">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="57">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="66">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="75">
         <v>1888.5</v>
       </c>
-      <c r="CW27" s="91">
+      <c r="CW27" s="84">
         <v>1328</v>
       </c>
-      <c r="CX27" s="43"/>
+      <c r="CX27" s="100">
+        <v>1345.9</v>
+      </c>
       <c r="CY27" s="43"/>
       <c r="CZ27" s="43"/>
       <c r="DA27" s="43"/>
       <c r="DB27" s="43"/>
       <c r="DC27" s="43"/>
       <c r="DD27" s="51"/>
       <c r="DE27" s="51"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
@@ -25964,54 +26011,56 @@
       </c>
       <c r="CO28" s="39">
         <v>2784.2</v>
       </c>
       <c r="CP28" s="43">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="43">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="47">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="57">
         <v>543.4</v>
       </c>
       <c r="CU28" s="66">
         <v>753.1</v>
       </c>
       <c r="CV28" s="75">
         <v>528</v>
       </c>
-      <c r="CW28" s="91">
+      <c r="CW28" s="84">
         <v>1465.8</v>
       </c>
-      <c r="CX28" s="43"/>
+      <c r="CX28" s="100">
+        <v>1130.5</v>
+      </c>
       <c r="CY28" s="43"/>
       <c r="CZ28" s="43"/>
       <c r="DA28" s="43"/>
       <c r="DB28" s="43"/>
       <c r="DC28" s="43"/>
       <c r="DD28" s="51"/>
       <c r="DE28" s="51"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
@@ -26277,54 +26326,56 @@
       </c>
       <c r="CO29" s="39">
         <v>2398.1999999999998</v>
       </c>
       <c r="CP29" s="43">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="43">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="47">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="57">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="66">
         <v>776.8</v>
       </c>
       <c r="CV29" s="75">
         <v>981.1</v>
       </c>
-      <c r="CW29" s="91">
+      <c r="CW29" s="84">
         <v>1138.5</v>
       </c>
-      <c r="CX29" s="43"/>
+      <c r="CX29" s="100">
+        <v>1460.1</v>
+      </c>
       <c r="CY29" s="43"/>
       <c r="CZ29" s="43"/>
       <c r="DA29" s="43"/>
       <c r="DB29" s="43"/>
       <c r="DC29" s="43"/>
       <c r="DD29" s="51"/>
       <c r="DE29" s="51"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
@@ -26590,54 +26641,56 @@
       </c>
       <c r="CO30" s="39">
         <v>2024.4</v>
       </c>
       <c r="CP30" s="43">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="43">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="47">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="57">
         <v>838.3</v>
       </c>
       <c r="CU30" s="66">
         <v>516.1</v>
       </c>
       <c r="CV30" s="75">
         <v>673.1</v>
       </c>
-      <c r="CW30" s="91">
+      <c r="CW30" s="84">
         <v>841.8</v>
       </c>
-      <c r="CX30" s="43"/>
+      <c r="CX30" s="100">
+        <v>699</v>
+      </c>
       <c r="CY30" s="43"/>
       <c r="CZ30" s="43"/>
       <c r="DA30" s="43"/>
       <c r="DB30" s="43"/>
       <c r="DC30" s="43"/>
       <c r="DD30" s="51"/>
       <c r="DE30" s="51"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
@@ -26903,54 +26956,56 @@
       </c>
       <c r="CO31" s="39">
         <v>7441.3</v>
       </c>
       <c r="CP31" s="43">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="43">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="47">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="57">
         <v>828</v>
       </c>
       <c r="CU31" s="66">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="75">
         <v>1107</v>
       </c>
-      <c r="CW31" s="91">
+      <c r="CW31" s="84">
         <v>1448.6</v>
       </c>
-      <c r="CX31" s="43"/>
+      <c r="CX31" s="100">
+        <v>1291.9000000000001</v>
+      </c>
       <c r="CY31" s="43"/>
       <c r="CZ31" s="43"/>
       <c r="DA31" s="43"/>
       <c r="DB31" s="43"/>
       <c r="DC31" s="43"/>
       <c r="DD31" s="51"/>
       <c r="DE31" s="51"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
@@ -27216,54 +27271,56 @@
       </c>
       <c r="CO32" s="39">
         <v>2814.6</v>
       </c>
       <c r="CP32" s="43">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="43">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="47">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="57">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="66">
         <v>734.7</v>
       </c>
       <c r="CV32" s="75">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW32" s="91">
+      <c r="CW32" s="84">
         <v>943</v>
       </c>
-      <c r="CX32" s="43"/>
+      <c r="CX32" s="100">
+        <v>994.8</v>
+      </c>
       <c r="CY32" s="43"/>
       <c r="CZ32" s="43"/>
       <c r="DA32" s="43"/>
       <c r="DB32" s="43"/>
       <c r="DC32" s="43"/>
       <c r="DD32" s="51"/>
       <c r="DE32" s="51"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
@@ -27529,54 +27586,56 @@
       </c>
       <c r="CO33" s="39">
         <v>3225.6</v>
       </c>
       <c r="CP33" s="43">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="43">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="47">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="57">
         <v>458.9</v>
       </c>
       <c r="CU33" s="66">
         <v>858.6</v>
       </c>
       <c r="CV33" s="75">
         <v>840.2</v>
       </c>
-      <c r="CW33" s="91">
+      <c r="CW33" s="84">
         <v>526.1</v>
       </c>
-      <c r="CX33" s="43"/>
+      <c r="CX33" s="100">
+        <v>676.7</v>
+      </c>
       <c r="CY33" s="43"/>
       <c r="CZ33" s="43"/>
       <c r="DA33" s="43"/>
       <c r="DB33" s="43"/>
       <c r="DC33" s="43"/>
       <c r="DD33" s="51"/>
       <c r="DE33" s="51"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
@@ -27842,54 +27901,56 @@
       </c>
       <c r="CO34" s="39">
         <v>1991.1</v>
       </c>
       <c r="CP34" s="43">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="43">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="47">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="57">
         <v>408.3</v>
       </c>
       <c r="CU34" s="66">
         <v>763.9</v>
       </c>
       <c r="CV34" s="75">
         <v>1236.3</v>
       </c>
-      <c r="CW34" s="91">
+      <c r="CW34" s="84">
         <v>1898</v>
       </c>
-      <c r="CX34" s="43"/>
+      <c r="CX34" s="100">
+        <v>1138.9000000000001</v>
+      </c>
       <c r="CY34" s="43"/>
       <c r="CZ34" s="43"/>
       <c r="DA34" s="43"/>
       <c r="DB34" s="43"/>
       <c r="DC34" s="43"/>
       <c r="DD34" s="51"/>
       <c r="DE34" s="51"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
@@ -28155,54 +28216,56 @@
       </c>
       <c r="CO35" s="39">
         <v>8559.1</v>
       </c>
       <c r="CP35" s="43">
         <v>26188</v>
       </c>
       <c r="CQ35" s="43">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="47">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="57">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="66">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="75">
         <v>3405.4</v>
       </c>
-      <c r="CW35" s="91">
+      <c r="CW35" s="84">
         <v>3689.2</v>
       </c>
-      <c r="CX35" s="43"/>
+      <c r="CX35" s="100">
+        <v>3905.8</v>
+      </c>
       <c r="CY35" s="43"/>
       <c r="CZ35" s="43"/>
       <c r="DA35" s="43"/>
       <c r="DB35" s="43"/>
       <c r="DC35" s="43"/>
       <c r="DD35" s="51"/>
       <c r="DE35" s="51"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
@@ -28468,54 +28531,56 @@
       </c>
       <c r="CO36" s="39">
         <v>2456</v>
       </c>
       <c r="CP36" s="43">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="43">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="47">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="57">
         <v>484.3</v>
       </c>
       <c r="CU36" s="66">
         <v>684.2</v>
       </c>
       <c r="CV36" s="75">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW36" s="91">
+      <c r="CW36" s="84">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX36" s="43"/>
+      <c r="CX36" s="100">
+        <v>619</v>
+      </c>
       <c r="CY36" s="43"/>
       <c r="CZ36" s="43"/>
       <c r="DA36" s="43"/>
       <c r="DB36" s="43"/>
       <c r="DC36" s="43"/>
       <c r="DD36" s="51"/>
       <c r="DE36" s="51"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
@@ -28781,95 +28846,97 @@
       </c>
       <c r="CO37" s="39">
         <v>3603.7</v>
       </c>
       <c r="CP37" s="43">
         <v>8871</v>
       </c>
       <c r="CQ37" s="43">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="47">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="57">
         <v>911.8</v>
       </c>
       <c r="CU37" s="66">
         <v>1076</v>
       </c>
       <c r="CV37" s="75">
         <v>1145.2</v>
       </c>
-      <c r="CW37" s="91">
+      <c r="CW37" s="84">
         <v>1157.3</v>
       </c>
-      <c r="CX37" s="43"/>
+      <c r="CX37" s="100">
+        <v>1543.9</v>
+      </c>
       <c r="CY37" s="43"/>
       <c r="CZ37" s="43"/>
       <c r="DA37" s="43"/>
       <c r="DB37" s="43"/>
       <c r="DC37" s="43"/>
       <c r="DD37" s="51"/>
       <c r="DE37" s="51"/>
     </row>
     <row r="40" spans="1:109" ht="33.75" customHeight="1">
-      <c r="A40" s="86" t="s">
+      <c r="A40" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="86"/>
-[...10 lines deleted...]
-      <c r="M40" s="86"/>
+      <c r="B40" s="94"/>
+      <c r="C40" s="94"/>
+      <c r="D40" s="94"/>
+      <c r="E40" s="94"/>
+      <c r="F40" s="94"/>
+      <c r="G40" s="94"/>
+      <c r="H40" s="94"/>
+      <c r="I40" s="94"/>
+      <c r="J40" s="94"/>
+      <c r="K40" s="94"/>
+      <c r="L40" s="94"/>
+      <c r="M40" s="94"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="87" t="s">
+      <c r="K41" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="L41" s="87"/>
-      <c r="M41" s="87"/>
+      <c r="L41" s="93"/>
+      <c r="M41" s="93"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
@@ -28930,180 +28997,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC41" s="52"/>
       <c r="DD41" s="52"/>
       <c r="DE41" s="53"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="84"/>
-      <c r="B42" s="81" t="s">
+      <c r="A42" s="95"/>
+      <c r="B42" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="82"/>
-[...10 lines deleted...]
-      <c r="N42" s="81" t="s">
+      <c r="C42" s="91"/>
+      <c r="D42" s="91"/>
+      <c r="E42" s="91"/>
+      <c r="F42" s="91"/>
+      <c r="G42" s="91"/>
+      <c r="H42" s="91"/>
+      <c r="I42" s="91"/>
+      <c r="J42" s="91"/>
+      <c r="K42" s="91"/>
+      <c r="L42" s="91"/>
+      <c r="M42" s="92"/>
+      <c r="N42" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="O42" s="82"/>
-[...10 lines deleted...]
-      <c r="Z42" s="81" t="s">
+      <c r="O42" s="91"/>
+      <c r="P42" s="91"/>
+      <c r="Q42" s="91"/>
+      <c r="R42" s="91"/>
+      <c r="S42" s="91"/>
+      <c r="T42" s="91"/>
+      <c r="U42" s="91"/>
+      <c r="V42" s="91"/>
+      <c r="W42" s="91"/>
+      <c r="X42" s="91"/>
+      <c r="Y42" s="92"/>
+      <c r="Z42" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="82"/>
-[...10 lines deleted...]
-      <c r="AL42" s="81" t="s">
+      <c r="AA42" s="91"/>
+      <c r="AB42" s="91"/>
+      <c r="AC42" s="91"/>
+      <c r="AD42" s="91"/>
+      <c r="AE42" s="91"/>
+      <c r="AF42" s="91"/>
+      <c r="AG42" s="91"/>
+      <c r="AH42" s="91"/>
+      <c r="AI42" s="91"/>
+      <c r="AJ42" s="91"/>
+      <c r="AK42" s="92"/>
+      <c r="AL42" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="AM42" s="82"/>
-[...10 lines deleted...]
-      <c r="AX42" s="81" t="s">
+      <c r="AM42" s="91"/>
+      <c r="AN42" s="91"/>
+      <c r="AO42" s="91"/>
+      <c r="AP42" s="91"/>
+      <c r="AQ42" s="91"/>
+      <c r="AR42" s="91"/>
+      <c r="AS42" s="91"/>
+      <c r="AT42" s="91"/>
+      <c r="AU42" s="91"/>
+      <c r="AV42" s="91"/>
+      <c r="AW42" s="92"/>
+      <c r="AX42" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="AY42" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="81" t="s">
+      <c r="AY42" s="91"/>
+      <c r="AZ42" s="91"/>
+      <c r="BA42" s="91"/>
+      <c r="BB42" s="91"/>
+      <c r="BC42" s="91"/>
+      <c r="BD42" s="91"/>
+      <c r="BE42" s="91"/>
+      <c r="BF42" s="91"/>
+      <c r="BG42" s="91"/>
+      <c r="BH42" s="91"/>
+      <c r="BI42" s="92"/>
+      <c r="BJ42" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="BK42" s="82"/>
-[...10 lines deleted...]
-      <c r="BV42" s="81" t="s">
+      <c r="BK42" s="91"/>
+      <c r="BL42" s="91"/>
+      <c r="BM42" s="91"/>
+      <c r="BN42" s="91"/>
+      <c r="BO42" s="91"/>
+      <c r="BP42" s="91"/>
+      <c r="BQ42" s="91"/>
+      <c r="BR42" s="91"/>
+      <c r="BS42" s="91"/>
+      <c r="BT42" s="91"/>
+      <c r="BU42" s="92"/>
+      <c r="BV42" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="82"/>
-[...10 lines deleted...]
-      <c r="CH42" s="81" t="s">
+      <c r="BW42" s="91"/>
+      <c r="BX42" s="91"/>
+      <c r="BY42" s="91"/>
+      <c r="BZ42" s="91"/>
+      <c r="CA42" s="91"/>
+      <c r="CB42" s="91"/>
+      <c r="CC42" s="91"/>
+      <c r="CD42" s="91"/>
+      <c r="CE42" s="91"/>
+      <c r="CF42" s="91"/>
+      <c r="CG42" s="92"/>
+      <c r="CH42" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="82"/>
-[...10 lines deleted...]
-      <c r="CT42" s="81" t="s">
+      <c r="CI42" s="91"/>
+      <c r="CJ42" s="91"/>
+      <c r="CK42" s="91"/>
+      <c r="CL42" s="91"/>
+      <c r="CM42" s="91"/>
+      <c r="CN42" s="91"/>
+      <c r="CO42" s="91"/>
+      <c r="CP42" s="91"/>
+      <c r="CQ42" s="91"/>
+      <c r="CR42" s="91"/>
+      <c r="CS42" s="92"/>
+      <c r="CT42" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="82"/>
-[...9 lines deleted...]
-      <c r="DE42" s="83"/>
+      <c r="CU42" s="91"/>
+      <c r="CV42" s="91"/>
+      <c r="CW42" s="91"/>
+      <c r="CX42" s="91"/>
+      <c r="CY42" s="91"/>
+      <c r="CZ42" s="91"/>
+      <c r="DA42" s="91"/>
+      <c r="DB42" s="91"/>
+      <c r="DC42" s="91"/>
+      <c r="DD42" s="91"/>
+      <c r="DE42" s="92"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="85"/>
+      <c r="A43" s="96"/>
       <c r="B43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29686,54 +29753,56 @@
       </c>
       <c r="CO44" s="40">
         <v>29588.7</v>
       </c>
       <c r="CP44" s="42">
         <v>138394.9</v>
       </c>
       <c r="CQ44" s="42">
         <v>77922</v>
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="48">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="58">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="67">
         <v>1412</v>
       </c>
       <c r="CV44" s="76">
         <v>1092.2</v>
       </c>
-      <c r="CW44" s="92">
+      <c r="CW44" s="85">
         <v>1026.8</v>
       </c>
-      <c r="CX44" s="34"/>
+      <c r="CX44" s="101">
+        <v>492</v>
+      </c>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="34"/>
       <c r="DA44" s="42"/>
       <c r="DB44" s="42"/>
       <c r="DC44" s="42"/>
       <c r="DD44" s="50"/>
       <c r="DE44" s="50"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
@@ -29999,54 +30068,56 @@
       </c>
       <c r="CO45" s="41">
         <v>1849.8</v>
       </c>
       <c r="CP45" s="43">
         <v>9108.1</v>
       </c>
       <c r="CQ45" s="43">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="49">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="59">
         <v>95.2</v>
       </c>
       <c r="CU45" s="68">
         <v>139.9</v>
       </c>
       <c r="CV45" s="77">
         <v>65.400000000000006</v>
       </c>
-      <c r="CW45" s="93">
+      <c r="CW45" s="86">
         <v>140.4</v>
       </c>
-      <c r="CX45" s="43"/>
+      <c r="CX45" s="102">
+        <v>32.799999999999997</v>
+      </c>
       <c r="CY45" s="43"/>
       <c r="CZ45" s="43"/>
       <c r="DA45" s="43"/>
       <c r="DB45" s="43"/>
       <c r="DC45" s="43"/>
       <c r="DD45" s="51"/>
       <c r="DE45" s="51"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
@@ -30312,54 +30383,56 @@
       </c>
       <c r="CO46" s="41">
         <v>2705.2</v>
       </c>
       <c r="CP46" s="43">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ46" s="43">
         <v>6549.5</v>
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="49">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="59">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="68">
         <v>98.3</v>
       </c>
       <c r="CV46" s="77">
         <v>45.9</v>
       </c>
-      <c r="CW46" s="93">
+      <c r="CW46" s="86">
         <v>132.5</v>
       </c>
-      <c r="CX46" s="43"/>
+      <c r="CX46" s="102">
+        <v>23</v>
+      </c>
       <c r="CY46" s="43"/>
       <c r="CZ46" s="43"/>
       <c r="DA46" s="43"/>
       <c r="DB46" s="43"/>
       <c r="DC46" s="43"/>
       <c r="DD46" s="51"/>
       <c r="DE46" s="51"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
@@ -30625,54 +30698,56 @@
       </c>
       <c r="CO47" s="41">
         <v>1283</v>
       </c>
       <c r="CP47" s="43">
         <v>8632.6</v>
       </c>
       <c r="CQ47" s="43">
         <v>5120.5</v>
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="49">
         <v>1064</v>
       </c>
       <c r="CT47" s="59">
         <v>881.7</v>
       </c>
       <c r="CU47" s="68">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="77">
         <v>975.2</v>
       </c>
-      <c r="CW47" s="93">
+      <c r="CW47" s="86">
         <v>752.2</v>
       </c>
-      <c r="CX47" s="43"/>
+      <c r="CX47" s="102">
+        <v>433.8</v>
+      </c>
       <c r="CY47" s="43"/>
       <c r="CZ47" s="43"/>
       <c r="DA47" s="43"/>
       <c r="DB47" s="43"/>
       <c r="DC47" s="43"/>
       <c r="DD47" s="51"/>
       <c r="DE47" s="51"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="17" t="s">
@@ -30938,54 +31013,56 @@
       </c>
       <c r="CO48" s="41">
         <v>1722.2</v>
       </c>
       <c r="CP48" s="43">
         <v>11298</v>
       </c>
       <c r="CQ48" s="43">
         <v>5531.2</v>
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="49">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW48" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX48" s="43"/>
+      <c r="CW48" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX48" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY48" s="43"/>
       <c r="CZ48" s="43"/>
       <c r="DA48" s="43"/>
       <c r="DB48" s="43"/>
       <c r="DC48" s="43"/>
       <c r="DD48" s="51"/>
       <c r="DE48" s="51"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="17" t="s">
@@ -31251,54 +31328,56 @@
       </c>
       <c r="CO49" s="41">
         <v>933.8</v>
       </c>
       <c r="CP49" s="43">
         <v>1659.5</v>
       </c>
       <c r="CQ49" s="43">
         <v>1840.6</v>
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="49">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW49" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX49" s="43"/>
+      <c r="CW49" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX49" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY49" s="43"/>
       <c r="CZ49" s="43"/>
       <c r="DA49" s="43"/>
       <c r="DB49" s="43"/>
       <c r="DC49" s="43"/>
       <c r="DD49" s="51"/>
       <c r="DE49" s="51"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="17" t="s">
@@ -31564,54 +31643,56 @@
       </c>
       <c r="CO50" s="41">
         <v>1509.5</v>
       </c>
       <c r="CP50" s="43">
         <v>9657.1</v>
       </c>
       <c r="CQ50" s="43">
         <v>10712</v>
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="49">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW50" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX50" s="43"/>
+      <c r="CW50" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX50" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY50" s="43"/>
       <c r="CZ50" s="43"/>
       <c r="DA50" s="43"/>
       <c r="DB50" s="43"/>
       <c r="DC50" s="43"/>
       <c r="DD50" s="51"/>
       <c r="DE50" s="51"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="17" t="s">
@@ -31877,54 +31958,56 @@
       </c>
       <c r="CO51" s="41">
         <v>5988.9</v>
       </c>
       <c r="CP51" s="43">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ51" s="43">
         <v>12502.6</v>
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="49">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW51" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX51" s="43"/>
+      <c r="CW51" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX51" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY51" s="43"/>
       <c r="CZ51" s="43"/>
       <c r="DA51" s="43"/>
       <c r="DB51" s="43"/>
       <c r="DC51" s="43"/>
       <c r="DD51" s="51"/>
       <c r="DE51" s="51"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="17" t="s">
@@ -32190,54 +32273,56 @@
       </c>
       <c r="CO52" s="41">
         <v>1667.4</v>
       </c>
       <c r="CP52" s="43">
         <v>10445.5</v>
       </c>
       <c r="CQ52" s="43">
         <v>7936</v>
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="49">
         <v>6012</v>
       </c>
       <c r="CT52" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW52" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX52" s="43"/>
+      <c r="CW52" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX52" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY52" s="43"/>
       <c r="CZ52" s="43"/>
       <c r="DA52" s="43"/>
       <c r="DB52" s="43"/>
       <c r="DC52" s="43"/>
       <c r="DD52" s="51"/>
       <c r="DE52" s="51"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="17" t="s">
@@ -32503,54 +32588,56 @@
       </c>
       <c r="CO53" s="41">
         <v>2286.3000000000002</v>
       </c>
       <c r="CP53" s="43">
         <v>12371.3</v>
       </c>
       <c r="CQ53" s="43">
         <v>3883.9</v>
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="49">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW53" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX53" s="43"/>
+      <c r="CW53" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX53" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY53" s="43"/>
       <c r="CZ53" s="43"/>
       <c r="DA53" s="43"/>
       <c r="DB53" s="43"/>
       <c r="DC53" s="43"/>
       <c r="DD53" s="51"/>
       <c r="DE53" s="51"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="17" t="s">
@@ -32816,54 +32903,56 @@
       </c>
       <c r="CO54" s="41">
         <v>714.6</v>
       </c>
       <c r="CP54" s="43">
         <v>1981.7</v>
       </c>
       <c r="CQ54" s="43">
         <v>1461.7</v>
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="49">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW54" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX54" s="43"/>
+      <c r="CW54" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX54" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY54" s="43"/>
       <c r="CZ54" s="43"/>
       <c r="DA54" s="43"/>
       <c r="DB54" s="43"/>
       <c r="DC54" s="43"/>
       <c r="DD54" s="51"/>
       <c r="DE54" s="51"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="17" t="s">
@@ -33129,54 +33218,56 @@
       </c>
       <c r="CO55" s="41">
         <v>4607.7</v>
       </c>
       <c r="CP55" s="43">
         <v>22573.4</v>
       </c>
       <c r="CQ55" s="43">
         <v>7277.8</v>
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="49">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="59">
         <v>4.2</v>
       </c>
       <c r="CU55" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="77">
         <v>5.7</v>
       </c>
-      <c r="CW55" s="93">
+      <c r="CW55" s="86">
         <v>1.6</v>
       </c>
-      <c r="CX55" s="43"/>
+      <c r="CX55" s="102">
+        <v>2.4</v>
+      </c>
       <c r="CY55" s="43"/>
       <c r="CZ55" s="43"/>
       <c r="DA55" s="43"/>
       <c r="DB55" s="43"/>
       <c r="DC55" s="43"/>
       <c r="DD55" s="51"/>
       <c r="DE55" s="51"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="17" t="s">
@@ -33442,54 +33533,56 @@
       </c>
       <c r="CO56" s="41">
         <v>1869.9</v>
       </c>
       <c r="CP56" s="43">
         <v>11914.6</v>
       </c>
       <c r="CQ56" s="43">
         <v>6128.2</v>
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="49">
         <v>2404</v>
       </c>
       <c r="CT56" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW56" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX56" s="43"/>
+      <c r="CW56" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX56" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY56" s="43"/>
       <c r="CZ56" s="43"/>
       <c r="DA56" s="43"/>
       <c r="DB56" s="43"/>
       <c r="DC56" s="43"/>
       <c r="DD56" s="51"/>
       <c r="DE56" s="51"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="17" t="s">
@@ -33755,95 +33848,97 @@
       </c>
       <c r="CO57" s="41">
         <v>2450.5</v>
       </c>
       <c r="CP57" s="43">
         <v>7715.6</v>
       </c>
       <c r="CQ57" s="43">
         <v>4564.8</v>
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="49">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="CW57" s="94" t="s">
-[...2 lines deleted...]
-      <c r="CX57" s="43"/>
+      <c r="CW57" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="CX57" s="103" t="s">
+        <v>2</v>
+      </c>
       <c r="CY57" s="43"/>
       <c r="CZ57" s="43"/>
       <c r="DA57" s="43"/>
       <c r="DB57" s="43"/>
       <c r="DC57" s="43"/>
       <c r="DD57" s="51"/>
       <c r="DE57" s="51"/>
     </row>
     <row r="59" spans="1:109" ht="34.5" customHeight="1">
-      <c r="A59" s="86" t="s">
+      <c r="A59" s="94" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="86"/>
-[...10 lines deleted...]
-      <c r="M59" s="86"/>
+      <c r="B59" s="94"/>
+      <c r="C59" s="94"/>
+      <c r="D59" s="94"/>
+      <c r="E59" s="94"/>
+      <c r="F59" s="94"/>
+      <c r="G59" s="94"/>
+      <c r="H59" s="94"/>
+      <c r="I59" s="94"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="94"/>
+      <c r="L59" s="94"/>
+      <c r="M59" s="94"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="87" t="s">
+      <c r="K60" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="L60" s="87"/>
-      <c r="M60" s="87"/>
+      <c r="L60" s="93"/>
+      <c r="M60" s="93"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
@@ -33904,180 +33999,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC60" s="52"/>
       <c r="DD60" s="52"/>
       <c r="DE60" s="53"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="84"/>
-      <c r="B61" s="81" t="s">
+      <c r="A61" s="95"/>
+      <c r="B61" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="82"/>
-[...10 lines deleted...]
-      <c r="N61" s="81" t="s">
+      <c r="C61" s="91"/>
+      <c r="D61" s="91"/>
+      <c r="E61" s="91"/>
+      <c r="F61" s="91"/>
+      <c r="G61" s="91"/>
+      <c r="H61" s="91"/>
+      <c r="I61" s="91"/>
+      <c r="J61" s="91"/>
+      <c r="K61" s="91"/>
+      <c r="L61" s="91"/>
+      <c r="M61" s="92"/>
+      <c r="N61" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="O61" s="82"/>
-[...10 lines deleted...]
-      <c r="Z61" s="81" t="s">
+      <c r="O61" s="91"/>
+      <c r="P61" s="91"/>
+      <c r="Q61" s="91"/>
+      <c r="R61" s="91"/>
+      <c r="S61" s="91"/>
+      <c r="T61" s="91"/>
+      <c r="U61" s="91"/>
+      <c r="V61" s="91"/>
+      <c r="W61" s="91"/>
+      <c r="X61" s="91"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="AA61" s="82"/>
-[...10 lines deleted...]
-      <c r="AL61" s="81" t="s">
+      <c r="AA61" s="91"/>
+      <c r="AB61" s="91"/>
+      <c r="AC61" s="91"/>
+      <c r="AD61" s="91"/>
+      <c r="AE61" s="91"/>
+      <c r="AF61" s="91"/>
+      <c r="AG61" s="91"/>
+      <c r="AH61" s="91"/>
+      <c r="AI61" s="91"/>
+      <c r="AJ61" s="91"/>
+      <c r="AK61" s="92"/>
+      <c r="AL61" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="AM61" s="82"/>
-[...10 lines deleted...]
-      <c r="AX61" s="81" t="s">
+      <c r="AM61" s="91"/>
+      <c r="AN61" s="91"/>
+      <c r="AO61" s="91"/>
+      <c r="AP61" s="91"/>
+      <c r="AQ61" s="91"/>
+      <c r="AR61" s="91"/>
+      <c r="AS61" s="91"/>
+      <c r="AT61" s="91"/>
+      <c r="AU61" s="91"/>
+      <c r="AV61" s="91"/>
+      <c r="AW61" s="92"/>
+      <c r="AX61" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="AY61" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="81" t="s">
+      <c r="AY61" s="91"/>
+      <c r="AZ61" s="91"/>
+      <c r="BA61" s="91"/>
+      <c r="BB61" s="91"/>
+      <c r="BC61" s="91"/>
+      <c r="BD61" s="91"/>
+      <c r="BE61" s="91"/>
+      <c r="BF61" s="91"/>
+      <c r="BG61" s="91"/>
+      <c r="BH61" s="91"/>
+      <c r="BI61" s="92"/>
+      <c r="BJ61" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="BK61" s="82"/>
-[...10 lines deleted...]
-      <c r="BV61" s="81" t="s">
+      <c r="BK61" s="91"/>
+      <c r="BL61" s="91"/>
+      <c r="BM61" s="91"/>
+      <c r="BN61" s="91"/>
+      <c r="BO61" s="91"/>
+      <c r="BP61" s="91"/>
+      <c r="BQ61" s="91"/>
+      <c r="BR61" s="91"/>
+      <c r="BS61" s="91"/>
+      <c r="BT61" s="91"/>
+      <c r="BU61" s="92"/>
+      <c r="BV61" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="82"/>
-[...10 lines deleted...]
-      <c r="CH61" s="81" t="s">
+      <c r="BW61" s="91"/>
+      <c r="BX61" s="91"/>
+      <c r="BY61" s="91"/>
+      <c r="BZ61" s="91"/>
+      <c r="CA61" s="91"/>
+      <c r="CB61" s="91"/>
+      <c r="CC61" s="91"/>
+      <c r="CD61" s="91"/>
+      <c r="CE61" s="91"/>
+      <c r="CF61" s="91"/>
+      <c r="CG61" s="92"/>
+      <c r="CH61" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="82"/>
-[...10 lines deleted...]
-      <c r="CT61" s="81" t="s">
+      <c r="CI61" s="91"/>
+      <c r="CJ61" s="91"/>
+      <c r="CK61" s="91"/>
+      <c r="CL61" s="91"/>
+      <c r="CM61" s="91"/>
+      <c r="CN61" s="91"/>
+      <c r="CO61" s="91"/>
+      <c r="CP61" s="91"/>
+      <c r="CQ61" s="91"/>
+      <c r="CR61" s="91"/>
+      <c r="CS61" s="92"/>
+      <c r="CT61" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="82"/>
-[...9 lines deleted...]
-      <c r="DE61" s="83"/>
+      <c r="CU61" s="91"/>
+      <c r="CV61" s="91"/>
+      <c r="CW61" s="91"/>
+      <c r="CX61" s="91"/>
+      <c r="CY61" s="91"/>
+      <c r="CZ61" s="91"/>
+      <c r="DA61" s="91"/>
+      <c r="DB61" s="91"/>
+      <c r="DC61" s="91"/>
+      <c r="DD61" s="91"/>
+      <c r="DE61" s="92"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="85"/>
+      <c r="A62" s="96"/>
       <c r="B62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34660,54 +34755,56 @@
       </c>
       <c r="CO63" s="42">
         <v>17332.400000000001</v>
       </c>
       <c r="CP63" s="42">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ63" s="42">
         <v>19437.8</v>
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="50">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="61">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="70">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="79">
         <v>15403.2</v>
       </c>
-      <c r="CW63" s="95">
+      <c r="CW63" s="88">
         <v>17284.400000000001</v>
       </c>
-      <c r="CX63" s="34"/>
+      <c r="CX63" s="104">
+        <v>17489.2</v>
+      </c>
       <c r="CY63" s="34"/>
       <c r="CZ63" s="34"/>
       <c r="DA63" s="42"/>
       <c r="DB63" s="42"/>
       <c r="DC63" s="42"/>
       <c r="DD63" s="50"/>
       <c r="DE63" s="50"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
@@ -34973,54 +35070,56 @@
       </c>
       <c r="CO64" s="43">
         <v>788.1</v>
       </c>
       <c r="CP64" s="43">
         <v>1022.3</v>
       </c>
       <c r="CQ64" s="43">
         <v>1364.9</v>
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="51">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="62">
         <v>662.1</v>
       </c>
       <c r="CU64" s="71">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="80">
         <v>1279.3</v>
       </c>
-      <c r="CW64" s="96">
+      <c r="CW64" s="89">
         <v>951.7</v>
       </c>
-      <c r="CX64" s="43"/>
+      <c r="CX64" s="105">
+        <v>906.7</v>
+      </c>
       <c r="CY64" s="43"/>
       <c r="CZ64" s="43"/>
       <c r="DA64" s="43"/>
       <c r="DB64" s="43"/>
       <c r="DC64" s="43"/>
       <c r="DD64" s="51"/>
       <c r="DE64" s="51"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
@@ -35286,54 +35385,56 @@
       </c>
       <c r="CO65" s="43">
         <v>1894.1</v>
       </c>
       <c r="CP65" s="43">
         <v>2078.4</v>
       </c>
       <c r="CQ65" s="43">
         <v>1969</v>
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="51">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="62">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="71">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="80">
         <v>2075.3000000000002</v>
       </c>
-      <c r="CW65" s="96">
+      <c r="CW65" s="89">
         <v>2021</v>
       </c>
-      <c r="CX65" s="43"/>
+      <c r="CX65" s="105">
+        <v>2212.4</v>
+      </c>
       <c r="CY65" s="43"/>
       <c r="CZ65" s="43"/>
       <c r="DA65" s="43"/>
       <c r="DB65" s="43"/>
       <c r="DC65" s="43"/>
       <c r="DD65" s="51"/>
       <c r="DE65" s="51"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
@@ -35599,54 +35700,56 @@
       </c>
       <c r="CO66" s="43">
         <v>1113.2</v>
       </c>
       <c r="CP66" s="43">
         <v>808.3</v>
       </c>
       <c r="CQ66" s="43">
         <v>1078.5</v>
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="51">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="62">
         <v>460.7</v>
       </c>
       <c r="CU66" s="71">
         <v>834.2</v>
       </c>
       <c r="CV66" s="80">
         <v>913.3</v>
       </c>
-      <c r="CW66" s="96">
+      <c r="CW66" s="89">
         <v>575.79999999999995</v>
       </c>
-      <c r="CX66" s="43"/>
+      <c r="CX66" s="105">
+        <v>912</v>
+      </c>
       <c r="CY66" s="43"/>
       <c r="CZ66" s="43"/>
       <c r="DA66" s="43"/>
       <c r="DB66" s="43"/>
       <c r="DC66" s="43"/>
       <c r="DD66" s="51"/>
       <c r="DE66" s="51"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
@@ -35912,54 +36015,56 @@
       </c>
       <c r="CO67" s="43">
         <v>1061.2</v>
       </c>
       <c r="CP67" s="43">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ67" s="43">
         <v>1411.3</v>
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="51">
         <v>626.5</v>
       </c>
       <c r="CT67" s="62">
         <v>543.4</v>
       </c>
       <c r="CU67" s="71">
         <v>753.1</v>
       </c>
       <c r="CV67" s="80">
         <v>528</v>
       </c>
-      <c r="CW67" s="96">
+      <c r="CW67" s="89">
         <v>1465.8</v>
       </c>
-      <c r="CX67" s="43"/>
+      <c r="CX67" s="105">
+        <v>1130.5</v>
+      </c>
       <c r="CY67" s="43"/>
       <c r="CZ67" s="43"/>
       <c r="DA67" s="43"/>
       <c r="DB67" s="43"/>
       <c r="DC67" s="43"/>
       <c r="DD67" s="51"/>
       <c r="DE67" s="51"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
@@ -36225,54 +36330,56 @@
       </c>
       <c r="CO68" s="43">
         <v>1463.7</v>
       </c>
       <c r="CP68" s="43">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ68" s="43">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="51">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="62">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="71">
         <v>776.8</v>
       </c>
       <c r="CV68" s="80">
         <v>981.1</v>
       </c>
-      <c r="CW68" s="96">
+      <c r="CW68" s="89">
         <v>1138.5</v>
       </c>
-      <c r="CX68" s="43"/>
+      <c r="CX68" s="105">
+        <v>1460.1</v>
+      </c>
       <c r="CY68" s="43"/>
       <c r="CZ68" s="43"/>
       <c r="DA68" s="43"/>
       <c r="DB68" s="43"/>
       <c r="DC68" s="43"/>
       <c r="DD68" s="51"/>
       <c r="DE68" s="51"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
@@ -36538,54 +36645,56 @@
       </c>
       <c r="CO69" s="43">
         <v>514.4</v>
       </c>
       <c r="CP69" s="43">
         <v>805.6</v>
       </c>
       <c r="CQ69" s="43">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="51">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="62">
         <v>838.3</v>
       </c>
       <c r="CU69" s="71">
         <v>516.1</v>
       </c>
       <c r="CV69" s="80">
         <v>673.1</v>
       </c>
-      <c r="CW69" s="96">
+      <c r="CW69" s="89">
         <v>841.8</v>
       </c>
-      <c r="CX69" s="43"/>
+      <c r="CX69" s="105">
+        <v>699</v>
+      </c>
       <c r="CY69" s="43"/>
       <c r="CZ69" s="43"/>
       <c r="DA69" s="43"/>
       <c r="DB69" s="43"/>
       <c r="DC69" s="43"/>
       <c r="DD69" s="51"/>
       <c r="DE69" s="51"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
@@ -36851,54 +36960,56 @@
       </c>
       <c r="CO70" s="43">
         <v>1450.4</v>
       </c>
       <c r="CP70" s="43">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ70" s="43">
         <v>1948</v>
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="51">
         <v>736.5</v>
       </c>
       <c r="CT70" s="62">
         <v>828</v>
       </c>
       <c r="CU70" s="71">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="80">
         <v>1107</v>
       </c>
-      <c r="CW70" s="96">
+      <c r="CW70" s="89">
         <v>1448.6</v>
       </c>
-      <c r="CX70" s="43"/>
+      <c r="CX70" s="105">
+        <v>1291.9000000000001</v>
+      </c>
       <c r="CY70" s="43"/>
       <c r="CZ70" s="43"/>
       <c r="DA70" s="43"/>
       <c r="DB70" s="43"/>
       <c r="DC70" s="43"/>
       <c r="DD70" s="51"/>
       <c r="DE70" s="51"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
@@ -37164,54 +37275,56 @@
       </c>
       <c r="CO71" s="43">
         <v>1146.4000000000001</v>
       </c>
       <c r="CP71" s="43">
         <v>891.9</v>
       </c>
       <c r="CQ71" s="43">
         <v>797.6</v>
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="51">
         <v>772.2</v>
       </c>
       <c r="CT71" s="62">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="71">
         <v>734.7</v>
       </c>
       <c r="CV71" s="80">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW71" s="96">
+      <c r="CW71" s="89">
         <v>943</v>
       </c>
-      <c r="CX71" s="43"/>
+      <c r="CX71" s="105">
+        <v>994.8</v>
+      </c>
       <c r="CY71" s="43"/>
       <c r="CZ71" s="43"/>
       <c r="DA71" s="43"/>
       <c r="DB71" s="43"/>
       <c r="DC71" s="43"/>
       <c r="DD71" s="51"/>
       <c r="DE71" s="51"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
@@ -37477,54 +37590,56 @@
       </c>
       <c r="CO72" s="43">
         <v>938.4</v>
       </c>
       <c r="CP72" s="43">
         <v>957.8</v>
       </c>
       <c r="CQ72" s="43">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="51">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="62">
         <v>458.9</v>
       </c>
       <c r="CU72" s="71">
         <v>858.6</v>
       </c>
       <c r="CV72" s="80">
         <v>840.2</v>
       </c>
-      <c r="CW72" s="96">
+      <c r="CW72" s="89">
         <v>526.1</v>
       </c>
-      <c r="CX72" s="43"/>
+      <c r="CX72" s="105">
+        <v>676.7</v>
+      </c>
       <c r="CY72" s="43"/>
       <c r="CZ72" s="43"/>
       <c r="DA72" s="43"/>
       <c r="DB72" s="43"/>
       <c r="DC72" s="43"/>
       <c r="DD72" s="51"/>
       <c r="DE72" s="51"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
@@ -37790,54 +37905,56 @@
       </c>
       <c r="CO73" s="43">
         <v>1275.9000000000001</v>
       </c>
       <c r="CP73" s="43">
         <v>1733.3</v>
       </c>
       <c r="CQ73" s="43">
         <v>1337.3</v>
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="51">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="62">
         <v>408.3</v>
       </c>
       <c r="CU73" s="71">
         <v>763.9</v>
       </c>
       <c r="CV73" s="80">
         <v>1236.3</v>
       </c>
-      <c r="CW73" s="96">
+      <c r="CW73" s="89">
         <v>1898</v>
       </c>
-      <c r="CX73" s="43"/>
+      <c r="CX73" s="105">
+        <v>1138.9000000000001</v>
+      </c>
       <c r="CY73" s="43"/>
       <c r="CZ73" s="43"/>
       <c r="DA73" s="43"/>
       <c r="DB73" s="43"/>
       <c r="DC73" s="43"/>
       <c r="DD73" s="51"/>
       <c r="DE73" s="51"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
@@ -38103,54 +38220,56 @@
       </c>
       <c r="CO74" s="43">
         <v>3949.1</v>
       </c>
       <c r="CP74" s="43">
         <v>3607.2</v>
       </c>
       <c r="CQ74" s="43">
         <v>4079.2</v>
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="51">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="62">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="71">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="80">
         <v>3399.7</v>
       </c>
-      <c r="CW74" s="96">
+      <c r="CW74" s="89">
         <v>3687.6</v>
       </c>
-      <c r="CX74" s="43"/>
+      <c r="CX74" s="105">
+        <v>3903.3</v>
+      </c>
       <c r="CY74" s="43"/>
       <c r="CZ74" s="43"/>
       <c r="DA74" s="43"/>
       <c r="DB74" s="43"/>
       <c r="DC74" s="43"/>
       <c r="DD74" s="51"/>
       <c r="DE74" s="51"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
@@ -38416,54 +38535,56 @@
       </c>
       <c r="CO75" s="43">
         <v>585.4</v>
       </c>
       <c r="CP75" s="43">
         <v>689.3</v>
       </c>
       <c r="CQ75" s="43">
         <v>911.2</v>
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="51">
         <v>928.9</v>
       </c>
       <c r="CT75" s="62">
         <v>484.3</v>
       </c>
       <c r="CU75" s="71">
         <v>684.2</v>
       </c>
       <c r="CV75" s="80">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW75" s="96">
+      <c r="CW75" s="89">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX75" s="43"/>
+      <c r="CX75" s="105">
+        <v>619</v>
+      </c>
       <c r="CY75" s="43"/>
       <c r="CZ75" s="43"/>
       <c r="DA75" s="43"/>
       <c r="DB75" s="43"/>
       <c r="DC75" s="43"/>
       <c r="DD75" s="51"/>
       <c r="DE75" s="51"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
@@ -38729,54 +38850,56 @@
       </c>
       <c r="CO76" s="43">
         <v>1152.2</v>
       </c>
       <c r="CP76" s="43">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ76" s="43">
         <v>973.3</v>
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="51">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="62">
         <v>911.8</v>
       </c>
       <c r="CU76" s="71">
         <v>1076</v>
       </c>
       <c r="CV76" s="80">
         <v>1145.2</v>
       </c>
-      <c r="CW76" s="96">
+      <c r="CW76" s="89">
         <v>1157.3</v>
       </c>
-      <c r="CX76" s="43"/>
+      <c r="CX76" s="105">
+        <v>1543.9</v>
+      </c>
       <c r="CY76" s="43"/>
       <c r="CZ76" s="43"/>
       <c r="DA76" s="43"/>
       <c r="DB76" s="43"/>
       <c r="DC76" s="43"/>
       <c r="DD76" s="51"/>
       <c r="DE76" s="51"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
@@ -38953,98 +39076,98 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="N42:Y42"/>
-[...31 lines deleted...]
-    <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="CT22:DE22"/>
     <mergeCell ref="CT42:DE42"/>
     <mergeCell ref="CT61:DE61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="BJ42:BU42"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">