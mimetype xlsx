--- v2 (2026-06-24)
+++ v3 (2026-08-03)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1093" uniqueCount="41">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жылдардың айлары бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
@@ -9801,82 +9801,82 @@
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="46" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
@@ -18857,82 +18857,82 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="93" width="8" style="1" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="1" customWidth="1"/>
     <col min="95" max="96" width="8" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="94" t="s">
+      <c r="A2" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="94"/>
-[...10 lines deleted...]
-      <c r="M2" s="94"/>
+      <c r="B2" s="104"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="93" t="s">
+      <c r="K3" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="93"/>
-      <c r="M3" s="93"/>
+      <c r="L3" s="105"/>
+      <c r="M3" s="105"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
@@ -18993,180 +18993,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CQ3" s="4"/>
       <c r="CR3" s="4"/>
       <c r="CS3" s="5"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC3" s="52"/>
       <c r="DD3" s="52"/>
       <c r="DE3" s="53"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="95"/>
-      <c r="B4" s="90" t="s">
+      <c r="A4" s="102"/>
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="91"/>
-[...10 lines deleted...]
-      <c r="N4" s="90" t="s">
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="101"/>
+      <c r="N4" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="91"/>
-[...10 lines deleted...]
-      <c r="Z4" s="90" t="s">
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="101"/>
+      <c r="Z4" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="91"/>
-[...10 lines deleted...]
-      <c r="AL4" s="90" t="s">
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
+      <c r="AH4" s="100"/>
+      <c r="AI4" s="100"/>
+      <c r="AJ4" s="100"/>
+      <c r="AK4" s="101"/>
+      <c r="AL4" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="AM4" s="91"/>
-[...10 lines deleted...]
-      <c r="AX4" s="90" t="s">
+      <c r="AM4" s="100"/>
+      <c r="AN4" s="100"/>
+      <c r="AO4" s="100"/>
+      <c r="AP4" s="100"/>
+      <c r="AQ4" s="100"/>
+      <c r="AR4" s="100"/>
+      <c r="AS4" s="100"/>
+      <c r="AT4" s="100"/>
+      <c r="AU4" s="100"/>
+      <c r="AV4" s="100"/>
+      <c r="AW4" s="101"/>
+      <c r="AX4" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="AY4" s="91"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="90" t="s">
+      <c r="AY4" s="100"/>
+      <c r="AZ4" s="100"/>
+      <c r="BA4" s="100"/>
+      <c r="BB4" s="100"/>
+      <c r="BC4" s="100"/>
+      <c r="BD4" s="100"/>
+      <c r="BE4" s="100"/>
+      <c r="BF4" s="100"/>
+      <c r="BG4" s="100"/>
+      <c r="BH4" s="100"/>
+      <c r="BI4" s="101"/>
+      <c r="BJ4" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="BK4" s="91"/>
-[...10 lines deleted...]
-      <c r="BV4" s="90" t="s">
+      <c r="BK4" s="100"/>
+      <c r="BL4" s="100"/>
+      <c r="BM4" s="100"/>
+      <c r="BN4" s="100"/>
+      <c r="BO4" s="100"/>
+      <c r="BP4" s="100"/>
+      <c r="BQ4" s="100"/>
+      <c r="BR4" s="100"/>
+      <c r="BS4" s="100"/>
+      <c r="BT4" s="100"/>
+      <c r="BU4" s="101"/>
+      <c r="BV4" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="91"/>
-[...10 lines deleted...]
-      <c r="CH4" s="90" t="s">
+      <c r="BW4" s="100"/>
+      <c r="BX4" s="100"/>
+      <c r="BY4" s="100"/>
+      <c r="BZ4" s="100"/>
+      <c r="CA4" s="100"/>
+      <c r="CB4" s="100"/>
+      <c r="CC4" s="100"/>
+      <c r="CD4" s="100"/>
+      <c r="CE4" s="100"/>
+      <c r="CF4" s="100"/>
+      <c r="CG4" s="101"/>
+      <c r="CH4" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="91"/>
-[...10 lines deleted...]
-      <c r="CT4" s="90" t="s">
+      <c r="CI4" s="100"/>
+      <c r="CJ4" s="100"/>
+      <c r="CK4" s="100"/>
+      <c r="CL4" s="100"/>
+      <c r="CM4" s="100"/>
+      <c r="CN4" s="100"/>
+      <c r="CO4" s="100"/>
+      <c r="CP4" s="100"/>
+      <c r="CQ4" s="100"/>
+      <c r="CR4" s="100"/>
+      <c r="CS4" s="101"/>
+      <c r="CT4" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="91"/>
-[...9 lines deleted...]
-      <c r="DE4" s="92"/>
+      <c r="CU4" s="100"/>
+      <c r="CV4" s="100"/>
+      <c r="CW4" s="100"/>
+      <c r="CX4" s="100"/>
+      <c r="CY4" s="100"/>
+      <c r="CZ4" s="100"/>
+      <c r="DA4" s="100"/>
+      <c r="DB4" s="100"/>
+      <c r="DC4" s="100"/>
+      <c r="DD4" s="100"/>
+      <c r="DE4" s="101"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="96"/>
+      <c r="A5" s="103"/>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19752,54 +19752,56 @@
       </c>
       <c r="CP6" s="42">
         <v>155956.6</v>
       </c>
       <c r="CQ6" s="42">
         <v>97616</v>
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="44">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="54">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="63">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="72">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="81">
         <v>18470.3</v>
       </c>
-      <c r="CX6" s="97">
+      <c r="CX6" s="90">
         <v>18225.099999999999</v>
       </c>
-      <c r="CY6" s="34"/>
+      <c r="CY6" s="97">
+        <v>28518.2</v>
+      </c>
       <c r="CZ6" s="34"/>
       <c r="DA6" s="42"/>
       <c r="DB6" s="42"/>
       <c r="DC6" s="42"/>
       <c r="DD6" s="50"/>
       <c r="DE6" s="50"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
@@ -20067,54 +20069,56 @@
       </c>
       <c r="CP7" s="43">
         <v>10168.4</v>
       </c>
       <c r="CQ7" s="43">
         <v>5814.8</v>
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="45">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="55">
         <v>792.6</v>
       </c>
       <c r="CU7" s="64">
         <v>748.9</v>
       </c>
       <c r="CV7" s="73">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="82">
         <v>1078.8</v>
       </c>
-      <c r="CX7" s="98">
+      <c r="CX7" s="91">
         <v>959.1</v>
       </c>
-      <c r="CY7" s="43"/>
+      <c r="CY7" s="98">
+        <v>823.9</v>
+      </c>
       <c r="CZ7" s="43"/>
       <c r="DA7" s="43"/>
       <c r="DB7" s="43"/>
       <c r="DC7" s="43"/>
       <c r="DD7" s="51"/>
       <c r="DE7" s="51"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
@@ -20382,54 +20386,56 @@
       </c>
       <c r="CP8" s="43">
         <v>23131.5</v>
       </c>
       <c r="CQ8" s="43">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="45">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="55">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="64">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="73">
         <v>2167</v>
       </c>
       <c r="CW8" s="82">
         <v>2162</v>
       </c>
-      <c r="CX8" s="98">
+      <c r="CX8" s="91">
         <v>2271.9</v>
       </c>
-      <c r="CY8" s="43"/>
+      <c r="CY8" s="98">
+        <v>2551.3000000000002</v>
+      </c>
       <c r="CZ8" s="43"/>
       <c r="DA8" s="43"/>
       <c r="DB8" s="43"/>
       <c r="DC8" s="43"/>
       <c r="DD8" s="51"/>
       <c r="DE8" s="51"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
@@ -20697,54 +20703,56 @@
       </c>
       <c r="CP9" s="43">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ9" s="43">
         <v>6206</v>
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="45">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="55">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="64">
         <v>2008</v>
       </c>
       <c r="CV9" s="73">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="82">
         <v>1359.3</v>
       </c>
-      <c r="CX9" s="98">
+      <c r="CX9" s="91">
         <v>1357.6</v>
       </c>
-      <c r="CY9" s="43"/>
+      <c r="CY9" s="98">
+        <v>2704.9</v>
+      </c>
       <c r="CZ9" s="43"/>
       <c r="DA9" s="43"/>
       <c r="DB9" s="43"/>
       <c r="DC9" s="43"/>
       <c r="DD9" s="51"/>
       <c r="DE9" s="51"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
@@ -21012,54 +21020,56 @@
       </c>
       <c r="CP10" s="43">
         <v>12452.6</v>
       </c>
       <c r="CQ10" s="43">
         <v>6955.5</v>
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="45">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="55">
         <v>554.4</v>
       </c>
       <c r="CU10" s="64">
         <v>764.1</v>
       </c>
       <c r="CV10" s="73">
         <v>539</v>
       </c>
       <c r="CW10" s="82">
         <v>1434</v>
       </c>
-      <c r="CX10" s="98">
+      <c r="CX10" s="91">
         <v>1130.8</v>
       </c>
-      <c r="CY10" s="43"/>
+      <c r="CY10" s="98">
+        <v>1250.3</v>
+      </c>
       <c r="CZ10" s="43"/>
       <c r="DA10" s="43"/>
       <c r="DB10" s="43"/>
       <c r="DC10" s="43"/>
       <c r="DD10" s="51"/>
       <c r="DE10" s="51"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
@@ -21327,54 +21337,56 @@
       </c>
       <c r="CP11" s="43">
         <v>2821.9</v>
       </c>
       <c r="CQ11" s="43">
         <v>3161.8</v>
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="45">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="55">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="64">
         <v>795</v>
       </c>
       <c r="CV11" s="73">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="82">
         <v>1176.9000000000001</v>
       </c>
-      <c r="CX11" s="98">
+      <c r="CX11" s="91">
         <v>1497.5</v>
       </c>
-      <c r="CY11" s="43"/>
+      <c r="CY11" s="98">
+        <v>2490.3000000000002</v>
+      </c>
       <c r="CZ11" s="43"/>
       <c r="DA11" s="43"/>
       <c r="DB11" s="43"/>
       <c r="DC11" s="43"/>
       <c r="DD11" s="51"/>
       <c r="DE11" s="51"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
@@ -21642,54 +21654,56 @@
       </c>
       <c r="CP12" s="43">
         <v>10468.4</v>
       </c>
       <c r="CQ12" s="43">
         <v>11836.6</v>
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="45">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="55">
         <v>841.1</v>
       </c>
       <c r="CU12" s="64">
         <v>518.9</v>
       </c>
       <c r="CV12" s="73">
         <v>678.7</v>
       </c>
       <c r="CW12" s="82">
         <v>845.6</v>
       </c>
-      <c r="CX12" s="98">
+      <c r="CX12" s="91">
         <v>702.7</v>
       </c>
-      <c r="CY12" s="43"/>
+      <c r="CY12" s="98">
+        <v>1423.2</v>
+      </c>
       <c r="CZ12" s="43"/>
       <c r="DA12" s="43"/>
       <c r="DB12" s="43"/>
       <c r="DC12" s="43"/>
       <c r="DD12" s="51"/>
       <c r="DE12" s="51"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
@@ -21957,54 +21971,56 @@
       </c>
       <c r="CP13" s="43">
         <v>11298.7</v>
       </c>
       <c r="CQ13" s="43">
         <v>14454.9</v>
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="45">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="55">
         <v>828.2</v>
       </c>
       <c r="CU13" s="64">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="73">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="82">
         <v>1449.4</v>
       </c>
-      <c r="CX13" s="98">
+      <c r="CX13" s="91">
         <v>1292.3</v>
       </c>
-      <c r="CY13" s="43"/>
+      <c r="CY13" s="98">
+        <v>2019.4</v>
+      </c>
       <c r="CZ13" s="43"/>
       <c r="DA13" s="43"/>
       <c r="DB13" s="43"/>
       <c r="DC13" s="43"/>
       <c r="DD13" s="51"/>
       <c r="DE13" s="51"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
@@ -22272,54 +22288,56 @@
       </c>
       <c r="CP14" s="43">
         <v>11346.1</v>
       </c>
       <c r="CQ14" s="43">
         <v>8741.5</v>
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="45">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="55">
         <v>588.1</v>
       </c>
       <c r="CU14" s="64">
         <v>740.1</v>
       </c>
       <c r="CV14" s="73">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="82">
         <v>936.5</v>
       </c>
-      <c r="CX14" s="98">
+      <c r="CX14" s="91">
         <v>997.9</v>
       </c>
-      <c r="CY14" s="43"/>
+      <c r="CY14" s="98">
+        <v>2921.1</v>
+      </c>
       <c r="CZ14" s="43"/>
       <c r="DA14" s="43"/>
       <c r="DB14" s="43"/>
       <c r="DC14" s="43"/>
       <c r="DD14" s="51"/>
       <c r="DE14" s="51"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
@@ -22587,54 +22605,56 @@
       </c>
       <c r="CP15" s="43">
         <v>13363.1</v>
       </c>
       <c r="CQ15" s="43">
         <v>5062.5</v>
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="45">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="55">
         <v>489.2</v>
       </c>
       <c r="CU15" s="64">
         <v>888.9</v>
       </c>
       <c r="CV15" s="73">
         <v>870.5</v>
       </c>
       <c r="CW15" s="82">
         <v>449.4</v>
       </c>
-      <c r="CX15" s="98">
+      <c r="CX15" s="91">
         <v>680.2</v>
       </c>
-      <c r="CY15" s="43"/>
+      <c r="CY15" s="98">
+        <v>1058.3</v>
+      </c>
       <c r="CZ15" s="43"/>
       <c r="DA15" s="43"/>
       <c r="DB15" s="43"/>
       <c r="DC15" s="43"/>
       <c r="DD15" s="51"/>
       <c r="DE15" s="51"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
@@ -22902,54 +22922,56 @@
       </c>
       <c r="CP16" s="43">
         <v>3716.4</v>
       </c>
       <c r="CQ16" s="43">
         <v>2800.2</v>
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="45">
         <v>1377</v>
       </c>
       <c r="CT16" s="55">
         <v>408.7</v>
       </c>
       <c r="CU16" s="64">
         <v>764.3</v>
       </c>
       <c r="CV16" s="73">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="82">
         <v>1965.3</v>
       </c>
-      <c r="CX16" s="98">
+      <c r="CX16" s="91">
         <v>1156</v>
       </c>
-      <c r="CY16" s="43"/>
+      <c r="CY16" s="98">
+        <v>2537.6</v>
+      </c>
       <c r="CZ16" s="43"/>
       <c r="DA16" s="43"/>
       <c r="DB16" s="43"/>
       <c r="DC16" s="43"/>
       <c r="DD16" s="51"/>
       <c r="DE16" s="51"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
@@ -23217,54 +23239,56 @@
       </c>
       <c r="CP17" s="43">
         <v>26188</v>
       </c>
       <c r="CQ17" s="43">
         <v>11360.2</v>
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="45">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="55">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="64">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="73">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="82">
         <v>3689.2</v>
       </c>
-      <c r="CX17" s="98">
+      <c r="CX17" s="91">
         <v>3905.8</v>
       </c>
-      <c r="CY17" s="43"/>
+      <c r="CY17" s="98">
+        <v>4312</v>
+      </c>
       <c r="CZ17" s="43"/>
       <c r="DA17" s="43"/>
       <c r="DB17" s="43"/>
       <c r="DC17" s="43"/>
       <c r="DD17" s="51"/>
       <c r="DE17" s="51"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
@@ -23532,54 +23556,56 @@
       </c>
       <c r="CP18" s="43">
         <v>12616.4</v>
       </c>
       <c r="CQ18" s="43">
         <v>7050.4</v>
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="45">
         <v>3342</v>
       </c>
       <c r="CT18" s="55">
         <v>493.4</v>
       </c>
       <c r="CU18" s="64">
         <v>693.3</v>
       </c>
       <c r="CV18" s="73">
         <v>613.9</v>
       </c>
       <c r="CW18" s="82">
         <v>699.7</v>
       </c>
-      <c r="CX18" s="98">
+      <c r="CX18" s="91">
         <v>643.4</v>
       </c>
-      <c r="CY18" s="43"/>
+      <c r="CY18" s="98">
+        <v>1401.8</v>
+      </c>
       <c r="CZ18" s="43"/>
       <c r="DA18" s="43"/>
       <c r="DB18" s="43"/>
       <c r="DC18" s="43"/>
       <c r="DD18" s="51"/>
       <c r="DE18" s="51"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
@@ -23847,94 +23873,96 @@
       </c>
       <c r="CP19" s="43">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ19" s="43">
         <v>5605</v>
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="45">
         <v>10504</v>
       </c>
       <c r="CT19" s="55">
         <v>977.1</v>
       </c>
       <c r="CU19" s="64">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="73">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="82">
         <v>1224.2</v>
       </c>
-      <c r="CX19" s="98">
+      <c r="CX19" s="91">
         <v>1629.8</v>
       </c>
-      <c r="CY19" s="43"/>
+      <c r="CY19" s="98">
+        <v>3024.1</v>
+      </c>
       <c r="CZ19" s="43"/>
       <c r="DA19" s="43"/>
       <c r="DB19" s="43"/>
       <c r="DC19" s="43"/>
       <c r="DD19" s="51"/>
       <c r="DE19" s="51"/>
     </row>
     <row r="20" spans="1:109" ht="36" customHeight="1">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="94"/>
-[...10 lines deleted...]
-      <c r="M20" s="94"/>
+      <c r="B20" s="104"/>
+      <c r="C20" s="104"/>
+      <c r="D20" s="104"/>
+      <c r="E20" s="104"/>
+      <c r="F20" s="104"/>
+      <c r="G20" s="104"/>
+      <c r="H20" s="104"/>
+      <c r="I20" s="104"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="104"/>
+      <c r="L20" s="104"/>
+      <c r="M20" s="104"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="93" t="s">
+      <c r="K21" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="L21" s="93"/>
-      <c r="M21" s="93"/>
+      <c r="L21" s="105"/>
+      <c r="M21" s="105"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
@@ -23995,180 +24023,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC21" s="52"/>
       <c r="DD21" s="52"/>
       <c r="DE21" s="53"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="95"/>
-      <c r="B22" s="90" t="s">
+      <c r="A22" s="102"/>
+      <c r="B22" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="91"/>
-[...10 lines deleted...]
-      <c r="N22" s="90" t="s">
+      <c r="C22" s="100"/>
+      <c r="D22" s="100"/>
+      <c r="E22" s="100"/>
+      <c r="F22" s="100"/>
+      <c r="G22" s="100"/>
+      <c r="H22" s="100"/>
+      <c r="I22" s="100"/>
+      <c r="J22" s="100"/>
+      <c r="K22" s="100"/>
+      <c r="L22" s="100"/>
+      <c r="M22" s="101"/>
+      <c r="N22" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="O22" s="91"/>
-[...10 lines deleted...]
-      <c r="Z22" s="90" t="s">
+      <c r="O22" s="100"/>
+      <c r="P22" s="100"/>
+      <c r="Q22" s="100"/>
+      <c r="R22" s="100"/>
+      <c r="S22" s="100"/>
+      <c r="T22" s="100"/>
+      <c r="U22" s="100"/>
+      <c r="V22" s="100"/>
+      <c r="W22" s="100"/>
+      <c r="X22" s="100"/>
+      <c r="Y22" s="101"/>
+      <c r="Z22" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="AA22" s="91"/>
-[...10 lines deleted...]
-      <c r="AL22" s="90" t="s">
+      <c r="AA22" s="100"/>
+      <c r="AB22" s="100"/>
+      <c r="AC22" s="100"/>
+      <c r="AD22" s="100"/>
+      <c r="AE22" s="100"/>
+      <c r="AF22" s="100"/>
+      <c r="AG22" s="100"/>
+      <c r="AH22" s="100"/>
+      <c r="AI22" s="100"/>
+      <c r="AJ22" s="100"/>
+      <c r="AK22" s="101"/>
+      <c r="AL22" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="AM22" s="91"/>
-[...10 lines deleted...]
-      <c r="AX22" s="90" t="s">
+      <c r="AM22" s="100"/>
+      <c r="AN22" s="100"/>
+      <c r="AO22" s="100"/>
+      <c r="AP22" s="100"/>
+      <c r="AQ22" s="100"/>
+      <c r="AR22" s="100"/>
+      <c r="AS22" s="100"/>
+      <c r="AT22" s="100"/>
+      <c r="AU22" s="100"/>
+      <c r="AV22" s="100"/>
+      <c r="AW22" s="101"/>
+      <c r="AX22" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="AY22" s="91"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="90" t="s">
+      <c r="AY22" s="100"/>
+      <c r="AZ22" s="100"/>
+      <c r="BA22" s="100"/>
+      <c r="BB22" s="100"/>
+      <c r="BC22" s="100"/>
+      <c r="BD22" s="100"/>
+      <c r="BE22" s="100"/>
+      <c r="BF22" s="100"/>
+      <c r="BG22" s="100"/>
+      <c r="BH22" s="100"/>
+      <c r="BI22" s="101"/>
+      <c r="BJ22" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="BK22" s="91"/>
-[...10 lines deleted...]
-      <c r="BV22" s="90" t="s">
+      <c r="BK22" s="100"/>
+      <c r="BL22" s="100"/>
+      <c r="BM22" s="100"/>
+      <c r="BN22" s="100"/>
+      <c r="BO22" s="100"/>
+      <c r="BP22" s="100"/>
+      <c r="BQ22" s="100"/>
+      <c r="BR22" s="100"/>
+      <c r="BS22" s="100"/>
+      <c r="BT22" s="100"/>
+      <c r="BU22" s="101"/>
+      <c r="BV22" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="91"/>
-[...10 lines deleted...]
-      <c r="CH22" s="90" t="s">
+      <c r="BW22" s="100"/>
+      <c r="BX22" s="100"/>
+      <c r="BY22" s="100"/>
+      <c r="BZ22" s="100"/>
+      <c r="CA22" s="100"/>
+      <c r="CB22" s="100"/>
+      <c r="CC22" s="100"/>
+      <c r="CD22" s="100"/>
+      <c r="CE22" s="100"/>
+      <c r="CF22" s="100"/>
+      <c r="CG22" s="101"/>
+      <c r="CH22" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="91"/>
-[...10 lines deleted...]
-      <c r="CT22" s="90" t="s">
+      <c r="CI22" s="100"/>
+      <c r="CJ22" s="100"/>
+      <c r="CK22" s="100"/>
+      <c r="CL22" s="100"/>
+      <c r="CM22" s="100"/>
+      <c r="CN22" s="100"/>
+      <c r="CO22" s="100"/>
+      <c r="CP22" s="100"/>
+      <c r="CQ22" s="100"/>
+      <c r="CR22" s="100"/>
+      <c r="CS22" s="101"/>
+      <c r="CT22" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="91"/>
-[...9 lines deleted...]
-      <c r="DE22" s="92"/>
+      <c r="CU22" s="100"/>
+      <c r="CV22" s="100"/>
+      <c r="CW22" s="100"/>
+      <c r="CX22" s="100"/>
+      <c r="CY22" s="100"/>
+      <c r="CZ22" s="100"/>
+      <c r="DA22" s="100"/>
+      <c r="DB22" s="100"/>
+      <c r="DC22" s="100"/>
+      <c r="DD22" s="100"/>
+      <c r="DE22" s="101"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="96"/>
+      <c r="A23" s="103"/>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24754,54 +24782,56 @@
       </c>
       <c r="CP24" s="42">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="42">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="46">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="56">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="65">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="74">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="83">
         <v>18311.099999999999</v>
       </c>
-      <c r="CX24" s="99">
+      <c r="CX24" s="92">
         <v>17981.2</v>
       </c>
-      <c r="CY24" s="34"/>
+      <c r="CY24" s="97">
+        <v>28274.3</v>
+      </c>
       <c r="CZ24" s="34"/>
       <c r="DA24" s="42"/>
       <c r="DB24" s="42"/>
       <c r="DC24" s="42"/>
       <c r="DD24" s="50"/>
       <c r="DE24" s="50"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
@@ -25069,54 +25099,56 @@
       </c>
       <c r="CP25" s="43">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="43">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="47">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="57">
         <v>757.4</v>
       </c>
       <c r="CU25" s="66">
         <v>713.7</v>
       </c>
       <c r="CV25" s="75">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="84">
         <v>1092.2</v>
       </c>
-      <c r="CX25" s="100">
+      <c r="CX25" s="93">
         <v>939.4</v>
       </c>
-      <c r="CY25" s="43"/>
+      <c r="CY25" s="98">
+        <v>804.3</v>
+      </c>
       <c r="CZ25" s="43"/>
       <c r="DA25" s="43"/>
       <c r="DB25" s="43"/>
       <c r="DC25" s="43"/>
       <c r="DD25" s="51"/>
       <c r="DE25" s="51"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
@@ -25384,54 +25416,56 @@
       </c>
       <c r="CP26" s="43">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="43">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="47">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="57">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="66">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="75">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="84">
         <v>2153.5</v>
       </c>
-      <c r="CX26" s="100">
+      <c r="CX26" s="93">
         <v>2235.4</v>
       </c>
-      <c r="CY26" s="43"/>
+      <c r="CY26" s="98">
+        <v>2514.8000000000002</v>
+      </c>
       <c r="CZ26" s="43"/>
       <c r="DA26" s="43"/>
       <c r="DB26" s="43"/>
       <c r="DC26" s="43"/>
       <c r="DD26" s="51"/>
       <c r="DE26" s="51"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
@@ -25699,54 +25733,56 @@
       </c>
       <c r="CP27" s="43">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="43">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="47">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="57">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="66">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="75">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="84">
         <v>1328</v>
       </c>
-      <c r="CX27" s="100">
+      <c r="CX27" s="93">
         <v>1345.9</v>
       </c>
-      <c r="CY27" s="43"/>
+      <c r="CY27" s="98">
+        <v>2693.2</v>
+      </c>
       <c r="CZ27" s="43"/>
       <c r="DA27" s="43"/>
       <c r="DB27" s="43"/>
       <c r="DC27" s="43"/>
       <c r="DD27" s="51"/>
       <c r="DE27" s="51"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
@@ -26014,54 +26050,56 @@
       </c>
       <c r="CP28" s="43">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="43">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="47">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="57">
         <v>543.4</v>
       </c>
       <c r="CU28" s="66">
         <v>753.1</v>
       </c>
       <c r="CV28" s="75">
         <v>528</v>
       </c>
       <c r="CW28" s="84">
         <v>1465.8</v>
       </c>
-      <c r="CX28" s="100">
+      <c r="CX28" s="93">
         <v>1130.5</v>
       </c>
-      <c r="CY28" s="43"/>
+      <c r="CY28" s="98">
+        <v>1250</v>
+      </c>
       <c r="CZ28" s="43"/>
       <c r="DA28" s="43"/>
       <c r="DB28" s="43"/>
       <c r="DC28" s="43"/>
       <c r="DD28" s="51"/>
       <c r="DE28" s="51"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
@@ -26329,54 +26367,56 @@
       </c>
       <c r="CP29" s="43">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="43">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="47">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="57">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="66">
         <v>776.8</v>
       </c>
       <c r="CV29" s="75">
         <v>981.1</v>
       </c>
       <c r="CW29" s="84">
         <v>1138.5</v>
       </c>
-      <c r="CX29" s="100">
+      <c r="CX29" s="93">
         <v>1460.1</v>
       </c>
-      <c r="CY29" s="43"/>
+      <c r="CY29" s="98">
+        <v>2452.9</v>
+      </c>
       <c r="CZ29" s="43"/>
       <c r="DA29" s="43"/>
       <c r="DB29" s="43"/>
       <c r="DC29" s="43"/>
       <c r="DD29" s="51"/>
       <c r="DE29" s="51"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
@@ -26644,54 +26684,56 @@
       </c>
       <c r="CP30" s="43">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="43">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="47">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="57">
         <v>838.3</v>
       </c>
       <c r="CU30" s="66">
         <v>516.1</v>
       </c>
       <c r="CV30" s="75">
         <v>673.1</v>
       </c>
       <c r="CW30" s="84">
         <v>841.8</v>
       </c>
-      <c r="CX30" s="100">
+      <c r="CX30" s="93">
         <v>699</v>
       </c>
-      <c r="CY30" s="43"/>
+      <c r="CY30" s="98">
+        <v>1419.4</v>
+      </c>
       <c r="CZ30" s="43"/>
       <c r="DA30" s="43"/>
       <c r="DB30" s="43"/>
       <c r="DC30" s="43"/>
       <c r="DD30" s="51"/>
       <c r="DE30" s="51"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
@@ -26959,54 +27001,56 @@
       </c>
       <c r="CP31" s="43">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="43">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="47">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="57">
         <v>828</v>
       </c>
       <c r="CU31" s="66">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="75">
         <v>1107</v>
       </c>
       <c r="CW31" s="84">
         <v>1448.6</v>
       </c>
-      <c r="CX31" s="100">
+      <c r="CX31" s="93">
         <v>1291.9000000000001</v>
       </c>
-      <c r="CY31" s="43"/>
+      <c r="CY31" s="98">
+        <v>2019</v>
+      </c>
       <c r="CZ31" s="43"/>
       <c r="DA31" s="43"/>
       <c r="DB31" s="43"/>
       <c r="DC31" s="43"/>
       <c r="DD31" s="51"/>
       <c r="DE31" s="51"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
@@ -27274,54 +27318,56 @@
       </c>
       <c r="CP32" s="43">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="43">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="47">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="57">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="66">
         <v>734.7</v>
       </c>
       <c r="CV32" s="75">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="84">
         <v>943</v>
       </c>
-      <c r="CX32" s="100">
+      <c r="CX32" s="93">
         <v>994.8</v>
       </c>
-      <c r="CY32" s="43"/>
+      <c r="CY32" s="98">
+        <v>2918</v>
+      </c>
       <c r="CZ32" s="43"/>
       <c r="DA32" s="43"/>
       <c r="DB32" s="43"/>
       <c r="DC32" s="43"/>
       <c r="DD32" s="51"/>
       <c r="DE32" s="51"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
@@ -27589,54 +27635,56 @@
       </c>
       <c r="CP33" s="43">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="43">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="47">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="57">
         <v>458.9</v>
       </c>
       <c r="CU33" s="66">
         <v>858.6</v>
       </c>
       <c r="CV33" s="75">
         <v>840.2</v>
       </c>
       <c r="CW33" s="84">
         <v>526.1</v>
       </c>
-      <c r="CX33" s="100">
+      <c r="CX33" s="93">
         <v>676.7</v>
       </c>
-      <c r="CY33" s="43"/>
+      <c r="CY33" s="98">
+        <v>1054.8</v>
+      </c>
       <c r="CZ33" s="43"/>
       <c r="DA33" s="43"/>
       <c r="DB33" s="43"/>
       <c r="DC33" s="43"/>
       <c r="DD33" s="51"/>
       <c r="DE33" s="51"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
@@ -27904,54 +27952,56 @@
       </c>
       <c r="CP34" s="43">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="43">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="47">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="57">
         <v>408.3</v>
       </c>
       <c r="CU34" s="66">
         <v>763.9</v>
       </c>
       <c r="CV34" s="75">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="84">
         <v>1898</v>
       </c>
-      <c r="CX34" s="100">
+      <c r="CX34" s="93">
         <v>1138.9000000000001</v>
       </c>
-      <c r="CY34" s="43"/>
+      <c r="CY34" s="98">
+        <v>2520.5</v>
+      </c>
       <c r="CZ34" s="43"/>
       <c r="DA34" s="43"/>
       <c r="DB34" s="43"/>
       <c r="DC34" s="43"/>
       <c r="DD34" s="51"/>
       <c r="DE34" s="51"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
@@ -28219,54 +28269,56 @@
       </c>
       <c r="CP35" s="43">
         <v>26188</v>
       </c>
       <c r="CQ35" s="43">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="47">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="57">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="66">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="75">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="84">
         <v>3689.2</v>
       </c>
-      <c r="CX35" s="100">
+      <c r="CX35" s="93">
         <v>3905.8</v>
       </c>
-      <c r="CY35" s="43"/>
+      <c r="CY35" s="98">
+        <v>4312</v>
+      </c>
       <c r="CZ35" s="43"/>
       <c r="DA35" s="43"/>
       <c r="DB35" s="43"/>
       <c r="DC35" s="43"/>
       <c r="DD35" s="51"/>
       <c r="DE35" s="51"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
@@ -28534,54 +28586,56 @@
       </c>
       <c r="CP36" s="43">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="43">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="47">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="57">
         <v>484.3</v>
       </c>
       <c r="CU36" s="66">
         <v>684.2</v>
       </c>
       <c r="CV36" s="75">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="84">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX36" s="100">
+      <c r="CX36" s="93">
         <v>619</v>
       </c>
-      <c r="CY36" s="43"/>
+      <c r="CY36" s="98">
+        <v>1377.3</v>
+      </c>
       <c r="CZ36" s="43"/>
       <c r="DA36" s="43"/>
       <c r="DB36" s="43"/>
       <c r="DC36" s="43"/>
       <c r="DD36" s="51"/>
       <c r="DE36" s="51"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
@@ -28849,94 +28903,96 @@
       </c>
       <c r="CP37" s="43">
         <v>8871</v>
       </c>
       <c r="CQ37" s="43">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="47">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="57">
         <v>911.8</v>
       </c>
       <c r="CU37" s="66">
         <v>1076</v>
       </c>
       <c r="CV37" s="75">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="84">
         <v>1157.3</v>
       </c>
-      <c r="CX37" s="100">
+      <c r="CX37" s="93">
         <v>1543.9</v>
       </c>
-      <c r="CY37" s="43"/>
+      <c r="CY37" s="98">
+        <v>2938.2</v>
+      </c>
       <c r="CZ37" s="43"/>
       <c r="DA37" s="43"/>
       <c r="DB37" s="43"/>
       <c r="DC37" s="43"/>
       <c r="DD37" s="51"/>
       <c r="DE37" s="51"/>
     </row>
     <row r="40" spans="1:109" ht="33.75" customHeight="1">
-      <c r="A40" s="94" t="s">
+      <c r="A40" s="104" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="94"/>
-[...10 lines deleted...]
-      <c r="M40" s="94"/>
+      <c r="B40" s="104"/>
+      <c r="C40" s="104"/>
+      <c r="D40" s="104"/>
+      <c r="E40" s="104"/>
+      <c r="F40" s="104"/>
+      <c r="G40" s="104"/>
+      <c r="H40" s="104"/>
+      <c r="I40" s="104"/>
+      <c r="J40" s="104"/>
+      <c r="K40" s="104"/>
+      <c r="L40" s="104"/>
+      <c r="M40" s="104"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="93" t="s">
+      <c r="K41" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="L41" s="93"/>
-      <c r="M41" s="93"/>
+      <c r="L41" s="105"/>
+      <c r="M41" s="105"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
@@ -28997,180 +29053,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC41" s="52"/>
       <c r="DD41" s="52"/>
       <c r="DE41" s="53"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="95"/>
-      <c r="B42" s="90" t="s">
+      <c r="A42" s="102"/>
+      <c r="B42" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="91"/>
-[...10 lines deleted...]
-      <c r="N42" s="90" t="s">
+      <c r="C42" s="100"/>
+      <c r="D42" s="100"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="100"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+      <c r="I42" s="100"/>
+      <c r="J42" s="100"/>
+      <c r="K42" s="100"/>
+      <c r="L42" s="100"/>
+      <c r="M42" s="101"/>
+      <c r="N42" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="O42" s="91"/>
-[...10 lines deleted...]
-      <c r="Z42" s="90" t="s">
+      <c r="O42" s="100"/>
+      <c r="P42" s="100"/>
+      <c r="Q42" s="100"/>
+      <c r="R42" s="100"/>
+      <c r="S42" s="100"/>
+      <c r="T42" s="100"/>
+      <c r="U42" s="100"/>
+      <c r="V42" s="100"/>
+      <c r="W42" s="100"/>
+      <c r="X42" s="100"/>
+      <c r="Y42" s="101"/>
+      <c r="Z42" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="91"/>
-[...10 lines deleted...]
-      <c r="AL42" s="90" t="s">
+      <c r="AA42" s="100"/>
+      <c r="AB42" s="100"/>
+      <c r="AC42" s="100"/>
+      <c r="AD42" s="100"/>
+      <c r="AE42" s="100"/>
+      <c r="AF42" s="100"/>
+      <c r="AG42" s="100"/>
+      <c r="AH42" s="100"/>
+      <c r="AI42" s="100"/>
+      <c r="AJ42" s="100"/>
+      <c r="AK42" s="101"/>
+      <c r="AL42" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="AM42" s="91"/>
-[...10 lines deleted...]
-      <c r="AX42" s="90" t="s">
+      <c r="AM42" s="100"/>
+      <c r="AN42" s="100"/>
+      <c r="AO42" s="100"/>
+      <c r="AP42" s="100"/>
+      <c r="AQ42" s="100"/>
+      <c r="AR42" s="100"/>
+      <c r="AS42" s="100"/>
+      <c r="AT42" s="100"/>
+      <c r="AU42" s="100"/>
+      <c r="AV42" s="100"/>
+      <c r="AW42" s="101"/>
+      <c r="AX42" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="AY42" s="91"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="90" t="s">
+      <c r="AY42" s="100"/>
+      <c r="AZ42" s="100"/>
+      <c r="BA42" s="100"/>
+      <c r="BB42" s="100"/>
+      <c r="BC42" s="100"/>
+      <c r="BD42" s="100"/>
+      <c r="BE42" s="100"/>
+      <c r="BF42" s="100"/>
+      <c r="BG42" s="100"/>
+      <c r="BH42" s="100"/>
+      <c r="BI42" s="101"/>
+      <c r="BJ42" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="BK42" s="91"/>
-[...10 lines deleted...]
-      <c r="BV42" s="90" t="s">
+      <c r="BK42" s="100"/>
+      <c r="BL42" s="100"/>
+      <c r="BM42" s="100"/>
+      <c r="BN42" s="100"/>
+      <c r="BO42" s="100"/>
+      <c r="BP42" s="100"/>
+      <c r="BQ42" s="100"/>
+      <c r="BR42" s="100"/>
+      <c r="BS42" s="100"/>
+      <c r="BT42" s="100"/>
+      <c r="BU42" s="101"/>
+      <c r="BV42" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="91"/>
-[...10 lines deleted...]
-      <c r="CH42" s="90" t="s">
+      <c r="BW42" s="100"/>
+      <c r="BX42" s="100"/>
+      <c r="BY42" s="100"/>
+      <c r="BZ42" s="100"/>
+      <c r="CA42" s="100"/>
+      <c r="CB42" s="100"/>
+      <c r="CC42" s="100"/>
+      <c r="CD42" s="100"/>
+      <c r="CE42" s="100"/>
+      <c r="CF42" s="100"/>
+      <c r="CG42" s="101"/>
+      <c r="CH42" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="91"/>
-[...10 lines deleted...]
-      <c r="CT42" s="90" t="s">
+      <c r="CI42" s="100"/>
+      <c r="CJ42" s="100"/>
+      <c r="CK42" s="100"/>
+      <c r="CL42" s="100"/>
+      <c r="CM42" s="100"/>
+      <c r="CN42" s="100"/>
+      <c r="CO42" s="100"/>
+      <c r="CP42" s="100"/>
+      <c r="CQ42" s="100"/>
+      <c r="CR42" s="100"/>
+      <c r="CS42" s="101"/>
+      <c r="CT42" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="91"/>
-[...9 lines deleted...]
-      <c r="DE42" s="92"/>
+      <c r="CU42" s="100"/>
+      <c r="CV42" s="100"/>
+      <c r="CW42" s="100"/>
+      <c r="CX42" s="100"/>
+      <c r="CY42" s="100"/>
+      <c r="CZ42" s="100"/>
+      <c r="DA42" s="100"/>
+      <c r="DB42" s="100"/>
+      <c r="DC42" s="100"/>
+      <c r="DD42" s="100"/>
+      <c r="DE42" s="101"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="96"/>
+      <c r="A43" s="103"/>
       <c r="B43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29756,54 +29812,56 @@
       </c>
       <c r="CP44" s="42">
         <v>138394.9</v>
       </c>
       <c r="CQ44" s="42">
         <v>77922</v>
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="48">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="58">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="67">
         <v>1412</v>
       </c>
       <c r="CV44" s="76">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="85">
         <v>1026.8</v>
       </c>
-      <c r="CX44" s="101">
+      <c r="CX44" s="94">
         <v>492</v>
       </c>
-      <c r="CY44" s="34"/>
+      <c r="CY44" s="24">
+        <v>724.5</v>
+      </c>
       <c r="CZ44" s="34"/>
       <c r="DA44" s="42"/>
       <c r="DB44" s="42"/>
       <c r="DC44" s="42"/>
       <c r="DD44" s="50"/>
       <c r="DE44" s="50"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
@@ -30071,54 +30129,56 @@
       </c>
       <c r="CP45" s="43">
         <v>9108.1</v>
       </c>
       <c r="CQ45" s="43">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="49">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="59">
         <v>95.2</v>
       </c>
       <c r="CU45" s="68">
         <v>139.9</v>
       </c>
       <c r="CV45" s="77">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="86">
         <v>140.4</v>
       </c>
-      <c r="CX45" s="102">
+      <c r="CX45" s="95">
         <v>32.799999999999997</v>
       </c>
-      <c r="CY45" s="43"/>
+      <c r="CY45" s="25">
+        <v>56.4</v>
+      </c>
       <c r="CZ45" s="43"/>
       <c r="DA45" s="43"/>
       <c r="DB45" s="43"/>
       <c r="DC45" s="43"/>
       <c r="DD45" s="51"/>
       <c r="DE45" s="51"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
@@ -30386,54 +30446,56 @@
       </c>
       <c r="CP46" s="43">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ46" s="43">
         <v>6549.5</v>
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="49">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="59">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="68">
         <v>98.3</v>
       </c>
       <c r="CV46" s="77">
         <v>45.9</v>
       </c>
       <c r="CW46" s="86">
         <v>132.5</v>
       </c>
-      <c r="CX46" s="102">
+      <c r="CX46" s="95">
         <v>23</v>
       </c>
-      <c r="CY46" s="43"/>
+      <c r="CY46" s="25">
+        <v>39.6</v>
+      </c>
       <c r="CZ46" s="43"/>
       <c r="DA46" s="43"/>
       <c r="DB46" s="43"/>
       <c r="DC46" s="43"/>
       <c r="DD46" s="51"/>
       <c r="DE46" s="51"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
@@ -30701,54 +30763,56 @@
       </c>
       <c r="CP47" s="43">
         <v>8632.6</v>
       </c>
       <c r="CQ47" s="43">
         <v>5120.5</v>
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="49">
         <v>1064</v>
       </c>
       <c r="CT47" s="59">
         <v>881.7</v>
       </c>
       <c r="CU47" s="68">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="77">
         <v>975.2</v>
       </c>
       <c r="CW47" s="86">
         <v>752.2</v>
       </c>
-      <c r="CX47" s="102">
+      <c r="CX47" s="95">
         <v>433.8</v>
       </c>
-      <c r="CY47" s="43"/>
+      <c r="CY47" s="25">
+        <v>625.29999999999995</v>
+      </c>
       <c r="CZ47" s="43"/>
       <c r="DA47" s="43"/>
       <c r="DB47" s="43"/>
       <c r="DC47" s="43"/>
       <c r="DD47" s="51"/>
       <c r="DE47" s="51"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>2</v>
@@ -31016,54 +31080,56 @@
       </c>
       <c r="CP48" s="43">
         <v>11298</v>
       </c>
       <c r="CQ48" s="43">
         <v>5531.2</v>
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="49">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW48" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX48" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY48" s="43"/>
+      <c r="CX48" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY48" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ48" s="43"/>
       <c r="DA48" s="43"/>
       <c r="DB48" s="43"/>
       <c r="DC48" s="43"/>
       <c r="DD48" s="51"/>
       <c r="DE48" s="51"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>2</v>
@@ -31331,54 +31397,56 @@
       </c>
       <c r="CP49" s="43">
         <v>1659.5</v>
       </c>
       <c r="CQ49" s="43">
         <v>1840.6</v>
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="49">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW49" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX49" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY49" s="43"/>
+      <c r="CX49" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY49" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ49" s="43"/>
       <c r="DA49" s="43"/>
       <c r="DB49" s="43"/>
       <c r="DC49" s="43"/>
       <c r="DD49" s="51"/>
       <c r="DE49" s="51"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>2</v>
@@ -31646,54 +31714,56 @@
       </c>
       <c r="CP50" s="43">
         <v>9657.1</v>
       </c>
       <c r="CQ50" s="43">
         <v>10712</v>
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="49">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW50" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX50" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY50" s="43"/>
+      <c r="CX50" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY50" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ50" s="43"/>
       <c r="DA50" s="43"/>
       <c r="DB50" s="43"/>
       <c r="DC50" s="43"/>
       <c r="DD50" s="51"/>
       <c r="DE50" s="51"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>2</v>
@@ -31961,54 +32031,56 @@
       </c>
       <c r="CP51" s="43">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ51" s="43">
         <v>12502.6</v>
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="49">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW51" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX51" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY51" s="43"/>
+      <c r="CX51" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY51" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ51" s="43"/>
       <c r="DA51" s="43"/>
       <c r="DB51" s="43"/>
       <c r="DC51" s="43"/>
       <c r="DD51" s="51"/>
       <c r="DE51" s="51"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>2</v>
@@ -32276,54 +32348,56 @@
       </c>
       <c r="CP52" s="43">
         <v>10445.5</v>
       </c>
       <c r="CQ52" s="43">
         <v>7936</v>
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="49">
         <v>6012</v>
       </c>
       <c r="CT52" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW52" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX52" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY52" s="43"/>
+      <c r="CX52" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY52" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ52" s="43"/>
       <c r="DA52" s="43"/>
       <c r="DB52" s="43"/>
       <c r="DC52" s="43"/>
       <c r="DD52" s="51"/>
       <c r="DE52" s="51"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>2</v>
@@ -32591,54 +32665,56 @@
       </c>
       <c r="CP53" s="43">
         <v>12371.3</v>
       </c>
       <c r="CQ53" s="43">
         <v>3883.9</v>
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="49">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW53" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX53" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY53" s="43"/>
+      <c r="CX53" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY53" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ53" s="43"/>
       <c r="DA53" s="43"/>
       <c r="DB53" s="43"/>
       <c r="DC53" s="43"/>
       <c r="DD53" s="51"/>
       <c r="DE53" s="51"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>2</v>
@@ -32906,54 +32982,56 @@
       </c>
       <c r="CP54" s="43">
         <v>1981.7</v>
       </c>
       <c r="CQ54" s="43">
         <v>1461.7</v>
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="49">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW54" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX54" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY54" s="43"/>
+      <c r="CX54" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY54" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ54" s="43"/>
       <c r="DA54" s="43"/>
       <c r="DB54" s="43"/>
       <c r="DC54" s="43"/>
       <c r="DD54" s="51"/>
       <c r="DE54" s="51"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>2</v>
@@ -33221,54 +33299,56 @@
       </c>
       <c r="CP55" s="43">
         <v>22573.4</v>
       </c>
       <c r="CQ55" s="43">
         <v>7277.8</v>
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="49">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="59">
         <v>4.2</v>
       </c>
       <c r="CU55" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="77">
         <v>5.7</v>
       </c>
       <c r="CW55" s="86">
         <v>1.6</v>
       </c>
-      <c r="CX55" s="102">
+      <c r="CX55" s="95">
         <v>2.4</v>
       </c>
-      <c r="CY55" s="43"/>
+      <c r="CY55" s="25">
+        <v>3.3</v>
+      </c>
       <c r="CZ55" s="43"/>
       <c r="DA55" s="43"/>
       <c r="DB55" s="43"/>
       <c r="DC55" s="43"/>
       <c r="DD55" s="51"/>
       <c r="DE55" s="51"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>2</v>
@@ -33536,54 +33616,56 @@
       </c>
       <c r="CP56" s="43">
         <v>11914.6</v>
       </c>
       <c r="CQ56" s="43">
         <v>6128.2</v>
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="49">
         <v>2404</v>
       </c>
       <c r="CT56" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW56" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX56" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY56" s="43"/>
+      <c r="CX56" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY56" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ56" s="43"/>
       <c r="DA56" s="43"/>
       <c r="DB56" s="43"/>
       <c r="DC56" s="43"/>
       <c r="DD56" s="51"/>
       <c r="DE56" s="51"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="17" t="s">
         <v>2</v>
@@ -33851,94 +33933,96 @@
       </c>
       <c r="CP57" s="43">
         <v>7715.6</v>
       </c>
       <c r="CQ57" s="43">
         <v>4564.8</v>
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="49">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW57" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="CX57" s="103" t="s">
-[...2 lines deleted...]
-      <c r="CY57" s="43"/>
+      <c r="CX57" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="CY57" s="25" t="s">
+        <v>2</v>
+      </c>
       <c r="CZ57" s="43"/>
       <c r="DA57" s="43"/>
       <c r="DB57" s="43"/>
       <c r="DC57" s="43"/>
       <c r="DD57" s="51"/>
       <c r="DE57" s="51"/>
     </row>
     <row r="59" spans="1:109" ht="34.5" customHeight="1">
-      <c r="A59" s="94" t="s">
+      <c r="A59" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="94"/>
-[...10 lines deleted...]
-      <c r="M59" s="94"/>
+      <c r="B59" s="104"/>
+      <c r="C59" s="104"/>
+      <c r="D59" s="104"/>
+      <c r="E59" s="104"/>
+      <c r="F59" s="104"/>
+      <c r="G59" s="104"/>
+      <c r="H59" s="104"/>
+      <c r="I59" s="104"/>
+      <c r="J59" s="104"/>
+      <c r="K59" s="104"/>
+      <c r="L59" s="104"/>
+      <c r="M59" s="104"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="93" t="s">
+      <c r="K60" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="L60" s="93"/>
-      <c r="M60" s="93"/>
+      <c r="L60" s="105"/>
+      <c r="M60" s="105"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
@@ -33999,180 +34083,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC60" s="52"/>
       <c r="DD60" s="52"/>
       <c r="DE60" s="53"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="95"/>
-      <c r="B61" s="90" t="s">
+      <c r="A61" s="102"/>
+      <c r="B61" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="91"/>
-[...10 lines deleted...]
-      <c r="N61" s="90" t="s">
+      <c r="C61" s="100"/>
+      <c r="D61" s="100"/>
+      <c r="E61" s="100"/>
+      <c r="F61" s="100"/>
+      <c r="G61" s="100"/>
+      <c r="H61" s="100"/>
+      <c r="I61" s="100"/>
+      <c r="J61" s="100"/>
+      <c r="K61" s="100"/>
+      <c r="L61" s="100"/>
+      <c r="M61" s="101"/>
+      <c r="N61" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="O61" s="91"/>
-[...10 lines deleted...]
-      <c r="Z61" s="90" t="s">
+      <c r="O61" s="100"/>
+      <c r="P61" s="100"/>
+      <c r="Q61" s="100"/>
+      <c r="R61" s="100"/>
+      <c r="S61" s="100"/>
+      <c r="T61" s="100"/>
+      <c r="U61" s="100"/>
+      <c r="V61" s="100"/>
+      <c r="W61" s="100"/>
+      <c r="X61" s="100"/>
+      <c r="Y61" s="101"/>
+      <c r="Z61" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="AA61" s="91"/>
-[...10 lines deleted...]
-      <c r="AL61" s="90" t="s">
+      <c r="AA61" s="100"/>
+      <c r="AB61" s="100"/>
+      <c r="AC61" s="100"/>
+      <c r="AD61" s="100"/>
+      <c r="AE61" s="100"/>
+      <c r="AF61" s="100"/>
+      <c r="AG61" s="100"/>
+      <c r="AH61" s="100"/>
+      <c r="AI61" s="100"/>
+      <c r="AJ61" s="100"/>
+      <c r="AK61" s="101"/>
+      <c r="AL61" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="AM61" s="91"/>
-[...10 lines deleted...]
-      <c r="AX61" s="90" t="s">
+      <c r="AM61" s="100"/>
+      <c r="AN61" s="100"/>
+      <c r="AO61" s="100"/>
+      <c r="AP61" s="100"/>
+      <c r="AQ61" s="100"/>
+      <c r="AR61" s="100"/>
+      <c r="AS61" s="100"/>
+      <c r="AT61" s="100"/>
+      <c r="AU61" s="100"/>
+      <c r="AV61" s="100"/>
+      <c r="AW61" s="101"/>
+      <c r="AX61" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="AY61" s="91"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="90" t="s">
+      <c r="AY61" s="100"/>
+      <c r="AZ61" s="100"/>
+      <c r="BA61" s="100"/>
+      <c r="BB61" s="100"/>
+      <c r="BC61" s="100"/>
+      <c r="BD61" s="100"/>
+      <c r="BE61" s="100"/>
+      <c r="BF61" s="100"/>
+      <c r="BG61" s="100"/>
+      <c r="BH61" s="100"/>
+      <c r="BI61" s="101"/>
+      <c r="BJ61" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="BK61" s="91"/>
-[...10 lines deleted...]
-      <c r="BV61" s="90" t="s">
+      <c r="BK61" s="100"/>
+      <c r="BL61" s="100"/>
+      <c r="BM61" s="100"/>
+      <c r="BN61" s="100"/>
+      <c r="BO61" s="100"/>
+      <c r="BP61" s="100"/>
+      <c r="BQ61" s="100"/>
+      <c r="BR61" s="100"/>
+      <c r="BS61" s="100"/>
+      <c r="BT61" s="100"/>
+      <c r="BU61" s="101"/>
+      <c r="BV61" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="91"/>
-[...10 lines deleted...]
-      <c r="CH61" s="90" t="s">
+      <c r="BW61" s="100"/>
+      <c r="BX61" s="100"/>
+      <c r="BY61" s="100"/>
+      <c r="BZ61" s="100"/>
+      <c r="CA61" s="100"/>
+      <c r="CB61" s="100"/>
+      <c r="CC61" s="100"/>
+      <c r="CD61" s="100"/>
+      <c r="CE61" s="100"/>
+      <c r="CF61" s="100"/>
+      <c r="CG61" s="101"/>
+      <c r="CH61" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="91"/>
-[...10 lines deleted...]
-      <c r="CT61" s="90" t="s">
+      <c r="CI61" s="100"/>
+      <c r="CJ61" s="100"/>
+      <c r="CK61" s="100"/>
+      <c r="CL61" s="100"/>
+      <c r="CM61" s="100"/>
+      <c r="CN61" s="100"/>
+      <c r="CO61" s="100"/>
+      <c r="CP61" s="100"/>
+      <c r="CQ61" s="100"/>
+      <c r="CR61" s="100"/>
+      <c r="CS61" s="101"/>
+      <c r="CT61" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="91"/>
-[...9 lines deleted...]
-      <c r="DE61" s="92"/>
+      <c r="CU61" s="100"/>
+      <c r="CV61" s="100"/>
+      <c r="CW61" s="100"/>
+      <c r="CX61" s="100"/>
+      <c r="CY61" s="100"/>
+      <c r="CZ61" s="100"/>
+      <c r="DA61" s="100"/>
+      <c r="DB61" s="100"/>
+      <c r="DC61" s="100"/>
+      <c r="DD61" s="100"/>
+      <c r="DE61" s="101"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="96"/>
+      <c r="A62" s="103"/>
       <c r="B62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34758,54 +34842,56 @@
       </c>
       <c r="CP63" s="42">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ63" s="42">
         <v>19437.8</v>
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="50">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="61">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="70">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="79">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="88">
         <v>17284.400000000001</v>
       </c>
-      <c r="CX63" s="104">
+      <c r="CX63" s="97">
         <v>17489.2</v>
       </c>
-      <c r="CY63" s="34"/>
+      <c r="CY63" s="97">
+        <v>27541.1</v>
+      </c>
       <c r="CZ63" s="34"/>
       <c r="DA63" s="42"/>
       <c r="DB63" s="42"/>
       <c r="DC63" s="42"/>
       <c r="DD63" s="50"/>
       <c r="DE63" s="50"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
@@ -35073,54 +35159,56 @@
       </c>
       <c r="CP64" s="43">
         <v>1022.3</v>
       </c>
       <c r="CQ64" s="43">
         <v>1364.9</v>
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="51">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="62">
         <v>662.1</v>
       </c>
       <c r="CU64" s="71">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="80">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="89">
         <v>951.7</v>
       </c>
-      <c r="CX64" s="105">
+      <c r="CX64" s="98">
         <v>906.7</v>
       </c>
-      <c r="CY64" s="43"/>
+      <c r="CY64" s="98">
+        <v>747.7</v>
+      </c>
       <c r="CZ64" s="43"/>
       <c r="DA64" s="43"/>
       <c r="DB64" s="43"/>
       <c r="DC64" s="43"/>
       <c r="DD64" s="51"/>
       <c r="DE64" s="51"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
@@ -35388,54 +35476,56 @@
       </c>
       <c r="CP65" s="43">
         <v>2078.4</v>
       </c>
       <c r="CQ65" s="43">
         <v>1969</v>
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="51">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="62">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="71">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="80">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="89">
         <v>2021</v>
       </c>
-      <c r="CX65" s="105">
+      <c r="CX65" s="98">
         <v>2212.4</v>
       </c>
-      <c r="CY65" s="43"/>
+      <c r="CY65" s="98">
+        <v>2474.4</v>
+      </c>
       <c r="CZ65" s="43"/>
       <c r="DA65" s="43"/>
       <c r="DB65" s="43"/>
       <c r="DC65" s="43"/>
       <c r="DD65" s="51"/>
       <c r="DE65" s="51"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
@@ -35703,54 +35793,56 @@
       </c>
       <c r="CP66" s="43">
         <v>808.3</v>
       </c>
       <c r="CQ66" s="43">
         <v>1078.5</v>
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="51">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="62">
         <v>460.7</v>
       </c>
       <c r="CU66" s="71">
         <v>834.2</v>
       </c>
       <c r="CV66" s="80">
         <v>913.3</v>
       </c>
       <c r="CW66" s="89">
         <v>575.79999999999995</v>
       </c>
-      <c r="CX66" s="105">
+      <c r="CX66" s="98">
         <v>912</v>
       </c>
-      <c r="CY66" s="43"/>
+      <c r="CY66" s="98">
+        <v>2067</v>
+      </c>
       <c r="CZ66" s="43"/>
       <c r="DA66" s="43"/>
       <c r="DB66" s="43"/>
       <c r="DC66" s="43"/>
       <c r="DD66" s="51"/>
       <c r="DE66" s="51"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
@@ -36018,54 +36110,56 @@
       </c>
       <c r="CP67" s="43">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ67" s="43">
         <v>1411.3</v>
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="51">
         <v>626.5</v>
       </c>
       <c r="CT67" s="62">
         <v>543.4</v>
       </c>
       <c r="CU67" s="71">
         <v>753.1</v>
       </c>
       <c r="CV67" s="80">
         <v>528</v>
       </c>
       <c r="CW67" s="89">
         <v>1465.8</v>
       </c>
-      <c r="CX67" s="105">
+      <c r="CX67" s="98">
         <v>1130.5</v>
       </c>
-      <c r="CY67" s="43"/>
+      <c r="CY67" s="98">
+        <v>1249.5999999999999</v>
+      </c>
       <c r="CZ67" s="43"/>
       <c r="DA67" s="43"/>
       <c r="DB67" s="43"/>
       <c r="DC67" s="43"/>
       <c r="DD67" s="51"/>
       <c r="DE67" s="51"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
@@ -36333,54 +36427,56 @@
       </c>
       <c r="CP68" s="43">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ68" s="43">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="51">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="62">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="71">
         <v>776.8</v>
       </c>
       <c r="CV68" s="80">
         <v>981.1</v>
       </c>
       <c r="CW68" s="89">
         <v>1138.5</v>
       </c>
-      <c r="CX68" s="105">
+      <c r="CX68" s="98">
         <v>1460.1</v>
       </c>
-      <c r="CY68" s="43"/>
+      <c r="CY68" s="98">
+        <v>2452.1999999999998</v>
+      </c>
       <c r="CZ68" s="43"/>
       <c r="DA68" s="43"/>
       <c r="DB68" s="43"/>
       <c r="DC68" s="43"/>
       <c r="DD68" s="51"/>
       <c r="DE68" s="51"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
@@ -36648,54 +36744,56 @@
       </c>
       <c r="CP69" s="43">
         <v>805.6</v>
       </c>
       <c r="CQ69" s="43">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="51">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="62">
         <v>838.3</v>
       </c>
       <c r="CU69" s="71">
         <v>516.1</v>
       </c>
       <c r="CV69" s="80">
         <v>673.1</v>
       </c>
       <c r="CW69" s="89">
         <v>841.8</v>
       </c>
-      <c r="CX69" s="105">
+      <c r="CX69" s="98">
         <v>699</v>
       </c>
-      <c r="CY69" s="43"/>
+      <c r="CY69" s="98">
+        <v>1419</v>
+      </c>
       <c r="CZ69" s="43"/>
       <c r="DA69" s="43"/>
       <c r="DB69" s="43"/>
       <c r="DC69" s="43"/>
       <c r="DD69" s="51"/>
       <c r="DE69" s="51"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
@@ -36963,54 +37061,56 @@
       </c>
       <c r="CP70" s="43">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ70" s="43">
         <v>1948</v>
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="51">
         <v>736.5</v>
       </c>
       <c r="CT70" s="62">
         <v>828</v>
       </c>
       <c r="CU70" s="71">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="80">
         <v>1107</v>
       </c>
       <c r="CW70" s="89">
         <v>1448.6</v>
       </c>
-      <c r="CX70" s="105">
+      <c r="CX70" s="98">
         <v>1291.9000000000001</v>
       </c>
-      <c r="CY70" s="43"/>
+      <c r="CY70" s="98">
+        <v>2018.3</v>
+      </c>
       <c r="CZ70" s="43"/>
       <c r="DA70" s="43"/>
       <c r="DB70" s="43"/>
       <c r="DC70" s="43"/>
       <c r="DD70" s="51"/>
       <c r="DE70" s="51"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
@@ -37278,54 +37378,56 @@
       </c>
       <c r="CP71" s="43">
         <v>891.9</v>
       </c>
       <c r="CQ71" s="43">
         <v>797.6</v>
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="51">
         <v>772.2</v>
       </c>
       <c r="CT71" s="62">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="71">
         <v>734.7</v>
       </c>
       <c r="CV71" s="80">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="89">
         <v>943</v>
       </c>
-      <c r="CX71" s="105">
+      <c r="CX71" s="98">
         <v>994.8</v>
       </c>
-      <c r="CY71" s="43"/>
+      <c r="CY71" s="98">
+        <v>2917.1</v>
+      </c>
       <c r="CZ71" s="43"/>
       <c r="DA71" s="43"/>
       <c r="DB71" s="43"/>
       <c r="DC71" s="43"/>
       <c r="DD71" s="51"/>
       <c r="DE71" s="51"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
@@ -37593,54 +37695,56 @@
       </c>
       <c r="CP72" s="43">
         <v>957.8</v>
       </c>
       <c r="CQ72" s="43">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="51">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="62">
         <v>458.9</v>
       </c>
       <c r="CU72" s="71">
         <v>858.6</v>
       </c>
       <c r="CV72" s="80">
         <v>840.2</v>
       </c>
       <c r="CW72" s="89">
         <v>526.1</v>
       </c>
-      <c r="CX72" s="105">
+      <c r="CX72" s="98">
         <v>676.7</v>
       </c>
-      <c r="CY72" s="43"/>
+      <c r="CY72" s="98">
+        <v>1054.5</v>
+      </c>
       <c r="CZ72" s="43"/>
       <c r="DA72" s="43"/>
       <c r="DB72" s="43"/>
       <c r="DC72" s="43"/>
       <c r="DD72" s="51"/>
       <c r="DE72" s="51"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
@@ -37908,54 +38012,56 @@
       </c>
       <c r="CP73" s="43">
         <v>1733.3</v>
       </c>
       <c r="CQ73" s="43">
         <v>1337.3</v>
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="51">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="62">
         <v>408.3</v>
       </c>
       <c r="CU73" s="71">
         <v>763.9</v>
       </c>
       <c r="CV73" s="80">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="89">
         <v>1898</v>
       </c>
-      <c r="CX73" s="105">
+      <c r="CX73" s="98">
         <v>1138.9000000000001</v>
       </c>
-      <c r="CY73" s="43"/>
+      <c r="CY73" s="98">
+        <v>2519.6999999999998</v>
+      </c>
       <c r="CZ73" s="43"/>
       <c r="DA73" s="43"/>
       <c r="DB73" s="43"/>
       <c r="DC73" s="43"/>
       <c r="DD73" s="51"/>
       <c r="DE73" s="51"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
@@ -38223,54 +38329,56 @@
       </c>
       <c r="CP74" s="43">
         <v>3607.2</v>
       </c>
       <c r="CQ74" s="43">
         <v>4079.2</v>
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="51">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="62">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="71">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="80">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="89">
         <v>3687.6</v>
       </c>
-      <c r="CX74" s="105">
+      <c r="CX74" s="98">
         <v>3903.3</v>
       </c>
-      <c r="CY74" s="43"/>
+      <c r="CY74" s="98">
+        <v>4307.3999999999996</v>
+      </c>
       <c r="CZ74" s="43"/>
       <c r="DA74" s="43"/>
       <c r="DB74" s="43"/>
       <c r="DC74" s="43"/>
       <c r="DD74" s="51"/>
       <c r="DE74" s="51"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
@@ -38538,54 +38646,56 @@
       </c>
       <c r="CP75" s="43">
         <v>689.3</v>
       </c>
       <c r="CQ75" s="43">
         <v>911.2</v>
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="51">
         <v>928.9</v>
       </c>
       <c r="CT75" s="62">
         <v>484.3</v>
       </c>
       <c r="CU75" s="71">
         <v>684.2</v>
       </c>
       <c r="CV75" s="80">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="89">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX75" s="105">
+      <c r="CX75" s="98">
         <v>619</v>
       </c>
-      <c r="CY75" s="43"/>
+      <c r="CY75" s="98">
+        <v>1376.9</v>
+      </c>
       <c r="CZ75" s="43"/>
       <c r="DA75" s="43"/>
       <c r="DB75" s="43"/>
       <c r="DC75" s="43"/>
       <c r="DD75" s="51"/>
       <c r="DE75" s="51"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
@@ -38853,54 +38963,56 @@
       </c>
       <c r="CP76" s="43">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ76" s="43">
         <v>973.3</v>
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="51">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="62">
         <v>911.8</v>
       </c>
       <c r="CU76" s="71">
         <v>1076</v>
       </c>
       <c r="CV76" s="80">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="89">
         <v>1157.3</v>
       </c>
-      <c r="CX76" s="105">
+      <c r="CX76" s="98">
         <v>1543.9</v>
       </c>
-      <c r="CY76" s="43"/>
+      <c r="CY76" s="98">
+        <v>2937.3</v>
+      </c>
       <c r="CZ76" s="43"/>
       <c r="DA76" s="43"/>
       <c r="DB76" s="43"/>
       <c r="DC76" s="43"/>
       <c r="DD76" s="51"/>
       <c r="DE76" s="51"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
@@ -39076,98 +39188,98 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="CT22:DE22"/>
     <mergeCell ref="CT42:DE42"/>
     <mergeCell ref="CT61:DE61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="BJ42:BU42"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
-    <mergeCell ref="Z22:AK22"/>
-[...31 lines deleted...]
-    <mergeCell ref="AL42:AW42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">