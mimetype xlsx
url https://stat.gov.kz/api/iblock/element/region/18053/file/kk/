--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -9678,51 +9678,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -9821,62 +9821,70 @@
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
@@ -18857,82 +18865,82 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="93" width="8" style="1" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="1" customWidth="1"/>
     <col min="95" max="96" width="8" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="104" t="s">
+      <c r="A2" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="104"/>
-[...10 lines deleted...]
-      <c r="M2" s="104"/>
+      <c r="B2" s="103"/>
+      <c r="C2" s="103"/>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="105" t="s">
+      <c r="K3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="105"/>
-      <c r="M3" s="105"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
@@ -18993,51 +19001,51 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CQ3" s="4"/>
       <c r="CR3" s="4"/>
       <c r="CS3" s="5"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC3" s="52"/>
       <c r="DD3" s="52"/>
       <c r="DE3" s="53"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="102"/>
+      <c r="A4" s="104"/>
       <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="100"/>
       <c r="D4" s="100"/>
       <c r="E4" s="100"/>
       <c r="F4" s="100"/>
       <c r="G4" s="100"/>
       <c r="H4" s="100"/>
       <c r="I4" s="100"/>
       <c r="J4" s="100"/>
       <c r="K4" s="100"/>
       <c r="L4" s="100"/>
       <c r="M4" s="101"/>
       <c r="N4" s="99" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="100"/>
       <c r="P4" s="100"/>
       <c r="Q4" s="100"/>
       <c r="R4" s="100"/>
       <c r="S4" s="100"/>
       <c r="T4" s="100"/>
       <c r="U4" s="100"/>
       <c r="V4" s="100"/>
@@ -19122,51 +19130,51 @@
       <c r="CK4" s="100"/>
       <c r="CL4" s="100"/>
       <c r="CM4" s="100"/>
       <c r="CN4" s="100"/>
       <c r="CO4" s="100"/>
       <c r="CP4" s="100"/>
       <c r="CQ4" s="100"/>
       <c r="CR4" s="100"/>
       <c r="CS4" s="101"/>
       <c r="CT4" s="99" t="s">
         <v>40</v>
       </c>
       <c r="CU4" s="100"/>
       <c r="CV4" s="100"/>
       <c r="CW4" s="100"/>
       <c r="CX4" s="100"/>
       <c r="CY4" s="100"/>
       <c r="CZ4" s="100"/>
       <c r="DA4" s="100"/>
       <c r="DB4" s="100"/>
       <c r="DC4" s="100"/>
       <c r="DD4" s="100"/>
       <c r="DE4" s="101"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="103"/>
+      <c r="A5" s="105"/>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19758,51 +19766,53 @@
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="44">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="54">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="63">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="72">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="81">
         <v>18470.3</v>
       </c>
       <c r="CX6" s="90">
         <v>18225.099999999999</v>
       </c>
       <c r="CY6" s="97">
         <v>28518.2</v>
       </c>
-      <c r="CZ6" s="34"/>
+      <c r="CZ6" s="106">
+        <v>34780</v>
+      </c>
       <c r="DA6" s="42"/>
       <c r="DB6" s="42"/>
       <c r="DC6" s="42"/>
       <c r="DD6" s="50"/>
       <c r="DE6" s="50"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
       </c>
@@ -20075,51 +20085,53 @@
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="45">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="55">
         <v>792.6</v>
       </c>
       <c r="CU7" s="64">
         <v>748.9</v>
       </c>
       <c r="CV7" s="73">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="82">
         <v>1078.8</v>
       </c>
       <c r="CX7" s="91">
         <v>959.1</v>
       </c>
       <c r="CY7" s="98">
         <v>823.9</v>
       </c>
-      <c r="CZ7" s="43"/>
+      <c r="CZ7" s="107">
+        <v>1449.7</v>
+      </c>
       <c r="DA7" s="43"/>
       <c r="DB7" s="43"/>
       <c r="DC7" s="43"/>
       <c r="DD7" s="51"/>
       <c r="DE7" s="51"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
       </c>
@@ -20392,51 +20404,53 @@
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="45">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="55">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="64">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="73">
         <v>2167</v>
       </c>
       <c r="CW8" s="82">
         <v>2162</v>
       </c>
       <c r="CX8" s="91">
         <v>2271.9</v>
       </c>
       <c r="CY8" s="98">
         <v>2551.3000000000002</v>
       </c>
-      <c r="CZ8" s="43"/>
+      <c r="CZ8" s="107">
+        <v>3431.9</v>
+      </c>
       <c r="DA8" s="43"/>
       <c r="DB8" s="43"/>
       <c r="DC8" s="43"/>
       <c r="DD8" s="51"/>
       <c r="DE8" s="51"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
       </c>
@@ -20709,51 +20723,53 @@
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="45">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="55">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="64">
         <v>2008</v>
       </c>
       <c r="CV9" s="73">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="82">
         <v>1359.3</v>
       </c>
       <c r="CX9" s="91">
         <v>1357.6</v>
       </c>
       <c r="CY9" s="98">
         <v>2704.9</v>
       </c>
-      <c r="CZ9" s="43"/>
+      <c r="CZ9" s="107">
+        <v>3043.4</v>
+      </c>
       <c r="DA9" s="43"/>
       <c r="DB9" s="43"/>
       <c r="DC9" s="43"/>
       <c r="DD9" s="51"/>
       <c r="DE9" s="51"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
       </c>
@@ -21026,51 +21042,53 @@
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="45">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="55">
         <v>554.4</v>
       </c>
       <c r="CU10" s="64">
         <v>764.1</v>
       </c>
       <c r="CV10" s="73">
         <v>539</v>
       </c>
       <c r="CW10" s="82">
         <v>1434</v>
       </c>
       <c r="CX10" s="91">
         <v>1130.8</v>
       </c>
       <c r="CY10" s="98">
         <v>1250.3</v>
       </c>
-      <c r="CZ10" s="43"/>
+      <c r="CZ10" s="107">
+        <v>2354.8000000000002</v>
+      </c>
       <c r="DA10" s="43"/>
       <c r="DB10" s="43"/>
       <c r="DC10" s="43"/>
       <c r="DD10" s="51"/>
       <c r="DE10" s="51"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
       </c>
@@ -21343,51 +21361,53 @@
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="45">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="55">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="64">
         <v>795</v>
       </c>
       <c r="CV11" s="73">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="82">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX11" s="91">
         <v>1497.5</v>
       </c>
       <c r="CY11" s="98">
         <v>2490.3000000000002</v>
       </c>
-      <c r="CZ11" s="43"/>
+      <c r="CZ11" s="107">
+        <v>2428.1999999999998</v>
+      </c>
       <c r="DA11" s="43"/>
       <c r="DB11" s="43"/>
       <c r="DC11" s="43"/>
       <c r="DD11" s="51"/>
       <c r="DE11" s="51"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
       </c>
@@ -21660,51 +21680,53 @@
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="45">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="55">
         <v>841.1</v>
       </c>
       <c r="CU12" s="64">
         <v>518.9</v>
       </c>
       <c r="CV12" s="73">
         <v>678.7</v>
       </c>
       <c r="CW12" s="82">
         <v>845.6</v>
       </c>
       <c r="CX12" s="91">
         <v>702.7</v>
       </c>
       <c r="CY12" s="98">
         <v>1423.2</v>
       </c>
-      <c r="CZ12" s="43"/>
+      <c r="CZ12" s="107">
+        <v>1190.4000000000001</v>
+      </c>
       <c r="DA12" s="43"/>
       <c r="DB12" s="43"/>
       <c r="DC12" s="43"/>
       <c r="DD12" s="51"/>
       <c r="DE12" s="51"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
       </c>
@@ -21977,51 +21999,53 @@
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="45">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="55">
         <v>828.2</v>
       </c>
       <c r="CU13" s="64">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="73">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="82">
         <v>1449.4</v>
       </c>
       <c r="CX13" s="91">
         <v>1292.3</v>
       </c>
       <c r="CY13" s="98">
         <v>2019.4</v>
       </c>
-      <c r="CZ13" s="43"/>
+      <c r="CZ13" s="107">
+        <v>4880</v>
+      </c>
       <c r="DA13" s="43"/>
       <c r="DB13" s="43"/>
       <c r="DC13" s="43"/>
       <c r="DD13" s="51"/>
       <c r="DE13" s="51"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
       </c>
@@ -22294,51 +22318,53 @@
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="45">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="55">
         <v>588.1</v>
       </c>
       <c r="CU14" s="64">
         <v>740.1</v>
       </c>
       <c r="CV14" s="73">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="82">
         <v>936.5</v>
       </c>
       <c r="CX14" s="91">
         <v>997.9</v>
       </c>
       <c r="CY14" s="98">
         <v>2921.1</v>
       </c>
-      <c r="CZ14" s="43"/>
+      <c r="CZ14" s="107">
+        <v>1605.4</v>
+      </c>
       <c r="DA14" s="43"/>
       <c r="DB14" s="43"/>
       <c r="DC14" s="43"/>
       <c r="DD14" s="51"/>
       <c r="DE14" s="51"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
       </c>
@@ -22611,51 +22637,53 @@
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="45">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="55">
         <v>489.2</v>
       </c>
       <c r="CU15" s="64">
         <v>888.9</v>
       </c>
       <c r="CV15" s="73">
         <v>870.5</v>
       </c>
       <c r="CW15" s="82">
         <v>449.4</v>
       </c>
       <c r="CX15" s="91">
         <v>680.2</v>
       </c>
       <c r="CY15" s="98">
         <v>1058.3</v>
       </c>
-      <c r="CZ15" s="43"/>
+      <c r="CZ15" s="107">
+        <v>2867.5</v>
+      </c>
       <c r="DA15" s="43"/>
       <c r="DB15" s="43"/>
       <c r="DC15" s="43"/>
       <c r="DD15" s="51"/>
       <c r="DE15" s="51"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
       </c>
@@ -22928,51 +22956,53 @@
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="45">
         <v>1377</v>
       </c>
       <c r="CT16" s="55">
         <v>408.7</v>
       </c>
       <c r="CU16" s="64">
         <v>764.3</v>
       </c>
       <c r="CV16" s="73">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="82">
         <v>1965.3</v>
       </c>
       <c r="CX16" s="91">
         <v>1156</v>
       </c>
       <c r="CY16" s="98">
         <v>2537.6</v>
       </c>
-      <c r="CZ16" s="43"/>
+      <c r="CZ16" s="107">
+        <v>1019.9</v>
+      </c>
       <c r="DA16" s="43"/>
       <c r="DB16" s="43"/>
       <c r="DC16" s="43"/>
       <c r="DD16" s="51"/>
       <c r="DE16" s="51"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
       </c>
@@ -23245,51 +23275,53 @@
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="45">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="55">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="64">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="73">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="82">
         <v>3689.2</v>
       </c>
       <c r="CX17" s="91">
         <v>3905.8</v>
       </c>
       <c r="CY17" s="98">
         <v>4312</v>
       </c>
-      <c r="CZ17" s="43"/>
+      <c r="CZ17" s="107">
+        <v>6475.9</v>
+      </c>
       <c r="DA17" s="43"/>
       <c r="DB17" s="43"/>
       <c r="DC17" s="43"/>
       <c r="DD17" s="51"/>
       <c r="DE17" s="51"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
       </c>
@@ -23562,51 +23594,53 @@
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="45">
         <v>3342</v>
       </c>
       <c r="CT18" s="55">
         <v>493.4</v>
       </c>
       <c r="CU18" s="64">
         <v>693.3</v>
       </c>
       <c r="CV18" s="73">
         <v>613.9</v>
       </c>
       <c r="CW18" s="82">
         <v>699.7</v>
       </c>
       <c r="CX18" s="91">
         <v>643.4</v>
       </c>
       <c r="CY18" s="98">
         <v>1401.8</v>
       </c>
-      <c r="CZ18" s="43"/>
+      <c r="CZ18" s="107">
+        <v>1700.9</v>
+      </c>
       <c r="DA18" s="43"/>
       <c r="DB18" s="43"/>
       <c r="DC18" s="43"/>
       <c r="DD18" s="51"/>
       <c r="DE18" s="51"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
       </c>
@@ -23879,90 +23913,92 @@
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="45">
         <v>10504</v>
       </c>
       <c r="CT19" s="55">
         <v>977.1</v>
       </c>
       <c r="CU19" s="64">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="73">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="82">
         <v>1224.2</v>
       </c>
       <c r="CX19" s="91">
         <v>1629.8</v>
       </c>
       <c r="CY19" s="98">
         <v>3024.1</v>
       </c>
-      <c r="CZ19" s="43"/>
+      <c r="CZ19" s="107">
+        <v>2332.1</v>
+      </c>
       <c r="DA19" s="43"/>
       <c r="DB19" s="43"/>
       <c r="DC19" s="43"/>
       <c r="DD19" s="51"/>
       <c r="DE19" s="51"/>
     </row>
     <row r="20" spans="1:109" ht="36" customHeight="1">
-      <c r="A20" s="104" t="s">
+      <c r="A20" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="104"/>
-[...10 lines deleted...]
-      <c r="M20" s="104"/>
+      <c r="B20" s="103"/>
+      <c r="C20" s="103"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="103"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="105" t="s">
+      <c r="K21" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="L21" s="105"/>
-      <c r="M21" s="105"/>
+      <c r="L21" s="102"/>
+      <c r="M21" s="102"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
@@ -24023,51 +24059,51 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC21" s="52"/>
       <c r="DD21" s="52"/>
       <c r="DE21" s="53"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="102"/>
+      <c r="A22" s="104"/>
       <c r="B22" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="100"/>
       <c r="M22" s="101"/>
       <c r="N22" s="99" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="100"/>
       <c r="P22" s="100"/>
       <c r="Q22" s="100"/>
       <c r="R22" s="100"/>
       <c r="S22" s="100"/>
       <c r="T22" s="100"/>
       <c r="U22" s="100"/>
       <c r="V22" s="100"/>
@@ -24152,51 +24188,51 @@
       <c r="CK22" s="100"/>
       <c r="CL22" s="100"/>
       <c r="CM22" s="100"/>
       <c r="CN22" s="100"/>
       <c r="CO22" s="100"/>
       <c r="CP22" s="100"/>
       <c r="CQ22" s="100"/>
       <c r="CR22" s="100"/>
       <c r="CS22" s="101"/>
       <c r="CT22" s="99" t="s">
         <v>40</v>
       </c>
       <c r="CU22" s="100"/>
       <c r="CV22" s="100"/>
       <c r="CW22" s="100"/>
       <c r="CX22" s="100"/>
       <c r="CY22" s="100"/>
       <c r="CZ22" s="100"/>
       <c r="DA22" s="100"/>
       <c r="DB22" s="100"/>
       <c r="DC22" s="100"/>
       <c r="DD22" s="100"/>
       <c r="DE22" s="101"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="103"/>
+      <c r="A23" s="105"/>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24788,51 +24824,53 @@
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="46">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="56">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="65">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="74">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="83">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="92">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="97">
         <v>28274.3</v>
       </c>
-      <c r="CZ24" s="34"/>
+      <c r="CZ24" s="108">
+        <v>34536.1</v>
+      </c>
       <c r="DA24" s="42"/>
       <c r="DB24" s="42"/>
       <c r="DC24" s="42"/>
       <c r="DD24" s="50"/>
       <c r="DE24" s="50"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
       </c>
@@ -25105,51 +25143,53 @@
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="47">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="57">
         <v>757.4</v>
       </c>
       <c r="CU25" s="66">
         <v>713.7</v>
       </c>
       <c r="CV25" s="75">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="84">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="93">
         <v>939.4</v>
       </c>
       <c r="CY25" s="98">
         <v>804.3</v>
       </c>
-      <c r="CZ25" s="43"/>
+      <c r="CZ25" s="109">
+        <v>1430.1</v>
+      </c>
       <c r="DA25" s="43"/>
       <c r="DB25" s="43"/>
       <c r="DC25" s="43"/>
       <c r="DD25" s="51"/>
       <c r="DE25" s="51"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
       </c>
@@ -25422,51 +25462,53 @@
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="47">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="57">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="66">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="75">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="84">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="93">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="98">
         <v>2514.8000000000002</v>
       </c>
-      <c r="CZ26" s="43"/>
+      <c r="CZ26" s="109">
+        <v>3395.4</v>
+      </c>
       <c r="DA26" s="43"/>
       <c r="DB26" s="43"/>
       <c r="DC26" s="43"/>
       <c r="DD26" s="51"/>
       <c r="DE26" s="51"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
       </c>
@@ -25739,51 +25781,53 @@
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="47">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="57">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="66">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="75">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="84">
         <v>1328</v>
       </c>
       <c r="CX27" s="93">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="98">
         <v>2693.2</v>
       </c>
-      <c r="CZ27" s="43"/>
+      <c r="CZ27" s="109">
+        <v>3031.7</v>
+      </c>
       <c r="DA27" s="43"/>
       <c r="DB27" s="43"/>
       <c r="DC27" s="43"/>
       <c r="DD27" s="51"/>
       <c r="DE27" s="51"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
       </c>
@@ -26056,51 +26100,53 @@
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="47">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="57">
         <v>543.4</v>
       </c>
       <c r="CU28" s="66">
         <v>753.1</v>
       </c>
       <c r="CV28" s="75">
         <v>528</v>
       </c>
       <c r="CW28" s="84">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="93">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="98">
         <v>1250</v>
       </c>
-      <c r="CZ28" s="43"/>
+      <c r="CZ28" s="109">
+        <v>2354.5</v>
+      </c>
       <c r="DA28" s="43"/>
       <c r="DB28" s="43"/>
       <c r="DC28" s="43"/>
       <c r="DD28" s="51"/>
       <c r="DE28" s="51"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
       </c>
@@ -26373,51 +26419,53 @@
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="47">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="57">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="66">
         <v>776.8</v>
       </c>
       <c r="CV29" s="75">
         <v>981.1</v>
       </c>
       <c r="CW29" s="84">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="93">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="98">
         <v>2452.9</v>
       </c>
-      <c r="CZ29" s="43"/>
+      <c r="CZ29" s="109">
+        <v>2390.8000000000002</v>
+      </c>
       <c r="DA29" s="43"/>
       <c r="DB29" s="43"/>
       <c r="DC29" s="43"/>
       <c r="DD29" s="51"/>
       <c r="DE29" s="51"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
       </c>
@@ -26690,51 +26738,53 @@
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="47">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="57">
         <v>838.3</v>
       </c>
       <c r="CU30" s="66">
         <v>516.1</v>
       </c>
       <c r="CV30" s="75">
         <v>673.1</v>
       </c>
       <c r="CW30" s="84">
         <v>841.8</v>
       </c>
       <c r="CX30" s="93">
         <v>699</v>
       </c>
       <c r="CY30" s="98">
         <v>1419.4</v>
       </c>
-      <c r="CZ30" s="43"/>
+      <c r="CZ30" s="109">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="DA30" s="43"/>
       <c r="DB30" s="43"/>
       <c r="DC30" s="43"/>
       <c r="DD30" s="51"/>
       <c r="DE30" s="51"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
       </c>
@@ -27007,51 +27057,53 @@
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="47">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="57">
         <v>828</v>
       </c>
       <c r="CU31" s="66">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="75">
         <v>1107</v>
       </c>
       <c r="CW31" s="84">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="93">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="98">
         <v>2019</v>
       </c>
-      <c r="CZ31" s="43"/>
+      <c r="CZ31" s="109">
+        <v>4879.6000000000004</v>
+      </c>
       <c r="DA31" s="43"/>
       <c r="DB31" s="43"/>
       <c r="DC31" s="43"/>
       <c r="DD31" s="51"/>
       <c r="DE31" s="51"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
       </c>
@@ -27324,51 +27376,53 @@
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="47">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="57">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="66">
         <v>734.7</v>
       </c>
       <c r="CV32" s="75">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="84">
         <v>943</v>
       </c>
       <c r="CX32" s="93">
         <v>994.8</v>
       </c>
       <c r="CY32" s="98">
         <v>2918</v>
       </c>
-      <c r="CZ32" s="43"/>
+      <c r="CZ32" s="109">
+        <v>1602.3</v>
+      </c>
       <c r="DA32" s="43"/>
       <c r="DB32" s="43"/>
       <c r="DC32" s="43"/>
       <c r="DD32" s="51"/>
       <c r="DE32" s="51"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
       </c>
@@ -27641,51 +27695,53 @@
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="47">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="57">
         <v>458.9</v>
       </c>
       <c r="CU33" s="66">
         <v>858.6</v>
       </c>
       <c r="CV33" s="75">
         <v>840.2</v>
       </c>
       <c r="CW33" s="84">
         <v>526.1</v>
       </c>
       <c r="CX33" s="93">
         <v>676.7</v>
       </c>
       <c r="CY33" s="98">
         <v>1054.8</v>
       </c>
-      <c r="CZ33" s="43"/>
+      <c r="CZ33" s="109">
+        <v>2864</v>
+      </c>
       <c r="DA33" s="43"/>
       <c r="DB33" s="43"/>
       <c r="DC33" s="43"/>
       <c r="DD33" s="51"/>
       <c r="DE33" s="51"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
       </c>
@@ -27958,51 +28014,53 @@
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="47">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="57">
         <v>408.3</v>
       </c>
       <c r="CU34" s="66">
         <v>763.9</v>
       </c>
       <c r="CV34" s="75">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="84">
         <v>1898</v>
       </c>
       <c r="CX34" s="93">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="98">
         <v>2520.5</v>
       </c>
-      <c r="CZ34" s="43"/>
+      <c r="CZ34" s="109">
+        <v>1002.7</v>
+      </c>
       <c r="DA34" s="43"/>
       <c r="DB34" s="43"/>
       <c r="DC34" s="43"/>
       <c r="DD34" s="51"/>
       <c r="DE34" s="51"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
       </c>
@@ -28275,51 +28333,53 @@
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="47">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="57">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="66">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="75">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="84">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="93">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="98">
         <v>4312</v>
       </c>
-      <c r="CZ35" s="43"/>
+      <c r="CZ35" s="109">
+        <v>6475.9</v>
+      </c>
       <c r="DA35" s="43"/>
       <c r="DB35" s="43"/>
       <c r="DC35" s="43"/>
       <c r="DD35" s="51"/>
       <c r="DE35" s="51"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
       </c>
@@ -28592,51 +28652,53 @@
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="47">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="57">
         <v>484.3</v>
       </c>
       <c r="CU36" s="66">
         <v>684.2</v>
       </c>
       <c r="CV36" s="75">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="84">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="93">
         <v>619</v>
       </c>
       <c r="CY36" s="98">
         <v>1377.3</v>
       </c>
-      <c r="CZ36" s="43"/>
+      <c r="CZ36" s="109">
+        <v>1676.5</v>
+      </c>
       <c r="DA36" s="43"/>
       <c r="DB36" s="43"/>
       <c r="DC36" s="43"/>
       <c r="DD36" s="51"/>
       <c r="DE36" s="51"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
       </c>
@@ -28909,90 +28971,92 @@
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="47">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="57">
         <v>911.8</v>
       </c>
       <c r="CU37" s="66">
         <v>1076</v>
       </c>
       <c r="CV37" s="75">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="84">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="93">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="98">
         <v>2938.2</v>
       </c>
-      <c r="CZ37" s="43"/>
+      <c r="CZ37" s="109">
+        <v>2246.1999999999998</v>
+      </c>
       <c r="DA37" s="43"/>
       <c r="DB37" s="43"/>
       <c r="DC37" s="43"/>
       <c r="DD37" s="51"/>
       <c r="DE37" s="51"/>
     </row>
     <row r="40" spans="1:109" ht="33.75" customHeight="1">
-      <c r="A40" s="104" t="s">
+      <c r="A40" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="104"/>
-[...10 lines deleted...]
-      <c r="M40" s="104"/>
+      <c r="B40" s="103"/>
+      <c r="C40" s="103"/>
+      <c r="D40" s="103"/>
+      <c r="E40" s="103"/>
+      <c r="F40" s="103"/>
+      <c r="G40" s="103"/>
+      <c r="H40" s="103"/>
+      <c r="I40" s="103"/>
+      <c r="J40" s="103"/>
+      <c r="K40" s="103"/>
+      <c r="L40" s="103"/>
+      <c r="M40" s="103"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="105" t="s">
+      <c r="K41" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="L41" s="105"/>
-      <c r="M41" s="105"/>
+      <c r="L41" s="102"/>
+      <c r="M41" s="102"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
@@ -29053,51 +29117,51 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC41" s="52"/>
       <c r="DD41" s="52"/>
       <c r="DE41" s="53"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="102"/>
+      <c r="A42" s="104"/>
       <c r="B42" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="100"/>
       <c r="D42" s="100"/>
       <c r="E42" s="100"/>
       <c r="F42" s="100"/>
       <c r="G42" s="100"/>
       <c r="H42" s="100"/>
       <c r="I42" s="100"/>
       <c r="J42" s="100"/>
       <c r="K42" s="100"/>
       <c r="L42" s="100"/>
       <c r="M42" s="101"/>
       <c r="N42" s="99" t="s">
         <v>35</v>
       </c>
       <c r="O42" s="100"/>
       <c r="P42" s="100"/>
       <c r="Q42" s="100"/>
       <c r="R42" s="100"/>
       <c r="S42" s="100"/>
       <c r="T42" s="100"/>
       <c r="U42" s="100"/>
       <c r="V42" s="100"/>
@@ -29182,51 +29246,51 @@
       <c r="CK42" s="100"/>
       <c r="CL42" s="100"/>
       <c r="CM42" s="100"/>
       <c r="CN42" s="100"/>
       <c r="CO42" s="100"/>
       <c r="CP42" s="100"/>
       <c r="CQ42" s="100"/>
       <c r="CR42" s="100"/>
       <c r="CS42" s="101"/>
       <c r="CT42" s="99" t="s">
         <v>40</v>
       </c>
       <c r="CU42" s="100"/>
       <c r="CV42" s="100"/>
       <c r="CW42" s="100"/>
       <c r="CX42" s="100"/>
       <c r="CY42" s="100"/>
       <c r="CZ42" s="100"/>
       <c r="DA42" s="100"/>
       <c r="DB42" s="100"/>
       <c r="DC42" s="100"/>
       <c r="DD42" s="100"/>
       <c r="DE42" s="101"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="103"/>
+      <c r="A43" s="105"/>
       <c r="B43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29818,51 +29882,53 @@
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="48">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="58">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="67">
         <v>1412</v>
       </c>
       <c r="CV44" s="76">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="85">
         <v>1026.8</v>
       </c>
       <c r="CX44" s="94">
         <v>492</v>
       </c>
       <c r="CY44" s="24">
         <v>724.5</v>
       </c>
-      <c r="CZ44" s="34"/>
+      <c r="CZ44" s="110">
+        <v>14674.6</v>
+      </c>
       <c r="DA44" s="42"/>
       <c r="DB44" s="42"/>
       <c r="DC44" s="42"/>
       <c r="DD44" s="50"/>
       <c r="DE44" s="50"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
       </c>
@@ -30135,51 +30201,53 @@
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="49">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="59">
         <v>95.2</v>
       </c>
       <c r="CU45" s="68">
         <v>139.9</v>
       </c>
       <c r="CV45" s="77">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="86">
         <v>140.4</v>
       </c>
       <c r="CX45" s="95">
         <v>32.799999999999997</v>
       </c>
       <c r="CY45" s="25">
         <v>56.4</v>
       </c>
-      <c r="CZ45" s="43"/>
+      <c r="CZ45" s="111">
+        <v>606.29999999999995</v>
+      </c>
       <c r="DA45" s="43"/>
       <c r="DB45" s="43"/>
       <c r="DC45" s="43"/>
       <c r="DD45" s="51"/>
       <c r="DE45" s="51"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
       </c>
@@ -30452,51 +30520,53 @@
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="49">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="59">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="68">
         <v>98.3</v>
       </c>
       <c r="CV46" s="77">
         <v>45.9</v>
       </c>
       <c r="CW46" s="86">
         <v>132.5</v>
       </c>
       <c r="CX46" s="95">
         <v>23</v>
       </c>
       <c r="CY46" s="25">
         <v>39.6</v>
       </c>
-      <c r="CZ46" s="43"/>
+      <c r="CZ46" s="111">
+        <v>1202.2</v>
+      </c>
       <c r="DA46" s="43"/>
       <c r="DB46" s="43"/>
       <c r="DC46" s="43"/>
       <c r="DD46" s="51"/>
       <c r="DE46" s="51"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
       </c>
@@ -30769,51 +30839,53 @@
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="49">
         <v>1064</v>
       </c>
       <c r="CT47" s="59">
         <v>881.7</v>
       </c>
       <c r="CU47" s="68">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="77">
         <v>975.2</v>
       </c>
       <c r="CW47" s="86">
         <v>752.2</v>
       </c>
       <c r="CX47" s="95">
         <v>433.8</v>
       </c>
       <c r="CY47" s="25">
         <v>625.29999999999995</v>
       </c>
-      <c r="CZ47" s="43"/>
+      <c r="CZ47" s="111">
+        <v>972.4</v>
+      </c>
       <c r="DA47" s="43"/>
       <c r="DB47" s="43"/>
       <c r="DC47" s="43"/>
       <c r="DD47" s="51"/>
       <c r="DE47" s="51"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>2</v>
       </c>
@@ -31086,51 +31158,53 @@
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="49">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW48" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX48" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY48" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ48" s="43"/>
+      <c r="CZ48" s="111">
+        <v>1391</v>
+      </c>
       <c r="DA48" s="43"/>
       <c r="DB48" s="43"/>
       <c r="DC48" s="43"/>
       <c r="DD48" s="51"/>
       <c r="DE48" s="51"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>2</v>
       </c>
@@ -31403,51 +31477,53 @@
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="49">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW49" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX49" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY49" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ49" s="43"/>
+      <c r="CZ49" s="111">
+        <v>656.2</v>
+      </c>
       <c r="DA49" s="43"/>
       <c r="DB49" s="43"/>
       <c r="DC49" s="43"/>
       <c r="DD49" s="51"/>
       <c r="DE49" s="51"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>2</v>
       </c>
@@ -31720,51 +31796,53 @@
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="49">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW50" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX50" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY50" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ50" s="43"/>
+      <c r="CZ50" s="111">
+        <v>411.6</v>
+      </c>
       <c r="DA50" s="43"/>
       <c r="DB50" s="43"/>
       <c r="DC50" s="43"/>
       <c r="DD50" s="51"/>
       <c r="DE50" s="51"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>2</v>
       </c>
@@ -32037,51 +32115,53 @@
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="49">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW51" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX51" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY51" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ51" s="43"/>
+      <c r="CZ51" s="111">
+        <v>3360.3</v>
+      </c>
       <c r="DA51" s="43"/>
       <c r="DB51" s="43"/>
       <c r="DC51" s="43"/>
       <c r="DD51" s="51"/>
       <c r="DE51" s="51"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>2</v>
       </c>
@@ -32354,51 +32434,53 @@
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="49">
         <v>6012</v>
       </c>
       <c r="CT52" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW52" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX52" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY52" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ52" s="43"/>
+      <c r="CZ52" s="111">
+        <v>517.20000000000005</v>
+      </c>
       <c r="DA52" s="43"/>
       <c r="DB52" s="43"/>
       <c r="DC52" s="43"/>
       <c r="DD52" s="51"/>
       <c r="DE52" s="51"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>2</v>
       </c>
@@ -32671,51 +32753,53 @@
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="49">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW53" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX53" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY53" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ53" s="43"/>
+      <c r="CZ53" s="111">
+        <v>1719.1</v>
+      </c>
       <c r="DA53" s="43"/>
       <c r="DB53" s="43"/>
       <c r="DC53" s="43"/>
       <c r="DD53" s="51"/>
       <c r="DE53" s="51"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>2</v>
       </c>
@@ -32988,51 +33072,53 @@
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="49">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW54" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX54" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY54" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ54" s="43"/>
+      <c r="CZ54" s="111">
+        <v>528.79999999999995</v>
+      </c>
       <c r="DA54" s="43"/>
       <c r="DB54" s="43"/>
       <c r="DC54" s="43"/>
       <c r="DD54" s="51"/>
       <c r="DE54" s="51"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>2</v>
       </c>
@@ -33305,51 +33391,53 @@
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="49">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="59">
         <v>4.2</v>
       </c>
       <c r="CU55" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="77">
         <v>5.7</v>
       </c>
       <c r="CW55" s="86">
         <v>1.6</v>
       </c>
       <c r="CX55" s="95">
         <v>2.4</v>
       </c>
       <c r="CY55" s="25">
         <v>3.3</v>
       </c>
-      <c r="CZ55" s="43"/>
+      <c r="CZ55" s="111">
+        <v>1731.6</v>
+      </c>
       <c r="DA55" s="43"/>
       <c r="DB55" s="43"/>
       <c r="DC55" s="43"/>
       <c r="DD55" s="51"/>
       <c r="DE55" s="51"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>2</v>
       </c>
@@ -33622,51 +33710,53 @@
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="49">
         <v>2404</v>
       </c>
       <c r="CT56" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW56" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX56" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY56" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ56" s="43"/>
+      <c r="CZ56" s="111">
+        <v>691.1</v>
+      </c>
       <c r="DA56" s="43"/>
       <c r="DB56" s="43"/>
       <c r="DC56" s="43"/>
       <c r="DD56" s="51"/>
       <c r="DE56" s="51"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="17" t="s">
         <v>2</v>
       </c>
@@ -33939,90 +34029,92 @@
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="49">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW57" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX57" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY57" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ57" s="43"/>
+      <c r="CZ57" s="111">
+        <v>886.8</v>
+      </c>
       <c r="DA57" s="43"/>
       <c r="DB57" s="43"/>
       <c r="DC57" s="43"/>
       <c r="DD57" s="51"/>
       <c r="DE57" s="51"/>
     </row>
     <row r="59" spans="1:109" ht="34.5" customHeight="1">
-      <c r="A59" s="104" t="s">
+      <c r="A59" s="103" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="104"/>
-[...10 lines deleted...]
-      <c r="M59" s="104"/>
+      <c r="B59" s="103"/>
+      <c r="C59" s="103"/>
+      <c r="D59" s="103"/>
+      <c r="E59" s="103"/>
+      <c r="F59" s="103"/>
+      <c r="G59" s="103"/>
+      <c r="H59" s="103"/>
+      <c r="I59" s="103"/>
+      <c r="J59" s="103"/>
+      <c r="K59" s="103"/>
+      <c r="L59" s="103"/>
+      <c r="M59" s="103"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="105" t="s">
+      <c r="K60" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="L60" s="105"/>
-      <c r="M60" s="105"/>
+      <c r="L60" s="102"/>
+      <c r="M60" s="102"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
@@ -34083,51 +34175,51 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC60" s="52"/>
       <c r="DD60" s="52"/>
       <c r="DE60" s="53"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="102"/>
+      <c r="A61" s="104"/>
       <c r="B61" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="100"/>
       <c r="D61" s="100"/>
       <c r="E61" s="100"/>
       <c r="F61" s="100"/>
       <c r="G61" s="100"/>
       <c r="H61" s="100"/>
       <c r="I61" s="100"/>
       <c r="J61" s="100"/>
       <c r="K61" s="100"/>
       <c r="L61" s="100"/>
       <c r="M61" s="101"/>
       <c r="N61" s="99" t="s">
         <v>35</v>
       </c>
       <c r="O61" s="100"/>
       <c r="P61" s="100"/>
       <c r="Q61" s="100"/>
       <c r="R61" s="100"/>
       <c r="S61" s="100"/>
       <c r="T61" s="100"/>
       <c r="U61" s="100"/>
       <c r="V61" s="100"/>
@@ -34212,51 +34304,51 @@
       <c r="CK61" s="100"/>
       <c r="CL61" s="100"/>
       <c r="CM61" s="100"/>
       <c r="CN61" s="100"/>
       <c r="CO61" s="100"/>
       <c r="CP61" s="100"/>
       <c r="CQ61" s="100"/>
       <c r="CR61" s="100"/>
       <c r="CS61" s="101"/>
       <c r="CT61" s="99" t="s">
         <v>40</v>
       </c>
       <c r="CU61" s="100"/>
       <c r="CV61" s="100"/>
       <c r="CW61" s="100"/>
       <c r="CX61" s="100"/>
       <c r="CY61" s="100"/>
       <c r="CZ61" s="100"/>
       <c r="DA61" s="100"/>
       <c r="DB61" s="100"/>
       <c r="DC61" s="100"/>
       <c r="DD61" s="100"/>
       <c r="DE61" s="101"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="103"/>
+      <c r="A62" s="105"/>
       <c r="B62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34848,51 +34940,53 @@
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="50">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="61">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="70">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="79">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="88">
         <v>17284.400000000001</v>
       </c>
       <c r="CX63" s="97">
         <v>17489.2</v>
       </c>
       <c r="CY63" s="97">
         <v>27541.1</v>
       </c>
-      <c r="CZ63" s="34"/>
+      <c r="CZ63" s="112">
+        <v>19850.8</v>
+      </c>
       <c r="DA63" s="42"/>
       <c r="DB63" s="42"/>
       <c r="DC63" s="42"/>
       <c r="DD63" s="50"/>
       <c r="DE63" s="50"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
       </c>
@@ -35165,51 +35259,53 @@
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="51">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="62">
         <v>662.1</v>
       </c>
       <c r="CU64" s="71">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="80">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="89">
         <v>951.7</v>
       </c>
       <c r="CX64" s="98">
         <v>906.7</v>
       </c>
       <c r="CY64" s="98">
         <v>747.7</v>
       </c>
-      <c r="CZ64" s="43"/>
+      <c r="CZ64" s="113">
+        <v>823.3</v>
+      </c>
       <c r="DA64" s="43"/>
       <c r="DB64" s="43"/>
       <c r="DC64" s="43"/>
       <c r="DD64" s="51"/>
       <c r="DE64" s="51"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
       </c>
@@ -35482,51 +35578,53 @@
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="51">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="62">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="71">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="80">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="89">
         <v>2021</v>
       </c>
       <c r="CX65" s="98">
         <v>2212.4</v>
       </c>
       <c r="CY65" s="98">
         <v>2474.4</v>
       </c>
-      <c r="CZ65" s="43"/>
+      <c r="CZ65" s="113">
+        <v>2192.1</v>
+      </c>
       <c r="DA65" s="43"/>
       <c r="DB65" s="43"/>
       <c r="DC65" s="43"/>
       <c r="DD65" s="51"/>
       <c r="DE65" s="51"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
       </c>
@@ -35799,51 +35897,53 @@
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="51">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="62">
         <v>460.7</v>
       </c>
       <c r="CU66" s="71">
         <v>834.2</v>
       </c>
       <c r="CV66" s="80">
         <v>913.3</v>
       </c>
       <c r="CW66" s="89">
         <v>575.79999999999995</v>
       </c>
       <c r="CX66" s="98">
         <v>912</v>
       </c>
       <c r="CY66" s="98">
         <v>2067</v>
       </c>
-      <c r="CZ66" s="43"/>
+      <c r="CZ66" s="113">
+        <v>2058.3000000000002</v>
+      </c>
       <c r="DA66" s="43"/>
       <c r="DB66" s="43"/>
       <c r="DC66" s="43"/>
       <c r="DD66" s="51"/>
       <c r="DE66" s="51"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
       </c>
@@ -36116,51 +36216,53 @@
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="51">
         <v>626.5</v>
       </c>
       <c r="CT67" s="62">
         <v>543.4</v>
       </c>
       <c r="CU67" s="71">
         <v>753.1</v>
       </c>
       <c r="CV67" s="80">
         <v>528</v>
       </c>
       <c r="CW67" s="89">
         <v>1465.8</v>
       </c>
       <c r="CX67" s="98">
         <v>1130.5</v>
       </c>
       <c r="CY67" s="98">
         <v>1249.5999999999999</v>
       </c>
-      <c r="CZ67" s="43"/>
+      <c r="CZ67" s="113">
+        <v>962.8</v>
+      </c>
       <c r="DA67" s="43"/>
       <c r="DB67" s="43"/>
       <c r="DC67" s="43"/>
       <c r="DD67" s="51"/>
       <c r="DE67" s="51"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
       </c>
@@ -36433,51 +36535,53 @@
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="51">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="62">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="71">
         <v>776.8</v>
       </c>
       <c r="CV68" s="80">
         <v>981.1</v>
       </c>
       <c r="CW68" s="89">
         <v>1138.5</v>
       </c>
       <c r="CX68" s="98">
         <v>1460.1</v>
       </c>
       <c r="CY68" s="98">
         <v>2452.1999999999998</v>
       </c>
-      <c r="CZ68" s="43"/>
+      <c r="CZ68" s="113">
+        <v>1733.9</v>
+      </c>
       <c r="DA68" s="43"/>
       <c r="DB68" s="43"/>
       <c r="DC68" s="43"/>
       <c r="DD68" s="51"/>
       <c r="DE68" s="51"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
       </c>
@@ -36750,51 +36854,53 @@
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="51">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="62">
         <v>838.3</v>
       </c>
       <c r="CU69" s="71">
         <v>516.1</v>
       </c>
       <c r="CV69" s="80">
         <v>673.1</v>
       </c>
       <c r="CW69" s="89">
         <v>841.8</v>
       </c>
       <c r="CX69" s="98">
         <v>699</v>
       </c>
       <c r="CY69" s="98">
         <v>1419</v>
       </c>
-      <c r="CZ69" s="43"/>
+      <c r="CZ69" s="113">
+        <v>774.6</v>
+      </c>
       <c r="DA69" s="43"/>
       <c r="DB69" s="43"/>
       <c r="DC69" s="43"/>
       <c r="DD69" s="51"/>
       <c r="DE69" s="51"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
       </c>
@@ -37067,51 +37173,53 @@
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="51">
         <v>736.5</v>
       </c>
       <c r="CT70" s="62">
         <v>828</v>
       </c>
       <c r="CU70" s="71">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="80">
         <v>1107</v>
       </c>
       <c r="CW70" s="89">
         <v>1448.6</v>
       </c>
       <c r="CX70" s="98">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY70" s="98">
         <v>2018.3</v>
       </c>
-      <c r="CZ70" s="43"/>
+      <c r="CZ70" s="113">
+        <v>1517.8</v>
+      </c>
       <c r="DA70" s="43"/>
       <c r="DB70" s="43"/>
       <c r="DC70" s="43"/>
       <c r="DD70" s="51"/>
       <c r="DE70" s="51"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
       </c>
@@ -37384,51 +37492,53 @@
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="51">
         <v>772.2</v>
       </c>
       <c r="CT71" s="62">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="71">
         <v>734.7</v>
       </c>
       <c r="CV71" s="80">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="89">
         <v>943</v>
       </c>
       <c r="CX71" s="98">
         <v>994.8</v>
       </c>
       <c r="CY71" s="98">
         <v>2917.1</v>
       </c>
-      <c r="CZ71" s="43"/>
+      <c r="CZ71" s="113">
+        <v>1084.5999999999999</v>
+      </c>
       <c r="DA71" s="43"/>
       <c r="DB71" s="43"/>
       <c r="DC71" s="43"/>
       <c r="DD71" s="51"/>
       <c r="DE71" s="51"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
       </c>
@@ -37701,51 +37811,53 @@
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="51">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="62">
         <v>458.9</v>
       </c>
       <c r="CU72" s="71">
         <v>858.6</v>
       </c>
       <c r="CV72" s="80">
         <v>840.2</v>
       </c>
       <c r="CW72" s="89">
         <v>526.1</v>
       </c>
       <c r="CX72" s="98">
         <v>676.7</v>
       </c>
       <c r="CY72" s="98">
         <v>1054.5</v>
       </c>
-      <c r="CZ72" s="43"/>
+      <c r="CZ72" s="113">
+        <v>1144</v>
+      </c>
       <c r="DA72" s="43"/>
       <c r="DB72" s="43"/>
       <c r="DC72" s="43"/>
       <c r="DD72" s="51"/>
       <c r="DE72" s="51"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
       </c>
@@ -38018,51 +38130,53 @@
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="51">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="62">
         <v>408.3</v>
       </c>
       <c r="CU73" s="71">
         <v>763.9</v>
       </c>
       <c r="CV73" s="80">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="89">
         <v>1898</v>
       </c>
       <c r="CX73" s="98">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY73" s="98">
         <v>2519.6999999999998</v>
       </c>
-      <c r="CZ73" s="43"/>
+      <c r="CZ73" s="113">
+        <v>473.6</v>
+      </c>
       <c r="DA73" s="43"/>
       <c r="DB73" s="43"/>
       <c r="DC73" s="43"/>
       <c r="DD73" s="51"/>
       <c r="DE73" s="51"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
       </c>
@@ -38335,51 +38449,53 @@
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="51">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="62">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="71">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="80">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="89">
         <v>3687.6</v>
       </c>
       <c r="CX74" s="98">
         <v>3903.3</v>
       </c>
       <c r="CY74" s="98">
         <v>4307.3999999999996</v>
       </c>
-      <c r="CZ74" s="43"/>
+      <c r="CZ74" s="113">
+        <v>4742.3</v>
+      </c>
       <c r="DA74" s="43"/>
       <c r="DB74" s="43"/>
       <c r="DC74" s="43"/>
       <c r="DD74" s="51"/>
       <c r="DE74" s="51"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
       </c>
@@ -38652,51 +38768,53 @@
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="51">
         <v>928.9</v>
       </c>
       <c r="CT75" s="62">
         <v>484.3</v>
       </c>
       <c r="CU75" s="71">
         <v>684.2</v>
       </c>
       <c r="CV75" s="80">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="89">
         <v>629.20000000000005</v>
       </c>
       <c r="CX75" s="98">
         <v>619</v>
       </c>
       <c r="CY75" s="98">
         <v>1376.9</v>
       </c>
-      <c r="CZ75" s="43"/>
+      <c r="CZ75" s="113">
+        <v>984.8</v>
+      </c>
       <c r="DA75" s="43"/>
       <c r="DB75" s="43"/>
       <c r="DC75" s="43"/>
       <c r="DD75" s="51"/>
       <c r="DE75" s="51"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
       </c>
@@ -38969,51 +39087,53 @@
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="51">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="62">
         <v>911.8</v>
       </c>
       <c r="CU76" s="71">
         <v>1076</v>
       </c>
       <c r="CV76" s="80">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="89">
         <v>1157.3</v>
       </c>
       <c r="CX76" s="98">
         <v>1543.9</v>
       </c>
       <c r="CY76" s="98">
         <v>2937.3</v>
       </c>
-      <c r="CZ76" s="43"/>
+      <c r="CZ76" s="113">
+        <v>1358.7</v>
+      </c>
       <c r="DA76" s="43"/>
       <c r="DB76" s="43"/>
       <c r="DC76" s="43"/>
       <c r="DD76" s="51"/>
       <c r="DE76" s="51"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
@@ -39188,98 +39308,98 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="N42:Y42"/>
-[...31 lines deleted...]
-    <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="CT22:DE22"/>
     <mergeCell ref="CT42:DE42"/>
     <mergeCell ref="CT61:DE61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="BJ42:BU42"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">