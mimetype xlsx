--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -1,61 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\08\Ауыл, орман және балық шаруашылығы өнімдерінің жалпы шығарылымы\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1093" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="83">
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жылдардың айлары бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
@@ -135,63 +144,193 @@
   </si>
   <si>
     <t>Жылдардың айлары бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы</t>
   </si>
   <si>
     <t>2018 жыл</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл*</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы – аграрлық сектор саласында, сонымен бірге өткізу үшін сондай-ақ өзінің жеке тұтынуына құрылған өнімдер мен көрсетілетін қызметтердің жалпы құны. Ол ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтердің) жалпы шығарылымынан, аңшылық шаруашылығында, орман өсіру мен ағаш дайындауда, балық аулау мен балық өсірудегі өндірілген өнімнің (көрсетілетін қызметтің) құнынан қалыптасады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
+(көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
+қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
+</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2018 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Есептеу әдісі</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Саттыбаева Айнур Сериковна</t>
+  </si>
+  <si>
+    <t>+7 718 2 558407</t>
+  </si>
+  <si>
+    <t>ai.sattybaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="53">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -246,50 +385,52 @@
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -456,71 +597,107 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.1"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
@@ -645,52 +822,58 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="22">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -915,55 +1098,68 @@
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8703">
+  <cellStyleXfs count="8705">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3583,55 +3779,55 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="42" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -9677,216 +9873,301 @@
     <xf numFmtId="0" fontId="8" fillId="11" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="33" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="33" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="22" xfId="8703" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="22" xfId="8704" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="22" xfId="8704" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="47" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="1" xfId="2506" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="46" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="46" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="46" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="8703">
+  <cellStyles count="8705">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="470"/>
     <cellStyle name="20% - Акцент1 5" xfId="471"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="472"/>
@@ -14094,60 +14375,62 @@
     <cellStyle name="Вычисление 9 2 5" xfId="5615"/>
     <cellStyle name="Вычисление 9 2 6" xfId="6942"/>
     <cellStyle name="Вычисление 9 3" xfId="2820"/>
     <cellStyle name="Вычисление 9 3 2" xfId="4155"/>
     <cellStyle name="Вычисление 9 3 2 2" xfId="4458"/>
     <cellStyle name="Вычисление 9 3 2 2 2" xfId="6336"/>
     <cellStyle name="Вычисление 9 3 2 2 3" xfId="8219"/>
     <cellStyle name="Вычисление 9 3 2 3" xfId="6212"/>
     <cellStyle name="Вычисление 9 3 2 4" xfId="7921"/>
     <cellStyle name="Вычисление 9 3 3" xfId="3064"/>
     <cellStyle name="Вычисление 9 3 3 2" xfId="5348"/>
     <cellStyle name="Вычисление 9 3 3 3" xfId="7274"/>
     <cellStyle name="Вычисление 9 3 4" xfId="5199"/>
     <cellStyle name="Вычисление 9 3 5" xfId="7184"/>
     <cellStyle name="Вычисление 9 4" xfId="3908"/>
     <cellStyle name="Вычисление 9 4 2" xfId="4426"/>
     <cellStyle name="Вычисление 9 4 2 2" xfId="6259"/>
     <cellStyle name="Вычисление 9 4 2 3" xfId="8187"/>
     <cellStyle name="Вычисление 9 4 3" xfId="5612"/>
     <cellStyle name="Вычисление 9 4 4" xfId="7678"/>
     <cellStyle name="Вычисление 9 5" xfId="3166"/>
     <cellStyle name="Вычисление 9 5 2" xfId="5092"/>
     <cellStyle name="Вычисление 9 5 3" xfId="7376"/>
     <cellStyle name="Вычисление 9 6" xfId="5326"/>
     <cellStyle name="Вычисление 9 7" xfId="6941"/>
+    <cellStyle name="Гиперссылка" xfId="8704" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="198"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1230"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="2503"/>
     <cellStyle name="Гиперссылка 2 3" xfId="1231"/>
     <cellStyle name="Гиперссылка 2 4" xfId="1232"/>
     <cellStyle name="Гиперссылка 2 4 2" xfId="2504"/>
     <cellStyle name="Гиперссылка 2 5" xfId="1233"/>
     <cellStyle name="Гиперссылка 2 5 2" xfId="2505"/>
     <cellStyle name="Гиперссылка 2 6" xfId="2502"/>
     <cellStyle name="Гиперссылка 2 7" xfId="2435"/>
+    <cellStyle name="Гиперссылка 2 8" xfId="8703"/>
     <cellStyle name="Гиперссылка 2_лук" xfId="2619"/>
     <cellStyle name="Гиперссылка 3" xfId="1234"/>
     <cellStyle name="Гиперссылка 3 2" xfId="1235"/>
     <cellStyle name="Гиперссылка 3 2 2" xfId="2507"/>
     <cellStyle name="Гиперссылка 3 3" xfId="1236"/>
     <cellStyle name="Гиперссылка 3 3 2" xfId="2506"/>
     <cellStyle name="Гиперссылка 3 4" xfId="3320"/>
     <cellStyle name="Гиперссылка 3_Картоф" xfId="1237"/>
     <cellStyle name="Гиперссылка 4" xfId="2508"/>
     <cellStyle name="Гиперссылка 4 2" xfId="2620"/>
     <cellStyle name="Гиперссылка 4 2 2" xfId="3699"/>
     <cellStyle name="Гиперссылка 4 2 3" xfId="3322"/>
     <cellStyle name="Гиперссылка 5" xfId="3729"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Денежный 2 2" xfId="2621"/>
     <cellStyle name="Денежный 2 3" xfId="2622"/>
     <cellStyle name="Денежный 2_3" xfId="2623"/>
     <cellStyle name="Денежный 3" xfId="2624"/>
     <cellStyle name="Денежный 4" xfId="2625"/>
     <cellStyle name="Заголовок 1 10" xfId="1238"/>
     <cellStyle name="Заголовок 1 10 2" xfId="1239"/>
     <cellStyle name="Заголовок 1 11" xfId="1240"/>
     <cellStyle name="Заголовок 1 11 2" xfId="1241"/>
     <cellStyle name="Заголовок 1 12" xfId="1242"/>
     <cellStyle name="Заголовок 1 12 2" xfId="1243"/>
@@ -18549,166 +18832,176 @@
     <cellStyle name="Хороший 21 2" xfId="2345"/>
     <cellStyle name="Хороший 22" xfId="2346"/>
     <cellStyle name="Хороший 22 2" xfId="2347"/>
     <cellStyle name="Хороший 23" xfId="2348"/>
     <cellStyle name="Хороший 23 2" xfId="2349"/>
     <cellStyle name="Хороший 24" xfId="2350"/>
     <cellStyle name="Хороший 24 2" xfId="2351"/>
     <cellStyle name="Хороший 25" xfId="2352"/>
     <cellStyle name="Хороший 25 2" xfId="2353"/>
     <cellStyle name="Хороший 26" xfId="2354"/>
     <cellStyle name="Хороший 26 2" xfId="2355"/>
     <cellStyle name="Хороший 27" xfId="2356"/>
     <cellStyle name="Хороший 27 2" xfId="2357"/>
     <cellStyle name="Хороший 3" xfId="2358"/>
     <cellStyle name="Хороший 4" xfId="2359"/>
     <cellStyle name="Хороший 5" xfId="2360"/>
     <cellStyle name="Хороший 6" xfId="2361"/>
     <cellStyle name="Хороший 7" xfId="2362"/>
     <cellStyle name="Хороший 8" xfId="2363"/>
     <cellStyle name="Хороший 8 2" xfId="2364"/>
     <cellStyle name="Хороший 9" xfId="2365"/>
     <cellStyle name="Хороший 9 2" xfId="2366"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -18840,107 +19133,1021 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.sattybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" style="109" customWidth="1"/>
+    <col min="2" max="2" width="95.140625" style="109" customWidth="1"/>
+    <col min="3" max="3" width="85.140625" style="109" customWidth="1"/>
+    <col min="4" max="5" width="9.140625" style="109"/>
+    <col min="6" max="6" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="109"/>
+    <col min="257" max="257" width="45.5703125" style="109" customWidth="1"/>
+    <col min="258" max="258" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="109"/>
+    <col min="262" max="262" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="109"/>
+    <col min="513" max="513" width="45.5703125" style="109" customWidth="1"/>
+    <col min="514" max="514" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="109"/>
+    <col min="518" max="518" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="109"/>
+    <col min="769" max="769" width="45.5703125" style="109" customWidth="1"/>
+    <col min="770" max="770" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="109"/>
+    <col min="774" max="774" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="109"/>
+    <col min="1025" max="1025" width="45.5703125" style="109" customWidth="1"/>
+    <col min="1026" max="1026" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="109"/>
+    <col min="1030" max="1030" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="109"/>
+    <col min="1281" max="1281" width="45.5703125" style="109" customWidth="1"/>
+    <col min="1282" max="1282" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="109"/>
+    <col min="1286" max="1286" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="109"/>
+    <col min="1537" max="1537" width="45.5703125" style="109" customWidth="1"/>
+    <col min="1538" max="1538" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="109"/>
+    <col min="1542" max="1542" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="109"/>
+    <col min="1793" max="1793" width="45.5703125" style="109" customWidth="1"/>
+    <col min="1794" max="1794" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="109"/>
+    <col min="1798" max="1798" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="109"/>
+    <col min="2049" max="2049" width="45.5703125" style="109" customWidth="1"/>
+    <col min="2050" max="2050" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="109"/>
+    <col min="2054" max="2054" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="109"/>
+    <col min="2305" max="2305" width="45.5703125" style="109" customWidth="1"/>
+    <col min="2306" max="2306" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="109"/>
+    <col min="2310" max="2310" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="109"/>
+    <col min="2561" max="2561" width="45.5703125" style="109" customWidth="1"/>
+    <col min="2562" max="2562" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="109"/>
+    <col min="2566" max="2566" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="109"/>
+    <col min="2817" max="2817" width="45.5703125" style="109" customWidth="1"/>
+    <col min="2818" max="2818" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="109"/>
+    <col min="2822" max="2822" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="109"/>
+    <col min="3073" max="3073" width="45.5703125" style="109" customWidth="1"/>
+    <col min="3074" max="3074" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="109"/>
+    <col min="3078" max="3078" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="109"/>
+    <col min="3329" max="3329" width="45.5703125" style="109" customWidth="1"/>
+    <col min="3330" max="3330" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="109"/>
+    <col min="3334" max="3334" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="109"/>
+    <col min="3585" max="3585" width="45.5703125" style="109" customWidth="1"/>
+    <col min="3586" max="3586" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="109"/>
+    <col min="3590" max="3590" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="109"/>
+    <col min="3841" max="3841" width="45.5703125" style="109" customWidth="1"/>
+    <col min="3842" max="3842" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="109"/>
+    <col min="3846" max="3846" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="109"/>
+    <col min="4097" max="4097" width="45.5703125" style="109" customWidth="1"/>
+    <col min="4098" max="4098" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="109"/>
+    <col min="4102" max="4102" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="109"/>
+    <col min="4353" max="4353" width="45.5703125" style="109" customWidth="1"/>
+    <col min="4354" max="4354" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="109"/>
+    <col min="4358" max="4358" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="109"/>
+    <col min="4609" max="4609" width="45.5703125" style="109" customWidth="1"/>
+    <col min="4610" max="4610" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="109"/>
+    <col min="4614" max="4614" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="109"/>
+    <col min="4865" max="4865" width="45.5703125" style="109" customWidth="1"/>
+    <col min="4866" max="4866" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="109"/>
+    <col min="4870" max="4870" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="109"/>
+    <col min="5121" max="5121" width="45.5703125" style="109" customWidth="1"/>
+    <col min="5122" max="5122" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="109"/>
+    <col min="5126" max="5126" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="109"/>
+    <col min="5377" max="5377" width="45.5703125" style="109" customWidth="1"/>
+    <col min="5378" max="5378" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="109"/>
+    <col min="5382" max="5382" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="109"/>
+    <col min="5633" max="5633" width="45.5703125" style="109" customWidth="1"/>
+    <col min="5634" max="5634" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="109"/>
+    <col min="5638" max="5638" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="109"/>
+    <col min="5889" max="5889" width="45.5703125" style="109" customWidth="1"/>
+    <col min="5890" max="5890" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="109"/>
+    <col min="5894" max="5894" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="109"/>
+    <col min="6145" max="6145" width="45.5703125" style="109" customWidth="1"/>
+    <col min="6146" max="6146" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="109"/>
+    <col min="6150" max="6150" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="109"/>
+    <col min="6401" max="6401" width="45.5703125" style="109" customWidth="1"/>
+    <col min="6402" max="6402" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="109"/>
+    <col min="6406" max="6406" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="109"/>
+    <col min="6657" max="6657" width="45.5703125" style="109" customWidth="1"/>
+    <col min="6658" max="6658" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="109"/>
+    <col min="6662" max="6662" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="109"/>
+    <col min="6913" max="6913" width="45.5703125" style="109" customWidth="1"/>
+    <col min="6914" max="6914" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="109"/>
+    <col min="6918" max="6918" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="109"/>
+    <col min="7169" max="7169" width="45.5703125" style="109" customWidth="1"/>
+    <col min="7170" max="7170" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="109"/>
+    <col min="7174" max="7174" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="109"/>
+    <col min="7425" max="7425" width="45.5703125" style="109" customWidth="1"/>
+    <col min="7426" max="7426" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="109"/>
+    <col min="7430" max="7430" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="109"/>
+    <col min="7681" max="7681" width="45.5703125" style="109" customWidth="1"/>
+    <col min="7682" max="7682" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="109"/>
+    <col min="7686" max="7686" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="109"/>
+    <col min="7937" max="7937" width="45.5703125" style="109" customWidth="1"/>
+    <col min="7938" max="7938" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="109"/>
+    <col min="7942" max="7942" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="109"/>
+    <col min="8193" max="8193" width="45.5703125" style="109" customWidth="1"/>
+    <col min="8194" max="8194" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="109"/>
+    <col min="8198" max="8198" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="109"/>
+    <col min="8449" max="8449" width="45.5703125" style="109" customWidth="1"/>
+    <col min="8450" max="8450" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="109"/>
+    <col min="8454" max="8454" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="109"/>
+    <col min="8705" max="8705" width="45.5703125" style="109" customWidth="1"/>
+    <col min="8706" max="8706" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="109"/>
+    <col min="8710" max="8710" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="109"/>
+    <col min="8961" max="8961" width="45.5703125" style="109" customWidth="1"/>
+    <col min="8962" max="8962" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="109"/>
+    <col min="8966" max="8966" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="109"/>
+    <col min="9217" max="9217" width="45.5703125" style="109" customWidth="1"/>
+    <col min="9218" max="9218" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="109"/>
+    <col min="9222" max="9222" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="109"/>
+    <col min="9473" max="9473" width="45.5703125" style="109" customWidth="1"/>
+    <col min="9474" max="9474" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="109"/>
+    <col min="9478" max="9478" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="109"/>
+    <col min="9729" max="9729" width="45.5703125" style="109" customWidth="1"/>
+    <col min="9730" max="9730" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="109"/>
+    <col min="9734" max="9734" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="109"/>
+    <col min="9985" max="9985" width="45.5703125" style="109" customWidth="1"/>
+    <col min="9986" max="9986" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="109"/>
+    <col min="9990" max="9990" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="109"/>
+    <col min="10241" max="10241" width="45.5703125" style="109" customWidth="1"/>
+    <col min="10242" max="10242" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="109"/>
+    <col min="10246" max="10246" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="109"/>
+    <col min="10497" max="10497" width="45.5703125" style="109" customWidth="1"/>
+    <col min="10498" max="10498" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="109"/>
+    <col min="10502" max="10502" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="109"/>
+    <col min="10753" max="10753" width="45.5703125" style="109" customWidth="1"/>
+    <col min="10754" max="10754" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="109"/>
+    <col min="10758" max="10758" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="109"/>
+    <col min="11009" max="11009" width="45.5703125" style="109" customWidth="1"/>
+    <col min="11010" max="11010" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="109"/>
+    <col min="11014" max="11014" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="109"/>
+    <col min="11265" max="11265" width="45.5703125" style="109" customWidth="1"/>
+    <col min="11266" max="11266" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="109"/>
+    <col min="11270" max="11270" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="109"/>
+    <col min="11521" max="11521" width="45.5703125" style="109" customWidth="1"/>
+    <col min="11522" max="11522" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="109"/>
+    <col min="11526" max="11526" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="109"/>
+    <col min="11777" max="11777" width="45.5703125" style="109" customWidth="1"/>
+    <col min="11778" max="11778" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="109"/>
+    <col min="11782" max="11782" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="109"/>
+    <col min="12033" max="12033" width="45.5703125" style="109" customWidth="1"/>
+    <col min="12034" max="12034" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="109"/>
+    <col min="12038" max="12038" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="109"/>
+    <col min="12289" max="12289" width="45.5703125" style="109" customWidth="1"/>
+    <col min="12290" max="12290" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="109"/>
+    <col min="12294" max="12294" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="109"/>
+    <col min="12545" max="12545" width="45.5703125" style="109" customWidth="1"/>
+    <col min="12546" max="12546" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="109"/>
+    <col min="12550" max="12550" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="109"/>
+    <col min="12801" max="12801" width="45.5703125" style="109" customWidth="1"/>
+    <col min="12802" max="12802" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="109"/>
+    <col min="12806" max="12806" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="109"/>
+    <col min="13057" max="13057" width="45.5703125" style="109" customWidth="1"/>
+    <col min="13058" max="13058" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="109"/>
+    <col min="13062" max="13062" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="109"/>
+    <col min="13313" max="13313" width="45.5703125" style="109" customWidth="1"/>
+    <col min="13314" max="13314" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="109"/>
+    <col min="13318" max="13318" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="109"/>
+    <col min="13569" max="13569" width="45.5703125" style="109" customWidth="1"/>
+    <col min="13570" max="13570" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="109"/>
+    <col min="13574" max="13574" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="109"/>
+    <col min="13825" max="13825" width="45.5703125" style="109" customWidth="1"/>
+    <col min="13826" max="13826" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="109"/>
+    <col min="13830" max="13830" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="109"/>
+    <col min="14081" max="14081" width="45.5703125" style="109" customWidth="1"/>
+    <col min="14082" max="14082" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="109"/>
+    <col min="14086" max="14086" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="109"/>
+    <col min="14337" max="14337" width="45.5703125" style="109" customWidth="1"/>
+    <col min="14338" max="14338" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="109"/>
+    <col min="14342" max="14342" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="109"/>
+    <col min="14593" max="14593" width="45.5703125" style="109" customWidth="1"/>
+    <col min="14594" max="14594" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="109"/>
+    <col min="14598" max="14598" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="109"/>
+    <col min="14849" max="14849" width="45.5703125" style="109" customWidth="1"/>
+    <col min="14850" max="14850" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="109"/>
+    <col min="14854" max="14854" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="109"/>
+    <col min="15105" max="15105" width="45.5703125" style="109" customWidth="1"/>
+    <col min="15106" max="15106" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="109"/>
+    <col min="15110" max="15110" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="109"/>
+    <col min="15361" max="15361" width="45.5703125" style="109" customWidth="1"/>
+    <col min="15362" max="15362" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="109"/>
+    <col min="15366" max="15366" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="109"/>
+    <col min="15617" max="15617" width="45.5703125" style="109" customWidth="1"/>
+    <col min="15618" max="15618" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="109"/>
+    <col min="15622" max="15622" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="109"/>
+    <col min="15873" max="15873" width="45.5703125" style="109" customWidth="1"/>
+    <col min="15874" max="15874" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="109"/>
+    <col min="15878" max="15878" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="109"/>
+    <col min="16129" max="16129" width="45.5703125" style="109" customWidth="1"/>
+    <col min="16130" max="16130" width="85.7109375" style="109" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="109"/>
+    <col min="16134" max="16134" width="38.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="109"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="107" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="108">
+        <v>141101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="107" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="110" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="107" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="111" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="107" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="110" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="107" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="112" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="67.5" customHeight="1">
+      <c r="A7" s="107" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="107" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="114" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="27.75" customHeight="1">
+      <c r="A9" s="129" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="115" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="117" customHeight="1">
+      <c r="A10" s="128" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="116" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="132"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="107" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="117" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="118" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="107" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="119" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="24.75" customHeight="1">
+      <c r="A14" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="120" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="107" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="119" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="107" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="121">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="107" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="121">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="122" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="107" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="122" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="130" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="107" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="131" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="B25" s="123"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="B26" s="124"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="B27" s="125"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="B28" s="126"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="B29" s="127"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:S157"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="133" customWidth="1"/>
+    <col min="2" max="2" width="112.85546875" style="133" customWidth="1"/>
+    <col min="3" max="19" width="9.140625" style="109"/>
+    <col min="20" max="256" width="9.140625" style="133"/>
+    <col min="257" max="257" width="4.28515625" style="133" customWidth="1"/>
+    <col min="258" max="258" width="112.85546875" style="133" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="133"/>
+    <col min="513" max="513" width="4.28515625" style="133" customWidth="1"/>
+    <col min="514" max="514" width="112.85546875" style="133" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="133"/>
+    <col min="769" max="769" width="4.28515625" style="133" customWidth="1"/>
+    <col min="770" max="770" width="112.85546875" style="133" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="133"/>
+    <col min="1025" max="1025" width="4.28515625" style="133" customWidth="1"/>
+    <col min="1026" max="1026" width="112.85546875" style="133" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="133"/>
+    <col min="1281" max="1281" width="4.28515625" style="133" customWidth="1"/>
+    <col min="1282" max="1282" width="112.85546875" style="133" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="133"/>
+    <col min="1537" max="1537" width="4.28515625" style="133" customWidth="1"/>
+    <col min="1538" max="1538" width="112.85546875" style="133" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="133"/>
+    <col min="1793" max="1793" width="4.28515625" style="133" customWidth="1"/>
+    <col min="1794" max="1794" width="112.85546875" style="133" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="133"/>
+    <col min="2049" max="2049" width="4.28515625" style="133" customWidth="1"/>
+    <col min="2050" max="2050" width="112.85546875" style="133" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="133"/>
+    <col min="2305" max="2305" width="4.28515625" style="133" customWidth="1"/>
+    <col min="2306" max="2306" width="112.85546875" style="133" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="133"/>
+    <col min="2561" max="2561" width="4.28515625" style="133" customWidth="1"/>
+    <col min="2562" max="2562" width="112.85546875" style="133" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="133"/>
+    <col min="2817" max="2817" width="4.28515625" style="133" customWidth="1"/>
+    <col min="2818" max="2818" width="112.85546875" style="133" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="133"/>
+    <col min="3073" max="3073" width="4.28515625" style="133" customWidth="1"/>
+    <col min="3074" max="3074" width="112.85546875" style="133" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="133"/>
+    <col min="3329" max="3329" width="4.28515625" style="133" customWidth="1"/>
+    <col min="3330" max="3330" width="112.85546875" style="133" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="133"/>
+    <col min="3585" max="3585" width="4.28515625" style="133" customWidth="1"/>
+    <col min="3586" max="3586" width="112.85546875" style="133" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="133"/>
+    <col min="3841" max="3841" width="4.28515625" style="133" customWidth="1"/>
+    <col min="3842" max="3842" width="112.85546875" style="133" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="133"/>
+    <col min="4097" max="4097" width="4.28515625" style="133" customWidth="1"/>
+    <col min="4098" max="4098" width="112.85546875" style="133" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="133"/>
+    <col min="4353" max="4353" width="4.28515625" style="133" customWidth="1"/>
+    <col min="4354" max="4354" width="112.85546875" style="133" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="133"/>
+    <col min="4609" max="4609" width="4.28515625" style="133" customWidth="1"/>
+    <col min="4610" max="4610" width="112.85546875" style="133" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="133"/>
+    <col min="4865" max="4865" width="4.28515625" style="133" customWidth="1"/>
+    <col min="4866" max="4866" width="112.85546875" style="133" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="133"/>
+    <col min="5121" max="5121" width="4.28515625" style="133" customWidth="1"/>
+    <col min="5122" max="5122" width="112.85546875" style="133" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="133"/>
+    <col min="5377" max="5377" width="4.28515625" style="133" customWidth="1"/>
+    <col min="5378" max="5378" width="112.85546875" style="133" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="133"/>
+    <col min="5633" max="5633" width="4.28515625" style="133" customWidth="1"/>
+    <col min="5634" max="5634" width="112.85546875" style="133" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="133"/>
+    <col min="5889" max="5889" width="4.28515625" style="133" customWidth="1"/>
+    <col min="5890" max="5890" width="112.85546875" style="133" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="133"/>
+    <col min="6145" max="6145" width="4.28515625" style="133" customWidth="1"/>
+    <col min="6146" max="6146" width="112.85546875" style="133" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="133"/>
+    <col min="6401" max="6401" width="4.28515625" style="133" customWidth="1"/>
+    <col min="6402" max="6402" width="112.85546875" style="133" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="133"/>
+    <col min="6657" max="6657" width="4.28515625" style="133" customWidth="1"/>
+    <col min="6658" max="6658" width="112.85546875" style="133" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="133"/>
+    <col min="6913" max="6913" width="4.28515625" style="133" customWidth="1"/>
+    <col min="6914" max="6914" width="112.85546875" style="133" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="133"/>
+    <col min="7169" max="7169" width="4.28515625" style="133" customWidth="1"/>
+    <col min="7170" max="7170" width="112.85546875" style="133" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="133"/>
+    <col min="7425" max="7425" width="4.28515625" style="133" customWidth="1"/>
+    <col min="7426" max="7426" width="112.85546875" style="133" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="133"/>
+    <col min="7681" max="7681" width="4.28515625" style="133" customWidth="1"/>
+    <col min="7682" max="7682" width="112.85546875" style="133" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="133"/>
+    <col min="7937" max="7937" width="4.28515625" style="133" customWidth="1"/>
+    <col min="7938" max="7938" width="112.85546875" style="133" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="133"/>
+    <col min="8193" max="8193" width="4.28515625" style="133" customWidth="1"/>
+    <col min="8194" max="8194" width="112.85546875" style="133" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="133"/>
+    <col min="8449" max="8449" width="4.28515625" style="133" customWidth="1"/>
+    <col min="8450" max="8450" width="112.85546875" style="133" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="133"/>
+    <col min="8705" max="8705" width="4.28515625" style="133" customWidth="1"/>
+    <col min="8706" max="8706" width="112.85546875" style="133" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="133"/>
+    <col min="8961" max="8961" width="4.28515625" style="133" customWidth="1"/>
+    <col min="8962" max="8962" width="112.85546875" style="133" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="133"/>
+    <col min="9217" max="9217" width="4.28515625" style="133" customWidth="1"/>
+    <col min="9218" max="9218" width="112.85546875" style="133" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="133"/>
+    <col min="9473" max="9473" width="4.28515625" style="133" customWidth="1"/>
+    <col min="9474" max="9474" width="112.85546875" style="133" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="133"/>
+    <col min="9729" max="9729" width="4.28515625" style="133" customWidth="1"/>
+    <col min="9730" max="9730" width="112.85546875" style="133" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="133"/>
+    <col min="9985" max="9985" width="4.28515625" style="133" customWidth="1"/>
+    <col min="9986" max="9986" width="112.85546875" style="133" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="133"/>
+    <col min="10241" max="10241" width="4.28515625" style="133" customWidth="1"/>
+    <col min="10242" max="10242" width="112.85546875" style="133" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="133"/>
+    <col min="10497" max="10497" width="4.28515625" style="133" customWidth="1"/>
+    <col min="10498" max="10498" width="112.85546875" style="133" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="133"/>
+    <col min="10753" max="10753" width="4.28515625" style="133" customWidth="1"/>
+    <col min="10754" max="10754" width="112.85546875" style="133" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="133"/>
+    <col min="11009" max="11009" width="4.28515625" style="133" customWidth="1"/>
+    <col min="11010" max="11010" width="112.85546875" style="133" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="133"/>
+    <col min="11265" max="11265" width="4.28515625" style="133" customWidth="1"/>
+    <col min="11266" max="11266" width="112.85546875" style="133" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="133"/>
+    <col min="11521" max="11521" width="4.28515625" style="133" customWidth="1"/>
+    <col min="11522" max="11522" width="112.85546875" style="133" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="133"/>
+    <col min="11777" max="11777" width="4.28515625" style="133" customWidth="1"/>
+    <col min="11778" max="11778" width="112.85546875" style="133" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="133"/>
+    <col min="12033" max="12033" width="4.28515625" style="133" customWidth="1"/>
+    <col min="12034" max="12034" width="112.85546875" style="133" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="133"/>
+    <col min="12289" max="12289" width="4.28515625" style="133" customWidth="1"/>
+    <col min="12290" max="12290" width="112.85546875" style="133" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="133"/>
+    <col min="12545" max="12545" width="4.28515625" style="133" customWidth="1"/>
+    <col min="12546" max="12546" width="112.85546875" style="133" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="133"/>
+    <col min="12801" max="12801" width="4.28515625" style="133" customWidth="1"/>
+    <col min="12802" max="12802" width="112.85546875" style="133" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="133"/>
+    <col min="13057" max="13057" width="4.28515625" style="133" customWidth="1"/>
+    <col min="13058" max="13058" width="112.85546875" style="133" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="133"/>
+    <col min="13313" max="13313" width="4.28515625" style="133" customWidth="1"/>
+    <col min="13314" max="13314" width="112.85546875" style="133" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="133"/>
+    <col min="13569" max="13569" width="4.28515625" style="133" customWidth="1"/>
+    <col min="13570" max="13570" width="112.85546875" style="133" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="133"/>
+    <col min="13825" max="13825" width="4.28515625" style="133" customWidth="1"/>
+    <col min="13826" max="13826" width="112.85546875" style="133" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="133"/>
+    <col min="14081" max="14081" width="4.28515625" style="133" customWidth="1"/>
+    <col min="14082" max="14082" width="112.85546875" style="133" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="133"/>
+    <col min="14337" max="14337" width="4.28515625" style="133" customWidth="1"/>
+    <col min="14338" max="14338" width="112.85546875" style="133" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="133"/>
+    <col min="14593" max="14593" width="4.28515625" style="133" customWidth="1"/>
+    <col min="14594" max="14594" width="112.85546875" style="133" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="133"/>
+    <col min="14849" max="14849" width="4.28515625" style="133" customWidth="1"/>
+    <col min="14850" max="14850" width="112.85546875" style="133" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="133"/>
+    <col min="15105" max="15105" width="4.28515625" style="133" customWidth="1"/>
+    <col min="15106" max="15106" width="112.85546875" style="133" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="133"/>
+    <col min="15361" max="15361" width="4.28515625" style="133" customWidth="1"/>
+    <col min="15362" max="15362" width="112.85546875" style="133" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="133"/>
+    <col min="15617" max="15617" width="4.28515625" style="133" customWidth="1"/>
+    <col min="15618" max="15618" width="112.85546875" style="133" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="133"/>
+    <col min="15873" max="15873" width="4.28515625" style="133" customWidth="1"/>
+    <col min="15874" max="15874" width="112.85546875" style="133" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="133"/>
+    <col min="16129" max="16129" width="4.28515625" style="133" customWidth="1"/>
+    <col min="16130" max="16130" width="112.85546875" style="133" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="133"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="133" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="133" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="133" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="133" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="133" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="135" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="134" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" s="109" customFormat="1"/>
+    <row r="20" spans="2:2" s="109" customFormat="1"/>
+    <row r="21" spans="2:2" s="109" customFormat="1"/>
+    <row r="22" spans="2:2" s="109" customFormat="1"/>
+    <row r="23" spans="2:2" s="109" customFormat="1"/>
+    <row r="24" spans="2:2" s="109" customFormat="1"/>
+    <row r="25" spans="2:2" s="109" customFormat="1"/>
+    <row r="26" spans="2:2" s="109" customFormat="1"/>
+    <row r="27" spans="2:2" s="109" customFormat="1"/>
+    <row r="28" spans="2:2" s="109" customFormat="1"/>
+    <row r="29" spans="2:2" s="109" customFormat="1"/>
+    <row r="30" spans="2:2" s="109" customFormat="1"/>
+    <row r="31" spans="2:2" s="109" customFormat="1"/>
+    <row r="32" spans="2:2" s="109" customFormat="1"/>
+    <row r="33" s="109" customFormat="1"/>
+    <row r="34" s="109" customFormat="1"/>
+    <row r="35" s="109" customFormat="1"/>
+    <row r="36" s="109" customFormat="1"/>
+    <row r="37" s="109" customFormat="1"/>
+    <row r="38" s="109" customFormat="1"/>
+    <row r="39" s="109" customFormat="1"/>
+    <row r="40" s="109" customFormat="1"/>
+    <row r="41" s="109" customFormat="1"/>
+    <row r="42" s="109" customFormat="1"/>
+    <row r="43" s="109" customFormat="1"/>
+    <row r="44" s="109" customFormat="1"/>
+    <row r="45" s="109" customFormat="1"/>
+    <row r="46" s="109" customFormat="1"/>
+    <row r="47" s="109" customFormat="1"/>
+    <row r="48" s="109" customFormat="1"/>
+    <row r="49" s="109" customFormat="1"/>
+    <row r="50" s="109" customFormat="1"/>
+    <row r="51" s="109" customFormat="1"/>
+    <row r="52" s="109" customFormat="1"/>
+    <row r="53" s="109" customFormat="1"/>
+    <row r="54" s="109" customFormat="1"/>
+    <row r="55" s="109" customFormat="1"/>
+    <row r="56" s="109" customFormat="1"/>
+    <row r="57" s="109" customFormat="1"/>
+    <row r="58" s="109" customFormat="1"/>
+    <row r="59" s="109" customFormat="1"/>
+    <row r="60" s="109" customFormat="1"/>
+    <row r="61" s="109" customFormat="1"/>
+    <row r="62" s="109" customFormat="1"/>
+    <row r="63" s="109" customFormat="1"/>
+    <row r="64" s="109" customFormat="1"/>
+    <row r="65" s="109" customFormat="1"/>
+    <row r="66" s="109" customFormat="1"/>
+    <row r="67" s="109" customFormat="1"/>
+    <row r="68" s="109" customFormat="1"/>
+    <row r="69" s="109" customFormat="1"/>
+    <row r="70" s="109" customFormat="1"/>
+    <row r="71" s="109" customFormat="1"/>
+    <row r="72" s="109" customFormat="1"/>
+    <row r="73" s="109" customFormat="1"/>
+    <row r="74" s="109" customFormat="1"/>
+    <row r="75" s="109" customFormat="1"/>
+    <row r="76" s="109" customFormat="1"/>
+    <row r="77" s="109" customFormat="1"/>
+    <row r="78" s="109" customFormat="1"/>
+    <row r="79" s="109" customFormat="1"/>
+    <row r="80" s="109" customFormat="1"/>
+    <row r="81" s="109" customFormat="1"/>
+    <row r="82" s="109" customFormat="1"/>
+    <row r="83" s="109" customFormat="1"/>
+    <row r="84" s="109" customFormat="1"/>
+    <row r="85" s="109" customFormat="1"/>
+    <row r="86" s="109" customFormat="1"/>
+    <row r="87" s="109" customFormat="1"/>
+    <row r="88" s="109" customFormat="1"/>
+    <row r="89" s="109" customFormat="1"/>
+    <row r="90" s="109" customFormat="1"/>
+    <row r="91" s="109" customFormat="1"/>
+    <row r="92" s="109" customFormat="1"/>
+    <row r="93" s="109" customFormat="1"/>
+    <row r="94" s="109" customFormat="1"/>
+    <row r="95" s="109" customFormat="1"/>
+    <row r="96" s="109" customFormat="1"/>
+    <row r="97" s="109" customFormat="1"/>
+    <row r="98" s="109" customFormat="1"/>
+    <row r="99" s="109" customFormat="1"/>
+    <row r="100" s="109" customFormat="1"/>
+    <row r="101" s="109" customFormat="1"/>
+    <row r="102" s="109" customFormat="1"/>
+    <row r="103" s="109" customFormat="1"/>
+    <row r="104" s="109" customFormat="1"/>
+    <row r="105" s="109" customFormat="1"/>
+    <row r="106" s="109" customFormat="1"/>
+    <row r="107" s="109" customFormat="1"/>
+    <row r="108" s="109" customFormat="1"/>
+    <row r="109" s="109" customFormat="1"/>
+    <row r="110" s="109" customFormat="1"/>
+    <row r="111" s="109" customFormat="1"/>
+    <row r="112" s="109" customFormat="1"/>
+    <row r="113" s="109" customFormat="1"/>
+    <row r="114" s="109" customFormat="1"/>
+    <row r="115" s="109" customFormat="1"/>
+    <row r="116" s="109" customFormat="1"/>
+    <row r="117" s="109" customFormat="1"/>
+    <row r="118" s="109" customFormat="1"/>
+    <row r="119" s="109" customFormat="1"/>
+    <row r="120" s="109" customFormat="1"/>
+    <row r="121" s="109" customFormat="1"/>
+    <row r="122" s="109" customFormat="1"/>
+    <row r="123" s="109" customFormat="1"/>
+    <row r="124" s="109" customFormat="1"/>
+    <row r="125" s="109" customFormat="1"/>
+    <row r="126" s="109" customFormat="1"/>
+    <row r="127" s="109" customFormat="1"/>
+    <row r="128" s="109" customFormat="1"/>
+    <row r="129" s="109" customFormat="1"/>
+    <row r="130" s="109" customFormat="1"/>
+    <row r="131" s="109" customFormat="1"/>
+    <row r="132" s="109" customFormat="1"/>
+    <row r="133" s="109" customFormat="1"/>
+    <row r="134" s="109" customFormat="1"/>
+    <row r="135" s="109" customFormat="1"/>
+    <row r="136" s="109" customFormat="1"/>
+    <row r="137" s="109" customFormat="1"/>
+    <row r="138" s="109" customFormat="1"/>
+    <row r="139" s="109" customFormat="1"/>
+    <row r="140" s="109" customFormat="1"/>
+    <row r="141" s="109" customFormat="1"/>
+    <row r="142" s="109" customFormat="1"/>
+    <row r="143" s="109" customFormat="1"/>
+    <row r="144" s="109" customFormat="1"/>
+    <row r="145" s="109" customFormat="1"/>
+    <row r="146" s="109" customFormat="1"/>
+    <row r="147" s="109" customFormat="1"/>
+    <row r="148" s="109" customFormat="1"/>
+    <row r="149" s="109" customFormat="1"/>
+    <row r="150" s="109" customFormat="1"/>
+    <row r="151" s="109" customFormat="1"/>
+    <row r="152" s="109" customFormat="1"/>
+    <row r="153" s="109" customFormat="1"/>
+    <row r="154" s="109" customFormat="1"/>
+    <row r="155" s="109" customFormat="1"/>
+    <row r="156" s="109" customFormat="1"/>
+    <row r="157" s="109" customFormat="1"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DE95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="93" width="8" style="1" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="1" customWidth="1"/>
     <col min="95" max="96" width="8" style="1" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="38.25" customHeight="1">
-      <c r="A2" s="103" t="s">
+      <c r="A2" s="141" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="103"/>
-[...10 lines deleted...]
-      <c r="M2" s="103"/>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="102" t="s">
+      <c r="K3" s="142" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="102"/>
-      <c r="M3" s="102"/>
+      <c r="L3" s="142"/>
+      <c r="M3" s="142"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
@@ -19001,180 +20208,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CQ3" s="4"/>
       <c r="CR3" s="4"/>
       <c r="CS3" s="5"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC3" s="52"/>
       <c r="DD3" s="52"/>
       <c r="DE3" s="53"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="104"/>
-      <c r="B4" s="99" t="s">
+      <c r="A4" s="139"/>
+      <c r="B4" s="136" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="100"/>
-[...10 lines deleted...]
-      <c r="N4" s="99" t="s">
+      <c r="C4" s="137"/>
+      <c r="D4" s="137"/>
+      <c r="E4" s="137"/>
+      <c r="F4" s="137"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="137"/>
+      <c r="I4" s="137"/>
+      <c r="J4" s="137"/>
+      <c r="K4" s="137"/>
+      <c r="L4" s="137"/>
+      <c r="M4" s="138"/>
+      <c r="N4" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="100"/>
-[...10 lines deleted...]
-      <c r="Z4" s="99" t="s">
+      <c r="O4" s="137"/>
+      <c r="P4" s="137"/>
+      <c r="Q4" s="137"/>
+      <c r="R4" s="137"/>
+      <c r="S4" s="137"/>
+      <c r="T4" s="137"/>
+      <c r="U4" s="137"/>
+      <c r="V4" s="137"/>
+      <c r="W4" s="137"/>
+      <c r="X4" s="137"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="100"/>
-[...10 lines deleted...]
-      <c r="AL4" s="99" t="s">
+      <c r="AA4" s="137"/>
+      <c r="AB4" s="137"/>
+      <c r="AC4" s="137"/>
+      <c r="AD4" s="137"/>
+      <c r="AE4" s="137"/>
+      <c r="AF4" s="137"/>
+      <c r="AG4" s="137"/>
+      <c r="AH4" s="137"/>
+      <c r="AI4" s="137"/>
+      <c r="AJ4" s="137"/>
+      <c r="AK4" s="138"/>
+      <c r="AL4" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="AM4" s="100"/>
-[...10 lines deleted...]
-      <c r="AX4" s="99" t="s">
+      <c r="AM4" s="137"/>
+      <c r="AN4" s="137"/>
+      <c r="AO4" s="137"/>
+      <c r="AP4" s="137"/>
+      <c r="AQ4" s="137"/>
+      <c r="AR4" s="137"/>
+      <c r="AS4" s="137"/>
+      <c r="AT4" s="137"/>
+      <c r="AU4" s="137"/>
+      <c r="AV4" s="137"/>
+      <c r="AW4" s="138"/>
+      <c r="AX4" s="136" t="s">
         <v>30</v>
       </c>
-      <c r="AY4" s="100"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="99" t="s">
+      <c r="AY4" s="137"/>
+      <c r="AZ4" s="137"/>
+      <c r="BA4" s="137"/>
+      <c r="BB4" s="137"/>
+      <c r="BC4" s="137"/>
+      <c r="BD4" s="137"/>
+      <c r="BE4" s="137"/>
+      <c r="BF4" s="137"/>
+      <c r="BG4" s="137"/>
+      <c r="BH4" s="137"/>
+      <c r="BI4" s="138"/>
+      <c r="BJ4" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="BK4" s="100"/>
-[...10 lines deleted...]
-      <c r="BV4" s="99" t="s">
+      <c r="BK4" s="137"/>
+      <c r="BL4" s="137"/>
+      <c r="BM4" s="137"/>
+      <c r="BN4" s="137"/>
+      <c r="BO4" s="137"/>
+      <c r="BP4" s="137"/>
+      <c r="BQ4" s="137"/>
+      <c r="BR4" s="137"/>
+      <c r="BS4" s="137"/>
+      <c r="BT4" s="137"/>
+      <c r="BU4" s="138"/>
+      <c r="BV4" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="BW4" s="100"/>
-[...10 lines deleted...]
-      <c r="CH4" s="99" t="s">
+      <c r="BW4" s="137"/>
+      <c r="BX4" s="137"/>
+      <c r="BY4" s="137"/>
+      <c r="BZ4" s="137"/>
+      <c r="CA4" s="137"/>
+      <c r="CB4" s="137"/>
+      <c r="CC4" s="137"/>
+      <c r="CD4" s="137"/>
+      <c r="CE4" s="137"/>
+      <c r="CF4" s="137"/>
+      <c r="CG4" s="138"/>
+      <c r="CH4" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="100"/>
-[...10 lines deleted...]
-      <c r="CT4" s="99" t="s">
+      <c r="CI4" s="137"/>
+      <c r="CJ4" s="137"/>
+      <c r="CK4" s="137"/>
+      <c r="CL4" s="137"/>
+      <c r="CM4" s="137"/>
+      <c r="CN4" s="137"/>
+      <c r="CO4" s="137"/>
+      <c r="CP4" s="137"/>
+      <c r="CQ4" s="137"/>
+      <c r="CR4" s="137"/>
+      <c r="CS4" s="138"/>
+      <c r="CT4" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="CU4" s="100"/>
-[...9 lines deleted...]
-      <c r="DE4" s="101"/>
+      <c r="CU4" s="137"/>
+      <c r="CV4" s="137"/>
+      <c r="CW4" s="137"/>
+      <c r="CX4" s="137"/>
+      <c r="CY4" s="137"/>
+      <c r="CZ4" s="137"/>
+      <c r="DA4" s="137"/>
+      <c r="DB4" s="137"/>
+      <c r="DC4" s="137"/>
+      <c r="DD4" s="137"/>
+      <c r="DE4" s="138"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="105"/>
+      <c r="A5" s="140"/>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19766,54 +20973,56 @@
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="44">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="54">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="63">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="72">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="81">
         <v>18470.3</v>
       </c>
       <c r="CX6" s="90">
         <v>18225.099999999999</v>
       </c>
       <c r="CY6" s="97">
         <v>28518.2</v>
       </c>
-      <c r="CZ6" s="106">
+      <c r="CZ6" s="99">
         <v>34780</v>
       </c>
-      <c r="DA6" s="42"/>
+      <c r="DA6" s="42">
+        <v>50580</v>
+      </c>
       <c r="DB6" s="42"/>
       <c r="DC6" s="42"/>
       <c r="DD6" s="50"/>
       <c r="DE6" s="50"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
       </c>
       <c r="G7" s="17">
@@ -20085,54 +21294,56 @@
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="45">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="55">
         <v>792.6</v>
       </c>
       <c r="CU7" s="64">
         <v>748.9</v>
       </c>
       <c r="CV7" s="73">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="82">
         <v>1078.8</v>
       </c>
       <c r="CX7" s="91">
         <v>959.1</v>
       </c>
       <c r="CY7" s="98">
         <v>823.9</v>
       </c>
-      <c r="CZ7" s="107">
+      <c r="CZ7" s="100">
         <v>1449.7</v>
       </c>
-      <c r="DA7" s="43"/>
+      <c r="DA7" s="106">
+        <v>2268.4</v>
+      </c>
       <c r="DB7" s="43"/>
       <c r="DC7" s="43"/>
       <c r="DD7" s="51"/>
       <c r="DE7" s="51"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
       </c>
       <c r="G8" s="19">
@@ -20404,54 +21615,56 @@
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="45">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="55">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="64">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="73">
         <v>2167</v>
       </c>
       <c r="CW8" s="82">
         <v>2162</v>
       </c>
       <c r="CX8" s="91">
         <v>2271.9</v>
       </c>
       <c r="CY8" s="98">
         <v>2551.3000000000002</v>
       </c>
-      <c r="CZ8" s="107">
+      <c r="CZ8" s="100">
         <v>3431.9</v>
       </c>
-      <c r="DA8" s="43"/>
+      <c r="DA8" s="106">
+        <v>5328.7</v>
+      </c>
       <c r="DB8" s="43"/>
       <c r="DC8" s="43"/>
       <c r="DD8" s="51"/>
       <c r="DE8" s="51"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
       </c>
       <c r="G9" s="19">
@@ -20723,54 +21936,56 @@
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="45">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="55">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="64">
         <v>2008</v>
       </c>
       <c r="CV9" s="73">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="82">
         <v>1359.3</v>
       </c>
       <c r="CX9" s="91">
         <v>1357.6</v>
       </c>
       <c r="CY9" s="98">
         <v>2704.9</v>
       </c>
-      <c r="CZ9" s="107">
+      <c r="CZ9" s="100">
         <v>3043.4</v>
       </c>
-      <c r="DA9" s="43"/>
+      <c r="DA9" s="106">
+        <v>2068.9</v>
+      </c>
       <c r="DB9" s="43"/>
       <c r="DC9" s="43"/>
       <c r="DD9" s="51"/>
       <c r="DE9" s="51"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G10" s="19">
@@ -21042,54 +22257,56 @@
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="45">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="55">
         <v>554.4</v>
       </c>
       <c r="CU10" s="64">
         <v>764.1</v>
       </c>
       <c r="CV10" s="73">
         <v>539</v>
       </c>
       <c r="CW10" s="82">
         <v>1434</v>
       </c>
       <c r="CX10" s="91">
         <v>1130.8</v>
       </c>
       <c r="CY10" s="98">
         <v>1250.3</v>
       </c>
-      <c r="CZ10" s="107">
+      <c r="CZ10" s="100">
         <v>2354.8000000000002</v>
       </c>
-      <c r="DA10" s="43"/>
+      <c r="DA10" s="106">
+        <v>2941.3</v>
+      </c>
       <c r="DB10" s="43"/>
       <c r="DC10" s="43"/>
       <c r="DD10" s="51"/>
       <c r="DE10" s="51"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
       </c>
       <c r="G11" s="19">
@@ -21361,54 +22578,56 @@
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="45">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="55">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="64">
         <v>795</v>
       </c>
       <c r="CV11" s="73">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="82">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX11" s="91">
         <v>1497.5</v>
       </c>
       <c r="CY11" s="98">
         <v>2490.3000000000002</v>
       </c>
-      <c r="CZ11" s="107">
+      <c r="CZ11" s="100">
         <v>2428.1999999999998</v>
       </c>
-      <c r="DA11" s="43"/>
+      <c r="DA11" s="106">
+        <v>2505</v>
+      </c>
       <c r="DB11" s="43"/>
       <c r="DC11" s="43"/>
       <c r="DD11" s="51"/>
       <c r="DE11" s="51"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G12" s="19">
@@ -21680,54 +22899,56 @@
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="45">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="55">
         <v>841.1</v>
       </c>
       <c r="CU12" s="64">
         <v>518.9</v>
       </c>
       <c r="CV12" s="73">
         <v>678.7</v>
       </c>
       <c r="CW12" s="82">
         <v>845.6</v>
       </c>
       <c r="CX12" s="91">
         <v>702.7</v>
       </c>
       <c r="CY12" s="98">
         <v>1423.2</v>
       </c>
-      <c r="CZ12" s="107">
+      <c r="CZ12" s="100">
         <v>1190.4000000000001</v>
       </c>
-      <c r="DA12" s="43"/>
+      <c r="DA12" s="106">
+        <v>2749</v>
+      </c>
       <c r="DB12" s="43"/>
       <c r="DC12" s="43"/>
       <c r="DD12" s="51"/>
       <c r="DE12" s="51"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G13" s="19">
@@ -21999,54 +23220,56 @@
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="45">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="55">
         <v>828.2</v>
       </c>
       <c r="CU13" s="64">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="73">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="82">
         <v>1449.4</v>
       </c>
       <c r="CX13" s="91">
         <v>1292.3</v>
       </c>
       <c r="CY13" s="98">
         <v>2019.4</v>
       </c>
-      <c r="CZ13" s="107">
+      <c r="CZ13" s="100">
         <v>4880</v>
       </c>
-      <c r="DA13" s="43"/>
+      <c r="DA13" s="106">
+        <v>8526.9</v>
+      </c>
       <c r="DB13" s="43"/>
       <c r="DC13" s="43"/>
       <c r="DD13" s="51"/>
       <c r="DE13" s="51"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
       </c>
       <c r="G14" s="17">
@@ -22318,54 +23541,56 @@
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="45">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="55">
         <v>588.1</v>
       </c>
       <c r="CU14" s="64">
         <v>740.1</v>
       </c>
       <c r="CV14" s="73">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="82">
         <v>936.5</v>
       </c>
       <c r="CX14" s="91">
         <v>997.9</v>
       </c>
       <c r="CY14" s="98">
         <v>2921.1</v>
       </c>
-      <c r="CZ14" s="107">
+      <c r="CZ14" s="100">
         <v>1605.4</v>
       </c>
-      <c r="DA14" s="43"/>
+      <c r="DA14" s="106">
+        <v>3094.9</v>
+      </c>
       <c r="DB14" s="43"/>
       <c r="DC14" s="43"/>
       <c r="DD14" s="51"/>
       <c r="DE14" s="51"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
       </c>
       <c r="G15" s="19">
@@ -22637,54 +23862,56 @@
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="45">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="55">
         <v>489.2</v>
       </c>
       <c r="CU15" s="64">
         <v>888.9</v>
       </c>
       <c r="CV15" s="73">
         <v>870.5</v>
       </c>
       <c r="CW15" s="82">
         <v>449.4</v>
       </c>
       <c r="CX15" s="91">
         <v>680.2</v>
       </c>
       <c r="CY15" s="98">
         <v>1058.3</v>
       </c>
-      <c r="CZ15" s="107">
+      <c r="CZ15" s="100">
         <v>2867.5</v>
       </c>
-      <c r="DA15" s="43"/>
+      <c r="DA15" s="106">
+        <v>5173</v>
+      </c>
       <c r="DB15" s="43"/>
       <c r="DC15" s="43"/>
       <c r="DD15" s="51"/>
       <c r="DE15" s="51"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
       </c>
       <c r="G16" s="19">
@@ -22956,54 +24183,56 @@
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="45">
         <v>1377</v>
       </c>
       <c r="CT16" s="55">
         <v>408.7</v>
       </c>
       <c r="CU16" s="64">
         <v>764.3</v>
       </c>
       <c r="CV16" s="73">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="82">
         <v>1965.3</v>
       </c>
       <c r="CX16" s="91">
         <v>1156</v>
       </c>
       <c r="CY16" s="98">
         <v>2537.6</v>
       </c>
-      <c r="CZ16" s="107">
+      <c r="CZ16" s="100">
         <v>1019.9</v>
       </c>
-      <c r="DA16" s="43"/>
+      <c r="DA16" s="106">
+        <v>1376</v>
+      </c>
       <c r="DB16" s="43"/>
       <c r="DC16" s="43"/>
       <c r="DD16" s="51"/>
       <c r="DE16" s="51"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G17" s="19">
@@ -23275,54 +24504,56 @@
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="45">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="55">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="64">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="73">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="82">
         <v>3689.2</v>
       </c>
       <c r="CX17" s="91">
         <v>3905.8</v>
       </c>
       <c r="CY17" s="98">
         <v>4312</v>
       </c>
-      <c r="CZ17" s="107">
+      <c r="CZ17" s="100">
         <v>6475.9</v>
       </c>
-      <c r="DA17" s="43"/>
+      <c r="DA17" s="106">
+        <v>7009.6</v>
+      </c>
       <c r="DB17" s="43"/>
       <c r="DC17" s="43"/>
       <c r="DD17" s="51"/>
       <c r="DE17" s="51"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
       </c>
       <c r="G18" s="19">
@@ -23594,54 +24825,56 @@
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="45">
         <v>3342</v>
       </c>
       <c r="CT18" s="55">
         <v>493.4</v>
       </c>
       <c r="CU18" s="64">
         <v>693.3</v>
       </c>
       <c r="CV18" s="73">
         <v>613.9</v>
       </c>
       <c r="CW18" s="82">
         <v>699.7</v>
       </c>
       <c r="CX18" s="91">
         <v>643.4</v>
       </c>
       <c r="CY18" s="98">
         <v>1401.8</v>
       </c>
-      <c r="CZ18" s="107">
+      <c r="CZ18" s="100">
         <v>1700.9</v>
       </c>
-      <c r="DA18" s="43"/>
+      <c r="DA18" s="106">
+        <v>3508</v>
+      </c>
       <c r="DB18" s="43"/>
       <c r="DC18" s="43"/>
       <c r="DD18" s="51"/>
       <c r="DE18" s="51"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
       </c>
       <c r="G19" s="21">
@@ -23913,92 +25146,94 @@
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="45">
         <v>10504</v>
       </c>
       <c r="CT19" s="55">
         <v>977.1</v>
       </c>
       <c r="CU19" s="64">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="73">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="82">
         <v>1224.2</v>
       </c>
       <c r="CX19" s="91">
         <v>1629.8</v>
       </c>
       <c r="CY19" s="98">
         <v>3024.1</v>
       </c>
-      <c r="CZ19" s="107">
+      <c r="CZ19" s="100">
         <v>2332.1</v>
       </c>
-      <c r="DA19" s="43"/>
+      <c r="DA19" s="106">
+        <v>4030.3</v>
+      </c>
       <c r="DB19" s="43"/>
       <c r="DC19" s="43"/>
       <c r="DD19" s="51"/>
       <c r="DE19" s="51"/>
     </row>
     <row r="20" spans="1:109" ht="36" customHeight="1">
-      <c r="A20" s="103" t="s">
+      <c r="A20" s="141" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="103"/>
-[...10 lines deleted...]
-      <c r="M20" s="103"/>
+      <c r="B20" s="141"/>
+      <c r="C20" s="141"/>
+      <c r="D20" s="141"/>
+      <c r="E20" s="141"/>
+      <c r="F20" s="141"/>
+      <c r="G20" s="141"/>
+      <c r="H20" s="141"/>
+      <c r="I20" s="141"/>
+      <c r="J20" s="141"/>
+      <c r="K20" s="141"/>
+      <c r="L20" s="141"/>
+      <c r="M20" s="141"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="102" t="s">
+      <c r="K21" s="142" t="s">
         <v>4</v>
       </c>
-      <c r="L21" s="102"/>
-      <c r="M21" s="102"/>
+      <c r="L21" s="142"/>
+      <c r="M21" s="142"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
@@ -24059,180 +25294,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ21" s="3"/>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC21" s="52"/>
       <c r="DD21" s="52"/>
       <c r="DE21" s="53"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="104"/>
-      <c r="B22" s="99" t="s">
+      <c r="A22" s="139"/>
+      <c r="B22" s="136" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="100"/>
-[...10 lines deleted...]
-      <c r="N22" s="99" t="s">
+      <c r="C22" s="137"/>
+      <c r="D22" s="137"/>
+      <c r="E22" s="137"/>
+      <c r="F22" s="137"/>
+      <c r="G22" s="137"/>
+      <c r="H22" s="137"/>
+      <c r="I22" s="137"/>
+      <c r="J22" s="137"/>
+      <c r="K22" s="137"/>
+      <c r="L22" s="137"/>
+      <c r="M22" s="138"/>
+      <c r="N22" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="O22" s="100"/>
-[...10 lines deleted...]
-      <c r="Z22" s="99" t="s">
+      <c r="O22" s="137"/>
+      <c r="P22" s="137"/>
+      <c r="Q22" s="137"/>
+      <c r="R22" s="137"/>
+      <c r="S22" s="137"/>
+      <c r="T22" s="137"/>
+      <c r="U22" s="137"/>
+      <c r="V22" s="137"/>
+      <c r="W22" s="137"/>
+      <c r="X22" s="137"/>
+      <c r="Y22" s="138"/>
+      <c r="Z22" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AA22" s="100"/>
-[...10 lines deleted...]
-      <c r="AL22" s="99" t="s">
+      <c r="AA22" s="137"/>
+      <c r="AB22" s="137"/>
+      <c r="AC22" s="137"/>
+      <c r="AD22" s="137"/>
+      <c r="AE22" s="137"/>
+      <c r="AF22" s="137"/>
+      <c r="AG22" s="137"/>
+      <c r="AH22" s="137"/>
+      <c r="AI22" s="137"/>
+      <c r="AJ22" s="137"/>
+      <c r="AK22" s="138"/>
+      <c r="AL22" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="AM22" s="100"/>
-[...10 lines deleted...]
-      <c r="AX22" s="99" t="s">
+      <c r="AM22" s="137"/>
+      <c r="AN22" s="137"/>
+      <c r="AO22" s="137"/>
+      <c r="AP22" s="137"/>
+      <c r="AQ22" s="137"/>
+      <c r="AR22" s="137"/>
+      <c r="AS22" s="137"/>
+      <c r="AT22" s="137"/>
+      <c r="AU22" s="137"/>
+      <c r="AV22" s="137"/>
+      <c r="AW22" s="138"/>
+      <c r="AX22" s="136" t="s">
         <v>30</v>
       </c>
-      <c r="AY22" s="100"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="99" t="s">
+      <c r="AY22" s="137"/>
+      <c r="AZ22" s="137"/>
+      <c r="BA22" s="137"/>
+      <c r="BB22" s="137"/>
+      <c r="BC22" s="137"/>
+      <c r="BD22" s="137"/>
+      <c r="BE22" s="137"/>
+      <c r="BF22" s="137"/>
+      <c r="BG22" s="137"/>
+      <c r="BH22" s="137"/>
+      <c r="BI22" s="138"/>
+      <c r="BJ22" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="BK22" s="100"/>
-[...10 lines deleted...]
-      <c r="BV22" s="99" t="s">
+      <c r="BK22" s="137"/>
+      <c r="BL22" s="137"/>
+      <c r="BM22" s="137"/>
+      <c r="BN22" s="137"/>
+      <c r="BO22" s="137"/>
+      <c r="BP22" s="137"/>
+      <c r="BQ22" s="137"/>
+      <c r="BR22" s="137"/>
+      <c r="BS22" s="137"/>
+      <c r="BT22" s="137"/>
+      <c r="BU22" s="138"/>
+      <c r="BV22" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="BW22" s="100"/>
-[...10 lines deleted...]
-      <c r="CH22" s="99" t="s">
+      <c r="BW22" s="137"/>
+      <c r="BX22" s="137"/>
+      <c r="BY22" s="137"/>
+      <c r="BZ22" s="137"/>
+      <c r="CA22" s="137"/>
+      <c r="CB22" s="137"/>
+      <c r="CC22" s="137"/>
+      <c r="CD22" s="137"/>
+      <c r="CE22" s="137"/>
+      <c r="CF22" s="137"/>
+      <c r="CG22" s="138"/>
+      <c r="CH22" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="CI22" s="100"/>
-[...10 lines deleted...]
-      <c r="CT22" s="99" t="s">
+      <c r="CI22" s="137"/>
+      <c r="CJ22" s="137"/>
+      <c r="CK22" s="137"/>
+      <c r="CL22" s="137"/>
+      <c r="CM22" s="137"/>
+      <c r="CN22" s="137"/>
+      <c r="CO22" s="137"/>
+      <c r="CP22" s="137"/>
+      <c r="CQ22" s="137"/>
+      <c r="CR22" s="137"/>
+      <c r="CS22" s="138"/>
+      <c r="CT22" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="CU22" s="100"/>
-[...9 lines deleted...]
-      <c r="DE22" s="101"/>
+      <c r="CU22" s="137"/>
+      <c r="CV22" s="137"/>
+      <c r="CW22" s="137"/>
+      <c r="CX22" s="137"/>
+      <c r="CY22" s="137"/>
+      <c r="CZ22" s="137"/>
+      <c r="DA22" s="137"/>
+      <c r="DB22" s="137"/>
+      <c r="DC22" s="137"/>
+      <c r="DD22" s="137"/>
+      <c r="DE22" s="138"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="105"/>
+      <c r="A23" s="140"/>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24824,54 +26059,56 @@
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="46">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="56">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="65">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="74">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="83">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="92">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="97">
         <v>28274.3</v>
       </c>
-      <c r="CZ24" s="108">
+      <c r="CZ24" s="101">
         <v>34536.1</v>
       </c>
-      <c r="DA24" s="42"/>
+      <c r="DA24" s="42">
+        <v>50336.1</v>
+      </c>
       <c r="DB24" s="42"/>
       <c r="DC24" s="42"/>
       <c r="DD24" s="50"/>
       <c r="DE24" s="50"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
       </c>
       <c r="G25" s="17">
@@ -25143,54 +26380,56 @@
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="47">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="57">
         <v>757.4</v>
       </c>
       <c r="CU25" s="66">
         <v>713.7</v>
       </c>
       <c r="CV25" s="75">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="84">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="93">
         <v>939.4</v>
       </c>
       <c r="CY25" s="98">
         <v>804.3</v>
       </c>
-      <c r="CZ25" s="109">
+      <c r="CZ25" s="102">
         <v>1430.1</v>
       </c>
-      <c r="DA25" s="43"/>
+      <c r="DA25" s="106">
+        <v>2248.6999999999998</v>
+      </c>
       <c r="DB25" s="43"/>
       <c r="DC25" s="43"/>
       <c r="DD25" s="51"/>
       <c r="DE25" s="51"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
       </c>
       <c r="G26" s="21">
@@ -25462,54 +26701,56 @@
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="47">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="57">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="66">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="75">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="84">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="93">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="98">
         <v>2514.8000000000002</v>
       </c>
-      <c r="CZ26" s="109">
+      <c r="CZ26" s="102">
         <v>3395.4</v>
       </c>
-      <c r="DA26" s="43"/>
+      <c r="DA26" s="106">
+        <v>5292.1</v>
+      </c>
       <c r="DB26" s="43"/>
       <c r="DC26" s="43"/>
       <c r="DD26" s="51"/>
       <c r="DE26" s="51"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
       </c>
       <c r="G27" s="21">
@@ -25781,54 +27022,56 @@
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="47">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="57">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="66">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="75">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="84">
         <v>1328</v>
       </c>
       <c r="CX27" s="93">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="98">
         <v>2693.2</v>
       </c>
-      <c r="CZ27" s="109">
+      <c r="CZ27" s="102">
         <v>3031.7</v>
       </c>
-      <c r="DA27" s="43"/>
+      <c r="DA27" s="106">
+        <v>2057.1999999999998</v>
+      </c>
       <c r="DB27" s="43"/>
       <c r="DC27" s="43"/>
       <c r="DD27" s="51"/>
       <c r="DE27" s="51"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G28" s="21">
@@ -26100,54 +27343,56 @@
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="47">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="57">
         <v>543.4</v>
       </c>
       <c r="CU28" s="66">
         <v>753.1</v>
       </c>
       <c r="CV28" s="75">
         <v>528</v>
       </c>
       <c r="CW28" s="84">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="93">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="98">
         <v>1250</v>
       </c>
-      <c r="CZ28" s="109">
+      <c r="CZ28" s="102">
         <v>2354.5</v>
       </c>
-      <c r="DA28" s="43"/>
+      <c r="DA28" s="106">
+        <v>2941</v>
+      </c>
       <c r="DB28" s="43"/>
       <c r="DC28" s="43"/>
       <c r="DD28" s="51"/>
       <c r="DE28" s="51"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
       </c>
       <c r="G29" s="21">
@@ -26419,54 +27664,56 @@
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="47">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="57">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="66">
         <v>776.8</v>
       </c>
       <c r="CV29" s="75">
         <v>981.1</v>
       </c>
       <c r="CW29" s="84">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="93">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="98">
         <v>2452.9</v>
       </c>
-      <c r="CZ29" s="109">
+      <c r="CZ29" s="102">
         <v>2390.8000000000002</v>
       </c>
-      <c r="DA29" s="43"/>
+      <c r="DA29" s="106">
+        <v>2467.6</v>
+      </c>
       <c r="DB29" s="43"/>
       <c r="DC29" s="43"/>
       <c r="DD29" s="51"/>
       <c r="DE29" s="51"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G30" s="21">
@@ -26738,54 +27985,56 @@
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="47">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="57">
         <v>838.3</v>
       </c>
       <c r="CU30" s="66">
         <v>516.1</v>
       </c>
       <c r="CV30" s="75">
         <v>673.1</v>
       </c>
       <c r="CW30" s="84">
         <v>841.8</v>
       </c>
       <c r="CX30" s="93">
         <v>699</v>
       </c>
       <c r="CY30" s="98">
         <v>1419.4</v>
       </c>
-      <c r="CZ30" s="109">
+      <c r="CZ30" s="102">
         <v>1186.5999999999999</v>
       </c>
-      <c r="DA30" s="43"/>
+      <c r="DA30" s="106">
+        <v>2745.2</v>
+      </c>
       <c r="DB30" s="43"/>
       <c r="DC30" s="43"/>
       <c r="DD30" s="51"/>
       <c r="DE30" s="51"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G31" s="21">
@@ -27057,54 +28306,56 @@
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="47">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="57">
         <v>828</v>
       </c>
       <c r="CU31" s="66">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="75">
         <v>1107</v>
       </c>
       <c r="CW31" s="84">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="93">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="98">
         <v>2019</v>
       </c>
-      <c r="CZ31" s="109">
+      <c r="CZ31" s="102">
         <v>4879.6000000000004</v>
       </c>
-      <c r="DA31" s="43"/>
+      <c r="DA31" s="106">
+        <v>8526.4</v>
+      </c>
       <c r="DB31" s="43"/>
       <c r="DC31" s="43"/>
       <c r="DD31" s="51"/>
       <c r="DE31" s="51"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G32" s="17">
@@ -27376,54 +28627,56 @@
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="47">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="57">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="66">
         <v>734.7</v>
       </c>
       <c r="CV32" s="75">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="84">
         <v>943</v>
       </c>
       <c r="CX32" s="93">
         <v>994.8</v>
       </c>
       <c r="CY32" s="98">
         <v>2918</v>
       </c>
-      <c r="CZ32" s="109">
+      <c r="CZ32" s="102">
         <v>1602.3</v>
       </c>
-      <c r="DA32" s="43"/>
+      <c r="DA32" s="106">
+        <v>3091.8</v>
+      </c>
       <c r="DB32" s="43"/>
       <c r="DC32" s="43"/>
       <c r="DD32" s="51"/>
       <c r="DE32" s="51"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
       </c>
       <c r="G33" s="21">
@@ -27695,54 +28948,56 @@
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="47">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="57">
         <v>458.9</v>
       </c>
       <c r="CU33" s="66">
         <v>858.6</v>
       </c>
       <c r="CV33" s="75">
         <v>840.2</v>
       </c>
       <c r="CW33" s="84">
         <v>526.1</v>
       </c>
       <c r="CX33" s="93">
         <v>676.7</v>
       </c>
       <c r="CY33" s="98">
         <v>1054.8</v>
       </c>
-      <c r="CZ33" s="109">
+      <c r="CZ33" s="102">
         <v>2864</v>
       </c>
-      <c r="DA33" s="43"/>
+      <c r="DA33" s="106">
+        <v>5169.5</v>
+      </c>
       <c r="DB33" s="43"/>
       <c r="DC33" s="43"/>
       <c r="DD33" s="51"/>
       <c r="DE33" s="51"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
       </c>
       <c r="G34" s="21">
@@ -28014,54 +29269,56 @@
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="47">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="57">
         <v>408.3</v>
       </c>
       <c r="CU34" s="66">
         <v>763.9</v>
       </c>
       <c r="CV34" s="75">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="84">
         <v>1898</v>
       </c>
       <c r="CX34" s="93">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="98">
         <v>2520.5</v>
       </c>
-      <c r="CZ34" s="109">
+      <c r="CZ34" s="102">
         <v>1002.7</v>
       </c>
-      <c r="DA34" s="43"/>
+      <c r="DA34" s="106">
+        <v>1358.8</v>
+      </c>
       <c r="DB34" s="43"/>
       <c r="DC34" s="43"/>
       <c r="DD34" s="51"/>
       <c r="DE34" s="51"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G35" s="21">
@@ -28333,54 +29590,56 @@
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="47">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="57">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="66">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="75">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="84">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="93">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="98">
         <v>4312</v>
       </c>
-      <c r="CZ35" s="109">
+      <c r="CZ35" s="102">
         <v>6475.9</v>
       </c>
-      <c r="DA35" s="43"/>
+      <c r="DA35" s="106">
+        <v>7009.6</v>
+      </c>
       <c r="DB35" s="43"/>
       <c r="DC35" s="43"/>
       <c r="DD35" s="51"/>
       <c r="DE35" s="51"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
       </c>
       <c r="G36" s="21">
@@ -28652,54 +29911,56 @@
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="47">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="57">
         <v>484.3</v>
       </c>
       <c r="CU36" s="66">
         <v>684.2</v>
       </c>
       <c r="CV36" s="75">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="84">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="93">
         <v>619</v>
       </c>
       <c r="CY36" s="98">
         <v>1377.3</v>
       </c>
-      <c r="CZ36" s="109">
+      <c r="CZ36" s="102">
         <v>1676.5</v>
       </c>
-      <c r="DA36" s="43"/>
+      <c r="DA36" s="106">
+        <v>3483.5</v>
+      </c>
       <c r="DB36" s="43"/>
       <c r="DC36" s="43"/>
       <c r="DD36" s="51"/>
       <c r="DE36" s="51"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G37" s="21">
@@ -28971,92 +30232,94 @@
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="47">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="57">
         <v>911.8</v>
       </c>
       <c r="CU37" s="66">
         <v>1076</v>
       </c>
       <c r="CV37" s="75">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="84">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="93">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="98">
         <v>2938.2</v>
       </c>
-      <c r="CZ37" s="109">
+      <c r="CZ37" s="102">
         <v>2246.1999999999998</v>
       </c>
-      <c r="DA37" s="43"/>
+      <c r="DA37" s="106">
+        <v>3944.4</v>
+      </c>
       <c r="DB37" s="43"/>
       <c r="DC37" s="43"/>
       <c r="DD37" s="51"/>
       <c r="DE37" s="51"/>
     </row>
     <row r="40" spans="1:109" ht="33.75" customHeight="1">
-      <c r="A40" s="103" t="s">
+      <c r="A40" s="141" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="103"/>
-[...10 lines deleted...]
-      <c r="M40" s="103"/>
+      <c r="B40" s="141"/>
+      <c r="C40" s="141"/>
+      <c r="D40" s="141"/>
+      <c r="E40" s="141"/>
+      <c r="F40" s="141"/>
+      <c r="G40" s="141"/>
+      <c r="H40" s="141"/>
+      <c r="I40" s="141"/>
+      <c r="J40" s="141"/>
+      <c r="K40" s="141"/>
+      <c r="L40" s="141"/>
+      <c r="M40" s="141"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="102" t="s">
+      <c r="K41" s="142" t="s">
         <v>4</v>
       </c>
-      <c r="L41" s="102"/>
-      <c r="M41" s="102"/>
+      <c r="L41" s="142"/>
+      <c r="M41" s="142"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
@@ -29117,180 +30380,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC41" s="52"/>
       <c r="DD41" s="52"/>
       <c r="DE41" s="53"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="104"/>
-      <c r="B42" s="99" t="s">
+      <c r="A42" s="139"/>
+      <c r="B42" s="136" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="100"/>
-[...10 lines deleted...]
-      <c r="N42" s="99" t="s">
+      <c r="C42" s="137"/>
+      <c r="D42" s="137"/>
+      <c r="E42" s="137"/>
+      <c r="F42" s="137"/>
+      <c r="G42" s="137"/>
+      <c r="H42" s="137"/>
+      <c r="I42" s="137"/>
+      <c r="J42" s="137"/>
+      <c r="K42" s="137"/>
+      <c r="L42" s="137"/>
+      <c r="M42" s="138"/>
+      <c r="N42" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="O42" s="100"/>
-[...10 lines deleted...]
-      <c r="Z42" s="99" t="s">
+      <c r="O42" s="137"/>
+      <c r="P42" s="137"/>
+      <c r="Q42" s="137"/>
+      <c r="R42" s="137"/>
+      <c r="S42" s="137"/>
+      <c r="T42" s="137"/>
+      <c r="U42" s="137"/>
+      <c r="V42" s="137"/>
+      <c r="W42" s="137"/>
+      <c r="X42" s="137"/>
+      <c r="Y42" s="138"/>
+      <c r="Z42" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="100"/>
-[...10 lines deleted...]
-      <c r="AL42" s="99" t="s">
+      <c r="AA42" s="137"/>
+      <c r="AB42" s="137"/>
+      <c r="AC42" s="137"/>
+      <c r="AD42" s="137"/>
+      <c r="AE42" s="137"/>
+      <c r="AF42" s="137"/>
+      <c r="AG42" s="137"/>
+      <c r="AH42" s="137"/>
+      <c r="AI42" s="137"/>
+      <c r="AJ42" s="137"/>
+      <c r="AK42" s="138"/>
+      <c r="AL42" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="AM42" s="100"/>
-[...10 lines deleted...]
-      <c r="AX42" s="99" t="s">
+      <c r="AM42" s="137"/>
+      <c r="AN42" s="137"/>
+      <c r="AO42" s="137"/>
+      <c r="AP42" s="137"/>
+      <c r="AQ42" s="137"/>
+      <c r="AR42" s="137"/>
+      <c r="AS42" s="137"/>
+      <c r="AT42" s="137"/>
+      <c r="AU42" s="137"/>
+      <c r="AV42" s="137"/>
+      <c r="AW42" s="138"/>
+      <c r="AX42" s="136" t="s">
         <v>30</v>
       </c>
-      <c r="AY42" s="100"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="99" t="s">
+      <c r="AY42" s="137"/>
+      <c r="AZ42" s="137"/>
+      <c r="BA42" s="137"/>
+      <c r="BB42" s="137"/>
+      <c r="BC42" s="137"/>
+      <c r="BD42" s="137"/>
+      <c r="BE42" s="137"/>
+      <c r="BF42" s="137"/>
+      <c r="BG42" s="137"/>
+      <c r="BH42" s="137"/>
+      <c r="BI42" s="138"/>
+      <c r="BJ42" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="BK42" s="100"/>
-[...10 lines deleted...]
-      <c r="BV42" s="99" t="s">
+      <c r="BK42" s="137"/>
+      <c r="BL42" s="137"/>
+      <c r="BM42" s="137"/>
+      <c r="BN42" s="137"/>
+      <c r="BO42" s="137"/>
+      <c r="BP42" s="137"/>
+      <c r="BQ42" s="137"/>
+      <c r="BR42" s="137"/>
+      <c r="BS42" s="137"/>
+      <c r="BT42" s="137"/>
+      <c r="BU42" s="138"/>
+      <c r="BV42" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="BW42" s="100"/>
-[...10 lines deleted...]
-      <c r="CH42" s="99" t="s">
+      <c r="BW42" s="137"/>
+      <c r="BX42" s="137"/>
+      <c r="BY42" s="137"/>
+      <c r="BZ42" s="137"/>
+      <c r="CA42" s="137"/>
+      <c r="CB42" s="137"/>
+      <c r="CC42" s="137"/>
+      <c r="CD42" s="137"/>
+      <c r="CE42" s="137"/>
+      <c r="CF42" s="137"/>
+      <c r="CG42" s="138"/>
+      <c r="CH42" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="CI42" s="100"/>
-[...10 lines deleted...]
-      <c r="CT42" s="99" t="s">
+      <c r="CI42" s="137"/>
+      <c r="CJ42" s="137"/>
+      <c r="CK42" s="137"/>
+      <c r="CL42" s="137"/>
+      <c r="CM42" s="137"/>
+      <c r="CN42" s="137"/>
+      <c r="CO42" s="137"/>
+      <c r="CP42" s="137"/>
+      <c r="CQ42" s="137"/>
+      <c r="CR42" s="137"/>
+      <c r="CS42" s="138"/>
+      <c r="CT42" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="CU42" s="100"/>
-[...9 lines deleted...]
-      <c r="DE42" s="101"/>
+      <c r="CU42" s="137"/>
+      <c r="CV42" s="137"/>
+      <c r="CW42" s="137"/>
+      <c r="CX42" s="137"/>
+      <c r="CY42" s="137"/>
+      <c r="CZ42" s="137"/>
+      <c r="DA42" s="137"/>
+      <c r="DB42" s="137"/>
+      <c r="DC42" s="137"/>
+      <c r="DD42" s="137"/>
+      <c r="DE42" s="138"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="105"/>
+      <c r="A43" s="140"/>
       <c r="B43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29882,54 +31145,56 @@
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="48">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="58">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="67">
         <v>1412</v>
       </c>
       <c r="CV44" s="76">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="85">
         <v>1026.8</v>
       </c>
       <c r="CX44" s="94">
         <v>492</v>
       </c>
       <c r="CY44" s="24">
         <v>724.5</v>
       </c>
-      <c r="CZ44" s="110">
+      <c r="CZ44" s="103">
         <v>14674.6</v>
       </c>
-      <c r="DA44" s="42"/>
+      <c r="DA44" s="42">
+        <v>30882.9</v>
+      </c>
       <c r="DB44" s="42"/>
       <c r="DC44" s="42"/>
       <c r="DD44" s="50"/>
       <c r="DE44" s="50"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="G45" s="17">
@@ -30201,54 +31466,56 @@
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="49">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="59">
         <v>95.2</v>
       </c>
       <c r="CU45" s="68">
         <v>139.9</v>
       </c>
       <c r="CV45" s="77">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="86">
         <v>140.4</v>
       </c>
       <c r="CX45" s="95">
         <v>32.799999999999997</v>
       </c>
       <c r="CY45" s="25">
         <v>56.4</v>
       </c>
-      <c r="CZ45" s="111">
+      <c r="CZ45" s="104">
         <v>606.29999999999995</v>
       </c>
-      <c r="DA45" s="43"/>
+      <c r="DA45" s="106">
+        <v>1116.7</v>
+      </c>
       <c r="DB45" s="43"/>
       <c r="DC45" s="43"/>
       <c r="DD45" s="51"/>
       <c r="DE45" s="51"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="G46" s="21">
@@ -30520,54 +31787,56 @@
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="49">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="59">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="68">
         <v>98.3</v>
       </c>
       <c r="CV46" s="77">
         <v>45.9</v>
       </c>
       <c r="CW46" s="86">
         <v>132.5</v>
       </c>
       <c r="CX46" s="95">
         <v>23</v>
       </c>
       <c r="CY46" s="25">
         <v>39.6</v>
       </c>
-      <c r="CZ46" s="111">
+      <c r="CZ46" s="104">
         <v>1202.2</v>
       </c>
-      <c r="DA46" s="43"/>
+      <c r="DA46" s="106">
+        <v>2762.5</v>
+      </c>
       <c r="DB46" s="43"/>
       <c r="DC46" s="43"/>
       <c r="DD46" s="51"/>
       <c r="DE46" s="51"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="G47" s="21">
@@ -30839,54 +32108,56 @@
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="49">
         <v>1064</v>
       </c>
       <c r="CT47" s="59">
         <v>881.7</v>
       </c>
       <c r="CU47" s="68">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="77">
         <v>975.2</v>
       </c>
       <c r="CW47" s="86">
         <v>752.2</v>
       </c>
       <c r="CX47" s="95">
         <v>433.8</v>
       </c>
       <c r="CY47" s="25">
         <v>625.29999999999995</v>
       </c>
-      <c r="CZ47" s="111">
+      <c r="CZ47" s="104">
         <v>972.4</v>
       </c>
-      <c r="DA47" s="43"/>
+      <c r="DA47" s="106">
+        <v>975.6</v>
+      </c>
       <c r="DB47" s="43"/>
       <c r="DC47" s="43"/>
       <c r="DD47" s="51"/>
       <c r="DE47" s="51"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G48" s="17" t="s">
@@ -31158,54 +32429,56 @@
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="49">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU48" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV48" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW48" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX48" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY48" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ48" s="111">
+      <c r="CZ48" s="104">
         <v>1391</v>
       </c>
-      <c r="DA48" s="43"/>
+      <c r="DA48" s="106">
+        <v>1617.5</v>
+      </c>
       <c r="DB48" s="43"/>
       <c r="DC48" s="43"/>
       <c r="DD48" s="51"/>
       <c r="DE48" s="51"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G49" s="17" t="s">
@@ -31477,54 +32750,56 @@
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="49">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU49" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV49" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW49" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX49" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY49" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ49" s="111">
+      <c r="CZ49" s="104">
         <v>656.2</v>
       </c>
-      <c r="DA49" s="43"/>
+      <c r="DA49" s="106">
+        <v>663.2</v>
+      </c>
       <c r="DB49" s="43"/>
       <c r="DC49" s="43"/>
       <c r="DD49" s="51"/>
       <c r="DE49" s="51"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G50" s="17" t="s">
@@ -31796,54 +33071,56 @@
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="49">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU50" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV50" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW50" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX50" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY50" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ50" s="111">
+      <c r="CZ50" s="104">
         <v>411.6</v>
       </c>
-      <c r="DA50" s="43"/>
+      <c r="DA50" s="106">
+        <v>2072.4</v>
+      </c>
       <c r="DB50" s="43"/>
       <c r="DC50" s="43"/>
       <c r="DD50" s="51"/>
       <c r="DE50" s="51"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G51" s="17" t="s">
@@ -32115,54 +33392,56 @@
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="49">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU51" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV51" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW51" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX51" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY51" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ51" s="111">
+      <c r="CZ51" s="104">
         <v>3360.3</v>
       </c>
-      <c r="DA51" s="43"/>
+      <c r="DA51" s="106">
+        <v>6784</v>
+      </c>
       <c r="DB51" s="43"/>
       <c r="DC51" s="43"/>
       <c r="DD51" s="51"/>
       <c r="DE51" s="51"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G52" s="17" t="s">
@@ -32434,54 +33713,56 @@
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="49">
         <v>6012</v>
       </c>
       <c r="CT52" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU52" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV52" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW52" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX52" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY52" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ52" s="111">
+      <c r="CZ52" s="104">
         <v>517.20000000000005</v>
       </c>
-      <c r="DA52" s="43"/>
+      <c r="DA52" s="106">
+        <v>1692.6</v>
+      </c>
       <c r="DB52" s="43"/>
       <c r="DC52" s="43"/>
       <c r="DD52" s="51"/>
       <c r="DE52" s="51"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G53" s="17" t="s">
@@ -32753,54 +34034,56 @@
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="49">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU53" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV53" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW53" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX53" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY53" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ53" s="111">
+      <c r="CZ53" s="104">
         <v>1719.1</v>
       </c>
-      <c r="DA53" s="43"/>
+      <c r="DA53" s="106">
+        <v>3976.2</v>
+      </c>
       <c r="DB53" s="43"/>
       <c r="DC53" s="43"/>
       <c r="DD53" s="51"/>
       <c r="DE53" s="51"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G54" s="17" t="s">
@@ -33072,54 +34355,56 @@
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="49">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU54" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV54" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW54" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX54" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY54" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ54" s="111">
+      <c r="CZ54" s="104">
         <v>528.79999999999995</v>
       </c>
-      <c r="DA54" s="43"/>
+      <c r="DA54" s="106">
+        <v>598.5</v>
+      </c>
       <c r="DB54" s="43"/>
       <c r="DC54" s="43"/>
       <c r="DD54" s="51"/>
       <c r="DE54" s="51"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G55" s="17" t="s">
@@ -33391,54 +34676,56 @@
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="49">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="59">
         <v>4.2</v>
       </c>
       <c r="CU55" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="77">
         <v>5.7</v>
       </c>
       <c r="CW55" s="86">
         <v>1.6</v>
       </c>
       <c r="CX55" s="95">
         <v>2.4</v>
       </c>
       <c r="CY55" s="25">
         <v>3.3</v>
       </c>
-      <c r="CZ55" s="111">
+      <c r="CZ55" s="104">
         <v>1731.6</v>
       </c>
-      <c r="DA55" s="43"/>
+      <c r="DA55" s="106">
+        <v>3182.1</v>
+      </c>
       <c r="DB55" s="43"/>
       <c r="DC55" s="43"/>
       <c r="DD55" s="51"/>
       <c r="DE55" s="51"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G56" s="17" t="s">
@@ -33710,54 +34997,56 @@
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="49">
         <v>2404</v>
       </c>
       <c r="CT56" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU56" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV56" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW56" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX56" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY56" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ56" s="111">
+      <c r="CZ56" s="104">
         <v>691.1</v>
       </c>
-      <c r="DA56" s="43"/>
+      <c r="DA56" s="106">
+        <v>2892.3</v>
+      </c>
       <c r="DB56" s="43"/>
       <c r="DC56" s="43"/>
       <c r="DD56" s="51"/>
       <c r="DE56" s="51"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G57" s="17" t="s">
@@ -34029,92 +35318,94 @@
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="49">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="60" t="s">
         <v>2</v>
       </c>
       <c r="CU57" s="69" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="78" t="s">
         <v>2</v>
       </c>
       <c r="CW57" s="87" t="s">
         <v>2</v>
       </c>
       <c r="CX57" s="96" t="s">
         <v>2</v>
       </c>
       <c r="CY57" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="CZ57" s="111">
+      <c r="CZ57" s="104">
         <v>886.8</v>
       </c>
-      <c r="DA57" s="43"/>
+      <c r="DA57" s="106">
+        <v>2549.4</v>
+      </c>
       <c r="DB57" s="43"/>
       <c r="DC57" s="43"/>
       <c r="DD57" s="51"/>
       <c r="DE57" s="51"/>
     </row>
     <row r="59" spans="1:109" ht="34.5" customHeight="1">
-      <c r="A59" s="103" t="s">
+      <c r="A59" s="141" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="103"/>
-[...10 lines deleted...]
-      <c r="M59" s="103"/>
+      <c r="B59" s="141"/>
+      <c r="C59" s="141"/>
+      <c r="D59" s="141"/>
+      <c r="E59" s="141"/>
+      <c r="F59" s="141"/>
+      <c r="G59" s="141"/>
+      <c r="H59" s="141"/>
+      <c r="I59" s="141"/>
+      <c r="J59" s="141"/>
+      <c r="K59" s="141"/>
+      <c r="L59" s="141"/>
+      <c r="M59" s="141"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="102" t="s">
+      <c r="K60" s="142" t="s">
         <v>4</v>
       </c>
-      <c r="L60" s="102"/>
-      <c r="M60" s="102"/>
+      <c r="L60" s="142"/>
+      <c r="M60" s="142"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
@@ -34175,180 +35466,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3" t="s">
         <v>4</v>
       </c>
       <c r="CQ60" s="3"/>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="52" t="s">
         <v>4</v>
       </c>
       <c r="DC60" s="52"/>
       <c r="DD60" s="52"/>
       <c r="DE60" s="53"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="104"/>
-      <c r="B61" s="99" t="s">
+      <c r="A61" s="139"/>
+      <c r="B61" s="136" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="100"/>
-[...10 lines deleted...]
-      <c r="N61" s="99" t="s">
+      <c r="C61" s="137"/>
+      <c r="D61" s="137"/>
+      <c r="E61" s="137"/>
+      <c r="F61" s="137"/>
+      <c r="G61" s="137"/>
+      <c r="H61" s="137"/>
+      <c r="I61" s="137"/>
+      <c r="J61" s="137"/>
+      <c r="K61" s="137"/>
+      <c r="L61" s="137"/>
+      <c r="M61" s="138"/>
+      <c r="N61" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="O61" s="100"/>
-[...10 lines deleted...]
-      <c r="Z61" s="99" t="s">
+      <c r="O61" s="137"/>
+      <c r="P61" s="137"/>
+      <c r="Q61" s="137"/>
+      <c r="R61" s="137"/>
+      <c r="S61" s="137"/>
+      <c r="T61" s="137"/>
+      <c r="U61" s="137"/>
+      <c r="V61" s="137"/>
+      <c r="W61" s="137"/>
+      <c r="X61" s="137"/>
+      <c r="Y61" s="138"/>
+      <c r="Z61" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AA61" s="100"/>
-[...10 lines deleted...]
-      <c r="AL61" s="99" t="s">
+      <c r="AA61" s="137"/>
+      <c r="AB61" s="137"/>
+      <c r="AC61" s="137"/>
+      <c r="AD61" s="137"/>
+      <c r="AE61" s="137"/>
+      <c r="AF61" s="137"/>
+      <c r="AG61" s="137"/>
+      <c r="AH61" s="137"/>
+      <c r="AI61" s="137"/>
+      <c r="AJ61" s="137"/>
+      <c r="AK61" s="138"/>
+      <c r="AL61" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="AM61" s="100"/>
-[...10 lines deleted...]
-      <c r="AX61" s="99" t="s">
+      <c r="AM61" s="137"/>
+      <c r="AN61" s="137"/>
+      <c r="AO61" s="137"/>
+      <c r="AP61" s="137"/>
+      <c r="AQ61" s="137"/>
+      <c r="AR61" s="137"/>
+      <c r="AS61" s="137"/>
+      <c r="AT61" s="137"/>
+      <c r="AU61" s="137"/>
+      <c r="AV61" s="137"/>
+      <c r="AW61" s="138"/>
+      <c r="AX61" s="136" t="s">
         <v>30</v>
       </c>
-      <c r="AY61" s="100"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="99" t="s">
+      <c r="AY61" s="137"/>
+      <c r="AZ61" s="137"/>
+      <c r="BA61" s="137"/>
+      <c r="BB61" s="137"/>
+      <c r="BC61" s="137"/>
+      <c r="BD61" s="137"/>
+      <c r="BE61" s="137"/>
+      <c r="BF61" s="137"/>
+      <c r="BG61" s="137"/>
+      <c r="BH61" s="137"/>
+      <c r="BI61" s="138"/>
+      <c r="BJ61" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="BK61" s="100"/>
-[...10 lines deleted...]
-      <c r="BV61" s="99" t="s">
+      <c r="BK61" s="137"/>
+      <c r="BL61" s="137"/>
+      <c r="BM61" s="137"/>
+      <c r="BN61" s="137"/>
+      <c r="BO61" s="137"/>
+      <c r="BP61" s="137"/>
+      <c r="BQ61" s="137"/>
+      <c r="BR61" s="137"/>
+      <c r="BS61" s="137"/>
+      <c r="BT61" s="137"/>
+      <c r="BU61" s="138"/>
+      <c r="BV61" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="BW61" s="100"/>
-[...10 lines deleted...]
-      <c r="CH61" s="99" t="s">
+      <c r="BW61" s="137"/>
+      <c r="BX61" s="137"/>
+      <c r="BY61" s="137"/>
+      <c r="BZ61" s="137"/>
+      <c r="CA61" s="137"/>
+      <c r="CB61" s="137"/>
+      <c r="CC61" s="137"/>
+      <c r="CD61" s="137"/>
+      <c r="CE61" s="137"/>
+      <c r="CF61" s="137"/>
+      <c r="CG61" s="138"/>
+      <c r="CH61" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="CI61" s="100"/>
-[...10 lines deleted...]
-      <c r="CT61" s="99" t="s">
+      <c r="CI61" s="137"/>
+      <c r="CJ61" s="137"/>
+      <c r="CK61" s="137"/>
+      <c r="CL61" s="137"/>
+      <c r="CM61" s="137"/>
+      <c r="CN61" s="137"/>
+      <c r="CO61" s="137"/>
+      <c r="CP61" s="137"/>
+      <c r="CQ61" s="137"/>
+      <c r="CR61" s="137"/>
+      <c r="CS61" s="138"/>
+      <c r="CT61" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="CU61" s="100"/>
-[...9 lines deleted...]
-      <c r="DE61" s="101"/>
+      <c r="CU61" s="137"/>
+      <c r="CV61" s="137"/>
+      <c r="CW61" s="137"/>
+      <c r="CX61" s="137"/>
+      <c r="CY61" s="137"/>
+      <c r="CZ61" s="137"/>
+      <c r="DA61" s="137"/>
+      <c r="DB61" s="137"/>
+      <c r="DC61" s="137"/>
+      <c r="DD61" s="137"/>
+      <c r="DE61" s="138"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="105"/>
+      <c r="A62" s="140"/>
       <c r="B62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34940,54 +36231,56 @@
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="50">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="61">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="70">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="79">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="88">
         <v>17284.400000000001</v>
       </c>
       <c r="CX63" s="97">
         <v>17489.2</v>
       </c>
       <c r="CY63" s="97">
         <v>27541.1</v>
       </c>
-      <c r="CZ63" s="112">
+      <c r="CZ63" s="105">
         <v>19850.8</v>
       </c>
-      <c r="DA63" s="42"/>
+      <c r="DA63" s="42">
+        <v>19437.5</v>
+      </c>
       <c r="DB63" s="42"/>
       <c r="DC63" s="42"/>
       <c r="DD63" s="50"/>
       <c r="DE63" s="50"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
       </c>
       <c r="G64" s="17">
@@ -35259,54 +36552,56 @@
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="51">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="62">
         <v>662.1</v>
       </c>
       <c r="CU64" s="71">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="80">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="89">
         <v>951.7</v>
       </c>
       <c r="CX64" s="98">
         <v>906.7</v>
       </c>
       <c r="CY64" s="98">
         <v>747.7</v>
       </c>
-      <c r="CZ64" s="113">
+      <c r="CZ64" s="106">
         <v>823.3</v>
       </c>
-      <c r="DA64" s="43"/>
+      <c r="DA64" s="106">
+        <v>1131.3</v>
+      </c>
       <c r="DB64" s="43"/>
       <c r="DC64" s="43"/>
       <c r="DD64" s="51"/>
       <c r="DE64" s="51"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
       </c>
       <c r="G65" s="21">
@@ -35578,54 +36873,56 @@
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="51">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="62">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="71">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="80">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="89">
         <v>2021</v>
       </c>
       <c r="CX65" s="98">
         <v>2212.4</v>
       </c>
       <c r="CY65" s="98">
         <v>2474.4</v>
       </c>
-      <c r="CZ65" s="113">
+      <c r="CZ65" s="106">
         <v>2192.1</v>
       </c>
-      <c r="DA65" s="43"/>
+      <c r="DA65" s="106">
+        <v>2528</v>
+      </c>
       <c r="DB65" s="43"/>
       <c r="DC65" s="43"/>
       <c r="DD65" s="51"/>
       <c r="DE65" s="51"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
       </c>
       <c r="G66" s="21">
@@ -35897,54 +37194,56 @@
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="51">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="62">
         <v>460.7</v>
       </c>
       <c r="CU66" s="71">
         <v>834.2</v>
       </c>
       <c r="CV66" s="80">
         <v>913.3</v>
       </c>
       <c r="CW66" s="89">
         <v>575.79999999999995</v>
       </c>
       <c r="CX66" s="98">
         <v>912</v>
       </c>
       <c r="CY66" s="98">
         <v>2067</v>
       </c>
-      <c r="CZ66" s="113">
+      <c r="CZ66" s="106">
         <v>2058.3000000000002</v>
       </c>
-      <c r="DA66" s="43"/>
+      <c r="DA66" s="106">
+        <v>1081</v>
+      </c>
       <c r="DB66" s="43"/>
       <c r="DC66" s="43"/>
       <c r="DD66" s="51"/>
       <c r="DE66" s="51"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
       </c>
       <c r="G67" s="21">
@@ -36216,54 +37515,56 @@
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="51">
         <v>626.5</v>
       </c>
       <c r="CT67" s="62">
         <v>543.4</v>
       </c>
       <c r="CU67" s="71">
         <v>753.1</v>
       </c>
       <c r="CV67" s="80">
         <v>528</v>
       </c>
       <c r="CW67" s="89">
         <v>1465.8</v>
       </c>
       <c r="CX67" s="98">
         <v>1130.5</v>
       </c>
       <c r="CY67" s="98">
         <v>1249.5999999999999</v>
       </c>
-      <c r="CZ67" s="113">
+      <c r="CZ67" s="106">
         <v>962.8</v>
       </c>
-      <c r="DA67" s="43"/>
+      <c r="DA67" s="106">
+        <v>1322.6</v>
+      </c>
       <c r="DB67" s="43"/>
       <c r="DC67" s="43"/>
       <c r="DD67" s="51"/>
       <c r="DE67" s="51"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
       </c>
       <c r="G68" s="21">
@@ -36535,54 +37836,56 @@
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="51">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="62">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="71">
         <v>776.8</v>
       </c>
       <c r="CV68" s="80">
         <v>981.1</v>
       </c>
       <c r="CW68" s="89">
         <v>1138.5</v>
       </c>
       <c r="CX68" s="98">
         <v>1460.1</v>
       </c>
       <c r="CY68" s="98">
         <v>2452.1999999999998</v>
       </c>
-      <c r="CZ68" s="113">
+      <c r="CZ68" s="106">
         <v>1733.9</v>
       </c>
-      <c r="DA68" s="43"/>
+      <c r="DA68" s="106">
+        <v>1803.6</v>
+      </c>
       <c r="DB68" s="43"/>
       <c r="DC68" s="43"/>
       <c r="DD68" s="51"/>
       <c r="DE68" s="51"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
       </c>
       <c r="G69" s="21">
@@ -36854,54 +38157,56 @@
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="51">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="62">
         <v>838.3</v>
       </c>
       <c r="CU69" s="71">
         <v>516.1</v>
       </c>
       <c r="CV69" s="80">
         <v>673.1</v>
       </c>
       <c r="CW69" s="89">
         <v>841.8</v>
       </c>
       <c r="CX69" s="98">
         <v>699</v>
       </c>
       <c r="CY69" s="98">
         <v>1419</v>
       </c>
-      <c r="CZ69" s="113">
+      <c r="CZ69" s="106">
         <v>774.6</v>
       </c>
-      <c r="DA69" s="43"/>
+      <c r="DA69" s="106">
+        <v>672</v>
+      </c>
       <c r="DB69" s="43"/>
       <c r="DC69" s="43"/>
       <c r="DD69" s="51"/>
       <c r="DE69" s="51"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
       </c>
       <c r="G70" s="21">
@@ -37173,54 +38478,56 @@
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="51">
         <v>736.5</v>
       </c>
       <c r="CT70" s="62">
         <v>828</v>
       </c>
       <c r="CU70" s="71">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="80">
         <v>1107</v>
       </c>
       <c r="CW70" s="89">
         <v>1448.6</v>
       </c>
       <c r="CX70" s="98">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY70" s="98">
         <v>2018.3</v>
       </c>
-      <c r="CZ70" s="113">
+      <c r="CZ70" s="106">
         <v>1517.8</v>
       </c>
-      <c r="DA70" s="43"/>
+      <c r="DA70" s="106">
+        <v>1739.8</v>
+      </c>
       <c r="DB70" s="43"/>
       <c r="DC70" s="43"/>
       <c r="DD70" s="51"/>
       <c r="DE70" s="51"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G71" s="17">
@@ -37492,54 +38799,56 @@
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="51">
         <v>772.2</v>
       </c>
       <c r="CT71" s="62">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="71">
         <v>734.7</v>
       </c>
       <c r="CV71" s="80">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="89">
         <v>943</v>
       </c>
       <c r="CX71" s="98">
         <v>994.8</v>
       </c>
       <c r="CY71" s="98">
         <v>2917.1</v>
       </c>
-      <c r="CZ71" s="113">
+      <c r="CZ71" s="106">
         <v>1084.5999999999999</v>
       </c>
-      <c r="DA71" s="43"/>
+      <c r="DA71" s="106">
+        <v>1398.3</v>
+      </c>
       <c r="DB71" s="43"/>
       <c r="DC71" s="43"/>
       <c r="DD71" s="51"/>
       <c r="DE71" s="51"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
       </c>
       <c r="G72" s="21">
@@ -37811,54 +39120,56 @@
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="51">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="62">
         <v>458.9</v>
       </c>
       <c r="CU72" s="71">
         <v>858.6</v>
       </c>
       <c r="CV72" s="80">
         <v>840.2</v>
       </c>
       <c r="CW72" s="89">
         <v>526.1</v>
       </c>
       <c r="CX72" s="98">
         <v>676.7</v>
       </c>
       <c r="CY72" s="98">
         <v>1054.5</v>
       </c>
-      <c r="CZ72" s="113">
+      <c r="CZ72" s="106">
         <v>1144</v>
       </c>
-      <c r="DA72" s="43"/>
+      <c r="DA72" s="106">
+        <v>1191.7</v>
+      </c>
       <c r="DB72" s="43"/>
       <c r="DC72" s="43"/>
       <c r="DD72" s="51"/>
       <c r="DE72" s="51"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
       </c>
       <c r="G73" s="21">
@@ -38130,54 +39441,56 @@
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="51">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="62">
         <v>408.3</v>
       </c>
       <c r="CU73" s="71">
         <v>763.9</v>
       </c>
       <c r="CV73" s="80">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="89">
         <v>1898</v>
       </c>
       <c r="CX73" s="98">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY73" s="98">
         <v>2519.6999999999998</v>
       </c>
-      <c r="CZ73" s="113">
+      <c r="CZ73" s="106">
         <v>473.6</v>
       </c>
-      <c r="DA73" s="43"/>
+      <c r="DA73" s="106">
+        <v>759.9</v>
+      </c>
       <c r="DB73" s="43"/>
       <c r="DC73" s="43"/>
       <c r="DD73" s="51"/>
       <c r="DE73" s="51"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
       </c>
       <c r="G74" s="21">
@@ -38449,54 +39762,56 @@
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="51">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="62">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="71">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="80">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="89">
         <v>3687.6</v>
       </c>
       <c r="CX74" s="98">
         <v>3903.3</v>
       </c>
       <c r="CY74" s="98">
         <v>4307.3999999999996</v>
       </c>
-      <c r="CZ74" s="113">
+      <c r="CZ74" s="106">
         <v>4742.3</v>
       </c>
-      <c r="DA74" s="43"/>
+      <c r="DA74" s="106">
+        <v>3825.4</v>
+      </c>
       <c r="DB74" s="43"/>
       <c r="DC74" s="43"/>
       <c r="DD74" s="51"/>
       <c r="DE74" s="51"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
       </c>
       <c r="G75" s="21">
@@ -38768,54 +40083,56 @@
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="51">
         <v>928.9</v>
       </c>
       <c r="CT75" s="62">
         <v>484.3</v>
       </c>
       <c r="CU75" s="71">
         <v>684.2</v>
       </c>
       <c r="CV75" s="80">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="89">
         <v>629.20000000000005</v>
       </c>
       <c r="CX75" s="98">
         <v>619</v>
       </c>
       <c r="CY75" s="98">
         <v>1376.9</v>
       </c>
-      <c r="CZ75" s="113">
+      <c r="CZ75" s="106">
         <v>984.8</v>
       </c>
-      <c r="DA75" s="43"/>
+      <c r="DA75" s="106">
+        <v>590.1</v>
+      </c>
       <c r="DB75" s="43"/>
       <c r="DC75" s="43"/>
       <c r="DD75" s="51"/>
       <c r="DE75" s="51"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G76" s="21">
@@ -39087,54 +40404,56 @@
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="51">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="62">
         <v>911.8</v>
       </c>
       <c r="CU76" s="71">
         <v>1076</v>
       </c>
       <c r="CV76" s="80">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="89">
         <v>1157.3</v>
       </c>
       <c r="CX76" s="98">
         <v>1543.9</v>
       </c>
       <c r="CY76" s="98">
         <v>2937.3</v>
       </c>
-      <c r="CZ76" s="113">
+      <c r="CZ76" s="106">
         <v>1358.7</v>
       </c>
-      <c r="DA76" s="43"/>
+      <c r="DA76" s="106">
+        <v>1393.9</v>
+      </c>
       <c r="DB76" s="43"/>
       <c r="DC76" s="43"/>
       <c r="DD76" s="51"/>
       <c r="DE76" s="51"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
@@ -39308,118 +40627,120 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BV61:CG61"/>
+    <mergeCell ref="AX22:BI22"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="CT22:DE22"/>
     <mergeCell ref="CT42:DE42"/>
     <mergeCell ref="CT61:DE61"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="BJ42:BU42"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CH22:CS22"/>
     <mergeCell ref="CH42:CS42"/>
     <mergeCell ref="CH61:CS61"/>
-    <mergeCell ref="Z22:AK22"/>
-[...31 lines deleted...]
-    <mergeCell ref="AL42:AW42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Айлар бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>