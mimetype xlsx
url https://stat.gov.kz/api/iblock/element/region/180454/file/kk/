--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,8947 +1,9417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="570" windowWidth="28455" windowHeight="11955"/>
+    <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3980" uniqueCount="2924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4219" uniqueCount="3086">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
+    <t>111845100</t>
+  </si>
+  <si>
+    <t>140240032409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАНТОБЕ-ЭНЕРГОКОМПЛЕКС"</t>
+  </si>
+  <si>
+    <t>111810000</t>
+  </si>
+  <si>
+    <t>990640000283</t>
+  </si>
+  <si>
+    <t>115230100</t>
+  </si>
+  <si>
+    <t>116833100</t>
+  </si>
+  <si>
+    <t>980140002309</t>
+  </si>
+  <si>
+    <t>114820100</t>
+  </si>
+  <si>
+    <t>180141030184</t>
+  </si>
+  <si>
+    <t>116035100</t>
+  </si>
+  <si>
+    <t>020840000894</t>
+  </si>
+  <si>
+    <t>116645100</t>
+  </si>
+  <si>
+    <t>160140004334</t>
+  </si>
+  <si>
+    <t>115673100</t>
+  </si>
+  <si>
+    <t>113653100</t>
+  </si>
+  <si>
+    <t>020540001752</t>
+  </si>
+  <si>
+    <t>116835100</t>
+  </si>
+  <si>
+    <t>050140006833</t>
+  </si>
+  <si>
+    <t>111010000</t>
+  </si>
+  <si>
+    <t>115630100</t>
+  </si>
+  <si>
+    <t>040940004656</t>
+  </si>
+  <si>
+    <t>111610000</t>
+  </si>
+  <si>
+    <t>131240008143</t>
+  </si>
+  <si>
+    <t>117020100</t>
+  </si>
+  <si>
+    <t>116648400</t>
+  </si>
+  <si>
+    <t>030540004233</t>
+  </si>
+  <si>
+    <t>114520100</t>
+  </si>
+  <si>
+    <t>114020100</t>
+  </si>
+  <si>
+    <t>040640004685</t>
+  </si>
+  <si>
+    <t>951241001317</t>
+  </si>
+  <si>
+    <t>041240007023</t>
+  </si>
+  <si>
+    <t>113220100</t>
+  </si>
+  <si>
+    <t>010140005719</t>
+  </si>
+  <si>
+    <t>210440001253</t>
+  </si>
+  <si>
+    <t>160541027849</t>
+  </si>
+  <si>
+    <t>113430100</t>
+  </si>
+  <si>
+    <t>200840022219</t>
+  </si>
+  <si>
+    <t>113630100</t>
+  </si>
+  <si>
+    <t>151040002276</t>
+  </si>
+  <si>
+    <t>116037100</t>
+  </si>
+  <si>
+    <t>030540004243</t>
+  </si>
+  <si>
+    <t>040540002972</t>
+  </si>
+  <si>
+    <t>150140022777</t>
+  </si>
+  <si>
+    <t>040440004172</t>
+  </si>
+  <si>
+    <t>990940001371</t>
+  </si>
+  <si>
+    <t>117035100</t>
+  </si>
+  <si>
+    <t>980440001659</t>
+  </si>
+  <si>
+    <t>115431200</t>
+  </si>
+  <si>
+    <t>040242000669</t>
+  </si>
+  <si>
+    <t>111833100</t>
+  </si>
+  <si>
+    <t>220840000370</t>
+  </si>
+  <si>
+    <t>114533500</t>
+  </si>
+  <si>
+    <t>991140004250</t>
+  </si>
+  <si>
+    <t>116430100</t>
+  </si>
+  <si>
+    <t>140241022269</t>
+  </si>
+  <si>
+    <t>116630100</t>
+  </si>
+  <si>
+    <t>930340000380</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ЦЕЛИНОГРАДСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>180541001313</t>
+  </si>
+  <si>
+    <t>220440040068</t>
+  </si>
+  <si>
+    <t>116041100</t>
+  </si>
+  <si>
+    <t>180340015886</t>
+  </si>
+  <si>
+    <t>ПАЛАТА ЮРИДИЧЕСКИХ КОНСУЛЬТАНТОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>200841017515</t>
+  </si>
+  <si>
+    <t>116843100</t>
+  </si>
+  <si>
+    <t>210341023177</t>
+  </si>
+  <si>
     <t>113820100</t>
   </si>
   <si>
+    <t>200940024159</t>
+  </si>
+  <si>
+    <t>116847100</t>
+  </si>
+  <si>
+    <t>041141011003</t>
+  </si>
+  <si>
+    <t>115237100</t>
+  </si>
+  <si>
+    <t>101141003284</t>
+  </si>
+  <si>
+    <t>113640100</t>
+  </si>
+  <si>
+    <t>070340002425</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕПНОГОРСКАЯ ТЭЦ"</t>
+  </si>
+  <si>
+    <t>115277100</t>
+  </si>
+  <si>
+    <t>114620100</t>
+  </si>
+  <si>
+    <t>113841100</t>
+  </si>
+  <si>
+    <t>020540001792</t>
+  </si>
+  <si>
+    <t>150440010982</t>
+  </si>
+  <si>
+    <t>115420100</t>
+  </si>
+  <si>
+    <t>131240009673</t>
+  </si>
+  <si>
+    <t>211140025582</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ОБРАЗОВАНИЯ ПО ГОРОДУ КОСШЫ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>930640000522</t>
+  </si>
+  <si>
+    <t>115635100</t>
+  </si>
+  <si>
+    <t>051141006594</t>
+  </si>
+  <si>
+    <t>190241031891</t>
+  </si>
+  <si>
+    <t>010140001558</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ЕСИЛЬСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>114430100</t>
+  </si>
+  <si>
+    <t>090140003320</t>
+  </si>
+  <si>
+    <t>116665100</t>
+  </si>
+  <si>
+    <t>060341009248</t>
+  </si>
+  <si>
+    <t>070640007090</t>
+  </si>
+  <si>
+    <t>115274100</t>
+  </si>
+  <si>
+    <t>030140004328</t>
+  </si>
+  <si>
+    <t>000440004185</t>
+  </si>
+  <si>
+    <t>114657100</t>
+  </si>
+  <si>
+    <t>101040001714</t>
+  </si>
+  <si>
+    <t>117057100</t>
+  </si>
+  <si>
+    <t>140741029571</t>
+  </si>
+  <si>
+    <t>031141007519</t>
+  </si>
+  <si>
+    <t>116030100</t>
+  </si>
+  <si>
+    <t>040840001469</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА ИМЕНИ РАБИГИ ЕСИМЖАНОВОЙ СЕЛА КОРГАЛЖЫН ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>117049100</t>
+  </si>
+  <si>
+    <t>140640016907</t>
+  </si>
+  <si>
+    <t>190240033179</t>
+  </si>
+  <si>
+    <t>131140009510</t>
+  </si>
+  <si>
+    <t>160640027738</t>
+  </si>
+  <si>
+    <t>115669100</t>
+  </si>
+  <si>
+    <t>030740003817</t>
+  </si>
+  <si>
+    <t>761040000019</t>
+  </si>
+  <si>
+    <t>150841018869</t>
+  </si>
+  <si>
+    <t>991040002974</t>
+  </si>
+  <si>
+    <t>111240009997</t>
+  </si>
+  <si>
+    <t>080141000270</t>
+  </si>
+  <si>
+    <t>151140008378</t>
+  </si>
+  <si>
+    <t>160840004032</t>
+  </si>
+  <si>
+    <t>200741010148</t>
+  </si>
+  <si>
+    <t>116658100</t>
+  </si>
+  <si>
+    <t>990640013146</t>
+  </si>
+  <si>
+    <t>115651100</t>
+  </si>
+  <si>
+    <t>115647100</t>
+  </si>
+  <si>
+    <t>116835400</t>
+  </si>
+  <si>
+    <t>071040006472</t>
+  </si>
+  <si>
+    <t>130440028595</t>
+  </si>
+  <si>
+    <t>110540017906</t>
+  </si>
+  <si>
+    <t>116647200</t>
+  </si>
+  <si>
+    <t>040440005686</t>
+  </si>
+  <si>
+    <t>060241004662</t>
+  </si>
+  <si>
+    <t>000841002981</t>
+  </si>
+  <si>
+    <t>115649100</t>
+  </si>
+  <si>
+    <t>100841017227</t>
+  </si>
+  <si>
+    <t>010140001508</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ АККОЛЬСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>040540002912</t>
+  </si>
+  <si>
+    <t>040940003162</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АРШАЛЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>160241027203</t>
+  </si>
+  <si>
+    <t>170540009133</t>
+  </si>
+  <si>
+    <t>116830100</t>
+  </si>
+  <si>
+    <t>141241008890</t>
+  </si>
+  <si>
+    <t>220140019425</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И СПОРТА ГОРОДА КОСШЫ</t>
+  </si>
+  <si>
+    <t>071040003613</t>
+  </si>
+  <si>
+    <t>051141009668</t>
+  </si>
+  <si>
+    <t>030540004095</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №1 ИМЕНИ РАХЫМЖАНА КОШКАРБАЕВА ГОРОДА КОСШЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОСШЫ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>040540002922</t>
+  </si>
+  <si>
+    <t>114847100</t>
+  </si>
+  <si>
+    <t>940940001273</t>
+  </si>
+  <si>
+    <t>040740006764</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ПРИ ОТДЕЛЕ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА БУРАБАЙСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>101040002603</t>
+  </si>
+  <si>
+    <t>160241026106</t>
+  </si>
+  <si>
+    <t>050240008922</t>
+  </si>
+  <si>
+    <t>116672100</t>
+  </si>
+  <si>
+    <t>114538100</t>
+  </si>
+  <si>
+    <t>980140001271</t>
+  </si>
+  <si>
+    <t>090140009776</t>
+  </si>
+  <si>
+    <t>080140008518</t>
+  </si>
+  <si>
+    <t>011141007218</t>
+  </si>
+  <si>
+    <t>191240006967</t>
+  </si>
+  <si>
+    <t>140240020277</t>
+  </si>
+  <si>
+    <t>040540004087</t>
+  </si>
+  <si>
+    <t>170840030658</t>
+  </si>
+  <si>
+    <t>941040000483</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ БУРАБАЙСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>050440001982</t>
+  </si>
+  <si>
+    <t>111851100</t>
+  </si>
+  <si>
+    <t>030640003506</t>
+  </si>
+  <si>
+    <t>031140001960</t>
+  </si>
+  <si>
+    <t>170640017930</t>
+  </si>
+  <si>
+    <t>061041010322</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "РУДНИК АКСУ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХАЛТЫН"</t>
+  </si>
+  <si>
+    <t>131041025762</t>
+  </si>
+  <si>
+    <t>115265100</t>
+  </si>
+  <si>
+    <t>010641018050</t>
+  </si>
+  <si>
+    <t>220841041105</t>
+  </si>
+  <si>
+    <t>170841017666</t>
+  </si>
+  <si>
+    <t>990940003176</t>
+  </si>
+  <si>
+    <t>070940023965</t>
+  </si>
+  <si>
+    <t>180640004980</t>
+  </si>
+  <si>
+    <t>180840005470</t>
+  </si>
+  <si>
+    <t>110940022154</t>
+  </si>
+  <si>
+    <t>051141009466</t>
+  </si>
+  <si>
+    <t>980740001213</t>
+  </si>
+  <si>
+    <t>140140031229</t>
+  </si>
+  <si>
+    <t>970240002485</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 4 ГОРОДА КОКШЕТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>040540002962</t>
+  </si>
+  <si>
+    <t>040740004540</t>
+  </si>
+  <si>
+    <t>000440003008</t>
+  </si>
+  <si>
+    <t>160941030774</t>
+  </si>
+  <si>
+    <t>051141010453</t>
+  </si>
+  <si>
+    <t>114543100</t>
+  </si>
+  <si>
+    <t>960840000374</t>
+  </si>
+  <si>
+    <t>741241000018</t>
+  </si>
+  <si>
+    <t>120540017758</t>
+  </si>
+  <si>
+    <t>116451100</t>
+  </si>
+  <si>
+    <t>041240001512</t>
+  </si>
+  <si>
+    <t>030841007809</t>
+  </si>
+  <si>
+    <t>060640002335</t>
+  </si>
+  <si>
+    <t>150741016908</t>
+  </si>
+  <si>
+    <t>080440000454</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЯ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА КОРГАЛЖЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>114655100</t>
+  </si>
+  <si>
+    <t>201141000657</t>
+  </si>
+  <si>
+    <t>171241024739</t>
+  </si>
+  <si>
+    <t>970740003525</t>
+  </si>
+  <si>
+    <t>130640008667</t>
+  </si>
+  <si>
+    <t>000140001704</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ВЫСШИЙ КОЛЛЕДЖ ЛЕСНОГО ХОЗЯЙСТВА, ЭКОЛОГИИ И ТУРИЗМА, ГОРОД ЩУЧИНСК, БУРАБАЙСКИЙ РАЙОН" ПРИ УПРАВЛЕНИИ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>150541008672</t>
+  </si>
+  <si>
+    <t>150241026739</t>
+  </si>
+  <si>
+    <t>150740004700</t>
+  </si>
+  <si>
+    <t>040540002942</t>
+  </si>
+  <si>
+    <t>113651100</t>
+  </si>
+  <si>
+    <t>980540000753</t>
+  </si>
+  <si>
+    <t>201041009528</t>
+  </si>
+  <si>
+    <t>114047100</t>
+  </si>
+  <si>
+    <t>040440006139</t>
+  </si>
+  <si>
+    <t>051141009454</t>
+  </si>
+  <si>
+    <t>141141019852</t>
+  </si>
+  <si>
+    <t>950740000537</t>
+  </si>
+  <si>
+    <t>160441024137</t>
+  </si>
+  <si>
+    <t>110641015403</t>
+  </si>
+  <si>
+    <t>040340001858</t>
+  </si>
+  <si>
+    <t>116447100</t>
+  </si>
+  <si>
+    <t>931240000111</t>
+  </si>
+  <si>
+    <t>040640000761</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>030740005000</t>
+  </si>
+  <si>
+    <t>170441018283</t>
+  </si>
+  <si>
+    <t>113863100</t>
+  </si>
+  <si>
+    <t>030340002389</t>
+  </si>
+  <si>
+    <t>900440000051</t>
+  </si>
+  <si>
+    <t>113447100</t>
+  </si>
+  <si>
+    <t>020240007874</t>
+  </si>
+  <si>
+    <t>060140015100</t>
+  </si>
+  <si>
+    <t>116450100</t>
+  </si>
+  <si>
+    <t>540140000014</t>
+  </si>
+  <si>
+    <t>090341002997</t>
+  </si>
+  <si>
+    <t>071140012814</t>
+  </si>
+  <si>
+    <t>920240000701</t>
+  </si>
+  <si>
+    <t>120340020831</t>
+  </si>
+  <si>
+    <t>113441100</t>
+  </si>
+  <si>
+    <t>981240001961</t>
+  </si>
+  <si>
+    <t>011241002885</t>
+  </si>
+  <si>
+    <t>170940034793</t>
+  </si>
+  <si>
+    <t>910940000071</t>
+  </si>
+  <si>
+    <t>000840001363</t>
+  </si>
+  <si>
+    <t>160240031800</t>
+  </si>
+  <si>
+    <t>114055600</t>
+  </si>
+  <si>
+    <t>630440000014</t>
+  </si>
+  <si>
+    <t>210141016820</t>
+  </si>
+  <si>
+    <t>050341008436</t>
+  </si>
+  <si>
+    <t>210940027235</t>
+  </si>
+  <si>
+    <t>960240000322</t>
+  </si>
+  <si>
+    <t>111837100</t>
+  </si>
+  <si>
+    <t>070541013057</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "РУДНИК БЕСТОБЕ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХАЛТЫН"</t>
+  </si>
+  <si>
+    <t>051141009182</t>
+  </si>
+  <si>
+    <t>АРШАЛЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>131040021000</t>
+  </si>
+  <si>
+    <t>070741014210</t>
+  </si>
+  <si>
+    <t>151040020792</t>
+  </si>
+  <si>
+    <t>010240000404</t>
+  </si>
+  <si>
+    <t>180440012578</t>
+  </si>
+  <si>
+    <t>030640002677</t>
+  </si>
+  <si>
+    <t>960541001159</t>
+  </si>
+  <si>
+    <t>040840004286</t>
+  </si>
+  <si>
+    <t>116661100</t>
+  </si>
+  <si>
+    <t>050540005822</t>
+  </si>
+  <si>
+    <t>210141033395</t>
+  </si>
+  <si>
+    <t>890940000045</t>
+  </si>
+  <si>
+    <t>116655100</t>
+  </si>
+  <si>
+    <t>051141009192</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РАЙОНА БИРЖАН САЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>100740005561</t>
+  </si>
+  <si>
+    <t>000540001491</t>
+  </si>
+  <si>
+    <t>050341009543</t>
+  </si>
+  <si>
+    <t>000840003121</t>
+  </si>
+  <si>
+    <t>180440012548</t>
+  </si>
+  <si>
+    <t>200242004283</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОО "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "ДЕПАРТАМЕНТ ВЗЫСКАНИЯ ДОЛГОВ" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>200541012236</t>
+  </si>
+  <si>
+    <t>"ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VIAMEDIS" В Г.СТЕПНОГОРСК"</t>
+  </si>
+  <si>
+    <t>115239200</t>
+  </si>
+  <si>
+    <t>200742021248</t>
+  </si>
+  <si>
+    <t>116839100</t>
+  </si>
+  <si>
+    <t>060441012905</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "РУДНИК ЖОЛЫМБЕТ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХАЛТЫН"</t>
+  </si>
+  <si>
+    <t>115655800</t>
+  </si>
+  <si>
+    <t>020340005381</t>
+  </si>
+  <si>
+    <t>940740000911</t>
+  </si>
+  <si>
+    <t>113255100</t>
+  </si>
+  <si>
+    <t>030640003546</t>
+  </si>
+  <si>
+    <t>960840000681</t>
+  </si>
+  <si>
+    <t>111240015644</t>
+  </si>
+  <si>
+    <t>900440000031</t>
+  </si>
+  <si>
+    <t>160340010623</t>
+  </si>
+  <si>
+    <t>040940008123</t>
+  </si>
+  <si>
+    <t>660240000022</t>
+  </si>
+  <si>
+    <t>041040003915</t>
+  </si>
+  <si>
+    <t>050240012861</t>
+  </si>
+  <si>
+    <t>081240000965</t>
+  </si>
+  <si>
+    <t>060140008079</t>
+  </si>
+  <si>
+    <t>170741028211</t>
+  </si>
+  <si>
+    <t>110140002983</t>
+  </si>
+  <si>
+    <t>200740011438</t>
+  </si>
+  <si>
+    <t>210740019178</t>
+  </si>
+  <si>
+    <t>220740049825</t>
+  </si>
+  <si>
+    <t>114865100</t>
+  </si>
+  <si>
+    <t>170241033696</t>
+  </si>
+  <si>
+    <t>190140035964</t>
+  </si>
+  <si>
+    <t>000540003626</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ГОРОДА ЕРЕЙМЕНТАУ" ЕРЕЙМЕНТАУСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>114537100</t>
+  </si>
+  <si>
+    <t>090340005863</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "АРШАЛЫНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>070240024610</t>
+  </si>
+  <si>
+    <t>000340004489</t>
+  </si>
+  <si>
+    <t>090340006957</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЗЕРЕНДИНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>113451100</t>
+  </si>
+  <si>
+    <t>000440000846</t>
+  </si>
+  <si>
+    <t>130241005524</t>
+  </si>
+  <si>
+    <t>160241029170</t>
+  </si>
+  <si>
+    <t>960440000508</t>
+  </si>
+  <si>
+    <t>031140002126</t>
+  </si>
+  <si>
+    <t>220941026145</t>
+  </si>
+  <si>
+    <t>920740000234</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ШОРТАНДИНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>101240011203</t>
+  </si>
+  <si>
+    <t>116652200</t>
+  </si>
+  <si>
+    <t>350740000016</t>
+  </si>
+  <si>
+    <t>161140015719</t>
+  </si>
+  <si>
+    <t>116039100</t>
+  </si>
+  <si>
+    <t>020840000923</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА МАЙШУКУР ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>120340018116</t>
+  </si>
+  <si>
+    <t>980440004534</t>
+  </si>
+  <si>
+    <t>740840000031</t>
+  </si>
+  <si>
+    <t>180240027806</t>
+  </si>
+  <si>
+    <t>071140006770</t>
+  </si>
+  <si>
+    <t>040840000510</t>
+  </si>
+  <si>
+    <t>115649300</t>
+  </si>
+  <si>
+    <t>980540002472</t>
+  </si>
+  <si>
+    <t>870940000011</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ АРШАЛЫНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>080840006943</t>
+  </si>
+  <si>
+    <t>113857100</t>
+  </si>
+  <si>
+    <t>170441016960</t>
+  </si>
+  <si>
+    <t>050340004933</t>
+  </si>
+  <si>
+    <t>040640003392</t>
+  </si>
+  <si>
+    <t>040940004616</t>
+  </si>
+  <si>
+    <t>920740000254</t>
+  </si>
+  <si>
+    <t>980940001895</t>
+  </si>
+  <si>
+    <t>220841050749</t>
+  </si>
+  <si>
+    <t>040540003019</t>
+  </si>
+  <si>
+    <t>001241001548</t>
+  </si>
+  <si>
+    <t>991040003427</t>
+  </si>
+  <si>
+    <t>116647100</t>
+  </si>
+  <si>
+    <t>110140003614</t>
+  </si>
+  <si>
+    <t>020240007433</t>
+  </si>
+  <si>
+    <t>220840037796</t>
+  </si>
+  <si>
+    <t>170940035464</t>
+  </si>
+  <si>
+    <t>115271100</t>
+  </si>
+  <si>
+    <t>040440000299</t>
+  </si>
+  <si>
+    <t>116455100</t>
+  </si>
+  <si>
+    <t>116649100</t>
+  </si>
+  <si>
+    <t>991240004393</t>
+  </si>
+  <si>
+    <t>230140002889</t>
+  </si>
+  <si>
+    <t>115633100</t>
+  </si>
+  <si>
+    <t>030140004020</t>
+  </si>
+  <si>
+    <t>211240032625</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР" АКИМАТА ГОРОДА КОСШЫ</t>
+  </si>
+  <si>
+    <t>930140000135</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ CАНДЫКТАУСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>040840001628</t>
+  </si>
+  <si>
+    <t>040340011697</t>
+  </si>
+  <si>
+    <t>211240029239</t>
+  </si>
+  <si>
+    <t>050640006237</t>
+  </si>
+  <si>
+    <t>000540001421</t>
+  </si>
+  <si>
+    <t>160141025065</t>
+  </si>
+  <si>
+    <t>111037100</t>
+  </si>
+  <si>
+    <t>130640003666</t>
+  </si>
+  <si>
+    <t>990340000470</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "БАЛКАШИНСКИЙ РАЙОННЫЙ ДОМ КУЛЬТУРЫ" ПРИ ОТДЕЛЕ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>041040003519</t>
+  </si>
+  <si>
+    <t>691140000017</t>
+  </si>
+  <si>
+    <t>101141002038</t>
+  </si>
+  <si>
+    <t>180640020070</t>
+  </si>
+  <si>
+    <t>040640003220</t>
+  </si>
+  <si>
+    <t>220340040212</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ГОРОДА КОСШЫ ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>020340002486</t>
+  </si>
+  <si>
+    <t>011141007703</t>
+  </si>
+  <si>
+    <t>981240000041</t>
+  </si>
+  <si>
+    <t>190940029790</t>
+  </si>
+  <si>
+    <t>150240015877</t>
+  </si>
+  <si>
+    <t>990440000915</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ КОРГАЛЖЫНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>040240005916</t>
+  </si>
+  <si>
+    <t>210840029684</t>
+  </si>
+  <si>
+    <t>210341036387</t>
+  </si>
+  <si>
+    <t>181041015209</t>
+  </si>
+  <si>
+    <t>040540002883</t>
+  </si>
+  <si>
+    <t>170741025455</t>
+  </si>
+  <si>
+    <t>210641038324</t>
+  </si>
+  <si>
+    <t>114646200</t>
+  </si>
+  <si>
+    <t>091041004551</t>
+  </si>
+  <si>
+    <t>115273100</t>
+  </si>
+  <si>
+    <t>011140001530</t>
+  </si>
+  <si>
+    <t>211041024474</t>
+  </si>
+  <si>
+    <t>180641007732</t>
+  </si>
+  <si>
+    <t>115641100</t>
+  </si>
+  <si>
+    <t>930640000699</t>
+  </si>
+  <si>
+    <t>060841010804</t>
+  </si>
+  <si>
+    <t>220840001577</t>
+  </si>
+  <si>
+    <t>040440004053</t>
+  </si>
+  <si>
+    <t>115479100</t>
+  </si>
+  <si>
+    <t>050440004987</t>
+  </si>
+  <si>
+    <t>115658100</t>
+  </si>
+  <si>
+    <t>030140003528</t>
+  </si>
+  <si>
+    <t>081040015798</t>
+  </si>
+  <si>
+    <t>020440001917</t>
+  </si>
+  <si>
+    <t>211241032373</t>
+  </si>
+  <si>
+    <t>МАКИНСКИЙ ФИЛИАЛ ТОО "ЖАЛТЫР-ТАС"</t>
+  </si>
+  <si>
+    <t>030841002603</t>
+  </si>
+  <si>
+    <t>114041100</t>
+  </si>
+  <si>
+    <t>031140000596</t>
+  </si>
+  <si>
+    <t>040740004292</t>
+  </si>
+  <si>
+    <t>980140002220</t>
+  </si>
+  <si>
+    <t>116648100</t>
+  </si>
+  <si>
+    <t>070942021503</t>
+  </si>
+  <si>
+    <t>870540000017</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ЖАКСЫНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>116441100</t>
+  </si>
+  <si>
+    <t>030640004069</t>
+  </si>
+  <si>
+    <t>780240000017</t>
+  </si>
+  <si>
+    <t>951241000537</t>
+  </si>
+  <si>
+    <t>020741002822</t>
+  </si>
+  <si>
+    <t>021140004438</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ СЕЛА КОРГАЛЖЫН ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>920240000484</t>
+  </si>
+  <si>
+    <t>031141007408</t>
+  </si>
+  <si>
+    <t>011140001729</t>
+  </si>
+  <si>
+    <t>111841100</t>
+  </si>
+  <si>
+    <t>990940001044</t>
+  </si>
+  <si>
+    <t>210840006764</t>
+  </si>
+  <si>
+    <t>111240012828</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СТЕПНОГОРСКАЯ ГОРОДСКАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>190441003162</t>
+  </si>
+  <si>
+    <t>130740005369</t>
+  </si>
+  <si>
+    <t>040940005674</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И СПОРТА ЖАКСЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>211040009861</t>
+  </si>
+  <si>
+    <t>080140020100</t>
+  </si>
+  <si>
+    <t>180340008388</t>
+  </si>
+  <si>
+    <t>140340003726</t>
+  </si>
+  <si>
+    <t>050740006904</t>
+  </si>
+  <si>
+    <t>180740007413</t>
+  </si>
+  <si>
+    <t>113453500</t>
+  </si>
+  <si>
+    <t>021240004164</t>
+  </si>
+  <si>
+    <t>181240000857</t>
+  </si>
+  <si>
+    <t>920640000181</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ЕГИНДЫКОЛЬСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>980740001510</t>
+  </si>
+  <si>
+    <t>391140000024</t>
+  </si>
+  <si>
+    <t>210840029604</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПРЕДПРИНИМАТЕЛЬСТВА И СЕЛЬСКОГО ХОЗЯЙСТВА ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>040440004480</t>
+  </si>
+  <si>
+    <t>990340006727</t>
+  </si>
+  <si>
+    <t>151141023063</t>
+  </si>
+  <si>
+    <t>910740000084</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ АСТРАХАНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>130940019851</t>
+  </si>
+  <si>
+    <t>981240000031</t>
+  </si>
+  <si>
+    <t>051140000014</t>
+  </si>
+  <si>
+    <t>051141009975</t>
+  </si>
+  <si>
+    <t>981040001964</t>
+  </si>
+  <si>
+    <t>200340004450</t>
+  </si>
+  <si>
+    <t>910940000379</t>
+  </si>
+  <si>
+    <t>141140014251</t>
+  </si>
+  <si>
+    <t>113437100</t>
+  </si>
+  <si>
+    <t>000440002248</t>
+  </si>
+  <si>
+    <t>060240016559</t>
+  </si>
+  <si>
+    <t>114867100</t>
+  </si>
+  <si>
+    <t>990340007408</t>
+  </si>
+  <si>
+    <t>113443100</t>
+  </si>
+  <si>
+    <t>940940001144</t>
+  </si>
+  <si>
+    <t>980640014717</t>
+  </si>
+  <si>
+    <t>010241002793</t>
+  </si>
+  <si>
+    <t>051141009300</t>
+  </si>
+  <si>
+    <t>001040003115</t>
+  </si>
+  <si>
+    <t>113655100</t>
+  </si>
+  <si>
+    <t>041240000115</t>
+  </si>
+  <si>
+    <t>050340007462</t>
+  </si>
+  <si>
+    <t>131141026447</t>
+  </si>
+  <si>
+    <t>116459100</t>
+  </si>
+  <si>
+    <t>080442003935</t>
+  </si>
+  <si>
+    <t>930340000401</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ГОРОДА АТБАСАР" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>114535500</t>
+  </si>
+  <si>
+    <t>020240002343</t>
+  </si>
+  <si>
+    <t>970240003884</t>
+  </si>
+  <si>
+    <t>060140012235</t>
+  </si>
+  <si>
+    <t>940440000287</t>
+  </si>
+  <si>
+    <t>090640016658</t>
+  </si>
+  <si>
+    <t>030841002676</t>
+  </si>
+  <si>
+    <t>950740000478</t>
+  </si>
+  <si>
+    <t>180541038927</t>
+  </si>
+  <si>
+    <t>150140001318</t>
+  </si>
+  <si>
+    <t>041140005291</t>
+  </si>
+  <si>
+    <t>190440041355</t>
+  </si>
+  <si>
+    <t>030240004563</t>
+  </si>
+  <si>
+    <t>220940002757</t>
+  </si>
+  <si>
+    <t>040242000381</t>
+  </si>
+  <si>
+    <t>000140002970</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АКМОЛИНСКАЯ ОБЛАСТНАЯ УНИВЕРСАЛЬНАЯ НАУЧНАЯ БИБЛИОТЕКА ИМЕНИ М. ЖУМАБАЕВА" УПРАВЛЕНИЯ КУЛЬТУРЫ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>113855100</t>
+  </si>
+  <si>
+    <t>121040015946</t>
+  </si>
+  <si>
+    <t>117061300</t>
+  </si>
+  <si>
+    <t>030140007065</t>
+  </si>
+  <si>
+    <t>090141004116</t>
+  </si>
+  <si>
+    <t>140140010117</t>
+  </si>
+  <si>
+    <t>160540019476</t>
+  </si>
+  <si>
+    <t>140941014015</t>
+  </si>
+  <si>
+    <t>160640022300</t>
+  </si>
+  <si>
+    <t>114039100</t>
+  </si>
+  <si>
+    <t>000440003385</t>
+  </si>
+  <si>
+    <t>115655100</t>
+  </si>
+  <si>
+    <t>030140003518</t>
+  </si>
+  <si>
+    <t>000841003741</t>
+  </si>
+  <si>
+    <t>100441003946</t>
+  </si>
+  <si>
+    <t>115669400</t>
+  </si>
+  <si>
+    <t>990841003111</t>
+  </si>
+  <si>
+    <t>011141007743</t>
+  </si>
+  <si>
+    <t>051040005150</t>
+  </si>
+  <si>
+    <t>021040003045</t>
+  </si>
+  <si>
+    <t>981240000894</t>
+  </si>
+  <si>
+    <t>210340012710</t>
+  </si>
+  <si>
+    <t>116437100</t>
+  </si>
+  <si>
+    <t>030640000541</t>
+  </si>
+  <si>
+    <t>171240024971</t>
+  </si>
+  <si>
+    <t>000940003422</t>
+  </si>
+  <si>
+    <t>031241000743</t>
+  </si>
+  <si>
+    <t>080340011555</t>
+  </si>
+  <si>
+    <t>651040000026</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>113445100</t>
+  </si>
+  <si>
+    <t>000240002865</t>
+  </si>
+  <si>
+    <t>113843100</t>
+  </si>
+  <si>
+    <t>115637100</t>
+  </si>
+  <si>
+    <t>116449100</t>
+  </si>
+  <si>
+    <t>130340011498</t>
+  </si>
+  <si>
+    <t>090740001900</t>
+  </si>
+  <si>
+    <t>000440002033</t>
+  </si>
+  <si>
+    <t>990140000285</t>
+  </si>
+  <si>
+    <t>151140018216</t>
+  </si>
+  <si>
+    <t>114055100</t>
+  </si>
+  <si>
+    <t>030140003974</t>
+  </si>
+  <si>
+    <t>113247100</t>
+  </si>
+  <si>
+    <t>670340000028</t>
+  </si>
+  <si>
+    <t>040940006583</t>
+  </si>
+  <si>
+    <t>113649100</t>
+  </si>
+  <si>
+    <t>021040003021</t>
+  </si>
+  <si>
+    <t>130440006861</t>
+  </si>
+  <si>
+    <t>940240000309</t>
+  </si>
+  <si>
+    <t>991240001428</t>
+  </si>
+  <si>
+    <t>160241026889</t>
+  </si>
+  <si>
+    <t>201241034219</t>
+  </si>
+  <si>
+    <t>САНДЫКТАУСКИЙ ЗЕРНОКОРМОВОЙ ГОСУДАРСТВЕННЫЙ СОРТОИСПЫТАТЕЛЬНЫЙ УЧАСТОК ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ГОСУДАРСТВЕННАЯ КОМИССИЯ ПО СОРТОИСПЫТАНИЮ СЕЛЬСКОХОЗЯЙСТВЕННЫХ КУЛЬТУР" МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>001140004355</t>
+  </si>
+  <si>
+    <t>991240001379</t>
+  </si>
+  <si>
+    <t>051240008142</t>
+  </si>
+  <si>
+    <t>114539100</t>
+  </si>
+  <si>
+    <t>030340003109</t>
+  </si>
+  <si>
+    <t>010240002986</t>
+  </si>
+  <si>
+    <t>160240003538</t>
+  </si>
+  <si>
+    <t>190240031380</t>
+  </si>
+  <si>
+    <t>140140010543</t>
+  </si>
+  <si>
+    <t>131040012844</t>
+  </si>
+  <si>
+    <t>Коммунальное государственное учреждение "Молодежный ресурсный центр Аккольского района" отдела внутренней политики Аккольского района.</t>
+  </si>
+  <si>
+    <t>090740018291</t>
+  </si>
+  <si>
+    <t>051141010493</t>
+  </si>
+  <si>
+    <t>ЖАРКАИНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>051141009271</t>
+  </si>
+  <si>
+    <t>СТЕПНОГОРСКИЙ ГОРОДСКОЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>116855100</t>
+  </si>
+  <si>
+    <t>170440029977</t>
+  </si>
+  <si>
+    <t>114841100</t>
+  </si>
+  <si>
+    <t>031240003900</t>
+  </si>
+  <si>
+    <t>070640003008</t>
+  </si>
+  <si>
+    <t>111033100</t>
+  </si>
+  <si>
+    <t>170741024803</t>
+  </si>
+  <si>
+    <t>051141009033</t>
+  </si>
+  <si>
+    <t>БУРАБАЙСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>141041017496</t>
+  </si>
+  <si>
+    <t>031140002097</t>
+  </si>
+  <si>
+    <t>220741043326</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №70 ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>000440002743</t>
+  </si>
+  <si>
+    <t>051141009241</t>
+  </si>
+  <si>
+    <t>ЦЕЛИНОГРАДСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>951141000187</t>
+  </si>
+  <si>
+    <t>990740001522</t>
+  </si>
+  <si>
+    <t>180440020241</t>
+  </si>
+  <si>
+    <t>220340011665</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>141141023226</t>
+  </si>
+  <si>
+    <t>170740002381</t>
+  </si>
+  <si>
+    <t>120140022890</t>
+  </si>
+  <si>
+    <t>051141009251</t>
+  </si>
+  <si>
+    <t>060840003152</t>
+  </si>
+  <si>
+    <t>101040011256</t>
+  </si>
+  <si>
+    <t>180242009096</t>
+  </si>
+  <si>
+    <t>160840018092</t>
+  </si>
+  <si>
+    <t>140741013248</t>
+  </si>
+  <si>
+    <t>000540003319</t>
+  </si>
+  <si>
+    <t>011141007476</t>
+  </si>
+  <si>
+    <t>201241024905</t>
+  </si>
+  <si>
+    <t>113239100</t>
+  </si>
+  <si>
+    <t>030640001460</t>
+  </si>
+  <si>
+    <t>115658400</t>
+  </si>
+  <si>
+    <t>990941001515</t>
+  </si>
+  <si>
+    <t>830340000012</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОИНСКАЯ ЧАСТЬ 3517 НАЦИОНАЛЬНОЙ ГВАРДИИ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>031140002047</t>
+  </si>
+  <si>
+    <t>011241009149</t>
+  </si>
+  <si>
+    <t>070440005027</t>
+  </si>
+  <si>
+    <t>220440003539</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЕРЕЙМЕНТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060140013085</t>
+  </si>
+  <si>
+    <t>460240000010</t>
+  </si>
+  <si>
+    <t>020140002588</t>
+  </si>
+  <si>
+    <t>141140011881</t>
+  </si>
+  <si>
+    <t>980341000711</t>
+  </si>
+  <si>
+    <t>114875100</t>
+  </si>
+  <si>
+    <t>940940000423</t>
+  </si>
+  <si>
+    <t>190441011110</t>
+  </si>
+  <si>
+    <t>021140001750</t>
+  </si>
+  <si>
+    <t>090642000018</t>
+  </si>
+  <si>
+    <t>051141009281</t>
+  </si>
+  <si>
+    <t>030340002438</t>
+  </si>
+  <si>
+    <t>114543500</t>
+  </si>
+  <si>
+    <t>020140003685</t>
+  </si>
+  <si>
+    <t>960940000487</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ АТБАСАРСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>116667400</t>
+  </si>
+  <si>
+    <t>030540001784</t>
+  </si>
+  <si>
+    <t>120841016609</t>
+  </si>
+  <si>
+    <t>040940002709</t>
+  </si>
+  <si>
+    <t>980740001095</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ЖАРКАИНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>060241004510</t>
+  </si>
+  <si>
+    <t>150340020183</t>
+  </si>
+  <si>
+    <t>114851100</t>
+  </si>
+  <si>
+    <t>040140004578</t>
+  </si>
+  <si>
+    <t>030540001556</t>
+  </si>
+  <si>
+    <t>220140004754</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СЕЛЬСКОГО ХОЗЯЙСТВА, ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ И ПРЕДПРИНИМАТЕЛЬСТВА АРШАЛЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>930240000367</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ГОРОДА СТЕПНОГОРСК" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>060740004741</t>
+  </si>
+  <si>
+    <t>121240007497</t>
+  </si>
+  <si>
+    <t>190540030254</t>
+  </si>
+  <si>
+    <t>090841002482</t>
+  </si>
+  <si>
+    <t>010440001846</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АСТРАХАНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>160441034223</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №10/1 В Г.АТБАСАР ТОО "МК- ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>201040036639</t>
+  </si>
+  <si>
+    <t>111240013797</t>
+  </si>
+  <si>
+    <t>090541018290</t>
+  </si>
+  <si>
+    <t>116837100</t>
+  </si>
+  <si>
+    <t>116435100</t>
+  </si>
+  <si>
+    <t>030540003304</t>
+  </si>
+  <si>
+    <t>030640003060</t>
+  </si>
+  <si>
+    <t>160641008648</t>
+  </si>
+  <si>
+    <t>150441011341</t>
+  </si>
+  <si>
+    <t>990840001229</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ РАЙОНА БИРЖАН САЛ" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>117063100</t>
+  </si>
+  <si>
+    <t>021240003285</t>
+  </si>
+  <si>
+    <t>191140017453</t>
+  </si>
+  <si>
+    <t>170540008708</t>
+  </si>
+  <si>
+    <t>050340004626</t>
+  </si>
+  <si>
+    <t>116659300</t>
+  </si>
+  <si>
+    <t>030540004401</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КАРАМЕНДЫ БАТЫРА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>115243300</t>
+  </si>
+  <si>
+    <t>061240000604</t>
+  </si>
+  <si>
+    <t>181040025111</t>
+  </si>
+  <si>
+    <t>001240000336</t>
+  </si>
+  <si>
+    <t>117053100</t>
+  </si>
+  <si>
+    <t>180442038834</t>
+  </si>
+  <si>
+    <t>160241025920</t>
+  </si>
+  <si>
+    <t>220640021891</t>
+  </si>
+  <si>
+    <t>140241017877</t>
+  </si>
+  <si>
+    <t>211240033633</t>
+  </si>
+  <si>
+    <t>114833100</t>
+  </si>
+  <si>
+    <t>190540003257</t>
+  </si>
+  <si>
+    <t>160140021621</t>
+  </si>
+  <si>
+    <t>040740002944</t>
+  </si>
+  <si>
+    <t>020140006977</t>
+  </si>
+  <si>
+    <t>070140013760</t>
+  </si>
+  <si>
+    <t>211140015463</t>
+  </si>
+  <si>
+    <t>020440006086</t>
+  </si>
+  <si>
+    <t>031140002017</t>
+  </si>
+  <si>
+    <t>220141022590</t>
+  </si>
+  <si>
+    <t>116459300</t>
+  </si>
+  <si>
+    <t>030540003770</t>
+  </si>
+  <si>
+    <t>220940037313</t>
+  </si>
+  <si>
+    <t>000840004358</t>
+  </si>
+  <si>
+    <t>113845100</t>
+  </si>
+  <si>
+    <t>030640003010</t>
+  </si>
+  <si>
+    <t>010240000910</t>
+  </si>
+  <si>
+    <t>040640005445</t>
+  </si>
+  <si>
+    <t>180140018209</t>
+  </si>
+  <si>
+    <t>101140007559</t>
+  </si>
+  <si>
+    <t>990941001367</t>
+  </si>
+  <si>
+    <t>001241002506</t>
+  </si>
+  <si>
+    <t>101240011799</t>
+  </si>
+  <si>
+    <t>060140010635</t>
+  </si>
+  <si>
+    <t>921240000417</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ БУЛАНДЫНСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>921240000407</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ЕРЕЙМЕНТАУСКОГО РАЙОНА" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ И АРХИВОВ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>020240007562</t>
+  </si>
+  <si>
+    <t>130941021748</t>
+  </si>
+  <si>
+    <t>210840015624</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ МАСЛИХАТА ГОРОДА КОСШЫ" АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>040841009014</t>
+  </si>
+  <si>
+    <t>116663100</t>
+  </si>
+  <si>
+    <t>040640004368</t>
+  </si>
+  <si>
+    <t>990840001665</t>
+  </si>
+  <si>
+    <t>190640030139</t>
+  </si>
+  <si>
+    <t>114641100</t>
+  </si>
+  <si>
+    <t>350840000018</t>
+  </si>
+  <si>
+    <t>951040000653</t>
+  </si>
+  <si>
+    <t>114053100</t>
+  </si>
+  <si>
+    <t>990540005220</t>
+  </si>
+  <si>
+    <t>000440002713</t>
+  </si>
+  <si>
+    <t>190340028969</t>
+  </si>
+  <si>
+    <t>220740043132</t>
+  </si>
+  <si>
+    <t>220240009045</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ ГОРОДА КОСШЫ ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>180640031670</t>
+  </si>
+  <si>
+    <t>910240000125</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АКАДЕМИЯ ГРАЖДАНСКОЙ ЗАЩИТЫ ИМЕНИ МАЛИКА ГАБДУЛЛИНА МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>010140003465</t>
+  </si>
+  <si>
+    <t>140241018518</t>
+  </si>
+  <si>
+    <t>210940002478</t>
+  </si>
+  <si>
+    <t>050140007475</t>
+  </si>
+  <si>
+    <t>050140009411</t>
+  </si>
+  <si>
+    <t>150240006114</t>
+  </si>
+  <si>
+    <t>113656100</t>
+  </si>
+  <si>
+    <t>951241000488</t>
+  </si>
+  <si>
+    <t>130440005080</t>
+  </si>
+  <si>
+    <t>950340000720</t>
+  </si>
+  <si>
+    <t>210240014862</t>
+  </si>
+  <si>
+    <t>000440002931</t>
+  </si>
+  <si>
+    <t>960840000710</t>
+  </si>
+  <si>
+    <t>211040005521</t>
+  </si>
+  <si>
+    <t>980841001609</t>
+  </si>
+  <si>
+    <t>040741006016</t>
+  </si>
+  <si>
+    <t>951241000498</t>
+  </si>
+  <si>
+    <t>211042014204</t>
+  </si>
+  <si>
+    <t>180340004963</t>
+  </si>
+  <si>
+    <t>116443100</t>
+  </si>
+  <si>
+    <t>160840012905</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "РЕГИОНАЛЬНАЯ СЛУЖБА КОММУНИКАЦИЙ АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ ВНУТРЕННЕЙ ПОЛИТИКИ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>180840001913</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГИРУДИН"</t>
+  </si>
+  <si>
+    <t>110840007068</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕ-СМС"</t>
+  </si>
+  <si>
+    <t>080642003695</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО КАЗАХСТАН СЕКЬЮРИТИ СИСТЕМ" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>170741019906</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ПО АКМОЛИНСКОЙ ОБЛАСТИ НЕКОММЕРЧЕСКОГО АКЦИОНЕРНОГО ОБЩЕСТВА «ФОНД СОЦИАЛЬНОГО МЕДИЦИНСКОГО СТРАХОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>230740014458</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "СУЛЕЙМЕНОВА 27"</t>
+  </si>
+  <si>
+    <t>190740011661</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MIRANDUS"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ПОТАНИНА 56"</t>
+  </si>
+  <si>
+    <t>230440029990</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕКТОР ПРАВА"</t>
+  </si>
+  <si>
+    <t>210440014314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CENTRE ESTHETIC PLUS"</t>
+  </si>
+  <si>
+    <t>050140014248</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "КОНСУЛЬТАТИВНО-ДИАГНОСТИЧЕСКИЙ ЦЕНТР "НАРГИЗ"</t>
+  </si>
+  <si>
+    <t>151241024160</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ALINA GROUP» В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ НЕКОММЕРЧЕСКОГО АКЦИОНЕРНОГО ОБЩЕСТВА "ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ "ПРАВИТЕЛЬСТВО ДЛЯ ГРАЖДАН" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220640030503</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "КАЛИНИНА 1/1"</t>
+  </si>
+  <si>
+    <t>220640017794</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЦЕНТРАЛЬНЫЙ 24В"</t>
+  </si>
+  <si>
+    <t>231140024139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "«ЦЕНТР ВОССТАНОВЛЕНИЯ ПЛАТЕЖЕСПОСОБНОСТИ И БАНКРОТСТВО ГРАЖДАН РЕСПУБЛИКИ КАЗАХСТАН»"</t>
+  </si>
+  <si>
+    <t>260340020730</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAG" (SARYARKA AGRO GROUP)"</t>
+  </si>
+  <si>
+    <t>190640020637</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZSERVICEEXPERT"</t>
+  </si>
+  <si>
+    <t>230540002197</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АШИМОВА 140"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА СТРАХОВАЯ КОМПАНИЯ "НОМАД ИНШУРАНС" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>240141025687</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОСУДАРСТВЕННЫЙ ИНСТИТУТ ПРОВЕДЕНИЯ РАБОТ ПО ОБСЛЕДОВАНИЮ ЗЕМЕЛЬ" КОМИТЕТА ПО УПРАВЛЕНИЮ ЗЕМЕЛЬНЫМИ РЕСУРСАМИ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>181140035241</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРЕНИНГ-КОНСАЛТИНГОВЫЙ ЦЕНТР BUSINESS PRO+"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КӨКШЕТАУ СУ АРНАСЫ" ПРИ АКИМАТЕ ГОРОДА КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>970940004510</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "АССОЦИАЦИЯ РАБОТНИКОВ ОРГАНИЗАЦИЙ ОБРАЗОВАНИЯ "МЕКТЕП" ГОРОДА КОКШЕТАУ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>131040008707</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PREMIUM SPIRITS FACTORY"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PETRORETAIL" ПО АКМОЛИНСКОЙ И КОСТАНАЙСКОЙ ОБЛАСТЯМ</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>040440006317</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕМІРЖОЛСУ-КОКШЕТАУ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ ЦЕНТР МЕДИЦИНЫ КАТАСТРОФ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН (ГОРОД АСТАНА) ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220640040124</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ВЕРНАДСКОГО 5 А"</t>
+  </si>
+  <si>
+    <t>050140003155</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МЕЖРАЙОННАЯ ПСИХОЛОГО-МЕДИКО-ПЕДАГОГИЧЕСКАЯ КОНСУЛЬТАЦИЯ, ГОРОД КОКШЕТАУ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROFITZ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VIAMEDIS" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТЕРРИТОРИАЛЬНЫЙ ДЕПАРТАМЕНТ КОМИТЕТА ГОСУДАРСТВЕННОГО ЭНЕРГЕТИЧЕСКОГО НАДЗОРА И КОНТРОЛЯ МИНИСТЕРСТВА ЭНЕРГЕТИКИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230540026365</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Э.М.SMILE"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ФИТОСАНИТАРИЯ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>940840000426</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АКМОЛИНСКАЯ ОБЛАСТНАЯ БАЗА СПЕЦИАЛЬНОГО МЕДИЦИНСКОГО СНАБЖЕНИЯ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>010941018953</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CARAT-ПРОГНОЗ"</t>
+  </si>
+  <si>
+    <t>191041006003</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСЛО-ДЕЛ" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>200340018351</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННЫЙ ФОНД "ЕРКІН ӘУЕЛБЕКОВ ҚОРЫ"</t>
+  </si>
+  <si>
+    <t>940240000458</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СЕВЕРО-КАЗАХСТАНСКИЙ МЕЖРЕГИОНАЛЬНЫЙ ДЕПАРТАМЕНТ ГЕОЛОГИИ КОМИТЕТА ГЕОЛОГИИ МИНИСТЕРСТВА ПРОМЫШЛЕННОСТИ И СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН «СЕВКАЗНЕДРА»</t>
+  </si>
+  <si>
+    <t>990340007507</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ НАЦИОНАЛЬНЫЙ ПРИРОДНЫЙ ПАРК "КОКШЕТАУ" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>031140001950</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КОКШЕТАУСКОЕ ГОРОДСКОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>220641037655</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «БЕЗОПАСНОСТЬ СК 007» В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>190441032897</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКИЙ ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ "ПАРАСАТ" ОБУЧАЮЩИХСЯ И РАБОТНИКОВ ОБРАЗОВАТЕЛЬНЫХ УЧРЕЖДЕНИЙ И НАУЧНО - ИННОВАЦИОННЫХ ОРГАНИЗАЦИЙ</t>
+  </si>
+  <si>
+    <t>030140001879</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ТУРИЗМА, ФИЗИЧЕСКОЙ КУЛЬТУРЫ, НАЧАЛЬНОЙ ВОЕННОЙ И ТЕХНОЛОГИЧЕСКОЙ ПОДГОТОВКИ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>170241035058</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ "ЭКСПРЕСС ЗАЙМ"</t>
+  </si>
+  <si>
+    <t>970240001570</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>241240017865</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ПОДДЕРЖКИ ДЕТЕЙ С АУТИЗМОМ (РАССТРОЙСТВАМИ АУТИСТИЧЕСКОГО СПЕКТРА) С ДНЕВНЫМ И КРУГЛОСУТОЧНЫМ ПРЕБЫВАНИЕМ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>100341010360</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ФУДМАСТЕР-ТРЭЙД" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ МЕЖОТРАСЛЕВОЙ ЦЕНТР ПО ВНЕДРЕНИЮ ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>200341007222</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛУЧ" В Г. КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЛАСТНОЙ ЦЕНТР ПСИХИЧЕСКОГО ЗДОРОВЬЯ» ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>970140002723</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ЛИЦЕЙ № 21 ГОРОДА КОКШЕТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>090241022405</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАДУГА" В Г.КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ОБЛАСТНОЙ КАЗАХСКИЙ МУЗЫКАЛЬНО-ДРАМАТИЧЕСКИЙ ТЕАТР ИМЕНИ ШАХМЕТА ХУСАИНОВА» ПРИ УПРАВЛЕНИИ КУЛЬТУРЫ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>980240003350</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "УЧЕБНО-КОНСУЛЬТАТИВНЫЙ ЦЕНТР "АЛГАБАС"</t>
+  </si>
+  <si>
+    <t>140440026263</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ "АДИЯТ ПЛЮС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРФИРМА-ЖЕР"</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕЛИОС"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ЭКСПЕРТИЗЫ" КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>160540023830</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАВОД КАЗАГРОМАШ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "АГЕНТСТВО ПО РАБОТЕ С ДЕБИТОРАМИ" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКИФ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>170142014989</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОО "СК-ФАРМАЦИЯ" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>120741012820</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ПО СЕВЕРНОМУ РЕГИОНУ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОСУДАРСТВЕННАЯ ВНЕВЕДОМСТВЕННАЯ ЭКСПЕРТИЗА ПРОЕКТОВ" КОМИТЕТА ПО ДЕЛАМ СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МИНИСТЕРСТВА ПРОМЫШЛЕННОСТИ И СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН (РГП "ГОСЭКСПЕРТИЗА")</t>
+  </si>
+  <si>
+    <t>231240027791</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АКАНА СЕРЭ 194"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКАЯ ОБЛАСТНАЯ КАРАНТИННАЯ ЛАБОРАТОРИЯ, ФИЛИАЛ ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ ЦЕНТР КАРАНТИНА РАСТЕНИЙ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ДОЧЕРНЕЙ ОРГАНИЗАЦИИ АКЦИОНЕРНОГО ОБЩЕСТВА БАНК ВТБ (КАЗАХСТАН) В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ТЫНЫС"</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SWEET CITY"</t>
+  </si>
+  <si>
+    <t>000441005456</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗАГРОФИНАНС" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>101041009745</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "KMF БАНК" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>960241000040</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ПРОМТЕХМОНТАЖ"</t>
+  </si>
+  <si>
+    <t>240940022438</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНАЙ GROUP"</t>
+  </si>
+  <si>
+    <t>170942000948</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "КРЕДИТ КОЛЛЕКШН ГРУП" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕТАУСКИЙ АВТОБУСНЫЙ ПАРК"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ОБЛАСТНАЯ СТАНЦИЯ СКОРОЙ МЕДИЦИНСКОЙ ПОМОЩИ" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МПЦ "АКМОЛА ЮРЦЕНТР""</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗПОЧТА"</t>
+  </si>
+  <si>
+    <t>220740006742</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖК АБЫЛАЙ ХАН 1Г"</t>
+  </si>
+  <si>
+    <t>200940036738</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROMYSHLENNYE POSTAVKI KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОФАРМ"</t>
+  </si>
+  <si>
+    <t>970840001344</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230240009156</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DR.AKIMOV'S CLINIC"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭВБИКА " В Г.КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>161140002083</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BOOM-FOOD"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ОО ФСО "ДИНАМО"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "К.Г.С. САУДА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАНСКАЯ АГРО ИННОВАЦИОННАЯ КОРПОРАЦИЯ"</t>
+  </si>
+  <si>
+    <t>160241004254</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ГОСУДАРСТВЕННЫЙ ФОНД СОЦИАЛЬНОГО СТРАХОВАНИЯ" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "КОКШЕТАУСКИЙ УНИВЕРСИТЕТ ИМЕНИ АБАЯ МЫРЗАХМЕТОВА"</t>
+  </si>
+  <si>
+    <t>240940023515</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОКТОР ГАЛУС"</t>
+  </si>
+  <si>
+    <t>НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "КОКШЕТАУСКИЙ УНИВЕРСИТЕТ ИМЕНИ Ш.УАЛИХАНОВА"</t>
+  </si>
+  <si>
+    <t>181040019840</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ «ЯСЛИ-САД «ТЕНГРИ»</t>
+  </si>
+  <si>
+    <t>111240015604</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ПРОФЕССИОНАЛЬНОГО ОБУЧЕНИЯ "ӨРЛЕУ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОМАТОЛОГИЧЕСКАЯ КЛИНИКА АЛЬФА ДЕНТ"</t>
+  </si>
+  <si>
+    <t>940540000439</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ГОСУДАРСТВЕННЫХ АКТИВОВ И ЗАКУПОК ГОРОДА КОКШЕТАУ"</t>
+  </si>
+  <si>
+    <t>940540000677</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "РЕСПУБЛИКАНСКИЙ ЦЕНТР ГОСУДАРСТВЕННОГО ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И КАДАСТРА" КОМИТЕТА ПО ДЕЛАМ СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МИНИСТЕРСТВА ПРОМЫШЛЕННОСТИ И СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАДАХШАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "HOME CREDIT BANK" (ДОЧЕРНИЙ БАНК АКЦИОНЕРНОГО ОБЩЕСТВА "FORTEBANK") В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>220740025648</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "БОРОВСКОЙ 58"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "АКМОЛИНСКИЙ ОБЛАСТНОЙ ЦЕНТР ФТИЗИОПУЛЬМОНОЛОГИИ ИМЕНИ КОНЫРАТБЕКА КУРМАНБАЕВА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>100840010195</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ОБЛАСТНОЙ ВРАЧЕБНО-ФИЗКУЛЬТУРНЫЙ ДИСПАНСЕР" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>010140003158</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «КОКШЕТАУСКИЙ ГОРОДСКОЙ ЦЕНТР СОЦИАЛЬНОЙ АДАПТАЦИИ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ГОРОДА КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННЫЙ ФОНД "СПОРТИВНЫЙ КЛУБ "БУРАБАЙ"</t>
+  </si>
+  <si>
+    <t>091240012524</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIAS TIGIN FABRIKASY"</t>
+  </si>
+  <si>
+    <t>240341016655</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CONSUMER TRADE COMPANY" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>971141000021</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ИНСТИТУТ ЗАКОНОДАТЕЛЬСТВА И ПРАВОВОЙ ИНФОРМАЦИИ РЕСПУБЛИКИ КАЗАХСТАН" МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>140641002566</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "РЕСПУБЛИКАНСКАЯ НАЦИОНАЛЬНАЯ ФЕДЕРАЦИЯ КИОКУШИНКАЙ-КАН КАРАТЭ"</t>
+  </si>
+  <si>
+    <t>120740012032</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ЭКОЛОГИИ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ЭКОЛОГИЧЕСКОГО РЕГУЛИРОВАНИЯ И КОНТРОЛЯ МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>240140012451</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "СУЛЕЙМЕНОВА 8В"</t>
+  </si>
+  <si>
+    <t>100840002104</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "АЙША" ГОРОДА КОКШЕТАУ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНЫЙ ЦЕНТР ЭКСПЕРТИЗЫ И СЕРТИФИКАЦИИ"</t>
+  </si>
+  <si>
+    <t>180141000856</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ "АКАДЕМИЯ ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ ПРИ ПРЕЗИДЕНТЕ РЕСПУБЛИКИ КАЗАХСТАН" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ALE"</t>
+  </si>
+  <si>
+    <t>240440011954</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕМИС"</t>
+  </si>
+  <si>
+    <t>100541008792</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ ПРОТИВОЭПИЗООТИЧЕСКИЙ ОТРЯД" КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>990740000990</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПРЕДПРИНИМАТЕЛЬСТВА И ПРОМЫШЛЕННОСТИ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>260140027532</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР "SENIM"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА «ЖАНСАЯ»</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "КАМАЗ-ИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>990340003980</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "ГОРМОЛЗАВОД"</t>
+  </si>
+  <si>
+    <t>131040025112</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕ СITY" (КОКШЕ СИТИ)</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «МНОГОПРОФИЛЬНАЯ ОБЛАСТНАЯ ДЕТСКАЯ БОЛЬНИЦА» ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220840001319</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННЫЙ ФОНД "КӨК ТУ"</t>
+  </si>
+  <si>
+    <t>060541010803</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕДЕЛ КУЗЕТ" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>050140006714</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МУЗЕЙ МАЛИКА ГАБДУЛЛИНА" УПРАВЛЕНИЯ КУЛЬТУРЫ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JUSAN-LAWYER"</t>
+  </si>
+  <si>
+    <t>990640002577</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ КОМИТЕТА ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "СОЛТҮСТІКГЕОДЕЗИЯ" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ГЕОДЕЗИИ И ПРОСТРАНСТВЕННОЙ ИНФОРМАЦИИ" МИНИСТЕРСТВА ИСКУССТВЕННОГО ИНТЕЛЛЕКТА И ЦИФРОВОГО РАЗВИТИЯ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>220240026401</t>
+  </si>
+  <si>
+    <t>АДВОКАТСКАЯ КОНТОРА "GYESSENOVA LAW GROUP"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ФУТБОЛЬНЫЙ КЛУБ "ОКЖЕТПЕС" ПРИ УПРАВЛЕНИИ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПОЛИЦИИ ГОРОДА КОКШЕТАУ ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>130141024567</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДИ ЕКОН" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>060140007229</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА ГОРОДА КОКШЕТАУ"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО УЧРЕЖДЕНИЯ "АЛМАТИНСКАЯ АКАДЕМИЯ ЭКОНОМИКИ И СТАТИСТИКИ" В Г.КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>240540023461</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ЮРИДИЧЕСКАЯ ФИРМА "ПРАКТИКА""</t>
+  </si>
+  <si>
+    <t>241140032101</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАРШИЙ ЮРИСТ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНАЯ КОМПАНИЯ "ҚАЗАҚСТАН ТЕМІР ЖОЛЫ" - "АКМОЛИНСКОЕ ОТДЕЛЕНИЕ МАГИСТРАЛЬНОЙ СЕТИ"</t>
+  </si>
+  <si>
+    <t>240641030384</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTANA VISION" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TENGRI S" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>230340027742</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KARIMOV INTERIOR"</t>
+  </si>
+  <si>
+    <t>080241003141</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИВА" В Г.КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>050641004464</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ALATAU CITY BANK"</t>
+  </si>
+  <si>
+    <t>210140029788</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ФИНАНСОВЫЙ ЦЕНТР УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WISEADVICE"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ВЫСШИЙ ТЕХНИЧЕСКИЙ КОЛЛЕДЖ, ГОРОД КОКШЕТАУ" ПРИ УПРАВЛЕНИИ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>201041007879</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SOP QORGAU" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>231240019889</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "М. ГАБДУЛЛИНА 48"</t>
+  </si>
+  <si>
+    <t>241140017336</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CODE EXPERT"</t>
+  </si>
+  <si>
+    <t>260140004932</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STAR KIDS1"</t>
+  </si>
+  <si>
+    <t>190840027897</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ENKI PLUS"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ПРОКУРАТУРА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>141140001150</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КОКШЕТАУ ЖЫЛУ" ПРИ АКИМАТЕ ГОРОДА КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>020540002979</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПО ОХРАНЕ И ИСПОЛЬЗОВАНИЮ ИСТОРИКО-КУЛЬТУРНОГО НАСЛЕДИЯ" УПРАВЛЕНИЯ КУЛЬТУРЫ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "РЕСПУБЛИКАНСКАЯ ВЕТЕРИНАРНАЯ ЛАБОРАТОРИЯ" КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>190140016620</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NIKA17"</t>
+  </si>
+  <si>
+    <t>231240004752</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHANA CLINIC"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "BEREKE BANK" (ДОЧЕРНИЙ БАНК LESHA BANK LLC (PUBLIC)) ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>180540020176</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННЫЙ ФОНД "ВЕРА В ДОБРО"</t>
+  </si>
+  <si>
+    <t>201040021948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AREOPAG CONSULTING"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ ГОРОД КОКШЕТАУ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220241006026</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДИ КМ" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>200240002133</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙАРУ А"</t>
+  </si>
+  <si>
+    <t>210140009931</t>
+  </si>
+  <si>
+    <t>ЧАСТНЫЙ ФОНД "КАРЛЫГАШ-АНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУЗЕТ-МОТОРС" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКОЕ АГЕНТСТВО "OPTIMUM IMPERATIVE"</t>
+  </si>
+  <si>
+    <t>210340027154</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРИ БРАТА ААА"</t>
+  </si>
+  <si>
+    <t>070540006702</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ЭНЕРГЕТИКИ И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>240941013622</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЖСЕРВИС" ГОРОДА КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ТРАНСТЕЛЕКОМ" В ГОРОДЕ КОКШЕТАУ - "КОКШЕТАУТРАНСТЕЛЕКОМ"</t>
+  </si>
+  <si>
+    <t>240340032384</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНА АЛТАЙ DENT"</t>
+  </si>
+  <si>
+    <t>111040002516</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ПО ОБЕСПЕЧЕНИЮ КАЧЕСТВА В СФЕРЕ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ПО ОБЕСПЕЧЕНИЮ КАЧЕСТВА В СФЕРЕ ОБРАЗОВАНИЯ МИНИСТЕРСТВА ПРОСВЕЩЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>211140034579</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 9 ГОРОДА КОКШЕТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ҚАЗТЕМІРТРАНС"</t>
+  </si>
+  <si>
+    <t>241141026559</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA TRADE ASTANA" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>160241027293</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ» - АДМИНИСТРАТОР СПЕЦИАЛИЗИРОВАННОГО МЕЖРАЙОННОГО ЭКОНОМИЧЕСКОГО СУДА</t>
+  </si>
+  <si>
+    <t>030240002751</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЛАСТНАЯ СПЕЦИАЛИЗИРОВАННАЯ ДЕТСКО-ЮНОШЕСКАЯ ШКОЛА ОЛИМПИЙСКОГО РЕЗЕРВА №7" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСЫЛ АРМАН"</t>
+  </si>
+  <si>
+    <t>130840009937</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО ИНСПЕКЦИИ ТРУДА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>120640017981</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД "АЙГЕРИМ" ГОРОДА КОКШЕТАУ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>151040022895</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОБРОЗДРАВ"</t>
+  </si>
+  <si>
+    <t>190740005538</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА БЕЗОПАСНОСТИ «ZHAS_DYNAMO»</t>
+  </si>
+  <si>
+    <t>250940008840</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР ALEVITA"</t>
+  </si>
+  <si>
+    <t>150440018610</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОБРЫЙ ДАНТИСТ"</t>
+  </si>
+  <si>
+    <t>240140004361</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦУРОВ С.М"</t>
+  </si>
+  <si>
+    <t>160241027273</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ" – АДМИНИСТРАТОР СПЕЦИАЛИЗИРОВАННОГО МЕЖРАЙОННОГО СУДА ПО ДЕЛАМ НЕСОВЕРШЕННОЛЕТНИХ</t>
+  </si>
+  <si>
+    <t>131140012312</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ИНСПЕКЦИЯ ТРАНСПОРТНОГО КОНТРОЛЯ ПО АКМОЛИНСКОЙ ОБЛАСТИ" КОМИТЕТА АВТОМОБИЛЬНОГО ТРАНСПОРТА И ТРАНСПОРТНОГО КОНТРОЛЯ МИНИСТЕРСТВА ТРАНСПОРТА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КОКШЕТАУСКАЯ ГОРОДСКАЯ МНОГОПРОФИЛЬНАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕТАУСКАЯ ЖЕЛЕЗНОДОРОЖНАЯ БОЛЬНИЦА"</t>
+  </si>
+  <si>
+    <t>220640041083</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЮБИЛЕЙНЫЙ 36"</t>
+  </si>
+  <si>
+    <t>150541022599</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОО "AVIS LOGISTICS"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "К-ALARM" (КЕЙ-АЛАРМ) В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>220740025789</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЯНКО 73"</t>
+  </si>
+  <si>
+    <t>100341018207</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMMON MARKET CORPORATION" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>231140012610</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖК ЖАКСЫЛЫК"</t>
+  </si>
+  <si>
+    <t>230540035790</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛЬНЫЙ ДЕТСКИЙ САД "АЯЛА" ГОРОДА КОКШЕТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ СПЕЦИАЛИЗИРОВАННОЙ СЛУЖБЫ ОХРАНЫ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ПО КОНТРОЛЮ ЗА ОХРАННОЙ ДЕЯТЕЛЬНОСТЬЮ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>150741011739</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СТРАХОВАЯ КОМПАНИЯ "ALATAU CITY GARANT" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ №329900 АКЦИОНЕРНОГО ОБЩЕСТВА "НАРОДНЫЙ БАНК КАЗАХСТАНА"</t>
+  </si>
+  <si>
+    <t>210240015563</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТРЯД ОПЕРАТИВНОГО РЕАГИРОВАНИЯ ЛЕСНОГО И ОХОТНИЧЬЕГО ХОЗЯЙСТВА" УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КАЗГИДРОМЕТ" МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>130441027007</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "EURASIA GROUP KAZAKHSTAN" ("ЕВРАЗИЯ ГРУПП КАЗАХСТАН") В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>010240002926</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>991140001692</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЛАСТНАЯ ПСИХОЛОГО-МЕДИКО-ПЕДАГОГИЧЕСКАЯ КОНСУЛЬТАЦИЯ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ ХОККЕЯ"</t>
+  </si>
+  <si>
+    <t>170540015009</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕ САЛЕМ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕДЕЛ-САҚШЫ" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220640034724</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЮБИЛЕЙНЫЙ 42"</t>
+  </si>
+  <si>
+    <t>230141033011</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "RESPUBLICA"</t>
+  </si>
+  <si>
+    <t>090641010057</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АО "ЕВРАЗИАН ФУДС КОРПОРЭЙШН" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КТЖ-ГРУЗОВЫЕ ПЕРЕВОЗКИ" - "АҚМОЛА"</t>
+  </si>
+  <si>
+    <t>230841026567</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MILKO TRADЕ" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>040541000042</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНЫЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ФОНД РАЗВИТИЯ ПРЕДПРИНИМАТЕЛЬСТВА "ДАМУ" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>100740015668</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ЦЕНТР РАЗВИТИЯ РЕБЕНКА "МИР ЗНАНИЙ"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "РЕСПУБЛИКАНСКИЙ ЦЕНТР ПО КООРДИНАЦИИ ТРАНСПЛАНТАЦИИ И ВЫСОКОТЕХНОЛОГИЧНЫХ МЕДИЦИНСКИХ УСЛУГ" МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЦЕНТРАЛЬНЫЙ 2 Б"</t>
+  </si>
+  <si>
+    <t>220640028284</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "БОРОВСКОЙ 56 А"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAGA-DENT"</t>
+  </si>
+  <si>
+    <t>990240001930</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АКМОЛИНСКИЙ РЕГИОНАЛЬНЫЙ ЦЕНТР НОВЫХ ТЕХНОЛОГИЙ В ОБРАЗОВАНИИ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МАЛИКА ГАБДУЛЛИНА 81"</t>
+  </si>
+  <si>
+    <t>240140013231</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПОРТИВНЫЙ КЛУБ ПО НАЦИОНАЛЬНЫМ И МАССОВЫМ ВИДАМ СПОРТА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖК АСТАНА - 3"</t>
+  </si>
+  <si>
+    <t>220540040448</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЮБИЛЕЙНЫЙ 45"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕТАУ ЭНЕРГО"</t>
+  </si>
+  <si>
+    <t>220640014908</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "КЕНЕСАРЫ 17"</t>
+  </si>
+  <si>
+    <t>"АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "РЕСПУБЛИКАНСКАЯ ТЕЛЕРАДИОКОРПОРАЦИЯ "КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>021140003509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРБАКЕШ"</t>
+  </si>
+  <si>
+    <t>200541023073</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КОМПАНИЯ ПО СТРАХОВАНИЮ ЖИЗНИ "KM LIFE" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>080440018754</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙМАР АСТАНА"</t>
+  </si>
+  <si>
+    <t>181040015977</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКАДЕМИЯ СЕРВИСА И ТУРИЗМА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОРОДСКАЯ ИНФОРМАЦИОННО-БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОИНСКАЯ ЧАСТЬ 5510 НАЦИОНАЛЬНОЙ ГВАРДИИ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>090640009289</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰРДАН" ОҚУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «МНОГОПРОФИЛЬНАЯ ОБЛАСТНАЯ БОЛЬНИЦА» ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>210141035609</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛОМБАРД "ДЕНЬГИ НАСЕЛЕНИЮ" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>121241019298</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №17 АКЦИОНЕРНОГО ОБЩЕСТВА "ЕВРАЗИЙСКИЙ БАНК"</t>
+  </si>
+  <si>
+    <t>190541032830</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА «КОМПАНИЯ ПО СТРАХОВАНИЮ ЖИЗНИ «ЕВРАЗИЯ» В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕ РОСИНКА"</t>
+  </si>
+  <si>
+    <t>841140000014</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЛАСТНАЯ СПЕЦИАЛИЗИРОВАННАЯ ДЕТСКО-ЮНОШЕСКАЯ ШКОЛА ОЛИМПИЙСКОГО РЕЗЕРВА №2" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЕСЕНБЕРЛИНА Д.56"</t>
+  </si>
+  <si>
+    <t>230741009299</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "КАРЬЕРНЫЙ ЦЕНТР ГОРОДА КОКШЕТАУ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СТРАХОВАЯ КОМПАНИЯ "АСКО"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>260141002592</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RG BRANDS KAZAKHSTAN" В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>101040011038</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕ УНИВЕРСАЛ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>160442031006</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОО "АЛЬФА-ЩИТ-С" В Г. КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>230340008290</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖК АБАЙ 1"</t>
+  </si>
+  <si>
+    <t>160840020014</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСАЛТИНГ GROUP KZ"</t>
+  </si>
+  <si>
+    <t>171241016361</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KANLY SECURITY" ПО АКМОЛИНСКОЙ ОБЛАСТИ И ГОРОДУ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>240540006233</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОМАТОЛОГИЯ АЛЬФА ДЕНТ"</t>
+  </si>
+  <si>
+    <t>221240034217</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АУЭЗОВА 213Б"</t>
+  </si>
+  <si>
+    <t>090340002598</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАҒЫЛЫМ-КӨКШЕ"</t>
+  </si>
+  <si>
+    <t>080940011804</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "АССОЦИАЦИЯ РУКОВОДИТЕЛЕЙ САЛОНОВ КРАСОТЫ И ПАРИКМАХЕРСКИХ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>240241014685</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ ОБРАЗОВАНИЯ И НАУКИ "ӨРЛЕУ"</t>
+  </si>
+  <si>
+    <t>231040003424</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "САЙРАН 12"</t>
+  </si>
+  <si>
+    <t>220940012635</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ШАНЫРАК 137"</t>
+  </si>
+  <si>
+    <t>240140005914</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АКБИДАЙ 11 А"</t>
+  </si>
+  <si>
+    <t>130641009115</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМАКОМ"</t>
+  </si>
+  <si>
+    <t>010641006235</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ МАШИНОСТРОИТЕЛЕЙ" - ПРОФСОЮЗНАЯ ОРГАНИЗАЦИЯ АО "ТЫНЫС"</t>
+  </si>
+  <si>
+    <t>931240000347</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "КОКШЕТАУГИДРОГЕОЛОГИЯ"</t>
+  </si>
+  <si>
+    <t>990640001509</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЦЕНТР ПЕРВИЧНОЙ МЕДИКО - САНИТАРНОЙ ПОМОЩИ" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ - ТЕРРИТОРИАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОФСОЮЗОВ РЕСПУБЛИКАНСКОГО ОБЪЕДИНЕНИЯ ПРОФСОЮЗОВ "СОДРУЖЕСТВО ПРОФСОЮЗОВ КАЗАХСТАНА "АМАНАТ"</t>
+  </si>
+  <si>
+    <t>040441008507</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХЛЕБОБАРАНОЧНЫЙ КОМБИНАТ "АКСАЙ" ПО АКМОЛИНСКОЙ ОБЛАСТИ "АКСАЙ НАН-КОКШЕТАУ"</t>
+  </si>
+  <si>
+    <t>210540012361</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ДНК УСЛУГ"</t>
+  </si>
+  <si>
+    <t>970340001772</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 7 ГОРОДА КОКШЕТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОКШЕТАУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД "АЛТЫН ДӘН" ГОРОДА КОСШЫ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ГОРОДУ КОСШЫ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230440002245</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ХОЗЯЙСТВЕННОЕ УПРАВЛЕНИЕ АКИМАТА ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>240740032349</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 4 ГОРОДА КОСШЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОСШЫ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПОДДЕРЖКИ СЕМЬИ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ГОРОДА КОСШЫ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №17 ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИАГНОСТИЧЕСКИЙ ОЗДОРОВИТЕЛЬНЫЙ МЕДИЦИНСКИЙ ЦЕНТР "МУРАТБАЙ"</t>
+  </si>
+  <si>
+    <t>240840022484</t>
+  </si>
+  <si>
+    <t>ТОО "VIAMEDIS KOSSHY"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KM GROUP KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>260340022539</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAFIYA'S EVENTS"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ АШИХАРА КАРАТЭ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230440040971</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА ГОРОДА КОСШЫ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕР-НАЗ 2013" </t>
+  </si>
+  <si>
+    <t>230540040435</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛЕСНАЯ ДЕНТА"</t>
+  </si>
+  <si>
+    <t>240840007034</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДИЯ СУЛУ"</t>
+  </si>
+  <si>
+    <t>180440023820</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНСАЯ 2018"</t>
+  </si>
+  <si>
+    <t>211140008113</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЛЕСНАЯ ПОЛЯНА ДОМ 17"</t>
+  </si>
+  <si>
+    <t>230240010457</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARYSTAN-2023"</t>
+  </si>
+  <si>
+    <t>231040004616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ-ДАН 2023"</t>
+  </si>
+  <si>
+    <t>211140023315</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONE LAW FIRM"</t>
+  </si>
+  <si>
+    <t>201040017127</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЛЕСНАЯ ПОЛЯНА ДОМ 20"</t>
+  </si>
+  <si>
+    <t>211140000673</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЛЕСНАЯ ПОЛЯНА ДОМ 30"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ № 20 ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АКАДЕМИЯ ПРАВООХРАНИТЕЛЬНЫХ ОРГАНОВ ПРИ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЕ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>220840040141</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КОСШЫНСКОЕ ГОРОДСКОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>240540019314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SA CONSULTING"</t>
+  </si>
+  <si>
+    <t>110740001104</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БӨБЕК-2011"</t>
+  </si>
+  <si>
+    <t>211240033346</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОБУЧЕНИЯ ЯЗЫКОВ" АКИМАТА ГОРОДА КОСШЫ</t>
+  </si>
+  <si>
+    <t>151140017931</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМИРА-2015"</t>
+  </si>
+  <si>
+    <t>221240001072</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОМАД КИДС-КЗ"</t>
+  </si>
+  <si>
+    <t>220340011556</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>210940028352</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АЗАТТЫК 3А"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GS GROUP ASTANA"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КОСШЫ СУ" ПРИ АКИМАТЕ ГОРОДА КОСШЫ</t>
+  </si>
+  <si>
+    <t>ҚОСШИНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №1 ГОРОДА КОСШЫ" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220240037843</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛИТСТРОЙКОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>220241021030</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ" – АДМИНИСТРАТОР ГОРОДА КОСШЫ СУДА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ, АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>080441013015</t>
+  </si>
+  <si>
+    <t>КОСШЫНСКИЙ ГОРОДСКОЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "К2" ЗАҢ ФИРМАСЫ"</t>
+  </si>
+  <si>
+    <t>211041034263</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ГОРОДА КОСШЫ ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ "ПАЛАТА ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>180440004567</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРИУС-МЕД"</t>
+  </si>
+  <si>
+    <t>210840029664</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА И ЖИЛИЩНОЙ ИНСПЕКЦИИ ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>180940034218</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНУАР 2008"</t>
+  </si>
+  <si>
+    <t>180840018274</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MOLDIR CLINIC"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ГОРОДА КОСШЫ" АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220240039542</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА «ЛП 26»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРСАД-2018"</t>
+  </si>
+  <si>
+    <t>170940034189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TULPAR EDUCATION"</t>
+  </si>
+  <si>
+    <t>000440005502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FLY TORGAI"</t>
+  </si>
+  <si>
+    <t>230740027231</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙДАРХАН БАЛАБАҚША"</t>
+  </si>
+  <si>
+    <t>190140033175</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САГЫНЫШ И ТУЛИНА"</t>
+  </si>
+  <si>
+    <t>210240040435</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAM MED"</t>
+  </si>
+  <si>
+    <t>240840022781</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘЙ БӨБЕГІМ"</t>
+  </si>
+  <si>
+    <t>200740002409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONYX GROUP CORPORATION"</t>
+  </si>
+  <si>
+    <t>210840028081</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARG GROUP KZ"</t>
+  </si>
+  <si>
+    <t>211140004557</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЛЕСНАЯ ПОЛЯНА ДОМ 31"</t>
+  </si>
+  <si>
+    <t>230840027671</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZALEA-DIYAZ"</t>
+  </si>
+  <si>
+    <t>230741019296</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАРЬЕРНЫЙ ЦЕНТР ГОРОДА КОСШЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ» УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>170340010328</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АҚНИЕТ-2017"</t>
+  </si>
+  <si>
+    <t>210940027999</t>
+  </si>
+  <si>
+    <t>ОБЬЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА «А.ЖАНГЕЛЬДИНА 1/3»</t>
+  </si>
+  <si>
+    <t>230440044924</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ ГОРОДА КОСШЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ КОСШЫ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>100940016554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЭS AND LIMITED"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ГОРОДА КОСШЫ"</t>
+  </si>
+  <si>
+    <t>191040028613</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IL-TOV" (ИЛ-ТОВ)"</t>
+  </si>
+  <si>
+    <t>170340016218</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ULYS GROUP"</t>
+  </si>
+  <si>
+    <t>230541030243</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELORDA CLINIC"</t>
+  </si>
+  <si>
+    <t>111633100</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAMU-AST"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "СТЕПНОГОРСКИЙ ПОДШИПНИКОВЫЙ ЗАВОД"</t>
+  </si>
+  <si>
+    <t>СТЕПНОГОРСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №165/1 В Г.СТЕПНОГОРСК ТОО "МК-ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>160340003978</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАРМОНИЯ СТ"</t>
+  </si>
+  <si>
+    <t>050940001633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">УЧРЕЖДЕНИЕ "КОЛЛЕДЖ "МАКСАТ" </t>
+  </si>
+  <si>
+    <t>150640007672</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР РАЗВИТИЯ "ДАМУ""</t>
+  </si>
+  <si>
+    <t>070340002415</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"СТЕПНОГОРСК ЭНЕРГОТРАНЗИТ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОМАТОЛОГ-СТ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ» - АДМИНИСТРАТОР СТЕПНОГОРСКОГО ГОРОДСКОГО СУДА</t>
+  </si>
+  <si>
+    <t>990740001493</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОЛОДОВЫЙ СПИРТЗАВОД "ALFA ORGANIC"</t>
+  </si>
+  <si>
+    <t>970940015675</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИОРИТМ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДӘРІГЕР PLUS"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХАЛТЫН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ГОСУДАРСТВЕННОГО КОММУНАЛЬНОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "СТЕПНОГОРСК - ВОДОКАНАЛ" ПРИ ГОСУДАРСТВЕННОМ УЧРЕЖДЕНИИ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ ГОРОДА СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>100240006135</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕПНОГОРСКИЙ ТРУБНЫЙ ЗАВОД "АРЫСТАН"</t>
+  </si>
+  <si>
+    <t>080840001833</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SSAP"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "АК АЛТЫНАЛМАС"</t>
+  </si>
+  <si>
+    <t>060341015460</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЦИОНАЛЬНЫЙ ЦЕНТР БИОТЕХНОЛОГИИ" В ГОРОДЕ СТЕПНОГОРСК</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СТЕПНОГОРСКАЯ МНОГОПРОФИЛЬНАЯ ГОРОДСКАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>000540003468</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ СТЕПНОГОРСКОГО ГОРОДСКОГО МАСЛИХАТА"</t>
+  </si>
+  <si>
+    <t>160340011929</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИТА МЕДСЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРЕЦЕДЕНТ KZ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИНИЯ ПРАВА"</t>
+  </si>
+  <si>
+    <t>161040004998</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ПРОФСОЮЗ" "АДАЛ-СТ" РАБОТНИКОВ ГОРНО-ХИМИЧЕСКИХ ПРЕДПРИЯТИЙ ГОРОДА СТЕПНОГОРСКА»</t>
+  </si>
+  <si>
+    <t>180740003609</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ №17, ГОРОД СТЕПНОГОРСК" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ КАБИНЕТ "БУДЬ ЗДОРОВ""</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХ.ЭКСПЕРТ" В ГОРОДЕ СТЕПНОГОРСКЕ</t>
+  </si>
+  <si>
+    <t>240941029212</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СПЕЦИАЛИЗИРОВАННОЕ ОХРАННОЕ ПОДРАЗДЕЛЕНИЕ "КУЗЕТ" В ГОРОДЕ СТЕПНОГОРСК</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AA MINING"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ДЕЛАМ ОБОРОНЫ ГОРОДА СТЕПНОГОРСК АКМОЛИНСКОЙ ОБЛАСТИ" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИМФА СИ"</t>
+  </si>
+  <si>
+    <t>030341008016</t>
+  </si>
+  <si>
+    <t>СТЕПНОГОРСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗФОСФАТ"-"ХИМИЧЕСКИЙ ЗАВОД"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ПРИ ОТДЕЛЕ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА СТЕПНОГОРСКА</t>
+  </si>
+  <si>
+    <t>110140002527</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ ГОРОДА СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>040740010663</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА-С"</t>
+  </si>
+  <si>
+    <t>180540030996</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ДЕТСКИЙ САД "СКАЗКА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СТЕПНОГОРСКОЕ УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230440016562</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АЛТЫН 4/19"</t>
+  </si>
+  <si>
+    <t>230440016334</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "BEREKE 10S"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УЧРЕЖДЕНИЕ № 4" КОМИТЕТА УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ СИСТЕМЫ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>081140012846</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ГОРОДА СТЕПНОГОРСКА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"АУРИКА" В Г.СТЕПНОГОРСК</t>
+  </si>
+  <si>
+    <t>131140006368</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР ГОРОДА СТЕПНОГОРСКА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ ГОРОДА СТЕПНОГОРСКА</t>
+  </si>
+  <si>
+    <t>010740000155</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕЛИНГОРМАШ"</t>
+  </si>
+  <si>
+    <t>040340006715</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ № 6 ИМЕНИ АБАЯ КУНАНБАЕВА ГОРОДА СТЕПНОГОРСК ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕПНОГОРСК ТЕМІР ЖОЛЫ"</t>
+  </si>
+  <si>
+    <t>210540022666</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOCTOR STEP"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>230440027617</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МОЙ ДОМ 4/21V"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХАЛТЫН ТECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРУПП ЧЕТЫРЕ" В ГОРОДЕ СТЕПНОГОРСК</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ Г.СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>210140025100</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DANA MEDICAL CENTER"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «PROLINE LOGISTICS»</t>
+  </si>
+  <si>
+    <t>241240005782</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ГОРОДА СТЕПНОГОРСКА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕПНОГОРСКИЙ ГОРНО-ХИМИЧЕСКИЙ КОМБИНАТ"</t>
+  </si>
+  <si>
+    <t>080140017319</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД № 4 "АРМАН" ГОРОДА СТЕПНОГОРСК ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОМАТОЛОГ"</t>
+  </si>
+  <si>
+    <t>190342016143</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО В Г.СТЕПНОГОРСК ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА ИНКАССАЦИИ "КАЗИНКАС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАРАЛЛЕЛЬ- СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "СТЕПНОГОРСК-ВОДОКАНАЛ" ПРИ ГОСУДАРСТВЕННОМ УЧРЕЖДЕНИИ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА И ЖИЛИЩНОЙ ИНСПЕКЦИИ ГОРОДА СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СТЕПНОГОРСКОЕ ГОРОДСКОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРАВОВАЯ КРЕПОСТЬ"</t>
+  </si>
+  <si>
+    <t>891140000049</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УЧРЕЖДЕНИЕ № 5" КОМИТЕТА УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ СИСТЕМЫ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФСОЮЗ РАБОТНИКОВ ЭНЕРГОКОМПЛЕКСА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TENGRI S" В ГОРОДЕ СТЕПНОГОРСК</t>
+  </si>
+  <si>
+    <t>190940005921</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКСУ TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "НҰРШУАҚ" ГОРОДА СТЕПНОГОРСК ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>041240006352</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ КГУ "МНОГОПРОФИЛЬНАЯ ШКОЛА-ЛИЦЕЙ № 3 ИМЕНИ А.С.ПУШКИНА ГОРОДА СТЕПНОГОРСК ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>210340003632</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "5-21"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕПЛИЧНЫЙ КОМПЛЕКС" ГРЭС" В ГОРОДЕ СТЕПНОГОРСКЕ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СТОМАТОЛОГИЧЕСКИЙ КАБИНЕТ "УЛЫБКА"</t>
+  </si>
+  <si>
+    <t>640840000060</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>721040000011</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПОЛИЦИИ ГОРОДА СТЕПНОГОРСКА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>180240025969</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР «СПЕЦТЕХПРОМKZ»"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ВНУТРЕННЕЙ ПОЛИТИКИ ГОРОДА СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>060140003913</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЛАСТНАЯ СПЕЦИАЛИЗИРОВАННАЯ ШКОЛА-ЛИЦЕЙ-ИНТЕРНАТ № 4 "БОЛАШАК" , ГОРОД СТЕПНОГОРСК" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>070540012915</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTAI"</t>
+  </si>
+  <si>
+    <t>130940024392</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДС-ДАРЫН"</t>
+  </si>
+  <si>
+    <t>230140001967</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "MADINIET 4/86"</t>
+  </si>
+  <si>
+    <t>230440024593</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "BIRLIK 4/8"</t>
+  </si>
+  <si>
+    <t>221240040063</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "KOKTEM 4/24 KZ"</t>
+  </si>
+  <si>
+    <t>230140001652</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ARISTAN S 4/26"</t>
+  </si>
+  <si>
+    <t>041240006184</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА ПОСЕЛКА АКСУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>221240003069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСМИН - ST"</t>
+  </si>
+  <si>
+    <t>040340006740</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА ПОСЕЛКА БЕСТОБЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>221240013600</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧИППОЛИНО"</t>
+  </si>
+  <si>
+    <t>040340006432</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ПОСЕЛКА ЗАВОДСКОЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>060740005839</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД "АРАЙ" ПОСЕЛКА ЗАВОДСКОЙ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>111843100</t>
+  </si>
+  <si>
+    <t>000340002839</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА КАРАБУЛАК"</t>
+  </si>
+  <si>
+    <t>151040013569</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ ПОСЕЛКА ШАНТОБЕ, ГОРОДА СТЕПНОГОРСК, "ЖАКСЫ ЖАНГЫСТАУ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>040340006492</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ В.КОМАРОВА ПОСЕЛКА ШАНТОБЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ГОРОДУ СТЕПНОГОРСК УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ПОСЕЛКА ШАНТОБЕ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА КЫРЫК КУДЫК ГОРОДА СТЕПНОГОРСКА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ВОИНСКАЯ ЧАСТЬ 55209 МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "АККОЛЬСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ.</t>
+  </si>
+  <si>
+    <t>210640011347</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "БИГЕЛЬДИНОВА 82"</t>
+  </si>
+  <si>
+    <t>071040020782</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕНТАЛЬ-А"</t>
+  </si>
+  <si>
+    <t>АККОЛЬСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР АГРОИНЖЕНЕРИИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VORBEX"</t>
+  </si>
+  <si>
+    <t>310140000017</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>111240008891</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АККОЛЬСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>000440002109</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ГОРОДА АККОЛЬ"</t>
+  </si>
+  <si>
+    <t>011141007208</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНА ОРТАЛЫҒЫ 36,6"</t>
+  </si>
+  <si>
+    <t>071140018198</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЦЕНТР ДЕТСКО-ЮНОШЕСКОГО ТВОРЧЕСТВА ГОРОДА АККОЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230340034785</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "НУРМАГАМБЕТОВА 209"</t>
+  </si>
+  <si>
+    <t>АККОЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ПРИ ГОСУДАРСТВЕННОМ УЧРЕЖДЕНИИ "ОТДЕЛ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>100140010714</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АҚКӨЛ ОҚУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>520940000018</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №2 ГОРОДА АККОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>151040018867</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ- САД "АРАЙЛЫМ" ГОРОДА АККОЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №200/1 В ГОРОДЕ АККОЛЬ АККОЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МК-ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПОДДЕРЖКИ ДЕТЕЙ, НУЖДАЮЩИХСЯ В СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГАХ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTEGRA CONSTRUCTION KZ" - "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ПРОЕКТОВ"</t>
+  </si>
+  <si>
+    <t>140241013676</t>
+  </si>
+  <si>
+    <t>АККОЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>221240035858</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LOVELY TEETH"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА "БАРАП" УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230340034626</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ПУШКИНА 90"</t>
+  </si>
+  <si>
+    <t>АККОЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>220241039528</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАННИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННАЯ ОРГАНИЗАЦИЯ "АРЫС-ТАН" ПО АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>241240007947</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АККОЛЬСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСТЫҚ ҚОЙМАЛАРЫ" "ХЛЕБНАЯ БАЗА № 1"</t>
+  </si>
+  <si>
+    <t>000340002795</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>080340011545</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ - САД №3 ГОРОДА АККОЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ- САД №2 ГОРОДА АККОЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230741016390</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАРЬЕРНЫЙ ЦЕНТР АККОЛЬСКОГО РАЙОНА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ» УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>040340001739</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "РЕСПУБЛИКАНСКИЙ ЦЕНТР КОСМИЧЕСКОЙ СВЯЗИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕНТА СТАЙЛ"</t>
+  </si>
+  <si>
+    <t>160241026166</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ» - АДМИНИСТРАТОР АККОЛЬСКОГО РАЙОННОГО СУДА</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «АККОЛЬСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>АККОЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ МЕТОДИЧЕСКИЙ ЦЕНТР ФИТОСАНИТАРНОЙ ДИАГНОСТИКИ И ПРОГНОЗОВ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН.</t>
+  </si>
+  <si>
+    <t>240940032772</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ, АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ВНУТРЕННЕЙ ПОЛИТИКИ АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>113220200</t>
+  </si>
+  <si>
+    <t>231140007189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTRA CLINIC"</t>
+  </si>
+  <si>
+    <t>000540001451</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА "АККОЛЬ" УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>650440000038</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АЗАТ ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА АЗАТ АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>113241200</t>
+  </si>
+  <si>
+    <t>011040002763</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА КАРАСАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113243100</t>
+  </si>
+  <si>
+    <t>030640003526</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КЕНЕССКОГО СЕЛЬСКОГО ОКРУГА АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>991240002169</t>
+  </si>
+  <si>
+    <t>КГУ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ ГОРЬКОГО СЕЛА ДОМБЫРАЛЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113243400</t>
+  </si>
+  <si>
+    <t>250740009277</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ДЕТСКИЙ СПОРТИВНО-ОЗДОРОВИТЕЛЬНЫЙ ЦЕНТР "БАРАП" АКИМАТА ГОРОДА АСТАНЫ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА НАУМОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХЛЕБОРОБ"</t>
+  </si>
+  <si>
+    <t>113247300</t>
+  </si>
+  <si>
+    <t>011040002793</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ОРНЕК ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113249200</t>
+  </si>
+  <si>
+    <t>011040002783</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА ИМЕНИ АЙТПАЯ КУСАИНОВА СЕЛА КАРА-ОЗЕК ОТДЕЛА ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА УРЮПИНСКОГО СЕЛЬСКОГО ОКРУГА АККОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛЬНЫЙ КОМПЛЕКС "ДЕТСКИЙ САД -ШКОЛА -ИНТЕРНАТ" СЕЛО УРЮПИНКА АККОЛЬСКИЙ РАЙОН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>113255200</t>
+  </si>
+  <si>
+    <t>010540001999</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА АМАНГЕЛЬДЫ ОТДЕЛ ОБРАЗОВАНИЯ ПО АККОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113255600</t>
+  </si>
+  <si>
+    <t>000540001441</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КРАСНОБОРСКОЕ УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>060140011643</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ АРШАЛЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>061040001596</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAK INVESTMENTS"</t>
+  </si>
+  <si>
+    <t>АРШАЛЫНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРКАДА ИНДАСТРИ"</t>
+  </si>
+  <si>
+    <t>000740001716</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРКАДА ИНДАСТРИ"</t>
+  </si>
+  <si>
+    <t>991240001567</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АРШАЛЫНСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>000240002384</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ АРШАЛЫНСКОГО РАЙОНА" ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>011141007595</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ АРШАЛЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ АРШАЛЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>130240013163</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKMOLA INDUSTRY""</t>
+  </si>
+  <si>
+    <t>161140004456</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ № 13, ПОСЕЛОК АРШАЛЫ, АРШАЛЫНСКИЙ РАЙОН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ.</t>
+  </si>
+  <si>
+    <t>990440005673</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА ПОСЕЛКА АРШАЛЫ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>091041016793</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «ЕҢБЕК-АРШАЛЫ» РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ЕҢБЕК» УЧРЕЖДЕНИЙ УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ (ПЕНИТЕНЦИАРНОЙ) СИСТЕМЫ КОМИТЕТА УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ СИСТЕМЫ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>000340003420</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА АРШАЛЫНСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>241240005594</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АРШАЛЫНСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>991040003122</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АРШАЛЫНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АРШАЛЫНСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ФЕНИКС Л""</t>
+  </si>
+  <si>
+    <t>113431180</t>
+  </si>
+  <si>
+    <t>021240004233</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА АКТАСТЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113432100</t>
+  </si>
+  <si>
+    <t>650440000098</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ПОСЕЛКА ЖИБЕК ЖОЛЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ПРАКТИЧЕСКОЙ, ПУЛЕВОЙ И СТЕНДОВОЙ СТРЕЛЬБЫ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАУТЕНОВ"</t>
+  </si>
+  <si>
+    <t>230141044423</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ПАРТИЯ ЗЕЛЁНЫХ "БАЙТАҚ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЖАМИЛЯ"</t>
+  </si>
+  <si>
+    <t>230940024066</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAS FAMILY DENTAL CLINIC"</t>
+  </si>
+  <si>
+    <t>231140007436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""SK DENT KIDS CLINIC""</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРШАЛЫ KZ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БЕРСУАТСКОГО СЕЛЬСКОГО ОКРУГА"</t>
+  </si>
+  <si>
+    <t>151240016312</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SG BETON ЗАВОД"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ЕЛТОҚ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SG BRICK"</t>
+  </si>
+  <si>
+    <t>113442100</t>
+  </si>
+  <si>
+    <t>010440001310</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АРНАСАЙ"</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ИЖЕВСКИЙ"</t>
+  </si>
+  <si>
+    <t>660340000026</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КОНСТАНТИНОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕНБЕК-1"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAMYR 2024"</t>
+  </si>
+  <si>
+    <t>130241000781</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "KCI BRICK COMPANY LTD"ТОВАРИШЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KCI BRICK COMPANY"</t>
+  </si>
+  <si>
+    <t>113449100</t>
+  </si>
+  <si>
+    <t>000440002021</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА МИХАЙЛОВСКОГО СЕЛЬСКОГО ОКРУГА"</t>
+  </si>
+  <si>
+    <t>030440004061</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "КОЛОКОЛЬЧИК" СЕЛА МИХАЙЛОВКА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113449300</t>
+  </si>
+  <si>
+    <t>021240004114</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ОЛЬГИНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БУЛАКСАЙСКОГО АУЛЬНОГО ОКРУГА"</t>
+  </si>
+  <si>
+    <t>113451700</t>
+  </si>
+  <si>
+    <t>030140004883</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КОСТОМАР ОТДЕЛА ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113453100</t>
+  </si>
+  <si>
+    <t>001040001654</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА САРАБИНСКОГО СЕЛЬСКОГО ОКРУГА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 1 СТАНЦИИ САРЫ-ОБА ОТДЕЛА ОБРАЗОВАНИЯ ПО АРШАЛЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОМАТОЛОГ-ОРТОПЕД"</t>
+  </si>
+  <si>
+    <t>000340003143</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА АСТРАХАНСКОГО СЕЛЬСКОГО ОКРУГА"</t>
+  </si>
+  <si>
+    <t>030140003865</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА СЕЛА АСТРАХАНКА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>060140003117</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА, АВТОМОБИЛЬНЫХ ДОРОГ И ЖИЛИЩНОЙ ИНСПЕКЦИИ АСТРАХАНСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>240940025958</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПОДДЕРЖКИ СЕМЬИ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АСТРАХАНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "СПОРТИВНЫЙ КЛУБ "БАТЫР-KZ"</t>
+  </si>
+  <si>
+    <t>170740008628</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ №15, СЕЛО АСТРАХАНКА, АСТРАХАНСКИЙ РАЙОН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АСТРАХАНСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>220841039778</t>
+  </si>
+  <si>
+    <t>АСТРАХАНСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>951241000517</t>
+  </si>
+  <si>
+    <t>АСТРАХАНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "АСТРАХАНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР АСТРАХАНСКОГО РАЙОНА" ПРИ ОТДЕЛЕ ВНУТРЕННЕЙ ПОЛИТИКИ АСТРАХАНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АСТРАХАНСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>241240005168</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АСТРАХАНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>400140000036</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ" АСТРАХАНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>120540020125</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОБУЧЕНИЯ ЯЗЫКОВ" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АСТРАХАНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>113637200</t>
+  </si>
+  <si>
+    <t>021140002164</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ШИЛИКТЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113637300</t>
+  </si>
+  <si>
+    <t>021040002180</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА СТЕПНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>980940001270</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №3 СЕЛА ЖАЛТЫР ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАЛТЫР-ТАС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AINA RESOURCES"</t>
+  </si>
+  <si>
+    <t>230141031789</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ ПАРАВЕЛОСПОРТА»</t>
+  </si>
+  <si>
+    <t>030140006872</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕТЕГЕ-У"</t>
+  </si>
+  <si>
+    <t>200641022386</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ-QAR LTD" - "ХПП №1"</t>
+  </si>
+  <si>
+    <t>113641100</t>
+  </si>
+  <si>
+    <t>021040001905</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КАМЕНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>021040002963</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА КАМЕНКА АСТРАХАНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>113645200</t>
+  </si>
+  <si>
+    <t>021140002144</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА АКИМОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>121040001699</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "АЙГОЛЕК" СЕЛА ПЕТРОВКА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА НИКОЛАЕВСКОГО СЕЛЬСКОГО ОКРУГА АСТРАХАНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>113649500</t>
+  </si>
+  <si>
+    <t>021140002184</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «НАЧАЛЬНАЯ ШКОЛА СЕЛА ОРНЕК ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113650400</t>
+  </si>
+  <si>
+    <t>021040001935</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ОНДИРИС ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113650600</t>
+  </si>
+  <si>
+    <t>021040001965</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА ПРИИШИМКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>021040001955</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА НОВЫЙ КОЛУТОН ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОСТРОГОРСКИЙ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФЕРМЕР 2002"</t>
+  </si>
+  <si>
+    <t>021040003199</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ПЕРВОМАЙСКОГО СЕЛЬСКОГО ОКРУГА АСТРАХАНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЕ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ СЕЛО ПЕРВОМАЙКА, АСТРАХАНСКИЙ РАЙОН" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>113653400</t>
+  </si>
+  <si>
+    <t>021040002100</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КАМЫШЕНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>051240002788</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАМЫШЕНКА"</t>
+  </si>
+  <si>
+    <t>021040002061</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА СТАРЫЙ КОЛУТОН ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СХП КОЛУТОН-04"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СТАРОКОЛУТОНСКОГО СЕЛЬСКОГО ОКРУГА АСТРАХАНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>021140002233</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КОЛУТОН ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113656200</t>
+  </si>
+  <si>
+    <t>021040002170</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА БИРЛИК ОТДЕЛА ОБРАЗОВАНИЯ ПО АСТРАХАНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>113657100</t>
+  </si>
+  <si>
+    <t>021040003119</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА УЗУНКОЛЬСКОГО СЕЛЬСКОГО ОКРУГА АСТРАХАНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
     <t>210440012156</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ОРТАЛЫҚ ШАНЫРАҚ"</t>
   </si>
   <si>
-    <t>111845100</t>
-[...35 lines deleted...]
-    <t>114020100</t>
+    <t>240140001624</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ КУЛЬТУРЫ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060140008217</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>041040000178</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ - САД "ҚАРЛЫҒАШ" ГОРОДА АТБАСАР ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЛУННЫЙ ДОМ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " АУРИКА" В Г. АТБАСАР</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР» ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ И РАЗВИТИЯ ЯЗЫКОВ АТБАСАРСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «УЧРЕЖДЕНИЕ №1» КОМИТЕТА УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ СИСТЕМЫ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН»</t>
+  </si>
+  <si>
+    <t>850840000014</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 2 ГОРОДА АТБАСАР ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>980240001136</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «АТБАСАРСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ДЕПАРТАМЕНТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН»</t>
+  </si>
+  <si>
+    <t>230741017319</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАРЬЕРНЫЙ ЦЕНТР АТБАСАРСКОГО РАЙОНА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ» УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>210840006020</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МКР 1 КВАРТАЛ 1 ДОМ 4"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "АТБАСАР СУ" ПРИ АКИМАТЕ АТБАСАРСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>210440032114</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ВАЛИХАНОВА 12"</t>
+  </si>
+  <si>
+    <t>241240005673</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АТБАСАРСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>090441008080</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ АТБАСАР</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛОКОМОТИВ"</t>
+  </si>
+  <si>
+    <t>081140013206</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АТБАСАРСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>АТБАСАРСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>011141007387</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АВДОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>961040001445</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕНТА-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МИКРОРАЙОН 1 КВАРТАЛ 1 ДОМ 6"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЖДАР И К"</t>
+  </si>
+  <si>
+    <t>040941003702</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ В ГОРОДЕ АТБАСАР АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «НАЦИОНАЛЬНЫЙ ЦЕНТР ТЕСТИРОВАНИЯ» МИНИСТЕРСТВА НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» ОТДЕЛА КУЛЬТУРЫ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АТБАСАРСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "АТБАСАРСКАЯ МНОГОПРОФИЛЬНАЯ МЕЖРАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>210840034492</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МИКРОРАЙОН 1 КВАРТАЛ 1 ДОМ 8А"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПРЕДПРИНИМАТЕЛЬСТВА И СЕЛЬСКОГО ХОЗЯЙСТВА АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>230340026229</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IQ ATBASAR"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АТБАСАРСКОЕ ОТДЕЛЕНЧЕСКОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ НА ТРАНСПОРТЕ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ НА ТРАНСПОРТЕ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ" АТБАСАРСКИЙ ЭЛЕКТРОВОЗОРЕМОНТНЫЙ ЗАВОД" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"ҚАМҚОР ЛОКОМОТИВ"</t>
+  </si>
+  <si>
+    <t>АТБАСАРСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ МЕТОДИЧЕСКИЙ ЦЕНТР ФИТОСАНИТАРНОЙ ДИАГНОСТИКИ И ПРОГНОЗОВ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>210240006128</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "АҒЫБАЙ БАТЫР 57"</t>
+  </si>
+  <si>
+    <t>101240011293</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>220841028891</t>
+  </si>
+  <si>
+    <t>АТБАСАРСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>900940000011</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 7 ГОРОДА АТБАСАР ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>190840017436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АТБАСАР ОТАН"</t>
+  </si>
+  <si>
+    <t>220740017788</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ПОДДЕРЖКИ СЕМЬИ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АТБАСАРСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>951040000267</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ АТБАСАРСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КОМПАНИЯ ПО СТРАХОВАНИЮ ЖИЗНИ "CENTRAS LIFE" В ГОРОДЕ АТБАСАРЕ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАН АБРОЙЫ"</t>
+  </si>
+  <si>
+    <t>210740030981</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "КОШАНБАЕВА 116 "А"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "APPLE CITY DISTRIBUTORS" В ГОРОДЕ АТБАСАР</t>
+  </si>
+  <si>
+    <t>220141004046</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯКОТЛОМАШ" В ГОРОДЕ НУР-СУЛТАН</t>
+  </si>
+  <si>
+    <t>090540009146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АТБАСАРСКИЙ ГУМАНИТАРНО-ТЕХНИЧЕСКИЙ КОЛЛЕДЖ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ГОРОДА АТБАСАР АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АТБАСАРСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>750940000047</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛЬНАЯ ШКОЛА-ИНТЕРНАТ № 2, ГОРОД АТБАСАР" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>940640000492</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АТБАСАРСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ДОМ - СКАЗКА"</t>
+  </si>
+  <si>
+    <t>113833100</t>
+  </si>
+  <si>
+    <t>730140000014</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА СОЧИНСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113833200</t>
+  </si>
+  <si>
+    <t>720940000021</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА НОВО-МАРИНОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113835100</t>
+  </si>
+  <si>
+    <t>980840004599</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРАРНОЕ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШУЙСКОЕ-ХХI"</t>
+  </si>
+  <si>
+    <t>930940000065</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №2 СЕЛА МАРИНОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113843300</t>
+  </si>
+  <si>
+    <t>980340000657</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БЕЙС-ХАЗРЕТ ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>650840000012</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 1 СЕЛА БАСТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>990740000613</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАСТАУ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА БАСТАУ АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>113849100</t>
+  </si>
+  <si>
+    <t>030640003000</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА НОВОСЕЛЬСКОЕ АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>113851100</t>
+  </si>
+  <si>
+    <t>030640003030</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АКАНА КУРМАНОВА АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>030340002399</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕПЕЕВСКОГО СЕЛЬСКОГО ОКРУГА АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕПЕ-2012"</t>
+  </si>
+  <si>
+    <t>760740000011</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА СЕПЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕРГЕЕВСКОГО СЕЛЬСКОГО ОКРУГА АТБАСАРСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА СЕРГЕЕВКА ОТДЕЛА ОБРАЗОВАНИЯ АТБАСАРСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>113857400</t>
+  </si>
+  <si>
+    <t>760840000065</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА САМАРКА ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>760840000015</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ТЕЛЬМАНА ОТДЕЛА ОБРАЗОВАНИЯ ПО АТБАСАРСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ТЕЛЬМАНСКОГО СЕЛЬСКОГО ОКРУГА АТБАСАРСКОГО РАЙОНА"</t>
   </si>
   <si>
     <t>951241000458</t>
   </si>
   <si>
     <t>БУЛАНДЫНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
   </si>
   <si>
-    <t>113630100</t>
-[...11 lines deleted...]
-    <t>180141030184</t>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "УАЛИХАНОВА 20"</t>
+  </si>
+  <si>
+    <t>090940007174</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВЕЧЕРНЯЯ ШКОЛА ГОРОДА МАКИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "БУЛАНДЫНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "БУЛАНДЫНСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "БУЛАНДЫНСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>650440000048</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ ГОРОДА МАКИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>241240007431</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>220841034461</t>
+  </si>
+  <si>
+    <t>БУЛАНДЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>060140012097</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА, АВТОМОБИЛЬНЫХ ДОРОГ И ЖИЛИЩНОЙ ИНСПЕКЦИИ" БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ" БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 2 ГОРОДА МАКИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО БУЛАНДЫНСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Ш.УАЛИХАНОВА 10А"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>230741015828</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "КАРЬЕРНЫЙ ЦЕНТР БУЛАНДЫНСКОГО РАЙОНА" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>211241032353</t>
+  </si>
+  <si>
+    <t>МАКИНСКИЙ ФИЛИАЛ ТОО "БОТА-2015"</t>
+  </si>
+  <si>
+    <t>210440001372</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЛЕНИНА 35"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКИНСКИЙ ЗАВОД ТЕПЛОИЗОЛЯЦИИ"</t>
+  </si>
+  <si>
+    <t>211040036829</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Ш.УАЛИХАНОВА 13"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ ГОРОД МАКИНСК, БУЛАНДЫНСКИЙ РАЙОН" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>991040002617</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "БУЛАНДИНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКИНСКИЙ ЭЛЕВАТОР"</t>
+  </si>
+  <si>
+    <t>550140000016</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ЛИЦЕЙ ИМЕНИ БАЛУАНА ШОЛАКА ГОРОДА МАКИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>110340014409</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОБУЧЕНИЯ ЯЗЫКАМ" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКИНСКАЯ ПТИЦЕФАБРИКА"</t>
+  </si>
+  <si>
+    <t>190740024237</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БУЛАНДЫ ОТАН"</t>
+  </si>
+  <si>
+    <t>250640012967</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПОДДЕРЖКИ СЕМЕЙ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>210540035529</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "С.СЕЙФУЛЛИНА 14"</t>
+  </si>
+  <si>
+    <t>060140005420</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА" БУЛАНДЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>700840000034</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 1 ГОРОДА МАКИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230440007375</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ГОСУДАРСТВЕННЫХ АКТИВОВ И ЗАКУПОК БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННАЯ БУЛАНДЫНСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКСТОМ 2016"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "БУЛАНДИНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>114031100</t>
+  </si>
+  <si>
+    <t>000440004016</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ВОЗНЕСЕНСКОГО СЕЛЬСКОГО ОКРУГА БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>691040000013</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ВОЗНЕСЕНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114031500</t>
+  </si>
+  <si>
+    <t>000540001431</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТРАДНЕНСКОЕ УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>114035100</t>
+  </si>
+  <si>
+    <t>021040002399</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АЛТЫНДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114035200</t>
+  </si>
+  <si>
+    <t>021140002253</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА АЛАКОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114035500</t>
+  </si>
+  <si>
+    <t>021140004011</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА ЖАНАТАЛАП ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114037100</t>
+  </si>
+  <si>
+    <t>670340000018</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ТОКТАМЫС ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЖУРАВЛЕВСКОГО СЕЛЬСКОГО ОКРУГА БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖУРАВЛЕВКА-1"</t>
+  </si>
+  <si>
+    <t>114043100</t>
+  </si>
+  <si>
+    <t>021040002438</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ШУБАРАГАШ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114043400</t>
+  </si>
+  <si>
+    <t>030240004143</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ОТРАДНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА НОВОБРАТСКОГО СЕЛЬСКОГО ОКРУГА БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СХП НОВОБРАТСКОЕ"</t>
+  </si>
+  <si>
+    <t>021040003535</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ПАРТИЗАНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>030140003151</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА АМАНГЕЛЬДИНСКОГО СЕЛЬСКОГО ОКРУГА БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАРТИЗАНСКОЕ-1"</t>
+  </si>
+  <si>
+    <t>750140000028</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КАРАОЗЕК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КАРАОЗЕКСКОГО СЕЛЬСКОГО ОКРУГА БУЛАНДЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ СЕЛО КУПЧАНОВКА, БУЛАНДЫНСКИЙ РАЙОН" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>114055700</t>
+  </si>
+  <si>
+    <t>030540002673</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА БАЙСУАТ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУЛАНДЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "БАЛБОБЕК" СЕЛА ЕГИНДЫКОЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЕГИНДЫКОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>991040002984</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЕГИНДЫКОЛЬСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ" – АДМИНИСТРАТОР ЕГИНДЫКОЛЬСКОГО РАЙОННОГО СУДА</t>
+  </si>
+  <si>
+    <t>ЕГИНДЫКОЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>181240024309</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ №19, СЕЛО ЕГИНДЫКОЛЬ, ЕГИНДЫКОЛЬСКИЙ РАЙОН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>990440003617</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №1 СЕЛА ЕГИНДЫКОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕГИНДЫКОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСКОП"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И СПОРТА ЕГИНДЫКОЛЬСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ЕГИНДЫКОЛЬСКАЯ РАЙОННАЯ БОЛЬНИЦА» ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230741019484</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "КАРЬЕРНЫЙ ЦЕНТР ЕГИНДЫКОЛЬСКОГО РАЙОНА" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЕГИНДЫКОЛЬСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ДЕПАРТАМЕНТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН»</t>
+  </si>
+  <si>
+    <t>011141007773</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЕГИНДЫКОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>131040010671</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ АРХИТЕКТУРЫ, СТРОИТЕЛЬСТВА, ЖИЛИЩНО - КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ ЕГИДЫКОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>240240008665</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОБУЧЕНИЯ ЯЗЫКОВ" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И СПОРТА ЕГИНДЫКОЛЬСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>241240011826</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЕГИНДЫКОЛЬСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЕГИНДЫКОЛЬСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ ЕГИНДЫКОЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ЕГИНДЫКОЛЬСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ"</t>
+  </si>
+  <si>
+    <t>114435100</t>
+  </si>
+  <si>
+    <t>750440000029</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ПОЛТАВСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕГИНДЫКОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114439100</t>
+  </si>
+  <si>
+    <t>990540001991</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА БАУМАНСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕГИНДЫКОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114443100</t>
+  </si>
+  <si>
+    <t>990340005818</t>
+  </si>
+  <si>
+    <t>КГУ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА СПИРИДОНОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕГИНДЫКОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>021240003245</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «АППАРАТ АКИМА СПИРИДОНОВСКОГО СЕЛЬСКОГО ОКРУГА ЕГИНДЫКОЛЬСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>114447100</t>
+  </si>
+  <si>
+    <t>990440004477</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА УЗУНКОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕГИНДЫКОЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>131140000963</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ РАЙОНА БИРЖАН САЛ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА, АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА" РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>060140011079</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТДЕЛ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА» РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>111040007339</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОМУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "КҮНШУАҚ" ГОРОДА СТЕПНЯК ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТДЕЛ ПРЕДПРИНИМАТЕЛЬСТВА И ПРОМЫШЛЕННОСТИ» РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>241240021358</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>090240018471</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №1 ГОРОДА СТЕПНЯК ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗГЕР-ҚҰС"</t>
+  </si>
+  <si>
+    <t>220841042778</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ" РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>080140005315</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА ИМЕНИ БИРЖАН САЛ ГОРОДА СТЕПНЯК ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕМИЗБАЙ-U"</t>
+  </si>
+  <si>
+    <t>040540002289</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ №5, ГОРОД СТЕПНЯК, РАЙОН БИРЖАН САЛ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>БИРЖАН САЛ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>114532100</t>
+  </si>
+  <si>
+    <t>250441001434</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "INVEST MINING GROUP" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ ШАРАПИ АЛЬЖАНОВА СЕЛА САУЛЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114534100</t>
+  </si>
+  <si>
+    <t>040840003723</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БАЙМЫРЗИНСКОГО СЕЛЬСКОГО ОКРУГА" РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>970240004397</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БАЙМЫРЗА ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>990740002947</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ТАСШАЛКАР ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗГЕР"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО "ОРКЕН-АТАНСОР" ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРКЕН"</t>
+  </si>
+  <si>
+    <t>990340007636</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЗАОЗЕРНЫЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>250541036807</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "КОКШЕ-ЦЕМЕНТ"</t>
+  </si>
+  <si>
+    <t>970140004076</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЗАУРАЛОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЗАУРАЛОВСКОГО СЕЛЬСКОГО ОКРУГА" РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ "МЕЙІРІМ" , РАЙОНА БИРЖАН САЛ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ.</t>
+  </si>
+  <si>
+    <t>114543380</t>
+  </si>
+  <si>
+    <t>021240004451</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА КАРАТАЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА МАКПАЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114545300</t>
+  </si>
+  <si>
+    <t>090340021405</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА АЛГА ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114547100</t>
+  </si>
+  <si>
+    <t>030140002996</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА УЛЬГИНСКОГО СЕЛЬСКОГО ОКРУГА" РАЙОНА БИРЖАН САЛ</t>
+  </si>
+  <si>
+    <t>114547200</t>
+  </si>
+  <si>
+    <t>021240004421</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА ЖУКЕЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО РАЙОНУ БИРЖАН САЛ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114547300</t>
+  </si>
+  <si>
+    <t>240540004425</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BERKUTTY BURABAY PARK"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "811 АВТОРЕМОНТНЫЙ ЗАВОД КИ"</t>
+  </si>
+  <si>
+    <t>120440000563</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ИЗУЧЕНИЯ ЯЗЫКОВ" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЕРЕЙМЕНТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>410440000019</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ ЕРЕЙМЕНТАУСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЕРЕЙМЕНТАУСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>081140010354</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ЕРЕЙМЕНТАУСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА ЕРЕЙМЕНТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>120440002123</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҢА БАТЫР"</t>
+  </si>
+  <si>
+    <t>260440015014</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AN TRADE STORY"</t>
+  </si>
+  <si>
+    <t>990340005283</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЕРЕЙМЕНТАУСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>790840000010</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "АГРОТЕХНИЧЕСКИЙ КОЛЛЕДЖ.ГОРОД ЕРЕЙМЕНТАУ" ПРИ УПРАВЛЕНИИ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЕРЕЙМЕНТАУСКОЕ УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>210240006732</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННЫЙ ФОНД "ФОНД БЛАГОТВОРИТЕЛЬНОСТИ "ALTYN JUREK EREIMEN"</t>
+  </si>
+  <si>
+    <t>250240009803</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР АКТИВНОГО ДОЛГОЛЕТИЯ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЕРЕЙМЕНТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРЖАН-ТIC"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ЕРЕЙМЕНТАУСКАЯ РАЙОННАЯ БОЛЬНИЦА» ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>000540003854</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЕРЕЙМЕНТАУСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ МАШИНОСТРОИТЕЛЕЙ" - ПРОФСОЮЗНАЯ ОРГАНИЗАЦИЯ АО "811 АВТОРЕМОНТНЫЙ ЗАВОД КИ"</t>
+  </si>
+  <si>
+    <t>900840000115</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ШКОЛА-ЛИЦЕЙ ИМЕНИ БОГЕНБАЙ БАТЫРА ГОРОДА ЕРЕЙМЕНТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>030540006577</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА №1 ГОРОДА ЕРЕЙМЕНТАУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>160640000746</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЦЕНТР "АРНУР""</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕР-ТУЛПАР"</t>
+  </si>
+  <si>
+    <t>241240007709</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЕРЕЙМЕНТАУСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ,КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЕРЕЙМЕНТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>190241027516</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ ПАРА ВОЛЕЙБОЛА"</t>
+  </si>
+  <si>
+    <t>220841020172</t>
+  </si>
+  <si>
+    <t>ЕРЕЙМЕНТАУСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>131141018694</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «ЕРЕЙМЕНТАУСКИЙ» РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ГОСУДАРСТВЕННЫЙ НАЦИОНАЛЬНЫЙ ПРИРОДНЫЙ ПАРК «БУЙРАТАУ» КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ ЕРЕЙМЕНТАУСКОГО РАЙОННОГО МАСЛИХАТА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЕРЕЙМЕНТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ "АЗИАТСКИЙКРЕДИТНЫЙ ФОНД"</t>
+  </si>
+  <si>
+    <t>230242022662</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАНСКАЯ КОМПАНИЯ "ГАРАНТИЯ БЕЗОПАСНОСТИ"</t>
+  </si>
+  <si>
+    <t>040440003243</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ №2, ГОРОД ЕРЕЙМЕНТАУ, ЕРЕЙМЕНТАУСКИЙ РАЙОН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>991040002499</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЕРЕЙМЕНТАУСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ДОБРОВОЛЬНОЕ ПОЖАРНОЕ ОБЩЕСТВО ЕРЕЙМЕНТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>220440044318</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ ИНДИВИДУАЛЬНЫХ ПРЕДПРИНИМАТЕЛЕЙ, КРЕСТЬЯНСКИХ ХОЗЯЙСТВ И ЮРИДИЧЕСКИХ ЛИЦ "АССОЦИАЦИЯ РАЗВИТИЯ ПРЕДПРИНИМАТЕЛЬСТВА "ӨЛКЕ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРМЕДИА"</t>
+  </si>
+  <si>
+    <t>114637100</t>
+  </si>
+  <si>
+    <t>380840000015</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ОЛЖАБАЙ БАТЫРА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>000540003309</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ИМЕНИ ОЛЖАБАЙ БАТЫРА" ЕРЕЙМЕНТАУСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>114639100</t>
+  </si>
+  <si>
+    <t>000540003031</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА БОЗТАЛ" ЕРЕЙМЕНТАУСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>000540002102</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ТАЙБАЙСКОГО СЕЛЬСКОГО ОКРУГА" ЕРЕЙМЕНТАУСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>114641400</t>
+  </si>
+  <si>
+    <t>080340018512</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ ПЕРУАШ КӘРІМҰЛЫ СЕЛА МАЛТАБАР ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114645100</t>
+  </si>
+  <si>
+    <t>740740000038</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КУНШАЛГАН ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>970940003453</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА АЖЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114647100</t>
+  </si>
+  <si>
+    <t>211140014722</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАҚЖАН ГРУП"</t>
+  </si>
+  <si>
+    <t>114651100</t>
+  </si>
+  <si>
+    <t>660340000036</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ БАЛАБЕКА ЖАХИНА СЕЛА МАЙЛАН ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ПО АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>660440000031</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЕРКИНШИЛИК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕРЕЙМЕНТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PARADISE-M"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NQE MEDICAL"</t>
+  </si>
+  <si>
+    <t>001140003119</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЪЕДИНЕННЫЙ ОТДЕЛ ПО ДЕЛАМ ОБОРОНЫ ЕСИЛЬСКОГО И ЖАРКАИНСКОГО РАЙОНОВ АКМОЛИНСКОЙ ОБЛАСТИ" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>950240000757</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ ЕСИЛЬСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "DASTVEN"</t>
+  </si>
+  <si>
+    <t>100840014386</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ ЕСИЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>241240026765</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЕСИЛЬСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЕСИЛЬСКИЙ ГОРКОМХОЗ" ПРИ ГОСУДАРСТВЕННОМ УЧРЕЖДЕНИИ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА, АВТОМОБИЛЬНЫХ ДОРОГ И ЖИЛИЩНОЙ ИНСПЕКЦИИ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА, АВТОМОБИЛЬНЫХ ДОРОГ И ЖИЛИЩНОЙ ИНСПЕКЦИИ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЕСИЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>220941041238</t>
+  </si>
+  <si>
+    <t>ЕСИЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>ЕСИЛЬСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>121240015041</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ЯСЛИ-САД №2 «БОЛАШАҚ» ГОРОДА ЕСИЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ ЕСИЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>560440000019</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 1 ГОРОДА ЕСИЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>030140007580</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАНЫРАК Р"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "АГРОТЕХНИЧЕСКИЙ КОЛЛЕДЖ , ГОРОД ЕСИЛЬ" ПРИ УПРАВЛЕНИИ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>990340007051</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ДЕТСКО-ЮНОШЕСКОГО ТВОРЧЕСТВА ГОРОДА ЕСИЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>110440005542</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ ОБРАЗОВАНИЯ "УЧЕБНЫЙ ЦЕНТР "ЖҮРГІЗУШІ""</t>
+  </si>
+  <si>
+    <t>211040024568</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "THE FRIENDS"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>210940023292</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАТКЕН"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЕСИЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ № 214/1 В ГОРОДЕ ЕСИЛЬ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МК-ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЕСИЛЬСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>131140007663</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР ЕСИЛЬСКОГО РАЙОНА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ, КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА ГОРОДА ЕСИЛЬ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ГОСУДАРСТВЕННОГО КОММУНАЛЬНОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЕСИЛЬСКИЙ ГОРКОМХОЗ" ПРИ ГОСУДАРСТВЕННОМ УЧРЕЖДЕНИИ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ ЕСИЛЬСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>211040025080</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "HAPPY HOME"</t>
+  </si>
+  <si>
+    <t>220440037880</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЕСИЛЬСКИЕ ЗВЕЗДЫ"</t>
+  </si>
+  <si>
+    <t>ЕСИЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ МЕТОДИЧЕСКИЙ ЦЕНТР ФИТОСАНИТАРНОЙ ДИАГНОСТИКИ И ПРОГНОЗОВ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>200840004121</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ЕСИЛЬСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОЗАЛЕВСКИЙ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУРИКА" В Г. ЕСИЛЕ</t>
   </si>
   <si>
     <t>ЕСИЛЬСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "АГРОМАШХОЛДИНГ KZ"</t>
   </si>
   <si>
-    <t>116630100</t>
+    <t>040140004260</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА АКСАЙ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЗАГОРОДНЫЙ ОЗДОРОВИТЕЛЬНЫЙ КОМПЛЕКС "ҚАРЛЫҒАШ" ОТДЕЛА ОБРАЗОВАНИЯ ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>114837300</t>
+  </si>
+  <si>
+    <t>760440000020</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА СУРГАН ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОФИРМА КАРАКОЛ"</t>
+  </si>
+  <si>
+    <t>114845100</t>
+  </si>
+  <si>
+    <t>990340007359</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЖАНЫСПАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАРЕЧНЫЙ"</t>
+  </si>
+  <si>
+    <t>040140004210</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЗАРЕЧЕНСКОГО СЕЛЬСКОГО ОКРУГА ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА ЗНАМЕНКА ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>990440005772</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЗНАМЕНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>114857300</t>
+  </si>
+  <si>
+    <t>030740004845</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА КУМАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>114859300</t>
+  </si>
+  <si>
+    <t>990540002880</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «НАЧАЛЬНАЯ ШКОЛА СЕЛА КАЛАЧИ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>990340007298</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА МОСКОВСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ОРЛОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>114873100</t>
+  </si>
+  <si>
+    <t>990340007349</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА СВОБОДНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>121240013967</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ЯСЛИ-САД «ҚАРЛЫҒАШ» СЕЛА СВОБОДНОЕ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЕСИЛЬСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОВО-ПРИРЕЧНОЕ"</t>
+  </si>
+  <si>
+    <t>114879100</t>
+  </si>
+  <si>
+    <t>140840007436</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ИНТЕРНАЦИОНАЛЬНОГО СЕЛЬСКОГО ОКРУГА ЕСИЛЬСКОГО РАЙОНА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>081140009310</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ЖАКСЫНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ЖАКСЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ МЕТОДИЧЕСКИЙ ЦЕНТР ФИТОСАНИТАРНОЙ ДИАГНОСТИКИ И ПРОГНОЗОВ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>011040003038</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННАЯ ЖАКСЫНСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>011241009535</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЖАКСЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>950240000569</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ ЖАКСЫНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЖАКСЫНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>200740005601</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAQSY MED"</t>
+  </si>
+  <si>
+    <t>241240011787</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЖАКСЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>220941040626</t>
+  </si>
+  <si>
+    <t>ЖАКСЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>070140000540</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JOL QURYLYS"</t>
+  </si>
+  <si>
+    <t>230741019434</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "КАРЬЕРНЫЙ ЦЕНТР ЖАКСЫНСКОГО РАЙОНА" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>130440019318</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ, АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА ЖАКСЫНСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ATBASAR TECHNOPARK"</t>
+  </si>
+  <si>
+    <t>ЖАКСЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИМРАН AGRO"</t>
+  </si>
+  <si>
+    <t>101140015748</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ ЖАКСЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УРОЖАЙ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОФИРМА TNK"</t>
+  </si>
+  <si>
+    <t>030340003723</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ САД "ДАН" СЕЛА ЖАКСЫ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЖАКСЫНСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>030140004209</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА БЕЛАГАШ ЖАКСЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>115239100</t>
+  </si>
+  <si>
+    <t>021240004005</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА БЕЛОВОДСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ-QAR LTD" - "ХПП №2"</t>
+  </si>
+  <si>
+    <t>115243100</t>
+  </si>
+  <si>
+    <t>040640005574</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «УЧЕБНО-ПРОИЗВОДСТВЕННЫЙ КОМБИНАТ СЕЛА ЖАНА КИЙМА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>021240004759</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ ГУБАЙДУЛЛЫ АБДРАХМАНОВА СЕЛА ЖАНА КИЙМА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>030140004398</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЖАНАКИЙМИНСКОГО СЕЛЬСКОГО ОКРУГА ЖАКСЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>040840004345</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СТАНЦИЯ ЮНЫХ НАТУРАЛИСТОВ СЕЛА КИЙМА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>021240004641</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ КАБДЕША ШАРДАГУЛОВИЧА УСКЕНБАЕВА СЕЛА КИЙМА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>115247100</t>
+  </si>
+  <si>
+    <t>021240004917</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ИШИМСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>021140001502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИШИМ-АСТЫК"</t>
+  </si>
+  <si>
+    <t>115251100</t>
+  </si>
+  <si>
+    <t>021240000240</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА КАЛИНИНСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>115255100</t>
+  </si>
+  <si>
+    <t>021240004570</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КИЕВСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>980540000981</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАРАЖОН"</t>
+  </si>
+  <si>
+    <t>030140004348</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КЫЗЫЛСАЙСКОГО СЕЛЬСКОГО ОКРУГА ЖАКСЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>041240000630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОВОКИЕНКА"</t>
+  </si>
+  <si>
+    <t>021240004035</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА НОВОКИЕНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>021240003843</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ПОДГОРНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАКСЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОДГОРНОЕ-1"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ТАРАСОВСКОГО СЕЛЬСКОГО ОКРУГА ЖАКСЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШУНКЫРКОЛЬ"</t>
+  </si>
+  <si>
+    <t>610940000029</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ №1 ИМЕНИ НАДЕЖДЫ КРУПСКОЙ ГОРОДА ДЕРЖАВИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>850240000012</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ НИКОЛАЯ ОСТРОВСКОГО ГОРОДА ДЕРЖАВИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>050840005038</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ АКПАНА УКУБАЕВА ГОРОДА ДЕРЖАВИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ВЕЧЕРНЯЯ ШКОЛА ГОРОДА ДЕРЖАВИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>030640001577</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "ШАҢЫРАҚ" ГОРОДА ДЕРЖАВИНСК ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>221240019898</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CHARISMA DENT"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ЖАРКАИНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>230441017655</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАРАГАНДЫ ЖОЛДАРЫ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЖАРКАИНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЖАРКАИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>140241004964</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЖАРКАИНСКОГО РАЙОНА "ПАЛАТА ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>950140000733</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060140005470</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ПАССАЖИРСКОГО ТРАНСПОРТА, АВТОМОБИЛЬНЫХ ДОРОГ И ЖИЛИЩНОЙ ИНСПЕКЦИИ" ЖАРКАИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>990440004070</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЖАРКАИНСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТІС"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ» -АДМИНИСТРАТОР ЖАРКАИНСКОГО РАЙОННОГО СУДА</t>
+  </si>
+  <si>
+    <t>011141007278</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ЖАРКАИНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>241240008698</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЖАРКАИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>101240017946</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ" ЖАРКАИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>115431100</t>
+  </si>
+  <si>
+    <t>030140003280</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ОТРАДНОГО СЕЛЬСКОГО ОКРУГА ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕСТВЕННОСТЬЮ "АСТЫҚ ҚОЙМАЛАРЫ" "ХЛЕБНАЯ БАЗА №5"</t>
+  </si>
+  <si>
+    <t>115437100</t>
+  </si>
+  <si>
+    <t>030140003329</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА БИРСУАТ ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>630940000022</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА БИРСУАТ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>115441100</t>
+  </si>
+  <si>
+    <t>030140003366</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА CЕЛА ДАЛАБАЙ ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>790940000024</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ДАЛАБАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115443100</t>
+  </si>
+  <si>
+    <t>030340003076</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЖАНАДАЛИНСКОГО СЕЛЬСКОГО ОКРУГА ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>115443300</t>
+  </si>
+  <si>
+    <t>970240000463</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЗЕРНОГРАД ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115454100</t>
+  </si>
+  <si>
+    <t>030140003805</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА ЛЬВОВСКОЕ ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>115473100</t>
+  </si>
+  <si>
+    <t>720940000011</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ВАЛИХАНОВО ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>115475100</t>
+  </si>
+  <si>
+    <t>930940000134</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА УШКАРАСУ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>030140003825</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА ШОЙЫНДЫКОЛЬ ЖАРКАИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБС ЖАРКОЛЬ"</t>
+  </si>
+  <si>
+    <t>750940000027</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ШОЙЫНДЫКОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЖАРКАИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» ПРИ ОТДЕЛЕ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЗЕРЕНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>060140007596</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>060140011445</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПРЕДПРИНИМАТЕЛЬСТВА, ПРОМЫШЛЕННОСТИ И ТУРИЗМА ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ PROJECT OPERATING"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЗЕРЕНДИНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>960940000932</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060140009949</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ВНУТРЕННЕЙ ПОЛИТИКИ ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>090240013728</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "АРАЙЛЫ" СЕЛА ЗЕРЕНДА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>041140003808</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "БАЛАУСА" СЕЛА ЗЕРЕНДА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ЗЕРЕНДИНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>920240000513</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>241240006750</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЗЕРЕНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>250440025713</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГУД ЛАБ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 1 СЕЛА ЗЕРЕНДА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЧАСТНОЙ КОМПАНИИ "UNICORN CROPS LIMITED" ЗЕРЕНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ЗЕРЕНДИНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>030440001730</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР "ЗЕРЕН"</t>
+  </si>
+  <si>
+    <t>241240021546</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР АКТИВНОГО ДОЛГОЛЕТИЯ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ЗЕРЕНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ» - АДМИНИСТРАТОР ЗЕРЕНДИНСКОГО РАЙОННОГО СУДА</t>
+  </si>
+  <si>
+    <t>020540003213</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА СЕЛА ЗЕРЕНДА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230340039786</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "POLYMETTECH"</t>
+  </si>
+  <si>
+    <t>991040002324</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЗЕРЕНДИНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>200940014271</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "QOS"</t>
+  </si>
+  <si>
+    <t>081140010661</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ЗЕРЕНДИНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>060140008990</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА, ЖИЛИЩНОЙ ИНСПЕКЦИИ, ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>990740002441</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "МӘДЕНИЕТ ҮЙІ" ПРИ ОТДЕЛЕ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЗЕРЕНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>250141006553</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА СОЦИАЛЬНО - ПРЕДПРИНИМАТЕЛЬСКАЯ КОРПОРАЦИЯ "KOKSHE" - "СУНКАР"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>220841018923</t>
+  </si>
+  <si>
+    <t>ЗЕРЕНДИНСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>231140030897</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЕДИНСТВО-2023"</t>
+  </si>
+  <si>
+    <t>230741015739</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "КАРЬЕРНЫЙ ЦЕНТР ЗЕРЕНДИНСКОГО РАЙОНА" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА АККОЛЬСКОГО СЕЛЬСКОГО ОКРУГА ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "МЕЖДУНАРОДНЫЙ АЭРОПОРТ НУРСУЛТАН НАЗАРБАЕВ" - "АЭРОПОРТ КОКШЕТАУ"</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КАЗАЭРОНАВИГАЦИЯ" КОМИТЕТА ГРАЖДАНСКОЙ АВИАЦИИ МИНИСТЕРСТВА ТРАНСПОРТА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>115633400</t>
+  </si>
+  <si>
+    <t>970240001065</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА МОЛОДЕЖНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СОКОЛОВСКО-САРБАЙСКОЕ ГОРНО-ОБОГАТИТЕЛЬНОЕ ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ" - "АЛЕКСЕЕВСКИЙ ДОЛОМИТОВЫЙ РУДНИК"</t>
+  </si>
+  <si>
+    <t>080440011945</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №1 ПОСЕЛКА АЛЕКСЕЕВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>080440011955</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №2 ПОСЕЛКА АЛЕКСЕЕВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>970140003830</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЕЛЕНОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115637500</t>
+  </si>
+  <si>
+    <t>970940002346</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЖЫЛЫМДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АЙДАБУЛЬСКИЙ СПИРТЗАВОД"</t>
+  </si>
+  <si>
+    <t>980340002108</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АЙДАБОЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115643100</t>
+  </si>
+  <si>
+    <t>211140036426</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VIKTOROVSKOYE GCK"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИХАН ПЛЮС"</t>
+  </si>
+  <si>
+    <t>115647300</t>
+  </si>
+  <si>
+    <t>971240002195</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА АЗАТ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115647400</t>
+  </si>
+  <si>
+    <t>970240004119</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ОЗЕН ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОКШЕТАУСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРУПП ЧЕТЫРЕ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКШЕТАУАВТОДОР"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОПАЗ-5 " В ГОРОДЕ КОКШЕТАУ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КОНЫСБАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ALTYNTAU KOKSHETAU"</t>
+  </si>
+  <si>
+    <t>120240006713</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕВС ЭНЕРГО"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УЧРЕЖДЕНИЕ № 7" КОМИТЕТА УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ СИСТЕМЫ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>060340004043</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕРУД-КОКШЕТАУ"</t>
+  </si>
+  <si>
+    <t>115649400</t>
+  </si>
+  <si>
+    <t>021040003654</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ДОНГУЛАГАШ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>970140003652</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КЫЗЫЛСАЯ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115652400</t>
+  </si>
+  <si>
+    <t>970240004109</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КЫЗЫЛТАН ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА МАЛИКА ГАБДУЛЛИНА" ЗЕРЕНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРЕНДА-АСТЫК"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ТРОИЦКОГО СЕЛЬСКОГО ОКРУГА ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>980440002439</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ТРОИЦКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>021240003691</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА КАРСАК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ОРМАНДЫ БУЛАК" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ГОСУДАРСТВЕННЫЙ НАЦИОНАЛЬНЫЙ ПРИРОДНЫЙ ПАРК "КОКШЕТАУ" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>115659100</t>
+  </si>
+  <si>
+    <t>970140004125</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ШАГАЛАЛЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115659700</t>
+  </si>
+  <si>
+    <t>021140004071</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЕСКЕНЕЖАЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115665400</t>
+  </si>
+  <si>
+    <t>970240001025</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ИГИЛИК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БАЙТЕРЕКСКОГО СЕЛЬСКОГО ОКРУГА ЗЕРЕНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>970140000579</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БАЙТЕРЕК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ЗЕРЕНДИНСКИЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ГОСУДАРСТВЕННЫЙ НАЦИОНАЛЬНЫЙ ПРИРОДНЫЙ ПАРК "КОКШЕТАУ" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>115671100</t>
+  </si>
+  <si>
+    <t>180640008993</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧАСТНЫЙ ЯСЛИ-САД "КУНШУАК"</t>
+  </si>
+  <si>
+    <t>115671200</t>
+  </si>
+  <si>
+    <t>970240003973</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЕЛИКТИ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>970240001075</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА БИРЛЕСТИК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115673400</t>
+  </si>
+  <si>
+    <t>970240001530</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА КАРАОЗЕК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115677300</t>
+  </si>
+  <si>
+    <t>970240002350</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ  "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БАРАТАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЗЕРЕНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>115677800</t>
+  </si>
+  <si>
+    <t>000540001530</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КУЙБЫШЕВСКОЕ УЧРЕЖДЕНИЕ ЛЕСНОГО ХОЗЯЙСТВА УПРАВЛЕНИЯ ПРИРОДНЫХ РЕСУРСОВ И РЕГУЛИРОВАНИЯ ПРИРОДОПОЛЬЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>130440028327</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИИ КОРГАЛЖЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060241004674</t>
+  </si>
+  <si>
+    <t>КОРГАЛЖЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «РЕСПУБЛИКАНСКИЙ МЕТОДИЧЕСКИЙ ЦЕНТР ФИТОСАНИТАРНОЙ ДИАГНОСТИКИ И ПРОГНОЗОВ» КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «КОРГАЛЖЫНСКАЯ РАЙОННАЯ БОЛЬНИЦА» ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>КОРГАЛЖЫНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ КОРГАЛЖЫНСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>020840001189</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ АКТАНА ТОЛЕУБАЕВА СЕЛА КОРГАЛЖЫН ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КОРГАЛЖЫНСКИЙ РАЙОННЫЙ ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КОРГАЛЖЫНСКИЙ ГОСУДАРСТВЕННЫЙ ПРИРОДНЫЙ ЗАПОВЕДНИК" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>170140026179</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОБУЧЕНИЯ ЯЗЫКОВ" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ И РАЗВИТИЯ ЯЗЫКОВ КОРГАЛЖЫНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КОРГАЛЖИНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>230741019444</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАРЬЕРНЫЙ ЦЕНТР КОРГАЛЖЫНСКОГО РАЙОНА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ» УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>240440022460</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРА БАЛА 2024"</t>
+  </si>
+  <si>
+    <t>990340001280</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ДЕТСКО-ЮНОШЕСКОГО ТВОРЧЕСТВА СЕЛА КОРГАЛЖЫН ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>230740008740</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ЖАС ТАЛАНТ" IT МЕКТЕБІ"</t>
+  </si>
+  <si>
+    <t>951241000507</t>
+  </si>
+  <si>
+    <t>КОРГАЛЖЫНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>081140011342</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ КОРГАЛЖЫНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>130740021688</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АК-БОТАКАН"</t>
+  </si>
+  <si>
+    <t>190140039362</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕСНУР N"</t>
+  </si>
+  <si>
+    <t>011141007298</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ КОРГАЛЖЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО АКМОЛИНСКОЙ ОБЛАСТИ" – АДМИНИСТРАТОР КОРГАЛЖЫНСКОГО РАЙОННОГО СУДА</t>
+  </si>
+  <si>
+    <t>116033100</t>
+  </si>
+  <si>
+    <t>020840000933</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АМАНГЕЛЬДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АРЫКТЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>116035400</t>
+  </si>
+  <si>
+    <t>041040001473</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «НАЧАЛЬНАЯ ШКОЛА СЕЛА САДЫРБАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КЕНБИДАЙКСКОГО СЕЛЬСКОГО ОКРУГА КОРГАЛЖЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>030540004957</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА МАЙШУКЫРСКОГО СЕЛЬСКОГО ОКРУГА КОРГАЛЖЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>240540035891</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРДЕ БАЛАБАҚША"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КАРАШАЛГИНСКОГО СЕЛЬСКОГО ОКРУГА КОРГАЛЖЫНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>116041400</t>
+  </si>
+  <si>
+    <t>020840000953</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА УЯЛЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>116045500</t>
+  </si>
+  <si>
+    <t>020840000864</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА УШСАРТ ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>116047100</t>
+  </si>
+  <si>
+    <t>020840000844</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ УСЕНОВА СЕЛА САБЫНДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО КОРГАЛЖЫНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>951241000468</t>
+  </si>
+  <si>
+    <t>САНДЫКТАУСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>000640002671</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ САНДЫКТАУСКОГО РАЙОННОГО МАСЛИХАТА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ САНДЫКТАУСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>990440005465</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №1 СЕЛА БАЛКАШИНО ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "САНДЫКТАУСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>980240001156</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "САНДЫКТАУСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ДЕПАРТАМЕНТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>241240005227</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ОБЩЕСТВО ВЗАИМНОГО СТРАХОВАНИЯ "САНДЫКТАУ"</t>
+  </si>
+  <si>
+    <t>САНДЫКТАУСКИЙ РАЙОННЫЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "МЕЖДУНАРОДНОЕ ОБЩЕСТВО "ҚАЗАҚ ТІЛІ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУРИКА" В СЕЛЕ БАЛКАШИНО</t>
+  </si>
+  <si>
+    <t>011141007971</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ САНДЫКТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>081240008277</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ САНДЫКТАУСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>101240016501</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЭКОНОМИКИ И ФИНАНСОВ САНДЫКТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ САНДЫКТАУСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>140540009326</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР САНДЫКТАУСКОГО РАЙОНА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>560240000011</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ САНДЫКТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060140001061</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА САНДЫКТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>200340016266</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР РАЗВИТИЯ ЯЗЫКОВ" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>150240025894</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ № 12, СЕЛО БАЛКАШИНО, САНДЫКТАУСКИЙ РАЙОН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>030340004474</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКАЯ МУЗЫКАЛЬНАЯ ШКОЛА СЕЛА БАЛКАШИНО ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>130940004803</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СЕЛЬСКОГО ХОЗЯЙСТВА, ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ И ПРЕДПРИНИМАТЕЛЬСТВА САНДЫКТАУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО САНДЫКТАУСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>000340000337</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННАЯ САНДЫКТАУСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>030540003700</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БАРАКПАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БАРАКПАЙСКОГО СЕЛЬСКОГО ОКРУГА" САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>150140021025</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕЛГОРОДСКОЕ"</t>
+  </si>
+  <si>
+    <t>030540004997</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БЕЛГОРОДСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БЕЛГОРОДСКОГО СЕЛЬСКОГО ОКРУГА" САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>116439100</t>
+  </si>
+  <si>
+    <t>030540002702</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА ВАСИЛЬЕВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>030540003671</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ БАЙДАЛЫ УРАЗАЛИНА, ГЕРОЯ СОЦИАЛИСТИЧЕСКОГО ТРУДА СЕЛА ВЕСЕЛОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ВЕСЕЛОВСКОГО СЕЛЬСКОГО ОКРУГА" САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>030640001292</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЖАМБЫЛСКОГО СЕЛЬСКОГО ОКРУГА" САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>116443300</t>
+  </si>
+  <si>
+    <t>030540003582</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА ИМЕНИ НУРГАБУЛЫ МАЛГАЖДАРОВА СЕЛА КЫЗЫЛ-КАЗАХСТАН ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>011040003692</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КАМЕНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>980440000630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЗ БАЛКАШИНСКИЙ"</t>
+  </si>
+  <si>
+    <t>030540003592</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЛЕСНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАДЕНИЕТ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СВОБОДНОЕ"</t>
+  </si>
+  <si>
+    <t>030640003853</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА МАКСИМОВСКОГО СЕЛЬСКОГО ОКРУГА" САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>116451200</t>
+  </si>
+  <si>
+    <t>030540003790</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ВЛАДИМИРОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>116451400</t>
+  </si>
+  <si>
+    <t>030540003801</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА СПАССКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>116453100</t>
+  </si>
+  <si>
+    <t>030440003905</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АҚСОРАҢ" САНДЫКТАУСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>001240001017</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПКФ НОВОНИКОЛЬСКОЕ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕТСКИЙ КРУГЛОГОДИЧНЫЙ ОЗДОРОВИТЕЛЬНЫЙ ЛАГЕРЬ ПРИ УПРАВЛЕНИИ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>030540003621</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА БОГОРОДКА ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ДОРОГИНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО САНДЫКТАУСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
     <t>110341011747</t>
   </si>
   <si>
     <t>ФИЛИАЛ ДЕПАРТАМЕНТА ЮСТИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН «ЦЕЛИНОГРАДСКИЙ МЕЖРАЙОННЫЙ ТЕРРИТОРИАЛЬНЫЙ ОТДЕЛ ПРИНУДИТЕЛЬНОГО ИСПОЛНЕНИЯ»</t>
   </si>
   <si>
-    <t>140240021999</t>
-[...8 lines deleted...]
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АСТРАХАНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+    <t>151140011942</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕНОЕ ПРЕДПРИЯТИЕ "ЦЕНТР ДЕТСКО-ЮНОШЕСКОГО ТВОРЧЕСТВА "ЖАС ШАБЫТ" ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " KONSALTKAZ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "РАЙОННЫЙ ДОМ КУЛЬТУРЫ" ПРИ ОТДЕЛЕ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЦЕЛИНОГРАДСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CAPITAL PROJECTS LTD"</t>
+  </si>
+  <si>
+    <t>230140034926</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAN SECURITY"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР ЦЕЛИНОГРАДСКОГО РАЙОНА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ ЦЕЛИНОГРАДСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕНІМ-ЗЕРЕ"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>230340023185</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART DIGITAL SCHOOL"</t>
+  </si>
+  <si>
+    <t>230740008047</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYNARMED"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ СТРЕЛЬБЫ ИЗ ЛУКА "АЛТЫН ЖЕБЕ" ПО АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>111240010584</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕЛИНОГРАДСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>991040002409</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕЛИНОГРАДСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>960440000121</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АКМОЛА-ФЕНИКС"</t>
+  </si>
+  <si>
+    <t>ЦЕЛИНОГРАДСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>130940004358</t>
+  </si>
+  <si>
+    <t>ГУ "ОТДЕЛ ПАССАЖИРСКОГО ТРАНСПОРТА И АВТОМОБИЛЬНЫХ ДОРОГ ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКМОЛ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ ЦЕЛИНОГРАДСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>240140029476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAND NOBEL ААО"</t>
+  </si>
+  <si>
+    <t>991240000310</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АКМОЛ ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 44813" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>160240018972</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEGA GUARD"</t>
+  </si>
+  <si>
+    <t>801140000032</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АКМОЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>060840005179</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕЛИНОГРАДСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>991140000872</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>030941002198</t>
+  </si>
+  <si>
+    <t>ЦЕЛИНОГРАДСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ МЕТОДИЧЕСКИЙ ЦЕНТР ФИТОСАНИТАРНОЙ ДИАГНОСТИКИ И ПРОГНОЗОВ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>230741016360</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАРЬЕРНЫЙ ЦЕНТР ЦЕЛИНОГРАДСКОГО РАЙОНА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ЦЕНТР ТРУДОВОЙ МОБИЛЬНОСТИ ПО АКМОЛИНСКОЙ ОБЛАСТИ» УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>140940026360</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЛАБАҚША АЛТЫН БЕСІК"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ АКМОЛИНСКОЙ ОБЛАСТИ ПО ГАНДБОЛУ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЦЕЛИНОГРАДСКАЯ РАЙОННАЯ ПОЛИКЛИНИКА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ .</t>
+  </si>
+  <si>
+    <t>991240004422</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ ЦЕЛИНОГРАДСКОГО РАЙОННОГО МАСЛИХАТА"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЦЕЛИНОГРАДСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУРОЧКА РЯБА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЦЕЛИНОГРАД СУ АРНАСЫ" ПРИ АКИМАТЕ ЦЕЛИНОГРАДСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЖСЕРВИС"</t>
+  </si>
+  <si>
+    <t>130540009374</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СЕЛЬСКОГО ХОЗЯЙСТВА ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ГАГАРИНА, ДОМ 15"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "МНОГОПРОФИЛЬНАЯ ОБЛАСТНАЯ БОЛЬНИЦА №2" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>116630300</t>
+  </si>
+  <si>
+    <t>181040029709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MARLEN-2050"</t>
+  </si>
+  <si>
+    <t>116637100</t>
+  </si>
+  <si>
+    <t>040740003145</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АГРОФИРМА "АКТЫК"</t>
+  </si>
+  <si>
+    <t>116637300</t>
+  </si>
+  <si>
+    <t>030340001698</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЖАНА ЖАЙНАК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>116643100</t>
   </si>
   <si>
     <t>131040017855</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ  ОТВЕТСТВЕННОСТЬЮ "БАЛДЫРҒАН-2013"</t>
   </si>
   <si>
-    <t>190740011661</t>
-[...77 lines deleted...]
-    <t>041240007023</t>
+    <t>150140009442</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "КОШАКАН" СЕЛА КАЖЫМУКАН ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>116644100</t>
+  </si>
+  <si>
+    <t>150540010699</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКЖАИК Д"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРКЕН А"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ "МЕЙРАМБЕК"</t>
+  </si>
+  <si>
+    <t>240540027117</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ЛИЦЕЙ СЕЛА КОЯНДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОЛАШАК И КО"</t>
+  </si>
+  <si>
+    <t>180340002021</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРСИЛА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА ЭНДОХИРУРГИИ"</t>
+  </si>
+  <si>
+    <t>141240018971</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕАБИЛИТАЦИОННЫЙ ЦЕНТР "НУР-АЙ"</t>
+  </si>
+  <si>
+    <t>220641022012</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРУБПРОМ" В АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARYN DENT"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМИРХАН-KZ"</t>
+  </si>
+  <si>
+    <t>240840020369</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕМЕЙНАЯ СТОМАТОЛОГИЧЕСКАЯ ПОМОЩЬ"</t>
+  </si>
+  <si>
+    <t>130140004636</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STARLED"</t>
+  </si>
+  <si>
+    <t>070640007219</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА КОЯНДЫ ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEW LIFE" ОЗДОРОВИТЕЛЬНЫЙ-РЕАБИЛИТАЦИОННЫЙ ЦЕНТР"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБЫЛАЙ-2010"</t>
+  </si>
+  <si>
+    <t>990440006215</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЖАЛГЫЗКУДУК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АСТАНА-ӨНІМ"</t>
+  </si>
+  <si>
+    <t>130940000028</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А-S-ИНВЕСТ ГРУПП"</t>
+  </si>
+  <si>
+    <t>160140016368</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНДАУА-2016"</t>
+  </si>
+  <si>
+    <t>151240003975</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БУРА-KZ"</t>
+  </si>
+  <si>
+    <t>151240019436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЕМ СТРОЙ ГРУПП 2030"</t>
+  </si>
+  <si>
+    <t>220640024985</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИКО-КОНСУЛЬТАТИВНЫЙ ЦЕНТР "МЕЙІРІМ""</t>
+  </si>
+  <si>
+    <t>250140027609</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DEBIT-KREDIT"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЖАНАЖОЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ОРАЗАКСКОГО СЕЛЬСКОГО ОКРУГА ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>116649200</t>
+  </si>
+  <si>
+    <t>240240021474</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART SANA"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ "ШАПАГАТ" СЕЛО АККАЙЫН, ЦЕЛИНОГРАДСКИЙ РАЙОН" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ.</t>
+  </si>
+  <si>
+    <t>116653300</t>
+  </si>
+  <si>
+    <t>030540004273</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АКМЕЧЕТЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>150940001565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАС 2015"</t>
+  </si>
+  <si>
+    <t>116655300</t>
+  </si>
+  <si>
+    <t>030540004302</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ТОНКЕРИС ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>116655400</t>
+  </si>
+  <si>
+    <t>030540004500</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ЫНТЫМАК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАНШУК-АЭ"</t>
+  </si>
+  <si>
+    <t>200540016898</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕНОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "ӘДЕМАУ" СЕЛА МАНШУК ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>116659100</t>
+  </si>
+  <si>
+    <t>991240004742</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ЖАНАЕСИЛЬСКОГО СЕЛЬСКОГО ОКРУГА ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>116659200</t>
+  </si>
+  <si>
+    <t>030540004223</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА МОРТЫК ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>081240001130</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД" СОЛНЫШКО" СЕЛА РОДИНА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ АГРОФИРМА "РОДИНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСТАНА-НАН"</t>
+  </si>
+  <si>
+    <t>030340003822</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АҚЖАР ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>181040020606</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОЦИАЛЬНОЕ ПРЕДПРИЯТИЕ "БЕРЕКЕ"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АКМОЛИНСКАЯ РАСПРЕДЕЛИТЕЛЬНАЯ ЭЛЕКТРОСЕТЕВАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>980840003878</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА КАБАНБАЙ БАТЫРА ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>240540007053</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ШКОЛА-ЛИЦЕЙ СЕЛА КАБАНБАЙ БАТЫР ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>АКМОЛИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " АТП-ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>116665400</t>
+  </si>
+  <si>
+    <t>121140020639</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDITEC"</t>
+  </si>
+  <si>
+    <t>060840000336</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КДЛ ОЛИМП"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА САРЫКОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ЦЕЛИНОГРАДСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>020741006548</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>150640014030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛАКАЙ KZ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "СЕНІМ-А ТАЛАПКЕР""</t>
+  </si>
+  <si>
+    <t>121040000274</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASRS"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТАЙ ДЕНТ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА СЕЛА ТАЛАПКЕР ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>260340032625</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MIRROLINE"</t>
+  </si>
+  <si>
+    <t>190640000890</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРАСЫЛ 2019"</t>
+  </si>
+  <si>
+    <t>116673100</t>
+  </si>
+  <si>
+    <t>991240004284</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ШАЛКАРСКОГО СЕЛЬСКОГО ОКРУГА ЦЕЛИНОГРАДСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>116675100</t>
+  </si>
+  <si>
+    <t>210140028948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAVET"</t>
+  </si>
+  <si>
+    <t>060140008693</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>220540038307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКБОЗАТ2022"</t>
+  </si>
+  <si>
+    <t>250440011248</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>111240008878</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШОРТАНДИНСКАЯ РАЙОННАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>050240008724</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНО КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД "АҚБОТА" ПОСЕЛКА ШОРТАНДЫ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ШОРТАНДИНСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>231040005852</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПОДДЕРЖКИ СЕМЬИ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИОМЕД"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ ШОРТАНДИНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ШОРТАНДИНСКАЯ РАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ.</t>
+  </si>
+  <si>
+    <t>601240000014</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 2 ПОСЕЛКА ШОРТАНДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>011141007733</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» ОТДЕЛА КУЛЬТУРЫ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>090840006083</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД "БАЛДӘУРЕН" ПОСЕЛКА ШОРТАНДЫ ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>211240033683</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ КУЛЬТУРЫ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА" ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ШОРТАНДИНСКИЙ РАЙОННЫЙ ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТИ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>131140017819</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР» ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ И РАЗВИТИЯ ЯЗЫКОВ ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>030540003979</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 3 ПОСЕЛКА ШОРТАНДЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ И СЕЛЬСКОГО ХОЗЯЙСТВА» ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕР-АНА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШОРТАНДИНСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ОТДЕЛ СТРОИТЕЛЬСТВА, АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА» ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ МАСЛИХАТА ШОРТАНДИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ШОРТАНДИНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НИВА"</t>
+  </si>
+  <si>
+    <t>050140008176</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА АНДРЕЕВСКОГО СЕЛЬСКОГО ОКРУГА" ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>640840000070</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АНДРЕЕВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>116833800</t>
+  </si>
+  <si>
+    <t>030540004005</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ОКТЯБРЬСКОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ДАМСИНСКОГО СЕЛЬСКОГО ОКРУГА" ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>050240008695</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ - САД "БАЛАУСА" СЕЛА ДАМСА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>140740003067</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТИМАКС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР ЗЕРНОВОГО ХОЗЯЙСТВА ИМ. А.И. БАРАЕВА"</t>
+  </si>
+  <si>
+    <t>080440012001</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ"ВЕЧЕРНЯЯ ШКОЛА ПОСЕЛКА НАУЧНЫЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>030340003802</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "РЕСПУБЛИКАНСКИЙ НАУЧНО-МЕТОДИЧЕСКИЙ ЦЕНТР АГРОХИМИЧЕСКОЙ СЛУЖБЫ" КОМИТЕТА ПО УПРАВЛЕНИЮ ЗЕМЕЛЬНЫМИ РЕСУРСАМИ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>210440031681</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "БАРАЕВА 16"</t>
+  </si>
+  <si>
+    <t>660140000049</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ПОСЕЛКА НАУЧНЫЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>101140005959</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДЕТСКИЙ САД "БӨБЕК" СЕЛА БОЗАЙГЫР ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЖОЛЫМБЕТ АКЦИОНЕРНОГО ОБЩЕСТВА "АК АЛТЫНАЛМАС"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ЖОЛЫМБЕТ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХАЛТЫН TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>221240000371</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ТЕАТРАЛЬНАЯ 15"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ ПОСЕЛКА ЖОЛЫМБЕТ, ШОРТАНДИНСКОГО РАЙОНА" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ.</t>
+  </si>
+  <si>
+    <t>116841200</t>
+  </si>
+  <si>
+    <t>030540005033</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА МЫКТЫКОЛЬ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>000240002964</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОВОКУБАНСКОЕ"</t>
+  </si>
+  <si>
+    <t>050240008734</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ - САД "ГҮЛДЕР" СЕЛА НОВОКУБАНКА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЧАСТНОЙ КОМАПАНИИ "UNICORN CROPS LIMITED" ШОРТАНДИНСКОГО РАЙОНА НОВОКУБАНСКИЙ СЕЛЬСКИЙ ОКРУГ.</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ - САД "АЙГӨЛЕК" СЕЛА ПЕТРОВКА ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>720840000038</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ПЕТРОВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ПЕТРОВСКОГО СЕЛЬСКОГО ОКРУГА" ШОРТАНДИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>116849100</t>
+  </si>
+  <si>
+    <t>710840000076</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА ПРИГОРОДНОЕ ОТДЕЛА ОБРАЗОВАНИЯ ПО ШОРТАНДИНСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБАСТИ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАЕВКА"</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЩУЧИНСКАЯ РАЙОННАЯ ЭКСПЛУАТАЦИОННАЯ ЧАСТЬ" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
-    <t>113220100</t>
-[...139 lines deleted...]
-  <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "БУРАБАЙСКАЯ МНОГОПРОФИЛЬНАЯ МЕЖРАЙОННАЯ БОЛЬНИЦА" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>990940001371</t>
-[...1 lines deleted...]
-  <si>
     <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ПОЛИЦИИ БУРАБАЙСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ АКМОЛИНСКОЙ ОБЛАСТИ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
-    <t>060640005885</t>
-[...68 lines deleted...]
-    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "БОРОВСКОЙ 63"</t>
+    <t>050140006863</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ВНУТРЕННЕЙ ПОЛИТИКИ И ПО ДЕЛАМ РЕЛИГИЙ БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>110541008635</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ УЧРЕЖДЕНИЯ ОБРАЗОВАНИЯ "ГОЛУБОЙ ПАРУС" В ГОРОДЕ ЩУЧИНСК</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВИЦЕННА-БУРАБАЙ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "СЕВЕРНЫЙ РЕГИОН" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ "РЕСПУБЛИКАНСКИЙ ЛЕСНОЙ СЕЛЕКЦИОННО-СЕМЕНОВОДЧЕСКИЙ ЦЕНТР" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "БУРАБАЙ СУ АРНАСЫ" ПРИ ОТДЕЛЕ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА И ЖИЛИЩНОЙ ИНСПЕКЦИИ БУРАБАЙСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>240541036260</t>
+  </si>
+  <si>
+    <t>"ОТДЕЛЕНИЕ (ФИЛИАЛ) РЕАБИЛИТАЦИИ ГОСПИТАЛЯ" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ГЛАВНЫЙ ВОЕННЫЙ КЛИНИЧЕСКИЙ ГОСПИТАЛЬ МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>230940021061</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЕДОМСКОГО 6"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "БУРАБАЙСКОЕ РАЙОННОЕ УПРАВЛЕНИЕ ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ДЕПАРТАМЕНТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННОГО КАЗНАЧЕЙСТВА МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>120940002419</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НӘБИ-2011"</t>
+  </si>
+  <si>
+    <t>010740001738</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВАГОНО - РЕМОНТНОЕ ДЕПО "БУРАБАЙ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ № 105/1 В ГОРОДЕ ЩУЧИНСК ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МК-ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБЛГАЗ"</t>
+  </si>
+  <si>
+    <t>201140022434</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПУЛЬС N"</t>
+  </si>
+  <si>
+    <t>220540019757</t>
+  </si>
+  <si>
+    <t>ТОО "MIMIKA+A"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ ЩУЧИНСК</t>
+  </si>
+  <si>
+    <t>970140000380</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 5 ГОРОДА ЩУЧИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНАЯ КОМПАНИЯ "ҚАЗАҚСТАН ТЕМІР ЖОЛЫ" - "КУРОРТ-БОРОВСКОЕ РЕЛЬСОСВАРОЧНОЕ ПРЕДПРИЯТИЕ"</t>
+  </si>
+  <si>
+    <t>970140004770</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ № 1 ГОРОДА ЩУЧИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>010140004047</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯКОТЛОМАШ"</t>
+  </si>
+  <si>
+    <t>241240008559</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ В УСЛОВИЯХ НА ДОМУ" ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ БУРАБАЙСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>160940001237</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЛА CITY"</t>
+  </si>
+  <si>
+    <t>010141005764</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКМОЛИНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ "ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>940540001744</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САНАТОРИЙ "ЗЕЛЕНЫЙ БОР"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОБУЧЕНИЯ ЯЗЫКАМ" ОТДЕЛА КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ, ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА БУРАБАЙСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>150540010094</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОТА-2015"</t>
+  </si>
+  <si>
+    <t>031040003963</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА И ЖИЛИЩНОЙ ИНСПЕКЦИИ БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>240540003417</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SANITAS ПРОЦЕДУРНЫЙ КАБИНЕТ"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "САНАТОРИЙ ЩУЧИНСКИЙ"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЦЕНТР ОЛИМПИЙСКОЙ ПОДГОТОВКИ ПО ЗИМНИМ ВИДАМ СПОРТА" КОМИТЕТА ПО ДЕЛАМ СПОРТА И ФИЗИЧЕСКОЙ КУЛЬТУРЫ МИНИСТЕРСТВА ТУРИЗМА И СПОРТА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RG GOLD"</t>
+  </si>
+  <si>
+    <t>200540022199</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ГОРОДСКОГО ХОЗЯЙСТВА ГОРОДА ЩУЧИНСКА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОРОВСКОЕ ЛОКОМОТИВО-ВАГОНОРЕМОНТНОЕ ДЕПО"</t>
+  </si>
+  <si>
+    <t>210640011278</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МИР 33"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ ГОРОД ЩУЧИНСК, БУРАБАЙСКИЙ РАЙОН" УПРАВЛЕНИЯ КООРДИНАЦИИ ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>231240022176</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UAK A"</t>
+  </si>
+  <si>
+    <t>010941006404</t>
+  </si>
+  <si>
+    <t>БУРАБАЙСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «Г.АСТАНЫ И АКМОЛИНСКОЙ ОБЛАСТИ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ПРОСВЕЩЕНИЯ, НАУКИ И ВЫСШЕГО ОБРАЗОВАНИЯ»</t>
+  </si>
+  <si>
+    <t>980740001362</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО БУРАБАЙСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АКМОЛИНСКОЙ ОБЛАСТИ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>230640036287</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР ПОДДЕРЖКИ СЕМЬИ» ОТДЕЛА ЗАНЯТОСТИ И СОЦИАЛЬНЫХ ПРОГРАММ БУРАБАЙСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҢА ТҰРМЫС 2020"</t>
+  </si>
+  <si>
+    <t>970140004809</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 2 ГОРОДА ЩУЧИНСК ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>161040019877</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОМАТОЛОГИЧЕСКИЙ КАБИНЕТ УЛЫБКА 32"</t>
+  </si>
+  <si>
+    <t>231040009141</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СВМЕНЕДЖМЕНТ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ БУРАБАЙСКОГО РАЙОНА ПАЛАТЫ ПРЕДПРИНИМАТЕЛЕЙ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>230641019580</t>
+  </si>
+  <si>
+    <t>УЧЕБНО - ТРЕНИРОВОЧНЫЙ ОЗДОРОВИТЕЛЬНЫЙ КОМПЛЕКС (ФИЛИАЛ, ГОРОД ЩУЧИНСК, АКМОЛИНСКАЯ ОБЛАСТЬ) РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "СПОРТИВНЫЙ КОМИТЕТ МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН – ЦЕНТРАЛЬНЫЙ СПОРТИВНЫЙ КЛУБ"</t>
+  </si>
+  <si>
+    <t>131040015928</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "МОЛОДЕЖНЫЙ РЕСУРСНЫЙ ЦЕНТР БУРАБАЙСКОГО РАЙОНА" ОТДЕЛА ВНУТРЕННЕЙ ПОЛИТИКИ И ПО ДЕЛАМ РЕЛИГИЙ БУРАБАЙСКОГО РАЙОНА</t>
+  </si>
+  <si>
+    <t>980540001206</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННЫЙ ЩУЧИНСКИЙ ДОМ РЕБЁНКА" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BURABAY HOTEL MANAGEMENT" (БУРАБАЙ ХОТЕЛ МЕНЕДЖМЕНТ)</t>
+  </si>
+  <si>
+    <t>230340001491</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ ФИРМА “AQYL”"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTA ХАСАН-АЛИ"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "САНАТОРИЙ АРКА"</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКОМОТИВ" РАБОТНИКОВ ЖЕЛЕЗНОЙ ДОРОГИ Г.ЩУЧИНСК"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ГОСУДАРСТВЕННЫХ АКТИВОВ И ЗАКУПОК БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>060140010407</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ СТРОИТЕЛЬСТВА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЕННЫЙ КОЛЛЕДЖ МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН ИМЕНИ ШОКАНА УАЛИХАНОВА"</t>
+  </si>
+  <si>
+    <t>241240037818</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ ЛИЦ С ИНВАЛИДНОСТЬЮ "ШАҢЫРАҚ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZBEEF GROUP"</t>
+  </si>
+  <si>
+    <t>020940005185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АҚЖАЙЫҚ - БУРАБАЙ"  </t>
+  </si>
+  <si>
+    <t>117033100</t>
+  </si>
+  <si>
+    <t>991040000789</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ АБЫЛАЙХАНА СЕЛА КЫЗЫЛАГАШ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>117033300</t>
+  </si>
+  <si>
+    <t>970140001379</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА АКЫЛБАЙ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ОБЛАСТНОЙ ДЕТСКИЙ РЕАБИЛИТАЦИОННЫЙ ЦЕНТР "БУРАБАЙ" ПРИ УПРАВЛЕНИИ ЗДРАВООХРАНЕНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>221240000242</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "НА СОВЕТСКОЙ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ НАЦИОНАЛЬНЫЙ ПРИРОДНЫЙ ПАРК "БУРАБАЙ" УПРАВЛЕНИЯ ДЕЛАМИ ПРЕЗИДЕНТА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>160440033274</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BURABAI HEALTH RESORT"</t>
+  </si>
+  <si>
+    <t>240741028405</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ КУРОРТОЛОГИИ И МЕДИЦИНСКОЙ РЕАБИЛИТАЦИИ" МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН "ЛЕЧЕБНО-ОЗДОРОВИТЕЛЬНЫЙ КОМПЛЕКС "БУРАБАЙ"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ЛЕЧЕБНО-ОЗДОРОВИТЕЛЬНЫЙ КОМПЛЕКС "ОК-ЖЕТПЕС"</t>
+  </si>
+  <si>
+    <t>230740041376</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «САНАТОРНО-РЕАБИЛИТАЦИОННЫЙ ЦЕНТР «АЛТЫН-БУРА»</t>
+  </si>
+  <si>
+    <t>230940010719</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛЕЧЕБНО-ОЗДОРОВИТЕЛЬНЫЙ КОМПЛЕКС ОКЖЕТПЕС АКБУРА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРНОВАЯ ИНДУСТРИЯ-АСТАНА"</t>
+  </si>
+  <si>
+    <t>117037100</t>
+  </si>
+  <si>
+    <t>021240003196</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ВЕДЕНОВСКОГО СЕЛЬСКОГО ОКРУГА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>020440007857</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОФИРМА "ВЕДЕНОВКА"</t>
+  </si>
+  <si>
+    <t>990840001358</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЛАСТНАЯ СРЕДНЯЯ ШКОЛА-ИНТЕРНАТ САНАТОРНОГО ТИПА "ЖҰЛДЫЗ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>990340008703</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ - САД "РОМАШКА" СЕЛА ЗЕЛЕНЫЙ БОР ПРИ ОТДЕЛЕ ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>117051100</t>
+  </si>
+  <si>
+    <t>220240012560</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AF BURABAY-2007 GCK"</t>
+  </si>
+  <si>
+    <t>117051500</t>
+  </si>
+  <si>
+    <t>990640004642</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА САВИНКА ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>021240003463</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КЕНЕСАРИНСКОГО СЕЛЬСКОГО ОКРУГА БУРАБАЙСКОГО РАЙОНА"</t>
   </si>
   <si>
     <t>117055400</t>
   </si>
   <si>
     <t>991140002076</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ЖАСЫЛ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
-    <t>940140000543</t>
-[...4049 lines deleted...]
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ, АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА ГОРОДА КОСШЫ"</t>
+    <t>990340002447</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ВЫСШИЙ КОЛЛЕДЖ ВЕТЕРИНАРИИ И БИОТЕХНОЛОГИИ ПРИ УПРАВЛЕНИИ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>121140020936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРИЗМ ПЛЮС"  </t>
+  </si>
+  <si>
+    <t>021240003374</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА КАТАРКОЛЬСКОГО СЕЛЬСКОГО ОКРУГА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>121240001399</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RELAX TRAVEL"</t>
+  </si>
+  <si>
+    <t>240940018043</t>
+  </si>
+  <si>
+    <t>ТОО "ASSAIN MG"</t>
+  </si>
+  <si>
+    <t>117061100</t>
+  </si>
+  <si>
+    <t>030640003982</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА УРУМКАЙСКОГО СЕЛЬСКОГО ОКРУГА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>117061200</t>
+  </si>
+  <si>
+    <t>971240004220</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОСНОВНАЯ СРЕДНЯЯ ШКОЛА СЕЛА ДМИТРИЕВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА СЕЛА КУРНЕКТЫ ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА УСПЕНОЮРЬЕВСКОГО СЕЛЬСКОГО ОКРУГА БУРАБАЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>970140005301</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА СЕЛА УСПЕНОЮРЬЕВКА ОТДЕЛА ОБРАЗОВАНИЯ ПО БУРАБАЙСКОМУ РАЙОНУ УПРАВЛЕНИЯ ОБРАЗОВАНИЯ АКМОЛИНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
     <t>117063800</t>
   </si>
   <si>
     <t>181040004901</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RG PROCESSING (РГ ПРОЦЕССИНГ)"</t>
   </si>
   <si>
-    <t>115657300</t>
-[...4280 lines deleted...]
-    <t>Срок предоставления - до 31 мая (включительно) отчетного периода</t>
+    <t>2026 жылғы сәуір айында Ақмола облысы 2-Т (еңбекақы) нысаны бойынша есеп ұсынатын кәсіпорындардың тізімі.                                                                                                                                                                                                                                      Ұсыну мерзімі 2026 жылғы 02 маусымға дейін (қоса алғанда)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
-    </font>
-[...13 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -9194,14685 +9664,15559 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C1328"/>
+  <dimension ref="A1:C1407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="K6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="19.5703125" customWidth="1"/>
-    <col min="3" max="3" width="101.28515625" customWidth="1"/>
+    <col min="1" max="1" width="13.140625" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="56.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="70.5" customHeight="1">
+    <row r="1" spans="1:3" ht="66.75" customHeight="1">
       <c r="A1" s="3" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:3" ht="25.5" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="70.5" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="30" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="30" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="30" customHeight="1">
+      <c r="A6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="30" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="30" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="30" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="30" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="30" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="30" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="30" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="30" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="30" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="30" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="30" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="30" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="30" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="30" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="30" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="30" customHeight="1">
+      <c r="A22" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="30" customHeight="1">
+      <c r="A23" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="30" customHeight="1">
+      <c r="A24" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="30" customHeight="1">
+      <c r="A25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="30" customHeight="1">
+      <c r="A26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="30" customHeight="1">
+      <c r="A27" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="30" customHeight="1">
+      <c r="A28" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="30" customHeight="1">
+      <c r="A29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="30" customHeight="1">
+      <c r="A30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="30" customHeight="1">
+      <c r="A31" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="30" customHeight="1">
+      <c r="A32" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="30" customHeight="1">
+      <c r="A33" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="30" customHeight="1">
+      <c r="A34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="30" customHeight="1">
+      <c r="A35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="30" customHeight="1">
+      <c r="A36" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="30" customHeight="1">
+      <c r="A37" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="30" customHeight="1">
+      <c r="A38" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="30" customHeight="1">
+      <c r="A39" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="30" customHeight="1">
+      <c r="A40" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="30" customHeight="1">
+      <c r="A41" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="30" customHeight="1">
+      <c r="A42" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="30" customHeight="1">
+      <c r="A43" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="30" customHeight="1">
+      <c r="A44" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="30" customHeight="1">
+      <c r="A45" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="30" customHeight="1">
+      <c r="A46" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="30" customHeight="1">
+      <c r="A47" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="30" customHeight="1">
+      <c r="A48" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="30" customHeight="1">
+      <c r="A49" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="30" customHeight="1">
+      <c r="A50" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="30" customHeight="1">
+      <c r="A51" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="30" customHeight="1">
+      <c r="A52" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="30" customHeight="1">
+      <c r="A53" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="30" customHeight="1">
+      <c r="A54" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="30" customHeight="1">
+      <c r="A55" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="30" customHeight="1">
+      <c r="A56" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="30" customHeight="1">
+      <c r="A57" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="30" customHeight="1">
+      <c r="A58" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="30" customHeight="1">
+      <c r="A59" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="30" customHeight="1">
+      <c r="A60" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="30" customHeight="1">
+      <c r="A61" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="30" customHeight="1">
+      <c r="A62" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="30" customHeight="1">
+      <c r="A63" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="30" customHeight="1">
+      <c r="A64" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="30" customHeight="1">
+      <c r="A65" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="30" customHeight="1">
+      <c r="A66" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="30" customHeight="1">
+      <c r="A67" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="30" customHeight="1">
+      <c r="A68" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="30" customHeight="1">
+      <c r="A69" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="30" customHeight="1">
+      <c r="A70" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="30" customHeight="1">
+      <c r="A71" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="30" customHeight="1">
+      <c r="A72" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="30" customHeight="1">
+      <c r="A73" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="30" customHeight="1">
+      <c r="A74" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="30" customHeight="1">
+      <c r="A75" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="30" customHeight="1">
+      <c r="A76" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="30" customHeight="1">
+      <c r="A77" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="30" customHeight="1">
+      <c r="A78" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="30" customHeight="1">
+      <c r="A79" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="30" customHeight="1">
+      <c r="A80" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="30" customHeight="1">
+      <c r="A81" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="30" customHeight="1">
+      <c r="A82" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="30" customHeight="1">
+      <c r="A83" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="30" customHeight="1">
+      <c r="A84" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="30" customHeight="1">
+      <c r="A85" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="30" customHeight="1">
+      <c r="A86" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="30" customHeight="1">
+      <c r="A87" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="30" customHeight="1">
+      <c r="A88" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="30" customHeight="1">
+      <c r="A89" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="30" customHeight="1">
+      <c r="A90" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="30" customHeight="1">
+      <c r="A91" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="30" customHeight="1">
+      <c r="A92" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="30" customHeight="1">
+      <c r="A93" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="30" customHeight="1">
+      <c r="A94" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="30" customHeight="1">
+      <c r="A95" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="30" customHeight="1">
+      <c r="A96" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="30" customHeight="1">
+      <c r="A97" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="30" customHeight="1">
+      <c r="A98" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="30" customHeight="1">
+      <c r="A99" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="30" customHeight="1">
+      <c r="A100" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="30" customHeight="1">
+      <c r="A101" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="30" customHeight="1">
+      <c r="A102" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="30" customHeight="1">
+      <c r="A103" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="30" customHeight="1">
+      <c r="A104" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="30" customHeight="1">
+      <c r="A105" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="30" customHeight="1">
+      <c r="A106" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="30" customHeight="1">
+      <c r="A107" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="30" customHeight="1">
+      <c r="A108" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="30" customHeight="1">
+      <c r="A109" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="30" customHeight="1">
+      <c r="A110" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="30" customHeight="1">
+      <c r="A111" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="30" customHeight="1">
+      <c r="A112" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="30" customHeight="1">
+      <c r="A113" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="30" customHeight="1">
+      <c r="A114" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="30" customHeight="1">
+      <c r="A115" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="30" customHeight="1">
+      <c r="A116" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="30" customHeight="1">
+      <c r="A117" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="30" customHeight="1">
+      <c r="A118" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="30" customHeight="1">
+      <c r="A119" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="30" customHeight="1">
+      <c r="A120" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="30" customHeight="1">
+      <c r="A121" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="30" customHeight="1">
+      <c r="A122" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="30" customHeight="1">
+      <c r="A123" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="30" customHeight="1">
+      <c r="A124" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="30" customHeight="1">
+      <c r="A125" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="30" customHeight="1">
+      <c r="A126" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="30" customHeight="1">
+      <c r="A127" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="30" customHeight="1">
+      <c r="A128" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="30" customHeight="1">
+      <c r="A129" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="30" customHeight="1">
+      <c r="A130" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="30" customHeight="1">
+      <c r="A131" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="30" customHeight="1">
+      <c r="A132" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="30" customHeight="1">
+      <c r="A133" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="30" customHeight="1">
+      <c r="A134" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="30" customHeight="1">
+      <c r="A135" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="30" customHeight="1">
+      <c r="A136" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="30" customHeight="1">
+      <c r="A137" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="30" customHeight="1">
+      <c r="A138" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="30" customHeight="1">
+      <c r="A139" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="30" customHeight="1">
+      <c r="A140" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="30" customHeight="1">
+      <c r="A141" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="30" customHeight="1">
+      <c r="A142" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="30" customHeight="1">
+      <c r="A143" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="30" customHeight="1">
+      <c r="A144" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="30" customHeight="1">
+      <c r="A145" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="30" customHeight="1">
+      <c r="A146" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="30" customHeight="1">
+      <c r="A147" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="30" customHeight="1">
+      <c r="A148" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="30" customHeight="1">
+      <c r="A149" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="30" customHeight="1">
+      <c r="A150" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="30" customHeight="1">
+      <c r="A151" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="30" customHeight="1">
+      <c r="A152" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="30" customHeight="1">
+      <c r="A153" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="30" customHeight="1">
+      <c r="A154" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="30" customHeight="1">
+      <c r="A155" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="30" customHeight="1">
+      <c r="A156" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="30" customHeight="1">
+      <c r="A157" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="30" customHeight="1">
+      <c r="A158" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="30" customHeight="1">
+      <c r="A159" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="30" customHeight="1">
+      <c r="A160" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="30" customHeight="1">
+      <c r="A161" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="30" customHeight="1">
+      <c r="A162" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="30" customHeight="1">
+      <c r="A163" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="30" customHeight="1">
+      <c r="A164" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="30" customHeight="1">
+      <c r="A165" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="30" customHeight="1">
+      <c r="A166" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="30" customHeight="1">
+      <c r="A167" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="30" customHeight="1">
+      <c r="A168" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="30" customHeight="1">
+      <c r="A169" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="30" customHeight="1">
+      <c r="A170" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="30" customHeight="1">
+      <c r="A171" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="30" customHeight="1">
+      <c r="A172" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="30" customHeight="1">
+      <c r="A173" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="30" customHeight="1">
+      <c r="A174" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="30" customHeight="1">
+      <c r="A175" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="30" customHeight="1">
+      <c r="A176" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="30" customHeight="1">
+      <c r="A177" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="30" customHeight="1">
+      <c r="A178" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="30" customHeight="1">
+      <c r="A179" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="30" customHeight="1">
+      <c r="A180" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="30" customHeight="1">
+      <c r="A181" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="30" customHeight="1">
+      <c r="A182" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="30" customHeight="1">
+      <c r="A183" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="30" customHeight="1">
+      <c r="A184" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="30" customHeight="1">
+      <c r="A185" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="30" customHeight="1">
+      <c r="A186" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="30" customHeight="1">
+      <c r="A187" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="30" customHeight="1">
+      <c r="A188" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="30" customHeight="1">
+      <c r="A189" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="30" customHeight="1">
+      <c r="A190" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="30" customHeight="1">
+      <c r="A191" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="30" customHeight="1">
+      <c r="A192" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="30" customHeight="1">
+      <c r="A193" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="30" customHeight="1">
+      <c r="A194" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="30" customHeight="1">
+      <c r="A195" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="30" customHeight="1">
+      <c r="A196" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="30" customHeight="1">
+      <c r="A197" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="30" customHeight="1">
+      <c r="A198" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="30" customHeight="1">
+      <c r="A199" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="30" customHeight="1">
+      <c r="A200" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="30" customHeight="1">
+      <c r="A201" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="30" customHeight="1">
+      <c r="A202" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="30" customHeight="1">
+      <c r="A203" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="30" customHeight="1">
+      <c r="A204" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="30" customHeight="1">
+      <c r="A205" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="30" customHeight="1">
+      <c r="A206" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="30" customHeight="1">
+      <c r="A207" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="30" customHeight="1">
+      <c r="A208" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="30" customHeight="1">
+      <c r="A209" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="30" customHeight="1">
+      <c r="A210" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="30" customHeight="1">
+      <c r="A211" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="30" customHeight="1">
+      <c r="A212" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="30" customHeight="1">
+      <c r="A213" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="30" customHeight="1">
+      <c r="A214" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="30" customHeight="1">
+      <c r="A215" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="30" customHeight="1">
+      <c r="A216" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="30" customHeight="1">
+      <c r="A217" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="30" customHeight="1">
+      <c r="A218" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="30" customHeight="1">
+      <c r="A219" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="30" customHeight="1">
+      <c r="A220" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="30" customHeight="1">
+      <c r="A221" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="30" customHeight="1">
+      <c r="A222" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="30" customHeight="1">
+      <c r="A223" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="30" customHeight="1">
+      <c r="A224" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="30" customHeight="1">
+      <c r="A225" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="30" customHeight="1">
+      <c r="A226" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="30" customHeight="1">
+      <c r="A227" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="30" customHeight="1">
+      <c r="A228" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="30" customHeight="1">
+      <c r="A229" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="30" customHeight="1">
+      <c r="A230" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="30" customHeight="1">
+      <c r="A231" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="30" customHeight="1">
+      <c r="A232" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="30" customHeight="1">
+      <c r="A233" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="30" customHeight="1">
+      <c r="A234" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="30" customHeight="1">
+      <c r="A235" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="30" customHeight="1">
+      <c r="A236" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="30" customHeight="1">
+      <c r="A237" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="30" customHeight="1">
+      <c r="A238" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="30" customHeight="1">
+      <c r="A239" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="30" customHeight="1">
+      <c r="A240" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="30" customHeight="1">
+      <c r="A241" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="30" customHeight="1">
+      <c r="A242" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="30" customHeight="1">
+      <c r="A243" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="30" customHeight="1">
+      <c r="A244" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="30" customHeight="1">
+      <c r="A245" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="30" customHeight="1">
+      <c r="A246" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="30" customHeight="1">
+      <c r="A247" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="30" customHeight="1">
+      <c r="A248" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="30" customHeight="1">
+      <c r="A249" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="30" customHeight="1">
+      <c r="A250" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="30" customHeight="1">
+      <c r="A251" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="30" customHeight="1">
+      <c r="A252" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="30" customHeight="1">
+      <c r="A253" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="30" customHeight="1">
+      <c r="A254" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="30" customHeight="1">
+      <c r="A255" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="30" customHeight="1">
+      <c r="A256" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="30" customHeight="1">
+      <c r="A257" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="30" customHeight="1">
+      <c r="A258" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="30" customHeight="1">
+      <c r="A259" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="30" customHeight="1">
+      <c r="A260" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="30" customHeight="1">
+      <c r="A261" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="30" customHeight="1">
+      <c r="A262" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="30" customHeight="1">
+      <c r="A263" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="30" customHeight="1">
+      <c r="A264" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="30" customHeight="1">
+      <c r="A265" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="30" customHeight="1">
+      <c r="A266" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="30" customHeight="1">
+      <c r="A267" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="30" customHeight="1">
+      <c r="A268" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="30" customHeight="1">
+      <c r="A269" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="30" customHeight="1">
+      <c r="A270" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="30" customHeight="1">
+      <c r="A271" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="30" customHeight="1">
+      <c r="A272" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="30" customHeight="1">
+      <c r="A273" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="30" customHeight="1">
+      <c r="A274" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="30" customHeight="1">
+      <c r="A275" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="30" customHeight="1">
+      <c r="A276" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="30" customHeight="1">
+      <c r="A277" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="30" customHeight="1">
+      <c r="A278" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="30" customHeight="1">
+      <c r="A279" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="30" customHeight="1">
+      <c r="A280" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="30" customHeight="1">
+      <c r="A281" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="30" customHeight="1">
+      <c r="A282" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="30" customHeight="1">
+      <c r="A283" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="30" customHeight="1">
+      <c r="A284" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="30" customHeight="1">
+      <c r="A285" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="30" customHeight="1">
+      <c r="A286" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="30" customHeight="1">
+      <c r="A287" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="30" customHeight="1">
+      <c r="A288" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="30" customHeight="1">
+      <c r="A289" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="30" customHeight="1">
+      <c r="A290" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="30" customHeight="1">
+      <c r="A291" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="30" customHeight="1">
+      <c r="A292" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="30" customHeight="1">
+      <c r="A293" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="30" customHeight="1">
+      <c r="A294" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="30" customHeight="1">
+      <c r="A295" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="30" customHeight="1">
+      <c r="A296" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="30" customHeight="1">
+      <c r="A297" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="30" customHeight="1">
+      <c r="A298" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="30" customHeight="1">
+      <c r="A299" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="30" customHeight="1">
+      <c r="A300" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="30" customHeight="1">
+      <c r="A301" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="30" customHeight="1">
+      <c r="A302" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="30" customHeight="1">
+      <c r="A303" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="30" customHeight="1">
+      <c r="A304" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="30" customHeight="1">
+      <c r="A305" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="30" customHeight="1">
+      <c r="A306" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="30" customHeight="1">
+      <c r="A307" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="30" customHeight="1">
+      <c r="A308" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="30" customHeight="1">
+      <c r="A309" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="30" customHeight="1">
+      <c r="A310" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="30" customHeight="1">
+      <c r="A311" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="30" customHeight="1">
+      <c r="A312" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="30" customHeight="1">
+      <c r="A313" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="30" customHeight="1">
+      <c r="A314" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="30" customHeight="1">
+      <c r="A315" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="30" customHeight="1">
+      <c r="A316" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="30" customHeight="1">
+      <c r="A317" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="30" customHeight="1">
+      <c r="A318" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="30" customHeight="1">
+      <c r="A319" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="30" customHeight="1">
+      <c r="A320" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="30" customHeight="1">
+      <c r="A321" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="30" customHeight="1">
+      <c r="A322" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="30" customHeight="1">
+      <c r="A323" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="30" customHeight="1">
+      <c r="A324" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="30" customHeight="1">
+      <c r="A325" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="30" customHeight="1">
+      <c r="A326" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="30" customHeight="1">
+      <c r="A327" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="30" customHeight="1">
+      <c r="A328" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="30" customHeight="1">
+      <c r="A329" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="30" customHeight="1">
+      <c r="A330" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="30" customHeight="1">
+      <c r="A331" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="30" customHeight="1">
+      <c r="A332" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="30" customHeight="1">
+      <c r="A333" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" ht="30" customHeight="1">
+      <c r="A334" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="30" customHeight="1">
+      <c r="A335" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="30" customHeight="1">
+      <c r="A336" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="30" customHeight="1">
+      <c r="A337" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="30" customHeight="1">
+      <c r="A338" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="30" customHeight="1">
+      <c r="A339" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="30" customHeight="1">
+      <c r="A340" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="30" customHeight="1">
+      <c r="A341" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="30" customHeight="1">
+      <c r="A342" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="30" customHeight="1">
+      <c r="A343" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="30" customHeight="1">
+      <c r="A344" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="30" customHeight="1">
+      <c r="A345" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="30" customHeight="1">
+      <c r="A346" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="30" customHeight="1">
+      <c r="A347" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" ht="30" customHeight="1">
+      <c r="A348" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="30" customHeight="1">
+      <c r="A349" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="30" customHeight="1">
+      <c r="A350" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="30" customHeight="1">
+      <c r="A351" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="30" customHeight="1">
+      <c r="A352" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="30" customHeight="1">
+      <c r="A353" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="30" customHeight="1">
+      <c r="A354" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="30" customHeight="1">
+      <c r="A355" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="30" customHeight="1">
+      <c r="A356" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="30" customHeight="1">
+      <c r="A357" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="30" customHeight="1">
+      <c r="A358" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="30" customHeight="1">
+      <c r="A359" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="30" customHeight="1">
+      <c r="A360" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="30" customHeight="1">
+      <c r="A361" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="30" customHeight="1">
+      <c r="A362" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="30" customHeight="1">
+      <c r="A363" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="30" customHeight="1">
+      <c r="A364" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="30" customHeight="1">
+      <c r="A365" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="30" customHeight="1">
+      <c r="A366" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="30" customHeight="1">
+      <c r="A367" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="30" customHeight="1">
+      <c r="A368" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="30" customHeight="1">
+      <c r="A369" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="30" customHeight="1">
+      <c r="A370" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="30" customHeight="1">
+      <c r="A371" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="30" customHeight="1">
+      <c r="A372" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="30" customHeight="1">
+      <c r="A373" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="30" customHeight="1">
+      <c r="A374" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="30" customHeight="1">
+      <c r="A375" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="30" customHeight="1">
+      <c r="A376" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="30" customHeight="1">
+      <c r="A377" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="30" customHeight="1">
+      <c r="A378" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="30" customHeight="1">
+      <c r="A379" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="30" customHeight="1">
+      <c r="A380" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="30" customHeight="1">
+      <c r="A381" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="30" customHeight="1">
+      <c r="A382" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="30" customHeight="1">
+      <c r="A383" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="30" customHeight="1">
+      <c r="A384" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="30" customHeight="1">
+      <c r="A385" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="30" customHeight="1">
+      <c r="A386" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="30" customHeight="1">
+      <c r="A387" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="30" customHeight="1">
+      <c r="A388" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="30" customHeight="1">
+      <c r="A389" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="30" customHeight="1">
+      <c r="A390" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="30" customHeight="1">
+      <c r="A391" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="30" customHeight="1">
+      <c r="A392" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="30" customHeight="1">
+      <c r="A393" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="30" customHeight="1">
+      <c r="A394" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="30" customHeight="1">
+      <c r="A395" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="30" customHeight="1">
+      <c r="A396" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="30" customHeight="1">
+      <c r="A397" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="30" customHeight="1">
+      <c r="A398" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="30" customHeight="1">
+      <c r="A399" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C399" s="2" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="30" customHeight="1">
+      <c r="A400" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C400" s="2" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="30" customHeight="1">
+      <c r="A401" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="30" customHeight="1">
+      <c r="A402" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="30" customHeight="1">
+      <c r="A403" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="30" customHeight="1">
+      <c r="A404" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="30" customHeight="1">
+      <c r="A405" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="30" customHeight="1">
+      <c r="A406" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="30" customHeight="1">
+      <c r="A407" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="30" customHeight="1">
+      <c r="A408" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="30" customHeight="1">
+      <c r="A409" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="30" customHeight="1">
+      <c r="A410" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="30" customHeight="1">
+      <c r="A411" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C411" s="2" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="30" customHeight="1">
+      <c r="A412" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="30" customHeight="1">
+      <c r="A413" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="30" customHeight="1">
+      <c r="A414" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="30" customHeight="1">
+      <c r="A415" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="30" customHeight="1">
+      <c r="A416" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="30" customHeight="1">
+      <c r="A417" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="30" customHeight="1">
+      <c r="A418" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="30" customHeight="1">
+      <c r="A419" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="30" customHeight="1">
+      <c r="A420" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="30" customHeight="1">
+      <c r="A421" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C421" s="2" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="30" customHeight="1">
+      <c r="A422" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="30" customHeight="1">
+      <c r="A423" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="C423" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="30" customHeight="1">
+      <c r="A424" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="C424" s="2" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" ht="30" customHeight="1">
+      <c r="A425" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C425" s="2" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="30" customHeight="1">
+      <c r="A426" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="C426" s="2" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="30" customHeight="1">
+      <c r="A427" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C427" s="2" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="30" customHeight="1">
+      <c r="A428" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="C428" s="2" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="30" customHeight="1">
+      <c r="A429" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C429" s="2" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="30" customHeight="1">
+      <c r="A430" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C430" s="2" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="30" customHeight="1">
+      <c r="A431" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C431" s="2" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="30" customHeight="1">
+      <c r="A432" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="C432" s="2" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="30" customHeight="1">
+      <c r="A433" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="C433" s="2" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="30" customHeight="1">
+      <c r="A434" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C434" s="2" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="30" customHeight="1">
+      <c r="A435" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C435" s="2" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" ht="30" customHeight="1">
+      <c r="A436" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3" ht="30" customHeight="1">
+      <c r="A437" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="30" customHeight="1">
+      <c r="A438" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3" ht="30" customHeight="1">
+      <c r="A439" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C439" s="2" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3" ht="30" customHeight="1">
+      <c r="A440" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C440" s="2" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3" ht="30" customHeight="1">
+      <c r="A441" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="C441" s="2" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3" ht="30" customHeight="1">
+      <c r="A442" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" ht="30" customHeight="1">
+      <c r="A443" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3" ht="30" customHeight="1">
+      <c r="A444" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C444" s="2" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3" ht="30" customHeight="1">
+      <c r="A445" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C445" s="2" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3" ht="30" customHeight="1">
+      <c r="A446" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C446" s="2" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="30" customHeight="1">
+      <c r="A447" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C447" s="2" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="30" customHeight="1">
+      <c r="A448" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C448" s="2" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" ht="30" customHeight="1">
+      <c r="A449" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C449" s="2" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" ht="30" customHeight="1">
+      <c r="A450" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C450" s="2" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" ht="30" customHeight="1">
+      <c r="A451" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C451" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3" ht="30" customHeight="1">
+      <c r="A452" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C452" s="2" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" ht="30" customHeight="1">
+      <c r="A453" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C453" s="2" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3" ht="30" customHeight="1">
+      <c r="A454" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C454" s="2" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3" ht="30" customHeight="1">
+      <c r="A455" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C455" s="2" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" ht="30" customHeight="1">
+      <c r="A456" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C456" s="2" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" ht="30" customHeight="1">
+      <c r="A457" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" ht="30" customHeight="1">
+      <c r="A458" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C458" s="2" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3" ht="30" customHeight="1">
+      <c r="A459" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C459" s="2" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="30" customHeight="1">
+      <c r="A460" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C460" s="2" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3" ht="30" customHeight="1">
+      <c r="A461" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C461" s="2" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="30" customHeight="1">
+      <c r="A462" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C462" s="2" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="30" customHeight="1">
+      <c r="A463" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C463" s="2" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" ht="30" customHeight="1">
+      <c r="A464" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C464" s="2" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="30" customHeight="1">
+      <c r="A465" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C465" s="2" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="30" customHeight="1">
+      <c r="A466" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C466" s="2" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="30" customHeight="1">
+      <c r="A467" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C467" s="2" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" ht="30" customHeight="1">
+      <c r="A468" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C468" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" ht="30" customHeight="1">
+      <c r="A469" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C469" s="2" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="30" customHeight="1">
+      <c r="A470" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C470" s="2" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="30" customHeight="1">
+      <c r="A471" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C471" s="2" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" ht="30" customHeight="1">
+      <c r="A472" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C472" s="2" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="30" customHeight="1">
+      <c r="A473" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C473" s="2" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="30" customHeight="1">
+      <c r="A474" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C474" s="2" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="30" customHeight="1">
+      <c r="A475" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" ht="30" customHeight="1">
+      <c r="A476" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C476" s="2" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" ht="30" customHeight="1">
+      <c r="A477" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C477" s="2" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" ht="30" customHeight="1">
+      <c r="A478" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="30" customHeight="1">
+      <c r="A479" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C479" s="2" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" ht="30" customHeight="1">
+      <c r="A480" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C480" s="2" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="30" customHeight="1">
+      <c r="A481" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="30" customHeight="1">
+      <c r="A482" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="30" customHeight="1">
+      <c r="A483" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="30" customHeight="1">
+      <c r="A484" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="30" customHeight="1">
+      <c r="A485" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="30" customHeight="1">
+      <c r="A486" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C486" s="2" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="30" customHeight="1">
+      <c r="A487" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C487" s="2" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="30" customHeight="1">
+      <c r="A488" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C488" s="2" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="30" customHeight="1">
+      <c r="A489" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="30" customHeight="1">
+      <c r="A490" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="30" customHeight="1">
+      <c r="A491" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="30" customHeight="1">
+      <c r="A492" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="30" customHeight="1">
+      <c r="A493" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="30" customHeight="1">
+      <c r="A494" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C494" s="2" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="30" customHeight="1">
+      <c r="A495" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="30" customHeight="1">
+      <c r="A496" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" ht="30" customHeight="1">
+      <c r="A497" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C497" s="2" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="30" customHeight="1">
+      <c r="A498" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C498" s="2" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="30" customHeight="1">
+      <c r="A499" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="30" customHeight="1">
+      <c r="A500" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C500" s="2" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="30" customHeight="1">
+      <c r="A501" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C501" s="2" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="30" customHeight="1">
+      <c r="A502" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C502" s="2" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="30" customHeight="1">
+      <c r="A503" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="C503" s="2" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="30" customHeight="1">
+      <c r="A504" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C504" s="2" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="30" customHeight="1">
+      <c r="A505" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="C505" s="2" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="30" customHeight="1">
+      <c r="A506" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C506" s="2" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="30" customHeight="1">
+      <c r="A507" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C507" s="2" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="30" customHeight="1">
+      <c r="A508" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C508" s="2" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="30" customHeight="1">
+      <c r="A509" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="C509" s="2" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" ht="30" customHeight="1">
+      <c r="A510" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B510" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C510" s="2" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" ht="30" customHeight="1">
+      <c r="A511" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C511" s="2" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="30" customHeight="1">
+      <c r="A512" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C512" s="2" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="30" customHeight="1">
+      <c r="A513" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C513" s="2" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="30" customHeight="1">
+      <c r="A514" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B514" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C514" s="2" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="30" customHeight="1">
+      <c r="A515" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B515" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C515" s="2" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="30" customHeight="1">
+      <c r="A516" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C516" s="2" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="30" customHeight="1">
+      <c r="A517" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C517" s="2" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="30" customHeight="1">
+      <c r="A518" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C518" s="2" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="30" customHeight="1">
+      <c r="A519" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C519" s="2" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="30" customHeight="1">
+      <c r="A520" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C520" s="2" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="30" customHeight="1">
+      <c r="A521" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B521" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C521" s="2" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="30" customHeight="1">
+      <c r="A522" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C522" s="2" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="30" customHeight="1">
+      <c r="A523" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C523" s="2" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" ht="30" customHeight="1">
+      <c r="A524" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B524" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C524" s="2" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="30" customHeight="1">
+      <c r="A525" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B525" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C525" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" ht="30" customHeight="1">
+      <c r="A526" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B526" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C526" s="2" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="30" customHeight="1">
+      <c r="A527" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B527" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C527" s="2" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="30" customHeight="1">
+      <c r="A528" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B528" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C528" s="2" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="30" customHeight="1">
+      <c r="A529" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B529" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C529" s="2" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="30" customHeight="1">
+      <c r="A530" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B530" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C530" s="2" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="30" customHeight="1">
+      <c r="A531" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B531" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C531" s="2" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="30" customHeight="1">
+      <c r="A532" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B532" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C532" s="2" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" ht="30" customHeight="1">
+      <c r="A533" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B533" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C533" s="2" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" ht="30" customHeight="1">
+      <c r="A534" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B534" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C534" s="2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" ht="30" customHeight="1">
+      <c r="A535" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B535" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C535" s="2" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" ht="30" customHeight="1">
+      <c r="A536" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B536" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C536" s="2" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="30" customHeight="1">
+      <c r="A537" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B537" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C537" s="2" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="30" customHeight="1">
+      <c r="A538" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B538" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C538" s="2" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="30" customHeight="1">
+      <c r="A539" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B539" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C539" s="2" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" ht="30" customHeight="1">
+      <c r="A540" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B540" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="C540" s="2" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" ht="30" customHeight="1">
+      <c r="A541" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B541" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C541" s="2" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="30" customHeight="1">
+      <c r="A542" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B542" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C542" s="2" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="30" customHeight="1">
+      <c r="A543" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B543" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="C543" s="2" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" ht="30" customHeight="1">
+      <c r="A544" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B544" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C544" s="2" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" ht="30" customHeight="1">
+      <c r="A545" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B545" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C545" s="2" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" ht="30" customHeight="1">
+      <c r="A546" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B546" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C546" s="2" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" ht="30" customHeight="1">
+      <c r="A547" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B547" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C547" s="2" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" ht="30" customHeight="1">
+      <c r="A548" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B548" s="2" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C548" s="2" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" ht="30" customHeight="1">
+      <c r="A549" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B549" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C549" s="2" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" ht="30" customHeight="1">
+      <c r="A550" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B550" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C550" s="2" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" ht="30" customHeight="1">
+      <c r="A551" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B551" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C551" s="2" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" ht="30" customHeight="1">
+      <c r="A552" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B552" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C552" s="2" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" ht="30" customHeight="1">
+      <c r="A553" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B553" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C553" s="2" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" ht="30" customHeight="1">
+      <c r="A554" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B554" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C554" s="2" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" ht="30" customHeight="1">
+      <c r="A555" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B555" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C555" s="2" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" ht="30" customHeight="1">
+      <c r="A556" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B556" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C556" s="2" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" ht="30" customHeight="1">
+      <c r="A557" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B557" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C557" s="2" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" ht="30" customHeight="1">
+      <c r="A558" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B558" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C558" s="2" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="30" customHeight="1">
+      <c r="A559" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B559" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C559" s="2" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" ht="30" customHeight="1">
+      <c r="A560" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C560" s="2" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="30" customHeight="1">
+      <c r="A561" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C561" s="2" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" ht="30" customHeight="1">
+      <c r="A562" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C562" s="2" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" ht="30" customHeight="1">
+      <c r="A563" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C563" s="2" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" ht="30" customHeight="1">
+      <c r="A564" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B564" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C564" s="2" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" ht="30" customHeight="1">
+      <c r="A565" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C565" s="2" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" ht="30" customHeight="1">
+      <c r="A566" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="B566" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C566" s="2" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" ht="30" customHeight="1">
+      <c r="A567" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B567" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C567" s="2" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" ht="30" customHeight="1">
+      <c r="A568" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B568" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C568" s="2" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" ht="30" customHeight="1">
+      <c r="A569" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="B569" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C569" s="2" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" ht="30" customHeight="1">
+      <c r="A570" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B570" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C570" s="2" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" ht="30" customHeight="1">
+      <c r="A571" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B571" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C571" s="2" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" ht="30" customHeight="1">
+      <c r="A572" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B572" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C572" s="2" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" ht="30" customHeight="1">
+      <c r="A573" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B573" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C573" s="2" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" ht="30" customHeight="1">
+      <c r="A574" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B574" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C574" s="2" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" ht="30" customHeight="1">
+      <c r="A575" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B575" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C575" s="2" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" ht="30" customHeight="1">
+      <c r="A576" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B576" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C576" s="2" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" ht="30" customHeight="1">
+      <c r="A577" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B577" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C577" s="2" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" ht="30" customHeight="1">
+      <c r="A578" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B578" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C578" s="2" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" ht="30" customHeight="1">
+      <c r="A579" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B579" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C579" s="2" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="30" customHeight="1">
+      <c r="A580" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B580" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="C580" s="2" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" ht="30" customHeight="1">
+      <c r="A581" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B581" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C581" s="2" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" ht="30" customHeight="1">
+      <c r="A582" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B582" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="C582" s="2" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" ht="30" customHeight="1">
+      <c r="A583" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B583" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="C583" s="2" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" ht="30" customHeight="1">
+      <c r="A584" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B584" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C584" s="2" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" ht="30" customHeight="1">
+      <c r="A585" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B585" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="C585" s="2" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" ht="30" customHeight="1">
+      <c r="A586" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B586" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C586" s="2" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" ht="30" customHeight="1">
+      <c r="A587" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B587" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C587" s="2" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" ht="30" customHeight="1">
+      <c r="A588" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B588" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C588" s="2" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" ht="30" customHeight="1">
+      <c r="A589" s="2" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B589" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C589" s="2" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" ht="30" customHeight="1">
+      <c r="A590" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B590" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C590" s="2" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" ht="30" customHeight="1">
+      <c r="A591" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B591" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C591" s="2" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" ht="30" customHeight="1">
+      <c r="A592" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B592" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C592" s="2" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" ht="30" customHeight="1">
+      <c r="A593" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B593" s="2" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C593" s="2" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" ht="30" customHeight="1">
+      <c r="A594" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B594" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C594" s="2" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" ht="30" customHeight="1">
+      <c r="A595" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B595" s="2" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C595" s="2" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" ht="30" customHeight="1">
+      <c r="A596" s="2" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B596" s="2" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C596" s="2" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" ht="30" customHeight="1">
+      <c r="A597" s="2" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C597" s="2" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" ht="30" customHeight="1">
+      <c r="A598" s="2" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C598" s="2" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" ht="30" customHeight="1">
+      <c r="A599" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C599" s="2" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3" ht="30" customHeight="1">
+      <c r="A600" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="B600" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C600" s="2" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" ht="30" customHeight="1">
+      <c r="A601" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B601" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C601" s="2" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" ht="30" customHeight="1">
+      <c r="A602" s="2" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B602" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C602" s="2" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" ht="30" customHeight="1">
+      <c r="A603" s="2" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C603" s="2" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="30" customHeight="1">
+      <c r="A604" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C604" s="2" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="30" customHeight="1">
+      <c r="A605" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="C605" s="2" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" ht="30" customHeight="1">
+      <c r="A606" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C606" s="2" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="30" customHeight="1">
+      <c r="A607" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C607" s="2" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" ht="30" customHeight="1">
+      <c r="A608" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" ht="30" customHeight="1">
+      <c r="A609" s="2" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C609" s="2" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" ht="30" customHeight="1">
+      <c r="A610" s="2" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B610" s="2" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C610" s="2" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="30" customHeight="1">
+      <c r="A611" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B611" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C611" s="2" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="30" customHeight="1">
+      <c r="A612" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C612" s="2" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="30" customHeight="1">
+      <c r="A613" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B613" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="C613" s="2" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" ht="30" customHeight="1">
+      <c r="A614" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="B614" s="2" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C614" s="2" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" ht="30" customHeight="1">
+      <c r="A615" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B615" s="2" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C615" s="2" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" ht="30" customHeight="1">
+      <c r="A616" s="2" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B616" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C616" s="2" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" ht="30" customHeight="1">
+      <c r="A617" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B617" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C617" s="2" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" ht="30" customHeight="1">
+      <c r="A618" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B618" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C618" s="2" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" ht="30" customHeight="1">
+      <c r="A619" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B619" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C619" s="2" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" ht="30" customHeight="1">
+      <c r="A620" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B620" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C620" s="2" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" ht="30" customHeight="1">
+      <c r="A621" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B621" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C621" s="2" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" ht="30" customHeight="1">
+      <c r="A622" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B622" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C622" s="2" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" ht="30" customHeight="1">
+      <c r="A623" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B623" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C623" s="2" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" ht="30" customHeight="1">
+      <c r="A624" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B624" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C624" s="2" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" ht="30" customHeight="1">
+      <c r="A625" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B625" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C625" s="2" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3" ht="30" customHeight="1">
+      <c r="A626" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B626" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C626" s="2" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" ht="30" customHeight="1">
+      <c r="A627" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B627" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C627" s="2" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" ht="30" customHeight="1">
+      <c r="A628" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B628" s="2" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C628" s="2" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" ht="30" customHeight="1">
+      <c r="A629" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B629" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C629" s="2" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" ht="30" customHeight="1">
+      <c r="A630" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B630" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C630" s="2" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" ht="30" customHeight="1">
+      <c r="A631" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B631" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C631" s="2" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" ht="30" customHeight="1">
+      <c r="A632" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B632" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C632" s="2" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" ht="30" customHeight="1">
+      <c r="A633" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B633" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C633" s="2" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" ht="30" customHeight="1">
+      <c r="A634" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B634" s="2" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C634" s="2" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" ht="30" customHeight="1">
+      <c r="A635" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B635" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C635" s="2" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" ht="30" customHeight="1">
+      <c r="A636" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B636" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C636" s="2" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" ht="30" customHeight="1">
+      <c r="A637" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B637" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C637" s="2" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3" ht="30" customHeight="1">
+      <c r="A638" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B638" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C638" s="2" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" ht="30" customHeight="1">
+      <c r="A639" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B639" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C639" s="2" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" ht="30" customHeight="1">
+      <c r="A640" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B640" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C640" s="2" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" ht="30" customHeight="1">
+      <c r="A641" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B641" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C641" s="2" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" ht="30" customHeight="1">
+      <c r="A642" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B642" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C642" s="2" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" ht="30" customHeight="1">
+      <c r="A643" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B643" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C643" s="2" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" ht="30" customHeight="1">
+      <c r="A644" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B644" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C644" s="2" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" ht="30" customHeight="1">
+      <c r="A645" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B645" s="2" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C645" s="2" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" ht="30" customHeight="1">
+      <c r="A646" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B646" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C646" s="2" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" ht="30" customHeight="1">
+      <c r="A647" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B647" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C647" s="2" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" ht="30" customHeight="1">
+      <c r="A648" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B648" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C648" s="2" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" ht="30" customHeight="1">
+      <c r="A649" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B649" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C649" s="2" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" ht="30" customHeight="1">
+      <c r="A650" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B650" s="2" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C650" s="2" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" ht="30" customHeight="1">
+      <c r="A651" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B651" s="2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C651" s="2" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" ht="30" customHeight="1">
+      <c r="A652" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B652" s="2" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C652" s="2" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" ht="30" customHeight="1">
+      <c r="A653" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B653" s="2" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C653" s="2" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" ht="30" customHeight="1">
+      <c r="A654" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B654" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C654" s="2" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" ht="30" customHeight="1">
+      <c r="A655" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B655" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C655" s="2" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3" ht="30" customHeight="1">
+      <c r="A656" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B656" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C656" s="2" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" ht="30" customHeight="1">
+      <c r="A657" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B657" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C657" s="2" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" ht="30" customHeight="1">
+      <c r="A658" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B658" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C658" s="2" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" ht="30" customHeight="1">
+      <c r="A659" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B659" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C659" s="2" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" ht="30" customHeight="1">
+      <c r="A660" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B660" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C660" s="2" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" ht="30" customHeight="1">
+      <c r="A661" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B661" s="2" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C661" s="2" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" ht="30" customHeight="1">
+      <c r="A662" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B662" s="2" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C662" s="2" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" ht="30" customHeight="1">
+      <c r="A663" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B663" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="C663" s="2" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" ht="30" customHeight="1">
+      <c r="A664" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B664" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="C664" s="2" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" ht="30" customHeight="1">
+      <c r="A665" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B665" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="C665" s="2" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" ht="30" customHeight="1">
+      <c r="A666" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B666" s="2" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C666" s="2" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" ht="30" customHeight="1">
+      <c r="A667" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B667" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C667" s="2" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" ht="30" customHeight="1">
+      <c r="A668" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B668" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="C668" s="2" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3" ht="30" customHeight="1">
+      <c r="A669" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B669" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C669" s="2" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" ht="30" customHeight="1">
+      <c r="A670" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B670" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C670" s="2" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" ht="30" customHeight="1">
+      <c r="A671" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B671" s="2" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C671" s="2" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" ht="30" customHeight="1">
+      <c r="A672" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B672" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C672" s="2" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" ht="30" customHeight="1">
+      <c r="A673" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B673" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C673" s="2" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" ht="30" customHeight="1">
+      <c r="A674" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B674" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="C674" s="2" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" ht="30" customHeight="1">
+      <c r="A675" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B675" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C675" s="2" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" ht="30" customHeight="1">
+      <c r="A676" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="B676" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C676" s="2" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" ht="30" customHeight="1">
+      <c r="A677" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="B677" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C677" s="2" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" ht="30" customHeight="1">
+      <c r="A678" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="B678" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C678" s="2" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" ht="30" customHeight="1">
+      <c r="A679" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B679" s="2" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C679" s="2" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" ht="30" customHeight="1">
+      <c r="A680" s="2" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B680" s="2" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C680" s="2" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" ht="30" customHeight="1">
+      <c r="A681" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B681" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C681" s="2" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" ht="30" customHeight="1">
+      <c r="A682" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B682" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C682" s="2" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" ht="30" customHeight="1">
+      <c r="A683" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B683" s="2" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C683" s="2" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" ht="30" customHeight="1">
+      <c r="A684" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B684" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="C684" s="2" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" ht="30" customHeight="1">
+      <c r="A685" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B685" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="C685" s="2" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" ht="30" customHeight="1">
+      <c r="A686" s="2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B686" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C686" s="2" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" ht="30" customHeight="1">
+      <c r="A687" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B687" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C687" s="2" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" ht="30" customHeight="1">
+      <c r="A688" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B688" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C688" s="2" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3" ht="30" customHeight="1">
+      <c r="A689" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B689" s="2" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C689" s="2" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" ht="30" customHeight="1">
+      <c r="A690" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B690" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C690" s="2" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" ht="30" customHeight="1">
+      <c r="A691" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B691" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C691" s="2" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" ht="30" customHeight="1">
+      <c r="A692" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B692" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C692" s="2" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" ht="30" customHeight="1">
+      <c r="A693" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B693" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C693" s="2" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" ht="30" customHeight="1">
+      <c r="A694" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B694" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C694" s="2" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" ht="30" customHeight="1">
+      <c r="A695" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B695" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C695" s="2" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" ht="30" customHeight="1">
+      <c r="A696" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B696" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C696" s="2" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" ht="30" customHeight="1">
+      <c r="A697" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B697" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C697" s="2" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" ht="30" customHeight="1">
+      <c r="A698" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B698" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C698" s="2" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" ht="30" customHeight="1">
+      <c r="A699" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B699" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C699" s="2" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" ht="30" customHeight="1">
+      <c r="A700" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B700" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C700" s="2" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" ht="30" customHeight="1">
+      <c r="A701" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B701" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C701" s="2" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" ht="30" customHeight="1">
+      <c r="A702" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B702" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C702" s="2" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" ht="30" customHeight="1">
+      <c r="A703" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B703" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C703" s="2" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" ht="30" customHeight="1">
+      <c r="A704" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B704" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C704" s="2" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" ht="30" customHeight="1">
+      <c r="A705" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B705" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C705" s="2" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" ht="30" customHeight="1">
+      <c r="A706" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B706" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C706" s="2" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" ht="30" customHeight="1">
+      <c r="A707" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B707" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C707" s="2" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" ht="30" customHeight="1">
+      <c r="A708" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B708" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C708" s="2" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" ht="30" customHeight="1">
+      <c r="A709" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B709" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C709" s="2" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3" ht="30" customHeight="1">
+      <c r="A710" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B710" s="2" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C710" s="2" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" ht="30" customHeight="1">
+      <c r="A711" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B711" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C711" s="2" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" ht="30" customHeight="1">
+      <c r="A712" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B712" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C712" s="2" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3" ht="30" customHeight="1">
+      <c r="A713" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B713" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C713" s="2" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" ht="30" customHeight="1">
+      <c r="A714" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B714" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C714" s="2" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" ht="30" customHeight="1">
+      <c r="A715" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B715" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C715" s="2" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" ht="30" customHeight="1">
+      <c r="A716" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B716" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C716" s="2" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" ht="30" customHeight="1">
+      <c r="A717" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B717" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C717" s="2" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" ht="30" customHeight="1">
+      <c r="A718" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B718" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C718" s="2" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" ht="30" customHeight="1">
+      <c r="A719" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B719" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C719" s="2" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" ht="30" customHeight="1">
+      <c r="A720" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B720" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C720" s="2" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" ht="30" customHeight="1">
+      <c r="A721" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B721" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C721" s="2" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" ht="30" customHeight="1">
+      <c r="A722" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B722" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C722" s="2" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3" ht="30" customHeight="1">
+      <c r="A723" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B723" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C723" s="2" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" ht="30" customHeight="1">
+      <c r="A724" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B724" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="C724" s="2" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" ht="30" customHeight="1">
+      <c r="A725" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B725" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="C725" s="2" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" ht="30" customHeight="1">
+      <c r="A726" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B726" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="C726" s="2" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" ht="30" customHeight="1">
+      <c r="A727" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B727" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="C727" s="2" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" ht="30" customHeight="1">
+      <c r="A728" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B728" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="C728" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3" ht="30" customHeight="1">
+      <c r="A729" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B729" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C729" s="2" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" ht="30" customHeight="1">
+      <c r="A730" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B730" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C730" s="2" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" ht="30" customHeight="1">
+      <c r="A731" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B731" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C731" s="2" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3" ht="30" customHeight="1">
+      <c r="A732" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B732" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C732" s="2" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" ht="30" customHeight="1">
+      <c r="A733" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B733" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C733" s="2" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3" ht="30" customHeight="1">
+      <c r="A734" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B734" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C734" s="2" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3" ht="30" customHeight="1">
+      <c r="A735" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B735" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C735" s="2" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3" ht="30" customHeight="1">
+      <c r="A736" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B736" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C736" s="2" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" ht="30" customHeight="1">
+      <c r="A737" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="B737" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C737" s="2" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3" ht="30" customHeight="1">
+      <c r="A738" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B738" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C738" s="2" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3" ht="30" customHeight="1">
+      <c r="A739" s="2" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B739" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C739" s="2" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" ht="30" customHeight="1">
+      <c r="A740" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B740" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C740" s="2" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3" ht="30" customHeight="1">
+      <c r="A741" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B741" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="C741" s="2" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" ht="30" customHeight="1">
+      <c r="A742" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B742" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C742" s="2" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3" ht="30" customHeight="1">
+      <c r="A743" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B743" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C743" s="2" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3" ht="30" customHeight="1">
+      <c r="A744" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B744" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="C744" s="2" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3" ht="30" customHeight="1">
+      <c r="A745" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B745" s="2" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C745" s="2" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" ht="30" customHeight="1">
+      <c r="A746" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B746" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C746" s="2" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3" ht="30" customHeight="1">
+      <c r="A747" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B747" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C747" s="2" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3" ht="30" customHeight="1">
+      <c r="A748" s="2" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B748" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C748" s="2" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3" ht="30" customHeight="1">
+      <c r="A749" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B749" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C749" s="2" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3" ht="30" customHeight="1">
+      <c r="A750" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B750" s="2" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C750" s="2" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3" ht="30" customHeight="1">
+      <c r="A751" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B751" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C751" s="2" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3" ht="30" customHeight="1">
+      <c r="A752" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C752" s="2" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3" ht="30" customHeight="1">
+      <c r="A753" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B753" s="2" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C753" s="2" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" ht="30" customHeight="1">
+      <c r="A754" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B754" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C754" s="2" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3" ht="30" customHeight="1">
+      <c r="A755" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B755" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C755" s="2" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3" ht="30" customHeight="1">
+      <c r="A756" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B756" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C756" s="2" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3" ht="30" customHeight="1">
+      <c r="A757" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B757" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C757" s="2" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3" ht="30" customHeight="1">
+      <c r="A758" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B758" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C758" s="2" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3" ht="30" customHeight="1">
+      <c r="A759" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B759" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C759" s="2" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3" ht="30" customHeight="1">
+      <c r="A760" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B760" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C760" s="2" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3" ht="30" customHeight="1">
+      <c r="A761" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B761" s="2" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C761" s="2" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3" ht="30" customHeight="1">
+      <c r="A762" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B762" s="2" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C762" s="2" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3" ht="30" customHeight="1">
+      <c r="A763" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B763" s="2" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C763" s="2" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3" ht="30" customHeight="1">
+      <c r="A764" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B764" s="2" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C764" s="2" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3" ht="30" customHeight="1">
+      <c r="A765" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B765" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="C765" s="2" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3" ht="30" customHeight="1">
+      <c r="A766" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B766" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="C766" s="2" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3" ht="30" customHeight="1">
+      <c r="A767" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B767" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C767" s="2" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" ht="30" customHeight="1">
+      <c r="A768" s="2" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B768" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C768" s="2" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3" ht="30" customHeight="1">
+      <c r="A769" s="2" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B769" s="2" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C769" s="2" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3" ht="30" customHeight="1">
+      <c r="A770" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B770" s="2" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C770" s="2" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3" ht="30" customHeight="1">
+      <c r="A771" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B771" s="2" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C771" s="2" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3" ht="30" customHeight="1">
+      <c r="A772" s="2" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B772" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C772" s="2" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3" ht="30" customHeight="1">
+      <c r="A773" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B773" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C773" s="2" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3" ht="30" customHeight="1">
+      <c r="A774" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B774" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C774" s="2" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3" ht="30" customHeight="1">
+      <c r="A775" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B775" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C775" s="2" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3" ht="30" customHeight="1">
+      <c r="A776" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B776" s="2" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C776" s="2" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3" ht="30" customHeight="1">
+      <c r="A777" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B777" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C777" s="2" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3" ht="30" customHeight="1">
+      <c r="A778" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B778" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C778" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3" ht="30" customHeight="1">
+      <c r="A779" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B779" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C779" s="2" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3" ht="30" customHeight="1">
+      <c r="A780" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B780" s="2" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C780" s="2" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3" ht="30" customHeight="1">
+      <c r="A781" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B781" s="2" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C781" s="2" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3" ht="30" customHeight="1">
+      <c r="A782" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B782" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C782" s="2" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3" ht="30" customHeight="1">
+      <c r="A783" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B783" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C783" s="2" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3" ht="30" customHeight="1">
+      <c r="A784" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B784" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C784" s="2" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3" ht="30" customHeight="1">
+      <c r="A785" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B785" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C785" s="2" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3" ht="30" customHeight="1">
+      <c r="A786" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B786" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="C786" s="2" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3" ht="30" customHeight="1">
+      <c r="A787" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B787" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C787" s="2" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3" ht="30" customHeight="1">
+      <c r="A788" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B788" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C788" s="2" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3" ht="30" customHeight="1">
+      <c r="A789" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B789" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C789" s="2" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3" ht="30" customHeight="1">
+      <c r="A790" s="2" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B790" s="2" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C790" s="2" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3" ht="30" customHeight="1">
+      <c r="A791" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B791" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C791" s="2" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3" ht="30" customHeight="1">
+      <c r="A792" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B792" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C792" s="2" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3" ht="30" customHeight="1">
+      <c r="A793" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B793" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C793" s="2" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3" ht="30" customHeight="1">
+      <c r="A794" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="B794" s="2" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C794" s="2" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3" ht="30" customHeight="1">
+      <c r="A795" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="B795" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C795" s="2" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3" ht="30" customHeight="1">
+      <c r="A796" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B796" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C796" s="2" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3" ht="30" customHeight="1">
+      <c r="A797" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B797" s="2" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C797" s="2" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3" ht="30" customHeight="1">
+      <c r="A798" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B798" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C798" s="2" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3" ht="30" customHeight="1">
+      <c r="A799" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B799" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C799" s="2" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3" ht="30" customHeight="1">
+      <c r="A800" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B800" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="C800" s="2" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3" ht="30" customHeight="1">
+      <c r="A801" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B801" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C801" s="2" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3" ht="30" customHeight="1">
+      <c r="A802" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B802" s="2" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C802" s="2" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3" ht="30" customHeight="1">
+      <c r="A803" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="B803" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="C803" s="2" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3" ht="30" customHeight="1">
+      <c r="A804" s="2" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B804" s="2" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C804" s="2" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3" ht="30" customHeight="1">
+      <c r="A805" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B805" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C805" s="2" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3" ht="30" customHeight="1">
+      <c r="A806" s="2" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B806" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C806" s="2" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3" ht="30" customHeight="1">
+      <c r="A807" s="2" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B807" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C807" s="2" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3" ht="30" customHeight="1">
+      <c r="A808" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B808" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C808" s="2" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3" ht="30" customHeight="1">
+      <c r="A809" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B809" s="2" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C809" s="2" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3" ht="30" customHeight="1">
+      <c r="A810" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B810" s="2" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C810" s="2" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3" ht="30" customHeight="1">
+      <c r="A811" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B811" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C811" s="2" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3" ht="30" customHeight="1">
+      <c r="A812" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B812" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C812" s="2" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3" ht="30" customHeight="1">
+      <c r="A813" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B813" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C813" s="2" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3" ht="30" customHeight="1">
+      <c r="A814" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B814" s="2" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C814" s="2" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3" ht="30" customHeight="1">
+      <c r="A815" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B815" s="2" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C815" s="2" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3" ht="30" customHeight="1">
+      <c r="A816" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B816" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C816" s="2" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3" ht="30" customHeight="1">
+      <c r="A817" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B817" s="2" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C817" s="2" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3" ht="30" customHeight="1">
+      <c r="A818" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B818" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C818" s="2" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3" ht="30" customHeight="1">
+      <c r="A819" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B819" s="2" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C819" s="2" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3" ht="30" customHeight="1">
+      <c r="A820" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B820" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C820" s="2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" ht="30" customHeight="1">
+      <c r="A821" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B821" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C821" s="2" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3" ht="30" customHeight="1">
+      <c r="A822" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B822" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C822" s="2" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3" ht="30" customHeight="1">
+      <c r="A823" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B823" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C823" s="2" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3" ht="30" customHeight="1">
+      <c r="A824" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B824" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C824" s="2" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3" ht="30" customHeight="1">
+      <c r="A825" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B825" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C825" s="2" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3" ht="30" customHeight="1">
+      <c r="A826" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B826" s="2" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C826" s="2" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3" ht="30" customHeight="1">
+      <c r="A827" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B827" s="2" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C827" s="2" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3" ht="30" customHeight="1">
+      <c r="A828" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B828" s="2" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C828" s="2" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3" ht="30" customHeight="1">
+      <c r="A829" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B829" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C829" s="2" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3" ht="30" customHeight="1">
+      <c r="A830" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B830" s="2" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C830" s="2" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3" ht="30" customHeight="1">
+      <c r="A831" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B831" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C831" s="2" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3" ht="30" customHeight="1">
+      <c r="A832" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B832" s="2" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C832" s="2" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3" ht="30" customHeight="1">
+      <c r="A833" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B833" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C833" s="2" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3" ht="30" customHeight="1">
+      <c r="A834" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B834" s="2" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C834" s="2" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3" ht="30" customHeight="1">
+      <c r="A835" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B835" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C835" s="2" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3" ht="30" customHeight="1">
+      <c r="A836" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B836" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C836" s="2" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3" ht="30" customHeight="1">
+      <c r="A837" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B837" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C837" s="2" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3" ht="30" customHeight="1">
+      <c r="A838" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B838" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C838" s="2" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3" ht="30" customHeight="1">
+      <c r="A839" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B839" s="2" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C839" s="2" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3" ht="30" customHeight="1">
+      <c r="A840" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B840" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C840" s="2" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3" ht="30" customHeight="1">
+      <c r="A841" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B841" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C841" s="2" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3" ht="30" customHeight="1">
+      <c r="A842" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B842" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="C842" s="2" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3" ht="30" customHeight="1">
+      <c r="A843" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B843" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C843" s="2" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" ht="30" customHeight="1">
+      <c r="A844" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B844" s="2" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C844" s="2" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3" ht="30" customHeight="1">
+      <c r="A845" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B845" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C845" s="2" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3" ht="30" customHeight="1">
+      <c r="A846" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B846" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C846" s="2" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3" ht="30" customHeight="1">
+      <c r="A847" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B847" s="2" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C847" s="2" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3" ht="30" customHeight="1">
+      <c r="A848" s="2" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B848" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C848" s="2" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3" ht="30" customHeight="1">
+      <c r="A849" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="B849" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C849" s="2" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3" ht="30" customHeight="1">
+      <c r="A850" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B850" s="2" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C850" s="2" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3" ht="30" customHeight="1">
+      <c r="A851" s="2" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B851" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C851" s="2" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3" ht="30" customHeight="1">
+      <c r="A852" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="B852" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C852" s="2" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3" ht="30" customHeight="1">
+      <c r="A853" s="2" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B853" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C853" s="2" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3" ht="30" customHeight="1">
+      <c r="A854" s="2" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B854" s="2" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C854" s="2" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3" ht="30" customHeight="1">
+      <c r="A855" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B855" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C855" s="2" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3" ht="30" customHeight="1">
+      <c r="A856" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B856" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="C856" s="2" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3" ht="30" customHeight="1">
+      <c r="A857" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B857" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C857" s="2" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3" ht="30" customHeight="1">
+      <c r="A858" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B858" s="2" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C858" s="2" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3" ht="30" customHeight="1">
+      <c r="A859" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B859" s="2" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C859" s="2" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3" ht="30" customHeight="1">
+      <c r="A860" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B860" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C860" s="2" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3" ht="30" customHeight="1">
+      <c r="A861" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B861" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C861" s="2" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3" ht="30" customHeight="1">
+      <c r="A862" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B862" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C862" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3" ht="30" customHeight="1">
+      <c r="A863" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B863" s="2" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C863" s="2" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3" ht="30" customHeight="1">
+      <c r="A864" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B864" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C864" s="2" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3" ht="30" customHeight="1">
+      <c r="A865" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B865" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C865" s="2" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3" ht="30" customHeight="1">
+      <c r="A866" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B866" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C866" s="2" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3" ht="30" customHeight="1">
+      <c r="A867" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B867" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C867" s="2" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3" ht="30" customHeight="1">
+      <c r="A868" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B868" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C868" s="2" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3" ht="30" customHeight="1">
+      <c r="A869" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B869" s="2" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C869" s="2" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3" ht="30" customHeight="1">
+      <c r="A870" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B870" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C870" s="2" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3" ht="30" customHeight="1">
+      <c r="A871" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B871" s="2" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C871" s="2" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3" ht="30" customHeight="1">
+      <c r="A872" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B872" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C872" s="2" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3" ht="30" customHeight="1">
+      <c r="A873" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B873" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C873" s="2" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3" ht="30" customHeight="1">
+      <c r="A874" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B874" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C874" s="2" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3" ht="30" customHeight="1">
+      <c r="A875" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B875" s="2" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C875" s="2" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3" ht="30" customHeight="1">
+      <c r="A876" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B876" s="2" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C876" s="2" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3" ht="30" customHeight="1">
+      <c r="A877" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B877" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C877" s="2" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3" ht="30" customHeight="1">
+      <c r="A878" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B878" s="2" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C878" s="2" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3" ht="30" customHeight="1">
+      <c r="A879" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B879" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C879" s="2" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3" ht="30" customHeight="1">
+      <c r="A880" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B880" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="C880" s="2" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3" ht="30" customHeight="1">
+      <c r="A881" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B881" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C881" s="2" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3" ht="30" customHeight="1">
+      <c r="A882" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B882" s="2" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C882" s="2" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3" ht="30" customHeight="1">
+      <c r="A883" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B883" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C883" s="2" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3" ht="30" customHeight="1">
+      <c r="A884" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B884" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C884" s="2" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3" ht="30" customHeight="1">
+      <c r="A885" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B885" s="2" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C885" s="2" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3" ht="30" customHeight="1">
+      <c r="A886" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B886" s="2" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C886" s="2" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3" ht="30" customHeight="1">
+      <c r="A887" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B887" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C887" s="2" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3" ht="30" customHeight="1">
+      <c r="A888" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B888" s="2" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C888" s="2" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3" ht="30" customHeight="1">
+      <c r="A889" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B889" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C889" s="2" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3" ht="30" customHeight="1">
+      <c r="A890" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B890" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="C890" s="2" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3" ht="30" customHeight="1">
+      <c r="A891" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B891" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="C891" s="2" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3" ht="30" customHeight="1">
+      <c r="A892" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B892" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C892" s="2" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3" ht="30" customHeight="1">
+      <c r="A893" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="B893" s="2" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C893" s="2" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3" ht="30" customHeight="1">
+      <c r="A894" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="B894" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C894" s="2" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3" ht="30" customHeight="1">
+      <c r="A895" s="2" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B895" s="2" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C895" s="2" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3" ht="30" customHeight="1">
+      <c r="A896" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="B896" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="C896" s="2" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3" ht="30" customHeight="1">
+      <c r="A897" s="2" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B897" s="2" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C897" s="2" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3" ht="30" customHeight="1">
+      <c r="A898" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B898" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C898" s="2" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3" ht="30" customHeight="1">
+      <c r="A899" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B899" s="2" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C899" s="2" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3" ht="30" customHeight="1">
+      <c r="A900" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B900" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C900" s="2" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3" ht="30" customHeight="1">
+      <c r="A901" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B901" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C901" s="2" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3" ht="30" customHeight="1">
+      <c r="A902" s="2" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B902" s="2" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C902" s="2" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3" ht="30" customHeight="1">
+      <c r="A903" s="2" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B903" s="2" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C903" s="2" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3" ht="30" customHeight="1">
+      <c r="A904" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B904" s="2" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C904" s="2" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3" ht="30" customHeight="1">
+      <c r="A905" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B905" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C905" s="2" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3" ht="30" customHeight="1">
+      <c r="A906" s="2" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B906" s="2" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C906" s="2" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3" ht="30" customHeight="1">
+      <c r="A907" s="2" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B907" s="2" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C907" s="2" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3" ht="30" customHeight="1">
+      <c r="A908" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="B908" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="C908" s="2" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3" ht="30" customHeight="1">
+      <c r="A909" s="2" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B909" s="2" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C909" s="2" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3" ht="30" customHeight="1">
+      <c r="A910" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B910" s="2" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C910" s="2" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3" ht="30" customHeight="1">
+      <c r="A911" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B911" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C911" s="2" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3" ht="30" customHeight="1">
+      <c r="A912" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B912" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C912" s="2" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3" ht="30" customHeight="1">
+      <c r="A913" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B913" s="2" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C913" s="2" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3" ht="30" customHeight="1">
+      <c r="A914" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B914" s="2" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C914" s="2" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3" ht="30" customHeight="1">
+      <c r="A915" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B915" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C915" s="2" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3" ht="30" customHeight="1">
+      <c r="A916" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B916" s="2" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C916" s="2" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3" ht="30" customHeight="1">
+      <c r="A917" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B917" s="2" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C917" s="2" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3" ht="30" customHeight="1">
+      <c r="A918" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B918" s="2" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C918" s="2" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3" ht="30" customHeight="1">
+      <c r="A919" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B919" s="2" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C919" s="2" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3" ht="30" customHeight="1">
+      <c r="A920" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B920" s="2" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C920" s="2" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3" ht="30" customHeight="1">
+      <c r="A921" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B921" s="2" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C921" s="2" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3" ht="30" customHeight="1">
+      <c r="A922" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B922" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C922" s="2" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3" ht="30" customHeight="1">
+      <c r="A923" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B923" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C923" s="2" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3" ht="30" customHeight="1">
+      <c r="A924" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B924" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C924" s="2" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3" ht="30" customHeight="1">
+      <c r="A925" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B925" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C925" s="2" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3" ht="30" customHeight="1">
+      <c r="A926" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B926" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C926" s="2" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3" ht="30" customHeight="1">
+      <c r="A927" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B927" s="2" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C927" s="2" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3" ht="30" customHeight="1">
+      <c r="A928" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B928" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="C928" s="2" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3" ht="30" customHeight="1">
+      <c r="A929" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B929" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="C929" s="2" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3" ht="30" customHeight="1">
+      <c r="A930" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B930" s="2" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C930" s="2" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3" ht="30" customHeight="1">
+      <c r="A931" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B931" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="C931" s="2" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3" ht="30" customHeight="1">
+      <c r="A932" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B932" s="2" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C932" s="2" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3" ht="30" customHeight="1">
+      <c r="A933" s="2" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B933" s="2" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C933" s="2" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3" ht="30" customHeight="1">
+      <c r="A934" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B934" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C934" s="2" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3" ht="30" customHeight="1">
+      <c r="A935" s="2" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B935" s="2" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C935" s="2" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3" ht="30" customHeight="1">
+      <c r="A936" s="2" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B936" s="2" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C936" s="2" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3" ht="30" customHeight="1">
+      <c r="A937" s="2" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B937" s="2" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C937" s="2" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3" ht="30" customHeight="1">
+      <c r="A938" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="B938" s="2" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C938" s="2" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3" ht="30" customHeight="1">
+      <c r="A939" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="B939" s="2" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C939" s="2" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3" ht="30" customHeight="1">
+      <c r="A940" s="2" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B940" s="2" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C940" s="2" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3" ht="30" customHeight="1">
+      <c r="A941" s="2" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B941" s="2" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C941" s="2" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3" ht="30" customHeight="1">
+      <c r="A942" s="2" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B942" s="2" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C942" s="2" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3" ht="30" customHeight="1">
+      <c r="A943" s="2" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B943" s="2" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C943" s="2" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3" ht="30" customHeight="1">
+      <c r="A944" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B944" s="2" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C944" s="2" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3" ht="30" customHeight="1">
+      <c r="A945" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B945" s="2" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C945" s="2" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3" ht="30" customHeight="1">
+      <c r="A946" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B946" s="2" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C946" s="2" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3" ht="30" customHeight="1">
+      <c r="A947" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B947" s="2" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C947" s="2" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3" ht="30" customHeight="1">
+      <c r="A948" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B948" s="2" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C948" s="2" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3" ht="30" customHeight="1">
+      <c r="A949" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B949" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C949" s="2" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3" ht="30" customHeight="1">
+      <c r="A950" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B950" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C950" s="2" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3" ht="30" customHeight="1">
+      <c r="A951" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B951" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C951" s="2" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3" ht="30" customHeight="1">
+      <c r="A952" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B952" s="2" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C952" s="2" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3" ht="30" customHeight="1">
+      <c r="A953" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B953" s="2" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C953" s="2" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3" ht="30" customHeight="1">
+      <c r="A954" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B954" s="2" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C954" s="2" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3" ht="30" customHeight="1">
+      <c r="A955" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B955" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C955" s="2" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3" ht="30" customHeight="1">
+      <c r="A956" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B956" s="2" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C956" s="2" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3" ht="30" customHeight="1">
+      <c r="A957" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B957" s="2" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C957" s="2" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3" ht="30" customHeight="1">
+      <c r="A958" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B958" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C958" s="2" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3" ht="30" customHeight="1">
+      <c r="A959" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B959" s="2" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C959" s="2" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3" ht="30" customHeight="1">
+      <c r="A960" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B960" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C960" s="2" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3" ht="30" customHeight="1">
+      <c r="A961" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B961" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C961" s="2" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3" ht="30" customHeight="1">
+      <c r="A962" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B962" s="2" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C962" s="2" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3" ht="30" customHeight="1">
+      <c r="A963" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B963" s="2" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C963" s="2" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3" ht="30" customHeight="1">
+      <c r="A964" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B964" s="2" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C964" s="2" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3" ht="30" customHeight="1">
+      <c r="A965" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B965" s="2" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C965" s="2" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3" ht="30" customHeight="1">
+      <c r="A966" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B966" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C966" s="2" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3" ht="30" customHeight="1">
+      <c r="A967" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B967" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C967" s="2" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3" ht="30" customHeight="1">
+      <c r="A968" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B968" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C968" s="2" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3" ht="30" customHeight="1">
+      <c r="A969" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B969" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C969" s="2" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3" ht="30" customHeight="1">
+      <c r="A970" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B970" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="C970" s="2" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3" ht="30" customHeight="1">
+      <c r="A971" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B971" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="C971" s="2" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3" ht="30" customHeight="1">
+      <c r="A972" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B972" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C972" s="2" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3" ht="30" customHeight="1">
+      <c r="A973" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B973" s="2" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C973" s="2" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3" ht="30" customHeight="1">
+      <c r="A974" s="2" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B974" s="2" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C974" s="2" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3" ht="30" customHeight="1">
+      <c r="A975" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B975" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C975" s="2" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3" ht="30" customHeight="1">
+      <c r="A976" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B976" s="2" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C976" s="2" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3" ht="30" customHeight="1">
+      <c r="A977" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B977" s="2" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C977" s="2" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3" ht="30" customHeight="1">
+      <c r="A978" s="2" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B978" s="2" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C978" s="2" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3" ht="30" customHeight="1">
+      <c r="A979" s="2" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B979" s="2" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C979" s="2" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3" ht="30" customHeight="1">
+      <c r="A980" s="2" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B980" s="2" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C980" s="2" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3" ht="30" customHeight="1">
+      <c r="A981" s="2" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B981" s="2" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C981" s="2" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3" ht="30" customHeight="1">
+      <c r="A982" s="2" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B982" s="2" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C982" s="2" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3" ht="30" customHeight="1">
+      <c r="A983" s="2" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B983" s="2" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C983" s="2" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3" ht="30" customHeight="1">
+      <c r="A984" s="2" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B984" s="2" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C984" s="2" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3" ht="30" customHeight="1">
+      <c r="A985" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B985" s="2" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C985" s="2" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3" ht="30" customHeight="1">
+      <c r="A986" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B986" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C986" s="2" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3" ht="30" customHeight="1">
+      <c r="A987" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B987" s="2" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C987" s="2" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3" ht="30" customHeight="1">
+      <c r="A988" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B988" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C988" s="2" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3" ht="30" customHeight="1">
+      <c r="A989" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B989" s="2" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C989" s="2" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3" ht="30" customHeight="1">
+      <c r="A990" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B990" s="2" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C990" s="2" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3" ht="30" customHeight="1">
+      <c r="A991" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B991" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C991" s="2" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3" ht="30" customHeight="1">
+      <c r="A992" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B992" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C992" s="2" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3" ht="30" customHeight="1">
+      <c r="A993" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B993" s="2" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C993" s="2" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3" ht="30" customHeight="1">
+      <c r="A994" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B994" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C994" s="2" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3" ht="30" customHeight="1">
+      <c r="A995" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B995" s="2" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C995" s="2" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3" ht="30" customHeight="1">
+      <c r="A996" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B996" s="2" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C996" s="2" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3" ht="30" customHeight="1">
+      <c r="A997" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B997" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C997" s="2" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3" ht="30" customHeight="1">
+      <c r="A998" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B998" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C998" s="2" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3" ht="30" customHeight="1">
+      <c r="A999" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B999" s="2" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C999" s="2" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3" ht="30" customHeight="1">
+      <c r="A1000" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1000" s="2" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C1000" s="2" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3" ht="30" customHeight="1">
+      <c r="A1001" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1001" s="2" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C1001" s="2" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3" ht="30" customHeight="1">
+      <c r="A1002" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1002" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C1002" s="2" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3" ht="30" customHeight="1">
+      <c r="A1003" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1003" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C1003" s="2" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3" ht="30" customHeight="1">
+      <c r="A1004" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1004" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1004" s="2" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3" ht="30" customHeight="1">
+      <c r="A1005" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1005" s="2" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C1005" s="2" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3" ht="30" customHeight="1">
+      <c r="A1006" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1006" s="2" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C1006" s="2" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3" ht="30" customHeight="1">
+      <c r="A1007" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1007" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1007" s="2" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3" ht="30" customHeight="1">
+      <c r="A1008" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1008" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1008" s="2" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3" ht="30" customHeight="1">
+      <c r="A1009" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1009" s="2" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C1009" s="2" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3" ht="30" customHeight="1">
+      <c r="A1010" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1010" s="2" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C1010" s="2" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3" ht="30" customHeight="1">
+      <c r="A1011" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1011" s="2" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C1011" s="2" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3" ht="30" customHeight="1">
+      <c r="A1012" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1012" s="2" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C1012" s="2" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3" ht="30" customHeight="1">
+      <c r="A1013" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1013" s="2" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C1013" s="2" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3" ht="30" customHeight="1">
+      <c r="A1014" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1014" s="2" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C1014" s="2" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3" ht="30" customHeight="1">
+      <c r="A1015" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1015" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1015" s="2" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3" ht="30" customHeight="1">
+      <c r="A1016" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1016" s="2" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C1016" s="2" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3" ht="30" customHeight="1">
+      <c r="A1017" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1017" s="2" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C1017" s="2" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:3" ht="30" customHeight="1">
+      <c r="A1018" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1018" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1018" s="2" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:3" ht="30" customHeight="1">
+      <c r="A1019" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1019" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="C1019" s="2" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:3" ht="30" customHeight="1">
+      <c r="A1020" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1020" s="2" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1020" s="2" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:3" ht="30" customHeight="1">
+      <c r="A1021" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1021" s="2" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1021" s="2" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:3" ht="30" customHeight="1">
+      <c r="A1022" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1022" s="2" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1022" s="2" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:3" ht="30" customHeight="1">
+      <c r="A1023" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1023" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1023" s="2" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:3" ht="30" customHeight="1">
+      <c r="A1024" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1024" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C1024" s="2" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:3" ht="30" customHeight="1">
+      <c r="A1025" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1025" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="C1025" s="2" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:3" ht="30" customHeight="1">
+      <c r="A1026" s="2" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1026" s="2" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1026" s="2" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:3" ht="30" customHeight="1">
+      <c r="A1027" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1027" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1027" s="2" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:3" ht="30" customHeight="1">
+      <c r="A1028" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1028" s="2" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C1028" s="2" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:3" ht="30" customHeight="1">
+      <c r="A1029" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1029" s="2" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C1029" s="2" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:3" ht="30" customHeight="1">
+      <c r="A1030" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="B1030" s="2" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C1030" s="2" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:3" ht="30" customHeight="1">
+      <c r="A1031" s="2" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B1031" s="2" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1031" s="2" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:3" ht="30" customHeight="1">
+      <c r="A1032" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="B1032" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C1032" s="2" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:3" ht="30" customHeight="1">
+      <c r="A1033" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="B1033" s="2" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C1033" s="2" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:3" ht="30" customHeight="1">
+      <c r="A1034" s="2" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1034" s="2" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C1034" s="2" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:3" ht="30" customHeight="1">
+      <c r="A1035" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B1035" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="C1035" s="2" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:3" ht="30" customHeight="1">
+      <c r="A1036" s="2" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1036" s="2" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1036" s="2" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:3" ht="30" customHeight="1">
+      <c r="A1037" s="2" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B1037" s="2" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C1037" s="2" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:3" ht="30" customHeight="1">
+      <c r="A1038" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1038" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1038" s="2" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:3" ht="30" customHeight="1">
+      <c r="A1039" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1039" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C1039" s="2" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:3" ht="30" customHeight="1">
+      <c r="A1040" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1040" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1040" s="2" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:3" ht="30" customHeight="1">
+      <c r="A1041" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1041" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C1041" s="2" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:3" ht="30" customHeight="1">
+      <c r="A1042" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1042" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="C1042" s="2" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:3" ht="30" customHeight="1">
+      <c r="A1043" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1043" s="2" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C1043" s="2" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:3" ht="30" customHeight="1">
+      <c r="A1044" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1044" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C1044" s="2" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:3" ht="30" customHeight="1">
+      <c r="A1045" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1045" s="2" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C1045" s="2" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:3" ht="30" customHeight="1">
+      <c r="A1046" s="2" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1046" s="2" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1046" s="2" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:3" ht="30" customHeight="1">
+      <c r="A1047" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1047" s="2" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C1047" s="2" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:3" ht="30" customHeight="1">
+      <c r="A1048" s="2" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B1048" s="2" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C1048" s="2" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:3" ht="30" customHeight="1">
+      <c r="A1049" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="B1049" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C1049" s="2" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:3" ht="30" customHeight="1">
+      <c r="A1050" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1050" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C1050" s="2" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:3" ht="30" customHeight="1">
+      <c r="A1051" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B1051" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C1051" s="2" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:3" ht="30" customHeight="1">
+      <c r="A1052" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B1052" s="2" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C1052" s="2" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:3" ht="30" customHeight="1">
+      <c r="A1053" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1053" s="2" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C1053" s="2" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:3" ht="30" customHeight="1">
+      <c r="A1054" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1054" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="C1054" s="2" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:3" ht="30" customHeight="1">
+      <c r="A1055" s="2" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B1055" s="2" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C1055" s="2" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:3" ht="30" customHeight="1">
+      <c r="A1056" s="2" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1056" s="2" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C1056" s="2" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:3" ht="30" customHeight="1">
+      <c r="A1057" s="2" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B1057" s="2" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C1057" s="2" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:3" ht="30" customHeight="1">
+      <c r="A1058" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1058" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C1058" s="2" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:3" ht="30" customHeight="1">
+      <c r="A1059" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1059" s="2" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C1059" s="2" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:3" ht="30" customHeight="1">
+      <c r="A1060" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B1060" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C1060" s="2" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:3" ht="30" customHeight="1">
+      <c r="A1061" s="2" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1061" s="2" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1061" s="2" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:3" ht="30" customHeight="1">
+      <c r="A1062" s="2" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B1062" s="2" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C1062" s="2" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:3" ht="30" customHeight="1">
+      <c r="A1063" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1063" s="2" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C1063" s="2" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:3" ht="30" customHeight="1">
+      <c r="A1064" s="2" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1064" s="2" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C1064" s="2" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:3" ht="30" customHeight="1">
+      <c r="A1065" s="2" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B1065" s="2" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C1065" s="2" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:3" ht="30" customHeight="1">
+      <c r="A1066" s="2" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1066" s="2" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1066" s="2" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:3" ht="30" customHeight="1">
+      <c r="A1067" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1067" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1067" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:3" ht="30" customHeight="1">
+      <c r="A1068" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1068" s="2" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C1068" s="2" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:3" ht="30" customHeight="1">
+      <c r="A1069" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1069" s="2" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C1069" s="2" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:3" ht="30" customHeight="1">
+      <c r="A1070" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1070" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1070" s="2" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:3" ht="30" customHeight="1">
+      <c r="A1071" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1071" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C1071" s="2" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:3" ht="30" customHeight="1">
+      <c r="A1072" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1072" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1072" s="2" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:3" ht="30" customHeight="1">
+      <c r="A1073" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1073" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C1073" s="2" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:3" ht="30" customHeight="1">
+      <c r="A1074" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1074" s="2" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C1074" s="2" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:3" ht="30" customHeight="1">
+      <c r="A1075" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1075" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C1075" s="2" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:3" ht="30" customHeight="1">
+      <c r="A1076" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1076" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C1076" s="2" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:3" ht="30" customHeight="1">
+      <c r="A1077" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1077" s="2" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C1077" s="2" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:3" ht="30" customHeight="1">
+      <c r="A1078" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1078" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1078" s="2" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:3" ht="30" customHeight="1">
+      <c r="A1079" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1079" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C1079" s="2" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:3" ht="30" customHeight="1">
+      <c r="A1080" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1080" s="2" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C1080" s="2" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:3" ht="30" customHeight="1">
+      <c r="A1081" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1081" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C1081" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:3" ht="30" customHeight="1">
+      <c r="A1082" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1082" s="2" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C1082" s="2" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:3" ht="30" customHeight="1">
+      <c r="A1083" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1083" s="2" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C1083" s="2" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:3" ht="30" customHeight="1">
+      <c r="A1084" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1084" s="2" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C1084" s="2" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:3" ht="30" customHeight="1">
+      <c r="A1085" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1085" s="2" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1085" s="2" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:3" ht="30" customHeight="1">
+      <c r="A1086" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1086" s="2" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C1086" s="2" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:3" ht="30" customHeight="1">
+      <c r="A1087" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1087" s="2" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1087" s="2" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:3" ht="30" customHeight="1">
+      <c r="A1088" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1088" s="2" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1088" s="2" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:3" ht="30" customHeight="1">
+      <c r="A1089" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1089" s="2" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C1089" s="2" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:3" ht="30" customHeight="1">
+      <c r="A1090" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1090" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1090" s="2" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:3" ht="30" customHeight="1">
+      <c r="A1091" s="2" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1091" s="2" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C1091" s="2" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:3" ht="30" customHeight="1">
+      <c r="A1092" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1092" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1092" s="2" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:3" ht="30" customHeight="1">
+      <c r="A1093" s="2" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1093" s="2" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C1093" s="2" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:3" ht="30" customHeight="1">
+      <c r="A1094" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1094" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1094" s="2" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:3" ht="30" customHeight="1">
+      <c r="A1095" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="B1095" s="2" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C1095" s="2" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:3" ht="30" customHeight="1">
+      <c r="A1096" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="B1096" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1096" s="2" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:3" ht="30" customHeight="1">
+      <c r="A1097" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1097" s="2" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C1097" s="2" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:3" ht="30" customHeight="1">
+      <c r="A1098" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1098" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1098" s="2" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:3" ht="30" customHeight="1">
+      <c r="A1099" s="2" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B1099" s="2" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C1099" s="2" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:3" ht="30" customHeight="1">
+      <c r="A1100" s="2" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B1100" s="2" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C1100" s="2" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:3" ht="30" customHeight="1">
+      <c r="A1101" s="2" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B1101" s="2" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C1101" s="2" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:3" ht="30" customHeight="1">
+      <c r="A1102" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1102" s="2" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1102" s="2" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:3" ht="30" customHeight="1">
+      <c r="A1103" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1103" s="2" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C1103" s="2" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:3" ht="30" customHeight="1">
+      <c r="A1104" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1104" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C1104" s="2" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:3" ht="30" customHeight="1">
+      <c r="A1105" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1105" s="2" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C1105" s="2" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:3" ht="30" customHeight="1">
+      <c r="A1106" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1106" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C1106" s="2" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:3" ht="30" customHeight="1">
+      <c r="A1107" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1107" s="2" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C1107" s="2" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:3" ht="30" customHeight="1">
+      <c r="A1108" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1108" s="2" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C1108" s="2" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:3" ht="30" customHeight="1">
+      <c r="A1109" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1109" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1109" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:3" ht="30" customHeight="1">
+      <c r="A1110" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1110" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C1110" s="2" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:3" ht="30" customHeight="1">
+      <c r="A1111" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1111" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C1111" s="2" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:3" ht="30" customHeight="1">
+      <c r="A1112" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1112" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1112" s="2" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:3" ht="30" customHeight="1">
+      <c r="A1113" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1113" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C1113" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:3" ht="30" customHeight="1">
+      <c r="A1114" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1114" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C1114" s="2" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:3" ht="30" customHeight="1">
+      <c r="A1115" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1115" s="2" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C1115" s="2" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:3" ht="30" customHeight="1">
+      <c r="A1116" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1116" s="2" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C1116" s="2" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:3" ht="30" customHeight="1">
+      <c r="A1117" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1117" s="2" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C1117" s="2" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:3" ht="30" customHeight="1">
+      <c r="A1118" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1118" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C1118" s="2" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:3" ht="30" customHeight="1">
+      <c r="A1119" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1119" s="2" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C1119" s="2" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:3" ht="30" customHeight="1">
+      <c r="A1120" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1120" s="2" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1120" s="2" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:3" ht="30" customHeight="1">
+      <c r="A1121" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1121" s="2" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C1121" s="2" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:3" ht="30" customHeight="1">
+      <c r="A1122" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1122" s="2" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C1122" s="2" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:3" ht="30" customHeight="1">
+      <c r="A1123" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1123" s="2" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C1123" s="2" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:3" ht="30" customHeight="1">
+      <c r="A1124" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1124" s="2" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C1124" s="2" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:3" ht="30" customHeight="1">
+      <c r="A1125" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1125" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C1125" s="2" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:3" ht="30" customHeight="1">
+      <c r="A1126" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1126" s="2" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C1126" s="2" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:3" ht="30" customHeight="1">
+      <c r="A1127" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1127" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="C1127" s="2" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:3" ht="30" customHeight="1">
+      <c r="A1128" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1128" s="2" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1128" s="2" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:3" ht="30" customHeight="1">
+      <c r="A1129" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="B1129" s="2" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C1129" s="2" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:3" ht="30" customHeight="1">
+      <c r="A1130" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="B1130" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="C1130" s="2" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:3" ht="30" customHeight="1">
+      <c r="A1131" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B1131" s="2" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C1131" s="2" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:3" ht="30" customHeight="1">
+      <c r="A1132" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B1132" s="2" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1132" s="2" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:3" ht="30" customHeight="1">
+      <c r="A1133" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B1133" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1133" s="2" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:3" ht="30" customHeight="1">
+      <c r="A1134" s="2" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B1134" s="2" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C1134" s="2" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:3" ht="30" customHeight="1">
+      <c r="A1135" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1135" s="2" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C1135" s="2" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:3" ht="30" customHeight="1">
+      <c r="A1136" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1136" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C1136" s="2" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:3" ht="30" customHeight="1">
+      <c r="A1137" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="B1137" s="2" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C1137" s="2" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:3" ht="30" customHeight="1">
+      <c r="A1138" s="2" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B1138" s="2" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C1138" s="2" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:3" ht="30" customHeight="1">
+      <c r="A1139" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1139" s="2" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C1139" s="2" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:3" ht="30" customHeight="1">
+      <c r="A1140" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B1140" s="2" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1140" s="2" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:3" ht="30" customHeight="1">
+      <c r="A1141" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B1141" s="2" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1141" s="2" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:3" ht="30" customHeight="1">
+      <c r="A1142" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1142" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1142" s="2" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:3" ht="30" customHeight="1">
+      <c r="A1143" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1143" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1143" s="2" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:3" ht="30" customHeight="1">
+      <c r="A1144" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1144" s="2" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C1144" s="2" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:3" ht="56.25">
+      <c r="A1145" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1145" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1145" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:3" ht="45">
+      <c r="A1146" s="2" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B1146" s="2" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C1146" s="2" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:3" ht="45">
+      <c r="A1147" s="2" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B1147" s="2" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C1147" s="2" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:3" ht="22.5">
+      <c r="A1148" s="2" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B1148" s="2" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C1148" s="2" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:3" ht="22.5">
+      <c r="A1149" s="2" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B1149" s="2" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C1149" s="2" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:3" ht="33.75">
+      <c r="A1150" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="B1150" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="C1150" s="2" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:3" ht="45">
+      <c r="A1151" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="B1151" s="2" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1151" s="2" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:3" ht="45">
+      <c r="A1152" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="B1152" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="C1152" s="2" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:3" ht="45">
+      <c r="A1153" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1153" s="2" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C1153" s="2" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:3" ht="45">
+      <c r="A1154" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1154" s="2" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C1154" s="2" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:3" ht="33.75">
+      <c r="A1155" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1155" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1155" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:3" ht="22.5">
+      <c r="A1156" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1156" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1156" s="2" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:3" ht="33.75">
+      <c r="A1157" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1157" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1157" s="2" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:3" ht="22.5">
+      <c r="A1158" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1158" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1158" s="2" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:3" ht="22.5">
+      <c r="A1159" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1159" s="2" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C1159" s="2" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:3" ht="33.75">
+      <c r="A1160" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1160" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1160" s="2" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:3" ht="22.5">
+      <c r="A1161" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1161" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C1161" s="2" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:3">
+      <c r="A1162" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1162" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1162" s="2" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:3" ht="56.25">
+      <c r="A1163" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1163" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1163" s="2" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:3" ht="22.5">
+      <c r="A1164" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1164" s="2" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C1164" s="2" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:3">
+      <c r="A1165" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1165" s="2" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C1165" s="2" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:3" ht="22.5">
+      <c r="A1166" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1166" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C1166" s="2" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:3" ht="45">
+      <c r="A1167" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1167" s="2" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C1167" s="2" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:3" ht="45">
+      <c r="A1168" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1168" s="2" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C1168" s="2" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:3">
+      <c r="A1169" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1169" s="2" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C1169" s="2" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:3" ht="45">
+      <c r="A1170" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1170" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1170" s="2" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:3" ht="22.5">
+      <c r="A1171" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1171" s="2" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C1171" s="2" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:3" ht="22.5">
+      <c r="A1172" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1172" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C1172" s="2" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:3" ht="45">
+      <c r="A1173" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1173" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C1173" s="2" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:3" ht="22.5">
+      <c r="A1174" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1174" s="2" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C1174" s="2" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:3" ht="22.5">
+      <c r="A1175" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1175" s="2" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C1175" s="2" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:3" ht="22.5">
+      <c r="A1176" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1176" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C1176" s="2" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:3" ht="22.5">
+      <c r="A1177" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1177" s="2" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C1177" s="2" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:3" ht="45">
+      <c r="A1178" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1178" s="2" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C1178" s="2" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:3" ht="45">
+      <c r="A1179" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1179" s="2" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C1179" s="2" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:3" ht="22.5">
+      <c r="A1180" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1180" s="2" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C1180" s="2" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:3" ht="67.5">
+      <c r="A1181" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1181" s="2" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C1181" s="2" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:3" ht="56.25">
+      <c r="A1182" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1182" s="2" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C1182" s="2" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:3" ht="22.5">
+      <c r="A1183" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1183" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1183" s="2" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:3" ht="22.5">
+      <c r="A1184" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1184" s="2" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C1184" s="2" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:3" ht="22.5">
+      <c r="A1185" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1185" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1185" s="2" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:3" ht="45">
+      <c r="A1186" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1186" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="C1186" s="2" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:3" ht="22.5">
+      <c r="A1187" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1187" s="2" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C1187" s="2" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:3" ht="33.75">
+      <c r="A1188" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1188" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1188" s="2" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:3" ht="22.5">
+      <c r="A1189" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1189" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="C1189" s="2" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:3" ht="33.75">
+      <c r="A1190" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1190" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="C1190" s="2" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:3" ht="22.5">
+      <c r="A1191" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1191" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="C1191" s="2" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:3" ht="22.5">
+      <c r="A1192" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1192" s="2" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C1192" s="2" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:3">
+      <c r="A1193" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1193" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1193" s="2" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:3" ht="45">
+      <c r="A1194" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1194" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1194" s="2" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:3" ht="22.5">
+      <c r="A1195" s="2" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B1195" s="2" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C1195" s="2" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:3">
+      <c r="A1196" s="2" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B1196" s="2" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C1196" s="2" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:3" ht="45">
+      <c r="A1197" s="2" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B1197" s="2" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C1197" s="2" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:3" ht="22.5">
+      <c r="A1198" s="2" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B1198" s="2" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C1198" s="2" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:3" ht="45">
+      <c r="A1199" s="2" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B1199" s="2" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C1199" s="2" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:3">
+      <c r="A1200" s="2" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1200" s="2" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1200" s="2" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:3">
+      <c r="A1201" s="2" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1201" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1201" s="2" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:3" ht="22.5">
+      <c r="A1202" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1202" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1202" s="2" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:3" ht="33.75">
+      <c r="A1203" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1203" s="2" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C1203" s="2" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:3" ht="22.5">
+      <c r="A1204" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1204" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C1204" s="2" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:3">
+      <c r="A1205" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1205" s="2" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C1205" s="2" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:3" ht="22.5">
+      <c r="A1206" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1206" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C1206" s="2" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:3" ht="22.5">
+      <c r="A1207" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1207" s="2" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C1207" s="2" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:3" ht="22.5">
+      <c r="A1208" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1208" s="2" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C1208" s="2" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:3" ht="22.5">
+      <c r="A1209" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1209" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C1209" s="2" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:3" ht="22.5">
+      <c r="A1210" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1210" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1210" s="2" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:3" ht="22.5">
+      <c r="A1211" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1211" s="2" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C1211" s="2" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:3">
+      <c r="A1212" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1212" s="2" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C1212" s="2" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:3" ht="22.5">
+      <c r="A1213" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1213" s="2" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C1213" s="2" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:3" ht="22.5">
+      <c r="A1214" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1214" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1214" s="2" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:3" ht="22.5">
+      <c r="A1215" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1215" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1215" s="2" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:3" ht="45">
+      <c r="A1216" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B1216" s="2" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1216" s="2" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:3">
+      <c r="A1217" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1217" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1217" s="2" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:3" ht="22.5">
+      <c r="A1218" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1218" s="2" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C1218" s="2" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:3" ht="22.5">
+      <c r="A1219" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1219" s="2" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C1219" s="2" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:3">
+      <c r="A1220" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1220" s="2" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C1220" s="2" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:3" ht="22.5">
+      <c r="A1221" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1221" s="2" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C1221" s="2" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:3" ht="22.5">
+      <c r="A1222" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1222" s="2" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C1222" s="2" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:3" ht="22.5">
+      <c r="A1223" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1223" s="2" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C1223" s="2" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:3" ht="45">
+      <c r="A1224" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1224" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1224" s="2" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:3" ht="22.5">
+      <c r="A1225" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="B1225" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C1225" s="2" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:3" ht="22.5">
+      <c r="A1226" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B1226" s="2" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C1226" s="2" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:3" ht="45">
+      <c r="A1227" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="B1227" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C1227" s="2" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:3" ht="45">
+      <c r="A1228" s="2" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B1228" s="2" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C1228" s="2" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:3">
+      <c r="A1229" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B1229" s="2" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1229" s="2" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:3" ht="45">
+      <c r="A1230" s="2" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B1230" s="2" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C1230" s="2" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:3" ht="45">
+      <c r="A1231" s="2" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B1231" s="2" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C1231" s="2" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:3" ht="22.5">
+      <c r="A1232" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1232" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C1232" s="2" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:3" ht="45">
+      <c r="A1233" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1233" s="2" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C1233" s="2" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:3" ht="33.75">
+      <c r="A1234" s="2" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B1234" s="2" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C1234" s="2" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:3" ht="45">
+      <c r="A1235" s="2" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1235" s="2" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C1235" s="2" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:3" ht="45">
+      <c r="A1236" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B1236" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="C1236" s="2" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:3" ht="45">
+      <c r="A1237" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B1237" s="2" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C1237" s="2" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:3" ht="22.5">
+      <c r="A1238" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B1238" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C1238" s="2" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:3" ht="22.5">
+      <c r="A1239" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B1239" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1239" s="2" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:3" ht="45">
+      <c r="A1240" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="B1240" s="2" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C1240" s="2" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:3" ht="22.5">
+      <c r="A1241" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1241" s="2" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C1241" s="2" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:3" ht="22.5">
+      <c r="A1242" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1242" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C1242" s="2" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:3" ht="45">
+      <c r="A1243" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1243" s="2" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C1243" s="2" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:3" ht="45">
+      <c r="A1244" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1244" s="2" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C1244" s="2" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:3" ht="22.5">
+      <c r="A1245" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1245" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1245" s="2" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:3">
+      <c r="A1246" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1246" s="2" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C1246" s="2" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:3">
+      <c r="A1247" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1247" s="2" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C1247" s="2" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:3" ht="45">
+      <c r="A1248" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="B1248" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="C1248" s="2" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:3" ht="22.5">
+      <c r="A1249" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1249" s="2" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C1249" s="2" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:3">
+      <c r="A1250" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1250" s="2" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C1250" s="2" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:3" ht="22.5">
+      <c r="A1251" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1251" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C1251" s="2" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:3">
+      <c r="A1252" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1252" s="2" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1252" s="2" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:3" ht="33.75">
+      <c r="A1253" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1253" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="C1253" s="2" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:3" ht="22.5">
+      <c r="A1254" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1254" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1254" s="2" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:3" ht="22.5">
+      <c r="A1255" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1255" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="C1255" s="2" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:3">
+      <c r="A1256" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1256" s="2" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C1256" s="2" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:3" ht="22.5">
+      <c r="A1257" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1257" s="2" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C1257" s="2" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:3" ht="22.5">
+      <c r="A1258" s="2" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1258" s="2" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1258" s="2" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:3">
+      <c r="A1259" s="2" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B1259" s="2" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C1259" s="2" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:3" ht="33.75">
+      <c r="A1260" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1260" s="2" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C1260" s="2" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:3" ht="22.5">
+      <c r="A1261" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1261" s="2" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C1261" s="2" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:3" ht="33.75">
+      <c r="A1262" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1262" s="2" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C1262" s="2" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:3" ht="45">
+      <c r="A1263" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1263" s="2" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C1263" s="2" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:3" ht="45">
+      <c r="A1264" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1264" s="2" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C1264" s="2" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:3" ht="56.25">
+      <c r="A1265" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1265" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1265" s="2" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:3" ht="33.75">
+      <c r="A1266" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1266" s="2" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C1266" s="2" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:3">
+      <c r="A1267" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1267" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C1267" s="2" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:3" ht="45">
+      <c r="A1268" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1268" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C1268" s="2" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:3" ht="33.75">
+      <c r="A1269" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1269" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C1269" s="2" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:3" ht="45">
+      <c r="A1270" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1270" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C1270" s="2" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:3" ht="45">
+      <c r="A1271" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1271" s="2" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C1271" s="2" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:3" ht="22.5">
+      <c r="A1272" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1272" s="2" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C1272" s="2" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:3" ht="45">
+      <c r="A1273" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1273" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C1273" s="2" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:3" ht="45">
+      <c r="A1274" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1274" s="2" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C1274" s="2" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:3" ht="22.5">
+      <c r="A1275" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1275" s="2" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C1275" s="2" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:3" ht="22.5">
+      <c r="A1276" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1276" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="C1276" s="2" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:3" ht="33.75">
+      <c r="A1277" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1277" s="2" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C1277" s="2" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:3" ht="45">
+      <c r="A1278" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1278" s="2" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C1278" s="2" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:3" ht="22.5">
+      <c r="A1279" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1279" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1279" s="2" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:3">
+      <c r="A1280" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1280" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C1280" s="2" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:3" ht="67.5">
+      <c r="A1281" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1281" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1281" s="2" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:3" ht="33.75">
+      <c r="A1282" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1282" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1282" s="2" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:3" ht="22.5">
+      <c r="A1283" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1283" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C1283" s="2" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:3" ht="45">
+      <c r="A1284" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1284" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="C1284" s="2" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:3">
+      <c r="A1285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1285" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1285" s="2" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:3" ht="22.5">
+      <c r="A1286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1286" s="2" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C1286" s="2" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:3" ht="45">
+      <c r="A1287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1287" s="2" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C1287" s="2" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:3" ht="45">
+      <c r="A1288" s="2" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B1288" s="2" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C1288" s="2" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:3" ht="22.5">
+      <c r="A1289" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1289" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1289" s="2" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:3" ht="45">
+      <c r="A1290" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1290" s="2" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C1290" s="2" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:3">
+      <c r="A1291" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1291" s="2" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C1291" s="2" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:3" ht="33.75">
+      <c r="A1292" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1292" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C1292" s="2" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:3" ht="33.75">
+      <c r="A1293" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1293" s="2" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1293" s="2" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:3" ht="56.25">
+      <c r="A1294" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1294" s="2" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C1294" s="2" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:3">
+      <c r="A1295" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1295" s="2" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C1295" s="2" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:3" ht="45">
+      <c r="A1296" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1296" s="2" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C1296" s="2" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:3" ht="45">
+      <c r="A1297" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="B1297" s="2" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C1297" s="2" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:3" ht="22.5">
+      <c r="A1298" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1298" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1298" s="2" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:3">
+      <c r="A1299" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1299" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1299" s="2" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:3" ht="22.5">
+      <c r="A1300" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1300" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1300" s="2" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:3">
+      <c r="A1301" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1301" s="2" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1301" s="2" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:3" ht="45">
+      <c r="A1302" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1302" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C1302" s="2" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:3" ht="45">
+      <c r="A1303" s="2" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B1303" s="2" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1303" s="2" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:3" ht="22.5">
+      <c r="A1304" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1304" s="2" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C1304" s="2" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:3" ht="45">
+      <c r="A1305" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1305" s="2" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1305" s="2" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:3" ht="22.5">
+      <c r="A1306" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1306" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1306" s="2" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:3" ht="45">
+      <c r="A1307" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1307" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C1307" s="2" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:3" ht="45">
+      <c r="A1308" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1308" s="2" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1308" s="2" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:3" ht="22.5">
+      <c r="A1309" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1309" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="C1309" s="2" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:3" ht="45">
+      <c r="A1310" s="2" t="s">
         <v>2922</v>
       </c>
-      <c r="B1" s="4"/>
-[...3 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="B1310" s="2" t="s">
         <v>2923</v>
       </c>
-      <c r="B2" s="6"/>
-[...127 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="C1310" s="2" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:3">
+      <c r="A1311" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B1311" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="C1311" s="2" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:3" ht="33.75">
+      <c r="A1312" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1312" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1312" s="2" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:3" ht="45">
+      <c r="A1313" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1313" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1313" s="2" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:3" ht="33.75">
+      <c r="A1314" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1314" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1314" s="2" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:3" ht="22.5">
+      <c r="A1315" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1315" s="2" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1315" s="2" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:3" ht="22.5">
+      <c r="A1316" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1316" s="2" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1316" s="2" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:3" ht="22.5">
+      <c r="A1317" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1317" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1317" s="2" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:3" ht="56.25">
+      <c r="A1318" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1318" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1318" s="2" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:3" ht="45">
+      <c r="A1319" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1319" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1319" s="2" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:3" ht="45">
+      <c r="A1320" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1320" s="2" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1320" s="2" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:3">
+      <c r="A1321" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1321" s="2" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C1321" s="2" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:3" ht="45">
+      <c r="A1322" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1322" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C1322" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:3" ht="67.5">
+      <c r="A1323" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1323" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C1323" s="2" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:3">
+      <c r="A1324" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1324" s="2" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1324" s="2" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:3" ht="33.75">
+      <c r="A1325" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1325" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C1325" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:3" ht="22.5">
+      <c r="A1326" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1326" s="2" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1326" s="2" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:3" ht="22.5">
+      <c r="A1327" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1327" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C1327" s="2" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:3">
+      <c r="A1328" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1328" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1328" s="2" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:3" ht="45">
+      <c r="A1329" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1329" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1329" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:3">
+      <c r="A1330" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1330" s="2" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1330" s="2" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:3">
+      <c r="A1331" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1331" s="2" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C1331" s="2" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:3" ht="22.5">
+      <c r="A1332" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1332" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C1332" s="2" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:3" ht="45">
+      <c r="A1333" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1333" s="2" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1333" s="2" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:3" ht="33.75">
+      <c r="A1334" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1334" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1334" s="2" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:3" ht="45">
+      <c r="A1335" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1335" s="2" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C1335" s="2" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:3" ht="22.5">
+      <c r="A1336" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1336" s="2" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1336" s="2" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:3" ht="33.75">
+      <c r="A1337" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1337" s="2" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1337" s="2" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:3">
+      <c r="A1338" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1338" s="2" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1338" s="2" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:3" ht="22.5">
+      <c r="A1339" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1339" s="2" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1339" s="2" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:3" ht="22.5">
+      <c r="A1340" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1340" s="2" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C1340" s="2" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:3" ht="33.75">
+      <c r="A1341" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1341" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1341" s="2" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:3">
+      <c r="A1342" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1342" s="2" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1342" s="2" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:3" ht="33.75">
+      <c r="A1343" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1343" s="2" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1343" s="2" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:3" ht="22.5">
+      <c r="A1344" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1344" s="2" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1344" s="2" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:3">
+      <c r="A1345" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1345" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C1345" s="2" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:3" ht="45">
+      <c r="A1346" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1346" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C1346" s="2" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:3" ht="22.5">
+      <c r="A1347" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1347" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C1347" s="2" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:3">
+      <c r="A1348" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1348" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C1348" s="2" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:3" ht="33.75">
+      <c r="A1349" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1349" s="2" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1349" s="2" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:3" ht="22.5">
+      <c r="A1350" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1350" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1350" s="2" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:3" ht="22.5">
+      <c r="A1351" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1351" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C1351" s="2" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:3">
+      <c r="A1352" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1352" s="2" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1352" s="2" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:3" ht="45">
+      <c r="A1353" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1353" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C1353" s="2" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:3">
+      <c r="A1354" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1354" s="2" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C1354" s="2" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:3" ht="45">
+      <c r="A1355" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1355" s="2" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1355" s="2" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:3" ht="56.25">
+      <c r="A1356" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1356" s="2" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1356" s="2" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:3" ht="33.75">
+      <c r="A1357" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1357" s="2" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1357" s="2" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:3" ht="22.5">
+      <c r="A1358" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1358" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C1358" s="2" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:3" ht="45">
+      <c r="A1359" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1359" s="2" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1359" s="2" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:3" ht="22.5">
+      <c r="A1360" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1360" s="2" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1360" s="2" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:3" ht="22.5">
+      <c r="A1361" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1361" s="2" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1361" s="2" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:3" ht="22.5">
+      <c r="A1362" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1362" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="C1362" s="2" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:3" ht="22.5">
+      <c r="A1363" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1363" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C1363" s="2" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:3" ht="56.25">
+      <c r="A1364" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1364" s="2" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1364" s="2" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:3" ht="33.75">
+      <c r="A1365" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1365" s="2" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1365" s="2" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:3" ht="33.75">
+      <c r="A1366" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1366" s="2" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1366" s="2" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:3" ht="22.5">
+      <c r="A1367" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1367" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1367" s="2" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:3" ht="22.5">
+      <c r="A1368" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1368" s="2" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1368" s="2" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:3" ht="22.5">
+      <c r="A1369" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1369" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1369" s="2" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:3">
+      <c r="A1370" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1370" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1370" s="2" t="s">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:3" ht="22.5">
+      <c r="A1371" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1371" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1371" s="2" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:3" ht="22.5">
+      <c r="A1372" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1372" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="C1372" s="2" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:3" ht="22.5">
+      <c r="A1373" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1373" s="2" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1373" s="2" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:3" ht="33.75">
+      <c r="A1374" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1374" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="C1374" s="2" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:3">
+      <c r="A1375" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1375" s="2" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1375" s="2" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:3" ht="22.5">
+      <c r="A1376" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1376" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C1376" s="2" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:3" ht="22.5">
+      <c r="A1377" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1377" s="2" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1377" s="2" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:3" ht="45">
+      <c r="A1378" s="2" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B1378" s="2" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1378" s="2" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:3" ht="45">
+      <c r="A1379" s="2" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1379" s="2" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1379" s="2" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:3" ht="45">
+      <c r="A1380" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1380" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C1380" s="2" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:3">
+      <c r="A1381" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1381" s="2" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1381" s="2" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:3" ht="33.75">
+      <c r="A1382" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1382" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C1382" s="2" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:3" ht="22.5">
+      <c r="A1383" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1383" s="2" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1383" s="2" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:3" ht="56.25">
+      <c r="A1384" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1384" s="2" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1384" s="2" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:3" ht="22.5">
+      <c r="A1385" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1385" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C1385" s="2" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:3" ht="22.5">
+      <c r="A1386" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1386" s="2" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1386" s="2" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:3" ht="22.5">
+      <c r="A1387" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1387" s="2" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1387" s="2" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:3" ht="22.5">
+      <c r="A1388" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1388" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1388" s="2" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:3" ht="22.5">
+      <c r="A1389" s="2" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1389" s="2" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1389" s="2" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:3" ht="22.5">
+      <c r="A1390" s="2" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1390" s="2" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1390" s="2" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:3" ht="33.75">
+      <c r="A1391" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1391" s="2" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1391" s="2" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:3" ht="45">
+      <c r="A1392" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1392" s="2" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1392" s="2" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:3" ht="22.5">
+      <c r="A1393" s="2" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B1393" s="2" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1393" s="2" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:3" ht="45">
+      <c r="A1394" s="2" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1394" s="2" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1394" s="2" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:3" ht="22.5">
+      <c r="A1395" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="B1395" s="2" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1395" s="2" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:3" ht="45">
+      <c r="A1396" s="2" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B1396" s="2" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1396" s="2" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:3" ht="33.75">
+      <c r="A1397" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...4817 lines deleted...]
-      <c r="C452" s="2" t="s">
+      <c r="B1397" s="2" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1397" s="2" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:3" ht="22.5">
+      <c r="A1398" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1398" s="2" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1398" s="2" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:3" ht="22.5">
+      <c r="A1399" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1399" s="2" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1399" s="2" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:3" ht="22.5">
+      <c r="A1400" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1400" s="2" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1400" s="2" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:3">
+      <c r="A1401" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1401" s="2" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1401" s="2" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:3" ht="22.5">
+      <c r="A1402" s="2" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1402" s="2" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1402" s="2" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:3" ht="45">
+      <c r="A1403" s="2" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1403" s="2" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1403" s="2" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:3" ht="33.75">
+      <c r="A1404" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B1404" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1404" s="2" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:3" ht="22.5">
+      <c r="A1405" s="2" t="s">
         <v>691</v>
       </c>
-    </row>
-[...5633 lines deleted...]
-      <c r="A965" s="1" t="s">
+      <c r="B1405" s="2" t="s">
         <v>692</v>
       </c>
-      <c r="B965" s="1" t="s">
-[...3996 lines deleted...]
-        <v>1495</v>
+      <c r="C1405" s="2" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:3" ht="45">
+      <c r="A1406" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="B1406" s="2" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1406" s="2" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:3" ht="22.5">
+      <c r="A1407" s="2" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1407" s="2" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1407" s="2" t="s">
+        <v>3084</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A2:C1326">
-    <sortCondition ref="A1"/>
+  <sortState ref="A2:C1143">
+    <sortCondition ref="A2"/>
   </sortState>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Apache POI</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>