--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="37">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -3593,70 +3593,70 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="6"/>
     <cellStyle name="20% - Акцент1 3" xfId="7"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="10"/>
     <cellStyle name="20% - Акцент1 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="14"/>
     <cellStyle name="20% - Акцент1 5" xfId="15"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="18"/>
     <cellStyle name="20% - Акцент1 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="22"/>
@@ -6590,188 +6590,188 @@
       <selection pane="topRight" activeCell="A2" sqref="A2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61">
       <c r="C1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:61" ht="32.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...12 lines deleted...]
-      <c r="O2" s="31"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS3" s="11"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE3" s="11"/>
       <c r="BF3" s="11"/>
       <c r="BG3" s="11"/>
       <c r="BH3" s="11"/>
       <c r="BI3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="27" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="27" t="s">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="27" t="s">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM4" s="28"/>
-[...10 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY4" s="28"/>
-[...9 lines deleted...]
-      <c r="BI4" s="29"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
+      <c r="BD4" s="26"/>
+      <c r="BE4" s="26"/>
+      <c r="BF4" s="26"/>
+      <c r="BG4" s="26"/>
+      <c r="BH4" s="26"/>
+      <c r="BI4" s="27"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="30"/>
       <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -7066,51 +7066,53 @@
       </c>
       <c r="AS6" s="15">
         <v>102.7</v>
       </c>
       <c r="AT6" s="15">
         <v>105.9</v>
       </c>
       <c r="AU6" s="15">
         <v>107.4</v>
       </c>
       <c r="AV6" s="16">
         <v>108.2</v>
       </c>
       <c r="AW6" s="16">
         <v>109.6</v>
       </c>
       <c r="AX6" s="17">
         <v>103.4</v>
       </c>
       <c r="AY6" s="15">
         <v>104.3</v>
       </c>
       <c r="AZ6" s="15">
         <v>104</v>
       </c>
-      <c r="BA6" s="15"/>
+      <c r="BA6" s="15">
+        <v>104.5</v>
+      </c>
       <c r="BB6" s="15"/>
       <c r="BC6" s="15"/>
       <c r="BD6" s="15"/>
       <c r="BE6" s="15"/>
       <c r="BF6" s="15"/>
       <c r="BG6" s="15"/>
       <c r="BH6" s="16"/>
       <c r="BI6" s="16"/>
     </row>
     <row r="7" spans="1:61" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>100.2</v>
       </c>
       <c r="C7" s="19">
         <v>100.5</v>
       </c>
       <c r="D7" s="19">
         <v>79.5</v>
       </c>
       <c r="E7" s="19">
         <v>104.8</v>
       </c>
@@ -7233,51 +7235,53 @@
       </c>
       <c r="AS7" s="19">
         <v>102.5</v>
       </c>
       <c r="AT7" s="19">
         <v>103.7</v>
       </c>
       <c r="AU7" s="19">
         <v>105.7</v>
       </c>
       <c r="AV7" s="20">
         <v>105.9</v>
       </c>
       <c r="AW7" s="20">
         <v>104</v>
       </c>
       <c r="AX7" s="19">
         <v>120.9</v>
       </c>
       <c r="AY7" s="19">
         <v>109.4</v>
       </c>
       <c r="AZ7" s="19">
         <v>108.9</v>
       </c>
-      <c r="BA7" s="19"/>
+      <c r="BA7" s="19">
+        <v>119.4</v>
+      </c>
       <c r="BB7" s="19"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
       <c r="BE7" s="19"/>
       <c r="BF7" s="19"/>
       <c r="BG7" s="19"/>
       <c r="BH7" s="20"/>
       <c r="BI7" s="20"/>
     </row>
     <row r="8" spans="1:61" ht="13.5" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>81.5</v>
       </c>
       <c r="C8" s="19">
         <v>83.5</v>
       </c>
       <c r="D8" s="19">
         <v>84.5</v>
       </c>
       <c r="E8" s="19">
         <v>101.7</v>
       </c>
@@ -7400,51 +7404,53 @@
       </c>
       <c r="AS8" s="19">
         <v>106.9</v>
       </c>
       <c r="AT8" s="19">
         <v>107.4</v>
       </c>
       <c r="AU8" s="19">
         <v>109.4</v>
       </c>
       <c r="AV8" s="20">
         <v>109.7</v>
       </c>
       <c r="AW8" s="20">
         <v>106.9</v>
       </c>
       <c r="AX8" s="19">
         <v>198.4</v>
       </c>
       <c r="AY8" s="19">
         <v>181.7</v>
       </c>
       <c r="AZ8" s="19">
         <v>158.6</v>
       </c>
-      <c r="BA8" s="19"/>
+      <c r="BA8" s="19">
+        <v>150.1</v>
+      </c>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
       <c r="BE8" s="19"/>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="20"/>
       <c r="BI8" s="20"/>
     </row>
     <row r="9" spans="1:61" ht="13.5" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>100.3</v>
       </c>
       <c r="C9" s="19">
         <v>100.2</v>
       </c>
       <c r="D9" s="19">
         <v>100.2</v>
       </c>
       <c r="E9" s="19">
         <v>100.5</v>
       </c>
@@ -7567,51 +7573,53 @@
       </c>
       <c r="AS9" s="19">
         <v>105.2</v>
       </c>
       <c r="AT9" s="19">
         <v>106.7</v>
       </c>
       <c r="AU9" s="19">
         <v>109.2</v>
       </c>
       <c r="AV9" s="20">
         <v>108.6</v>
       </c>
       <c r="AW9" s="20">
         <v>108.3</v>
       </c>
       <c r="AX9" s="19">
         <v>99.8</v>
       </c>
       <c r="AY9" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ9" s="19">
         <v>102.5</v>
       </c>
-      <c r="BA9" s="19"/>
+      <c r="BA9" s="19">
+        <v>100.1</v>
+      </c>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
       <c r="BE9" s="19"/>
       <c r="BF9" s="19"/>
       <c r="BG9" s="19"/>
       <c r="BH9" s="20"/>
       <c r="BI9" s="20"/>
     </row>
     <row r="10" spans="1:61" ht="13.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
         <v>104.2</v>
       </c>
       <c r="C10" s="19">
         <v>104</v>
       </c>
       <c r="D10" s="19">
         <v>103.5</v>
       </c>
       <c r="E10" s="19">
         <v>102.7</v>
       </c>
@@ -7734,51 +7742,53 @@
       </c>
       <c r="AS10" s="19">
         <v>106</v>
       </c>
       <c r="AT10" s="19">
         <v>104.6</v>
       </c>
       <c r="AU10" s="19">
         <v>101.2</v>
       </c>
       <c r="AV10" s="20">
         <v>107.2</v>
       </c>
       <c r="AW10" s="20">
         <v>109.4</v>
       </c>
       <c r="AX10" s="19">
         <v>92.7</v>
       </c>
       <c r="AY10" s="19">
         <v>94.8</v>
       </c>
       <c r="AZ10" s="19">
         <v>97.2</v>
       </c>
-      <c r="BA10" s="19"/>
+      <c r="BA10" s="19">
+        <v>106.9</v>
+      </c>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
       <c r="BE10" s="19"/>
       <c r="BF10" s="19"/>
       <c r="BG10" s="19"/>
       <c r="BH10" s="20"/>
       <c r="BI10" s="20"/>
     </row>
     <row r="11" spans="1:61" ht="13.5" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="19">
         <v>100.4</v>
       </c>
       <c r="C11" s="19">
         <v>100.5</v>
       </c>
       <c r="D11" s="19">
         <v>103.9</v>
       </c>
       <c r="E11" s="19">
         <v>107.4</v>
       </c>
@@ -7901,51 +7911,53 @@
       </c>
       <c r="AS11" s="19">
         <v>104.3</v>
       </c>
       <c r="AT11" s="19">
         <v>104.4</v>
       </c>
       <c r="AU11" s="19">
         <v>106.9</v>
       </c>
       <c r="AV11" s="20">
         <v>102.2</v>
       </c>
       <c r="AW11" s="20">
         <v>101</v>
       </c>
       <c r="AX11" s="19">
         <v>104.7</v>
       </c>
       <c r="AY11" s="19">
         <v>104.3</v>
       </c>
       <c r="AZ11" s="19">
         <v>102.7</v>
       </c>
-      <c r="BA11" s="19"/>
+      <c r="BA11" s="19">
+        <v>101.9</v>
+      </c>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
       <c r="BE11" s="19"/>
       <c r="BF11" s="19"/>
       <c r="BG11" s="19"/>
       <c r="BH11" s="20"/>
       <c r="BI11" s="20"/>
     </row>
     <row r="12" spans="1:61" ht="13.5" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="19">
         <v>96.6</v>
       </c>
       <c r="C12" s="19">
         <v>99.7</v>
       </c>
       <c r="D12" s="19">
         <v>94.5</v>
       </c>
       <c r="E12" s="19">
         <v>90.2</v>
       </c>
@@ -8068,51 +8080,53 @@
       </c>
       <c r="AS12" s="19">
         <v>95.1</v>
       </c>
       <c r="AT12" s="19">
         <v>109.9</v>
       </c>
       <c r="AU12" s="19">
         <v>113.3</v>
       </c>
       <c r="AV12" s="20">
         <v>123.3</v>
       </c>
       <c r="AW12" s="20">
         <v>115.9</v>
       </c>
       <c r="AX12" s="19">
         <v>108.1</v>
       </c>
       <c r="AY12" s="19">
         <v>103.5</v>
       </c>
       <c r="AZ12" s="19">
         <v>100.7</v>
       </c>
-      <c r="BA12" s="19"/>
+      <c r="BA12" s="19">
+        <v>102.8</v>
+      </c>
       <c r="BB12" s="19"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
       <c r="BE12" s="19"/>
       <c r="BF12" s="19"/>
       <c r="BG12" s="19"/>
       <c r="BH12" s="20"/>
       <c r="BI12" s="20"/>
     </row>
     <row r="13" spans="1:61" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="19">
         <v>101.4</v>
       </c>
       <c r="C13" s="19">
         <v>102.3</v>
       </c>
       <c r="D13" s="19">
         <v>101.8</v>
       </c>
       <c r="E13" s="19">
         <v>102.8</v>
       </c>
@@ -8235,51 +8249,53 @@
       </c>
       <c r="AS13" s="19">
         <v>100</v>
       </c>
       <c r="AT13" s="19">
         <v>105.2</v>
       </c>
       <c r="AU13" s="19">
         <v>123.8</v>
       </c>
       <c r="AV13" s="20">
         <v>125.9</v>
       </c>
       <c r="AW13" s="20">
         <v>116.2</v>
       </c>
       <c r="AX13" s="19">
         <v>94.2</v>
       </c>
       <c r="AY13" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ13" s="19">
         <v>96.4</v>
       </c>
-      <c r="BA13" s="19"/>
+      <c r="BA13" s="19">
+        <v>90.5</v>
+      </c>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
       <c r="BE13" s="19"/>
       <c r="BF13" s="19"/>
       <c r="BG13" s="19"/>
       <c r="BH13" s="20"/>
       <c r="BI13" s="20"/>
     </row>
     <row r="14" spans="1:61" ht="13.5" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="19">
         <v>100</v>
       </c>
       <c r="C14" s="19">
         <v>99.9</v>
       </c>
       <c r="D14" s="19">
         <v>101.1</v>
       </c>
       <c r="E14" s="19">
         <v>100.5</v>
       </c>
@@ -8402,51 +8418,53 @@
       </c>
       <c r="AS14" s="19">
         <v>104.3</v>
       </c>
       <c r="AT14" s="19">
         <v>102</v>
       </c>
       <c r="AU14" s="19">
         <v>102.5</v>
       </c>
       <c r="AV14" s="20">
         <v>101.8</v>
       </c>
       <c r="AW14" s="20">
         <v>109.2</v>
       </c>
       <c r="AX14" s="19">
         <v>98.4</v>
       </c>
       <c r="AY14" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ14" s="19">
         <v>92.3</v>
       </c>
-      <c r="BA14" s="19"/>
+      <c r="BA14" s="19">
+        <v>91.4</v>
+      </c>
       <c r="BB14" s="19"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
       <c r="BE14" s="19"/>
       <c r="BF14" s="19"/>
       <c r="BG14" s="19"/>
       <c r="BH14" s="20"/>
       <c r="BI14" s="20"/>
     </row>
     <row r="15" spans="1:61" ht="13.5" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19">
         <v>101.3</v>
       </c>
       <c r="C15" s="19">
         <v>101.1</v>
       </c>
       <c r="D15" s="19">
         <v>101.6</v>
       </c>
       <c r="E15" s="19">
         <v>101.9</v>
       </c>
@@ -8569,51 +8587,53 @@
       </c>
       <c r="AS15" s="19">
         <v>101.7</v>
       </c>
       <c r="AT15" s="19">
         <v>102.1</v>
       </c>
       <c r="AU15" s="19">
         <v>101.9</v>
       </c>
       <c r="AV15" s="20">
         <v>102.2</v>
       </c>
       <c r="AW15" s="20">
         <v>100</v>
       </c>
       <c r="AX15" s="19">
         <v>88.8</v>
       </c>
       <c r="AY15" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ15" s="19">
         <v>98.4</v>
       </c>
-      <c r="BA15" s="19"/>
+      <c r="BA15" s="19">
+        <v>98.2</v>
+      </c>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
       <c r="BE15" s="19"/>
       <c r="BF15" s="19"/>
       <c r="BG15" s="19"/>
       <c r="BH15" s="20"/>
       <c r="BI15" s="20"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="19">
         <v>97.1</v>
       </c>
       <c r="C16" s="19">
         <v>87.9</v>
       </c>
       <c r="D16" s="19">
         <v>99.5</v>
       </c>
       <c r="E16" s="19">
         <v>103.6</v>
       </c>
@@ -8736,51 +8756,53 @@
       </c>
       <c r="AS16" s="19">
         <v>101.7</v>
       </c>
       <c r="AT16" s="19">
         <v>106.7</v>
       </c>
       <c r="AU16" s="19">
         <v>103</v>
       </c>
       <c r="AV16" s="20">
         <v>100</v>
       </c>
       <c r="AW16" s="20">
         <v>100.2</v>
       </c>
       <c r="AX16" s="19">
         <v>104.3</v>
       </c>
       <c r="AY16" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ16" s="19">
         <v>107.5</v>
       </c>
-      <c r="BA16" s="19"/>
+      <c r="BA16" s="19">
+        <v>102.9</v>
+      </c>
       <c r="BB16" s="19"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
       <c r="BE16" s="19"/>
       <c r="BF16" s="19"/>
       <c r="BG16" s="19"/>
       <c r="BH16" s="20"/>
       <c r="BI16" s="20"/>
     </row>
     <row r="17" spans="1:61" ht="13.5" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>111.8</v>
       </c>
       <c r="C17" s="19">
         <v>108.3</v>
       </c>
       <c r="D17" s="19">
         <v>105.8</v>
       </c>
       <c r="E17" s="19">
         <v>108.4</v>
       </c>
@@ -8903,51 +8925,53 @@
       </c>
       <c r="AS17" s="19">
         <v>103.7</v>
       </c>
       <c r="AT17" s="19">
         <v>107.9</v>
       </c>
       <c r="AU17" s="19">
         <v>105.9</v>
       </c>
       <c r="AV17" s="20">
         <v>103.3</v>
       </c>
       <c r="AW17" s="20">
         <v>114.4</v>
       </c>
       <c r="AX17" s="19">
         <v>102.5</v>
       </c>
       <c r="AY17" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ17" s="19">
         <v>103.9</v>
       </c>
-      <c r="BA17" s="19"/>
+      <c r="BA17" s="19">
+        <v>103.1</v>
+      </c>
       <c r="BB17" s="19"/>
       <c r="BC17" s="19"/>
       <c r="BD17" s="19"/>
       <c r="BE17" s="19"/>
       <c r="BF17" s="19"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="20"/>
       <c r="BI17" s="20"/>
     </row>
     <row r="18" spans="1:61" ht="13.5" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>87.9</v>
       </c>
       <c r="C18" s="19">
         <v>105.7</v>
       </c>
       <c r="D18" s="19">
         <v>109.1</v>
       </c>
       <c r="E18" s="19">
         <v>107.9</v>
       </c>
@@ -9070,51 +9094,53 @@
       </c>
       <c r="AS18" s="19">
         <v>100</v>
       </c>
       <c r="AT18" s="19">
         <v>105.2</v>
       </c>
       <c r="AU18" s="19">
         <v>105.8</v>
       </c>
       <c r="AV18" s="20">
         <v>110.8</v>
       </c>
       <c r="AW18" s="20">
         <v>110.3</v>
       </c>
       <c r="AX18" s="19">
         <v>96.2</v>
       </c>
       <c r="AY18" s="19">
         <v>93.1</v>
       </c>
       <c r="AZ18" s="19">
         <v>90.9</v>
       </c>
-      <c r="BA18" s="19"/>
+      <c r="BA18" s="19">
+        <v>94</v>
+      </c>
       <c r="BB18" s="19"/>
       <c r="BC18" s="19"/>
       <c r="BD18" s="19"/>
       <c r="BE18" s="19"/>
       <c r="BF18" s="19"/>
       <c r="BG18" s="19"/>
       <c r="BH18" s="20"/>
       <c r="BI18" s="20"/>
     </row>
     <row r="19" spans="1:61" ht="13.5" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>98.4</v>
       </c>
       <c r="C19" s="19">
         <v>104.7</v>
       </c>
       <c r="D19" s="19">
         <v>100</v>
       </c>
       <c r="E19" s="19">
         <v>100.9</v>
       </c>
@@ -9237,208 +9263,210 @@
       </c>
       <c r="AS19" s="19">
         <v>100.4</v>
       </c>
       <c r="AT19" s="19">
         <v>108.1</v>
       </c>
       <c r="AU19" s="19">
         <v>100.2</v>
       </c>
       <c r="AV19" s="20">
         <v>100</v>
       </c>
       <c r="AW19" s="20">
         <v>112.6</v>
       </c>
       <c r="AX19" s="19">
         <v>61.3</v>
       </c>
       <c r="AY19" s="19">
         <v>67.3</v>
       </c>
       <c r="AZ19" s="19">
         <v>78.900000000000006</v>
       </c>
-      <c r="BA19" s="19"/>
+      <c r="BA19" s="19">
+        <v>88.3</v>
+      </c>
       <c r="BB19" s="19"/>
       <c r="BC19" s="19"/>
       <c r="BD19" s="19"/>
       <c r="BE19" s="19"/>
       <c r="BF19" s="19"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="20"/>
       <c r="BI19" s="20"/>
     </row>
     <row r="20" spans="1:61">
-      <c r="B20" s="30"/>
-[...4 lines deleted...]
-      <c r="G20" s="30"/>
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="31" t="s">
+      <c r="A21" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="31"/>
-[...12 lines deleted...]
-      <c r="O21" s="31"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS22" s="11"/>
       <c r="AT22" s="11"/>
       <c r="AU22" s="11"/>
       <c r="AV22" s="11"/>
       <c r="AW22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE22" s="11"/>
       <c r="BF22" s="11"/>
       <c r="BG22" s="11"/>
       <c r="BH22" s="11"/>
       <c r="BI22" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="25"/>
-      <c r="B23" s="27" t="s">
+      <c r="A23" s="29"/>
+      <c r="B23" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="28"/>
-[...10 lines deleted...]
-      <c r="N23" s="27" t="s">
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O23" s="28"/>
-[...10 lines deleted...]
-      <c r="Z23" s="27" t="s">
+      <c r="O23" s="26"/>
+      <c r="P23" s="26"/>
+      <c r="Q23" s="26"/>
+      <c r="R23" s="26"/>
+      <c r="S23" s="26"/>
+      <c r="T23" s="26"/>
+      <c r="U23" s="26"/>
+      <c r="V23" s="26"/>
+      <c r="W23" s="26"/>
+      <c r="X23" s="26"/>
+      <c r="Y23" s="27"/>
+      <c r="Z23" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="28"/>
-[...10 lines deleted...]
-      <c r="AL23" s="27" t="s">
+      <c r="AA23" s="26"/>
+      <c r="AB23" s="26"/>
+      <c r="AC23" s="26"/>
+      <c r="AD23" s="26"/>
+      <c r="AE23" s="26"/>
+      <c r="AF23" s="26"/>
+      <c r="AG23" s="26"/>
+      <c r="AH23" s="26"/>
+      <c r="AI23" s="26"/>
+      <c r="AJ23" s="26"/>
+      <c r="AK23" s="27"/>
+      <c r="AL23" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM23" s="28"/>
-[...10 lines deleted...]
-      <c r="AX23" s="27" t="s">
+      <c r="AM23" s="26"/>
+      <c r="AN23" s="26"/>
+      <c r="AO23" s="26"/>
+      <c r="AP23" s="26"/>
+      <c r="AQ23" s="26"/>
+      <c r="AR23" s="26"/>
+      <c r="AS23" s="26"/>
+      <c r="AT23" s="26"/>
+      <c r="AU23" s="26"/>
+      <c r="AV23" s="26"/>
+      <c r="AW23" s="27"/>
+      <c r="AX23" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY23" s="28"/>
-[...9 lines deleted...]
-      <c r="BI23" s="29"/>
+      <c r="AY23" s="26"/>
+      <c r="AZ23" s="26"/>
+      <c r="BA23" s="26"/>
+      <c r="BB23" s="26"/>
+      <c r="BC23" s="26"/>
+      <c r="BD23" s="26"/>
+      <c r="BE23" s="26"/>
+      <c r="BF23" s="26"/>
+      <c r="BG23" s="26"/>
+      <c r="BH23" s="26"/>
+      <c r="BI23" s="27"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="26"/>
+      <c r="A24" s="30"/>
       <c r="B24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="13" t="s">
@@ -9733,51 +9761,53 @@
       </c>
       <c r="AS25" s="15">
         <v>102.7</v>
       </c>
       <c r="AT25" s="15">
         <v>105.9</v>
       </c>
       <c r="AU25" s="15">
         <v>107.4</v>
       </c>
       <c r="AV25" s="16">
         <v>108.2</v>
       </c>
       <c r="AW25" s="16">
         <v>109.6</v>
       </c>
       <c r="AX25" s="17">
         <v>103.4</v>
       </c>
       <c r="AY25" s="15">
         <v>104.4</v>
       </c>
       <c r="AZ25" s="15">
         <v>104.1</v>
       </c>
-      <c r="BA25" s="15"/>
+      <c r="BA25" s="15">
+        <v>104.6</v>
+      </c>
       <c r="BB25" s="15"/>
       <c r="BC25" s="15"/>
       <c r="BD25" s="15"/>
       <c r="BE25" s="15"/>
       <c r="BF25" s="15"/>
       <c r="BG25" s="15"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="19">
         <v>100.2</v>
       </c>
       <c r="C26" s="19">
         <v>100.5</v>
       </c>
       <c r="D26" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E26" s="19">
         <v>105</v>
       </c>
@@ -9900,51 +9930,53 @@
       </c>
       <c r="AS26" s="19">
         <v>102.6</v>
       </c>
       <c r="AT26" s="19">
         <v>103.8</v>
       </c>
       <c r="AU26" s="19">
         <v>105.8</v>
       </c>
       <c r="AV26" s="20">
         <v>106</v>
       </c>
       <c r="AW26" s="20">
         <v>104.1</v>
       </c>
       <c r="AX26" s="19">
         <v>122.2</v>
       </c>
       <c r="AY26" s="19">
         <v>110</v>
       </c>
       <c r="AZ26" s="19">
         <v>109.2</v>
       </c>
-      <c r="BA26" s="19"/>
+      <c r="BA26" s="19">
+        <v>119.9</v>
+      </c>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
       <c r="BE26" s="19"/>
       <c r="BF26" s="19"/>
       <c r="BG26" s="19"/>
       <c r="BH26" s="20"/>
       <c r="BI26" s="20"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="19">
         <v>81.5</v>
       </c>
       <c r="C27" s="19">
         <v>83.5</v>
       </c>
       <c r="D27" s="19">
         <v>84.5</v>
       </c>
       <c r="E27" s="19">
         <v>101.7</v>
       </c>
@@ -10067,51 +10099,53 @@
       </c>
       <c r="AS27" s="19">
         <v>107.1</v>
       </c>
       <c r="AT27" s="19">
         <v>107.5</v>
       </c>
       <c r="AU27" s="19">
         <v>109.5</v>
       </c>
       <c r="AV27" s="20">
         <v>109.8</v>
       </c>
       <c r="AW27" s="20">
         <v>107</v>
       </c>
       <c r="AX27" s="19">
         <v>203.9</v>
       </c>
       <c r="AY27" s="19">
         <v>185.9</v>
       </c>
       <c r="AZ27" s="19">
         <v>161.1</v>
       </c>
-      <c r="BA27" s="19"/>
+      <c r="BA27" s="19">
+        <v>151.69999999999999</v>
+      </c>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
       <c r="BE27" s="19"/>
       <c r="BF27" s="19"/>
       <c r="BG27" s="19"/>
       <c r="BH27" s="20"/>
       <c r="BI27" s="20"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="19">
         <v>100.3</v>
       </c>
       <c r="C28" s="19">
         <v>100.2</v>
       </c>
       <c r="D28" s="19">
         <v>100.2</v>
       </c>
       <c r="E28" s="19">
         <v>100.5</v>
       </c>
@@ -10234,51 +10268,53 @@
       </c>
       <c r="AS28" s="19">
         <v>105.2</v>
       </c>
       <c r="AT28" s="19">
         <v>106.7</v>
       </c>
       <c r="AU28" s="19">
         <v>109.2</v>
       </c>
       <c r="AV28" s="20">
         <v>108.7</v>
       </c>
       <c r="AW28" s="20">
         <v>108.3</v>
       </c>
       <c r="AX28" s="19">
         <v>99.8</v>
       </c>
       <c r="AY28" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ28" s="19">
         <v>102.5</v>
       </c>
-      <c r="BA28" s="19"/>
+      <c r="BA28" s="19">
+        <v>100.1</v>
+      </c>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
       <c r="BE28" s="19"/>
       <c r="BF28" s="19"/>
       <c r="BG28" s="19"/>
       <c r="BH28" s="20"/>
       <c r="BI28" s="20"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="19">
         <v>104.2</v>
       </c>
       <c r="C29" s="19">
         <v>104</v>
       </c>
       <c r="D29" s="19">
         <v>103.5</v>
       </c>
       <c r="E29" s="19">
         <v>102.7</v>
       </c>
@@ -10401,51 +10437,53 @@
       </c>
       <c r="AS29" s="19">
         <v>106.1</v>
       </c>
       <c r="AT29" s="19">
         <v>104.6</v>
       </c>
       <c r="AU29" s="19">
         <v>101.2</v>
       </c>
       <c r="AV29" s="20">
         <v>107.2</v>
       </c>
       <c r="AW29" s="20">
         <v>109.5</v>
       </c>
       <c r="AX29" s="19">
         <v>92.6</v>
       </c>
       <c r="AY29" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ29" s="19">
         <v>97.2</v>
       </c>
-      <c r="BA29" s="19"/>
+      <c r="BA29" s="19">
+        <v>106.9</v>
+      </c>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
       <c r="BE29" s="19"/>
       <c r="BF29" s="19"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="20"/>
       <c r="BI29" s="20"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="19">
         <v>100.5</v>
       </c>
       <c r="C30" s="19">
         <v>100.5</v>
       </c>
       <c r="D30" s="19">
         <v>103.9</v>
       </c>
       <c r="E30" s="19">
         <v>107.7</v>
       </c>
@@ -10568,51 +10606,53 @@
       </c>
       <c r="AS30" s="19">
         <v>104.4</v>
       </c>
       <c r="AT30" s="19">
         <v>104.5</v>
       </c>
       <c r="AU30" s="19">
         <v>107</v>
       </c>
       <c r="AV30" s="20">
         <v>102.2</v>
       </c>
       <c r="AW30" s="20">
         <v>101.1</v>
       </c>
       <c r="AX30" s="19">
         <v>104.8</v>
       </c>
       <c r="AY30" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ30" s="19">
         <v>102.8</v>
       </c>
-      <c r="BA30" s="19"/>
+      <c r="BA30" s="19">
+        <v>102</v>
+      </c>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
       <c r="BE30" s="19"/>
       <c r="BF30" s="19"/>
       <c r="BG30" s="19"/>
       <c r="BH30" s="20"/>
       <c r="BI30" s="20"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="19">
         <v>96.6</v>
       </c>
       <c r="C31" s="19">
         <v>99.7</v>
       </c>
       <c r="D31" s="19">
         <v>94.5</v>
       </c>
       <c r="E31" s="19">
         <v>90.2</v>
       </c>
@@ -10735,51 +10775,53 @@
       </c>
       <c r="AS31" s="19">
         <v>95.1</v>
       </c>
       <c r="AT31" s="19">
         <v>110</v>
       </c>
       <c r="AU31" s="19">
         <v>113.3</v>
       </c>
       <c r="AV31" s="20">
         <v>123.3</v>
       </c>
       <c r="AW31" s="20">
         <v>115.9</v>
       </c>
       <c r="AX31" s="19">
         <v>108.1</v>
       </c>
       <c r="AY31" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ31" s="19">
         <v>100.7</v>
       </c>
-      <c r="BA31" s="19"/>
+      <c r="BA31" s="19">
+        <v>102.8</v>
+      </c>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
       <c r="BE31" s="19"/>
       <c r="BF31" s="19"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="20"/>
       <c r="BI31" s="20"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="19">
         <v>101.4</v>
       </c>
       <c r="C32" s="19">
         <v>102.3</v>
       </c>
       <c r="D32" s="19">
         <v>101.8</v>
       </c>
       <c r="E32" s="19">
         <v>102.8</v>
       </c>
@@ -10902,51 +10944,53 @@
       </c>
       <c r="AS32" s="19">
         <v>100</v>
       </c>
       <c r="AT32" s="19">
         <v>105.2</v>
       </c>
       <c r="AU32" s="19">
         <v>123.8</v>
       </c>
       <c r="AV32" s="20">
         <v>125.9</v>
       </c>
       <c r="AW32" s="20">
         <v>116.2</v>
       </c>
       <c r="AX32" s="19">
         <v>94.2</v>
       </c>
       <c r="AY32" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ32" s="19">
         <v>96.4</v>
       </c>
-      <c r="BA32" s="19"/>
+      <c r="BA32" s="19">
+        <v>90.5</v>
+      </c>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
       <c r="BE32" s="19"/>
       <c r="BF32" s="19"/>
       <c r="BG32" s="19"/>
       <c r="BH32" s="20"/>
       <c r="BI32" s="20"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="19">
         <v>100</v>
       </c>
       <c r="C33" s="19">
         <v>99.9</v>
       </c>
       <c r="D33" s="19">
         <v>101.1</v>
       </c>
       <c r="E33" s="19">
         <v>100.5</v>
       </c>
@@ -11069,51 +11113,53 @@
       </c>
       <c r="AS33" s="19">
         <v>104.3</v>
       </c>
       <c r="AT33" s="19">
         <v>102</v>
       </c>
       <c r="AU33" s="19">
         <v>102.5</v>
       </c>
       <c r="AV33" s="20">
         <v>101.8</v>
       </c>
       <c r="AW33" s="20">
         <v>109.2</v>
       </c>
       <c r="AX33" s="19">
         <v>98.3</v>
       </c>
       <c r="AY33" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ33" s="19">
         <v>92.2</v>
       </c>
-      <c r="BA33" s="19"/>
+      <c r="BA33" s="19">
+        <v>91.3</v>
+      </c>
       <c r="BB33" s="19"/>
       <c r="BC33" s="19"/>
       <c r="BD33" s="19"/>
       <c r="BE33" s="19"/>
       <c r="BF33" s="19"/>
       <c r="BG33" s="19"/>
       <c r="BH33" s="20"/>
       <c r="BI33" s="20"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="19">
         <v>101.3</v>
       </c>
       <c r="C34" s="19">
         <v>101.1</v>
       </c>
       <c r="D34" s="19">
         <v>101.6</v>
       </c>
       <c r="E34" s="19">
         <v>102</v>
       </c>
@@ -11236,51 +11282,53 @@
       </c>
       <c r="AS34" s="19">
         <v>101.8</v>
       </c>
       <c r="AT34" s="19">
         <v>102.1</v>
       </c>
       <c r="AU34" s="19">
         <v>102</v>
       </c>
       <c r="AV34" s="20">
         <v>102.2</v>
       </c>
       <c r="AW34" s="20">
         <v>100</v>
       </c>
       <c r="AX34" s="19">
         <v>88.2</v>
       </c>
       <c r="AY34" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ34" s="19">
         <v>98.3</v>
       </c>
-      <c r="BA34" s="19"/>
+      <c r="BA34" s="19">
+        <v>98.2</v>
+      </c>
       <c r="BB34" s="19"/>
       <c r="BC34" s="19"/>
       <c r="BD34" s="19"/>
       <c r="BE34" s="19"/>
       <c r="BF34" s="19"/>
       <c r="BG34" s="19"/>
       <c r="BH34" s="20"/>
       <c r="BI34" s="20"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19">
         <v>97.1</v>
       </c>
       <c r="C35" s="19">
         <v>87.9</v>
       </c>
       <c r="D35" s="19">
         <v>99.5</v>
       </c>
       <c r="E35" s="19">
         <v>103.6</v>
       </c>
@@ -11403,51 +11451,53 @@
       </c>
       <c r="AS35" s="19">
         <v>101.7</v>
       </c>
       <c r="AT35" s="19">
         <v>106.7</v>
       </c>
       <c r="AU35" s="19">
         <v>103</v>
       </c>
       <c r="AV35" s="20">
         <v>100</v>
       </c>
       <c r="AW35" s="20">
         <v>100.2</v>
       </c>
       <c r="AX35" s="19">
         <v>104.3</v>
       </c>
       <c r="AY35" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ35" s="19">
         <v>107.5</v>
       </c>
-      <c r="BA35" s="19"/>
+      <c r="BA35" s="19">
+        <v>103</v>
+      </c>
       <c r="BB35" s="19"/>
       <c r="BC35" s="19"/>
       <c r="BD35" s="19"/>
       <c r="BE35" s="19"/>
       <c r="BF35" s="19"/>
       <c r="BG35" s="19"/>
       <c r="BH35" s="20"/>
       <c r="BI35" s="20"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="19">
         <v>111.8</v>
       </c>
       <c r="C36" s="19">
         <v>108.3</v>
       </c>
       <c r="D36" s="19">
         <v>105.8</v>
       </c>
       <c r="E36" s="19">
         <v>108.4</v>
       </c>
@@ -11570,51 +11620,53 @@
       </c>
       <c r="AS36" s="19">
         <v>103.7</v>
       </c>
       <c r="AT36" s="19">
         <v>107.9</v>
       </c>
       <c r="AU36" s="19">
         <v>105.9</v>
       </c>
       <c r="AV36" s="20">
         <v>103.3</v>
       </c>
       <c r="AW36" s="20">
         <v>114.4</v>
       </c>
       <c r="AX36" s="19">
         <v>102.5</v>
       </c>
       <c r="AY36" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ36" s="19">
         <v>103.9</v>
       </c>
-      <c r="BA36" s="19"/>
+      <c r="BA36" s="19">
+        <v>103.1</v>
+      </c>
       <c r="BB36" s="19"/>
       <c r="BC36" s="19"/>
       <c r="BD36" s="19"/>
       <c r="BE36" s="19"/>
       <c r="BF36" s="19"/>
       <c r="BG36" s="19"/>
       <c r="BH36" s="20"/>
       <c r="BI36" s="20"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="19">
         <v>87.9</v>
       </c>
       <c r="C37" s="19">
         <v>105.7</v>
       </c>
       <c r="D37" s="19">
         <v>109.1</v>
       </c>
       <c r="E37" s="19">
         <v>107.9</v>
       </c>
@@ -11737,51 +11789,53 @@
       </c>
       <c r="AS37" s="19">
         <v>100</v>
       </c>
       <c r="AT37" s="19">
         <v>105.2</v>
       </c>
       <c r="AU37" s="19">
         <v>105.8</v>
       </c>
       <c r="AV37" s="20">
         <v>110.8</v>
       </c>
       <c r="AW37" s="20">
         <v>110.4</v>
       </c>
       <c r="AX37" s="19">
         <v>96.1</v>
       </c>
       <c r="AY37" s="19">
         <v>93</v>
       </c>
       <c r="AZ37" s="19">
         <v>90.8</v>
       </c>
-      <c r="BA37" s="19"/>
+      <c r="BA37" s="19">
+        <v>93.7</v>
+      </c>
       <c r="BB37" s="19"/>
       <c r="BC37" s="19"/>
       <c r="BD37" s="19"/>
       <c r="BE37" s="19"/>
       <c r="BF37" s="19"/>
       <c r="BG37" s="19"/>
       <c r="BH37" s="20"/>
       <c r="BI37" s="20"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="19">
         <v>98.3</v>
       </c>
       <c r="C38" s="19">
         <v>104.8</v>
       </c>
       <c r="D38" s="19">
         <v>100</v>
       </c>
       <c r="E38" s="19">
         <v>101.1</v>
       </c>
@@ -11904,114 +11958,116 @@
       </c>
       <c r="AS38" s="19">
         <v>100.4</v>
       </c>
       <c r="AT38" s="19">
         <v>108.3</v>
       </c>
       <c r="AU38" s="19">
         <v>100.2</v>
       </c>
       <c r="AV38" s="20">
         <v>100</v>
       </c>
       <c r="AW38" s="20">
         <v>112.8</v>
       </c>
       <c r="AX38" s="19">
         <v>59.5</v>
       </c>
       <c r="AY38" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ38" s="19">
         <v>77.3</v>
       </c>
-      <c r="BA38" s="19"/>
+      <c r="BA38" s="19">
+        <v>87.4</v>
+      </c>
       <c r="BB38" s="19"/>
       <c r="BC38" s="19"/>
       <c r="BD38" s="19"/>
       <c r="BE38" s="19"/>
       <c r="BF38" s="19"/>
       <c r="BG38" s="19"/>
       <c r="BH38" s="20"/>
       <c r="BI38" s="20"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" s="7"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="9"/>
       <c r="H39" s="7"/>
       <c r="I39" s="10"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
     </row>
     <row r="40" spans="1:61">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:61" ht="21" customHeight="1">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="31"/>
-[...12 lines deleted...]
-      <c r="O41" s="31"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="28"/>
     </row>
     <row r="42" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="21"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
       <c r="U42" s="11" t="s">
@@ -12036,124 +12092,124 @@
       <c r="AJ42" s="11"/>
       <c r="AK42" s="12"/>
       <c r="AL42" s="21"/>
       <c r="AM42" s="21"/>
       <c r="AN42" s="21"/>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT42" s="11"/>
       <c r="AU42" s="11"/>
       <c r="AV42" s="11"/>
       <c r="AW42" s="12"/>
       <c r="BE42" s="11"/>
       <c r="BF42" s="11"/>
       <c r="BG42" s="11"/>
       <c r="BH42" s="11"/>
       <c r="BI42" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="25"/>
-      <c r="B43" s="27" t="s">
+      <c r="A43" s="29"/>
+      <c r="B43" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="28"/>
-[...10 lines deleted...]
-      <c r="N43" s="27" t="s">
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="27"/>
+      <c r="N43" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O43" s="28"/>
-[...10 lines deleted...]
-      <c r="Z43" s="27" t="s">
+      <c r="O43" s="26"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="26"/>
+      <c r="S43" s="26"/>
+      <c r="T43" s="26"/>
+      <c r="U43" s="26"/>
+      <c r="V43" s="26"/>
+      <c r="W43" s="26"/>
+      <c r="X43" s="26"/>
+      <c r="Y43" s="27"/>
+      <c r="Z43" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA43" s="28"/>
-[...10 lines deleted...]
-      <c r="AL43" s="27" t="s">
+      <c r="AA43" s="26"/>
+      <c r="AB43" s="26"/>
+      <c r="AC43" s="26"/>
+      <c r="AD43" s="26"/>
+      <c r="AE43" s="26"/>
+      <c r="AF43" s="26"/>
+      <c r="AG43" s="26"/>
+      <c r="AH43" s="26"/>
+      <c r="AI43" s="26"/>
+      <c r="AJ43" s="26"/>
+      <c r="AK43" s="27"/>
+      <c r="AL43" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM43" s="28"/>
-[...10 lines deleted...]
-      <c r="AX43" s="27" t="s">
+      <c r="AM43" s="26"/>
+      <c r="AN43" s="26"/>
+      <c r="AO43" s="26"/>
+      <c r="AP43" s="26"/>
+      <c r="AQ43" s="26"/>
+      <c r="AR43" s="26"/>
+      <c r="AS43" s="26"/>
+      <c r="AT43" s="26"/>
+      <c r="AU43" s="26"/>
+      <c r="AV43" s="26"/>
+      <c r="AW43" s="27"/>
+      <c r="AX43" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY43" s="28"/>
-[...9 lines deleted...]
-      <c r="BI43" s="29"/>
+      <c r="AY43" s="26"/>
+      <c r="AZ43" s="26"/>
+      <c r="BA43" s="26"/>
+      <c r="BB43" s="26"/>
+      <c r="BC43" s="26"/>
+      <c r="BD43" s="26"/>
+      <c r="BE43" s="26"/>
+      <c r="BF43" s="26"/>
+      <c r="BG43" s="26"/>
+      <c r="BH43" s="26"/>
+      <c r="BI43" s="27"/>
     </row>
     <row r="44" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="26"/>
+      <c r="A44" s="30"/>
       <c r="B44" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="13" t="s">
@@ -12448,51 +12504,53 @@
       </c>
       <c r="AS45" s="15">
         <v>108.3</v>
       </c>
       <c r="AT45" s="15">
         <v>110.1</v>
       </c>
       <c r="AU45" s="15">
         <v>111.4</v>
       </c>
       <c r="AV45" s="16">
         <v>112.6</v>
       </c>
       <c r="AW45" s="16">
         <v>115.5</v>
       </c>
       <c r="AX45" s="17">
         <v>100</v>
       </c>
       <c r="AY45" s="15">
         <v>100</v>
       </c>
       <c r="AZ45" s="15">
         <v>100</v>
       </c>
-      <c r="BA45" s="15"/>
+      <c r="BA45" s="15">
+        <v>103.2</v>
+      </c>
       <c r="BB45" s="15"/>
       <c r="BC45" s="15"/>
       <c r="BD45" s="15"/>
       <c r="BE45" s="15"/>
       <c r="BF45" s="15"/>
       <c r="BG45" s="15"/>
       <c r="BH45" s="16"/>
       <c r="BI45" s="16"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="19">
         <v>100</v>
       </c>
       <c r="C46" s="19">
         <v>100</v>
       </c>
       <c r="D46" s="19">
         <v>100</v>
       </c>
       <c r="E46" s="19">
         <v>100</v>
       </c>
@@ -12615,51 +12673,53 @@
       </c>
       <c r="AS46" s="19">
         <v>101.9</v>
       </c>
       <c r="AT46" s="19">
         <v>101.7</v>
       </c>
       <c r="AU46" s="19">
         <v>102.3</v>
       </c>
       <c r="AV46" s="20">
         <v>100</v>
       </c>
       <c r="AW46" s="20">
         <v>100.2</v>
       </c>
       <c r="AX46" s="19">
         <v>100</v>
       </c>
       <c r="AY46" s="19">
         <v>100</v>
       </c>
       <c r="AZ46" s="19">
         <v>100</v>
       </c>
-      <c r="BA46" s="19"/>
+      <c r="BA46" s="19">
+        <v>137.6</v>
+      </c>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
       <c r="BE46" s="19"/>
       <c r="BF46" s="19"/>
       <c r="BG46" s="19"/>
       <c r="BH46" s="20"/>
       <c r="BI46" s="20"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="19">
         <v>100</v>
       </c>
       <c r="C47" s="19">
         <v>100</v>
       </c>
       <c r="D47" s="19">
         <v>100</v>
       </c>
       <c r="E47" s="19">
         <v>100</v>
       </c>
@@ -12782,51 +12842,53 @@
       </c>
       <c r="AS47" s="19">
         <v>101</v>
       </c>
       <c r="AT47" s="19">
         <v>105</v>
       </c>
       <c r="AU47" s="19">
         <v>106.2</v>
       </c>
       <c r="AV47" s="20">
         <v>106.7</v>
       </c>
       <c r="AW47" s="20">
         <v>100.6</v>
       </c>
       <c r="AX47" s="19">
         <v>100</v>
       </c>
       <c r="AY47" s="19">
         <v>100</v>
       </c>
       <c r="AZ47" s="19">
         <v>100</v>
       </c>
-      <c r="BA47" s="19"/>
+      <c r="BA47" s="19">
+        <v>159.19999999999999</v>
+      </c>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
       <c r="BE47" s="19"/>
       <c r="BF47" s="19"/>
       <c r="BG47" s="19"/>
       <c r="BH47" s="20"/>
       <c r="BI47" s="20"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="19">
         <v>100</v>
       </c>
       <c r="C48" s="19">
         <v>100</v>
       </c>
       <c r="D48" s="19">
         <v>100</v>
       </c>
       <c r="E48" s="19">
         <v>100</v>
       </c>
@@ -12949,51 +13011,53 @@
       </c>
       <c r="AS48" s="19">
         <v>131.30000000000001</v>
       </c>
       <c r="AT48" s="19">
         <v>118.7</v>
       </c>
       <c r="AU48" s="19">
         <v>119.7</v>
       </c>
       <c r="AV48" s="20">
         <v>119.8</v>
       </c>
       <c r="AW48" s="20">
         <v>119.5</v>
       </c>
       <c r="AX48" s="19">
         <v>100</v>
       </c>
       <c r="AY48" s="19">
         <v>100</v>
       </c>
       <c r="AZ48" s="19">
         <v>100</v>
       </c>
-      <c r="BA48" s="19"/>
+      <c r="BA48" s="19">
+        <v>97.1</v>
+      </c>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
       <c r="BE48" s="19"/>
       <c r="BF48" s="19"/>
       <c r="BG48" s="19"/>
       <c r="BH48" s="20"/>
       <c r="BI48" s="20"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>16</v>
       </c>
@@ -13116,51 +13180,53 @@
       </c>
       <c r="AS49" s="19">
         <v>117.4</v>
       </c>
       <c r="AT49" s="19">
         <v>106.6</v>
       </c>
       <c r="AU49" s="19">
         <v>100.9</v>
       </c>
       <c r="AV49" s="20">
         <v>109.7</v>
       </c>
       <c r="AW49" s="20">
         <v>113.4</v>
       </c>
       <c r="AX49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ49" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA49" s="19"/>
+      <c r="BA49" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB49" s="19"/>
       <c r="BC49" s="19"/>
       <c r="BD49" s="19"/>
       <c r="BE49" s="19"/>
       <c r="BF49" s="19"/>
       <c r="BG49" s="19"/>
       <c r="BH49" s="20"/>
       <c r="BI49" s="20"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>16</v>
       </c>
@@ -13283,51 +13349,53 @@
       </c>
       <c r="AS50" s="19">
         <v>100.9</v>
       </c>
       <c r="AT50" s="19">
         <v>103.5</v>
       </c>
       <c r="AU50" s="19">
         <v>110.3</v>
       </c>
       <c r="AV50" s="20">
         <v>104</v>
       </c>
       <c r="AW50" s="20">
         <v>96.4</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA50" s="19"/>
+      <c r="BA50" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB50" s="19"/>
       <c r="BC50" s="19"/>
       <c r="BD50" s="19"/>
       <c r="BE50" s="19"/>
       <c r="BF50" s="19"/>
       <c r="BG50" s="19"/>
       <c r="BH50" s="20"/>
       <c r="BI50" s="20"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="22" t="s">
         <v>16</v>
       </c>
@@ -13450,51 +13518,53 @@
       </c>
       <c r="AS51" s="19">
         <v>132.5</v>
       </c>
       <c r="AT51" s="19">
         <v>127.5</v>
       </c>
       <c r="AU51" s="19">
         <v>122.9</v>
       </c>
       <c r="AV51" s="20">
         <v>134.9</v>
       </c>
       <c r="AW51" s="20">
         <v>125.5</v>
       </c>
       <c r="AX51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ51" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA51" s="19"/>
+      <c r="BA51" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB51" s="19"/>
       <c r="BC51" s="19"/>
       <c r="BD51" s="19"/>
       <c r="BE51" s="19"/>
       <c r="BF51" s="19"/>
       <c r="BG51" s="19"/>
       <c r="BH51" s="20"/>
       <c r="BI51" s="20"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="22" t="s">
         <v>16</v>
       </c>
@@ -13617,51 +13687,53 @@
       </c>
       <c r="AS52" s="19">
         <v>103.4</v>
       </c>
       <c r="AT52" s="19">
         <v>109.9</v>
       </c>
       <c r="AU52" s="19">
         <v>136.30000000000001</v>
       </c>
       <c r="AV52" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="AW52" s="20">
         <v>124.1</v>
       </c>
       <c r="AX52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ52" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA52" s="19"/>
+      <c r="BA52" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB52" s="19"/>
       <c r="BC52" s="19"/>
       <c r="BD52" s="19"/>
       <c r="BE52" s="19"/>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="20"/>
       <c r="BI52" s="20"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22" t="s">
         <v>16</v>
       </c>
@@ -13784,51 +13856,53 @@
       </c>
       <c r="AS53" s="19">
         <v>106.6</v>
       </c>
       <c r="AT53" s="19">
         <v>103.2</v>
       </c>
       <c r="AU53" s="19">
         <v>103.7</v>
       </c>
       <c r="AV53" s="20">
         <v>102.6</v>
       </c>
       <c r="AW53" s="20">
         <v>112.4</v>
       </c>
       <c r="AX53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ53" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA53" s="19"/>
+      <c r="BA53" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB53" s="19"/>
       <c r="BC53" s="19"/>
       <c r="BD53" s="19"/>
       <c r="BE53" s="19"/>
       <c r="BF53" s="19"/>
       <c r="BG53" s="19"/>
       <c r="BH53" s="20"/>
       <c r="BI53" s="20"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="22" t="s">
         <v>16</v>
       </c>
@@ -13951,51 +14025,53 @@
       </c>
       <c r="AS54" s="19">
         <v>102.3</v>
       </c>
       <c r="AT54" s="19">
         <v>103.2</v>
       </c>
       <c r="AU54" s="19">
         <v>103</v>
       </c>
       <c r="AV54" s="20">
         <v>103.4</v>
       </c>
       <c r="AW54" s="20">
         <v>100.7</v>
       </c>
       <c r="AX54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA54" s="19"/>
+      <c r="BA54" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB54" s="19"/>
       <c r="BC54" s="19"/>
       <c r="BD54" s="19"/>
       <c r="BE54" s="19"/>
       <c r="BF54" s="19"/>
       <c r="BG54" s="19"/>
       <c r="BH54" s="20"/>
       <c r="BI54" s="20"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>16</v>
       </c>
@@ -14118,51 +14194,53 @@
       </c>
       <c r="AS55" s="19">
         <v>97.9</v>
       </c>
       <c r="AT55" s="19">
         <v>121.1</v>
       </c>
       <c r="AU55" s="19">
         <v>126.1</v>
       </c>
       <c r="AV55" s="20">
         <v>124.2</v>
       </c>
       <c r="AW55" s="20">
         <v>142.19999999999999</v>
       </c>
       <c r="AX55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ55" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA55" s="19"/>
+      <c r="BA55" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
       <c r="BE55" s="19"/>
       <c r="BF55" s="19"/>
       <c r="BG55" s="19"/>
       <c r="BH55" s="20"/>
       <c r="BI55" s="20"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="22">
         <v>100</v>
       </c>
       <c r="C56" s="22">
         <v>100</v>
       </c>
       <c r="D56" s="22">
         <v>100</v>
       </c>
       <c r="E56" s="22">
         <v>100</v>
       </c>
@@ -14285,51 +14363,53 @@
       </c>
       <c r="AS56" s="19">
         <v>104.8</v>
       </c>
       <c r="AT56" s="19">
         <v>112.6</v>
       </c>
       <c r="AU56" s="19">
         <v>108.3</v>
       </c>
       <c r="AV56" s="20">
         <v>103.5</v>
       </c>
       <c r="AW56" s="20">
         <v>125.2</v>
       </c>
       <c r="AX56" s="19">
         <v>100</v>
       </c>
       <c r="AY56" s="19">
         <v>100</v>
       </c>
       <c r="AZ56" s="19">
         <v>100</v>
       </c>
-      <c r="BA56" s="19"/>
+      <c r="BA56" s="19">
+        <v>77.2</v>
+      </c>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
       <c r="BE56" s="19"/>
       <c r="BF56" s="19"/>
       <c r="BG56" s="19"/>
       <c r="BH56" s="20"/>
       <c r="BI56" s="20"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="22" t="s">
         <v>16</v>
       </c>
@@ -14452,51 +14532,53 @@
       </c>
       <c r="AS57" s="19">
         <v>96.2</v>
       </c>
       <c r="AT57" s="19">
         <v>106.9</v>
       </c>
       <c r="AU57" s="19">
         <v>107.3</v>
       </c>
       <c r="AV57" s="20">
         <v>113.1</v>
       </c>
       <c r="AW57" s="20">
         <v>112.3</v>
       </c>
       <c r="AX57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ57" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA57" s="19"/>
+      <c r="BA57" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
       <c r="BE57" s="19"/>
       <c r="BF57" s="19"/>
       <c r="BG57" s="19"/>
       <c r="BH57" s="20"/>
       <c r="BI57" s="20"/>
     </row>
     <row r="58" spans="1:61">
       <c r="A58" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="22" t="s">
         <v>16</v>
       </c>
@@ -14619,87 +14701,89 @@
       </c>
       <c r="AS58" s="19">
         <v>116.5</v>
       </c>
       <c r="AT58" s="19">
         <v>129.69999999999999</v>
       </c>
       <c r="AU58" s="19">
         <v>107.8</v>
       </c>
       <c r="AV58" s="20">
         <v>105.4</v>
       </c>
       <c r="AW58" s="20">
         <v>127</v>
       </c>
       <c r="AX58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ58" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA58" s="19"/>
+      <c r="BA58" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
       <c r="BE58" s="19"/>
       <c r="BF58" s="19"/>
       <c r="BG58" s="19"/>
       <c r="BH58" s="20"/>
       <c r="BI58" s="20"/>
     </row>
     <row r="59" spans="1:61">
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:61" ht="21" customHeight="1">
-      <c r="A60" s="31" t="s">
+      <c r="A60" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B60" s="31"/>
-[...12 lines deleted...]
-      <c r="O60" s="31"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
     </row>
     <row r="61" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A61" s="21"/>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
       <c r="Q61" s="21"/>
       <c r="R61" s="21"/>
       <c r="S61" s="21"/>
       <c r="T61" s="21"/>
       <c r="U61" s="11" t="s">
@@ -14724,124 +14808,124 @@
       <c r="AJ61" s="11"/>
       <c r="AK61" s="12"/>
       <c r="AL61" s="21"/>
       <c r="AM61" s="21"/>
       <c r="AN61" s="21"/>
       <c r="AO61" s="21"/>
       <c r="AP61" s="21"/>
       <c r="AQ61" s="21"/>
       <c r="AR61" s="21"/>
       <c r="AS61" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT61" s="11"/>
       <c r="AU61" s="11"/>
       <c r="AV61" s="11"/>
       <c r="AW61" s="12"/>
       <c r="BE61" s="11"/>
       <c r="BF61" s="11"/>
       <c r="BG61" s="11"/>
       <c r="BH61" s="11"/>
       <c r="BI61" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A62" s="25"/>
-      <c r="B62" s="27" t="s">
+      <c r="A62" s="29"/>
+      <c r="B62" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C62" s="28"/>
-[...10 lines deleted...]
-      <c r="N62" s="27" t="s">
+      <c r="C62" s="26"/>
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="26"/>
+      <c r="G62" s="26"/>
+      <c r="H62" s="26"/>
+      <c r="I62" s="26"/>
+      <c r="J62" s="26"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="26"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O62" s="28"/>
-[...10 lines deleted...]
-      <c r="Z62" s="27" t="s">
+      <c r="O62" s="26"/>
+      <c r="P62" s="26"/>
+      <c r="Q62" s="26"/>
+      <c r="R62" s="26"/>
+      <c r="S62" s="26"/>
+      <c r="T62" s="26"/>
+      <c r="U62" s="26"/>
+      <c r="V62" s="26"/>
+      <c r="W62" s="26"/>
+      <c r="X62" s="26"/>
+      <c r="Y62" s="27"/>
+      <c r="Z62" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA62" s="28"/>
-[...10 lines deleted...]
-      <c r="AL62" s="27" t="s">
+      <c r="AA62" s="26"/>
+      <c r="AB62" s="26"/>
+      <c r="AC62" s="26"/>
+      <c r="AD62" s="26"/>
+      <c r="AE62" s="26"/>
+      <c r="AF62" s="26"/>
+      <c r="AG62" s="26"/>
+      <c r="AH62" s="26"/>
+      <c r="AI62" s="26"/>
+      <c r="AJ62" s="26"/>
+      <c r="AK62" s="27"/>
+      <c r="AL62" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM62" s="28"/>
-[...10 lines deleted...]
-      <c r="AX62" s="27" t="s">
+      <c r="AM62" s="26"/>
+      <c r="AN62" s="26"/>
+      <c r="AO62" s="26"/>
+      <c r="AP62" s="26"/>
+      <c r="AQ62" s="26"/>
+      <c r="AR62" s="26"/>
+      <c r="AS62" s="26"/>
+      <c r="AT62" s="26"/>
+      <c r="AU62" s="26"/>
+      <c r="AV62" s="26"/>
+      <c r="AW62" s="27"/>
+      <c r="AX62" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY62" s="28"/>
-[...9 lines deleted...]
-      <c r="BI62" s="29"/>
+      <c r="AY62" s="26"/>
+      <c r="AZ62" s="26"/>
+      <c r="BA62" s="26"/>
+      <c r="BB62" s="26"/>
+      <c r="BC62" s="26"/>
+      <c r="BD62" s="26"/>
+      <c r="BE62" s="26"/>
+      <c r="BF62" s="26"/>
+      <c r="BG62" s="26"/>
+      <c r="BH62" s="26"/>
+      <c r="BI62" s="27"/>
     </row>
     <row r="63" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A63" s="26"/>
+      <c r="A63" s="30"/>
       <c r="B63" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="13" t="s">
@@ -15136,51 +15220,53 @@
       </c>
       <c r="AS64" s="15">
         <v>100.6</v>
       </c>
       <c r="AT64" s="15">
         <v>100.7</v>
       </c>
       <c r="AU64" s="15">
         <v>100.8</v>
       </c>
       <c r="AV64" s="16">
         <v>100.4</v>
       </c>
       <c r="AW64" s="16">
         <v>100.3</v>
       </c>
       <c r="AX64" s="23">
         <v>103.7</v>
       </c>
       <c r="AY64" s="15">
         <v>104.8</v>
       </c>
       <c r="AZ64" s="15">
         <v>104.4</v>
       </c>
-      <c r="BA64" s="15"/>
+      <c r="BA64" s="15">
+        <v>104.7</v>
+      </c>
       <c r="BB64" s="15"/>
       <c r="BC64" s="15"/>
       <c r="BD64" s="15"/>
       <c r="BE64" s="15"/>
       <c r="BF64" s="15"/>
       <c r="BG64" s="15"/>
       <c r="BH64" s="16"/>
       <c r="BI64" s="16"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="19">
         <v>100.2</v>
       </c>
       <c r="C65" s="19">
         <v>100.5</v>
       </c>
       <c r="D65" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E65" s="19">
         <v>105</v>
       </c>
@@ -15303,51 +15389,53 @@
       </c>
       <c r="AS65" s="19">
         <v>103</v>
       </c>
       <c r="AT65" s="19">
         <v>107.9</v>
       </c>
       <c r="AU65" s="19">
         <v>113.7</v>
       </c>
       <c r="AV65" s="20">
         <v>118.5</v>
       </c>
       <c r="AW65" s="20">
         <v>110.4</v>
       </c>
       <c r="AX65" s="24">
         <v>124.7</v>
       </c>
       <c r="AY65" s="19">
         <v>111.1</v>
       </c>
       <c r="AZ65" s="19">
         <v>110</v>
       </c>
-      <c r="BA65" s="19"/>
+      <c r="BA65" s="19">
+        <v>118.3</v>
+      </c>
       <c r="BB65" s="19"/>
       <c r="BC65" s="19"/>
       <c r="BD65" s="19"/>
       <c r="BE65" s="19"/>
       <c r="BF65" s="19"/>
       <c r="BG65" s="19"/>
       <c r="BH65" s="20"/>
       <c r="BI65" s="20"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="19">
         <v>80.599999999999994</v>
       </c>
       <c r="C66" s="19">
         <v>82.7</v>
       </c>
       <c r="D66" s="19">
         <v>83.8</v>
       </c>
       <c r="E66" s="19">
         <v>101.7</v>
       </c>
@@ -15470,51 +15558,53 @@
       </c>
       <c r="AS66" s="19">
         <v>109.5</v>
       </c>
       <c r="AT66" s="19">
         <v>112.1</v>
       </c>
       <c r="AU66" s="19">
         <v>116.7</v>
       </c>
       <c r="AV66" s="20">
         <v>116.1</v>
       </c>
       <c r="AW66" s="20">
         <v>118.4</v>
       </c>
       <c r="AX66" s="24">
         <v>209.5</v>
       </c>
       <c r="AY66" s="19">
         <v>190.2</v>
       </c>
       <c r="AZ66" s="19">
         <v>163.6</v>
       </c>
-      <c r="BA66" s="19"/>
+      <c r="BA66" s="19">
+        <v>151.4</v>
+      </c>
       <c r="BB66" s="19"/>
       <c r="BC66" s="19"/>
       <c r="BD66" s="19"/>
       <c r="BE66" s="19"/>
       <c r="BF66" s="19"/>
       <c r="BG66" s="19"/>
       <c r="BH66" s="20"/>
       <c r="BI66" s="20"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="19">
         <v>100.5</v>
       </c>
       <c r="C67" s="19">
         <v>100.4</v>
       </c>
       <c r="D67" s="19">
         <v>100.3</v>
       </c>
       <c r="E67" s="19">
         <v>100.8</v>
       </c>
@@ -15637,51 +15727,53 @@
       </c>
       <c r="AS67" s="19">
         <v>86.1</v>
       </c>
       <c r="AT67" s="19">
         <v>87.7</v>
       </c>
       <c r="AU67" s="19">
         <v>89.6</v>
       </c>
       <c r="AV67" s="20">
         <v>89.6</v>
       </c>
       <c r="AW67" s="20">
         <v>91</v>
       </c>
       <c r="AX67" s="24">
         <v>99.4</v>
       </c>
       <c r="AY67" s="19">
         <v>108.1</v>
       </c>
       <c r="AZ67" s="19">
         <v>105.5</v>
       </c>
-      <c r="BA67" s="19"/>
+      <c r="BA67" s="19">
+        <v>103.7</v>
+      </c>
       <c r="BB67" s="19"/>
       <c r="BC67" s="19"/>
       <c r="BD67" s="19"/>
       <c r="BE67" s="19"/>
       <c r="BF67" s="19"/>
       <c r="BG67" s="19"/>
       <c r="BH67" s="20"/>
       <c r="BI67" s="20"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="22">
         <v>104.2</v>
       </c>
       <c r="C68" s="22">
         <v>104</v>
       </c>
       <c r="D68" s="22">
         <v>103.5</v>
       </c>
       <c r="E68" s="22">
         <v>102.7</v>
       </c>
@@ -15804,51 +15896,53 @@
       </c>
       <c r="AS68" s="19">
         <v>102.1</v>
       </c>
       <c r="AT68" s="19">
         <v>101.3</v>
       </c>
       <c r="AU68" s="19">
         <v>101.7</v>
       </c>
       <c r="AV68" s="20">
         <v>101.9</v>
       </c>
       <c r="AW68" s="20">
         <v>101.5</v>
       </c>
       <c r="AX68" s="22">
         <v>92.6</v>
       </c>
       <c r="AY68" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ68" s="19">
         <v>97.2</v>
       </c>
-      <c r="BA68" s="19"/>
+      <c r="BA68" s="19">
+        <v>106.89</v>
+      </c>
       <c r="BB68" s="19"/>
       <c r="BC68" s="19"/>
       <c r="BD68" s="19"/>
       <c r="BE68" s="19"/>
       <c r="BF68" s="19"/>
       <c r="BG68" s="19"/>
       <c r="BH68" s="20"/>
       <c r="BI68" s="20"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="22">
         <v>100.5</v>
       </c>
       <c r="C69" s="22">
         <v>100.5</v>
       </c>
       <c r="D69" s="22">
         <v>103.9</v>
       </c>
       <c r="E69" s="22">
         <v>107.7</v>
       </c>
@@ -15971,51 +16065,53 @@
       </c>
       <c r="AS69" s="19">
         <v>105.1</v>
       </c>
       <c r="AT69" s="19">
         <v>104.8</v>
       </c>
       <c r="AU69" s="19">
         <v>105.6</v>
       </c>
       <c r="AV69" s="20">
         <v>101.6</v>
       </c>
       <c r="AW69" s="20">
         <v>102.3</v>
       </c>
       <c r="AX69" s="22">
         <v>104.8</v>
       </c>
       <c r="AY69" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ69" s="19">
         <v>102.8</v>
       </c>
-      <c r="BA69" s="19"/>
+      <c r="BA69" s="19">
+        <v>102</v>
+      </c>
       <c r="BB69" s="19"/>
       <c r="BC69" s="19"/>
       <c r="BD69" s="19"/>
       <c r="BE69" s="19"/>
       <c r="BF69" s="19"/>
       <c r="BG69" s="19"/>
       <c r="BH69" s="20"/>
       <c r="BI69" s="20"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="22">
         <v>96.6</v>
       </c>
       <c r="C70" s="22">
         <v>99.7</v>
       </c>
       <c r="D70" s="22">
         <v>94.5</v>
       </c>
       <c r="E70" s="22">
         <v>90.2</v>
       </c>
@@ -16138,51 +16234,53 @@
       </c>
       <c r="AS70" s="19">
         <v>85.4</v>
       </c>
       <c r="AT70" s="19">
         <v>87.1</v>
       </c>
       <c r="AU70" s="19">
         <v>88.7</v>
       </c>
       <c r="AV70" s="20">
         <v>89.8</v>
       </c>
       <c r="AW70" s="20">
         <v>92.2</v>
       </c>
       <c r="AX70" s="22">
         <v>108.1</v>
       </c>
       <c r="AY70" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ70" s="19">
         <v>100.7</v>
       </c>
-      <c r="BA70" s="19"/>
+      <c r="BA70" s="19">
+        <v>102.8</v>
+      </c>
       <c r="BB70" s="19"/>
       <c r="BC70" s="19"/>
       <c r="BD70" s="19"/>
       <c r="BE70" s="19"/>
       <c r="BF70" s="19"/>
       <c r="BG70" s="19"/>
       <c r="BH70" s="20"/>
       <c r="BI70" s="20"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="22">
         <v>101.4</v>
       </c>
       <c r="C71" s="22">
         <v>102.3</v>
       </c>
       <c r="D71" s="22">
         <v>101.8</v>
       </c>
       <c r="E71" s="22">
         <v>102.8</v>
       </c>
@@ -16305,51 +16403,53 @@
       </c>
       <c r="AS71" s="19">
         <v>97.7</v>
       </c>
       <c r="AT71" s="19">
         <v>98.1</v>
       </c>
       <c r="AU71" s="19">
         <v>98.3</v>
       </c>
       <c r="AV71" s="20">
         <v>98.3</v>
       </c>
       <c r="AW71" s="20">
         <v>98.4</v>
       </c>
       <c r="AX71" s="22">
         <v>94.2</v>
       </c>
       <c r="AY71" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ71" s="19">
         <v>96.4</v>
       </c>
-      <c r="BA71" s="19"/>
+      <c r="BA71" s="19">
+        <v>90.5</v>
+      </c>
       <c r="BB71" s="19"/>
       <c r="BC71" s="19"/>
       <c r="BD71" s="19"/>
       <c r="BE71" s="19"/>
       <c r="BF71" s="19"/>
       <c r="BG71" s="19"/>
       <c r="BH71" s="20"/>
       <c r="BI71" s="20"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B72" s="22">
         <v>100</v>
       </c>
       <c r="C72" s="22">
         <v>99.9</v>
       </c>
       <c r="D72" s="22">
         <v>101.1</v>
       </c>
       <c r="E72" s="22">
         <v>100.5</v>
       </c>
@@ -16472,51 +16572,53 @@
       </c>
       <c r="AS72" s="19">
         <v>103.6</v>
       </c>
       <c r="AT72" s="19">
         <v>100.3</v>
       </c>
       <c r="AU72" s="19">
         <v>99.8</v>
       </c>
       <c r="AV72" s="20">
         <v>98.8</v>
       </c>
       <c r="AW72" s="20">
         <v>98.8</v>
       </c>
       <c r="AX72" s="22">
         <v>98.3</v>
       </c>
       <c r="AY72" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ72" s="19">
         <v>92.2</v>
       </c>
-      <c r="BA72" s="19"/>
+      <c r="BA72" s="19">
+        <v>91.3</v>
+      </c>
       <c r="BB72" s="19"/>
       <c r="BC72" s="19"/>
       <c r="BD72" s="19"/>
       <c r="BE72" s="19"/>
       <c r="BF72" s="19"/>
       <c r="BG72" s="19"/>
       <c r="BH72" s="20"/>
       <c r="BI72" s="20"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="22">
         <v>101.3</v>
       </c>
       <c r="C73" s="22">
         <v>101.1</v>
       </c>
       <c r="D73" s="22">
         <v>101.6</v>
       </c>
       <c r="E73" s="22">
         <v>102</v>
       </c>
@@ -16639,51 +16741,53 @@
       </c>
       <c r="AS73" s="19">
         <v>101.4</v>
       </c>
       <c r="AT73" s="19">
         <v>99.3</v>
       </c>
       <c r="AU73" s="19">
         <v>99</v>
       </c>
       <c r="AV73" s="20">
         <v>98.9</v>
       </c>
       <c r="AW73" s="20">
         <v>98.1</v>
       </c>
       <c r="AX73" s="22">
         <v>88.2</v>
       </c>
       <c r="AY73" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ73" s="19">
         <v>98.3</v>
       </c>
-      <c r="BA73" s="19"/>
+      <c r="BA73" s="19">
+        <v>98.2</v>
+      </c>
       <c r="BB73" s="19"/>
       <c r="BC73" s="19"/>
       <c r="BD73" s="19"/>
       <c r="BE73" s="19"/>
       <c r="BF73" s="19"/>
       <c r="BG73" s="19"/>
       <c r="BH73" s="20"/>
       <c r="BI73" s="20"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="22">
         <v>97.1</v>
       </c>
       <c r="C74" s="22">
         <v>87.9</v>
       </c>
       <c r="D74" s="22">
         <v>99.5</v>
       </c>
       <c r="E74" s="22">
         <v>103.6</v>
       </c>
@@ -16806,51 +16910,53 @@
       </c>
       <c r="AS74" s="19">
         <v>102.2</v>
       </c>
       <c r="AT74" s="19">
         <v>103.5</v>
       </c>
       <c r="AU74" s="19">
         <v>96.9</v>
       </c>
       <c r="AV74" s="20">
         <v>94.5</v>
       </c>
       <c r="AW74" s="20">
         <v>91.5</v>
       </c>
       <c r="AX74" s="22">
         <v>104.3</v>
       </c>
       <c r="AY74" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ74" s="19">
         <v>107.5</v>
       </c>
-      <c r="BA74" s="19"/>
+      <c r="BA74" s="19">
+        <v>103</v>
+      </c>
       <c r="BB74" s="19"/>
       <c r="BC74" s="19"/>
       <c r="BD74" s="19"/>
       <c r="BE74" s="19"/>
       <c r="BF74" s="19"/>
       <c r="BG74" s="19"/>
       <c r="BH74" s="20"/>
       <c r="BI74" s="20"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="22">
         <v>111.8</v>
       </c>
       <c r="C75" s="22">
         <v>108.4</v>
       </c>
       <c r="D75" s="22">
         <v>105.8</v>
       </c>
       <c r="E75" s="22">
         <v>108.4</v>
       </c>
@@ -16973,51 +17079,53 @@
       </c>
       <c r="AS75" s="19">
         <v>103.4</v>
       </c>
       <c r="AT75" s="19">
         <v>103.7</v>
       </c>
       <c r="AU75" s="19">
         <v>103.3</v>
       </c>
       <c r="AV75" s="20">
         <v>103.1</v>
       </c>
       <c r="AW75" s="20">
         <v>103</v>
       </c>
       <c r="AX75" s="24">
         <v>102.5</v>
       </c>
       <c r="AY75" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ75" s="19">
         <v>103.9</v>
       </c>
-      <c r="BA75" s="19"/>
+      <c r="BA75" s="19">
+        <v>103.2</v>
+      </c>
       <c r="BB75" s="19"/>
       <c r="BC75" s="19"/>
       <c r="BD75" s="19"/>
       <c r="BE75" s="19"/>
       <c r="BF75" s="19"/>
       <c r="BG75" s="19"/>
       <c r="BH75" s="20"/>
       <c r="BI75" s="20"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B76" s="22">
         <v>87.9</v>
       </c>
       <c r="C76" s="22">
         <v>105.7</v>
       </c>
       <c r="D76" s="22">
         <v>109.1</v>
       </c>
       <c r="E76" s="22">
         <v>107.9</v>
       </c>
@@ -17140,51 +17248,53 @@
       </c>
       <c r="AS76" s="19">
         <v>101.9</v>
       </c>
       <c r="AT76" s="19">
         <v>102</v>
       </c>
       <c r="AU76" s="19">
         <v>101.5</v>
       </c>
       <c r="AV76" s="20">
         <v>101.6</v>
       </c>
       <c r="AW76" s="20">
         <v>103.3</v>
       </c>
       <c r="AX76" s="22">
         <v>96.1</v>
       </c>
       <c r="AY76" s="19">
         <v>93</v>
       </c>
       <c r="AZ76" s="19">
         <v>90.8</v>
       </c>
-      <c r="BA76" s="19"/>
+      <c r="BA76" s="19">
+        <v>93.7</v>
+      </c>
       <c r="BB76" s="19"/>
       <c r="BC76" s="19"/>
       <c r="BD76" s="19"/>
       <c r="BE76" s="19"/>
       <c r="BF76" s="19"/>
       <c r="BG76" s="19"/>
       <c r="BH76" s="20"/>
       <c r="BI76" s="20"/>
     </row>
     <row r="77" spans="1:61">
       <c r="A77" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="22">
         <v>98.3</v>
       </c>
       <c r="C77" s="22">
         <v>104.8</v>
       </c>
       <c r="D77" s="22">
         <v>100</v>
       </c>
       <c r="E77" s="22">
         <v>101.1</v>
       </c>
@@ -17307,91 +17417,93 @@
       </c>
       <c r="AS77" s="19">
         <v>95.5</v>
       </c>
       <c r="AT77" s="19">
         <v>91</v>
       </c>
       <c r="AU77" s="19">
         <v>90.4</v>
       </c>
       <c r="AV77" s="20">
         <v>90.4</v>
       </c>
       <c r="AW77" s="20">
         <v>90.2</v>
       </c>
       <c r="AX77" s="22">
         <v>59.5</v>
       </c>
       <c r="AY77" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ77" s="19">
         <v>77.3</v>
       </c>
-      <c r="BA77" s="19"/>
+      <c r="BA77" s="19">
+        <v>87.4</v>
+      </c>
       <c r="BB77" s="19"/>
       <c r="BC77" s="19"/>
       <c r="BD77" s="19"/>
       <c r="BE77" s="19"/>
       <c r="BF77" s="19"/>
       <c r="BG77" s="19"/>
       <c r="BH77" s="20"/>
       <c r="BI77" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z62:AK62"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N62:Y62"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="A60:O60"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="AX62:BI62"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A41:O41"/>
     <mergeCell ref="B62:M62"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="AL62:AW62"/>
-    <mergeCell ref="A4:A5"/>
-[...11 lines deleted...]
-    <mergeCell ref="A60:O60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">