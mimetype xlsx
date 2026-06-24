--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="37">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -3593,70 +3593,70 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="6"/>
     <cellStyle name="20% - Акцент1 3" xfId="7"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="10"/>
     <cellStyle name="20% - Акцент1 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="14"/>
     <cellStyle name="20% - Акцент1 5" xfId="15"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="18"/>
     <cellStyle name="20% - Акцент1 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="22"/>
@@ -6590,188 +6590,188 @@
       <selection pane="topRight" activeCell="A2" sqref="A2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61">
       <c r="C1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:61" ht="32.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28"/>
-[...12 lines deleted...]
-      <c r="O2" s="28"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS3" s="11"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE3" s="11"/>
       <c r="BF3" s="11"/>
       <c r="BG3" s="11"/>
       <c r="BH3" s="11"/>
       <c r="BI3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="25" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="25" t="s">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25" t="s">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="26"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25" t="s">
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM4" s="26"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25" t="s">
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="28"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="28"/>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="29"/>
+      <c r="AX4" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY4" s="26"/>
-[...9 lines deleted...]
-      <c r="BI4" s="27"/>
+      <c r="AY4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="28"/>
+      <c r="BC4" s="28"/>
+      <c r="BD4" s="28"/>
+      <c r="BE4" s="28"/>
+      <c r="BF4" s="28"/>
+      <c r="BG4" s="28"/>
+      <c r="BH4" s="28"/>
+      <c r="BI4" s="29"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -7069,51 +7069,53 @@
       </c>
       <c r="AT6" s="15">
         <v>105.9</v>
       </c>
       <c r="AU6" s="15">
         <v>107.4</v>
       </c>
       <c r="AV6" s="16">
         <v>108.2</v>
       </c>
       <c r="AW6" s="16">
         <v>109.6</v>
       </c>
       <c r="AX6" s="17">
         <v>103.4</v>
       </c>
       <c r="AY6" s="15">
         <v>104.3</v>
       </c>
       <c r="AZ6" s="15">
         <v>104</v>
       </c>
       <c r="BA6" s="15">
         <v>104.5</v>
       </c>
-      <c r="BB6" s="15"/>
+      <c r="BB6" s="15">
+        <v>104.3</v>
+      </c>
       <c r="BC6" s="15"/>
       <c r="BD6" s="15"/>
       <c r="BE6" s="15"/>
       <c r="BF6" s="15"/>
       <c r="BG6" s="15"/>
       <c r="BH6" s="16"/>
       <c r="BI6" s="16"/>
     </row>
     <row r="7" spans="1:61" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>100.2</v>
       </c>
       <c r="C7" s="19">
         <v>100.5</v>
       </c>
       <c r="D7" s="19">
         <v>79.5</v>
       </c>
       <c r="E7" s="19">
         <v>104.8</v>
       </c>
       <c r="F7" s="19">
@@ -7238,51 +7240,53 @@
       </c>
       <c r="AT7" s="19">
         <v>103.7</v>
       </c>
       <c r="AU7" s="19">
         <v>105.7</v>
       </c>
       <c r="AV7" s="20">
         <v>105.9</v>
       </c>
       <c r="AW7" s="20">
         <v>104</v>
       </c>
       <c r="AX7" s="19">
         <v>120.9</v>
       </c>
       <c r="AY7" s="19">
         <v>109.4</v>
       </c>
       <c r="AZ7" s="19">
         <v>108.9</v>
       </c>
       <c r="BA7" s="19">
         <v>119.4</v>
       </c>
-      <c r="BB7" s="19"/>
+      <c r="BB7" s="19">
+        <v>118.8</v>
+      </c>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
       <c r="BE7" s="19"/>
       <c r="BF7" s="19"/>
       <c r="BG7" s="19"/>
       <c r="BH7" s="20"/>
       <c r="BI7" s="20"/>
     </row>
     <row r="8" spans="1:61" ht="13.5" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>81.5</v>
       </c>
       <c r="C8" s="19">
         <v>83.5</v>
       </c>
       <c r="D8" s="19">
         <v>84.5</v>
       </c>
       <c r="E8" s="19">
         <v>101.7</v>
       </c>
       <c r="F8" s="19">
@@ -7407,51 +7411,53 @@
       </c>
       <c r="AT8" s="19">
         <v>107.4</v>
       </c>
       <c r="AU8" s="19">
         <v>109.4</v>
       </c>
       <c r="AV8" s="20">
         <v>109.7</v>
       </c>
       <c r="AW8" s="20">
         <v>106.9</v>
       </c>
       <c r="AX8" s="19">
         <v>198.4</v>
       </c>
       <c r="AY8" s="19">
         <v>181.7</v>
       </c>
       <c r="AZ8" s="19">
         <v>158.6</v>
       </c>
       <c r="BA8" s="19">
         <v>150.1</v>
       </c>
-      <c r="BB8" s="19"/>
+      <c r="BB8" s="19">
+        <v>148.5</v>
+      </c>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
       <c r="BE8" s="19"/>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="20"/>
       <c r="BI8" s="20"/>
     </row>
     <row r="9" spans="1:61" ht="13.5" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>100.3</v>
       </c>
       <c r="C9" s="19">
         <v>100.2</v>
       </c>
       <c r="D9" s="19">
         <v>100.2</v>
       </c>
       <c r="E9" s="19">
         <v>100.5</v>
       </c>
       <c r="F9" s="19">
@@ -7576,51 +7582,53 @@
       </c>
       <c r="AT9" s="19">
         <v>106.7</v>
       </c>
       <c r="AU9" s="19">
         <v>109.2</v>
       </c>
       <c r="AV9" s="20">
         <v>108.6</v>
       </c>
       <c r="AW9" s="20">
         <v>108.3</v>
       </c>
       <c r="AX9" s="19">
         <v>99.8</v>
       </c>
       <c r="AY9" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ9" s="19">
         <v>102.5</v>
       </c>
       <c r="BA9" s="19">
         <v>100.1</v>
       </c>
-      <c r="BB9" s="19"/>
+      <c r="BB9" s="19">
+        <v>103.4</v>
+      </c>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
       <c r="BE9" s="19"/>
       <c r="BF9" s="19"/>
       <c r="BG9" s="19"/>
       <c r="BH9" s="20"/>
       <c r="BI9" s="20"/>
     </row>
     <row r="10" spans="1:61" ht="13.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
         <v>104.2</v>
       </c>
       <c r="C10" s="19">
         <v>104</v>
       </c>
       <c r="D10" s="19">
         <v>103.5</v>
       </c>
       <c r="E10" s="19">
         <v>102.7</v>
       </c>
       <c r="F10" s="19">
@@ -7745,51 +7753,53 @@
       </c>
       <c r="AT10" s="19">
         <v>104.6</v>
       </c>
       <c r="AU10" s="19">
         <v>101.2</v>
       </c>
       <c r="AV10" s="20">
         <v>107.2</v>
       </c>
       <c r="AW10" s="20">
         <v>109.4</v>
       </c>
       <c r="AX10" s="19">
         <v>92.7</v>
       </c>
       <c r="AY10" s="19">
         <v>94.8</v>
       </c>
       <c r="AZ10" s="19">
         <v>97.2</v>
       </c>
       <c r="BA10" s="19">
         <v>106.9</v>
       </c>
-      <c r="BB10" s="19"/>
+      <c r="BB10" s="19">
+        <v>101.5</v>
+      </c>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
       <c r="BE10" s="19"/>
       <c r="BF10" s="19"/>
       <c r="BG10" s="19"/>
       <c r="BH10" s="20"/>
       <c r="BI10" s="20"/>
     </row>
     <row r="11" spans="1:61" ht="13.5" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="19">
         <v>100.4</v>
       </c>
       <c r="C11" s="19">
         <v>100.5</v>
       </c>
       <c r="D11" s="19">
         <v>103.9</v>
       </c>
       <c r="E11" s="19">
         <v>107.4</v>
       </c>
       <c r="F11" s="19">
@@ -7914,51 +7924,53 @@
       </c>
       <c r="AT11" s="19">
         <v>104.4</v>
       </c>
       <c r="AU11" s="19">
         <v>106.9</v>
       </c>
       <c r="AV11" s="20">
         <v>102.2</v>
       </c>
       <c r="AW11" s="20">
         <v>101</v>
       </c>
       <c r="AX11" s="19">
         <v>104.7</v>
       </c>
       <c r="AY11" s="19">
         <v>104.3</v>
       </c>
       <c r="AZ11" s="19">
         <v>102.7</v>
       </c>
       <c r="BA11" s="19">
         <v>101.9</v>
       </c>
-      <c r="BB11" s="19"/>
+      <c r="BB11" s="19">
+        <v>103.1</v>
+      </c>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
       <c r="BE11" s="19"/>
       <c r="BF11" s="19"/>
       <c r="BG11" s="19"/>
       <c r="BH11" s="20"/>
       <c r="BI11" s="20"/>
     </row>
     <row r="12" spans="1:61" ht="13.5" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="19">
         <v>96.6</v>
       </c>
       <c r="C12" s="19">
         <v>99.7</v>
       </c>
       <c r="D12" s="19">
         <v>94.5</v>
       </c>
       <c r="E12" s="19">
         <v>90.2</v>
       </c>
       <c r="F12" s="19">
@@ -8083,51 +8095,53 @@
       </c>
       <c r="AT12" s="19">
         <v>109.9</v>
       </c>
       <c r="AU12" s="19">
         <v>113.3</v>
       </c>
       <c r="AV12" s="20">
         <v>123.3</v>
       </c>
       <c r="AW12" s="20">
         <v>115.9</v>
       </c>
       <c r="AX12" s="19">
         <v>108.1</v>
       </c>
       <c r="AY12" s="19">
         <v>103.5</v>
       </c>
       <c r="AZ12" s="19">
         <v>100.7</v>
       </c>
       <c r="BA12" s="19">
         <v>102.8</v>
       </c>
-      <c r="BB12" s="19"/>
+      <c r="BB12" s="19">
+        <v>105</v>
+      </c>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
       <c r="BE12" s="19"/>
       <c r="BF12" s="19"/>
       <c r="BG12" s="19"/>
       <c r="BH12" s="20"/>
       <c r="BI12" s="20"/>
     </row>
     <row r="13" spans="1:61" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="19">
         <v>101.4</v>
       </c>
       <c r="C13" s="19">
         <v>102.3</v>
       </c>
       <c r="D13" s="19">
         <v>101.8</v>
       </c>
       <c r="E13" s="19">
         <v>102.8</v>
       </c>
       <c r="F13" s="19">
@@ -8252,51 +8266,53 @@
       </c>
       <c r="AT13" s="19">
         <v>105.2</v>
       </c>
       <c r="AU13" s="19">
         <v>123.8</v>
       </c>
       <c r="AV13" s="20">
         <v>125.9</v>
       </c>
       <c r="AW13" s="20">
         <v>116.2</v>
       </c>
       <c r="AX13" s="19">
         <v>94.2</v>
       </c>
       <c r="AY13" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ13" s="19">
         <v>96.4</v>
       </c>
       <c r="BA13" s="19">
         <v>90.5</v>
       </c>
-      <c r="BB13" s="19"/>
+      <c r="BB13" s="19">
+        <v>95</v>
+      </c>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
       <c r="BE13" s="19"/>
       <c r="BF13" s="19"/>
       <c r="BG13" s="19"/>
       <c r="BH13" s="20"/>
       <c r="BI13" s="20"/>
     </row>
     <row r="14" spans="1:61" ht="13.5" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="19">
         <v>100</v>
       </c>
       <c r="C14" s="19">
         <v>99.9</v>
       </c>
       <c r="D14" s="19">
         <v>101.1</v>
       </c>
       <c r="E14" s="19">
         <v>100.5</v>
       </c>
       <c r="F14" s="19">
@@ -8421,51 +8437,53 @@
       </c>
       <c r="AT14" s="19">
         <v>102</v>
       </c>
       <c r="AU14" s="19">
         <v>102.5</v>
       </c>
       <c r="AV14" s="20">
         <v>101.8</v>
       </c>
       <c r="AW14" s="20">
         <v>109.2</v>
       </c>
       <c r="AX14" s="19">
         <v>98.4</v>
       </c>
       <c r="AY14" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ14" s="19">
         <v>92.3</v>
       </c>
       <c r="BA14" s="19">
         <v>91.4</v>
       </c>
-      <c r="BB14" s="19"/>
+      <c r="BB14" s="19">
+        <v>94.2</v>
+      </c>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
       <c r="BE14" s="19"/>
       <c r="BF14" s="19"/>
       <c r="BG14" s="19"/>
       <c r="BH14" s="20"/>
       <c r="BI14" s="20"/>
     </row>
     <row r="15" spans="1:61" ht="13.5" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19">
         <v>101.3</v>
       </c>
       <c r="C15" s="19">
         <v>101.1</v>
       </c>
       <c r="D15" s="19">
         <v>101.6</v>
       </c>
       <c r="E15" s="19">
         <v>101.9</v>
       </c>
       <c r="F15" s="19">
@@ -8590,51 +8608,53 @@
       </c>
       <c r="AT15" s="19">
         <v>102.1</v>
       </c>
       <c r="AU15" s="19">
         <v>101.9</v>
       </c>
       <c r="AV15" s="20">
         <v>102.2</v>
       </c>
       <c r="AW15" s="20">
         <v>100</v>
       </c>
       <c r="AX15" s="19">
         <v>88.8</v>
       </c>
       <c r="AY15" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ15" s="19">
         <v>98.4</v>
       </c>
       <c r="BA15" s="19">
         <v>98.2</v>
       </c>
-      <c r="BB15" s="19"/>
+      <c r="BB15" s="19">
+        <v>100.7</v>
+      </c>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
       <c r="BE15" s="19"/>
       <c r="BF15" s="19"/>
       <c r="BG15" s="19"/>
       <c r="BH15" s="20"/>
       <c r="BI15" s="20"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="19">
         <v>97.1</v>
       </c>
       <c r="C16" s="19">
         <v>87.9</v>
       </c>
       <c r="D16" s="19">
         <v>99.5</v>
       </c>
       <c r="E16" s="19">
         <v>103.6</v>
       </c>
       <c r="F16" s="19">
@@ -8759,51 +8779,53 @@
       </c>
       <c r="AT16" s="19">
         <v>106.7</v>
       </c>
       <c r="AU16" s="19">
         <v>103</v>
       </c>
       <c r="AV16" s="20">
         <v>100</v>
       </c>
       <c r="AW16" s="20">
         <v>100.2</v>
       </c>
       <c r="AX16" s="19">
         <v>104.3</v>
       </c>
       <c r="AY16" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ16" s="19">
         <v>107.5</v>
       </c>
       <c r="BA16" s="19">
         <v>102.9</v>
       </c>
-      <c r="BB16" s="19"/>
+      <c r="BB16" s="19">
+        <v>82.5</v>
+      </c>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
       <c r="BE16" s="19"/>
       <c r="BF16" s="19"/>
       <c r="BG16" s="19"/>
       <c r="BH16" s="20"/>
       <c r="BI16" s="20"/>
     </row>
     <row r="17" spans="1:61" ht="13.5" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>111.8</v>
       </c>
       <c r="C17" s="19">
         <v>108.3</v>
       </c>
       <c r="D17" s="19">
         <v>105.8</v>
       </c>
       <c r="E17" s="19">
         <v>108.4</v>
       </c>
       <c r="F17" s="19">
@@ -8928,51 +8950,53 @@
       </c>
       <c r="AT17" s="19">
         <v>107.9</v>
       </c>
       <c r="AU17" s="19">
         <v>105.9</v>
       </c>
       <c r="AV17" s="20">
         <v>103.3</v>
       </c>
       <c r="AW17" s="20">
         <v>114.4</v>
       </c>
       <c r="AX17" s="19">
         <v>102.5</v>
       </c>
       <c r="AY17" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ17" s="19">
         <v>103.9</v>
       </c>
       <c r="BA17" s="19">
         <v>103.1</v>
       </c>
-      <c r="BB17" s="19"/>
+      <c r="BB17" s="19">
+        <v>105.2</v>
+      </c>
       <c r="BC17" s="19"/>
       <c r="BD17" s="19"/>
       <c r="BE17" s="19"/>
       <c r="BF17" s="19"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="20"/>
       <c r="BI17" s="20"/>
     </row>
     <row r="18" spans="1:61" ht="13.5" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>87.9</v>
       </c>
       <c r="C18" s="19">
         <v>105.7</v>
       </c>
       <c r="D18" s="19">
         <v>109.1</v>
       </c>
       <c r="E18" s="19">
         <v>107.9</v>
       </c>
       <c r="F18" s="19">
@@ -9097,51 +9121,53 @@
       </c>
       <c r="AT18" s="19">
         <v>105.2</v>
       </c>
       <c r="AU18" s="19">
         <v>105.8</v>
       </c>
       <c r="AV18" s="20">
         <v>110.8</v>
       </c>
       <c r="AW18" s="20">
         <v>110.3</v>
       </c>
       <c r="AX18" s="19">
         <v>96.2</v>
       </c>
       <c r="AY18" s="19">
         <v>93.1</v>
       </c>
       <c r="AZ18" s="19">
         <v>90.9</v>
       </c>
       <c r="BA18" s="19">
         <v>94</v>
       </c>
-      <c r="BB18" s="19"/>
+      <c r="BB18" s="19">
+        <v>92.9</v>
+      </c>
       <c r="BC18" s="19"/>
       <c r="BD18" s="19"/>
       <c r="BE18" s="19"/>
       <c r="BF18" s="19"/>
       <c r="BG18" s="19"/>
       <c r="BH18" s="20"/>
       <c r="BI18" s="20"/>
     </row>
     <row r="19" spans="1:61" ht="13.5" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>98.4</v>
       </c>
       <c r="C19" s="19">
         <v>104.7</v>
       </c>
       <c r="D19" s="19">
         <v>100</v>
       </c>
       <c r="E19" s="19">
         <v>100.9</v>
       </c>
       <c r="F19" s="19">
@@ -9266,207 +9292,209 @@
       </c>
       <c r="AT19" s="19">
         <v>108.1</v>
       </c>
       <c r="AU19" s="19">
         <v>100.2</v>
       </c>
       <c r="AV19" s="20">
         <v>100</v>
       </c>
       <c r="AW19" s="20">
         <v>112.6</v>
       </c>
       <c r="AX19" s="19">
         <v>61.3</v>
       </c>
       <c r="AY19" s="19">
         <v>67.3</v>
       </c>
       <c r="AZ19" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="BA19" s="19">
         <v>88.3</v>
       </c>
-      <c r="BB19" s="19"/>
+      <c r="BB19" s="19">
+        <v>92.6</v>
+      </c>
       <c r="BC19" s="19"/>
       <c r="BD19" s="19"/>
       <c r="BE19" s="19"/>
       <c r="BF19" s="19"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="20"/>
       <c r="BI19" s="20"/>
     </row>
     <row r="20" spans="1:61">
-      <c r="B20" s="31"/>
-[...4 lines deleted...]
-      <c r="G20" s="31"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="28"/>
-[...12 lines deleted...]
-      <c r="O21" s="28"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS22" s="11"/>
       <c r="AT22" s="11"/>
       <c r="AU22" s="11"/>
       <c r="AV22" s="11"/>
       <c r="AW22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE22" s="11"/>
       <c r="BF22" s="11"/>
       <c r="BG22" s="11"/>
       <c r="BH22" s="11"/>
       <c r="BI22" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="29"/>
-      <c r="B23" s="25" t="s">
+      <c r="A23" s="25"/>
+      <c r="B23" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="26"/>
-[...10 lines deleted...]
-      <c r="N23" s="25" t="s">
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O23" s="26"/>
-[...10 lines deleted...]
-      <c r="Z23" s="25" t="s">
+      <c r="O23" s="28"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="28"/>
+      <c r="R23" s="28"/>
+      <c r="S23" s="28"/>
+      <c r="T23" s="28"/>
+      <c r="U23" s="28"/>
+      <c r="V23" s="28"/>
+      <c r="W23" s="28"/>
+      <c r="X23" s="28"/>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="26"/>
-[...10 lines deleted...]
-      <c r="AL23" s="25" t="s">
+      <c r="AA23" s="28"/>
+      <c r="AB23" s="28"/>
+      <c r="AC23" s="28"/>
+      <c r="AD23" s="28"/>
+      <c r="AE23" s="28"/>
+      <c r="AF23" s="28"/>
+      <c r="AG23" s="28"/>
+      <c r="AH23" s="28"/>
+      <c r="AI23" s="28"/>
+      <c r="AJ23" s="28"/>
+      <c r="AK23" s="29"/>
+      <c r="AL23" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM23" s="26"/>
-[...10 lines deleted...]
-      <c r="AX23" s="25" t="s">
+      <c r="AM23" s="28"/>
+      <c r="AN23" s="28"/>
+      <c r="AO23" s="28"/>
+      <c r="AP23" s="28"/>
+      <c r="AQ23" s="28"/>
+      <c r="AR23" s="28"/>
+      <c r="AS23" s="28"/>
+      <c r="AT23" s="28"/>
+      <c r="AU23" s="28"/>
+      <c r="AV23" s="28"/>
+      <c r="AW23" s="29"/>
+      <c r="AX23" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY23" s="26"/>
-[...9 lines deleted...]
-      <c r="BI23" s="27"/>
+      <c r="AY23" s="28"/>
+      <c r="AZ23" s="28"/>
+      <c r="BA23" s="28"/>
+      <c r="BB23" s="28"/>
+      <c r="BC23" s="28"/>
+      <c r="BD23" s="28"/>
+      <c r="BE23" s="28"/>
+      <c r="BF23" s="28"/>
+      <c r="BG23" s="28"/>
+      <c r="BH23" s="28"/>
+      <c r="BI23" s="29"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="30"/>
+      <c r="A24" s="26"/>
       <c r="B24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="13" t="s">
@@ -9764,51 +9792,53 @@
       </c>
       <c r="AT25" s="15">
         <v>105.9</v>
       </c>
       <c r="AU25" s="15">
         <v>107.4</v>
       </c>
       <c r="AV25" s="16">
         <v>108.2</v>
       </c>
       <c r="AW25" s="16">
         <v>109.6</v>
       </c>
       <c r="AX25" s="17">
         <v>103.4</v>
       </c>
       <c r="AY25" s="15">
         <v>104.4</v>
       </c>
       <c r="AZ25" s="15">
         <v>104.1</v>
       </c>
       <c r="BA25" s="15">
         <v>104.6</v>
       </c>
-      <c r="BB25" s="15"/>
+      <c r="BB25" s="15">
+        <v>104.4</v>
+      </c>
       <c r="BC25" s="15"/>
       <c r="BD25" s="15"/>
       <c r="BE25" s="15"/>
       <c r="BF25" s="15"/>
       <c r="BG25" s="15"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="19">
         <v>100.2</v>
       </c>
       <c r="C26" s="19">
         <v>100.5</v>
       </c>
       <c r="D26" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E26" s="19">
         <v>105</v>
       </c>
       <c r="F26" s="19">
@@ -9933,51 +9963,53 @@
       </c>
       <c r="AT26" s="19">
         <v>103.8</v>
       </c>
       <c r="AU26" s="19">
         <v>105.8</v>
       </c>
       <c r="AV26" s="20">
         <v>106</v>
       </c>
       <c r="AW26" s="20">
         <v>104.1</v>
       </c>
       <c r="AX26" s="19">
         <v>122.2</v>
       </c>
       <c r="AY26" s="19">
         <v>110</v>
       </c>
       <c r="AZ26" s="19">
         <v>109.2</v>
       </c>
       <c r="BA26" s="19">
         <v>119.9</v>
       </c>
-      <c r="BB26" s="19"/>
+      <c r="BB26" s="19">
+        <v>119.3</v>
+      </c>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
       <c r="BE26" s="19"/>
       <c r="BF26" s="19"/>
       <c r="BG26" s="19"/>
       <c r="BH26" s="20"/>
       <c r="BI26" s="20"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="19">
         <v>81.5</v>
       </c>
       <c r="C27" s="19">
         <v>83.5</v>
       </c>
       <c r="D27" s="19">
         <v>84.5</v>
       </c>
       <c r="E27" s="19">
         <v>101.7</v>
       </c>
       <c r="F27" s="19">
@@ -10102,51 +10134,53 @@
       </c>
       <c r="AT27" s="19">
         <v>107.5</v>
       </c>
       <c r="AU27" s="19">
         <v>109.5</v>
       </c>
       <c r="AV27" s="20">
         <v>109.8</v>
       </c>
       <c r="AW27" s="20">
         <v>107</v>
       </c>
       <c r="AX27" s="19">
         <v>203.9</v>
       </c>
       <c r="AY27" s="19">
         <v>185.9</v>
       </c>
       <c r="AZ27" s="19">
         <v>161.1</v>
       </c>
       <c r="BA27" s="19">
         <v>151.69999999999999</v>
       </c>
-      <c r="BB27" s="19"/>
+      <c r="BB27" s="19">
+        <v>150</v>
+      </c>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
       <c r="BE27" s="19"/>
       <c r="BF27" s="19"/>
       <c r="BG27" s="19"/>
       <c r="BH27" s="20"/>
       <c r="BI27" s="20"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="19">
         <v>100.3</v>
       </c>
       <c r="C28" s="19">
         <v>100.2</v>
       </c>
       <c r="D28" s="19">
         <v>100.2</v>
       </c>
       <c r="E28" s="19">
         <v>100.5</v>
       </c>
       <c r="F28" s="19">
@@ -10271,51 +10305,53 @@
       </c>
       <c r="AT28" s="19">
         <v>106.7</v>
       </c>
       <c r="AU28" s="19">
         <v>109.2</v>
       </c>
       <c r="AV28" s="20">
         <v>108.7</v>
       </c>
       <c r="AW28" s="20">
         <v>108.3</v>
       </c>
       <c r="AX28" s="19">
         <v>99.8</v>
       </c>
       <c r="AY28" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ28" s="19">
         <v>102.5</v>
       </c>
       <c r="BA28" s="19">
         <v>100.1</v>
       </c>
-      <c r="BB28" s="19"/>
+      <c r="BB28" s="19">
+        <v>103.4</v>
+      </c>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
       <c r="BE28" s="19"/>
       <c r="BF28" s="19"/>
       <c r="BG28" s="19"/>
       <c r="BH28" s="20"/>
       <c r="BI28" s="20"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="19">
         <v>104.2</v>
       </c>
       <c r="C29" s="19">
         <v>104</v>
       </c>
       <c r="D29" s="19">
         <v>103.5</v>
       </c>
       <c r="E29" s="19">
         <v>102.7</v>
       </c>
       <c r="F29" s="19">
@@ -10440,51 +10476,53 @@
       </c>
       <c r="AT29" s="19">
         <v>104.6</v>
       </c>
       <c r="AU29" s="19">
         <v>101.2</v>
       </c>
       <c r="AV29" s="20">
         <v>107.2</v>
       </c>
       <c r="AW29" s="20">
         <v>109.5</v>
       </c>
       <c r="AX29" s="19">
         <v>92.6</v>
       </c>
       <c r="AY29" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ29" s="19">
         <v>97.2</v>
       </c>
       <c r="BA29" s="19">
         <v>106.9</v>
       </c>
-      <c r="BB29" s="19"/>
+      <c r="BB29" s="19">
+        <v>101.5</v>
+      </c>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
       <c r="BE29" s="19"/>
       <c r="BF29" s="19"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="20"/>
       <c r="BI29" s="20"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="19">
         <v>100.5</v>
       </c>
       <c r="C30" s="19">
         <v>100.5</v>
       </c>
       <c r="D30" s="19">
         <v>103.9</v>
       </c>
       <c r="E30" s="19">
         <v>107.7</v>
       </c>
       <c r="F30" s="19">
@@ -10609,51 +10647,53 @@
       </c>
       <c r="AT30" s="19">
         <v>104.5</v>
       </c>
       <c r="AU30" s="19">
         <v>107</v>
       </c>
       <c r="AV30" s="20">
         <v>102.2</v>
       </c>
       <c r="AW30" s="20">
         <v>101.1</v>
       </c>
       <c r="AX30" s="19">
         <v>104.8</v>
       </c>
       <c r="AY30" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ30" s="19">
         <v>102.8</v>
       </c>
       <c r="BA30" s="19">
         <v>102</v>
       </c>
-      <c r="BB30" s="19"/>
+      <c r="BB30" s="19">
+        <v>103.2</v>
+      </c>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
       <c r="BE30" s="19"/>
       <c r="BF30" s="19"/>
       <c r="BG30" s="19"/>
       <c r="BH30" s="20"/>
       <c r="BI30" s="20"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="19">
         <v>96.6</v>
       </c>
       <c r="C31" s="19">
         <v>99.7</v>
       </c>
       <c r="D31" s="19">
         <v>94.5</v>
       </c>
       <c r="E31" s="19">
         <v>90.2</v>
       </c>
       <c r="F31" s="19">
@@ -10778,51 +10818,53 @@
       </c>
       <c r="AT31" s="19">
         <v>110</v>
       </c>
       <c r="AU31" s="19">
         <v>113.3</v>
       </c>
       <c r="AV31" s="20">
         <v>123.3</v>
       </c>
       <c r="AW31" s="20">
         <v>115.9</v>
       </c>
       <c r="AX31" s="19">
         <v>108.1</v>
       </c>
       <c r="AY31" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ31" s="19">
         <v>100.7</v>
       </c>
       <c r="BA31" s="19">
         <v>102.8</v>
       </c>
-      <c r="BB31" s="19"/>
+      <c r="BB31" s="19">
+        <v>105</v>
+      </c>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
       <c r="BE31" s="19"/>
       <c r="BF31" s="19"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="20"/>
       <c r="BI31" s="20"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="19">
         <v>101.4</v>
       </c>
       <c r="C32" s="19">
         <v>102.3</v>
       </c>
       <c r="D32" s="19">
         <v>101.8</v>
       </c>
       <c r="E32" s="19">
         <v>102.8</v>
       </c>
       <c r="F32" s="19">
@@ -10947,51 +10989,53 @@
       </c>
       <c r="AT32" s="19">
         <v>105.2</v>
       </c>
       <c r="AU32" s="19">
         <v>123.8</v>
       </c>
       <c r="AV32" s="20">
         <v>125.9</v>
       </c>
       <c r="AW32" s="20">
         <v>116.2</v>
       </c>
       <c r="AX32" s="19">
         <v>94.2</v>
       </c>
       <c r="AY32" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ32" s="19">
         <v>96.4</v>
       </c>
       <c r="BA32" s="19">
         <v>90.5</v>
       </c>
-      <c r="BB32" s="19"/>
+      <c r="BB32" s="19">
+        <v>95</v>
+      </c>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
       <c r="BE32" s="19"/>
       <c r="BF32" s="19"/>
       <c r="BG32" s="19"/>
       <c r="BH32" s="20"/>
       <c r="BI32" s="20"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="19">
         <v>100</v>
       </c>
       <c r="C33" s="19">
         <v>99.9</v>
       </c>
       <c r="D33" s="19">
         <v>101.1</v>
       </c>
       <c r="E33" s="19">
         <v>100.5</v>
       </c>
       <c r="F33" s="19">
@@ -11116,51 +11160,53 @@
       </c>
       <c r="AT33" s="19">
         <v>102</v>
       </c>
       <c r="AU33" s="19">
         <v>102.5</v>
       </c>
       <c r="AV33" s="20">
         <v>101.8</v>
       </c>
       <c r="AW33" s="20">
         <v>109.2</v>
       </c>
       <c r="AX33" s="19">
         <v>98.3</v>
       </c>
       <c r="AY33" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ33" s="19">
         <v>92.2</v>
       </c>
       <c r="BA33" s="19">
         <v>91.3</v>
       </c>
-      <c r="BB33" s="19"/>
+      <c r="BB33" s="19">
+        <v>94.2</v>
+      </c>
       <c r="BC33" s="19"/>
       <c r="BD33" s="19"/>
       <c r="BE33" s="19"/>
       <c r="BF33" s="19"/>
       <c r="BG33" s="19"/>
       <c r="BH33" s="20"/>
       <c r="BI33" s="20"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="19">
         <v>101.3</v>
       </c>
       <c r="C34" s="19">
         <v>101.1</v>
       </c>
       <c r="D34" s="19">
         <v>101.6</v>
       </c>
       <c r="E34" s="19">
         <v>102</v>
       </c>
       <c r="F34" s="19">
@@ -11285,51 +11331,53 @@
       </c>
       <c r="AT34" s="19">
         <v>102.1</v>
       </c>
       <c r="AU34" s="19">
         <v>102</v>
       </c>
       <c r="AV34" s="20">
         <v>102.2</v>
       </c>
       <c r="AW34" s="20">
         <v>100</v>
       </c>
       <c r="AX34" s="19">
         <v>88.2</v>
       </c>
       <c r="AY34" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ34" s="19">
         <v>98.3</v>
       </c>
       <c r="BA34" s="19">
         <v>98.2</v>
       </c>
-      <c r="BB34" s="19"/>
+      <c r="BB34" s="19">
+        <v>100.7</v>
+      </c>
       <c r="BC34" s="19"/>
       <c r="BD34" s="19"/>
       <c r="BE34" s="19"/>
       <c r="BF34" s="19"/>
       <c r="BG34" s="19"/>
       <c r="BH34" s="20"/>
       <c r="BI34" s="20"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19">
         <v>97.1</v>
       </c>
       <c r="C35" s="19">
         <v>87.9</v>
       </c>
       <c r="D35" s="19">
         <v>99.5</v>
       </c>
       <c r="E35" s="19">
         <v>103.6</v>
       </c>
       <c r="F35" s="19">
@@ -11454,51 +11502,53 @@
       </c>
       <c r="AT35" s="19">
         <v>106.7</v>
       </c>
       <c r="AU35" s="19">
         <v>103</v>
       </c>
       <c r="AV35" s="20">
         <v>100</v>
       </c>
       <c r="AW35" s="20">
         <v>100.2</v>
       </c>
       <c r="AX35" s="19">
         <v>104.3</v>
       </c>
       <c r="AY35" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ35" s="19">
         <v>107.5</v>
       </c>
       <c r="BA35" s="19">
         <v>103</v>
       </c>
-      <c r="BB35" s="19"/>
+      <c r="BB35" s="19">
+        <v>82.2</v>
+      </c>
       <c r="BC35" s="19"/>
       <c r="BD35" s="19"/>
       <c r="BE35" s="19"/>
       <c r="BF35" s="19"/>
       <c r="BG35" s="19"/>
       <c r="BH35" s="20"/>
       <c r="BI35" s="20"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="19">
         <v>111.8</v>
       </c>
       <c r="C36" s="19">
         <v>108.3</v>
       </c>
       <c r="D36" s="19">
         <v>105.8</v>
       </c>
       <c r="E36" s="19">
         <v>108.4</v>
       </c>
       <c r="F36" s="19">
@@ -11623,51 +11673,53 @@
       </c>
       <c r="AT36" s="19">
         <v>107.9</v>
       </c>
       <c r="AU36" s="19">
         <v>105.9</v>
       </c>
       <c r="AV36" s="20">
         <v>103.3</v>
       </c>
       <c r="AW36" s="20">
         <v>114.4</v>
       </c>
       <c r="AX36" s="19">
         <v>102.5</v>
       </c>
       <c r="AY36" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ36" s="19">
         <v>103.9</v>
       </c>
       <c r="BA36" s="19">
         <v>103.1</v>
       </c>
-      <c r="BB36" s="19"/>
+      <c r="BB36" s="19">
+        <v>105.2</v>
+      </c>
       <c r="BC36" s="19"/>
       <c r="BD36" s="19"/>
       <c r="BE36" s="19"/>
       <c r="BF36" s="19"/>
       <c r="BG36" s="19"/>
       <c r="BH36" s="20"/>
       <c r="BI36" s="20"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="19">
         <v>87.9</v>
       </c>
       <c r="C37" s="19">
         <v>105.7</v>
       </c>
       <c r="D37" s="19">
         <v>109.1</v>
       </c>
       <c r="E37" s="19">
         <v>107.9</v>
       </c>
       <c r="F37" s="19">
@@ -11792,51 +11844,53 @@
       </c>
       <c r="AT37" s="19">
         <v>105.2</v>
       </c>
       <c r="AU37" s="19">
         <v>105.8</v>
       </c>
       <c r="AV37" s="20">
         <v>110.8</v>
       </c>
       <c r="AW37" s="20">
         <v>110.4</v>
       </c>
       <c r="AX37" s="19">
         <v>96.1</v>
       </c>
       <c r="AY37" s="19">
         <v>93</v>
       </c>
       <c r="AZ37" s="19">
         <v>90.8</v>
       </c>
       <c r="BA37" s="19">
         <v>93.7</v>
       </c>
-      <c r="BB37" s="19"/>
+      <c r="BB37" s="19">
+        <v>92.6</v>
+      </c>
       <c r="BC37" s="19"/>
       <c r="BD37" s="19"/>
       <c r="BE37" s="19"/>
       <c r="BF37" s="19"/>
       <c r="BG37" s="19"/>
       <c r="BH37" s="20"/>
       <c r="BI37" s="20"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="19">
         <v>98.3</v>
       </c>
       <c r="C38" s="19">
         <v>104.8</v>
       </c>
       <c r="D38" s="19">
         <v>100</v>
       </c>
       <c r="E38" s="19">
         <v>101.1</v>
       </c>
       <c r="F38" s="19">
@@ -11961,113 +12015,115 @@
       </c>
       <c r="AT38" s="19">
         <v>108.3</v>
       </c>
       <c r="AU38" s="19">
         <v>100.2</v>
       </c>
       <c r="AV38" s="20">
         <v>100</v>
       </c>
       <c r="AW38" s="20">
         <v>112.8</v>
       </c>
       <c r="AX38" s="19">
         <v>59.5</v>
       </c>
       <c r="AY38" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ38" s="19">
         <v>77.3</v>
       </c>
       <c r="BA38" s="19">
         <v>87.4</v>
       </c>
-      <c r="BB38" s="19"/>
+      <c r="BB38" s="19">
+        <v>92</v>
+      </c>
       <c r="BC38" s="19"/>
       <c r="BD38" s="19"/>
       <c r="BE38" s="19"/>
       <c r="BF38" s="19"/>
       <c r="BG38" s="19"/>
       <c r="BH38" s="20"/>
       <c r="BI38" s="20"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" s="7"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="9"/>
       <c r="H39" s="7"/>
       <c r="I39" s="10"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
     </row>
     <row r="40" spans="1:61">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:61" ht="21" customHeight="1">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="28"/>
-[...12 lines deleted...]
-      <c r="O41" s="28"/>
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="31"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="31"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
+      <c r="N41" s="31"/>
+      <c r="O41" s="31"/>
     </row>
     <row r="42" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="21"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
       <c r="U42" s="11" t="s">
@@ -12092,124 +12148,124 @@
       <c r="AJ42" s="11"/>
       <c r="AK42" s="12"/>
       <c r="AL42" s="21"/>
       <c r="AM42" s="21"/>
       <c r="AN42" s="21"/>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT42" s="11"/>
       <c r="AU42" s="11"/>
       <c r="AV42" s="11"/>
       <c r="AW42" s="12"/>
       <c r="BE42" s="11"/>
       <c r="BF42" s="11"/>
       <c r="BG42" s="11"/>
       <c r="BH42" s="11"/>
       <c r="BI42" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="29"/>
-      <c r="B43" s="25" t="s">
+      <c r="A43" s="25"/>
+      <c r="B43" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="26"/>
-[...10 lines deleted...]
-      <c r="N43" s="25" t="s">
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="28"/>
+      <c r="K43" s="28"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O43" s="26"/>
-[...10 lines deleted...]
-      <c r="Z43" s="25" t="s">
+      <c r="O43" s="28"/>
+      <c r="P43" s="28"/>
+      <c r="Q43" s="28"/>
+      <c r="R43" s="28"/>
+      <c r="S43" s="28"/>
+      <c r="T43" s="28"/>
+      <c r="U43" s="28"/>
+      <c r="V43" s="28"/>
+      <c r="W43" s="28"/>
+      <c r="X43" s="28"/>
+      <c r="Y43" s="29"/>
+      <c r="Z43" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA43" s="26"/>
-[...10 lines deleted...]
-      <c r="AL43" s="25" t="s">
+      <c r="AA43" s="28"/>
+      <c r="AB43" s="28"/>
+      <c r="AC43" s="28"/>
+      <c r="AD43" s="28"/>
+      <c r="AE43" s="28"/>
+      <c r="AF43" s="28"/>
+      <c r="AG43" s="28"/>
+      <c r="AH43" s="28"/>
+      <c r="AI43" s="28"/>
+      <c r="AJ43" s="28"/>
+      <c r="AK43" s="29"/>
+      <c r="AL43" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM43" s="26"/>
-[...10 lines deleted...]
-      <c r="AX43" s="25" t="s">
+      <c r="AM43" s="28"/>
+      <c r="AN43" s="28"/>
+      <c r="AO43" s="28"/>
+      <c r="AP43" s="28"/>
+      <c r="AQ43" s="28"/>
+      <c r="AR43" s="28"/>
+      <c r="AS43" s="28"/>
+      <c r="AT43" s="28"/>
+      <c r="AU43" s="28"/>
+      <c r="AV43" s="28"/>
+      <c r="AW43" s="29"/>
+      <c r="AX43" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY43" s="26"/>
-[...9 lines deleted...]
-      <c r="BI43" s="27"/>
+      <c r="AY43" s="28"/>
+      <c r="AZ43" s="28"/>
+      <c r="BA43" s="28"/>
+      <c r="BB43" s="28"/>
+      <c r="BC43" s="28"/>
+      <c r="BD43" s="28"/>
+      <c r="BE43" s="28"/>
+      <c r="BF43" s="28"/>
+      <c r="BG43" s="28"/>
+      <c r="BH43" s="28"/>
+      <c r="BI43" s="29"/>
     </row>
     <row r="44" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="30"/>
+      <c r="A44" s="26"/>
       <c r="B44" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="13" t="s">
@@ -12507,51 +12563,53 @@
       </c>
       <c r="AT45" s="15">
         <v>110.1</v>
       </c>
       <c r="AU45" s="15">
         <v>111.4</v>
       </c>
       <c r="AV45" s="16">
         <v>112.6</v>
       </c>
       <c r="AW45" s="16">
         <v>115.5</v>
       </c>
       <c r="AX45" s="17">
         <v>100</v>
       </c>
       <c r="AY45" s="15">
         <v>100</v>
       </c>
       <c r="AZ45" s="15">
         <v>100</v>
       </c>
       <c r="BA45" s="15">
         <v>103.2</v>
       </c>
-      <c r="BB45" s="15"/>
+      <c r="BB45" s="15">
+        <v>102.5</v>
+      </c>
       <c r="BC45" s="15"/>
       <c r="BD45" s="15"/>
       <c r="BE45" s="15"/>
       <c r="BF45" s="15"/>
       <c r="BG45" s="15"/>
       <c r="BH45" s="16"/>
       <c r="BI45" s="16"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="19">
         <v>100</v>
       </c>
       <c r="C46" s="19">
         <v>100</v>
       </c>
       <c r="D46" s="19">
         <v>100</v>
       </c>
       <c r="E46" s="19">
         <v>100</v>
       </c>
       <c r="F46" s="19">
@@ -12676,51 +12734,53 @@
       </c>
       <c r="AT46" s="19">
         <v>101.7</v>
       </c>
       <c r="AU46" s="19">
         <v>102.3</v>
       </c>
       <c r="AV46" s="20">
         <v>100</v>
       </c>
       <c r="AW46" s="20">
         <v>100.2</v>
       </c>
       <c r="AX46" s="19">
         <v>100</v>
       </c>
       <c r="AY46" s="19">
         <v>100</v>
       </c>
       <c r="AZ46" s="19">
         <v>100</v>
       </c>
       <c r="BA46" s="19">
         <v>137.6</v>
       </c>
-      <c r="BB46" s="19"/>
+      <c r="BB46" s="19">
+        <v>130.1</v>
+      </c>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
       <c r="BE46" s="19"/>
       <c r="BF46" s="19"/>
       <c r="BG46" s="19"/>
       <c r="BH46" s="20"/>
       <c r="BI46" s="20"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="19">
         <v>100</v>
       </c>
       <c r="C47" s="19">
         <v>100</v>
       </c>
       <c r="D47" s="19">
         <v>100</v>
       </c>
       <c r="E47" s="19">
         <v>100</v>
       </c>
       <c r="F47" s="19">
@@ -12845,51 +12905,53 @@
       </c>
       <c r="AT47" s="19">
         <v>105</v>
       </c>
       <c r="AU47" s="19">
         <v>106.2</v>
       </c>
       <c r="AV47" s="20">
         <v>106.7</v>
       </c>
       <c r="AW47" s="20">
         <v>100.6</v>
       </c>
       <c r="AX47" s="19">
         <v>100</v>
       </c>
       <c r="AY47" s="19">
         <v>100</v>
       </c>
       <c r="AZ47" s="19">
         <v>100</v>
       </c>
       <c r="BA47" s="19">
         <v>159.19999999999999</v>
       </c>
-      <c r="BB47" s="19"/>
+      <c r="BB47" s="19">
+        <v>147.4</v>
+      </c>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
       <c r="BE47" s="19"/>
       <c r="BF47" s="19"/>
       <c r="BG47" s="19"/>
       <c r="BH47" s="20"/>
       <c r="BI47" s="20"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="19">
         <v>100</v>
       </c>
       <c r="C48" s="19">
         <v>100</v>
       </c>
       <c r="D48" s="19">
         <v>100</v>
       </c>
       <c r="E48" s="19">
         <v>100</v>
       </c>
       <c r="F48" s="19">
@@ -13014,51 +13076,53 @@
       </c>
       <c r="AT48" s="19">
         <v>118.7</v>
       </c>
       <c r="AU48" s="19">
         <v>119.7</v>
       </c>
       <c r="AV48" s="20">
         <v>119.8</v>
       </c>
       <c r="AW48" s="20">
         <v>119.5</v>
       </c>
       <c r="AX48" s="19">
         <v>100</v>
       </c>
       <c r="AY48" s="19">
         <v>100</v>
       </c>
       <c r="AZ48" s="19">
         <v>100</v>
       </c>
       <c r="BA48" s="19">
         <v>97.1</v>
       </c>
-      <c r="BB48" s="19"/>
+      <c r="BB48" s="19">
+        <v>97.7</v>
+      </c>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
       <c r="BE48" s="19"/>
       <c r="BF48" s="19"/>
       <c r="BG48" s="19"/>
       <c r="BH48" s="20"/>
       <c r="BI48" s="20"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="22" t="s">
@@ -13183,51 +13247,53 @@
       </c>
       <c r="AT49" s="19">
         <v>106.6</v>
       </c>
       <c r="AU49" s="19">
         <v>100.9</v>
       </c>
       <c r="AV49" s="20">
         <v>109.7</v>
       </c>
       <c r="AW49" s="20">
         <v>113.4</v>
       </c>
       <c r="AX49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA49" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB49" s="19"/>
+      <c r="BB49" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC49" s="19"/>
       <c r="BD49" s="19"/>
       <c r="BE49" s="19"/>
       <c r="BF49" s="19"/>
       <c r="BG49" s="19"/>
       <c r="BH49" s="20"/>
       <c r="BI49" s="20"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="22" t="s">
@@ -13352,51 +13418,53 @@
       </c>
       <c r="AT50" s="19">
         <v>103.5</v>
       </c>
       <c r="AU50" s="19">
         <v>110.3</v>
       </c>
       <c r="AV50" s="20">
         <v>104</v>
       </c>
       <c r="AW50" s="20">
         <v>96.4</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA50" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB50" s="19"/>
+      <c r="BB50" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC50" s="19"/>
       <c r="BD50" s="19"/>
       <c r="BE50" s="19"/>
       <c r="BF50" s="19"/>
       <c r="BG50" s="19"/>
       <c r="BH50" s="20"/>
       <c r="BI50" s="20"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="22" t="s">
@@ -13521,51 +13589,53 @@
       </c>
       <c r="AT51" s="19">
         <v>127.5</v>
       </c>
       <c r="AU51" s="19">
         <v>122.9</v>
       </c>
       <c r="AV51" s="20">
         <v>134.9</v>
       </c>
       <c r="AW51" s="20">
         <v>125.5</v>
       </c>
       <c r="AX51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA51" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB51" s="19"/>
+      <c r="BB51" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC51" s="19"/>
       <c r="BD51" s="19"/>
       <c r="BE51" s="19"/>
       <c r="BF51" s="19"/>
       <c r="BG51" s="19"/>
       <c r="BH51" s="20"/>
       <c r="BI51" s="20"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="22" t="s">
@@ -13690,51 +13760,53 @@
       </c>
       <c r="AT52" s="19">
         <v>109.9</v>
       </c>
       <c r="AU52" s="19">
         <v>136.30000000000001</v>
       </c>
       <c r="AV52" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="AW52" s="20">
         <v>124.1</v>
       </c>
       <c r="AX52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA52" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB52" s="19"/>
+      <c r="BB52" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC52" s="19"/>
       <c r="BD52" s="19"/>
       <c r="BE52" s="19"/>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="20"/>
       <c r="BI52" s="20"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="22" t="s">
@@ -13859,51 +13931,53 @@
       </c>
       <c r="AT53" s="19">
         <v>103.2</v>
       </c>
       <c r="AU53" s="19">
         <v>103.7</v>
       </c>
       <c r="AV53" s="20">
         <v>102.6</v>
       </c>
       <c r="AW53" s="20">
         <v>112.4</v>
       </c>
       <c r="AX53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA53" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB53" s="19"/>
+      <c r="BB53" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC53" s="19"/>
       <c r="BD53" s="19"/>
       <c r="BE53" s="19"/>
       <c r="BF53" s="19"/>
       <c r="BG53" s="19"/>
       <c r="BH53" s="20"/>
       <c r="BI53" s="20"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="22" t="s">
@@ -14028,51 +14102,53 @@
       </c>
       <c r="AT54" s="19">
         <v>103.2</v>
       </c>
       <c r="AU54" s="19">
         <v>103</v>
       </c>
       <c r="AV54" s="20">
         <v>103.4</v>
       </c>
       <c r="AW54" s="20">
         <v>100.7</v>
       </c>
       <c r="AX54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB54" s="19"/>
+      <c r="BB54" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC54" s="19"/>
       <c r="BD54" s="19"/>
       <c r="BE54" s="19"/>
       <c r="BF54" s="19"/>
       <c r="BG54" s="19"/>
       <c r="BH54" s="20"/>
       <c r="BI54" s="20"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="22" t="s">
@@ -14197,51 +14273,53 @@
       </c>
       <c r="AT55" s="19">
         <v>121.1</v>
       </c>
       <c r="AU55" s="19">
         <v>126.1</v>
       </c>
       <c r="AV55" s="20">
         <v>124.2</v>
       </c>
       <c r="AW55" s="20">
         <v>142.19999999999999</v>
       </c>
       <c r="AX55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA55" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB55" s="19"/>
+      <c r="BB55" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
       <c r="BE55" s="19"/>
       <c r="BF55" s="19"/>
       <c r="BG55" s="19"/>
       <c r="BH55" s="20"/>
       <c r="BI55" s="20"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="22">
         <v>100</v>
       </c>
       <c r="C56" s="22">
         <v>100</v>
       </c>
       <c r="D56" s="22">
         <v>100</v>
       </c>
       <c r="E56" s="22">
         <v>100</v>
       </c>
       <c r="F56" s="22">
@@ -14366,51 +14444,53 @@
       </c>
       <c r="AT56" s="19">
         <v>112.6</v>
       </c>
       <c r="AU56" s="19">
         <v>108.3</v>
       </c>
       <c r="AV56" s="20">
         <v>103.5</v>
       </c>
       <c r="AW56" s="20">
         <v>125.2</v>
       </c>
       <c r="AX56" s="19">
         <v>100</v>
       </c>
       <c r="AY56" s="19">
         <v>100</v>
       </c>
       <c r="AZ56" s="19">
         <v>100</v>
       </c>
       <c r="BA56" s="19">
         <v>77.2</v>
       </c>
-      <c r="BB56" s="19"/>
+      <c r="BB56" s="19">
+        <v>81.7</v>
+      </c>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
       <c r="BE56" s="19"/>
       <c r="BF56" s="19"/>
       <c r="BG56" s="19"/>
       <c r="BH56" s="20"/>
       <c r="BI56" s="20"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="22" t="s">
@@ -14535,51 +14615,53 @@
       </c>
       <c r="AT57" s="19">
         <v>106.9</v>
       </c>
       <c r="AU57" s="19">
         <v>107.3</v>
       </c>
       <c r="AV57" s="20">
         <v>113.1</v>
       </c>
       <c r="AW57" s="20">
         <v>112.3</v>
       </c>
       <c r="AX57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA57" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB57" s="19"/>
+      <c r="BB57" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
       <c r="BE57" s="19"/>
       <c r="BF57" s="19"/>
       <c r="BG57" s="19"/>
       <c r="BH57" s="20"/>
       <c r="BI57" s="20"/>
     </row>
     <row r="58" spans="1:61">
       <c r="A58" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="22" t="s">
@@ -14704,86 +14786,88 @@
       </c>
       <c r="AT58" s="19">
         <v>129.69999999999999</v>
       </c>
       <c r="AU58" s="19">
         <v>107.8</v>
       </c>
       <c r="AV58" s="20">
         <v>105.4</v>
       </c>
       <c r="AW58" s="20">
         <v>127</v>
       </c>
       <c r="AX58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA58" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB58" s="19"/>
+      <c r="BB58" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
       <c r="BE58" s="19"/>
       <c r="BF58" s="19"/>
       <c r="BG58" s="19"/>
       <c r="BH58" s="20"/>
       <c r="BI58" s="20"/>
     </row>
     <row r="59" spans="1:61">
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:61" ht="21" customHeight="1">
-      <c r="A60" s="28" t="s">
+      <c r="A60" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B60" s="28"/>
-[...12 lines deleted...]
-      <c r="O60" s="28"/>
+      <c r="B60" s="31"/>
+      <c r="C60" s="31"/>
+      <c r="D60" s="31"/>
+      <c r="E60" s="31"/>
+      <c r="F60" s="31"/>
+      <c r="G60" s="31"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="31"/>
+      <c r="J60" s="31"/>
+      <c r="K60" s="31"/>
+      <c r="L60" s="31"/>
+      <c r="M60" s="31"/>
+      <c r="N60" s="31"/>
+      <c r="O60" s="31"/>
     </row>
     <row r="61" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A61" s="21"/>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
       <c r="Q61" s="21"/>
       <c r="R61" s="21"/>
       <c r="S61" s="21"/>
       <c r="T61" s="21"/>
       <c r="U61" s="11" t="s">
@@ -14808,124 +14892,124 @@
       <c r="AJ61" s="11"/>
       <c r="AK61" s="12"/>
       <c r="AL61" s="21"/>
       <c r="AM61" s="21"/>
       <c r="AN61" s="21"/>
       <c r="AO61" s="21"/>
       <c r="AP61" s="21"/>
       <c r="AQ61" s="21"/>
       <c r="AR61" s="21"/>
       <c r="AS61" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT61" s="11"/>
       <c r="AU61" s="11"/>
       <c r="AV61" s="11"/>
       <c r="AW61" s="12"/>
       <c r="BE61" s="11"/>
       <c r="BF61" s="11"/>
       <c r="BG61" s="11"/>
       <c r="BH61" s="11"/>
       <c r="BI61" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A62" s="29"/>
-      <c r="B62" s="25" t="s">
+      <c r="A62" s="25"/>
+      <c r="B62" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C62" s="26"/>
-[...10 lines deleted...]
-      <c r="N62" s="25" t="s">
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="28"/>
+      <c r="J62" s="28"/>
+      <c r="K62" s="28"/>
+      <c r="L62" s="28"/>
+      <c r="M62" s="29"/>
+      <c r="N62" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O62" s="26"/>
-[...10 lines deleted...]
-      <c r="Z62" s="25" t="s">
+      <c r="O62" s="28"/>
+      <c r="P62" s="28"/>
+      <c r="Q62" s="28"/>
+      <c r="R62" s="28"/>
+      <c r="S62" s="28"/>
+      <c r="T62" s="28"/>
+      <c r="U62" s="28"/>
+      <c r="V62" s="28"/>
+      <c r="W62" s="28"/>
+      <c r="X62" s="28"/>
+      <c r="Y62" s="29"/>
+      <c r="Z62" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA62" s="26"/>
-[...10 lines deleted...]
-      <c r="AL62" s="25" t="s">
+      <c r="AA62" s="28"/>
+      <c r="AB62" s="28"/>
+      <c r="AC62" s="28"/>
+      <c r="AD62" s="28"/>
+      <c r="AE62" s="28"/>
+      <c r="AF62" s="28"/>
+      <c r="AG62" s="28"/>
+      <c r="AH62" s="28"/>
+      <c r="AI62" s="28"/>
+      <c r="AJ62" s="28"/>
+      <c r="AK62" s="29"/>
+      <c r="AL62" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM62" s="26"/>
-[...10 lines deleted...]
-      <c r="AX62" s="25" t="s">
+      <c r="AM62" s="28"/>
+      <c r="AN62" s="28"/>
+      <c r="AO62" s="28"/>
+      <c r="AP62" s="28"/>
+      <c r="AQ62" s="28"/>
+      <c r="AR62" s="28"/>
+      <c r="AS62" s="28"/>
+      <c r="AT62" s="28"/>
+      <c r="AU62" s="28"/>
+      <c r="AV62" s="28"/>
+      <c r="AW62" s="29"/>
+      <c r="AX62" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY62" s="26"/>
-[...9 lines deleted...]
-      <c r="BI62" s="27"/>
+      <c r="AY62" s="28"/>
+      <c r="AZ62" s="28"/>
+      <c r="BA62" s="28"/>
+      <c r="BB62" s="28"/>
+      <c r="BC62" s="28"/>
+      <c r="BD62" s="28"/>
+      <c r="BE62" s="28"/>
+      <c r="BF62" s="28"/>
+      <c r="BG62" s="28"/>
+      <c r="BH62" s="28"/>
+      <c r="BI62" s="29"/>
     </row>
     <row r="63" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A63" s="30"/>
+      <c r="A63" s="26"/>
       <c r="B63" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="13" t="s">
@@ -15223,51 +15307,53 @@
       </c>
       <c r="AT64" s="15">
         <v>100.7</v>
       </c>
       <c r="AU64" s="15">
         <v>100.8</v>
       </c>
       <c r="AV64" s="16">
         <v>100.4</v>
       </c>
       <c r="AW64" s="16">
         <v>100.3</v>
       </c>
       <c r="AX64" s="23">
         <v>103.7</v>
       </c>
       <c r="AY64" s="15">
         <v>104.8</v>
       </c>
       <c r="AZ64" s="15">
         <v>104.4</v>
       </c>
       <c r="BA64" s="15">
         <v>104.7</v>
       </c>
-      <c r="BB64" s="15"/>
+      <c r="BB64" s="15">
+        <v>104.5</v>
+      </c>
       <c r="BC64" s="15"/>
       <c r="BD64" s="15"/>
       <c r="BE64" s="15"/>
       <c r="BF64" s="15"/>
       <c r="BG64" s="15"/>
       <c r="BH64" s="16"/>
       <c r="BI64" s="16"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="19">
         <v>100.2</v>
       </c>
       <c r="C65" s="19">
         <v>100.5</v>
       </c>
       <c r="D65" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E65" s="19">
         <v>105</v>
       </c>
       <c r="F65" s="19">
@@ -15392,51 +15478,53 @@
       </c>
       <c r="AT65" s="19">
         <v>107.9</v>
       </c>
       <c r="AU65" s="19">
         <v>113.7</v>
       </c>
       <c r="AV65" s="20">
         <v>118.5</v>
       </c>
       <c r="AW65" s="20">
         <v>110.4</v>
       </c>
       <c r="AX65" s="24">
         <v>124.7</v>
       </c>
       <c r="AY65" s="19">
         <v>111.1</v>
       </c>
       <c r="AZ65" s="19">
         <v>110</v>
       </c>
       <c r="BA65" s="19">
         <v>118.3</v>
       </c>
-      <c r="BB65" s="19"/>
+      <c r="BB65" s="19">
+        <v>118.3</v>
+      </c>
       <c r="BC65" s="19"/>
       <c r="BD65" s="19"/>
       <c r="BE65" s="19"/>
       <c r="BF65" s="19"/>
       <c r="BG65" s="19"/>
       <c r="BH65" s="20"/>
       <c r="BI65" s="20"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="19">
         <v>80.599999999999994</v>
       </c>
       <c r="C66" s="19">
         <v>82.7</v>
       </c>
       <c r="D66" s="19">
         <v>83.8</v>
       </c>
       <c r="E66" s="19">
         <v>101.7</v>
       </c>
       <c r="F66" s="19">
@@ -15561,51 +15649,53 @@
       </c>
       <c r="AT66" s="19">
         <v>112.1</v>
       </c>
       <c r="AU66" s="19">
         <v>116.7</v>
       </c>
       <c r="AV66" s="20">
         <v>116.1</v>
       </c>
       <c r="AW66" s="20">
         <v>118.4</v>
       </c>
       <c r="AX66" s="24">
         <v>209.5</v>
       </c>
       <c r="AY66" s="19">
         <v>190.2</v>
       </c>
       <c r="AZ66" s="19">
         <v>163.6</v>
       </c>
       <c r="BA66" s="19">
         <v>151.4</v>
       </c>
-      <c r="BB66" s="19"/>
+      <c r="BB66" s="19">
+        <v>150</v>
+      </c>
       <c r="BC66" s="19"/>
       <c r="BD66" s="19"/>
       <c r="BE66" s="19"/>
       <c r="BF66" s="19"/>
       <c r="BG66" s="19"/>
       <c r="BH66" s="20"/>
       <c r="BI66" s="20"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="19">
         <v>100.5</v>
       </c>
       <c r="C67" s="19">
         <v>100.4</v>
       </c>
       <c r="D67" s="19">
         <v>100.3</v>
       </c>
       <c r="E67" s="19">
         <v>100.8</v>
       </c>
       <c r="F67" s="19">
@@ -15730,51 +15820,53 @@
       </c>
       <c r="AT67" s="19">
         <v>87.7</v>
       </c>
       <c r="AU67" s="19">
         <v>89.6</v>
       </c>
       <c r="AV67" s="20">
         <v>89.6</v>
       </c>
       <c r="AW67" s="20">
         <v>91</v>
       </c>
       <c r="AX67" s="24">
         <v>99.4</v>
       </c>
       <c r="AY67" s="19">
         <v>108.1</v>
       </c>
       <c r="AZ67" s="19">
         <v>105.5</v>
       </c>
       <c r="BA67" s="19">
         <v>103.7</v>
       </c>
-      <c r="BB67" s="19"/>
+      <c r="BB67" s="19">
+        <v>110.3</v>
+      </c>
       <c r="BC67" s="19"/>
       <c r="BD67" s="19"/>
       <c r="BE67" s="19"/>
       <c r="BF67" s="19"/>
       <c r="BG67" s="19"/>
       <c r="BH67" s="20"/>
       <c r="BI67" s="20"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="22">
         <v>104.2</v>
       </c>
       <c r="C68" s="22">
         <v>104</v>
       </c>
       <c r="D68" s="22">
         <v>103.5</v>
       </c>
       <c r="E68" s="22">
         <v>102.7</v>
       </c>
       <c r="F68" s="22">
@@ -15899,51 +15991,53 @@
       </c>
       <c r="AT68" s="19">
         <v>101.3</v>
       </c>
       <c r="AU68" s="19">
         <v>101.7</v>
       </c>
       <c r="AV68" s="20">
         <v>101.9</v>
       </c>
       <c r="AW68" s="20">
         <v>101.5</v>
       </c>
       <c r="AX68" s="22">
         <v>92.6</v>
       </c>
       <c r="AY68" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ68" s="19">
         <v>97.2</v>
       </c>
       <c r="BA68" s="19">
         <v>106.89</v>
       </c>
-      <c r="BB68" s="19"/>
+      <c r="BB68" s="19">
+        <v>101.5</v>
+      </c>
       <c r="BC68" s="19"/>
       <c r="BD68" s="19"/>
       <c r="BE68" s="19"/>
       <c r="BF68" s="19"/>
       <c r="BG68" s="19"/>
       <c r="BH68" s="20"/>
       <c r="BI68" s="20"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="22">
         <v>100.5</v>
       </c>
       <c r="C69" s="22">
         <v>100.5</v>
       </c>
       <c r="D69" s="22">
         <v>103.9</v>
       </c>
       <c r="E69" s="22">
         <v>107.7</v>
       </c>
       <c r="F69" s="22">
@@ -16068,51 +16162,53 @@
       </c>
       <c r="AT69" s="19">
         <v>104.8</v>
       </c>
       <c r="AU69" s="19">
         <v>105.6</v>
       </c>
       <c r="AV69" s="20">
         <v>101.6</v>
       </c>
       <c r="AW69" s="20">
         <v>102.3</v>
       </c>
       <c r="AX69" s="22">
         <v>104.8</v>
       </c>
       <c r="AY69" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ69" s="19">
         <v>102.8</v>
       </c>
       <c r="BA69" s="19">
         <v>102</v>
       </c>
-      <c r="BB69" s="19"/>
+      <c r="BB69" s="19">
+        <v>103.2</v>
+      </c>
       <c r="BC69" s="19"/>
       <c r="BD69" s="19"/>
       <c r="BE69" s="19"/>
       <c r="BF69" s="19"/>
       <c r="BG69" s="19"/>
       <c r="BH69" s="20"/>
       <c r="BI69" s="20"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="22">
         <v>96.6</v>
       </c>
       <c r="C70" s="22">
         <v>99.7</v>
       </c>
       <c r="D70" s="22">
         <v>94.5</v>
       </c>
       <c r="E70" s="22">
         <v>90.2</v>
       </c>
       <c r="F70" s="22">
@@ -16237,51 +16333,53 @@
       </c>
       <c r="AT70" s="19">
         <v>87.1</v>
       </c>
       <c r="AU70" s="19">
         <v>88.7</v>
       </c>
       <c r="AV70" s="20">
         <v>89.8</v>
       </c>
       <c r="AW70" s="20">
         <v>92.2</v>
       </c>
       <c r="AX70" s="22">
         <v>108.1</v>
       </c>
       <c r="AY70" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ70" s="19">
         <v>100.7</v>
       </c>
       <c r="BA70" s="19">
         <v>102.8</v>
       </c>
-      <c r="BB70" s="19"/>
+      <c r="BB70" s="19">
+        <v>105</v>
+      </c>
       <c r="BC70" s="19"/>
       <c r="BD70" s="19"/>
       <c r="BE70" s="19"/>
       <c r="BF70" s="19"/>
       <c r="BG70" s="19"/>
       <c r="BH70" s="20"/>
       <c r="BI70" s="20"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="22">
         <v>101.4</v>
       </c>
       <c r="C71" s="22">
         <v>102.3</v>
       </c>
       <c r="D71" s="22">
         <v>101.8</v>
       </c>
       <c r="E71" s="22">
         <v>102.8</v>
       </c>
       <c r="F71" s="22">
@@ -16406,51 +16504,53 @@
       </c>
       <c r="AT71" s="19">
         <v>98.1</v>
       </c>
       <c r="AU71" s="19">
         <v>98.3</v>
       </c>
       <c r="AV71" s="20">
         <v>98.3</v>
       </c>
       <c r="AW71" s="20">
         <v>98.4</v>
       </c>
       <c r="AX71" s="22">
         <v>94.2</v>
       </c>
       <c r="AY71" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ71" s="19">
         <v>96.4</v>
       </c>
       <c r="BA71" s="19">
         <v>90.5</v>
       </c>
-      <c r="BB71" s="19"/>
+      <c r="BB71" s="19">
+        <v>95</v>
+      </c>
       <c r="BC71" s="19"/>
       <c r="BD71" s="19"/>
       <c r="BE71" s="19"/>
       <c r="BF71" s="19"/>
       <c r="BG71" s="19"/>
       <c r="BH71" s="20"/>
       <c r="BI71" s="20"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B72" s="22">
         <v>100</v>
       </c>
       <c r="C72" s="22">
         <v>99.9</v>
       </c>
       <c r="D72" s="22">
         <v>101.1</v>
       </c>
       <c r="E72" s="22">
         <v>100.5</v>
       </c>
       <c r="F72" s="22">
@@ -16575,51 +16675,53 @@
       </c>
       <c r="AT72" s="19">
         <v>100.3</v>
       </c>
       <c r="AU72" s="19">
         <v>99.8</v>
       </c>
       <c r="AV72" s="20">
         <v>98.8</v>
       </c>
       <c r="AW72" s="20">
         <v>98.8</v>
       </c>
       <c r="AX72" s="22">
         <v>98.3</v>
       </c>
       <c r="AY72" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ72" s="19">
         <v>92.2</v>
       </c>
       <c r="BA72" s="19">
         <v>91.3</v>
       </c>
-      <c r="BB72" s="19"/>
+      <c r="BB72" s="19">
+        <v>94.2</v>
+      </c>
       <c r="BC72" s="19"/>
       <c r="BD72" s="19"/>
       <c r="BE72" s="19"/>
       <c r="BF72" s="19"/>
       <c r="BG72" s="19"/>
       <c r="BH72" s="20"/>
       <c r="BI72" s="20"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="22">
         <v>101.3</v>
       </c>
       <c r="C73" s="22">
         <v>101.1</v>
       </c>
       <c r="D73" s="22">
         <v>101.6</v>
       </c>
       <c r="E73" s="22">
         <v>102</v>
       </c>
       <c r="F73" s="22">
@@ -16744,51 +16846,53 @@
       </c>
       <c r="AT73" s="19">
         <v>99.3</v>
       </c>
       <c r="AU73" s="19">
         <v>99</v>
       </c>
       <c r="AV73" s="20">
         <v>98.9</v>
       </c>
       <c r="AW73" s="20">
         <v>98.1</v>
       </c>
       <c r="AX73" s="22">
         <v>88.2</v>
       </c>
       <c r="AY73" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ73" s="19">
         <v>98.3</v>
       </c>
       <c r="BA73" s="19">
         <v>98.2</v>
       </c>
-      <c r="BB73" s="19"/>
+      <c r="BB73" s="19">
+        <v>100.7</v>
+      </c>
       <c r="BC73" s="19"/>
       <c r="BD73" s="19"/>
       <c r="BE73" s="19"/>
       <c r="BF73" s="19"/>
       <c r="BG73" s="19"/>
       <c r="BH73" s="20"/>
       <c r="BI73" s="20"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="22">
         <v>97.1</v>
       </c>
       <c r="C74" s="22">
         <v>87.9</v>
       </c>
       <c r="D74" s="22">
         <v>99.5</v>
       </c>
       <c r="E74" s="22">
         <v>103.6</v>
       </c>
       <c r="F74" s="22">
@@ -16913,51 +17017,53 @@
       </c>
       <c r="AT74" s="19">
         <v>103.5</v>
       </c>
       <c r="AU74" s="19">
         <v>96.9</v>
       </c>
       <c r="AV74" s="20">
         <v>94.5</v>
       </c>
       <c r="AW74" s="20">
         <v>91.5</v>
       </c>
       <c r="AX74" s="22">
         <v>104.3</v>
       </c>
       <c r="AY74" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ74" s="19">
         <v>107.5</v>
       </c>
       <c r="BA74" s="19">
         <v>103</v>
       </c>
-      <c r="BB74" s="19"/>
+      <c r="BB74" s="19">
+        <v>82.2</v>
+      </c>
       <c r="BC74" s="19"/>
       <c r="BD74" s="19"/>
       <c r="BE74" s="19"/>
       <c r="BF74" s="19"/>
       <c r="BG74" s="19"/>
       <c r="BH74" s="20"/>
       <c r="BI74" s="20"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="22">
         <v>111.8</v>
       </c>
       <c r="C75" s="22">
         <v>108.4</v>
       </c>
       <c r="D75" s="22">
         <v>105.8</v>
       </c>
       <c r="E75" s="22">
         <v>108.4</v>
       </c>
       <c r="F75" s="22">
@@ -17082,51 +17188,53 @@
       </c>
       <c r="AT75" s="19">
         <v>103.7</v>
       </c>
       <c r="AU75" s="19">
         <v>103.3</v>
       </c>
       <c r="AV75" s="20">
         <v>103.1</v>
       </c>
       <c r="AW75" s="20">
         <v>103</v>
       </c>
       <c r="AX75" s="24">
         <v>102.5</v>
       </c>
       <c r="AY75" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ75" s="19">
         <v>103.9</v>
       </c>
       <c r="BA75" s="19">
         <v>103.2</v>
       </c>
-      <c r="BB75" s="19"/>
+      <c r="BB75" s="19">
+        <v>105.2</v>
+      </c>
       <c r="BC75" s="19"/>
       <c r="BD75" s="19"/>
       <c r="BE75" s="19"/>
       <c r="BF75" s="19"/>
       <c r="BG75" s="19"/>
       <c r="BH75" s="20"/>
       <c r="BI75" s="20"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B76" s="22">
         <v>87.9</v>
       </c>
       <c r="C76" s="22">
         <v>105.7</v>
       </c>
       <c r="D76" s="22">
         <v>109.1</v>
       </c>
       <c r="E76" s="22">
         <v>107.9</v>
       </c>
       <c r="F76" s="22">
@@ -17251,51 +17359,53 @@
       </c>
       <c r="AT76" s="19">
         <v>102</v>
       </c>
       <c r="AU76" s="19">
         <v>101.5</v>
       </c>
       <c r="AV76" s="20">
         <v>101.6</v>
       </c>
       <c r="AW76" s="20">
         <v>103.3</v>
       </c>
       <c r="AX76" s="22">
         <v>96.1</v>
       </c>
       <c r="AY76" s="19">
         <v>93</v>
       </c>
       <c r="AZ76" s="19">
         <v>90.8</v>
       </c>
       <c r="BA76" s="19">
         <v>93.7</v>
       </c>
-      <c r="BB76" s="19"/>
+      <c r="BB76" s="19">
+        <v>92.6</v>
+      </c>
       <c r="BC76" s="19"/>
       <c r="BD76" s="19"/>
       <c r="BE76" s="19"/>
       <c r="BF76" s="19"/>
       <c r="BG76" s="19"/>
       <c r="BH76" s="20"/>
       <c r="BI76" s="20"/>
     </row>
     <row r="77" spans="1:61">
       <c r="A77" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="22">
         <v>98.3</v>
       </c>
       <c r="C77" s="22">
         <v>104.8</v>
       </c>
       <c r="D77" s="22">
         <v>100</v>
       </c>
       <c r="E77" s="22">
         <v>101.1</v>
       </c>
       <c r="F77" s="22">
@@ -17420,90 +17530,92 @@
       </c>
       <c r="AT77" s="19">
         <v>91</v>
       </c>
       <c r="AU77" s="19">
         <v>90.4</v>
       </c>
       <c r="AV77" s="20">
         <v>90.4</v>
       </c>
       <c r="AW77" s="20">
         <v>90.2</v>
       </c>
       <c r="AX77" s="22">
         <v>59.5</v>
       </c>
       <c r="AY77" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ77" s="19">
         <v>77.3</v>
       </c>
       <c r="BA77" s="19">
         <v>87.4</v>
       </c>
-      <c r="BB77" s="19"/>
+      <c r="BB77" s="19">
+        <v>92</v>
+      </c>
       <c r="BC77" s="19"/>
       <c r="BD77" s="19"/>
       <c r="BE77" s="19"/>
       <c r="BF77" s="19"/>
       <c r="BG77" s="19"/>
       <c r="BH77" s="20"/>
       <c r="BI77" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A4:A5"/>
-[...11 lines deleted...]
-    <mergeCell ref="A60:O60"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="AX62:BI62"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A41:O41"/>
     <mergeCell ref="B62:M62"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="AL62:AW62"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z62:AK62"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N62:Y62"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="A60:O60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">