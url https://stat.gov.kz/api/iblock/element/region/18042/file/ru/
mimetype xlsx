--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="37">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -3593,70 +3593,70 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="6"/>
     <cellStyle name="20% - Акцент1 3" xfId="7"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="10"/>
     <cellStyle name="20% - Акцент1 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="14"/>
     <cellStyle name="20% - Акцент1 5" xfId="15"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="18"/>
     <cellStyle name="20% - Акцент1 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="22"/>
@@ -6590,188 +6590,188 @@
       <selection pane="topRight" activeCell="A2" sqref="A2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61">
       <c r="C1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:61" ht="32.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...12 lines deleted...]
-      <c r="O2" s="31"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS3" s="11"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE3" s="11"/>
       <c r="BF3" s="11"/>
       <c r="BG3" s="11"/>
       <c r="BH3" s="11"/>
       <c r="BI3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="27" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="27" t="s">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="27" t="s">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM4" s="28"/>
-[...10 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY4" s="28"/>
-[...9 lines deleted...]
-      <c r="BI4" s="29"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
+      <c r="BD4" s="26"/>
+      <c r="BE4" s="26"/>
+      <c r="BF4" s="26"/>
+      <c r="BG4" s="26"/>
+      <c r="BH4" s="26"/>
+      <c r="BI4" s="27"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="30"/>
       <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -7072,51 +7072,53 @@
       </c>
       <c r="AU6" s="15">
         <v>107.4</v>
       </c>
       <c r="AV6" s="16">
         <v>108.2</v>
       </c>
       <c r="AW6" s="16">
         <v>109.6</v>
       </c>
       <c r="AX6" s="17">
         <v>103.4</v>
       </c>
       <c r="AY6" s="15">
         <v>104.3</v>
       </c>
       <c r="AZ6" s="15">
         <v>104</v>
       </c>
       <c r="BA6" s="15">
         <v>104.5</v>
       </c>
       <c r="BB6" s="15">
         <v>104.3</v>
       </c>
-      <c r="BC6" s="15"/>
+      <c r="BC6" s="15">
+        <v>104.6</v>
+      </c>
       <c r="BD6" s="15"/>
       <c r="BE6" s="15"/>
       <c r="BF6" s="15"/>
       <c r="BG6" s="15"/>
       <c r="BH6" s="16"/>
       <c r="BI6" s="16"/>
     </row>
     <row r="7" spans="1:61" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>100.2</v>
       </c>
       <c r="C7" s="19">
         <v>100.5</v>
       </c>
       <c r="D7" s="19">
         <v>79.5</v>
       </c>
       <c r="E7" s="19">
         <v>104.8</v>
       </c>
       <c r="F7" s="19">
         <v>103.8</v>
@@ -7243,51 +7245,53 @@
       </c>
       <c r="AU7" s="19">
         <v>105.7</v>
       </c>
       <c r="AV7" s="20">
         <v>105.9</v>
       </c>
       <c r="AW7" s="20">
         <v>104</v>
       </c>
       <c r="AX7" s="19">
         <v>120.9</v>
       </c>
       <c r="AY7" s="19">
         <v>109.4</v>
       </c>
       <c r="AZ7" s="19">
         <v>108.9</v>
       </c>
       <c r="BA7" s="19">
         <v>119.4</v>
       </c>
       <c r="BB7" s="19">
         <v>118.8</v>
       </c>
-      <c r="BC7" s="19"/>
+      <c r="BC7" s="19">
+        <v>113.8</v>
+      </c>
       <c r="BD7" s="19"/>
       <c r="BE7" s="19"/>
       <c r="BF7" s="19"/>
       <c r="BG7" s="19"/>
       <c r="BH7" s="20"/>
       <c r="BI7" s="20"/>
     </row>
     <row r="8" spans="1:61" ht="13.5" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>81.5</v>
       </c>
       <c r="C8" s="19">
         <v>83.5</v>
       </c>
       <c r="D8" s="19">
         <v>84.5</v>
       </c>
       <c r="E8" s="19">
         <v>101.7</v>
       </c>
       <c r="F8" s="19">
         <v>102.3</v>
@@ -7414,51 +7418,53 @@
       </c>
       <c r="AU8" s="19">
         <v>109.4</v>
       </c>
       <c r="AV8" s="20">
         <v>109.7</v>
       </c>
       <c r="AW8" s="20">
         <v>106.9</v>
       </c>
       <c r="AX8" s="19">
         <v>198.4</v>
       </c>
       <c r="AY8" s="19">
         <v>181.7</v>
       </c>
       <c r="AZ8" s="19">
         <v>158.6</v>
       </c>
       <c r="BA8" s="19">
         <v>150.1</v>
       </c>
       <c r="BB8" s="19">
         <v>148.5</v>
       </c>
-      <c r="BC8" s="19"/>
+      <c r="BC8" s="19">
+        <v>137</v>
+      </c>
       <c r="BD8" s="19"/>
       <c r="BE8" s="19"/>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="20"/>
       <c r="BI8" s="20"/>
     </row>
     <row r="9" spans="1:61" ht="13.5" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>100.3</v>
       </c>
       <c r="C9" s="19">
         <v>100.2</v>
       </c>
       <c r="D9" s="19">
         <v>100.2</v>
       </c>
       <c r="E9" s="19">
         <v>100.5</v>
       </c>
       <c r="F9" s="19">
         <v>100.5</v>
@@ -7585,51 +7591,53 @@
       </c>
       <c r="AU9" s="19">
         <v>109.2</v>
       </c>
       <c r="AV9" s="20">
         <v>108.6</v>
       </c>
       <c r="AW9" s="20">
         <v>108.3</v>
       </c>
       <c r="AX9" s="19">
         <v>99.8</v>
       </c>
       <c r="AY9" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ9" s="19">
         <v>102.5</v>
       </c>
       <c r="BA9" s="19">
         <v>100.1</v>
       </c>
       <c r="BB9" s="19">
         <v>103.4</v>
       </c>
-      <c r="BC9" s="19"/>
+      <c r="BC9" s="19">
+        <v>112</v>
+      </c>
       <c r="BD9" s="19"/>
       <c r="BE9" s="19"/>
       <c r="BF9" s="19"/>
       <c r="BG9" s="19"/>
       <c r="BH9" s="20"/>
       <c r="BI9" s="20"/>
     </row>
     <row r="10" spans="1:61" ht="13.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
         <v>104.2</v>
       </c>
       <c r="C10" s="19">
         <v>104</v>
       </c>
       <c r="D10" s="19">
         <v>103.5</v>
       </c>
       <c r="E10" s="19">
         <v>102.7</v>
       </c>
       <c r="F10" s="19">
         <v>103.6</v>
@@ -7756,51 +7764,53 @@
       </c>
       <c r="AU10" s="19">
         <v>101.2</v>
       </c>
       <c r="AV10" s="20">
         <v>107.2</v>
       </c>
       <c r="AW10" s="20">
         <v>109.4</v>
       </c>
       <c r="AX10" s="19">
         <v>92.7</v>
       </c>
       <c r="AY10" s="19">
         <v>94.8</v>
       </c>
       <c r="AZ10" s="19">
         <v>97.2</v>
       </c>
       <c r="BA10" s="19">
         <v>106.9</v>
       </c>
       <c r="BB10" s="19">
         <v>101.5</v>
       </c>
-      <c r="BC10" s="19"/>
+      <c r="BC10" s="19">
+        <v>100.1</v>
+      </c>
       <c r="BD10" s="19"/>
       <c r="BE10" s="19"/>
       <c r="BF10" s="19"/>
       <c r="BG10" s="19"/>
       <c r="BH10" s="20"/>
       <c r="BI10" s="20"/>
     </row>
     <row r="11" spans="1:61" ht="13.5" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="19">
         <v>100.4</v>
       </c>
       <c r="C11" s="19">
         <v>100.5</v>
       </c>
       <c r="D11" s="19">
         <v>103.9</v>
       </c>
       <c r="E11" s="19">
         <v>107.4</v>
       </c>
       <c r="F11" s="19">
         <v>106.5</v>
@@ -7927,51 +7937,53 @@
       </c>
       <c r="AU11" s="19">
         <v>106.9</v>
       </c>
       <c r="AV11" s="20">
         <v>102.2</v>
       </c>
       <c r="AW11" s="20">
         <v>101</v>
       </c>
       <c r="AX11" s="19">
         <v>104.7</v>
       </c>
       <c r="AY11" s="19">
         <v>104.3</v>
       </c>
       <c r="AZ11" s="19">
         <v>102.7</v>
       </c>
       <c r="BA11" s="19">
         <v>101.9</v>
       </c>
       <c r="BB11" s="19">
         <v>103.1</v>
       </c>
-      <c r="BC11" s="19"/>
+      <c r="BC11" s="19">
+        <v>103.1</v>
+      </c>
       <c r="BD11" s="19"/>
       <c r="BE11" s="19"/>
       <c r="BF11" s="19"/>
       <c r="BG11" s="19"/>
       <c r="BH11" s="20"/>
       <c r="BI11" s="20"/>
     </row>
     <row r="12" spans="1:61" ht="13.5" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="19">
         <v>96.6</v>
       </c>
       <c r="C12" s="19">
         <v>99.7</v>
       </c>
       <c r="D12" s="19">
         <v>94.5</v>
       </c>
       <c r="E12" s="19">
         <v>90.2</v>
       </c>
       <c r="F12" s="19">
         <v>87.6</v>
@@ -8098,51 +8110,53 @@
       </c>
       <c r="AU12" s="19">
         <v>113.3</v>
       </c>
       <c r="AV12" s="20">
         <v>123.3</v>
       </c>
       <c r="AW12" s="20">
         <v>115.9</v>
       </c>
       <c r="AX12" s="19">
         <v>108.1</v>
       </c>
       <c r="AY12" s="19">
         <v>103.5</v>
       </c>
       <c r="AZ12" s="19">
         <v>100.7</v>
       </c>
       <c r="BA12" s="19">
         <v>102.8</v>
       </c>
       <c r="BB12" s="19">
         <v>105</v>
       </c>
-      <c r="BC12" s="19"/>
+      <c r="BC12" s="19">
+        <v>104.9</v>
+      </c>
       <c r="BD12" s="19"/>
       <c r="BE12" s="19"/>
       <c r="BF12" s="19"/>
       <c r="BG12" s="19"/>
       <c r="BH12" s="20"/>
       <c r="BI12" s="20"/>
     </row>
     <row r="13" spans="1:61" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="19">
         <v>101.4</v>
       </c>
       <c r="C13" s="19">
         <v>102.3</v>
       </c>
       <c r="D13" s="19">
         <v>101.8</v>
       </c>
       <c r="E13" s="19">
         <v>102.8</v>
       </c>
       <c r="F13" s="19">
         <v>101.7</v>
@@ -8269,51 +8283,53 @@
       </c>
       <c r="AU13" s="19">
         <v>123.8</v>
       </c>
       <c r="AV13" s="20">
         <v>125.9</v>
       </c>
       <c r="AW13" s="20">
         <v>116.2</v>
       </c>
       <c r="AX13" s="19">
         <v>94.2</v>
       </c>
       <c r="AY13" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ13" s="19">
         <v>96.4</v>
       </c>
       <c r="BA13" s="19">
         <v>90.5</v>
       </c>
       <c r="BB13" s="19">
         <v>95</v>
       </c>
-      <c r="BC13" s="19"/>
+      <c r="BC13" s="19">
+        <v>85.8</v>
+      </c>
       <c r="BD13" s="19"/>
       <c r="BE13" s="19"/>
       <c r="BF13" s="19"/>
       <c r="BG13" s="19"/>
       <c r="BH13" s="20"/>
       <c r="BI13" s="20"/>
     </row>
     <row r="14" spans="1:61" ht="13.5" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="19">
         <v>100</v>
       </c>
       <c r="C14" s="19">
         <v>99.9</v>
       </c>
       <c r="D14" s="19">
         <v>101.1</v>
       </c>
       <c r="E14" s="19">
         <v>100.5</v>
       </c>
       <c r="F14" s="19">
         <v>101.4</v>
@@ -8440,51 +8456,53 @@
       </c>
       <c r="AU14" s="19">
         <v>102.5</v>
       </c>
       <c r="AV14" s="20">
         <v>101.8</v>
       </c>
       <c r="AW14" s="20">
         <v>109.2</v>
       </c>
       <c r="AX14" s="19">
         <v>98.4</v>
       </c>
       <c r="AY14" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ14" s="19">
         <v>92.3</v>
       </c>
       <c r="BA14" s="19">
         <v>91.4</v>
       </c>
       <c r="BB14" s="19">
         <v>94.2</v>
       </c>
-      <c r="BC14" s="19"/>
+      <c r="BC14" s="19">
+        <v>100</v>
+      </c>
       <c r="BD14" s="19"/>
       <c r="BE14" s="19"/>
       <c r="BF14" s="19"/>
       <c r="BG14" s="19"/>
       <c r="BH14" s="20"/>
       <c r="BI14" s="20"/>
     </row>
     <row r="15" spans="1:61" ht="13.5" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19">
         <v>101.3</v>
       </c>
       <c r="C15" s="19">
         <v>101.1</v>
       </c>
       <c r="D15" s="19">
         <v>101.6</v>
       </c>
       <c r="E15" s="19">
         <v>101.9</v>
       </c>
       <c r="F15" s="19">
         <v>101.6</v>
@@ -8611,51 +8629,53 @@
       </c>
       <c r="AU15" s="19">
         <v>101.9</v>
       </c>
       <c r="AV15" s="20">
         <v>102.2</v>
       </c>
       <c r="AW15" s="20">
         <v>100</v>
       </c>
       <c r="AX15" s="19">
         <v>88.8</v>
       </c>
       <c r="AY15" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ15" s="19">
         <v>98.4</v>
       </c>
       <c r="BA15" s="19">
         <v>98.2</v>
       </c>
       <c r="BB15" s="19">
         <v>100.7</v>
       </c>
-      <c r="BC15" s="19"/>
+      <c r="BC15" s="19">
+        <v>102.5</v>
+      </c>
       <c r="BD15" s="19"/>
       <c r="BE15" s="19"/>
       <c r="BF15" s="19"/>
       <c r="BG15" s="19"/>
       <c r="BH15" s="20"/>
       <c r="BI15" s="20"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="19">
         <v>97.1</v>
       </c>
       <c r="C16" s="19">
         <v>87.9</v>
       </c>
       <c r="D16" s="19">
         <v>99.5</v>
       </c>
       <c r="E16" s="19">
         <v>103.6</v>
       </c>
       <c r="F16" s="19">
         <v>102.3</v>
@@ -8782,51 +8802,53 @@
       </c>
       <c r="AU16" s="19">
         <v>103</v>
       </c>
       <c r="AV16" s="20">
         <v>100</v>
       </c>
       <c r="AW16" s="20">
         <v>100.2</v>
       </c>
       <c r="AX16" s="19">
         <v>104.3</v>
       </c>
       <c r="AY16" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ16" s="19">
         <v>107.5</v>
       </c>
       <c r="BA16" s="19">
         <v>102.9</v>
       </c>
       <c r="BB16" s="19">
         <v>82.5</v>
       </c>
-      <c r="BC16" s="19"/>
+      <c r="BC16" s="19">
+        <v>87.1</v>
+      </c>
       <c r="BD16" s="19"/>
       <c r="BE16" s="19"/>
       <c r="BF16" s="19"/>
       <c r="BG16" s="19"/>
       <c r="BH16" s="20"/>
       <c r="BI16" s="20"/>
     </row>
     <row r="17" spans="1:61" ht="13.5" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>111.8</v>
       </c>
       <c r="C17" s="19">
         <v>108.3</v>
       </c>
       <c r="D17" s="19">
         <v>105.8</v>
       </c>
       <c r="E17" s="19">
         <v>108.4</v>
       </c>
       <c r="F17" s="19">
         <v>107.1</v>
@@ -8953,51 +8975,53 @@
       </c>
       <c r="AU17" s="19">
         <v>105.9</v>
       </c>
       <c r="AV17" s="20">
         <v>103.3</v>
       </c>
       <c r="AW17" s="20">
         <v>114.4</v>
       </c>
       <c r="AX17" s="19">
         <v>102.5</v>
       </c>
       <c r="AY17" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ17" s="19">
         <v>103.9</v>
       </c>
       <c r="BA17" s="19">
         <v>103.1</v>
       </c>
       <c r="BB17" s="19">
         <v>105.2</v>
       </c>
-      <c r="BC17" s="19"/>
+      <c r="BC17" s="19">
+        <v>105.6</v>
+      </c>
       <c r="BD17" s="19"/>
       <c r="BE17" s="19"/>
       <c r="BF17" s="19"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="20"/>
       <c r="BI17" s="20"/>
     </row>
     <row r="18" spans="1:61" ht="13.5" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>87.9</v>
       </c>
       <c r="C18" s="19">
         <v>105.7</v>
       </c>
       <c r="D18" s="19">
         <v>109.1</v>
       </c>
       <c r="E18" s="19">
         <v>107.9</v>
       </c>
       <c r="F18" s="19">
         <v>108.4</v>
@@ -9124,51 +9148,53 @@
       </c>
       <c r="AU18" s="19">
         <v>105.8</v>
       </c>
       <c r="AV18" s="20">
         <v>110.8</v>
       </c>
       <c r="AW18" s="20">
         <v>110.3</v>
       </c>
       <c r="AX18" s="19">
         <v>96.2</v>
       </c>
       <c r="AY18" s="19">
         <v>93.1</v>
       </c>
       <c r="AZ18" s="19">
         <v>90.9</v>
       </c>
       <c r="BA18" s="19">
         <v>94</v>
       </c>
       <c r="BB18" s="19">
         <v>92.9</v>
       </c>
-      <c r="BC18" s="19"/>
+      <c r="BC18" s="19">
+        <v>95</v>
+      </c>
       <c r="BD18" s="19"/>
       <c r="BE18" s="19"/>
       <c r="BF18" s="19"/>
       <c r="BG18" s="19"/>
       <c r="BH18" s="20"/>
       <c r="BI18" s="20"/>
     </row>
     <row r="19" spans="1:61" ht="13.5" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>98.4</v>
       </c>
       <c r="C19" s="19">
         <v>104.7</v>
       </c>
       <c r="D19" s="19">
         <v>100</v>
       </c>
       <c r="E19" s="19">
         <v>100.9</v>
       </c>
       <c r="F19" s="19">
         <v>100.4</v>
@@ -9295,206 +9321,208 @@
       </c>
       <c r="AU19" s="19">
         <v>100.2</v>
       </c>
       <c r="AV19" s="20">
         <v>100</v>
       </c>
       <c r="AW19" s="20">
         <v>112.6</v>
       </c>
       <c r="AX19" s="19">
         <v>61.3</v>
       </c>
       <c r="AY19" s="19">
         <v>67.3</v>
       </c>
       <c r="AZ19" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="BA19" s="19">
         <v>88.3</v>
       </c>
       <c r="BB19" s="19">
         <v>92.6</v>
       </c>
-      <c r="BC19" s="19"/>
+      <c r="BC19" s="19">
+        <v>104.4</v>
+      </c>
       <c r="BD19" s="19"/>
       <c r="BE19" s="19"/>
       <c r="BF19" s="19"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="20"/>
       <c r="BI19" s="20"/>
     </row>
     <row r="20" spans="1:61">
-      <c r="B20" s="30"/>
-[...4 lines deleted...]
-      <c r="G20" s="30"/>
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="31" t="s">
+      <c r="A21" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="31"/>
-[...12 lines deleted...]
-      <c r="O21" s="31"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS22" s="11"/>
       <c r="AT22" s="11"/>
       <c r="AU22" s="11"/>
       <c r="AV22" s="11"/>
       <c r="AW22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE22" s="11"/>
       <c r="BF22" s="11"/>
       <c r="BG22" s="11"/>
       <c r="BH22" s="11"/>
       <c r="BI22" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="25"/>
-      <c r="B23" s="27" t="s">
+      <c r="A23" s="29"/>
+      <c r="B23" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="28"/>
-[...10 lines deleted...]
-      <c r="N23" s="27" t="s">
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O23" s="28"/>
-[...10 lines deleted...]
-      <c r="Z23" s="27" t="s">
+      <c r="O23" s="26"/>
+      <c r="P23" s="26"/>
+      <c r="Q23" s="26"/>
+      <c r="R23" s="26"/>
+      <c r="S23" s="26"/>
+      <c r="T23" s="26"/>
+      <c r="U23" s="26"/>
+      <c r="V23" s="26"/>
+      <c r="W23" s="26"/>
+      <c r="X23" s="26"/>
+      <c r="Y23" s="27"/>
+      <c r="Z23" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="28"/>
-[...10 lines deleted...]
-      <c r="AL23" s="27" t="s">
+      <c r="AA23" s="26"/>
+      <c r="AB23" s="26"/>
+      <c r="AC23" s="26"/>
+      <c r="AD23" s="26"/>
+      <c r="AE23" s="26"/>
+      <c r="AF23" s="26"/>
+      <c r="AG23" s="26"/>
+      <c r="AH23" s="26"/>
+      <c r="AI23" s="26"/>
+      <c r="AJ23" s="26"/>
+      <c r="AK23" s="27"/>
+      <c r="AL23" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM23" s="28"/>
-[...10 lines deleted...]
-      <c r="AX23" s="27" t="s">
+      <c r="AM23" s="26"/>
+      <c r="AN23" s="26"/>
+      <c r="AO23" s="26"/>
+      <c r="AP23" s="26"/>
+      <c r="AQ23" s="26"/>
+      <c r="AR23" s="26"/>
+      <c r="AS23" s="26"/>
+      <c r="AT23" s="26"/>
+      <c r="AU23" s="26"/>
+      <c r="AV23" s="26"/>
+      <c r="AW23" s="27"/>
+      <c r="AX23" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY23" s="28"/>
-[...9 lines deleted...]
-      <c r="BI23" s="29"/>
+      <c r="AY23" s="26"/>
+      <c r="AZ23" s="26"/>
+      <c r="BA23" s="26"/>
+      <c r="BB23" s="26"/>
+      <c r="BC23" s="26"/>
+      <c r="BD23" s="26"/>
+      <c r="BE23" s="26"/>
+      <c r="BF23" s="26"/>
+      <c r="BG23" s="26"/>
+      <c r="BH23" s="26"/>
+      <c r="BI23" s="27"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="26"/>
+      <c r="A24" s="30"/>
       <c r="B24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="13" t="s">
@@ -9795,51 +9823,53 @@
       </c>
       <c r="AU25" s="15">
         <v>107.4</v>
       </c>
       <c r="AV25" s="16">
         <v>108.2</v>
       </c>
       <c r="AW25" s="16">
         <v>109.6</v>
       </c>
       <c r="AX25" s="17">
         <v>103.4</v>
       </c>
       <c r="AY25" s="15">
         <v>104.4</v>
       </c>
       <c r="AZ25" s="15">
         <v>104.1</v>
       </c>
       <c r="BA25" s="15">
         <v>104.6</v>
       </c>
       <c r="BB25" s="15">
         <v>104.4</v>
       </c>
-      <c r="BC25" s="15"/>
+      <c r="BC25" s="15">
+        <v>104.7</v>
+      </c>
       <c r="BD25" s="15"/>
       <c r="BE25" s="15"/>
       <c r="BF25" s="15"/>
       <c r="BG25" s="15"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="19">
         <v>100.2</v>
       </c>
       <c r="C26" s="19">
         <v>100.5</v>
       </c>
       <c r="D26" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E26" s="19">
         <v>105</v>
       </c>
       <c r="F26" s="19">
         <v>103.9</v>
@@ -9966,51 +9996,53 @@
       </c>
       <c r="AU26" s="19">
         <v>105.8</v>
       </c>
       <c r="AV26" s="20">
         <v>106</v>
       </c>
       <c r="AW26" s="20">
         <v>104.1</v>
       </c>
       <c r="AX26" s="19">
         <v>122.2</v>
       </c>
       <c r="AY26" s="19">
         <v>110</v>
       </c>
       <c r="AZ26" s="19">
         <v>109.2</v>
       </c>
       <c r="BA26" s="19">
         <v>119.9</v>
       </c>
       <c r="BB26" s="19">
         <v>119.3</v>
       </c>
-      <c r="BC26" s="19"/>
+      <c r="BC26" s="19">
+        <v>114.1</v>
+      </c>
       <c r="BD26" s="19"/>
       <c r="BE26" s="19"/>
       <c r="BF26" s="19"/>
       <c r="BG26" s="19"/>
       <c r="BH26" s="20"/>
       <c r="BI26" s="20"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="19">
         <v>81.5</v>
       </c>
       <c r="C27" s="19">
         <v>83.5</v>
       </c>
       <c r="D27" s="19">
         <v>84.5</v>
       </c>
       <c r="E27" s="19">
         <v>101.7</v>
       </c>
       <c r="F27" s="19">
         <v>102.3</v>
@@ -10137,51 +10169,53 @@
       </c>
       <c r="AU27" s="19">
         <v>109.5</v>
       </c>
       <c r="AV27" s="20">
         <v>109.8</v>
       </c>
       <c r="AW27" s="20">
         <v>107</v>
       </c>
       <c r="AX27" s="19">
         <v>203.9</v>
       </c>
       <c r="AY27" s="19">
         <v>185.9</v>
       </c>
       <c r="AZ27" s="19">
         <v>161.1</v>
       </c>
       <c r="BA27" s="19">
         <v>151.69999999999999</v>
       </c>
       <c r="BB27" s="19">
         <v>150</v>
       </c>
-      <c r="BC27" s="19"/>
+      <c r="BC27" s="19">
+        <v>138</v>
+      </c>
       <c r="BD27" s="19"/>
       <c r="BE27" s="19"/>
       <c r="BF27" s="19"/>
       <c r="BG27" s="19"/>
       <c r="BH27" s="20"/>
       <c r="BI27" s="20"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="19">
         <v>100.3</v>
       </c>
       <c r="C28" s="19">
         <v>100.2</v>
       </c>
       <c r="D28" s="19">
         <v>100.2</v>
       </c>
       <c r="E28" s="19">
         <v>100.5</v>
       </c>
       <c r="F28" s="19">
         <v>100.5</v>
@@ -10308,51 +10342,53 @@
       </c>
       <c r="AU28" s="19">
         <v>109.2</v>
       </c>
       <c r="AV28" s="20">
         <v>108.7</v>
       </c>
       <c r="AW28" s="20">
         <v>108.3</v>
       </c>
       <c r="AX28" s="19">
         <v>99.8</v>
       </c>
       <c r="AY28" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ28" s="19">
         <v>102.5</v>
       </c>
       <c r="BA28" s="19">
         <v>100.1</v>
       </c>
       <c r="BB28" s="19">
         <v>103.4</v>
       </c>
-      <c r="BC28" s="19"/>
+      <c r="BC28" s="19">
+        <v>112.1</v>
+      </c>
       <c r="BD28" s="19"/>
       <c r="BE28" s="19"/>
       <c r="BF28" s="19"/>
       <c r="BG28" s="19"/>
       <c r="BH28" s="20"/>
       <c r="BI28" s="20"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="19">
         <v>104.2</v>
       </c>
       <c r="C29" s="19">
         <v>104</v>
       </c>
       <c r="D29" s="19">
         <v>103.5</v>
       </c>
       <c r="E29" s="19">
         <v>102.7</v>
       </c>
       <c r="F29" s="19">
         <v>103.6</v>
@@ -10479,51 +10515,53 @@
       </c>
       <c r="AU29" s="19">
         <v>101.2</v>
       </c>
       <c r="AV29" s="20">
         <v>107.2</v>
       </c>
       <c r="AW29" s="20">
         <v>109.5</v>
       </c>
       <c r="AX29" s="19">
         <v>92.6</v>
       </c>
       <c r="AY29" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ29" s="19">
         <v>97.2</v>
       </c>
       <c r="BA29" s="19">
         <v>106.9</v>
       </c>
       <c r="BB29" s="19">
         <v>101.5</v>
       </c>
-      <c r="BC29" s="19"/>
+      <c r="BC29" s="19">
+        <v>100.1</v>
+      </c>
       <c r="BD29" s="19"/>
       <c r="BE29" s="19"/>
       <c r="BF29" s="19"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="20"/>
       <c r="BI29" s="20"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="19">
         <v>100.5</v>
       </c>
       <c r="C30" s="19">
         <v>100.5</v>
       </c>
       <c r="D30" s="19">
         <v>103.9</v>
       </c>
       <c r="E30" s="19">
         <v>107.7</v>
       </c>
       <c r="F30" s="19">
         <v>105.9</v>
@@ -10650,51 +10688,53 @@
       </c>
       <c r="AU30" s="19">
         <v>107</v>
       </c>
       <c r="AV30" s="20">
         <v>102.2</v>
       </c>
       <c r="AW30" s="20">
         <v>101.1</v>
       </c>
       <c r="AX30" s="19">
         <v>104.8</v>
       </c>
       <c r="AY30" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ30" s="19">
         <v>102.8</v>
       </c>
       <c r="BA30" s="19">
         <v>102</v>
       </c>
       <c r="BB30" s="19">
         <v>103.2</v>
       </c>
-      <c r="BC30" s="19"/>
+      <c r="BC30" s="19">
+        <v>103.2</v>
+      </c>
       <c r="BD30" s="19"/>
       <c r="BE30" s="19"/>
       <c r="BF30" s="19"/>
       <c r="BG30" s="19"/>
       <c r="BH30" s="20"/>
       <c r="BI30" s="20"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="19">
         <v>96.6</v>
       </c>
       <c r="C31" s="19">
         <v>99.7</v>
       </c>
       <c r="D31" s="19">
         <v>94.5</v>
       </c>
       <c r="E31" s="19">
         <v>90.2</v>
       </c>
       <c r="F31" s="19">
         <v>87.6</v>
@@ -10821,51 +10861,53 @@
       </c>
       <c r="AU31" s="19">
         <v>113.3</v>
       </c>
       <c r="AV31" s="20">
         <v>123.3</v>
       </c>
       <c r="AW31" s="20">
         <v>115.9</v>
       </c>
       <c r="AX31" s="19">
         <v>108.1</v>
       </c>
       <c r="AY31" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ31" s="19">
         <v>100.7</v>
       </c>
       <c r="BA31" s="19">
         <v>102.8</v>
       </c>
       <c r="BB31" s="19">
         <v>105</v>
       </c>
-      <c r="BC31" s="19"/>
+      <c r="BC31" s="19">
+        <v>104.9</v>
+      </c>
       <c r="BD31" s="19"/>
       <c r="BE31" s="19"/>
       <c r="BF31" s="19"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="20"/>
       <c r="BI31" s="20"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="19">
         <v>101.4</v>
       </c>
       <c r="C32" s="19">
         <v>102.3</v>
       </c>
       <c r="D32" s="19">
         <v>101.8</v>
       </c>
       <c r="E32" s="19">
         <v>102.8</v>
       </c>
       <c r="F32" s="19">
         <v>101.7</v>
@@ -10992,51 +11034,53 @@
       </c>
       <c r="AU32" s="19">
         <v>123.8</v>
       </c>
       <c r="AV32" s="20">
         <v>125.9</v>
       </c>
       <c r="AW32" s="20">
         <v>116.2</v>
       </c>
       <c r="AX32" s="19">
         <v>94.2</v>
       </c>
       <c r="AY32" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ32" s="19">
         <v>96.4</v>
       </c>
       <c r="BA32" s="19">
         <v>90.5</v>
       </c>
       <c r="BB32" s="19">
         <v>95</v>
       </c>
-      <c r="BC32" s="19"/>
+      <c r="BC32" s="19">
+        <v>85.8</v>
+      </c>
       <c r="BD32" s="19"/>
       <c r="BE32" s="19"/>
       <c r="BF32" s="19"/>
       <c r="BG32" s="19"/>
       <c r="BH32" s="20"/>
       <c r="BI32" s="20"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="19">
         <v>100</v>
       </c>
       <c r="C33" s="19">
         <v>99.9</v>
       </c>
       <c r="D33" s="19">
         <v>101.1</v>
       </c>
       <c r="E33" s="19">
         <v>100.5</v>
       </c>
       <c r="F33" s="19">
         <v>101.5</v>
@@ -11163,51 +11207,53 @@
       </c>
       <c r="AU33" s="19">
         <v>102.5</v>
       </c>
       <c r="AV33" s="20">
         <v>101.8</v>
       </c>
       <c r="AW33" s="20">
         <v>109.2</v>
       </c>
       <c r="AX33" s="19">
         <v>98.3</v>
       </c>
       <c r="AY33" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ33" s="19">
         <v>92.2</v>
       </c>
       <c r="BA33" s="19">
         <v>91.3</v>
       </c>
       <c r="BB33" s="19">
         <v>94.2</v>
       </c>
-      <c r="BC33" s="19"/>
+      <c r="BC33" s="19">
+        <v>100</v>
+      </c>
       <c r="BD33" s="19"/>
       <c r="BE33" s="19"/>
       <c r="BF33" s="19"/>
       <c r="BG33" s="19"/>
       <c r="BH33" s="20"/>
       <c r="BI33" s="20"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="19">
         <v>101.3</v>
       </c>
       <c r="C34" s="19">
         <v>101.1</v>
       </c>
       <c r="D34" s="19">
         <v>101.6</v>
       </c>
       <c r="E34" s="19">
         <v>102</v>
       </c>
       <c r="F34" s="19">
         <v>101.6</v>
@@ -11334,51 +11380,53 @@
       </c>
       <c r="AU34" s="19">
         <v>102</v>
       </c>
       <c r="AV34" s="20">
         <v>102.2</v>
       </c>
       <c r="AW34" s="20">
         <v>100</v>
       </c>
       <c r="AX34" s="19">
         <v>88.2</v>
       </c>
       <c r="AY34" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ34" s="19">
         <v>98.3</v>
       </c>
       <c r="BA34" s="19">
         <v>98.2</v>
       </c>
       <c r="BB34" s="19">
         <v>100.7</v>
       </c>
-      <c r="BC34" s="19"/>
+      <c r="BC34" s="19">
+        <v>102.5</v>
+      </c>
       <c r="BD34" s="19"/>
       <c r="BE34" s="19"/>
       <c r="BF34" s="19"/>
       <c r="BG34" s="19"/>
       <c r="BH34" s="20"/>
       <c r="BI34" s="20"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19">
         <v>97.1</v>
       </c>
       <c r="C35" s="19">
         <v>87.9</v>
       </c>
       <c r="D35" s="19">
         <v>99.5</v>
       </c>
       <c r="E35" s="19">
         <v>103.6</v>
       </c>
       <c r="F35" s="19">
         <v>102.3</v>
@@ -11505,51 +11553,53 @@
       </c>
       <c r="AU35" s="19">
         <v>103</v>
       </c>
       <c r="AV35" s="20">
         <v>100</v>
       </c>
       <c r="AW35" s="20">
         <v>100.2</v>
       </c>
       <c r="AX35" s="19">
         <v>104.3</v>
       </c>
       <c r="AY35" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ35" s="19">
         <v>107.5</v>
       </c>
       <c r="BA35" s="19">
         <v>103</v>
       </c>
       <c r="BB35" s="19">
         <v>82.2</v>
       </c>
-      <c r="BC35" s="19"/>
+      <c r="BC35" s="19">
+        <v>86.9</v>
+      </c>
       <c r="BD35" s="19"/>
       <c r="BE35" s="19"/>
       <c r="BF35" s="19"/>
       <c r="BG35" s="19"/>
       <c r="BH35" s="20"/>
       <c r="BI35" s="20"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="19">
         <v>111.8</v>
       </c>
       <c r="C36" s="19">
         <v>108.3</v>
       </c>
       <c r="D36" s="19">
         <v>105.8</v>
       </c>
       <c r="E36" s="19">
         <v>108.4</v>
       </c>
       <c r="F36" s="19">
         <v>107.1</v>
@@ -11676,51 +11726,53 @@
       </c>
       <c r="AU36" s="19">
         <v>105.9</v>
       </c>
       <c r="AV36" s="20">
         <v>103.3</v>
       </c>
       <c r="AW36" s="20">
         <v>114.4</v>
       </c>
       <c r="AX36" s="19">
         <v>102.5</v>
       </c>
       <c r="AY36" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ36" s="19">
         <v>103.9</v>
       </c>
       <c r="BA36" s="19">
         <v>103.1</v>
       </c>
       <c r="BB36" s="19">
         <v>105.2</v>
       </c>
-      <c r="BC36" s="19"/>
+      <c r="BC36" s="19">
+        <v>105.6</v>
+      </c>
       <c r="BD36" s="19"/>
       <c r="BE36" s="19"/>
       <c r="BF36" s="19"/>
       <c r="BG36" s="19"/>
       <c r="BH36" s="20"/>
       <c r="BI36" s="20"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="19">
         <v>87.9</v>
       </c>
       <c r="C37" s="19">
         <v>105.7</v>
       </c>
       <c r="D37" s="19">
         <v>109.1</v>
       </c>
       <c r="E37" s="19">
         <v>107.9</v>
       </c>
       <c r="F37" s="19">
         <v>108.4</v>
@@ -11847,51 +11899,53 @@
       </c>
       <c r="AU37" s="19">
         <v>105.8</v>
       </c>
       <c r="AV37" s="20">
         <v>110.8</v>
       </c>
       <c r="AW37" s="20">
         <v>110.4</v>
       </c>
       <c r="AX37" s="19">
         <v>96.1</v>
       </c>
       <c r="AY37" s="19">
         <v>93</v>
       </c>
       <c r="AZ37" s="19">
         <v>90.8</v>
       </c>
       <c r="BA37" s="19">
         <v>93.7</v>
       </c>
       <c r="BB37" s="19">
         <v>92.6</v>
       </c>
-      <c r="BC37" s="19"/>
+      <c r="BC37" s="19">
+        <v>94.8</v>
+      </c>
       <c r="BD37" s="19"/>
       <c r="BE37" s="19"/>
       <c r="BF37" s="19"/>
       <c r="BG37" s="19"/>
       <c r="BH37" s="20"/>
       <c r="BI37" s="20"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="19">
         <v>98.3</v>
       </c>
       <c r="C38" s="19">
         <v>104.8</v>
       </c>
       <c r="D38" s="19">
         <v>100</v>
       </c>
       <c r="E38" s="19">
         <v>101.1</v>
       </c>
       <c r="F38" s="19">
         <v>100.4</v>
@@ -12018,112 +12072,114 @@
       </c>
       <c r="AU38" s="19">
         <v>100.2</v>
       </c>
       <c r="AV38" s="20">
         <v>100</v>
       </c>
       <c r="AW38" s="20">
         <v>112.8</v>
       </c>
       <c r="AX38" s="19">
         <v>59.5</v>
       </c>
       <c r="AY38" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ38" s="19">
         <v>77.3</v>
       </c>
       <c r="BA38" s="19">
         <v>87.4</v>
       </c>
       <c r="BB38" s="19">
         <v>92</v>
       </c>
-      <c r="BC38" s="19"/>
+      <c r="BC38" s="19">
+        <v>104.7</v>
+      </c>
       <c r="BD38" s="19"/>
       <c r="BE38" s="19"/>
       <c r="BF38" s="19"/>
       <c r="BG38" s="19"/>
       <c r="BH38" s="20"/>
       <c r="BI38" s="20"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" s="7"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="9"/>
       <c r="H39" s="7"/>
       <c r="I39" s="10"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
     </row>
     <row r="40" spans="1:61">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:61" ht="21" customHeight="1">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="31"/>
-[...12 lines deleted...]
-      <c r="O41" s="31"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="28"/>
     </row>
     <row r="42" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="21"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
       <c r="U42" s="11" t="s">
@@ -12148,124 +12204,124 @@
       <c r="AJ42" s="11"/>
       <c r="AK42" s="12"/>
       <c r="AL42" s="21"/>
       <c r="AM42" s="21"/>
       <c r="AN42" s="21"/>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT42" s="11"/>
       <c r="AU42" s="11"/>
       <c r="AV42" s="11"/>
       <c r="AW42" s="12"/>
       <c r="BE42" s="11"/>
       <c r="BF42" s="11"/>
       <c r="BG42" s="11"/>
       <c r="BH42" s="11"/>
       <c r="BI42" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="25"/>
-      <c r="B43" s="27" t="s">
+      <c r="A43" s="29"/>
+      <c r="B43" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="28"/>
-[...10 lines deleted...]
-      <c r="N43" s="27" t="s">
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="27"/>
+      <c r="N43" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O43" s="28"/>
-[...10 lines deleted...]
-      <c r="Z43" s="27" t="s">
+      <c r="O43" s="26"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="26"/>
+      <c r="S43" s="26"/>
+      <c r="T43" s="26"/>
+      <c r="U43" s="26"/>
+      <c r="V43" s="26"/>
+      <c r="W43" s="26"/>
+      <c r="X43" s="26"/>
+      <c r="Y43" s="27"/>
+      <c r="Z43" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA43" s="28"/>
-[...10 lines deleted...]
-      <c r="AL43" s="27" t="s">
+      <c r="AA43" s="26"/>
+      <c r="AB43" s="26"/>
+      <c r="AC43" s="26"/>
+      <c r="AD43" s="26"/>
+      <c r="AE43" s="26"/>
+      <c r="AF43" s="26"/>
+      <c r="AG43" s="26"/>
+      <c r="AH43" s="26"/>
+      <c r="AI43" s="26"/>
+      <c r="AJ43" s="26"/>
+      <c r="AK43" s="27"/>
+      <c r="AL43" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM43" s="28"/>
-[...10 lines deleted...]
-      <c r="AX43" s="27" t="s">
+      <c r="AM43" s="26"/>
+      <c r="AN43" s="26"/>
+      <c r="AO43" s="26"/>
+      <c r="AP43" s="26"/>
+      <c r="AQ43" s="26"/>
+      <c r="AR43" s="26"/>
+      <c r="AS43" s="26"/>
+      <c r="AT43" s="26"/>
+      <c r="AU43" s="26"/>
+      <c r="AV43" s="26"/>
+      <c r="AW43" s="27"/>
+      <c r="AX43" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY43" s="28"/>
-[...9 lines deleted...]
-      <c r="BI43" s="29"/>
+      <c r="AY43" s="26"/>
+      <c r="AZ43" s="26"/>
+      <c r="BA43" s="26"/>
+      <c r="BB43" s="26"/>
+      <c r="BC43" s="26"/>
+      <c r="BD43" s="26"/>
+      <c r="BE43" s="26"/>
+      <c r="BF43" s="26"/>
+      <c r="BG43" s="26"/>
+      <c r="BH43" s="26"/>
+      <c r="BI43" s="27"/>
     </row>
     <row r="44" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="26"/>
+      <c r="A44" s="30"/>
       <c r="B44" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="13" t="s">
@@ -12566,51 +12622,53 @@
       </c>
       <c r="AU45" s="15">
         <v>111.4</v>
       </c>
       <c r="AV45" s="16">
         <v>112.6</v>
       </c>
       <c r="AW45" s="16">
         <v>115.5</v>
       </c>
       <c r="AX45" s="17">
         <v>100</v>
       </c>
       <c r="AY45" s="15">
         <v>100</v>
       </c>
       <c r="AZ45" s="15">
         <v>100</v>
       </c>
       <c r="BA45" s="15">
         <v>103.2</v>
       </c>
       <c r="BB45" s="15">
         <v>102.5</v>
       </c>
-      <c r="BC45" s="15"/>
+      <c r="BC45" s="15">
+        <v>102.1</v>
+      </c>
       <c r="BD45" s="15"/>
       <c r="BE45" s="15"/>
       <c r="BF45" s="15"/>
       <c r="BG45" s="15"/>
       <c r="BH45" s="16"/>
       <c r="BI45" s="16"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="19">
         <v>100</v>
       </c>
       <c r="C46" s="19">
         <v>100</v>
       </c>
       <c r="D46" s="19">
         <v>100</v>
       </c>
       <c r="E46" s="19">
         <v>100</v>
       </c>
       <c r="F46" s="19">
         <v>100</v>
@@ -12737,51 +12795,53 @@
       </c>
       <c r="AU46" s="19">
         <v>102.3</v>
       </c>
       <c r="AV46" s="20">
         <v>100</v>
       </c>
       <c r="AW46" s="20">
         <v>100.2</v>
       </c>
       <c r="AX46" s="19">
         <v>100</v>
       </c>
       <c r="AY46" s="19">
         <v>100</v>
       </c>
       <c r="AZ46" s="19">
         <v>100</v>
       </c>
       <c r="BA46" s="19">
         <v>137.6</v>
       </c>
       <c r="BB46" s="19">
         <v>130.1</v>
       </c>
-      <c r="BC46" s="19"/>
+      <c r="BC46" s="19">
+        <v>125.1</v>
+      </c>
       <c r="BD46" s="19"/>
       <c r="BE46" s="19"/>
       <c r="BF46" s="19"/>
       <c r="BG46" s="19"/>
       <c r="BH46" s="20"/>
       <c r="BI46" s="20"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="19">
         <v>100</v>
       </c>
       <c r="C47" s="19">
         <v>100</v>
       </c>
       <c r="D47" s="19">
         <v>100</v>
       </c>
       <c r="E47" s="19">
         <v>100</v>
       </c>
       <c r="F47" s="19">
         <v>100</v>
@@ -12908,51 +12968,53 @@
       </c>
       <c r="AU47" s="19">
         <v>106.2</v>
       </c>
       <c r="AV47" s="20">
         <v>106.7</v>
       </c>
       <c r="AW47" s="20">
         <v>100.6</v>
       </c>
       <c r="AX47" s="19">
         <v>100</v>
       </c>
       <c r="AY47" s="19">
         <v>100</v>
       </c>
       <c r="AZ47" s="19">
         <v>100</v>
       </c>
       <c r="BA47" s="19">
         <v>159.19999999999999</v>
       </c>
       <c r="BB47" s="19">
         <v>147.4</v>
       </c>
-      <c r="BC47" s="19"/>
+      <c r="BC47" s="19">
+        <v>139.5</v>
+      </c>
       <c r="BD47" s="19"/>
       <c r="BE47" s="19"/>
       <c r="BF47" s="19"/>
       <c r="BG47" s="19"/>
       <c r="BH47" s="20"/>
       <c r="BI47" s="20"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="19">
         <v>100</v>
       </c>
       <c r="C48" s="19">
         <v>100</v>
       </c>
       <c r="D48" s="19">
         <v>100</v>
       </c>
       <c r="E48" s="19">
         <v>100</v>
       </c>
       <c r="F48" s="19">
         <v>100</v>
@@ -13079,51 +13141,53 @@
       </c>
       <c r="AU48" s="19">
         <v>119.7</v>
       </c>
       <c r="AV48" s="20">
         <v>119.8</v>
       </c>
       <c r="AW48" s="20">
         <v>119.5</v>
       </c>
       <c r="AX48" s="19">
         <v>100</v>
       </c>
       <c r="AY48" s="19">
         <v>100</v>
       </c>
       <c r="AZ48" s="19">
         <v>100</v>
       </c>
       <c r="BA48" s="19">
         <v>97.1</v>
       </c>
       <c r="BB48" s="19">
         <v>97.7</v>
       </c>
-      <c r="BC48" s="19"/>
+      <c r="BC48" s="19">
+        <v>98.1</v>
+      </c>
       <c r="BD48" s="19"/>
       <c r="BE48" s="19"/>
       <c r="BF48" s="19"/>
       <c r="BG48" s="19"/>
       <c r="BH48" s="20"/>
       <c r="BI48" s="20"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="22" t="s">
         <v>16</v>
@@ -13250,51 +13314,53 @@
       </c>
       <c r="AU49" s="19">
         <v>100.9</v>
       </c>
       <c r="AV49" s="20">
         <v>109.7</v>
       </c>
       <c r="AW49" s="20">
         <v>113.4</v>
       </c>
       <c r="AX49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB49" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC49" s="19"/>
+      <c r="BC49" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD49" s="19"/>
       <c r="BE49" s="19"/>
       <c r="BF49" s="19"/>
       <c r="BG49" s="19"/>
       <c r="BH49" s="20"/>
       <c r="BI49" s="20"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>16</v>
@@ -13421,51 +13487,53 @@
       </c>
       <c r="AU50" s="19">
         <v>110.3</v>
       </c>
       <c r="AV50" s="20">
         <v>104</v>
       </c>
       <c r="AW50" s="20">
         <v>96.4</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB50" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC50" s="19"/>
+      <c r="BC50" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD50" s="19"/>
       <c r="BE50" s="19"/>
       <c r="BF50" s="19"/>
       <c r="BG50" s="19"/>
       <c r="BH50" s="20"/>
       <c r="BI50" s="20"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="22" t="s">
         <v>16</v>
@@ -13592,51 +13660,53 @@
       </c>
       <c r="AU51" s="19">
         <v>122.9</v>
       </c>
       <c r="AV51" s="20">
         <v>134.9</v>
       </c>
       <c r="AW51" s="20">
         <v>125.5</v>
       </c>
       <c r="AX51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB51" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC51" s="19"/>
+      <c r="BC51" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD51" s="19"/>
       <c r="BE51" s="19"/>
       <c r="BF51" s="19"/>
       <c r="BG51" s="19"/>
       <c r="BH51" s="20"/>
       <c r="BI51" s="20"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="22" t="s">
         <v>16</v>
@@ -13763,51 +13833,53 @@
       </c>
       <c r="AU52" s="19">
         <v>136.30000000000001</v>
       </c>
       <c r="AV52" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="AW52" s="20">
         <v>124.1</v>
       </c>
       <c r="AX52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB52" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC52" s="19"/>
+      <c r="BC52" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD52" s="19"/>
       <c r="BE52" s="19"/>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="20"/>
       <c r="BI52" s="20"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="22" t="s">
         <v>16</v>
@@ -13934,51 +14006,53 @@
       </c>
       <c r="AU53" s="19">
         <v>103.7</v>
       </c>
       <c r="AV53" s="20">
         <v>102.6</v>
       </c>
       <c r="AW53" s="20">
         <v>112.4</v>
       </c>
       <c r="AX53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB53" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC53" s="19"/>
+      <c r="BC53" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD53" s="19"/>
       <c r="BE53" s="19"/>
       <c r="BF53" s="19"/>
       <c r="BG53" s="19"/>
       <c r="BH53" s="20"/>
       <c r="BI53" s="20"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="22" t="s">
         <v>16</v>
@@ -14105,51 +14179,53 @@
       </c>
       <c r="AU54" s="19">
         <v>103</v>
       </c>
       <c r="AV54" s="20">
         <v>103.4</v>
       </c>
       <c r="AW54" s="20">
         <v>100.7</v>
       </c>
       <c r="AX54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC54" s="19"/>
+      <c r="BC54" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD54" s="19"/>
       <c r="BE54" s="19"/>
       <c r="BF54" s="19"/>
       <c r="BG54" s="19"/>
       <c r="BH54" s="20"/>
       <c r="BI54" s="20"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>16</v>
@@ -14276,51 +14352,53 @@
       </c>
       <c r="AU55" s="19">
         <v>126.1</v>
       </c>
       <c r="AV55" s="20">
         <v>124.2</v>
       </c>
       <c r="AW55" s="20">
         <v>142.19999999999999</v>
       </c>
       <c r="AX55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB55" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC55" s="19"/>
+      <c r="BC55" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD55" s="19"/>
       <c r="BE55" s="19"/>
       <c r="BF55" s="19"/>
       <c r="BG55" s="19"/>
       <c r="BH55" s="20"/>
       <c r="BI55" s="20"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="22">
         <v>100</v>
       </c>
       <c r="C56" s="22">
         <v>100</v>
       </c>
       <c r="D56" s="22">
         <v>100</v>
       </c>
       <c r="E56" s="22">
         <v>100</v>
       </c>
       <c r="F56" s="22">
         <v>100</v>
@@ -14447,51 +14525,53 @@
       </c>
       <c r="AU56" s="19">
         <v>108.3</v>
       </c>
       <c r="AV56" s="20">
         <v>103.5</v>
       </c>
       <c r="AW56" s="20">
         <v>125.2</v>
       </c>
       <c r="AX56" s="19">
         <v>100</v>
       </c>
       <c r="AY56" s="19">
         <v>100</v>
       </c>
       <c r="AZ56" s="19">
         <v>100</v>
       </c>
       <c r="BA56" s="19">
         <v>77.2</v>
       </c>
       <c r="BB56" s="19">
         <v>81.7</v>
       </c>
-      <c r="BC56" s="19"/>
+      <c r="BC56" s="19">
+        <v>84.8</v>
+      </c>
       <c r="BD56" s="19"/>
       <c r="BE56" s="19"/>
       <c r="BF56" s="19"/>
       <c r="BG56" s="19"/>
       <c r="BH56" s="20"/>
       <c r="BI56" s="20"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>16</v>
@@ -14618,51 +14698,53 @@
       </c>
       <c r="AU57" s="19">
         <v>107.3</v>
       </c>
       <c r="AV57" s="20">
         <v>113.1</v>
       </c>
       <c r="AW57" s="20">
         <v>112.3</v>
       </c>
       <c r="AX57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB57" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC57" s="19"/>
+      <c r="BC57" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD57" s="19"/>
       <c r="BE57" s="19"/>
       <c r="BF57" s="19"/>
       <c r="BG57" s="19"/>
       <c r="BH57" s="20"/>
       <c r="BI57" s="20"/>
     </row>
     <row r="58" spans="1:61">
       <c r="A58" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="22" t="s">
         <v>16</v>
@@ -14789,85 +14871,87 @@
       </c>
       <c r="AU58" s="19">
         <v>107.8</v>
       </c>
       <c r="AV58" s="20">
         <v>105.4</v>
       </c>
       <c r="AW58" s="20">
         <v>127</v>
       </c>
       <c r="AX58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB58" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC58" s="19"/>
+      <c r="BC58" s="22" t="s">
+        <v>16</v>
+      </c>
       <c r="BD58" s="19"/>
       <c r="BE58" s="19"/>
       <c r="BF58" s="19"/>
       <c r="BG58" s="19"/>
       <c r="BH58" s="20"/>
       <c r="BI58" s="20"/>
     </row>
     <row r="59" spans="1:61">
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:61" ht="21" customHeight="1">
-      <c r="A60" s="31" t="s">
+      <c r="A60" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B60" s="31"/>
-[...12 lines deleted...]
-      <c r="O60" s="31"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
     </row>
     <row r="61" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A61" s="21"/>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
       <c r="Q61" s="21"/>
       <c r="R61" s="21"/>
       <c r="S61" s="21"/>
       <c r="T61" s="21"/>
       <c r="U61" s="11" t="s">
@@ -14892,124 +14976,124 @@
       <c r="AJ61" s="11"/>
       <c r="AK61" s="12"/>
       <c r="AL61" s="21"/>
       <c r="AM61" s="21"/>
       <c r="AN61" s="21"/>
       <c r="AO61" s="21"/>
       <c r="AP61" s="21"/>
       <c r="AQ61" s="21"/>
       <c r="AR61" s="21"/>
       <c r="AS61" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT61" s="11"/>
       <c r="AU61" s="11"/>
       <c r="AV61" s="11"/>
       <c r="AW61" s="12"/>
       <c r="BE61" s="11"/>
       <c r="BF61" s="11"/>
       <c r="BG61" s="11"/>
       <c r="BH61" s="11"/>
       <c r="BI61" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A62" s="25"/>
-      <c r="B62" s="27" t="s">
+      <c r="A62" s="29"/>
+      <c r="B62" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C62" s="28"/>
-[...10 lines deleted...]
-      <c r="N62" s="27" t="s">
+      <c r="C62" s="26"/>
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="26"/>
+      <c r="G62" s="26"/>
+      <c r="H62" s="26"/>
+      <c r="I62" s="26"/>
+      <c r="J62" s="26"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="26"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="O62" s="28"/>
-[...10 lines deleted...]
-      <c r="Z62" s="27" t="s">
+      <c r="O62" s="26"/>
+      <c r="P62" s="26"/>
+      <c r="Q62" s="26"/>
+      <c r="R62" s="26"/>
+      <c r="S62" s="26"/>
+      <c r="T62" s="26"/>
+      <c r="U62" s="26"/>
+      <c r="V62" s="26"/>
+      <c r="W62" s="26"/>
+      <c r="X62" s="26"/>
+      <c r="Y62" s="27"/>
+      <c r="Z62" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA62" s="28"/>
-[...10 lines deleted...]
-      <c r="AL62" s="27" t="s">
+      <c r="AA62" s="26"/>
+      <c r="AB62" s="26"/>
+      <c r="AC62" s="26"/>
+      <c r="AD62" s="26"/>
+      <c r="AE62" s="26"/>
+      <c r="AF62" s="26"/>
+      <c r="AG62" s="26"/>
+      <c r="AH62" s="26"/>
+      <c r="AI62" s="26"/>
+      <c r="AJ62" s="26"/>
+      <c r="AK62" s="27"/>
+      <c r="AL62" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AM62" s="28"/>
-[...10 lines deleted...]
-      <c r="AX62" s="27" t="s">
+      <c r="AM62" s="26"/>
+      <c r="AN62" s="26"/>
+      <c r="AO62" s="26"/>
+      <c r="AP62" s="26"/>
+      <c r="AQ62" s="26"/>
+      <c r="AR62" s="26"/>
+      <c r="AS62" s="26"/>
+      <c r="AT62" s="26"/>
+      <c r="AU62" s="26"/>
+      <c r="AV62" s="26"/>
+      <c r="AW62" s="27"/>
+      <c r="AX62" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="AY62" s="28"/>
-[...9 lines deleted...]
-      <c r="BI62" s="29"/>
+      <c r="AY62" s="26"/>
+      <c r="AZ62" s="26"/>
+      <c r="BA62" s="26"/>
+      <c r="BB62" s="26"/>
+      <c r="BC62" s="26"/>
+      <c r="BD62" s="26"/>
+      <c r="BE62" s="26"/>
+      <c r="BF62" s="26"/>
+      <c r="BG62" s="26"/>
+      <c r="BH62" s="26"/>
+      <c r="BI62" s="27"/>
     </row>
     <row r="63" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A63" s="26"/>
+      <c r="A63" s="30"/>
       <c r="B63" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="13" t="s">
@@ -15310,51 +15394,53 @@
       </c>
       <c r="AU64" s="15">
         <v>100.8</v>
       </c>
       <c r="AV64" s="16">
         <v>100.4</v>
       </c>
       <c r="AW64" s="16">
         <v>100.3</v>
       </c>
       <c r="AX64" s="23">
         <v>103.7</v>
       </c>
       <c r="AY64" s="15">
         <v>104.8</v>
       </c>
       <c r="AZ64" s="15">
         <v>104.4</v>
       </c>
       <c r="BA64" s="15">
         <v>104.7</v>
       </c>
       <c r="BB64" s="15">
         <v>104.5</v>
       </c>
-      <c r="BC64" s="15"/>
+      <c r="BC64" s="15">
+        <v>104.9</v>
+      </c>
       <c r="BD64" s="15"/>
       <c r="BE64" s="15"/>
       <c r="BF64" s="15"/>
       <c r="BG64" s="15"/>
       <c r="BH64" s="16"/>
       <c r="BI64" s="16"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="19">
         <v>100.2</v>
       </c>
       <c r="C65" s="19">
         <v>100.5</v>
       </c>
       <c r="D65" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E65" s="19">
         <v>105</v>
       </c>
       <c r="F65" s="19">
         <v>103.9</v>
@@ -15481,51 +15567,53 @@
       </c>
       <c r="AU65" s="19">
         <v>113.7</v>
       </c>
       <c r="AV65" s="20">
         <v>118.5</v>
       </c>
       <c r="AW65" s="20">
         <v>110.4</v>
       </c>
       <c r="AX65" s="24">
         <v>124.7</v>
       </c>
       <c r="AY65" s="19">
         <v>111.1</v>
       </c>
       <c r="AZ65" s="19">
         <v>110</v>
       </c>
       <c r="BA65" s="19">
         <v>118.3</v>
       </c>
       <c r="BB65" s="19">
         <v>118.3</v>
       </c>
-      <c r="BC65" s="19"/>
+      <c r="BC65" s="19">
+        <v>113.2</v>
+      </c>
       <c r="BD65" s="19"/>
       <c r="BE65" s="19"/>
       <c r="BF65" s="19"/>
       <c r="BG65" s="19"/>
       <c r="BH65" s="20"/>
       <c r="BI65" s="20"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="19">
         <v>80.599999999999994</v>
       </c>
       <c r="C66" s="19">
         <v>82.7</v>
       </c>
       <c r="D66" s="19">
         <v>83.8</v>
       </c>
       <c r="E66" s="19">
         <v>101.7</v>
       </c>
       <c r="F66" s="19">
         <v>102.4</v>
@@ -15652,51 +15740,53 @@
       </c>
       <c r="AU66" s="19">
         <v>116.7</v>
       </c>
       <c r="AV66" s="20">
         <v>116.1</v>
       </c>
       <c r="AW66" s="20">
         <v>118.4</v>
       </c>
       <c r="AX66" s="24">
         <v>209.5</v>
       </c>
       <c r="AY66" s="19">
         <v>190.2</v>
       </c>
       <c r="AZ66" s="19">
         <v>163.6</v>
       </c>
       <c r="BA66" s="19">
         <v>151.4</v>
       </c>
       <c r="BB66" s="19">
         <v>150</v>
       </c>
-      <c r="BC66" s="19"/>
+      <c r="BC66" s="19">
+        <v>137.9</v>
+      </c>
       <c r="BD66" s="19"/>
       <c r="BE66" s="19"/>
       <c r="BF66" s="19"/>
       <c r="BG66" s="19"/>
       <c r="BH66" s="20"/>
       <c r="BI66" s="20"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="19">
         <v>100.5</v>
       </c>
       <c r="C67" s="19">
         <v>100.4</v>
       </c>
       <c r="D67" s="19">
         <v>100.3</v>
       </c>
       <c r="E67" s="19">
         <v>100.8</v>
       </c>
       <c r="F67" s="19">
         <v>100.7</v>
@@ -15823,51 +15913,53 @@
       </c>
       <c r="AU67" s="19">
         <v>89.6</v>
       </c>
       <c r="AV67" s="20">
         <v>89.6</v>
       </c>
       <c r="AW67" s="20">
         <v>91</v>
       </c>
       <c r="AX67" s="24">
         <v>99.4</v>
       </c>
       <c r="AY67" s="19">
         <v>108.1</v>
       </c>
       <c r="AZ67" s="19">
         <v>105.5</v>
       </c>
       <c r="BA67" s="19">
         <v>103.7</v>
       </c>
       <c r="BB67" s="19">
         <v>110.3</v>
       </c>
-      <c r="BC67" s="19"/>
+      <c r="BC67" s="19">
+        <v>127.9</v>
+      </c>
       <c r="BD67" s="19"/>
       <c r="BE67" s="19"/>
       <c r="BF67" s="19"/>
       <c r="BG67" s="19"/>
       <c r="BH67" s="20"/>
       <c r="BI67" s="20"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="22">
         <v>104.2</v>
       </c>
       <c r="C68" s="22">
         <v>104</v>
       </c>
       <c r="D68" s="22">
         <v>103.5</v>
       </c>
       <c r="E68" s="22">
         <v>102.7</v>
       </c>
       <c r="F68" s="22">
         <v>103.6</v>
@@ -15994,51 +16086,53 @@
       </c>
       <c r="AU68" s="19">
         <v>101.7</v>
       </c>
       <c r="AV68" s="20">
         <v>101.9</v>
       </c>
       <c r="AW68" s="20">
         <v>101.5</v>
       </c>
       <c r="AX68" s="22">
         <v>92.6</v>
       </c>
       <c r="AY68" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ68" s="19">
         <v>97.2</v>
       </c>
       <c r="BA68" s="19">
         <v>106.89</v>
       </c>
       <c r="BB68" s="19">
         <v>101.5</v>
       </c>
-      <c r="BC68" s="19"/>
+      <c r="BC68" s="19">
+        <v>100.1</v>
+      </c>
       <c r="BD68" s="19"/>
       <c r="BE68" s="19"/>
       <c r="BF68" s="19"/>
       <c r="BG68" s="19"/>
       <c r="BH68" s="20"/>
       <c r="BI68" s="20"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="22">
         <v>100.5</v>
       </c>
       <c r="C69" s="22">
         <v>100.5</v>
       </c>
       <c r="D69" s="22">
         <v>103.9</v>
       </c>
       <c r="E69" s="22">
         <v>107.7</v>
       </c>
       <c r="F69" s="22">
         <v>105.9</v>
@@ -16165,51 +16259,53 @@
       </c>
       <c r="AU69" s="19">
         <v>105.6</v>
       </c>
       <c r="AV69" s="20">
         <v>101.6</v>
       </c>
       <c r="AW69" s="20">
         <v>102.3</v>
       </c>
       <c r="AX69" s="22">
         <v>104.8</v>
       </c>
       <c r="AY69" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ69" s="19">
         <v>102.8</v>
       </c>
       <c r="BA69" s="19">
         <v>102</v>
       </c>
       <c r="BB69" s="19">
         <v>103.2</v>
       </c>
-      <c r="BC69" s="19"/>
+      <c r="BC69" s="19">
+        <v>103.2</v>
+      </c>
       <c r="BD69" s="19"/>
       <c r="BE69" s="19"/>
       <c r="BF69" s="19"/>
       <c r="BG69" s="19"/>
       <c r="BH69" s="20"/>
       <c r="BI69" s="20"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="22">
         <v>96.6</v>
       </c>
       <c r="C70" s="22">
         <v>99.7</v>
       </c>
       <c r="D70" s="22">
         <v>94.5</v>
       </c>
       <c r="E70" s="22">
         <v>90.2</v>
       </c>
       <c r="F70" s="22">
         <v>87.6</v>
@@ -16336,51 +16432,53 @@
       </c>
       <c r="AU70" s="19">
         <v>88.7</v>
       </c>
       <c r="AV70" s="20">
         <v>89.8</v>
       </c>
       <c r="AW70" s="20">
         <v>92.2</v>
       </c>
       <c r="AX70" s="22">
         <v>108.1</v>
       </c>
       <c r="AY70" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ70" s="19">
         <v>100.7</v>
       </c>
       <c r="BA70" s="19">
         <v>102.8</v>
       </c>
       <c r="BB70" s="19">
         <v>105</v>
       </c>
-      <c r="BC70" s="19"/>
+      <c r="BC70" s="19">
+        <v>104.9</v>
+      </c>
       <c r="BD70" s="19"/>
       <c r="BE70" s="19"/>
       <c r="BF70" s="19"/>
       <c r="BG70" s="19"/>
       <c r="BH70" s="20"/>
       <c r="BI70" s="20"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="22">
         <v>101.4</v>
       </c>
       <c r="C71" s="22">
         <v>102.3</v>
       </c>
       <c r="D71" s="22">
         <v>101.8</v>
       </c>
       <c r="E71" s="22">
         <v>102.8</v>
       </c>
       <c r="F71" s="22">
         <v>101.7</v>
@@ -16507,51 +16605,53 @@
       </c>
       <c r="AU71" s="19">
         <v>98.3</v>
       </c>
       <c r="AV71" s="20">
         <v>98.3</v>
       </c>
       <c r="AW71" s="20">
         <v>98.4</v>
       </c>
       <c r="AX71" s="22">
         <v>94.2</v>
       </c>
       <c r="AY71" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ71" s="19">
         <v>96.4</v>
       </c>
       <c r="BA71" s="19">
         <v>90.5</v>
       </c>
       <c r="BB71" s="19">
         <v>95</v>
       </c>
-      <c r="BC71" s="19"/>
+      <c r="BC71" s="19">
+        <v>85.8</v>
+      </c>
       <c r="BD71" s="19"/>
       <c r="BE71" s="19"/>
       <c r="BF71" s="19"/>
       <c r="BG71" s="19"/>
       <c r="BH71" s="20"/>
       <c r="BI71" s="20"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B72" s="22">
         <v>100</v>
       </c>
       <c r="C72" s="22">
         <v>99.9</v>
       </c>
       <c r="D72" s="22">
         <v>101.1</v>
       </c>
       <c r="E72" s="22">
         <v>100.5</v>
       </c>
       <c r="F72" s="22">
         <v>101.5</v>
@@ -16678,51 +16778,53 @@
       </c>
       <c r="AU72" s="19">
         <v>99.8</v>
       </c>
       <c r="AV72" s="20">
         <v>98.8</v>
       </c>
       <c r="AW72" s="20">
         <v>98.8</v>
       </c>
       <c r="AX72" s="22">
         <v>98.3</v>
       </c>
       <c r="AY72" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ72" s="19">
         <v>92.2</v>
       </c>
       <c r="BA72" s="19">
         <v>91.3</v>
       </c>
       <c r="BB72" s="19">
         <v>94.2</v>
       </c>
-      <c r="BC72" s="19"/>
+      <c r="BC72" s="19">
+        <v>100</v>
+      </c>
       <c r="BD72" s="19"/>
       <c r="BE72" s="19"/>
       <c r="BF72" s="19"/>
       <c r="BG72" s="19"/>
       <c r="BH72" s="20"/>
       <c r="BI72" s="20"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="22">
         <v>101.3</v>
       </c>
       <c r="C73" s="22">
         <v>101.1</v>
       </c>
       <c r="D73" s="22">
         <v>101.6</v>
       </c>
       <c r="E73" s="22">
         <v>102</v>
       </c>
       <c r="F73" s="22">
         <v>101.6</v>
@@ -16849,51 +16951,53 @@
       </c>
       <c r="AU73" s="19">
         <v>99</v>
       </c>
       <c r="AV73" s="20">
         <v>98.9</v>
       </c>
       <c r="AW73" s="20">
         <v>98.1</v>
       </c>
       <c r="AX73" s="22">
         <v>88.2</v>
       </c>
       <c r="AY73" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ73" s="19">
         <v>98.3</v>
       </c>
       <c r="BA73" s="19">
         <v>98.2</v>
       </c>
       <c r="BB73" s="19">
         <v>100.7</v>
       </c>
-      <c r="BC73" s="19"/>
+      <c r="BC73" s="19">
+        <v>102.5</v>
+      </c>
       <c r="BD73" s="19"/>
       <c r="BE73" s="19"/>
       <c r="BF73" s="19"/>
       <c r="BG73" s="19"/>
       <c r="BH73" s="20"/>
       <c r="BI73" s="20"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="22">
         <v>97.1</v>
       </c>
       <c r="C74" s="22">
         <v>87.9</v>
       </c>
       <c r="D74" s="22">
         <v>99.5</v>
       </c>
       <c r="E74" s="22">
         <v>103.6</v>
       </c>
       <c r="F74" s="22">
         <v>102.3</v>
@@ -17020,51 +17124,53 @@
       </c>
       <c r="AU74" s="19">
         <v>96.9</v>
       </c>
       <c r="AV74" s="20">
         <v>94.5</v>
       </c>
       <c r="AW74" s="20">
         <v>91.5</v>
       </c>
       <c r="AX74" s="22">
         <v>104.3</v>
       </c>
       <c r="AY74" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ74" s="19">
         <v>107.5</v>
       </c>
       <c r="BA74" s="19">
         <v>103</v>
       </c>
       <c r="BB74" s="19">
         <v>82.2</v>
       </c>
-      <c r="BC74" s="19"/>
+      <c r="BC74" s="19">
+        <v>86.9</v>
+      </c>
       <c r="BD74" s="19"/>
       <c r="BE74" s="19"/>
       <c r="BF74" s="19"/>
       <c r="BG74" s="19"/>
       <c r="BH74" s="20"/>
       <c r="BI74" s="20"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="22">
         <v>111.8</v>
       </c>
       <c r="C75" s="22">
         <v>108.4</v>
       </c>
       <c r="D75" s="22">
         <v>105.8</v>
       </c>
       <c r="E75" s="22">
         <v>108.4</v>
       </c>
       <c r="F75" s="22">
         <v>107.1</v>
@@ -17191,51 +17297,53 @@
       </c>
       <c r="AU75" s="19">
         <v>103.3</v>
       </c>
       <c r="AV75" s="20">
         <v>103.1</v>
       </c>
       <c r="AW75" s="20">
         <v>103</v>
       </c>
       <c r="AX75" s="24">
         <v>102.5</v>
       </c>
       <c r="AY75" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ75" s="19">
         <v>103.9</v>
       </c>
       <c r="BA75" s="19">
         <v>103.2</v>
       </c>
       <c r="BB75" s="19">
         <v>105.2</v>
       </c>
-      <c r="BC75" s="19"/>
+      <c r="BC75" s="19">
+        <v>105.6</v>
+      </c>
       <c r="BD75" s="19"/>
       <c r="BE75" s="19"/>
       <c r="BF75" s="19"/>
       <c r="BG75" s="19"/>
       <c r="BH75" s="20"/>
       <c r="BI75" s="20"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B76" s="22">
         <v>87.9</v>
       </c>
       <c r="C76" s="22">
         <v>105.7</v>
       </c>
       <c r="D76" s="22">
         <v>109.1</v>
       </c>
       <c r="E76" s="22">
         <v>107.9</v>
       </c>
       <c r="F76" s="22">
         <v>108.4</v>
@@ -17362,51 +17470,53 @@
       </c>
       <c r="AU76" s="19">
         <v>101.5</v>
       </c>
       <c r="AV76" s="20">
         <v>101.6</v>
       </c>
       <c r="AW76" s="20">
         <v>103.3</v>
       </c>
       <c r="AX76" s="22">
         <v>96.1</v>
       </c>
       <c r="AY76" s="19">
         <v>93</v>
       </c>
       <c r="AZ76" s="19">
         <v>90.8</v>
       </c>
       <c r="BA76" s="19">
         <v>93.7</v>
       </c>
       <c r="BB76" s="19">
         <v>92.6</v>
       </c>
-      <c r="BC76" s="19"/>
+      <c r="BC76" s="19">
+        <v>94.8</v>
+      </c>
       <c r="BD76" s="19"/>
       <c r="BE76" s="19"/>
       <c r="BF76" s="19"/>
       <c r="BG76" s="19"/>
       <c r="BH76" s="20"/>
       <c r="BI76" s="20"/>
     </row>
     <row r="77" spans="1:61">
       <c r="A77" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="22">
         <v>98.3</v>
       </c>
       <c r="C77" s="22">
         <v>104.8</v>
       </c>
       <c r="D77" s="22">
         <v>100</v>
       </c>
       <c r="E77" s="22">
         <v>101.1</v>
       </c>
       <c r="F77" s="22">
         <v>100.4</v>
@@ -17533,89 +17643,91 @@
       </c>
       <c r="AU77" s="19">
         <v>90.4</v>
       </c>
       <c r="AV77" s="20">
         <v>90.4</v>
       </c>
       <c r="AW77" s="20">
         <v>90.2</v>
       </c>
       <c r="AX77" s="22">
         <v>59.5</v>
       </c>
       <c r="AY77" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ77" s="19">
         <v>77.3</v>
       </c>
       <c r="BA77" s="19">
         <v>87.4</v>
       </c>
       <c r="BB77" s="19">
         <v>92</v>
       </c>
-      <c r="BC77" s="19"/>
+      <c r="BC77" s="19">
+        <v>104.7</v>
+      </c>
       <c r="BD77" s="19"/>
       <c r="BE77" s="19"/>
       <c r="BF77" s="19"/>
       <c r="BG77" s="19"/>
       <c r="BH77" s="20"/>
       <c r="BI77" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z62:AK62"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N62:Y62"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="A60:O60"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="AX62:BI62"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A41:O41"/>
     <mergeCell ref="B62:M62"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="AL62:AW62"/>
-    <mergeCell ref="A4:A5"/>
-[...11 lines deleted...]
-    <mergeCell ref="A60:O60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">