--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3593,70 +3593,70 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="6"/>
     <cellStyle name="20% - Акцент1 3" xfId="7"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="10"/>
     <cellStyle name="20% - Акцент1 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="14"/>
     <cellStyle name="20% - Акцент1 5" xfId="15"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="18"/>
     <cellStyle name="20% - Акцент1 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="22"/>
@@ -6590,188 +6590,188 @@
       <selection pane="topRight" activeCell="A2" sqref="A2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61">
       <c r="C1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:61" ht="32.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28"/>
-[...12 lines deleted...]
-      <c r="O2" s="28"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS3" s="11"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE3" s="11"/>
       <c r="BF3" s="11"/>
       <c r="BG3" s="11"/>
       <c r="BH3" s="11"/>
       <c r="BI3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="25" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="25" t="s">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25" t="s">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="26"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25" t="s">
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM4" s="26"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25" t="s">
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="28"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="28"/>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="29"/>
+      <c r="AX4" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY4" s="26"/>
-[...9 lines deleted...]
-      <c r="BI4" s="27"/>
+      <c r="AY4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="28"/>
+      <c r="BC4" s="28"/>
+      <c r="BD4" s="28"/>
+      <c r="BE4" s="28"/>
+      <c r="BF4" s="28"/>
+      <c r="BG4" s="28"/>
+      <c r="BH4" s="28"/>
+      <c r="BI4" s="29"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -7075,51 +7075,53 @@
       </c>
       <c r="AV6" s="16">
         <v>108.2</v>
       </c>
       <c r="AW6" s="16">
         <v>109.6</v>
       </c>
       <c r="AX6" s="17">
         <v>103.4</v>
       </c>
       <c r="AY6" s="15">
         <v>104.3</v>
       </c>
       <c r="AZ6" s="15">
         <v>104</v>
       </c>
       <c r="BA6" s="15">
         <v>104.5</v>
       </c>
       <c r="BB6" s="15">
         <v>104.3</v>
       </c>
       <c r="BC6" s="15">
         <v>104.6</v>
       </c>
-      <c r="BD6" s="15"/>
+      <c r="BD6" s="15">
+        <v>104.6</v>
+      </c>
       <c r="BE6" s="15"/>
       <c r="BF6" s="15"/>
       <c r="BG6" s="15"/>
       <c r="BH6" s="16"/>
       <c r="BI6" s="16"/>
     </row>
     <row r="7" spans="1:61" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>100.2</v>
       </c>
       <c r="C7" s="19">
         <v>100.5</v>
       </c>
       <c r="D7" s="19">
         <v>79.5</v>
       </c>
       <c r="E7" s="19">
         <v>104.8</v>
       </c>
       <c r="F7" s="19">
         <v>103.8</v>
       </c>
@@ -7248,51 +7250,53 @@
       </c>
       <c r="AV7" s="20">
         <v>105.9</v>
       </c>
       <c r="AW7" s="20">
         <v>104</v>
       </c>
       <c r="AX7" s="19">
         <v>120.9</v>
       </c>
       <c r="AY7" s="19">
         <v>109.4</v>
       </c>
       <c r="AZ7" s="19">
         <v>108.9</v>
       </c>
       <c r="BA7" s="19">
         <v>119.4</v>
       </c>
       <c r="BB7" s="19">
         <v>118.8</v>
       </c>
       <c r="BC7" s="19">
         <v>113.8</v>
       </c>
-      <c r="BD7" s="19"/>
+      <c r="BD7" s="19">
+        <v>109.8</v>
+      </c>
       <c r="BE7" s="19"/>
       <c r="BF7" s="19"/>
       <c r="BG7" s="19"/>
       <c r="BH7" s="20"/>
       <c r="BI7" s="20"/>
     </row>
     <row r="8" spans="1:61" ht="13.5" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>81.5</v>
       </c>
       <c r="C8" s="19">
         <v>83.5</v>
       </c>
       <c r="D8" s="19">
         <v>84.5</v>
       </c>
       <c r="E8" s="19">
         <v>101.7</v>
       </c>
       <c r="F8" s="19">
         <v>102.3</v>
       </c>
@@ -7421,51 +7425,53 @@
       </c>
       <c r="AV8" s="20">
         <v>109.7</v>
       </c>
       <c r="AW8" s="20">
         <v>106.9</v>
       </c>
       <c r="AX8" s="19">
         <v>198.4</v>
       </c>
       <c r="AY8" s="19">
         <v>181.7</v>
       </c>
       <c r="AZ8" s="19">
         <v>158.6</v>
       </c>
       <c r="BA8" s="19">
         <v>150.1</v>
       </c>
       <c r="BB8" s="19">
         <v>148.5</v>
       </c>
       <c r="BC8" s="19">
         <v>137</v>
       </c>
-      <c r="BD8" s="19"/>
+      <c r="BD8" s="19">
+        <v>114.8</v>
+      </c>
       <c r="BE8" s="19"/>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="20"/>
       <c r="BI8" s="20"/>
     </row>
     <row r="9" spans="1:61" ht="13.5" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>100.3</v>
       </c>
       <c r="C9" s="19">
         <v>100.2</v>
       </c>
       <c r="D9" s="19">
         <v>100.2</v>
       </c>
       <c r="E9" s="19">
         <v>100.5</v>
       </c>
       <c r="F9" s="19">
         <v>100.5</v>
       </c>
@@ -7594,51 +7600,53 @@
       </c>
       <c r="AV9" s="20">
         <v>108.6</v>
       </c>
       <c r="AW9" s="20">
         <v>108.3</v>
       </c>
       <c r="AX9" s="19">
         <v>99.8</v>
       </c>
       <c r="AY9" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ9" s="19">
         <v>102.5</v>
       </c>
       <c r="BA9" s="19">
         <v>100.1</v>
       </c>
       <c r="BB9" s="19">
         <v>103.4</v>
       </c>
       <c r="BC9" s="19">
         <v>112</v>
       </c>
-      <c r="BD9" s="19"/>
+      <c r="BD9" s="19">
+        <v>110.3</v>
+      </c>
       <c r="BE9" s="19"/>
       <c r="BF9" s="19"/>
       <c r="BG9" s="19"/>
       <c r="BH9" s="20"/>
       <c r="BI9" s="20"/>
     </row>
     <row r="10" spans="1:61" ht="13.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
         <v>104.2</v>
       </c>
       <c r="C10" s="19">
         <v>104</v>
       </c>
       <c r="D10" s="19">
         <v>103.5</v>
       </c>
       <c r="E10" s="19">
         <v>102.7</v>
       </c>
       <c r="F10" s="19">
         <v>103.6</v>
       </c>
@@ -7767,51 +7775,53 @@
       </c>
       <c r="AV10" s="20">
         <v>107.2</v>
       </c>
       <c r="AW10" s="20">
         <v>109.4</v>
       </c>
       <c r="AX10" s="19">
         <v>92.7</v>
       </c>
       <c r="AY10" s="19">
         <v>94.8</v>
       </c>
       <c r="AZ10" s="19">
         <v>97.2</v>
       </c>
       <c r="BA10" s="19">
         <v>106.9</v>
       </c>
       <c r="BB10" s="19">
         <v>101.5</v>
       </c>
       <c r="BC10" s="19">
         <v>100.1</v>
       </c>
-      <c r="BD10" s="19"/>
+      <c r="BD10" s="19">
+        <v>108.1</v>
+      </c>
       <c r="BE10" s="19"/>
       <c r="BF10" s="19"/>
       <c r="BG10" s="19"/>
       <c r="BH10" s="20"/>
       <c r="BI10" s="20"/>
     </row>
     <row r="11" spans="1:61" ht="13.5" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="19">
         <v>100.4</v>
       </c>
       <c r="C11" s="19">
         <v>100.5</v>
       </c>
       <c r="D11" s="19">
         <v>103.9</v>
       </c>
       <c r="E11" s="19">
         <v>107.4</v>
       </c>
       <c r="F11" s="19">
         <v>106.5</v>
       </c>
@@ -7940,51 +7950,53 @@
       </c>
       <c r="AV11" s="20">
         <v>102.2</v>
       </c>
       <c r="AW11" s="20">
         <v>101</v>
       </c>
       <c r="AX11" s="19">
         <v>104.7</v>
       </c>
       <c r="AY11" s="19">
         <v>104.3</v>
       </c>
       <c r="AZ11" s="19">
         <v>102.7</v>
       </c>
       <c r="BA11" s="19">
         <v>101.9</v>
       </c>
       <c r="BB11" s="19">
         <v>103.1</v>
       </c>
       <c r="BC11" s="19">
         <v>103.1</v>
       </c>
-      <c r="BD11" s="19"/>
+      <c r="BD11" s="19">
+        <v>102.8</v>
+      </c>
       <c r="BE11" s="19"/>
       <c r="BF11" s="19"/>
       <c r="BG11" s="19"/>
       <c r="BH11" s="20"/>
       <c r="BI11" s="20"/>
     </row>
     <row r="12" spans="1:61" ht="13.5" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="19">
         <v>96.6</v>
       </c>
       <c r="C12" s="19">
         <v>99.7</v>
       </c>
       <c r="D12" s="19">
         <v>94.5</v>
       </c>
       <c r="E12" s="19">
         <v>90.2</v>
       </c>
       <c r="F12" s="19">
         <v>87.6</v>
       </c>
@@ -8113,51 +8125,53 @@
       </c>
       <c r="AV12" s="20">
         <v>123.3</v>
       </c>
       <c r="AW12" s="20">
         <v>115.9</v>
       </c>
       <c r="AX12" s="19">
         <v>108.1</v>
       </c>
       <c r="AY12" s="19">
         <v>103.5</v>
       </c>
       <c r="AZ12" s="19">
         <v>100.7</v>
       </c>
       <c r="BA12" s="19">
         <v>102.8</v>
       </c>
       <c r="BB12" s="19">
         <v>105</v>
       </c>
       <c r="BC12" s="19">
         <v>104.9</v>
       </c>
-      <c r="BD12" s="19"/>
+      <c r="BD12" s="19">
+        <v>105.7</v>
+      </c>
       <c r="BE12" s="19"/>
       <c r="BF12" s="19"/>
       <c r="BG12" s="19"/>
       <c r="BH12" s="20"/>
       <c r="BI12" s="20"/>
     </row>
     <row r="13" spans="1:61" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="19">
         <v>101.4</v>
       </c>
       <c r="C13" s="19">
         <v>102.3</v>
       </c>
       <c r="D13" s="19">
         <v>101.8</v>
       </c>
       <c r="E13" s="19">
         <v>102.8</v>
       </c>
       <c r="F13" s="19">
         <v>101.7</v>
       </c>
@@ -8286,51 +8300,53 @@
       </c>
       <c r="AV13" s="20">
         <v>125.9</v>
       </c>
       <c r="AW13" s="20">
         <v>116.2</v>
       </c>
       <c r="AX13" s="19">
         <v>94.2</v>
       </c>
       <c r="AY13" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ13" s="19">
         <v>96.4</v>
       </c>
       <c r="BA13" s="19">
         <v>90.5</v>
       </c>
       <c r="BB13" s="19">
         <v>95</v>
       </c>
       <c r="BC13" s="19">
         <v>85.8</v>
       </c>
-      <c r="BD13" s="19"/>
+      <c r="BD13" s="19">
+        <v>118.7</v>
+      </c>
       <c r="BE13" s="19"/>
       <c r="BF13" s="19"/>
       <c r="BG13" s="19"/>
       <c r="BH13" s="20"/>
       <c r="BI13" s="20"/>
     </row>
     <row r="14" spans="1:61" ht="13.5" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="19">
         <v>100</v>
       </c>
       <c r="C14" s="19">
         <v>99.9</v>
       </c>
       <c r="D14" s="19">
         <v>101.1</v>
       </c>
       <c r="E14" s="19">
         <v>100.5</v>
       </c>
       <c r="F14" s="19">
         <v>101.4</v>
       </c>
@@ -8459,51 +8475,53 @@
       </c>
       <c r="AV14" s="20">
         <v>101.8</v>
       </c>
       <c r="AW14" s="20">
         <v>109.2</v>
       </c>
       <c r="AX14" s="19">
         <v>98.4</v>
       </c>
       <c r="AY14" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ14" s="19">
         <v>92.3</v>
       </c>
       <c r="BA14" s="19">
         <v>91.4</v>
       </c>
       <c r="BB14" s="19">
         <v>94.2</v>
       </c>
       <c r="BC14" s="19">
         <v>100</v>
       </c>
-      <c r="BD14" s="19"/>
+      <c r="BD14" s="19">
+        <v>100</v>
+      </c>
       <c r="BE14" s="19"/>
       <c r="BF14" s="19"/>
       <c r="BG14" s="19"/>
       <c r="BH14" s="20"/>
       <c r="BI14" s="20"/>
     </row>
     <row r="15" spans="1:61" ht="13.5" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19">
         <v>101.3</v>
       </c>
       <c r="C15" s="19">
         <v>101.1</v>
       </c>
       <c r="D15" s="19">
         <v>101.6</v>
       </c>
       <c r="E15" s="19">
         <v>101.9</v>
       </c>
       <c r="F15" s="19">
         <v>101.6</v>
       </c>
@@ -8632,51 +8650,53 @@
       </c>
       <c r="AV15" s="20">
         <v>102.2</v>
       </c>
       <c r="AW15" s="20">
         <v>100</v>
       </c>
       <c r="AX15" s="19">
         <v>88.8</v>
       </c>
       <c r="AY15" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ15" s="19">
         <v>98.4</v>
       </c>
       <c r="BA15" s="19">
         <v>98.2</v>
       </c>
       <c r="BB15" s="19">
         <v>100.7</v>
       </c>
       <c r="BC15" s="19">
         <v>102.5</v>
       </c>
-      <c r="BD15" s="19"/>
+      <c r="BD15" s="19">
+        <v>99.4</v>
+      </c>
       <c r="BE15" s="19"/>
       <c r="BF15" s="19"/>
       <c r="BG15" s="19"/>
       <c r="BH15" s="20"/>
       <c r="BI15" s="20"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="19">
         <v>97.1</v>
       </c>
       <c r="C16" s="19">
         <v>87.9</v>
       </c>
       <c r="D16" s="19">
         <v>99.5</v>
       </c>
       <c r="E16" s="19">
         <v>103.6</v>
       </c>
       <c r="F16" s="19">
         <v>102.3</v>
       </c>
@@ -8805,51 +8825,53 @@
       </c>
       <c r="AV16" s="20">
         <v>100</v>
       </c>
       <c r="AW16" s="20">
         <v>100.2</v>
       </c>
       <c r="AX16" s="19">
         <v>104.3</v>
       </c>
       <c r="AY16" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ16" s="19">
         <v>107.5</v>
       </c>
       <c r="BA16" s="19">
         <v>102.9</v>
       </c>
       <c r="BB16" s="19">
         <v>82.5</v>
       </c>
       <c r="BC16" s="19">
         <v>87.1</v>
       </c>
-      <c r="BD16" s="19"/>
+      <c r="BD16" s="19">
+        <v>79.5</v>
+      </c>
       <c r="BE16" s="19"/>
       <c r="BF16" s="19"/>
       <c r="BG16" s="19"/>
       <c r="BH16" s="20"/>
       <c r="BI16" s="20"/>
     </row>
     <row r="17" spans="1:61" ht="13.5" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>111.8</v>
       </c>
       <c r="C17" s="19">
         <v>108.3</v>
       </c>
       <c r="D17" s="19">
         <v>105.8</v>
       </c>
       <c r="E17" s="19">
         <v>108.4</v>
       </c>
       <c r="F17" s="19">
         <v>107.1</v>
       </c>
@@ -8978,51 +9000,53 @@
       </c>
       <c r="AV17" s="20">
         <v>103.3</v>
       </c>
       <c r="AW17" s="20">
         <v>114.4</v>
       </c>
       <c r="AX17" s="19">
         <v>102.5</v>
       </c>
       <c r="AY17" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ17" s="19">
         <v>103.9</v>
       </c>
       <c r="BA17" s="19">
         <v>103.1</v>
       </c>
       <c r="BB17" s="19">
         <v>105.2</v>
       </c>
       <c r="BC17" s="19">
         <v>105.6</v>
       </c>
-      <c r="BD17" s="19"/>
+      <c r="BD17" s="19">
+        <v>104.5</v>
+      </c>
       <c r="BE17" s="19"/>
       <c r="BF17" s="19"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="20"/>
       <c r="BI17" s="20"/>
     </row>
     <row r="18" spans="1:61" ht="13.5" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>87.9</v>
       </c>
       <c r="C18" s="19">
         <v>105.7</v>
       </c>
       <c r="D18" s="19">
         <v>109.1</v>
       </c>
       <c r="E18" s="19">
         <v>107.9</v>
       </c>
       <c r="F18" s="19">
         <v>108.4</v>
       </c>
@@ -9151,51 +9175,53 @@
       </c>
       <c r="AV18" s="20">
         <v>110.8</v>
       </c>
       <c r="AW18" s="20">
         <v>110.3</v>
       </c>
       <c r="AX18" s="19">
         <v>96.2</v>
       </c>
       <c r="AY18" s="19">
         <v>93.1</v>
       </c>
       <c r="AZ18" s="19">
         <v>90.9</v>
       </c>
       <c r="BA18" s="19">
         <v>94</v>
       </c>
       <c r="BB18" s="19">
         <v>92.9</v>
       </c>
       <c r="BC18" s="19">
         <v>95</v>
       </c>
-      <c r="BD18" s="19"/>
+      <c r="BD18" s="19">
+        <v>95.7</v>
+      </c>
       <c r="BE18" s="19"/>
       <c r="BF18" s="19"/>
       <c r="BG18" s="19"/>
       <c r="BH18" s="20"/>
       <c r="BI18" s="20"/>
     </row>
     <row r="19" spans="1:61" ht="13.5" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>98.4</v>
       </c>
       <c r="C19" s="19">
         <v>104.7</v>
       </c>
       <c r="D19" s="19">
         <v>100</v>
       </c>
       <c r="E19" s="19">
         <v>100.9</v>
       </c>
       <c r="F19" s="19">
         <v>100.4</v>
       </c>
@@ -9324,205 +9350,207 @@
       </c>
       <c r="AV19" s="20">
         <v>100</v>
       </c>
       <c r="AW19" s="20">
         <v>112.6</v>
       </c>
       <c r="AX19" s="19">
         <v>61.3</v>
       </c>
       <c r="AY19" s="19">
         <v>67.3</v>
       </c>
       <c r="AZ19" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="BA19" s="19">
         <v>88.3</v>
       </c>
       <c r="BB19" s="19">
         <v>92.6</v>
       </c>
       <c r="BC19" s="19">
         <v>104.4</v>
       </c>
-      <c r="BD19" s="19"/>
+      <c r="BD19" s="19">
+        <v>104.7</v>
+      </c>
       <c r="BE19" s="19"/>
       <c r="BF19" s="19"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="20"/>
       <c r="BI19" s="20"/>
     </row>
     <row r="20" spans="1:61">
-      <c r="B20" s="31"/>
-[...4 lines deleted...]
-      <c r="G20" s="31"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="28"/>
-[...12 lines deleted...]
-      <c r="O21" s="28"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS22" s="11"/>
       <c r="AT22" s="11"/>
       <c r="AU22" s="11"/>
       <c r="AV22" s="11"/>
       <c r="AW22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE22" s="11"/>
       <c r="BF22" s="11"/>
       <c r="BG22" s="11"/>
       <c r="BH22" s="11"/>
       <c r="BI22" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="29"/>
-      <c r="B23" s="25" t="s">
+      <c r="A23" s="25"/>
+      <c r="B23" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="26"/>
-[...10 lines deleted...]
-      <c r="N23" s="25" t="s">
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O23" s="26"/>
-[...10 lines deleted...]
-      <c r="Z23" s="25" t="s">
+      <c r="O23" s="28"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="28"/>
+      <c r="R23" s="28"/>
+      <c r="S23" s="28"/>
+      <c r="T23" s="28"/>
+      <c r="U23" s="28"/>
+      <c r="V23" s="28"/>
+      <c r="W23" s="28"/>
+      <c r="X23" s="28"/>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="26"/>
-[...10 lines deleted...]
-      <c r="AL23" s="25" t="s">
+      <c r="AA23" s="28"/>
+      <c r="AB23" s="28"/>
+      <c r="AC23" s="28"/>
+      <c r="AD23" s="28"/>
+      <c r="AE23" s="28"/>
+      <c r="AF23" s="28"/>
+      <c r="AG23" s="28"/>
+      <c r="AH23" s="28"/>
+      <c r="AI23" s="28"/>
+      <c r="AJ23" s="28"/>
+      <c r="AK23" s="29"/>
+      <c r="AL23" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM23" s="26"/>
-[...10 lines deleted...]
-      <c r="AX23" s="25" t="s">
+      <c r="AM23" s="28"/>
+      <c r="AN23" s="28"/>
+      <c r="AO23" s="28"/>
+      <c r="AP23" s="28"/>
+      <c r="AQ23" s="28"/>
+      <c r="AR23" s="28"/>
+      <c r="AS23" s="28"/>
+      <c r="AT23" s="28"/>
+      <c r="AU23" s="28"/>
+      <c r="AV23" s="28"/>
+      <c r="AW23" s="29"/>
+      <c r="AX23" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY23" s="26"/>
-[...9 lines deleted...]
-      <c r="BI23" s="27"/>
+      <c r="AY23" s="28"/>
+      <c r="AZ23" s="28"/>
+      <c r="BA23" s="28"/>
+      <c r="BB23" s="28"/>
+      <c r="BC23" s="28"/>
+      <c r="BD23" s="28"/>
+      <c r="BE23" s="28"/>
+      <c r="BF23" s="28"/>
+      <c r="BG23" s="28"/>
+      <c r="BH23" s="28"/>
+      <c r="BI23" s="29"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="30"/>
+      <c r="A24" s="26"/>
       <c r="B24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="13" t="s">
@@ -9826,51 +9854,53 @@
       </c>
       <c r="AV25" s="16">
         <v>108.2</v>
       </c>
       <c r="AW25" s="16">
         <v>109.6</v>
       </c>
       <c r="AX25" s="17">
         <v>103.4</v>
       </c>
       <c r="AY25" s="15">
         <v>104.4</v>
       </c>
       <c r="AZ25" s="15">
         <v>104.1</v>
       </c>
       <c r="BA25" s="15">
         <v>104.6</v>
       </c>
       <c r="BB25" s="15">
         <v>104.4</v>
       </c>
       <c r="BC25" s="15">
         <v>104.7</v>
       </c>
-      <c r="BD25" s="15"/>
+      <c r="BD25" s="15">
+        <v>104.7</v>
+      </c>
       <c r="BE25" s="15"/>
       <c r="BF25" s="15"/>
       <c r="BG25" s="15"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="19">
         <v>100.2</v>
       </c>
       <c r="C26" s="19">
         <v>100.5</v>
       </c>
       <c r="D26" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E26" s="19">
         <v>105</v>
       </c>
       <c r="F26" s="19">
         <v>103.9</v>
       </c>
@@ -9999,51 +10029,53 @@
       </c>
       <c r="AV26" s="20">
         <v>106</v>
       </c>
       <c r="AW26" s="20">
         <v>104.1</v>
       </c>
       <c r="AX26" s="19">
         <v>122.2</v>
       </c>
       <c r="AY26" s="19">
         <v>110</v>
       </c>
       <c r="AZ26" s="19">
         <v>109.2</v>
       </c>
       <c r="BA26" s="19">
         <v>119.9</v>
       </c>
       <c r="BB26" s="19">
         <v>119.3</v>
       </c>
       <c r="BC26" s="19">
         <v>114.1</v>
       </c>
-      <c r="BD26" s="19"/>
+      <c r="BD26" s="19">
+        <v>110.1</v>
+      </c>
       <c r="BE26" s="19"/>
       <c r="BF26" s="19"/>
       <c r="BG26" s="19"/>
       <c r="BH26" s="20"/>
       <c r="BI26" s="20"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="19">
         <v>81.5</v>
       </c>
       <c r="C27" s="19">
         <v>83.5</v>
       </c>
       <c r="D27" s="19">
         <v>84.5</v>
       </c>
       <c r="E27" s="19">
         <v>101.7</v>
       </c>
       <c r="F27" s="19">
         <v>102.3</v>
       </c>
@@ -10172,51 +10204,53 @@
       </c>
       <c r="AV27" s="20">
         <v>109.8</v>
       </c>
       <c r="AW27" s="20">
         <v>107</v>
       </c>
       <c r="AX27" s="19">
         <v>203.9</v>
       </c>
       <c r="AY27" s="19">
         <v>185.9</v>
       </c>
       <c r="AZ27" s="19">
         <v>161.1</v>
       </c>
       <c r="BA27" s="19">
         <v>151.69999999999999</v>
       </c>
       <c r="BB27" s="19">
         <v>150</v>
       </c>
       <c r="BC27" s="19">
         <v>138</v>
       </c>
-      <c r="BD27" s="19"/>
+      <c r="BD27" s="19">
+        <v>115.1</v>
+      </c>
       <c r="BE27" s="19"/>
       <c r="BF27" s="19"/>
       <c r="BG27" s="19"/>
       <c r="BH27" s="20"/>
       <c r="BI27" s="20"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="19">
         <v>100.3</v>
       </c>
       <c r="C28" s="19">
         <v>100.2</v>
       </c>
       <c r="D28" s="19">
         <v>100.2</v>
       </c>
       <c r="E28" s="19">
         <v>100.5</v>
       </c>
       <c r="F28" s="19">
         <v>100.5</v>
       </c>
@@ -10345,51 +10379,53 @@
       </c>
       <c r="AV28" s="20">
         <v>108.7</v>
       </c>
       <c r="AW28" s="20">
         <v>108.3</v>
       </c>
       <c r="AX28" s="19">
         <v>99.8</v>
       </c>
       <c r="AY28" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ28" s="19">
         <v>102.5</v>
       </c>
       <c r="BA28" s="19">
         <v>100.1</v>
       </c>
       <c r="BB28" s="19">
         <v>103.4</v>
       </c>
       <c r="BC28" s="19">
         <v>112.1</v>
       </c>
-      <c r="BD28" s="19"/>
+      <c r="BD28" s="19">
+        <v>110.3</v>
+      </c>
       <c r="BE28" s="19"/>
       <c r="BF28" s="19"/>
       <c r="BG28" s="19"/>
       <c r="BH28" s="20"/>
       <c r="BI28" s="20"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="19">
         <v>104.2</v>
       </c>
       <c r="C29" s="19">
         <v>104</v>
       </c>
       <c r="D29" s="19">
         <v>103.5</v>
       </c>
       <c r="E29" s="19">
         <v>102.7</v>
       </c>
       <c r="F29" s="19">
         <v>103.6</v>
       </c>
@@ -10518,51 +10554,53 @@
       </c>
       <c r="AV29" s="20">
         <v>107.2</v>
       </c>
       <c r="AW29" s="20">
         <v>109.5</v>
       </c>
       <c r="AX29" s="19">
         <v>92.6</v>
       </c>
       <c r="AY29" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ29" s="19">
         <v>97.2</v>
       </c>
       <c r="BA29" s="19">
         <v>106.9</v>
       </c>
       <c r="BB29" s="19">
         <v>101.5</v>
       </c>
       <c r="BC29" s="19">
         <v>100.1</v>
       </c>
-      <c r="BD29" s="19"/>
+      <c r="BD29" s="19">
+        <v>108.1</v>
+      </c>
       <c r="BE29" s="19"/>
       <c r="BF29" s="19"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="20"/>
       <c r="BI29" s="20"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="19">
         <v>100.5</v>
       </c>
       <c r="C30" s="19">
         <v>100.5</v>
       </c>
       <c r="D30" s="19">
         <v>103.9</v>
       </c>
       <c r="E30" s="19">
         <v>107.7</v>
       </c>
       <c r="F30" s="19">
         <v>105.9</v>
       </c>
@@ -10691,51 +10729,53 @@
       </c>
       <c r="AV30" s="20">
         <v>102.2</v>
       </c>
       <c r="AW30" s="20">
         <v>101.1</v>
       </c>
       <c r="AX30" s="19">
         <v>104.8</v>
       </c>
       <c r="AY30" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ30" s="19">
         <v>102.8</v>
       </c>
       <c r="BA30" s="19">
         <v>102</v>
       </c>
       <c r="BB30" s="19">
         <v>103.2</v>
       </c>
       <c r="BC30" s="19">
         <v>103.2</v>
       </c>
-      <c r="BD30" s="19"/>
+      <c r="BD30" s="19">
+        <v>102.9</v>
+      </c>
       <c r="BE30" s="19"/>
       <c r="BF30" s="19"/>
       <c r="BG30" s="19"/>
       <c r="BH30" s="20"/>
       <c r="BI30" s="20"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="19">
         <v>96.6</v>
       </c>
       <c r="C31" s="19">
         <v>99.7</v>
       </c>
       <c r="D31" s="19">
         <v>94.5</v>
       </c>
       <c r="E31" s="19">
         <v>90.2</v>
       </c>
       <c r="F31" s="19">
         <v>87.6</v>
       </c>
@@ -10864,51 +10904,53 @@
       </c>
       <c r="AV31" s="20">
         <v>123.3</v>
       </c>
       <c r="AW31" s="20">
         <v>115.9</v>
       </c>
       <c r="AX31" s="19">
         <v>108.1</v>
       </c>
       <c r="AY31" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ31" s="19">
         <v>100.7</v>
       </c>
       <c r="BA31" s="19">
         <v>102.8</v>
       </c>
       <c r="BB31" s="19">
         <v>105</v>
       </c>
       <c r="BC31" s="19">
         <v>104.9</v>
       </c>
-      <c r="BD31" s="19"/>
+      <c r="BD31" s="19">
+        <v>105.7</v>
+      </c>
       <c r="BE31" s="19"/>
       <c r="BF31" s="19"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="20"/>
       <c r="BI31" s="20"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="19">
         <v>101.4</v>
       </c>
       <c r="C32" s="19">
         <v>102.3</v>
       </c>
       <c r="D32" s="19">
         <v>101.8</v>
       </c>
       <c r="E32" s="19">
         <v>102.8</v>
       </c>
       <c r="F32" s="19">
         <v>101.7</v>
       </c>
@@ -11037,51 +11079,53 @@
       </c>
       <c r="AV32" s="20">
         <v>125.9</v>
       </c>
       <c r="AW32" s="20">
         <v>116.2</v>
       </c>
       <c r="AX32" s="19">
         <v>94.2</v>
       </c>
       <c r="AY32" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ32" s="19">
         <v>96.4</v>
       </c>
       <c r="BA32" s="19">
         <v>90.5</v>
       </c>
       <c r="BB32" s="19">
         <v>95</v>
       </c>
       <c r="BC32" s="19">
         <v>85.8</v>
       </c>
-      <c r="BD32" s="19"/>
+      <c r="BD32" s="19">
+        <v>118.7</v>
+      </c>
       <c r="BE32" s="19"/>
       <c r="BF32" s="19"/>
       <c r="BG32" s="19"/>
       <c r="BH32" s="20"/>
       <c r="BI32" s="20"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="19">
         <v>100</v>
       </c>
       <c r="C33" s="19">
         <v>99.9</v>
       </c>
       <c r="D33" s="19">
         <v>101.1</v>
       </c>
       <c r="E33" s="19">
         <v>100.5</v>
       </c>
       <c r="F33" s="19">
         <v>101.5</v>
       </c>
@@ -11210,51 +11254,53 @@
       </c>
       <c r="AV33" s="20">
         <v>101.8</v>
       </c>
       <c r="AW33" s="20">
         <v>109.2</v>
       </c>
       <c r="AX33" s="19">
         <v>98.3</v>
       </c>
       <c r="AY33" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ33" s="19">
         <v>92.2</v>
       </c>
       <c r="BA33" s="19">
         <v>91.3</v>
       </c>
       <c r="BB33" s="19">
         <v>94.2</v>
       </c>
       <c r="BC33" s="19">
         <v>100</v>
       </c>
-      <c r="BD33" s="19"/>
+      <c r="BD33" s="19">
+        <v>100</v>
+      </c>
       <c r="BE33" s="19"/>
       <c r="BF33" s="19"/>
       <c r="BG33" s="19"/>
       <c r="BH33" s="20"/>
       <c r="BI33" s="20"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="19">
         <v>101.3</v>
       </c>
       <c r="C34" s="19">
         <v>101.1</v>
       </c>
       <c r="D34" s="19">
         <v>101.6</v>
       </c>
       <c r="E34" s="19">
         <v>102</v>
       </c>
       <c r="F34" s="19">
         <v>101.6</v>
       </c>
@@ -11383,51 +11429,53 @@
       </c>
       <c r="AV34" s="20">
         <v>102.2</v>
       </c>
       <c r="AW34" s="20">
         <v>100</v>
       </c>
       <c r="AX34" s="19">
         <v>88.2</v>
       </c>
       <c r="AY34" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ34" s="19">
         <v>98.3</v>
       </c>
       <c r="BA34" s="19">
         <v>98.2</v>
       </c>
       <c r="BB34" s="19">
         <v>100.7</v>
       </c>
       <c r="BC34" s="19">
         <v>102.5</v>
       </c>
-      <c r="BD34" s="19"/>
+      <c r="BD34" s="19">
+        <v>99.4</v>
+      </c>
       <c r="BE34" s="19"/>
       <c r="BF34" s="19"/>
       <c r="BG34" s="19"/>
       <c r="BH34" s="20"/>
       <c r="BI34" s="20"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19">
         <v>97.1</v>
       </c>
       <c r="C35" s="19">
         <v>87.9</v>
       </c>
       <c r="D35" s="19">
         <v>99.5</v>
       </c>
       <c r="E35" s="19">
         <v>103.6</v>
       </c>
       <c r="F35" s="19">
         <v>102.3</v>
       </c>
@@ -11556,51 +11604,53 @@
       </c>
       <c r="AV35" s="20">
         <v>100</v>
       </c>
       <c r="AW35" s="20">
         <v>100.2</v>
       </c>
       <c r="AX35" s="19">
         <v>104.3</v>
       </c>
       <c r="AY35" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ35" s="19">
         <v>107.5</v>
       </c>
       <c r="BA35" s="19">
         <v>103</v>
       </c>
       <c r="BB35" s="19">
         <v>82.2</v>
       </c>
       <c r="BC35" s="19">
         <v>86.9</v>
       </c>
-      <c r="BD35" s="19"/>
+      <c r="BD35" s="19">
+        <v>79.2</v>
+      </c>
       <c r="BE35" s="19"/>
       <c r="BF35" s="19"/>
       <c r="BG35" s="19"/>
       <c r="BH35" s="20"/>
       <c r="BI35" s="20"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="19">
         <v>111.8</v>
       </c>
       <c r="C36" s="19">
         <v>108.3</v>
       </c>
       <c r="D36" s="19">
         <v>105.8</v>
       </c>
       <c r="E36" s="19">
         <v>108.4</v>
       </c>
       <c r="F36" s="19">
         <v>107.1</v>
       </c>
@@ -11729,51 +11779,53 @@
       </c>
       <c r="AV36" s="20">
         <v>103.3</v>
       </c>
       <c r="AW36" s="20">
         <v>114.4</v>
       </c>
       <c r="AX36" s="19">
         <v>102.5</v>
       </c>
       <c r="AY36" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ36" s="19">
         <v>103.9</v>
       </c>
       <c r="BA36" s="19">
         <v>103.1</v>
       </c>
       <c r="BB36" s="19">
         <v>105.2</v>
       </c>
       <c r="BC36" s="19">
         <v>105.6</v>
       </c>
-      <c r="BD36" s="19"/>
+      <c r="BD36" s="19">
+        <v>104.5</v>
+      </c>
       <c r="BE36" s="19"/>
       <c r="BF36" s="19"/>
       <c r="BG36" s="19"/>
       <c r="BH36" s="20"/>
       <c r="BI36" s="20"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="19">
         <v>87.9</v>
       </c>
       <c r="C37" s="19">
         <v>105.7</v>
       </c>
       <c r="D37" s="19">
         <v>109.1</v>
       </c>
       <c r="E37" s="19">
         <v>107.9</v>
       </c>
       <c r="F37" s="19">
         <v>108.4</v>
       </c>
@@ -11902,51 +11954,53 @@
       </c>
       <c r="AV37" s="20">
         <v>110.8</v>
       </c>
       <c r="AW37" s="20">
         <v>110.4</v>
       </c>
       <c r="AX37" s="19">
         <v>96.1</v>
       </c>
       <c r="AY37" s="19">
         <v>93</v>
       </c>
       <c r="AZ37" s="19">
         <v>90.8</v>
       </c>
       <c r="BA37" s="19">
         <v>93.7</v>
       </c>
       <c r="BB37" s="19">
         <v>92.6</v>
       </c>
       <c r="BC37" s="19">
         <v>94.8</v>
       </c>
-      <c r="BD37" s="19"/>
+      <c r="BD37" s="19">
+        <v>95.5</v>
+      </c>
       <c r="BE37" s="19"/>
       <c r="BF37" s="19"/>
       <c r="BG37" s="19"/>
       <c r="BH37" s="20"/>
       <c r="BI37" s="20"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="19">
         <v>98.3</v>
       </c>
       <c r="C38" s="19">
         <v>104.8</v>
       </c>
       <c r="D38" s="19">
         <v>100</v>
       </c>
       <c r="E38" s="19">
         <v>101.1</v>
       </c>
       <c r="F38" s="19">
         <v>100.4</v>
       </c>
@@ -12075,111 +12129,113 @@
       </c>
       <c r="AV38" s="20">
         <v>100</v>
       </c>
       <c r="AW38" s="20">
         <v>112.8</v>
       </c>
       <c r="AX38" s="19">
         <v>59.5</v>
       </c>
       <c r="AY38" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ38" s="19">
         <v>77.3</v>
       </c>
       <c r="BA38" s="19">
         <v>87.4</v>
       </c>
       <c r="BB38" s="19">
         <v>92</v>
       </c>
       <c r="BC38" s="19">
         <v>104.7</v>
       </c>
-      <c r="BD38" s="19"/>
+      <c r="BD38" s="19">
+        <v>105</v>
+      </c>
       <c r="BE38" s="19"/>
       <c r="BF38" s="19"/>
       <c r="BG38" s="19"/>
       <c r="BH38" s="20"/>
       <c r="BI38" s="20"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" s="7"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="9"/>
       <c r="H39" s="7"/>
       <c r="I39" s="10"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
     </row>
     <row r="40" spans="1:61">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:61" ht="21" customHeight="1">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="28"/>
-[...12 lines deleted...]
-      <c r="O41" s="28"/>
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="31"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="31"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
+      <c r="N41" s="31"/>
+      <c r="O41" s="31"/>
     </row>
     <row r="42" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="21"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
       <c r="U42" s="11" t="s">
@@ -12204,124 +12260,124 @@
       <c r="AJ42" s="11"/>
       <c r="AK42" s="12"/>
       <c r="AL42" s="21"/>
       <c r="AM42" s="21"/>
       <c r="AN42" s="21"/>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT42" s="11"/>
       <c r="AU42" s="11"/>
       <c r="AV42" s="11"/>
       <c r="AW42" s="12"/>
       <c r="BE42" s="11"/>
       <c r="BF42" s="11"/>
       <c r="BG42" s="11"/>
       <c r="BH42" s="11"/>
       <c r="BI42" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="29"/>
-      <c r="B43" s="25" t="s">
+      <c r="A43" s="25"/>
+      <c r="B43" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="26"/>
-[...10 lines deleted...]
-      <c r="N43" s="25" t="s">
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="28"/>
+      <c r="K43" s="28"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O43" s="26"/>
-[...10 lines deleted...]
-      <c r="Z43" s="25" t="s">
+      <c r="O43" s="28"/>
+      <c r="P43" s="28"/>
+      <c r="Q43" s="28"/>
+      <c r="R43" s="28"/>
+      <c r="S43" s="28"/>
+      <c r="T43" s="28"/>
+      <c r="U43" s="28"/>
+      <c r="V43" s="28"/>
+      <c r="W43" s="28"/>
+      <c r="X43" s="28"/>
+      <c r="Y43" s="29"/>
+      <c r="Z43" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA43" s="26"/>
-[...10 lines deleted...]
-      <c r="AL43" s="25" t="s">
+      <c r="AA43" s="28"/>
+      <c r="AB43" s="28"/>
+      <c r="AC43" s="28"/>
+      <c r="AD43" s="28"/>
+      <c r="AE43" s="28"/>
+      <c r="AF43" s="28"/>
+      <c r="AG43" s="28"/>
+      <c r="AH43" s="28"/>
+      <c r="AI43" s="28"/>
+      <c r="AJ43" s="28"/>
+      <c r="AK43" s="29"/>
+      <c r="AL43" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM43" s="26"/>
-[...10 lines deleted...]
-      <c r="AX43" s="25" t="s">
+      <c r="AM43" s="28"/>
+      <c r="AN43" s="28"/>
+      <c r="AO43" s="28"/>
+      <c r="AP43" s="28"/>
+      <c r="AQ43" s="28"/>
+      <c r="AR43" s="28"/>
+      <c r="AS43" s="28"/>
+      <c r="AT43" s="28"/>
+      <c r="AU43" s="28"/>
+      <c r="AV43" s="28"/>
+      <c r="AW43" s="29"/>
+      <c r="AX43" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY43" s="26"/>
-[...9 lines deleted...]
-      <c r="BI43" s="27"/>
+      <c r="AY43" s="28"/>
+      <c r="AZ43" s="28"/>
+      <c r="BA43" s="28"/>
+      <c r="BB43" s="28"/>
+      <c r="BC43" s="28"/>
+      <c r="BD43" s="28"/>
+      <c r="BE43" s="28"/>
+      <c r="BF43" s="28"/>
+      <c r="BG43" s="28"/>
+      <c r="BH43" s="28"/>
+      <c r="BI43" s="29"/>
     </row>
     <row r="44" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="30"/>
+      <c r="A44" s="26"/>
       <c r="B44" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="13" t="s">
@@ -12625,51 +12681,53 @@
       </c>
       <c r="AV45" s="16">
         <v>112.6</v>
       </c>
       <c r="AW45" s="16">
         <v>115.5</v>
       </c>
       <c r="AX45" s="17">
         <v>100</v>
       </c>
       <c r="AY45" s="15">
         <v>100</v>
       </c>
       <c r="AZ45" s="15">
         <v>100</v>
       </c>
       <c r="BA45" s="15">
         <v>103.2</v>
       </c>
       <c r="BB45" s="15">
         <v>102.5</v>
       </c>
       <c r="BC45" s="15">
         <v>102.1</v>
       </c>
-      <c r="BD45" s="15"/>
+      <c r="BD45" s="15">
+        <v>121.3</v>
+      </c>
       <c r="BE45" s="15"/>
       <c r="BF45" s="15"/>
       <c r="BG45" s="15"/>
       <c r="BH45" s="16"/>
       <c r="BI45" s="16"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="19">
         <v>100</v>
       </c>
       <c r="C46" s="19">
         <v>100</v>
       </c>
       <c r="D46" s="19">
         <v>100</v>
       </c>
       <c r="E46" s="19">
         <v>100</v>
       </c>
       <c r="F46" s="19">
         <v>100</v>
       </c>
@@ -12798,51 +12856,53 @@
       </c>
       <c r="AV46" s="20">
         <v>100</v>
       </c>
       <c r="AW46" s="20">
         <v>100.2</v>
       </c>
       <c r="AX46" s="19">
         <v>100</v>
       </c>
       <c r="AY46" s="19">
         <v>100</v>
       </c>
       <c r="AZ46" s="19">
         <v>100</v>
       </c>
       <c r="BA46" s="19">
         <v>137.6</v>
       </c>
       <c r="BB46" s="19">
         <v>130.1</v>
       </c>
       <c r="BC46" s="19">
         <v>125.1</v>
       </c>
-      <c r="BD46" s="19"/>
+      <c r="BD46" s="19">
+        <v>100.3</v>
+      </c>
       <c r="BE46" s="19"/>
       <c r="BF46" s="19"/>
       <c r="BG46" s="19"/>
       <c r="BH46" s="20"/>
       <c r="BI46" s="20"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="19">
         <v>100</v>
       </c>
       <c r="C47" s="19">
         <v>100</v>
       </c>
       <c r="D47" s="19">
         <v>100</v>
       </c>
       <c r="E47" s="19">
         <v>100</v>
       </c>
       <c r="F47" s="19">
         <v>100</v>
       </c>
@@ -12971,51 +13031,53 @@
       </c>
       <c r="AV47" s="20">
         <v>106.7</v>
       </c>
       <c r="AW47" s="20">
         <v>100.6</v>
       </c>
       <c r="AX47" s="19">
         <v>100</v>
       </c>
       <c r="AY47" s="19">
         <v>100</v>
       </c>
       <c r="AZ47" s="19">
         <v>100</v>
       </c>
       <c r="BA47" s="19">
         <v>159.19999999999999</v>
       </c>
       <c r="BB47" s="19">
         <v>147.4</v>
       </c>
       <c r="BC47" s="19">
         <v>139.5</v>
       </c>
-      <c r="BD47" s="19"/>
+      <c r="BD47" s="19">
+        <v>104.3</v>
+      </c>
       <c r="BE47" s="19"/>
       <c r="BF47" s="19"/>
       <c r="BG47" s="19"/>
       <c r="BH47" s="20"/>
       <c r="BI47" s="20"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="19">
         <v>100</v>
       </c>
       <c r="C48" s="19">
         <v>100</v>
       </c>
       <c r="D48" s="19">
         <v>100</v>
       </c>
       <c r="E48" s="19">
         <v>100</v>
       </c>
       <c r="F48" s="19">
         <v>100</v>
       </c>
@@ -13144,51 +13206,53 @@
       </c>
       <c r="AV48" s="20">
         <v>119.8</v>
       </c>
       <c r="AW48" s="20">
         <v>119.5</v>
       </c>
       <c r="AX48" s="19">
         <v>100</v>
       </c>
       <c r="AY48" s="19">
         <v>100</v>
       </c>
       <c r="AZ48" s="19">
         <v>100</v>
       </c>
       <c r="BA48" s="19">
         <v>97.1</v>
       </c>
       <c r="BB48" s="19">
         <v>97.7</v>
       </c>
       <c r="BC48" s="19">
         <v>98.1</v>
       </c>
-      <c r="BD48" s="19"/>
+      <c r="BD48" s="19">
+        <v>104.4</v>
+      </c>
       <c r="BE48" s="19"/>
       <c r="BF48" s="19"/>
       <c r="BG48" s="19"/>
       <c r="BH48" s="20"/>
       <c r="BI48" s="20"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="22" t="s">
         <v>16</v>
       </c>
@@ -13317,51 +13381,53 @@
       </c>
       <c r="AV49" s="20">
         <v>109.7</v>
       </c>
       <c r="AW49" s="20">
         <v>113.4</v>
       </c>
       <c r="AX49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC49" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD49" s="19"/>
+      <c r="BD49" s="19">
+        <v>142.9</v>
+      </c>
       <c r="BE49" s="19"/>
       <c r="BF49" s="19"/>
       <c r="BG49" s="19"/>
       <c r="BH49" s="20"/>
       <c r="BI49" s="20"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>16</v>
       </c>
@@ -13490,51 +13556,53 @@
       </c>
       <c r="AV50" s="20">
         <v>104</v>
       </c>
       <c r="AW50" s="20">
         <v>96.4</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC50" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD50" s="19"/>
+      <c r="BD50" s="19">
+        <v>99.9</v>
+      </c>
       <c r="BE50" s="19"/>
       <c r="BF50" s="19"/>
       <c r="BG50" s="19"/>
       <c r="BH50" s="20"/>
       <c r="BI50" s="20"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="22" t="s">
         <v>16</v>
       </c>
@@ -13663,51 +13731,53 @@
       </c>
       <c r="AV51" s="20">
         <v>134.9</v>
       </c>
       <c r="AW51" s="20">
         <v>125.5</v>
       </c>
       <c r="AX51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC51" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD51" s="19"/>
+      <c r="BD51" s="19">
+        <v>97.4</v>
+      </c>
       <c r="BE51" s="19"/>
       <c r="BF51" s="19"/>
       <c r="BG51" s="19"/>
       <c r="BH51" s="20"/>
       <c r="BI51" s="20"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="22" t="s">
         <v>16</v>
       </c>
@@ -13836,51 +13906,53 @@
       </c>
       <c r="AV52" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="AW52" s="20">
         <v>124.1</v>
       </c>
       <c r="AX52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC52" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD52" s="19"/>
+      <c r="BD52" s="19">
+        <v>901.6</v>
+      </c>
       <c r="BE52" s="19"/>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="20"/>
       <c r="BI52" s="20"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="22" t="s">
         <v>16</v>
       </c>
@@ -14009,51 +14081,53 @@
       </c>
       <c r="AV53" s="20">
         <v>102.6</v>
       </c>
       <c r="AW53" s="20">
         <v>112.4</v>
       </c>
       <c r="AX53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC53" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD53" s="19"/>
+      <c r="BD53" s="19">
+        <v>101.2</v>
+      </c>
       <c r="BE53" s="19"/>
       <c r="BF53" s="19"/>
       <c r="BG53" s="19"/>
       <c r="BH53" s="20"/>
       <c r="BI53" s="20"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="22" t="s">
         <v>16</v>
       </c>
@@ -14182,51 +14256,53 @@
       </c>
       <c r="AV54" s="20">
         <v>103.4</v>
       </c>
       <c r="AW54" s="20">
         <v>100.7</v>
       </c>
       <c r="AX54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD54" s="19"/>
+      <c r="BD54" s="19">
+        <v>96.6</v>
+      </c>
       <c r="BE54" s="19"/>
       <c r="BF54" s="19"/>
       <c r="BG54" s="19"/>
       <c r="BH54" s="20"/>
       <c r="BI54" s="20"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>16</v>
       </c>
@@ -14355,51 +14431,53 @@
       </c>
       <c r="AV55" s="20">
         <v>124.2</v>
       </c>
       <c r="AW55" s="20">
         <v>142.19999999999999</v>
       </c>
       <c r="AX55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC55" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD55" s="19"/>
+      <c r="BD55" s="19">
+        <v>101.1</v>
+      </c>
       <c r="BE55" s="19"/>
       <c r="BF55" s="19"/>
       <c r="BG55" s="19"/>
       <c r="BH55" s="20"/>
       <c r="BI55" s="20"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="22">
         <v>100</v>
       </c>
       <c r="C56" s="22">
         <v>100</v>
       </c>
       <c r="D56" s="22">
         <v>100</v>
       </c>
       <c r="E56" s="22">
         <v>100</v>
       </c>
       <c r="F56" s="22">
         <v>100</v>
       </c>
@@ -14528,51 +14606,53 @@
       </c>
       <c r="AV56" s="20">
         <v>103.5</v>
       </c>
       <c r="AW56" s="20">
         <v>125.2</v>
       </c>
       <c r="AX56" s="19">
         <v>100</v>
       </c>
       <c r="AY56" s="19">
         <v>100</v>
       </c>
       <c r="AZ56" s="19">
         <v>100</v>
       </c>
       <c r="BA56" s="19">
         <v>77.2</v>
       </c>
       <c r="BB56" s="19">
         <v>81.7</v>
       </c>
       <c r="BC56" s="19">
         <v>84.8</v>
       </c>
-      <c r="BD56" s="19"/>
+      <c r="BD56" s="19">
+        <v>97.7</v>
+      </c>
       <c r="BE56" s="19"/>
       <c r="BF56" s="19"/>
       <c r="BG56" s="19"/>
       <c r="BH56" s="20"/>
       <c r="BI56" s="20"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>16</v>
       </c>
@@ -14701,51 +14781,53 @@
       </c>
       <c r="AV57" s="20">
         <v>113.1</v>
       </c>
       <c r="AW57" s="20">
         <v>112.3</v>
       </c>
       <c r="AX57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC57" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD57" s="19"/>
+      <c r="BD57" s="19">
+        <v>103.4</v>
+      </c>
       <c r="BE57" s="19"/>
       <c r="BF57" s="19"/>
       <c r="BG57" s="19"/>
       <c r="BH57" s="20"/>
       <c r="BI57" s="20"/>
     </row>
     <row r="58" spans="1:61">
       <c r="A58" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="22" t="s">
         <v>16</v>
       </c>
@@ -14874,84 +14956,86 @@
       </c>
       <c r="AV58" s="20">
         <v>105.4</v>
       </c>
       <c r="AW58" s="20">
         <v>127</v>
       </c>
       <c r="AX58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC58" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BD58" s="19"/>
+      <c r="BD58" s="19">
+        <v>99.5</v>
+      </c>
       <c r="BE58" s="19"/>
       <c r="BF58" s="19"/>
       <c r="BG58" s="19"/>
       <c r="BH58" s="20"/>
       <c r="BI58" s="20"/>
     </row>
     <row r="59" spans="1:61">
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:61" ht="21" customHeight="1">
-      <c r="A60" s="28" t="s">
+      <c r="A60" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B60" s="28"/>
-[...12 lines deleted...]
-      <c r="O60" s="28"/>
+      <c r="B60" s="31"/>
+      <c r="C60" s="31"/>
+      <c r="D60" s="31"/>
+      <c r="E60" s="31"/>
+      <c r="F60" s="31"/>
+      <c r="G60" s="31"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="31"/>
+      <c r="J60" s="31"/>
+      <c r="K60" s="31"/>
+      <c r="L60" s="31"/>
+      <c r="M60" s="31"/>
+      <c r="N60" s="31"/>
+      <c r="O60" s="31"/>
     </row>
     <row r="61" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A61" s="21"/>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
       <c r="Q61" s="21"/>
       <c r="R61" s="21"/>
       <c r="S61" s="21"/>
       <c r="T61" s="21"/>
       <c r="U61" s="11" t="s">
@@ -14976,124 +15060,124 @@
       <c r="AJ61" s="11"/>
       <c r="AK61" s="12"/>
       <c r="AL61" s="21"/>
       <c r="AM61" s="21"/>
       <c r="AN61" s="21"/>
       <c r="AO61" s="21"/>
       <c r="AP61" s="21"/>
       <c r="AQ61" s="21"/>
       <c r="AR61" s="21"/>
       <c r="AS61" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT61" s="11"/>
       <c r="AU61" s="11"/>
       <c r="AV61" s="11"/>
       <c r="AW61" s="12"/>
       <c r="BE61" s="11"/>
       <c r="BF61" s="11"/>
       <c r="BG61" s="11"/>
       <c r="BH61" s="11"/>
       <c r="BI61" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A62" s="29"/>
-      <c r="B62" s="25" t="s">
+      <c r="A62" s="25"/>
+      <c r="B62" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C62" s="26"/>
-[...10 lines deleted...]
-      <c r="N62" s="25" t="s">
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="28"/>
+      <c r="J62" s="28"/>
+      <c r="K62" s="28"/>
+      <c r="L62" s="28"/>
+      <c r="M62" s="29"/>
+      <c r="N62" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="O62" s="26"/>
-[...10 lines deleted...]
-      <c r="Z62" s="25" t="s">
+      <c r="O62" s="28"/>
+      <c r="P62" s="28"/>
+      <c r="Q62" s="28"/>
+      <c r="R62" s="28"/>
+      <c r="S62" s="28"/>
+      <c r="T62" s="28"/>
+      <c r="U62" s="28"/>
+      <c r="V62" s="28"/>
+      <c r="W62" s="28"/>
+      <c r="X62" s="28"/>
+      <c r="Y62" s="29"/>
+      <c r="Z62" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AA62" s="26"/>
-[...10 lines deleted...]
-      <c r="AL62" s="25" t="s">
+      <c r="AA62" s="28"/>
+      <c r="AB62" s="28"/>
+      <c r="AC62" s="28"/>
+      <c r="AD62" s="28"/>
+      <c r="AE62" s="28"/>
+      <c r="AF62" s="28"/>
+      <c r="AG62" s="28"/>
+      <c r="AH62" s="28"/>
+      <c r="AI62" s="28"/>
+      <c r="AJ62" s="28"/>
+      <c r="AK62" s="29"/>
+      <c r="AL62" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="AM62" s="26"/>
-[...10 lines deleted...]
-      <c r="AX62" s="25" t="s">
+      <c r="AM62" s="28"/>
+      <c r="AN62" s="28"/>
+      <c r="AO62" s="28"/>
+      <c r="AP62" s="28"/>
+      <c r="AQ62" s="28"/>
+      <c r="AR62" s="28"/>
+      <c r="AS62" s="28"/>
+      <c r="AT62" s="28"/>
+      <c r="AU62" s="28"/>
+      <c r="AV62" s="28"/>
+      <c r="AW62" s="29"/>
+      <c r="AX62" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="AY62" s="26"/>
-[...9 lines deleted...]
-      <c r="BI62" s="27"/>
+      <c r="AY62" s="28"/>
+      <c r="AZ62" s="28"/>
+      <c r="BA62" s="28"/>
+      <c r="BB62" s="28"/>
+      <c r="BC62" s="28"/>
+      <c r="BD62" s="28"/>
+      <c r="BE62" s="28"/>
+      <c r="BF62" s="28"/>
+      <c r="BG62" s="28"/>
+      <c r="BH62" s="28"/>
+      <c r="BI62" s="29"/>
     </row>
     <row r="63" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A63" s="30"/>
+      <c r="A63" s="26"/>
       <c r="B63" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="13" t="s">
@@ -15397,51 +15481,53 @@
       </c>
       <c r="AV64" s="16">
         <v>100.4</v>
       </c>
       <c r="AW64" s="16">
         <v>100.3</v>
       </c>
       <c r="AX64" s="23">
         <v>103.7</v>
       </c>
       <c r="AY64" s="15">
         <v>104.8</v>
       </c>
       <c r="AZ64" s="15">
         <v>104.4</v>
       </c>
       <c r="BA64" s="15">
         <v>104.7</v>
       </c>
       <c r="BB64" s="15">
         <v>104.5</v>
       </c>
       <c r="BC64" s="15">
         <v>104.9</v>
       </c>
-      <c r="BD64" s="15"/>
+      <c r="BD64" s="15">
+        <v>102.2</v>
+      </c>
       <c r="BE64" s="15"/>
       <c r="BF64" s="15"/>
       <c r="BG64" s="15"/>
       <c r="BH64" s="16"/>
       <c r="BI64" s="16"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="19">
         <v>100.2</v>
       </c>
       <c r="C65" s="19">
         <v>100.5</v>
       </c>
       <c r="D65" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E65" s="19">
         <v>105</v>
       </c>
       <c r="F65" s="19">
         <v>103.9</v>
       </c>
@@ -15570,51 +15656,53 @@
       </c>
       <c r="AV65" s="20">
         <v>118.5</v>
       </c>
       <c r="AW65" s="20">
         <v>110.4</v>
       </c>
       <c r="AX65" s="24">
         <v>124.7</v>
       </c>
       <c r="AY65" s="19">
         <v>111.1</v>
       </c>
       <c r="AZ65" s="19">
         <v>110</v>
       </c>
       <c r="BA65" s="19">
         <v>118.3</v>
       </c>
       <c r="BB65" s="19">
         <v>118.3</v>
       </c>
       <c r="BC65" s="19">
         <v>113.2</v>
       </c>
-      <c r="BD65" s="19"/>
+      <c r="BD65" s="19">
+        <v>112.3</v>
+      </c>
       <c r="BE65" s="19"/>
       <c r="BF65" s="19"/>
       <c r="BG65" s="19"/>
       <c r="BH65" s="20"/>
       <c r="BI65" s="20"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="19">
         <v>80.599999999999994</v>
       </c>
       <c r="C66" s="19">
         <v>82.7</v>
       </c>
       <c r="D66" s="19">
         <v>83.8</v>
       </c>
       <c r="E66" s="19">
         <v>101.7</v>
       </c>
       <c r="F66" s="19">
         <v>102.4</v>
       </c>
@@ -15743,51 +15831,53 @@
       </c>
       <c r="AV66" s="20">
         <v>116.1</v>
       </c>
       <c r="AW66" s="20">
         <v>118.4</v>
       </c>
       <c r="AX66" s="24">
         <v>209.5</v>
       </c>
       <c r="AY66" s="19">
         <v>190.2</v>
       </c>
       <c r="AZ66" s="19">
         <v>163.6</v>
       </c>
       <c r="BA66" s="19">
         <v>151.4</v>
       </c>
       <c r="BB66" s="19">
         <v>150</v>
       </c>
       <c r="BC66" s="19">
         <v>137.9</v>
       </c>
-      <c r="BD66" s="19"/>
+      <c r="BD66" s="19">
+        <v>116.5</v>
+      </c>
       <c r="BE66" s="19"/>
       <c r="BF66" s="19"/>
       <c r="BG66" s="19"/>
       <c r="BH66" s="20"/>
       <c r="BI66" s="20"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="19">
         <v>100.5</v>
       </c>
       <c r="C67" s="19">
         <v>100.4</v>
       </c>
       <c r="D67" s="19">
         <v>100.3</v>
       </c>
       <c r="E67" s="19">
         <v>100.8</v>
       </c>
       <c r="F67" s="19">
         <v>100.7</v>
       </c>
@@ -15916,51 +16006,53 @@
       </c>
       <c r="AV67" s="20">
         <v>89.6</v>
       </c>
       <c r="AW67" s="20">
         <v>91</v>
       </c>
       <c r="AX67" s="24">
         <v>99.4</v>
       </c>
       <c r="AY67" s="19">
         <v>108.1</v>
       </c>
       <c r="AZ67" s="19">
         <v>105.5</v>
       </c>
       <c r="BA67" s="19">
         <v>103.7</v>
       </c>
       <c r="BB67" s="19">
         <v>110.3</v>
       </c>
       <c r="BC67" s="19">
         <v>127.9</v>
       </c>
-      <c r="BD67" s="19"/>
+      <c r="BD67" s="19">
+        <v>116</v>
+      </c>
       <c r="BE67" s="19"/>
       <c r="BF67" s="19"/>
       <c r="BG67" s="19"/>
       <c r="BH67" s="20"/>
       <c r="BI67" s="20"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="22">
         <v>104.2</v>
       </c>
       <c r="C68" s="22">
         <v>104</v>
       </c>
       <c r="D68" s="22">
         <v>103.5</v>
       </c>
       <c r="E68" s="22">
         <v>102.7</v>
       </c>
       <c r="F68" s="22">
         <v>103.6</v>
       </c>
@@ -16089,51 +16181,53 @@
       </c>
       <c r="AV68" s="20">
         <v>101.9</v>
       </c>
       <c r="AW68" s="20">
         <v>101.5</v>
       </c>
       <c r="AX68" s="22">
         <v>92.6</v>
       </c>
       <c r="AY68" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ68" s="19">
         <v>97.2</v>
       </c>
       <c r="BA68" s="19">
         <v>106.89</v>
       </c>
       <c r="BB68" s="19">
         <v>101.5</v>
       </c>
       <c r="BC68" s="19">
         <v>100.1</v>
       </c>
-      <c r="BD68" s="19"/>
+      <c r="BD68" s="19">
+        <v>102.6</v>
+      </c>
       <c r="BE68" s="19"/>
       <c r="BF68" s="19"/>
       <c r="BG68" s="19"/>
       <c r="BH68" s="20"/>
       <c r="BI68" s="20"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="22">
         <v>100.5</v>
       </c>
       <c r="C69" s="22">
         <v>100.5</v>
       </c>
       <c r="D69" s="22">
         <v>103.9</v>
       </c>
       <c r="E69" s="22">
         <v>107.7</v>
       </c>
       <c r="F69" s="22">
         <v>105.9</v>
       </c>
@@ -16262,51 +16356,53 @@
       </c>
       <c r="AV69" s="20">
         <v>101.6</v>
       </c>
       <c r="AW69" s="20">
         <v>102.3</v>
       </c>
       <c r="AX69" s="22">
         <v>104.8</v>
       </c>
       <c r="AY69" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ69" s="19">
         <v>102.8</v>
       </c>
       <c r="BA69" s="19">
         <v>102</v>
       </c>
       <c r="BB69" s="19">
         <v>103.2</v>
       </c>
       <c r="BC69" s="19">
         <v>103.2</v>
       </c>
-      <c r="BD69" s="19"/>
+      <c r="BD69" s="19">
+        <v>103.1</v>
+      </c>
       <c r="BE69" s="19"/>
       <c r="BF69" s="19"/>
       <c r="BG69" s="19"/>
       <c r="BH69" s="20"/>
       <c r="BI69" s="20"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="22">
         <v>96.6</v>
       </c>
       <c r="C70" s="22">
         <v>99.7</v>
       </c>
       <c r="D70" s="22">
         <v>94.5</v>
       </c>
       <c r="E70" s="22">
         <v>90.2</v>
       </c>
       <c r="F70" s="22">
         <v>87.6</v>
       </c>
@@ -16435,51 +16531,53 @@
       </c>
       <c r="AV70" s="20">
         <v>89.8</v>
       </c>
       <c r="AW70" s="20">
         <v>92.2</v>
       </c>
       <c r="AX70" s="22">
         <v>108.1</v>
       </c>
       <c r="AY70" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ70" s="19">
         <v>100.7</v>
       </c>
       <c r="BA70" s="19">
         <v>102.8</v>
       </c>
       <c r="BB70" s="19">
         <v>105</v>
       </c>
       <c r="BC70" s="19">
         <v>104.9</v>
       </c>
-      <c r="BD70" s="19"/>
+      <c r="BD70" s="19">
+        <v>106.4</v>
+      </c>
       <c r="BE70" s="19"/>
       <c r="BF70" s="19"/>
       <c r="BG70" s="19"/>
       <c r="BH70" s="20"/>
       <c r="BI70" s="20"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="22">
         <v>101.4</v>
       </c>
       <c r="C71" s="22">
         <v>102.3</v>
       </c>
       <c r="D71" s="22">
         <v>101.8</v>
       </c>
       <c r="E71" s="22">
         <v>102.8</v>
       </c>
       <c r="F71" s="22">
         <v>101.7</v>
       </c>
@@ -16608,51 +16706,53 @@
       </c>
       <c r="AV71" s="20">
         <v>98.3</v>
       </c>
       <c r="AW71" s="20">
         <v>98.4</v>
       </c>
       <c r="AX71" s="22">
         <v>94.2</v>
       </c>
       <c r="AY71" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ71" s="19">
         <v>96.4</v>
       </c>
       <c r="BA71" s="19">
         <v>90.5</v>
       </c>
       <c r="BB71" s="19">
         <v>95</v>
       </c>
       <c r="BC71" s="19">
         <v>85.8</v>
       </c>
-      <c r="BD71" s="19"/>
+      <c r="BD71" s="19">
+        <v>88.3</v>
+      </c>
       <c r="BE71" s="19"/>
       <c r="BF71" s="19"/>
       <c r="BG71" s="19"/>
       <c r="BH71" s="20"/>
       <c r="BI71" s="20"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B72" s="22">
         <v>100</v>
       </c>
       <c r="C72" s="22">
         <v>99.9</v>
       </c>
       <c r="D72" s="22">
         <v>101.1</v>
       </c>
       <c r="E72" s="22">
         <v>100.5</v>
       </c>
       <c r="F72" s="22">
         <v>101.5</v>
       </c>
@@ -16781,51 +16881,53 @@
       </c>
       <c r="AV72" s="20">
         <v>98.8</v>
       </c>
       <c r="AW72" s="20">
         <v>98.8</v>
       </c>
       <c r="AX72" s="22">
         <v>98.3</v>
       </c>
       <c r="AY72" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ72" s="19">
         <v>92.2</v>
       </c>
       <c r="BA72" s="19">
         <v>91.3</v>
       </c>
       <c r="BB72" s="19">
         <v>94.2</v>
       </c>
       <c r="BC72" s="19">
         <v>100</v>
       </c>
-      <c r="BD72" s="19"/>
+      <c r="BD72" s="19">
+        <v>100</v>
+      </c>
       <c r="BE72" s="19"/>
       <c r="BF72" s="19"/>
       <c r="BG72" s="19"/>
       <c r="BH72" s="20"/>
       <c r="BI72" s="20"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="22">
         <v>101.3</v>
       </c>
       <c r="C73" s="22">
         <v>101.1</v>
       </c>
       <c r="D73" s="22">
         <v>101.6</v>
       </c>
       <c r="E73" s="22">
         <v>102</v>
       </c>
       <c r="F73" s="22">
         <v>101.6</v>
       </c>
@@ -16954,51 +17056,53 @@
       </c>
       <c r="AV73" s="20">
         <v>98.9</v>
       </c>
       <c r="AW73" s="20">
         <v>98.1</v>
       </c>
       <c r="AX73" s="22">
         <v>88.2</v>
       </c>
       <c r="AY73" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ73" s="19">
         <v>98.3</v>
       </c>
       <c r="BA73" s="19">
         <v>98.2</v>
       </c>
       <c r="BB73" s="19">
         <v>100.7</v>
       </c>
       <c r="BC73" s="19">
         <v>102.5</v>
       </c>
-      <c r="BD73" s="19"/>
+      <c r="BD73" s="19">
+        <v>100.3</v>
+      </c>
       <c r="BE73" s="19"/>
       <c r="BF73" s="19"/>
       <c r="BG73" s="19"/>
       <c r="BH73" s="20"/>
       <c r="BI73" s="20"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="22">
         <v>97.1</v>
       </c>
       <c r="C74" s="22">
         <v>87.9</v>
       </c>
       <c r="D74" s="22">
         <v>99.5</v>
       </c>
       <c r="E74" s="22">
         <v>103.6</v>
       </c>
       <c r="F74" s="22">
         <v>102.3</v>
       </c>
@@ -17127,51 +17231,53 @@
       </c>
       <c r="AV74" s="20">
         <v>94.5</v>
       </c>
       <c r="AW74" s="20">
         <v>91.5</v>
       </c>
       <c r="AX74" s="22">
         <v>104.3</v>
       </c>
       <c r="AY74" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ74" s="19">
         <v>107.5</v>
       </c>
       <c r="BA74" s="19">
         <v>103</v>
       </c>
       <c r="BB74" s="19">
         <v>82.2</v>
       </c>
       <c r="BC74" s="19">
         <v>86.9</v>
       </c>
-      <c r="BD74" s="19"/>
+      <c r="BD74" s="19">
+        <v>78.099999999999994</v>
+      </c>
       <c r="BE74" s="19"/>
       <c r="BF74" s="19"/>
       <c r="BG74" s="19"/>
       <c r="BH74" s="20"/>
       <c r="BI74" s="20"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="22">
         <v>111.8</v>
       </c>
       <c r="C75" s="22">
         <v>108.4</v>
       </c>
       <c r="D75" s="22">
         <v>105.8</v>
       </c>
       <c r="E75" s="22">
         <v>108.4</v>
       </c>
       <c r="F75" s="22">
         <v>107.1</v>
       </c>
@@ -17300,51 +17406,53 @@
       </c>
       <c r="AV75" s="20">
         <v>103.1</v>
       </c>
       <c r="AW75" s="20">
         <v>103</v>
       </c>
       <c r="AX75" s="24">
         <v>102.5</v>
       </c>
       <c r="AY75" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ75" s="19">
         <v>103.9</v>
       </c>
       <c r="BA75" s="19">
         <v>103.2</v>
       </c>
       <c r="BB75" s="19">
         <v>105.2</v>
       </c>
       <c r="BC75" s="19">
         <v>105.6</v>
       </c>
-      <c r="BD75" s="19"/>
+      <c r="BD75" s="19">
+        <v>105</v>
+      </c>
       <c r="BE75" s="19"/>
       <c r="BF75" s="19"/>
       <c r="BG75" s="19"/>
       <c r="BH75" s="20"/>
       <c r="BI75" s="20"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B76" s="22">
         <v>87.9</v>
       </c>
       <c r="C76" s="22">
         <v>105.7</v>
       </c>
       <c r="D76" s="22">
         <v>109.1</v>
       </c>
       <c r="E76" s="22">
         <v>107.9</v>
       </c>
       <c r="F76" s="22">
         <v>108.4</v>
       </c>
@@ -17473,51 +17581,53 @@
       </c>
       <c r="AV76" s="20">
         <v>101.6</v>
       </c>
       <c r="AW76" s="20">
         <v>103.3</v>
       </c>
       <c r="AX76" s="22">
         <v>96.1</v>
       </c>
       <c r="AY76" s="19">
         <v>93</v>
       </c>
       <c r="AZ76" s="19">
         <v>90.8</v>
       </c>
       <c r="BA76" s="19">
         <v>93.7</v>
       </c>
       <c r="BB76" s="19">
         <v>92.6</v>
       </c>
       <c r="BC76" s="19">
         <v>94.8</v>
       </c>
-      <c r="BD76" s="19"/>
+      <c r="BD76" s="19">
+        <v>94.6</v>
+      </c>
       <c r="BE76" s="19"/>
       <c r="BF76" s="19"/>
       <c r="BG76" s="19"/>
       <c r="BH76" s="20"/>
       <c r="BI76" s="20"/>
     </row>
     <row r="77" spans="1:61">
       <c r="A77" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="22">
         <v>98.3</v>
       </c>
       <c r="C77" s="22">
         <v>104.8</v>
       </c>
       <c r="D77" s="22">
         <v>100</v>
       </c>
       <c r="E77" s="22">
         <v>101.1</v>
       </c>
       <c r="F77" s="22">
         <v>100.4</v>
       </c>
@@ -17646,88 +17756,90 @@
       </c>
       <c r="AV77" s="20">
         <v>90.4</v>
       </c>
       <c r="AW77" s="20">
         <v>90.2</v>
       </c>
       <c r="AX77" s="22">
         <v>59.5</v>
       </c>
       <c r="AY77" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ77" s="19">
         <v>77.3</v>
       </c>
       <c r="BA77" s="19">
         <v>87.4</v>
       </c>
       <c r="BB77" s="19">
         <v>92</v>
       </c>
       <c r="BC77" s="19">
         <v>104.7</v>
       </c>
-      <c r="BD77" s="19"/>
+      <c r="BD77" s="19">
+        <v>105.6</v>
+      </c>
       <c r="BE77" s="19"/>
       <c r="BF77" s="19"/>
       <c r="BG77" s="19"/>
       <c r="BH77" s="20"/>
       <c r="BI77" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A4:A5"/>
-[...11 lines deleted...]
-    <mergeCell ref="A60:O60"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="AX62:BI62"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A41:O41"/>
     <mergeCell ref="B62:M62"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="AL62:AW62"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z62:AK62"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N62:Y62"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="A60:O60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">