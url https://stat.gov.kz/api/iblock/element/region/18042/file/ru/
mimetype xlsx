--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -1,61 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\08\ИФО вал продукции (услуг) сельск, лес и рыб хоз-ва 2026г.г\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="360" yWindow="120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначение" sheetId="3" r:id="rId2"/>
+    <sheet name="ИФО" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="654" uniqueCount="78">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -123,61 +132,187 @@
   </si>
   <si>
     <t xml:space="preserve">Павлодарский </t>
   </si>
   <si>
     <t xml:space="preserve">Успенский </t>
   </si>
   <si>
     <t xml:space="preserve">Щербактинский </t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2022 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Индекс физического объема – относительный показатель, характеризующий изменение объема производства в отрасли в сравниваемых периодах</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета валового выпуска продукции (услуг) 
+сельского, лесного и рыбного хозяйства
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая и месячная), "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная), "О  сборе урожая сельскохозяйственных культур" (29-сх, периодичность 1 раз в год), "О сборе урожая сельскохозяйственных культур в хозяйствах населения" (А-005, периодичность 1 раз в три года), "Отчет о деятельности сельхозформирования" (1-сх, периодичность годовая), "О рыболовстве и аквакультуре" (1-рыба, периодичность годовая), "Отчет о деятельности в лесоводстве и лесозаготовках" (1-лес, периодичность годовая), "О деятельности по охоте и отлову, включая предоставление услуг в этих областях" (2-охота, периодичность годовая), "Об оказании сельскохозяйственных услуг" (8-сх, периодичность один раз в три года).
+</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1485&amp;year=&amp;name=12839&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Саттыбаева Айнур Сериковна</t>
+  </si>
+  <si>
+    <t>+7 718 2 558407</t>
+  </si>
+  <si>
+    <t>ai.sattybaeva@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="54">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -462,52 +597,94 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -632,52 +809,58 @@
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -853,50 +1036,63 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2646">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1755,51 +1951,51 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3547,116 +3743,178 @@
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="32" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="32" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="11" xfId="852" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="11" xfId="852" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="852" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="852" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="11" xfId="1412" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="11" xfId="1412" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="11" xfId="852" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2646">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="6"/>
     <cellStyle name="20% - Акцент1 3" xfId="7"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="10"/>
     <cellStyle name="20% - Акцент1 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="14"/>
     <cellStyle name="20% - Акцент1 5" xfId="15"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 5 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 5_14" xfId="18"/>
     <cellStyle name="20% - Акцент1 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 6 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 6_14" xfId="22"/>
@@ -6265,166 +6523,176 @@
     <cellStyle name="Хороший 21 2" xfId="2624"/>
     <cellStyle name="Хороший 22" xfId="2625"/>
     <cellStyle name="Хороший 22 2" xfId="2626"/>
     <cellStyle name="Хороший 23" xfId="2627"/>
     <cellStyle name="Хороший 23 2" xfId="2628"/>
     <cellStyle name="Хороший 24" xfId="2629"/>
     <cellStyle name="Хороший 24 2" xfId="2630"/>
     <cellStyle name="Хороший 25" xfId="2631"/>
     <cellStyle name="Хороший 25 2" xfId="2632"/>
     <cellStyle name="Хороший 26" xfId="2633"/>
     <cellStyle name="Хороший 26 2" xfId="2634"/>
     <cellStyle name="Хороший 27" xfId="2635"/>
     <cellStyle name="Хороший 27 2" xfId="2636"/>
     <cellStyle name="Хороший 3" xfId="2637"/>
     <cellStyle name="Хороший 4" xfId="2638"/>
     <cellStyle name="Хороший 5" xfId="2639"/>
     <cellStyle name="Хороший 6" xfId="2640"/>
     <cellStyle name="Хороший 7" xfId="2641"/>
     <cellStyle name="Хороший 8" xfId="2642"/>
     <cellStyle name="Хороший 8 2" xfId="2643"/>
     <cellStyle name="Хороший 9" xfId="2644"/>
     <cellStyle name="Хороший 9 2" xfId="2645"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6556,222 +6824,999 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.sattybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AJ165"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="36" width="9.140625" style="27"/>
+    <col min="37" max="256" width="9.140625" style="42"/>
+    <col min="257" max="257" width="45.5703125" style="42" customWidth="1"/>
+    <col min="258" max="258" width="77.42578125" style="42" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="42"/>
+    <col min="513" max="513" width="45.5703125" style="42" customWidth="1"/>
+    <col min="514" max="514" width="77.42578125" style="42" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="42"/>
+    <col min="769" max="769" width="45.5703125" style="42" customWidth="1"/>
+    <col min="770" max="770" width="77.42578125" style="42" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="42"/>
+    <col min="1025" max="1025" width="45.5703125" style="42" customWidth="1"/>
+    <col min="1026" max="1026" width="77.42578125" style="42" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="42"/>
+    <col min="1281" max="1281" width="45.5703125" style="42" customWidth="1"/>
+    <col min="1282" max="1282" width="77.42578125" style="42" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="42"/>
+    <col min="1537" max="1537" width="45.5703125" style="42" customWidth="1"/>
+    <col min="1538" max="1538" width="77.42578125" style="42" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="42"/>
+    <col min="1793" max="1793" width="45.5703125" style="42" customWidth="1"/>
+    <col min="1794" max="1794" width="77.42578125" style="42" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="42"/>
+    <col min="2049" max="2049" width="45.5703125" style="42" customWidth="1"/>
+    <col min="2050" max="2050" width="77.42578125" style="42" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="42"/>
+    <col min="2305" max="2305" width="45.5703125" style="42" customWidth="1"/>
+    <col min="2306" max="2306" width="77.42578125" style="42" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="42"/>
+    <col min="2561" max="2561" width="45.5703125" style="42" customWidth="1"/>
+    <col min="2562" max="2562" width="77.42578125" style="42" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="42"/>
+    <col min="2817" max="2817" width="45.5703125" style="42" customWidth="1"/>
+    <col min="2818" max="2818" width="77.42578125" style="42" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="42"/>
+    <col min="3073" max="3073" width="45.5703125" style="42" customWidth="1"/>
+    <col min="3074" max="3074" width="77.42578125" style="42" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="42"/>
+    <col min="3329" max="3329" width="45.5703125" style="42" customWidth="1"/>
+    <col min="3330" max="3330" width="77.42578125" style="42" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="42"/>
+    <col min="3585" max="3585" width="45.5703125" style="42" customWidth="1"/>
+    <col min="3586" max="3586" width="77.42578125" style="42" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="42"/>
+    <col min="3841" max="3841" width="45.5703125" style="42" customWidth="1"/>
+    <col min="3842" max="3842" width="77.42578125" style="42" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="42"/>
+    <col min="4097" max="4097" width="45.5703125" style="42" customWidth="1"/>
+    <col min="4098" max="4098" width="77.42578125" style="42" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="42"/>
+    <col min="4353" max="4353" width="45.5703125" style="42" customWidth="1"/>
+    <col min="4354" max="4354" width="77.42578125" style="42" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="42"/>
+    <col min="4609" max="4609" width="45.5703125" style="42" customWidth="1"/>
+    <col min="4610" max="4610" width="77.42578125" style="42" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="42"/>
+    <col min="4865" max="4865" width="45.5703125" style="42" customWidth="1"/>
+    <col min="4866" max="4866" width="77.42578125" style="42" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="42"/>
+    <col min="5121" max="5121" width="45.5703125" style="42" customWidth="1"/>
+    <col min="5122" max="5122" width="77.42578125" style="42" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="42"/>
+    <col min="5377" max="5377" width="45.5703125" style="42" customWidth="1"/>
+    <col min="5378" max="5378" width="77.42578125" style="42" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="42"/>
+    <col min="5633" max="5633" width="45.5703125" style="42" customWidth="1"/>
+    <col min="5634" max="5634" width="77.42578125" style="42" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="42"/>
+    <col min="5889" max="5889" width="45.5703125" style="42" customWidth="1"/>
+    <col min="5890" max="5890" width="77.42578125" style="42" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="42"/>
+    <col min="6145" max="6145" width="45.5703125" style="42" customWidth="1"/>
+    <col min="6146" max="6146" width="77.42578125" style="42" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="42"/>
+    <col min="6401" max="6401" width="45.5703125" style="42" customWidth="1"/>
+    <col min="6402" max="6402" width="77.42578125" style="42" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="42"/>
+    <col min="6657" max="6657" width="45.5703125" style="42" customWidth="1"/>
+    <col min="6658" max="6658" width="77.42578125" style="42" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="42"/>
+    <col min="6913" max="6913" width="45.5703125" style="42" customWidth="1"/>
+    <col min="6914" max="6914" width="77.42578125" style="42" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="42"/>
+    <col min="7169" max="7169" width="45.5703125" style="42" customWidth="1"/>
+    <col min="7170" max="7170" width="77.42578125" style="42" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="42"/>
+    <col min="7425" max="7425" width="45.5703125" style="42" customWidth="1"/>
+    <col min="7426" max="7426" width="77.42578125" style="42" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="42"/>
+    <col min="7681" max="7681" width="45.5703125" style="42" customWidth="1"/>
+    <col min="7682" max="7682" width="77.42578125" style="42" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="42"/>
+    <col min="7937" max="7937" width="45.5703125" style="42" customWidth="1"/>
+    <col min="7938" max="7938" width="77.42578125" style="42" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="42"/>
+    <col min="8193" max="8193" width="45.5703125" style="42" customWidth="1"/>
+    <col min="8194" max="8194" width="77.42578125" style="42" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="42"/>
+    <col min="8449" max="8449" width="45.5703125" style="42" customWidth="1"/>
+    <col min="8450" max="8450" width="77.42578125" style="42" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="42"/>
+    <col min="8705" max="8705" width="45.5703125" style="42" customWidth="1"/>
+    <col min="8706" max="8706" width="77.42578125" style="42" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="42"/>
+    <col min="8961" max="8961" width="45.5703125" style="42" customWidth="1"/>
+    <col min="8962" max="8962" width="77.42578125" style="42" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="42"/>
+    <col min="9217" max="9217" width="45.5703125" style="42" customWidth="1"/>
+    <col min="9218" max="9218" width="77.42578125" style="42" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="42"/>
+    <col min="9473" max="9473" width="45.5703125" style="42" customWidth="1"/>
+    <col min="9474" max="9474" width="77.42578125" style="42" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="42"/>
+    <col min="9729" max="9729" width="45.5703125" style="42" customWidth="1"/>
+    <col min="9730" max="9730" width="77.42578125" style="42" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="42"/>
+    <col min="9985" max="9985" width="45.5703125" style="42" customWidth="1"/>
+    <col min="9986" max="9986" width="77.42578125" style="42" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="42"/>
+    <col min="10241" max="10241" width="45.5703125" style="42" customWidth="1"/>
+    <col min="10242" max="10242" width="77.42578125" style="42" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="42"/>
+    <col min="10497" max="10497" width="45.5703125" style="42" customWidth="1"/>
+    <col min="10498" max="10498" width="77.42578125" style="42" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="42"/>
+    <col min="10753" max="10753" width="45.5703125" style="42" customWidth="1"/>
+    <col min="10754" max="10754" width="77.42578125" style="42" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="42"/>
+    <col min="11009" max="11009" width="45.5703125" style="42" customWidth="1"/>
+    <col min="11010" max="11010" width="77.42578125" style="42" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="42"/>
+    <col min="11265" max="11265" width="45.5703125" style="42" customWidth="1"/>
+    <col min="11266" max="11266" width="77.42578125" style="42" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="42"/>
+    <col min="11521" max="11521" width="45.5703125" style="42" customWidth="1"/>
+    <col min="11522" max="11522" width="77.42578125" style="42" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="42"/>
+    <col min="11777" max="11777" width="45.5703125" style="42" customWidth="1"/>
+    <col min="11778" max="11778" width="77.42578125" style="42" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="42"/>
+    <col min="12033" max="12033" width="45.5703125" style="42" customWidth="1"/>
+    <col min="12034" max="12034" width="77.42578125" style="42" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="42"/>
+    <col min="12289" max="12289" width="45.5703125" style="42" customWidth="1"/>
+    <col min="12290" max="12290" width="77.42578125" style="42" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="42"/>
+    <col min="12545" max="12545" width="45.5703125" style="42" customWidth="1"/>
+    <col min="12546" max="12546" width="77.42578125" style="42" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="42"/>
+    <col min="12801" max="12801" width="45.5703125" style="42" customWidth="1"/>
+    <col min="12802" max="12802" width="77.42578125" style="42" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="42"/>
+    <col min="13057" max="13057" width="45.5703125" style="42" customWidth="1"/>
+    <col min="13058" max="13058" width="77.42578125" style="42" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="42"/>
+    <col min="13313" max="13313" width="45.5703125" style="42" customWidth="1"/>
+    <col min="13314" max="13314" width="77.42578125" style="42" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="42"/>
+    <col min="13569" max="13569" width="45.5703125" style="42" customWidth="1"/>
+    <col min="13570" max="13570" width="77.42578125" style="42" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="42"/>
+    <col min="13825" max="13825" width="45.5703125" style="42" customWidth="1"/>
+    <col min="13826" max="13826" width="77.42578125" style="42" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="42"/>
+    <col min="14081" max="14081" width="45.5703125" style="42" customWidth="1"/>
+    <col min="14082" max="14082" width="77.42578125" style="42" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="42"/>
+    <col min="14337" max="14337" width="45.5703125" style="42" customWidth="1"/>
+    <col min="14338" max="14338" width="77.42578125" style="42" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="42"/>
+    <col min="14593" max="14593" width="45.5703125" style="42" customWidth="1"/>
+    <col min="14594" max="14594" width="77.42578125" style="42" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="42"/>
+    <col min="14849" max="14849" width="45.5703125" style="42" customWidth="1"/>
+    <col min="14850" max="14850" width="77.42578125" style="42" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="42"/>
+    <col min="15105" max="15105" width="45.5703125" style="42" customWidth="1"/>
+    <col min="15106" max="15106" width="77.42578125" style="42" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="42"/>
+    <col min="15361" max="15361" width="45.5703125" style="42" customWidth="1"/>
+    <col min="15362" max="15362" width="77.42578125" style="42" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="42"/>
+    <col min="15617" max="15617" width="45.5703125" style="42" customWidth="1"/>
+    <col min="15618" max="15618" width="77.42578125" style="42" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="42"/>
+    <col min="15873" max="15873" width="45.5703125" style="42" customWidth="1"/>
+    <col min="15874" max="15874" width="77.42578125" style="42" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="42"/>
+    <col min="16129" max="16129" width="45.5703125" style="42" customWidth="1"/>
+    <col min="16130" max="16130" width="77.42578125" style="42" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="26">
+        <v>141201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="27.75" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="140.25" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="24" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="27" customFormat="1"/>
+    <row r="23" spans="1:2" s="27" customFormat="1"/>
+    <row r="24" spans="1:2" s="27" customFormat="1"/>
+    <row r="25" spans="1:2" s="27" customFormat="1"/>
+    <row r="26" spans="1:2" s="27" customFormat="1"/>
+    <row r="27" spans="1:2" s="27" customFormat="1"/>
+    <row r="28" spans="1:2" s="27" customFormat="1"/>
+    <row r="29" spans="1:2" s="27" customFormat="1"/>
+    <row r="30" spans="1:2" s="27" customFormat="1"/>
+    <row r="31" spans="1:2" s="27" customFormat="1"/>
+    <row r="32" spans="1:2" s="27" customFormat="1"/>
+    <row r="33" s="27" customFormat="1"/>
+    <row r="34" s="27" customFormat="1"/>
+    <row r="35" s="27" customFormat="1"/>
+    <row r="36" s="27" customFormat="1"/>
+    <row r="37" s="27" customFormat="1"/>
+    <row r="38" s="27" customFormat="1"/>
+    <row r="39" s="27" customFormat="1"/>
+    <row r="40" s="27" customFormat="1"/>
+    <row r="41" s="27" customFormat="1"/>
+    <row r="42" s="27" customFormat="1"/>
+    <row r="43" s="27" customFormat="1"/>
+    <row r="44" s="27" customFormat="1"/>
+    <row r="45" s="27" customFormat="1"/>
+    <row r="46" s="27" customFormat="1"/>
+    <row r="47" s="27" customFormat="1"/>
+    <row r="48" s="27" customFormat="1"/>
+    <row r="49" s="27" customFormat="1"/>
+    <row r="50" s="27" customFormat="1"/>
+    <row r="51" s="27" customFormat="1"/>
+    <row r="52" s="27" customFormat="1"/>
+    <row r="53" s="27" customFormat="1"/>
+    <row r="54" s="27" customFormat="1"/>
+    <row r="55" s="27" customFormat="1"/>
+    <row r="56" s="27" customFormat="1"/>
+    <row r="57" s="27" customFormat="1"/>
+    <row r="58" s="27" customFormat="1"/>
+    <row r="59" s="27" customFormat="1"/>
+    <row r="60" s="27" customFormat="1"/>
+    <row r="61" s="27" customFormat="1"/>
+    <row r="62" s="27" customFormat="1"/>
+    <row r="63" s="27" customFormat="1"/>
+    <row r="64" s="27" customFormat="1"/>
+    <row r="65" s="27" customFormat="1"/>
+    <row r="66" s="27" customFormat="1"/>
+    <row r="67" s="27" customFormat="1"/>
+    <row r="68" s="27" customFormat="1"/>
+    <row r="69" s="27" customFormat="1"/>
+    <row r="70" s="27" customFormat="1"/>
+    <row r="71" s="27" customFormat="1"/>
+    <row r="72" s="27" customFormat="1"/>
+    <row r="73" s="27" customFormat="1"/>
+    <row r="74" s="27" customFormat="1"/>
+    <row r="75" s="27" customFormat="1"/>
+    <row r="76" s="27" customFormat="1"/>
+    <row r="77" s="27" customFormat="1"/>
+    <row r="78" s="27" customFormat="1"/>
+    <row r="79" s="27" customFormat="1"/>
+    <row r="80" s="27" customFormat="1"/>
+    <row r="81" s="27" customFormat="1"/>
+    <row r="82" s="27" customFormat="1"/>
+    <row r="83" s="27" customFormat="1"/>
+    <row r="84" s="27" customFormat="1"/>
+    <row r="85" s="27" customFormat="1"/>
+    <row r="86" s="27" customFormat="1"/>
+    <row r="87" s="27" customFormat="1"/>
+    <row r="88" s="27" customFormat="1"/>
+    <row r="89" s="27" customFormat="1"/>
+    <row r="90" s="27" customFormat="1"/>
+    <row r="91" s="27" customFormat="1"/>
+    <row r="92" s="27" customFormat="1"/>
+    <row r="93" s="27" customFormat="1"/>
+    <row r="94" s="27" customFormat="1"/>
+    <row r="95" s="27" customFormat="1"/>
+    <row r="96" s="27" customFormat="1"/>
+    <row r="97" s="27" customFormat="1"/>
+    <row r="98" s="27" customFormat="1"/>
+    <row r="99" s="27" customFormat="1"/>
+    <row r="100" s="27" customFormat="1"/>
+    <row r="101" s="27" customFormat="1"/>
+    <row r="102" s="27" customFormat="1"/>
+    <row r="103" s="27" customFormat="1"/>
+    <row r="104" s="27" customFormat="1"/>
+    <row r="105" s="27" customFormat="1"/>
+    <row r="106" s="27" customFormat="1"/>
+    <row r="107" s="27" customFormat="1"/>
+    <row r="108" s="27" customFormat="1"/>
+    <row r="109" s="27" customFormat="1"/>
+    <row r="110" s="27" customFormat="1"/>
+    <row r="111" s="27" customFormat="1"/>
+    <row r="112" s="27" customFormat="1"/>
+    <row r="113" s="27" customFormat="1"/>
+    <row r="114" s="27" customFormat="1"/>
+    <row r="115" s="27" customFormat="1"/>
+    <row r="116" s="27" customFormat="1"/>
+    <row r="117" s="27" customFormat="1"/>
+    <row r="118" s="27" customFormat="1"/>
+    <row r="119" s="27" customFormat="1"/>
+    <row r="120" s="27" customFormat="1"/>
+    <row r="121" s="27" customFormat="1"/>
+    <row r="122" s="27" customFormat="1"/>
+    <row r="123" s="27" customFormat="1"/>
+    <row r="124" s="27" customFormat="1"/>
+    <row r="125" s="27" customFormat="1"/>
+    <row r="126" s="27" customFormat="1"/>
+    <row r="127" s="27" customFormat="1"/>
+    <row r="128" s="27" customFormat="1"/>
+    <row r="129" s="27" customFormat="1"/>
+    <row r="130" s="27" customFormat="1"/>
+    <row r="131" s="27" customFormat="1"/>
+    <row r="132" s="27" customFormat="1"/>
+    <row r="133" s="27" customFormat="1"/>
+    <row r="134" s="27" customFormat="1"/>
+    <row r="135" s="27" customFormat="1"/>
+    <row r="136" s="27" customFormat="1"/>
+    <row r="137" s="27" customFormat="1"/>
+    <row r="138" s="27" customFormat="1"/>
+    <row r="139" s="27" customFormat="1"/>
+    <row r="140" s="27" customFormat="1"/>
+    <row r="141" s="27" customFormat="1"/>
+    <row r="142" s="27" customFormat="1"/>
+    <row r="143" s="27" customFormat="1"/>
+    <row r="144" s="27" customFormat="1"/>
+    <row r="145" s="27" customFormat="1"/>
+    <row r="146" s="27" customFormat="1"/>
+    <row r="147" s="27" customFormat="1"/>
+    <row r="148" s="27" customFormat="1"/>
+    <row r="149" s="27" customFormat="1"/>
+    <row r="150" s="27" customFormat="1"/>
+    <row r="151" s="27" customFormat="1"/>
+    <row r="152" s="27" customFormat="1"/>
+    <row r="153" s="27" customFormat="1"/>
+    <row r="154" s="27" customFormat="1"/>
+    <row r="155" s="27" customFormat="1"/>
+    <row r="156" s="27" customFormat="1"/>
+    <row r="157" s="27" customFormat="1"/>
+    <row r="158" s="27" customFormat="1"/>
+    <row r="159" s="27" customFormat="1"/>
+    <row r="160" s="27" customFormat="1"/>
+    <row r="161" s="27" customFormat="1"/>
+    <row r="162" s="27" customFormat="1"/>
+    <row r="163" s="27" customFormat="1"/>
+    <row r="164" s="27" customFormat="1"/>
+    <row r="165" s="27" customFormat="1"/>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="112.85546875" style="27" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="27"/>
+    <col min="257" max="257" width="4.28515625" style="27" customWidth="1"/>
+    <col min="258" max="258" width="112.85546875" style="27" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="27"/>
+    <col min="513" max="513" width="4.28515625" style="27" customWidth="1"/>
+    <col min="514" max="514" width="112.85546875" style="27" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="27"/>
+    <col min="769" max="769" width="4.28515625" style="27" customWidth="1"/>
+    <col min="770" max="770" width="112.85546875" style="27" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="27"/>
+    <col min="1025" max="1025" width="4.28515625" style="27" customWidth="1"/>
+    <col min="1026" max="1026" width="112.85546875" style="27" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="27"/>
+    <col min="1281" max="1281" width="4.28515625" style="27" customWidth="1"/>
+    <col min="1282" max="1282" width="112.85546875" style="27" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="27"/>
+    <col min="1537" max="1537" width="4.28515625" style="27" customWidth="1"/>
+    <col min="1538" max="1538" width="112.85546875" style="27" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="27"/>
+    <col min="1793" max="1793" width="4.28515625" style="27" customWidth="1"/>
+    <col min="1794" max="1794" width="112.85546875" style="27" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="27"/>
+    <col min="2049" max="2049" width="4.28515625" style="27" customWidth="1"/>
+    <col min="2050" max="2050" width="112.85546875" style="27" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="27"/>
+    <col min="2305" max="2305" width="4.28515625" style="27" customWidth="1"/>
+    <col min="2306" max="2306" width="112.85546875" style="27" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="27"/>
+    <col min="2561" max="2561" width="4.28515625" style="27" customWidth="1"/>
+    <col min="2562" max="2562" width="112.85546875" style="27" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="27"/>
+    <col min="2817" max="2817" width="4.28515625" style="27" customWidth="1"/>
+    <col min="2818" max="2818" width="112.85546875" style="27" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="27"/>
+    <col min="3073" max="3073" width="4.28515625" style="27" customWidth="1"/>
+    <col min="3074" max="3074" width="112.85546875" style="27" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="27"/>
+    <col min="3329" max="3329" width="4.28515625" style="27" customWidth="1"/>
+    <col min="3330" max="3330" width="112.85546875" style="27" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="27"/>
+    <col min="3585" max="3585" width="4.28515625" style="27" customWidth="1"/>
+    <col min="3586" max="3586" width="112.85546875" style="27" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="27"/>
+    <col min="3841" max="3841" width="4.28515625" style="27" customWidth="1"/>
+    <col min="3842" max="3842" width="112.85546875" style="27" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="27"/>
+    <col min="4097" max="4097" width="4.28515625" style="27" customWidth="1"/>
+    <col min="4098" max="4098" width="112.85546875" style="27" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="27"/>
+    <col min="4353" max="4353" width="4.28515625" style="27" customWidth="1"/>
+    <col min="4354" max="4354" width="112.85546875" style="27" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="27"/>
+    <col min="4609" max="4609" width="4.28515625" style="27" customWidth="1"/>
+    <col min="4610" max="4610" width="112.85546875" style="27" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="27"/>
+    <col min="4865" max="4865" width="4.28515625" style="27" customWidth="1"/>
+    <col min="4866" max="4866" width="112.85546875" style="27" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="27"/>
+    <col min="5121" max="5121" width="4.28515625" style="27" customWidth="1"/>
+    <col min="5122" max="5122" width="112.85546875" style="27" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="27"/>
+    <col min="5377" max="5377" width="4.28515625" style="27" customWidth="1"/>
+    <col min="5378" max="5378" width="112.85546875" style="27" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="27"/>
+    <col min="5633" max="5633" width="4.28515625" style="27" customWidth="1"/>
+    <col min="5634" max="5634" width="112.85546875" style="27" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="27"/>
+    <col min="5889" max="5889" width="4.28515625" style="27" customWidth="1"/>
+    <col min="5890" max="5890" width="112.85546875" style="27" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="27"/>
+    <col min="6145" max="6145" width="4.28515625" style="27" customWidth="1"/>
+    <col min="6146" max="6146" width="112.85546875" style="27" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="27"/>
+    <col min="6401" max="6401" width="4.28515625" style="27" customWidth="1"/>
+    <col min="6402" max="6402" width="112.85546875" style="27" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="27"/>
+    <col min="6657" max="6657" width="4.28515625" style="27" customWidth="1"/>
+    <col min="6658" max="6658" width="112.85546875" style="27" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="27"/>
+    <col min="6913" max="6913" width="4.28515625" style="27" customWidth="1"/>
+    <col min="6914" max="6914" width="112.85546875" style="27" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="27"/>
+    <col min="7169" max="7169" width="4.28515625" style="27" customWidth="1"/>
+    <col min="7170" max="7170" width="112.85546875" style="27" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="27"/>
+    <col min="7425" max="7425" width="4.28515625" style="27" customWidth="1"/>
+    <col min="7426" max="7426" width="112.85546875" style="27" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="27"/>
+    <col min="7681" max="7681" width="4.28515625" style="27" customWidth="1"/>
+    <col min="7682" max="7682" width="112.85546875" style="27" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="27"/>
+    <col min="7937" max="7937" width="4.28515625" style="27" customWidth="1"/>
+    <col min="7938" max="7938" width="112.85546875" style="27" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="27"/>
+    <col min="8193" max="8193" width="4.28515625" style="27" customWidth="1"/>
+    <col min="8194" max="8194" width="112.85546875" style="27" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="27"/>
+    <col min="8449" max="8449" width="4.28515625" style="27" customWidth="1"/>
+    <col min="8450" max="8450" width="112.85546875" style="27" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="27"/>
+    <col min="8705" max="8705" width="4.28515625" style="27" customWidth="1"/>
+    <col min="8706" max="8706" width="112.85546875" style="27" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="27"/>
+    <col min="8961" max="8961" width="4.28515625" style="27" customWidth="1"/>
+    <col min="8962" max="8962" width="112.85546875" style="27" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="27"/>
+    <col min="9217" max="9217" width="4.28515625" style="27" customWidth="1"/>
+    <col min="9218" max="9218" width="112.85546875" style="27" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="27"/>
+    <col min="9473" max="9473" width="4.28515625" style="27" customWidth="1"/>
+    <col min="9474" max="9474" width="112.85546875" style="27" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="27"/>
+    <col min="9729" max="9729" width="4.28515625" style="27" customWidth="1"/>
+    <col min="9730" max="9730" width="112.85546875" style="27" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="27"/>
+    <col min="9985" max="9985" width="4.28515625" style="27" customWidth="1"/>
+    <col min="9986" max="9986" width="112.85546875" style="27" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="27"/>
+    <col min="10241" max="10241" width="4.28515625" style="27" customWidth="1"/>
+    <col min="10242" max="10242" width="112.85546875" style="27" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="27"/>
+    <col min="10497" max="10497" width="4.28515625" style="27" customWidth="1"/>
+    <col min="10498" max="10498" width="112.85546875" style="27" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="27"/>
+    <col min="10753" max="10753" width="4.28515625" style="27" customWidth="1"/>
+    <col min="10754" max="10754" width="112.85546875" style="27" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="27"/>
+    <col min="11009" max="11009" width="4.28515625" style="27" customWidth="1"/>
+    <col min="11010" max="11010" width="112.85546875" style="27" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="27"/>
+    <col min="11265" max="11265" width="4.28515625" style="27" customWidth="1"/>
+    <col min="11266" max="11266" width="112.85546875" style="27" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="27"/>
+    <col min="11521" max="11521" width="4.28515625" style="27" customWidth="1"/>
+    <col min="11522" max="11522" width="112.85546875" style="27" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="27"/>
+    <col min="11777" max="11777" width="4.28515625" style="27" customWidth="1"/>
+    <col min="11778" max="11778" width="112.85546875" style="27" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="27"/>
+    <col min="12033" max="12033" width="4.28515625" style="27" customWidth="1"/>
+    <col min="12034" max="12034" width="112.85546875" style="27" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="27"/>
+    <col min="12289" max="12289" width="4.28515625" style="27" customWidth="1"/>
+    <col min="12290" max="12290" width="112.85546875" style="27" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="27"/>
+    <col min="12545" max="12545" width="4.28515625" style="27" customWidth="1"/>
+    <col min="12546" max="12546" width="112.85546875" style="27" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="27"/>
+    <col min="12801" max="12801" width="4.28515625" style="27" customWidth="1"/>
+    <col min="12802" max="12802" width="112.85546875" style="27" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="27"/>
+    <col min="13057" max="13057" width="4.28515625" style="27" customWidth="1"/>
+    <col min="13058" max="13058" width="112.85546875" style="27" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="27"/>
+    <col min="13313" max="13313" width="4.28515625" style="27" customWidth="1"/>
+    <col min="13314" max="13314" width="112.85546875" style="27" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="27"/>
+    <col min="13569" max="13569" width="4.28515625" style="27" customWidth="1"/>
+    <col min="13570" max="13570" width="112.85546875" style="27" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="27"/>
+    <col min="13825" max="13825" width="4.28515625" style="27" customWidth="1"/>
+    <col min="13826" max="13826" width="112.85546875" style="27" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="27"/>
+    <col min="14081" max="14081" width="4.28515625" style="27" customWidth="1"/>
+    <col min="14082" max="14082" width="112.85546875" style="27" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="27"/>
+    <col min="14337" max="14337" width="4.28515625" style="27" customWidth="1"/>
+    <col min="14338" max="14338" width="112.85546875" style="27" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="27"/>
+    <col min="14593" max="14593" width="4.28515625" style="27" customWidth="1"/>
+    <col min="14594" max="14594" width="112.85546875" style="27" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="27"/>
+    <col min="14849" max="14849" width="4.28515625" style="27" customWidth="1"/>
+    <col min="14850" max="14850" width="112.85546875" style="27" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="27"/>
+    <col min="15105" max="15105" width="4.28515625" style="27" customWidth="1"/>
+    <col min="15106" max="15106" width="112.85546875" style="27" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="27"/>
+    <col min="15361" max="15361" width="4.28515625" style="27" customWidth="1"/>
+    <col min="15362" max="15362" width="112.85546875" style="27" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="27"/>
+    <col min="15617" max="15617" width="4.28515625" style="27" customWidth="1"/>
+    <col min="15618" max="15618" width="112.85546875" style="27" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="27"/>
+    <col min="15873" max="15873" width="4.28515625" style="27" customWidth="1"/>
+    <col min="15874" max="15874" width="112.85546875" style="27" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="27"/>
+    <col min="16129" max="16129" width="4.28515625" style="27" customWidth="1"/>
+    <col min="16130" max="16130" width="112.85546875" style="27" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="42" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="42" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="42" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="42" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="42" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="46" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI77"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AT1" activePane="topRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61">
       <c r="C1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:61" ht="32.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...12 lines deleted...]
-      <c r="O2" s="31"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS3" s="11"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE3" s="11"/>
       <c r="BF3" s="11"/>
       <c r="BG3" s="11"/>
       <c r="BH3" s="11"/>
       <c r="BI3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="27" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="27" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="27" t="s">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="AM4" s="28"/>
-[...10 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="AY4" s="28"/>
-[...9 lines deleted...]
-      <c r="BI4" s="29"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="49"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -7078,51 +8123,53 @@
       </c>
       <c r="AW6" s="16">
         <v>109.6</v>
       </c>
       <c r="AX6" s="17">
         <v>103.4</v>
       </c>
       <c r="AY6" s="15">
         <v>104.3</v>
       </c>
       <c r="AZ6" s="15">
         <v>104</v>
       </c>
       <c r="BA6" s="15">
         <v>104.5</v>
       </c>
       <c r="BB6" s="15">
         <v>104.3</v>
       </c>
       <c r="BC6" s="15">
         <v>104.6</v>
       </c>
       <c r="BD6" s="15">
         <v>104.6</v>
       </c>
-      <c r="BE6" s="15"/>
+      <c r="BE6" s="15">
+        <v>103.6</v>
+      </c>
       <c r="BF6" s="15"/>
       <c r="BG6" s="15"/>
       <c r="BH6" s="16"/>
       <c r="BI6" s="16"/>
     </row>
     <row r="7" spans="1:61" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>100.2</v>
       </c>
       <c r="C7" s="19">
         <v>100.5</v>
       </c>
       <c r="D7" s="19">
         <v>79.5</v>
       </c>
       <c r="E7" s="19">
         <v>104.8</v>
       </c>
       <c r="F7" s="19">
         <v>103.8</v>
       </c>
       <c r="G7" s="19">
@@ -7253,51 +8300,53 @@
       </c>
       <c r="AW7" s="20">
         <v>104</v>
       </c>
       <c r="AX7" s="19">
         <v>120.9</v>
       </c>
       <c r="AY7" s="19">
         <v>109.4</v>
       </c>
       <c r="AZ7" s="19">
         <v>108.9</v>
       </c>
       <c r="BA7" s="19">
         <v>119.4</v>
       </c>
       <c r="BB7" s="19">
         <v>118.8</v>
       </c>
       <c r="BC7" s="19">
         <v>113.8</v>
       </c>
       <c r="BD7" s="19">
         <v>109.8</v>
       </c>
-      <c r="BE7" s="19"/>
+      <c r="BE7" s="19">
+        <v>112.6</v>
+      </c>
       <c r="BF7" s="19"/>
       <c r="BG7" s="19"/>
       <c r="BH7" s="20"/>
       <c r="BI7" s="20"/>
     </row>
     <row r="8" spans="1:61" ht="13.5" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>81.5</v>
       </c>
       <c r="C8" s="19">
         <v>83.5</v>
       </c>
       <c r="D8" s="19">
         <v>84.5</v>
       </c>
       <c r="E8" s="19">
         <v>101.7</v>
       </c>
       <c r="F8" s="19">
         <v>102.3</v>
       </c>
       <c r="G8" s="19">
@@ -7428,51 +8477,53 @@
       </c>
       <c r="AW8" s="20">
         <v>106.9</v>
       </c>
       <c r="AX8" s="19">
         <v>198.4</v>
       </c>
       <c r="AY8" s="19">
         <v>181.7</v>
       </c>
       <c r="AZ8" s="19">
         <v>158.6</v>
       </c>
       <c r="BA8" s="19">
         <v>150.1</v>
       </c>
       <c r="BB8" s="19">
         <v>148.5</v>
       </c>
       <c r="BC8" s="19">
         <v>137</v>
       </c>
       <c r="BD8" s="19">
         <v>114.8</v>
       </c>
-      <c r="BE8" s="19"/>
+      <c r="BE8" s="19">
+        <v>111.7</v>
+      </c>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="20"/>
       <c r="BI8" s="20"/>
     </row>
     <row r="9" spans="1:61" ht="13.5" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>100.3</v>
       </c>
       <c r="C9" s="19">
         <v>100.2</v>
       </c>
       <c r="D9" s="19">
         <v>100.2</v>
       </c>
       <c r="E9" s="19">
         <v>100.5</v>
       </c>
       <c r="F9" s="19">
         <v>100.5</v>
       </c>
       <c r="G9" s="19">
@@ -7603,51 +8654,53 @@
       </c>
       <c r="AW9" s="20">
         <v>108.3</v>
       </c>
       <c r="AX9" s="19">
         <v>99.8</v>
       </c>
       <c r="AY9" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ9" s="19">
         <v>102.5</v>
       </c>
       <c r="BA9" s="19">
         <v>100.1</v>
       </c>
       <c r="BB9" s="19">
         <v>103.4</v>
       </c>
       <c r="BC9" s="19">
         <v>112</v>
       </c>
       <c r="BD9" s="19">
         <v>110.3</v>
       </c>
-      <c r="BE9" s="19"/>
+      <c r="BE9" s="19">
+        <v>106</v>
+      </c>
       <c r="BF9" s="19"/>
       <c r="BG9" s="19"/>
       <c r="BH9" s="20"/>
       <c r="BI9" s="20"/>
     </row>
     <row r="10" spans="1:61" ht="13.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
         <v>104.2</v>
       </c>
       <c r="C10" s="19">
         <v>104</v>
       </c>
       <c r="D10" s="19">
         <v>103.5</v>
       </c>
       <c r="E10" s="19">
         <v>102.7</v>
       </c>
       <c r="F10" s="19">
         <v>103.6</v>
       </c>
       <c r="G10" s="19">
@@ -7778,51 +8831,53 @@
       </c>
       <c r="AW10" s="20">
         <v>109.4</v>
       </c>
       <c r="AX10" s="19">
         <v>92.7</v>
       </c>
       <c r="AY10" s="19">
         <v>94.8</v>
       </c>
       <c r="AZ10" s="19">
         <v>97.2</v>
       </c>
       <c r="BA10" s="19">
         <v>106.9</v>
       </c>
       <c r="BB10" s="19">
         <v>101.5</v>
       </c>
       <c r="BC10" s="19">
         <v>100.1</v>
       </c>
       <c r="BD10" s="19">
         <v>108.1</v>
       </c>
-      <c r="BE10" s="19"/>
+      <c r="BE10" s="19">
+        <v>110.3</v>
+      </c>
       <c r="BF10" s="19"/>
       <c r="BG10" s="19"/>
       <c r="BH10" s="20"/>
       <c r="BI10" s="20"/>
     </row>
     <row r="11" spans="1:61" ht="13.5" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="19">
         <v>100.4</v>
       </c>
       <c r="C11" s="19">
         <v>100.5</v>
       </c>
       <c r="D11" s="19">
         <v>103.9</v>
       </c>
       <c r="E11" s="19">
         <v>107.4</v>
       </c>
       <c r="F11" s="19">
         <v>106.5</v>
       </c>
       <c r="G11" s="19">
@@ -7953,51 +9008,53 @@
       </c>
       <c r="AW11" s="20">
         <v>101</v>
       </c>
       <c r="AX11" s="19">
         <v>104.7</v>
       </c>
       <c r="AY11" s="19">
         <v>104.3</v>
       </c>
       <c r="AZ11" s="19">
         <v>102.7</v>
       </c>
       <c r="BA11" s="19">
         <v>101.9</v>
       </c>
       <c r="BB11" s="19">
         <v>103.1</v>
       </c>
       <c r="BC11" s="19">
         <v>103.1</v>
       </c>
       <c r="BD11" s="19">
         <v>102.8</v>
       </c>
-      <c r="BE11" s="19"/>
+      <c r="BE11" s="19">
+        <v>102.5</v>
+      </c>
       <c r="BF11" s="19"/>
       <c r="BG11" s="19"/>
       <c r="BH11" s="20"/>
       <c r="BI11" s="20"/>
     </row>
     <row r="12" spans="1:61" ht="13.5" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="19">
         <v>96.6</v>
       </c>
       <c r="C12" s="19">
         <v>99.7</v>
       </c>
       <c r="D12" s="19">
         <v>94.5</v>
       </c>
       <c r="E12" s="19">
         <v>90.2</v>
       </c>
       <c r="F12" s="19">
         <v>87.6</v>
       </c>
       <c r="G12" s="19">
@@ -8128,51 +9185,53 @@
       </c>
       <c r="AW12" s="20">
         <v>115.9</v>
       </c>
       <c r="AX12" s="19">
         <v>108.1</v>
       </c>
       <c r="AY12" s="19">
         <v>103.5</v>
       </c>
       <c r="AZ12" s="19">
         <v>100.7</v>
       </c>
       <c r="BA12" s="19">
         <v>102.8</v>
       </c>
       <c r="BB12" s="19">
         <v>105</v>
       </c>
       <c r="BC12" s="19">
         <v>104.9</v>
       </c>
       <c r="BD12" s="19">
         <v>105.7</v>
       </c>
-      <c r="BE12" s="19"/>
+      <c r="BE12" s="19">
+        <v>112.5</v>
+      </c>
       <c r="BF12" s="19"/>
       <c r="BG12" s="19"/>
       <c r="BH12" s="20"/>
       <c r="BI12" s="20"/>
     </row>
     <row r="13" spans="1:61" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="19">
         <v>101.4</v>
       </c>
       <c r="C13" s="19">
         <v>102.3</v>
       </c>
       <c r="D13" s="19">
         <v>101.8</v>
       </c>
       <c r="E13" s="19">
         <v>102.8</v>
       </c>
       <c r="F13" s="19">
         <v>101.7</v>
       </c>
       <c r="G13" s="19">
@@ -8303,51 +9362,53 @@
       </c>
       <c r="AW13" s="20">
         <v>116.2</v>
       </c>
       <c r="AX13" s="19">
         <v>94.2</v>
       </c>
       <c r="AY13" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ13" s="19">
         <v>96.4</v>
       </c>
       <c r="BA13" s="19">
         <v>90.5</v>
       </c>
       <c r="BB13" s="19">
         <v>95</v>
       </c>
       <c r="BC13" s="19">
         <v>85.8</v>
       </c>
       <c r="BD13" s="19">
         <v>118.7</v>
       </c>
-      <c r="BE13" s="19"/>
+      <c r="BE13" s="19">
+        <v>112.7</v>
+      </c>
       <c r="BF13" s="19"/>
       <c r="BG13" s="19"/>
       <c r="BH13" s="20"/>
       <c r="BI13" s="20"/>
     </row>
     <row r="14" spans="1:61" ht="13.5" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="19">
         <v>100</v>
       </c>
       <c r="C14" s="19">
         <v>99.9</v>
       </c>
       <c r="D14" s="19">
         <v>101.1</v>
       </c>
       <c r="E14" s="19">
         <v>100.5</v>
       </c>
       <c r="F14" s="19">
         <v>101.4</v>
       </c>
       <c r="G14" s="19">
@@ -8478,51 +9539,53 @@
       </c>
       <c r="AW14" s="20">
         <v>109.2</v>
       </c>
       <c r="AX14" s="19">
         <v>98.4</v>
       </c>
       <c r="AY14" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ14" s="19">
         <v>92.3</v>
       </c>
       <c r="BA14" s="19">
         <v>91.4</v>
       </c>
       <c r="BB14" s="19">
         <v>94.2</v>
       </c>
       <c r="BC14" s="19">
         <v>100</v>
       </c>
       <c r="BD14" s="19">
         <v>100</v>
       </c>
-      <c r="BE14" s="19"/>
+      <c r="BE14" s="19">
+        <v>100</v>
+      </c>
       <c r="BF14" s="19"/>
       <c r="BG14" s="19"/>
       <c r="BH14" s="20"/>
       <c r="BI14" s="20"/>
     </row>
     <row r="15" spans="1:61" ht="13.5" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19">
         <v>101.3</v>
       </c>
       <c r="C15" s="19">
         <v>101.1</v>
       </c>
       <c r="D15" s="19">
         <v>101.6</v>
       </c>
       <c r="E15" s="19">
         <v>101.9</v>
       </c>
       <c r="F15" s="19">
         <v>101.6</v>
       </c>
       <c r="G15" s="19">
@@ -8653,51 +9716,53 @@
       </c>
       <c r="AW15" s="20">
         <v>100</v>
       </c>
       <c r="AX15" s="19">
         <v>88.8</v>
       </c>
       <c r="AY15" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ15" s="19">
         <v>98.4</v>
       </c>
       <c r="BA15" s="19">
         <v>98.2</v>
       </c>
       <c r="BB15" s="19">
         <v>100.7</v>
       </c>
       <c r="BC15" s="19">
         <v>102.5</v>
       </c>
       <c r="BD15" s="19">
         <v>99.4</v>
       </c>
-      <c r="BE15" s="19"/>
+      <c r="BE15" s="19">
+        <v>88.6</v>
+      </c>
       <c r="BF15" s="19"/>
       <c r="BG15" s="19"/>
       <c r="BH15" s="20"/>
       <c r="BI15" s="20"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="19">
         <v>97.1</v>
       </c>
       <c r="C16" s="19">
         <v>87.9</v>
       </c>
       <c r="D16" s="19">
         <v>99.5</v>
       </c>
       <c r="E16" s="19">
         <v>103.6</v>
       </c>
       <c r="F16" s="19">
         <v>102.3</v>
       </c>
       <c r="G16" s="19">
@@ -8828,51 +9893,53 @@
       </c>
       <c r="AW16" s="20">
         <v>100.2</v>
       </c>
       <c r="AX16" s="19">
         <v>104.3</v>
       </c>
       <c r="AY16" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ16" s="19">
         <v>107.5</v>
       </c>
       <c r="BA16" s="19">
         <v>102.9</v>
       </c>
       <c r="BB16" s="19">
         <v>82.5</v>
       </c>
       <c r="BC16" s="19">
         <v>87.1</v>
       </c>
       <c r="BD16" s="19">
         <v>79.5</v>
       </c>
-      <c r="BE16" s="19"/>
+      <c r="BE16" s="19">
+        <v>77.5</v>
+      </c>
       <c r="BF16" s="19"/>
       <c r="BG16" s="19"/>
       <c r="BH16" s="20"/>
       <c r="BI16" s="20"/>
     </row>
     <row r="17" spans="1:61" ht="13.5" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>111.8</v>
       </c>
       <c r="C17" s="19">
         <v>108.3</v>
       </c>
       <c r="D17" s="19">
         <v>105.8</v>
       </c>
       <c r="E17" s="19">
         <v>108.4</v>
       </c>
       <c r="F17" s="19">
         <v>107.1</v>
       </c>
       <c r="G17" s="19">
@@ -9003,51 +10070,53 @@
       </c>
       <c r="AW17" s="20">
         <v>114.4</v>
       </c>
       <c r="AX17" s="19">
         <v>102.5</v>
       </c>
       <c r="AY17" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ17" s="19">
         <v>103.9</v>
       </c>
       <c r="BA17" s="19">
         <v>103.1</v>
       </c>
       <c r="BB17" s="19">
         <v>105.2</v>
       </c>
       <c r="BC17" s="19">
         <v>105.6</v>
       </c>
       <c r="BD17" s="19">
         <v>104.5</v>
       </c>
-      <c r="BE17" s="19"/>
+      <c r="BE17" s="19">
+        <v>102.9</v>
+      </c>
       <c r="BF17" s="19"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="20"/>
       <c r="BI17" s="20"/>
     </row>
     <row r="18" spans="1:61" ht="13.5" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>87.9</v>
       </c>
       <c r="C18" s="19">
         <v>105.7</v>
       </c>
       <c r="D18" s="19">
         <v>109.1</v>
       </c>
       <c r="E18" s="19">
         <v>107.9</v>
       </c>
       <c r="F18" s="19">
         <v>108.4</v>
       </c>
       <c r="G18" s="19">
@@ -9178,51 +10247,53 @@
       </c>
       <c r="AW18" s="20">
         <v>110.3</v>
       </c>
       <c r="AX18" s="19">
         <v>96.2</v>
       </c>
       <c r="AY18" s="19">
         <v>93.1</v>
       </c>
       <c r="AZ18" s="19">
         <v>90.9</v>
       </c>
       <c r="BA18" s="19">
         <v>94</v>
       </c>
       <c r="BB18" s="19">
         <v>92.9</v>
       </c>
       <c r="BC18" s="19">
         <v>95</v>
       </c>
       <c r="BD18" s="19">
         <v>95.7</v>
       </c>
-      <c r="BE18" s="19"/>
+      <c r="BE18" s="19">
+        <v>108.2</v>
+      </c>
       <c r="BF18" s="19"/>
       <c r="BG18" s="19"/>
       <c r="BH18" s="20"/>
       <c r="BI18" s="20"/>
     </row>
     <row r="19" spans="1:61" ht="13.5" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="19">
         <v>98.4</v>
       </c>
       <c r="C19" s="19">
         <v>104.7</v>
       </c>
       <c r="D19" s="19">
         <v>100</v>
       </c>
       <c r="E19" s="19">
         <v>100.9</v>
       </c>
       <c r="F19" s="19">
         <v>100.4</v>
       </c>
       <c r="G19" s="19">
@@ -9353,204 +10424,206 @@
       </c>
       <c r="AW19" s="20">
         <v>112.6</v>
       </c>
       <c r="AX19" s="19">
         <v>61.3</v>
       </c>
       <c r="AY19" s="19">
         <v>67.3</v>
       </c>
       <c r="AZ19" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="BA19" s="19">
         <v>88.3</v>
       </c>
       <c r="BB19" s="19">
         <v>92.6</v>
       </c>
       <c r="BC19" s="19">
         <v>104.4</v>
       </c>
       <c r="BD19" s="19">
         <v>104.7</v>
       </c>
-      <c r="BE19" s="19"/>
+      <c r="BE19" s="19">
+        <v>104.8</v>
+      </c>
       <c r="BF19" s="19"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="20"/>
       <c r="BI19" s="20"/>
     </row>
     <row r="20" spans="1:61">
-      <c r="B20" s="30"/>
-[...4 lines deleted...]
-      <c r="G20" s="30"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="31" t="s">
+      <c r="A21" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="31"/>
-[...12 lines deleted...]
-      <c r="O21" s="31"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="50"/>
+      <c r="O21" s="50"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AS22" s="11"/>
       <c r="AT22" s="11"/>
       <c r="AU22" s="11"/>
       <c r="AV22" s="11"/>
       <c r="AW22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE22" s="11"/>
       <c r="BF22" s="11"/>
       <c r="BG22" s="11"/>
       <c r="BH22" s="11"/>
       <c r="BI22" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="25"/>
-      <c r="B23" s="27" t="s">
+      <c r="A23" s="51"/>
+      <c r="B23" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="28"/>
-[...10 lines deleted...]
-      <c r="N23" s="27" t="s">
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="49"/>
+      <c r="N23" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O23" s="28"/>
-[...10 lines deleted...]
-      <c r="Z23" s="27" t="s">
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="49"/>
+      <c r="Z23" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="28"/>
-[...10 lines deleted...]
-      <c r="AL23" s="27" t="s">
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="48"/>
+      <c r="AK23" s="49"/>
+      <c r="AL23" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="AM23" s="28"/>
-[...10 lines deleted...]
-      <c r="AX23" s="27" t="s">
+      <c r="AM23" s="48"/>
+      <c r="AN23" s="48"/>
+      <c r="AO23" s="48"/>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="48"/>
+      <c r="AU23" s="48"/>
+      <c r="AV23" s="48"/>
+      <c r="AW23" s="49"/>
+      <c r="AX23" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="AY23" s="28"/>
-[...9 lines deleted...]
-      <c r="BI23" s="29"/>
+      <c r="AY23" s="48"/>
+      <c r="AZ23" s="48"/>
+      <c r="BA23" s="48"/>
+      <c r="BB23" s="48"/>
+      <c r="BC23" s="48"/>
+      <c r="BD23" s="48"/>
+      <c r="BE23" s="48"/>
+      <c r="BF23" s="48"/>
+      <c r="BG23" s="48"/>
+      <c r="BH23" s="48"/>
+      <c r="BI23" s="49"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="26"/>
+      <c r="A24" s="52"/>
       <c r="B24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="13" t="s">
@@ -9857,51 +10930,53 @@
       </c>
       <c r="AW25" s="16">
         <v>109.6</v>
       </c>
       <c r="AX25" s="17">
         <v>103.4</v>
       </c>
       <c r="AY25" s="15">
         <v>104.4</v>
       </c>
       <c r="AZ25" s="15">
         <v>104.1</v>
       </c>
       <c r="BA25" s="15">
         <v>104.6</v>
       </c>
       <c r="BB25" s="15">
         <v>104.4</v>
       </c>
       <c r="BC25" s="15">
         <v>104.7</v>
       </c>
       <c r="BD25" s="15">
         <v>104.7</v>
       </c>
-      <c r="BE25" s="15"/>
+      <c r="BE25" s="15">
+        <v>103.7</v>
+      </c>
       <c r="BF25" s="15"/>
       <c r="BG25" s="15"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="19">
         <v>100.2</v>
       </c>
       <c r="C26" s="19">
         <v>100.5</v>
       </c>
       <c r="D26" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E26" s="19">
         <v>105</v>
       </c>
       <c r="F26" s="19">
         <v>103.9</v>
       </c>
       <c r="G26" s="19">
@@ -10032,51 +11107,53 @@
       </c>
       <c r="AW26" s="20">
         <v>104.1</v>
       </c>
       <c r="AX26" s="19">
         <v>122.2</v>
       </c>
       <c r="AY26" s="19">
         <v>110</v>
       </c>
       <c r="AZ26" s="19">
         <v>109.2</v>
       </c>
       <c r="BA26" s="19">
         <v>119.9</v>
       </c>
       <c r="BB26" s="19">
         <v>119.3</v>
       </c>
       <c r="BC26" s="19">
         <v>114.1</v>
       </c>
       <c r="BD26" s="19">
         <v>110.1</v>
       </c>
-      <c r="BE26" s="19"/>
+      <c r="BE26" s="19">
+        <v>112.9</v>
+      </c>
       <c r="BF26" s="19"/>
       <c r="BG26" s="19"/>
       <c r="BH26" s="20"/>
       <c r="BI26" s="20"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="19">
         <v>81.5</v>
       </c>
       <c r="C27" s="19">
         <v>83.5</v>
       </c>
       <c r="D27" s="19">
         <v>84.5</v>
       </c>
       <c r="E27" s="19">
         <v>101.7</v>
       </c>
       <c r="F27" s="19">
         <v>102.3</v>
       </c>
       <c r="G27" s="19">
@@ -10207,51 +11284,53 @@
       </c>
       <c r="AW27" s="20">
         <v>107</v>
       </c>
       <c r="AX27" s="19">
         <v>203.9</v>
       </c>
       <c r="AY27" s="19">
         <v>185.9</v>
       </c>
       <c r="AZ27" s="19">
         <v>161.1</v>
       </c>
       <c r="BA27" s="19">
         <v>151.69999999999999</v>
       </c>
       <c r="BB27" s="19">
         <v>150</v>
       </c>
       <c r="BC27" s="19">
         <v>138</v>
       </c>
       <c r="BD27" s="19">
         <v>115.1</v>
       </c>
-      <c r="BE27" s="19"/>
+      <c r="BE27" s="19">
+        <v>112</v>
+      </c>
       <c r="BF27" s="19"/>
       <c r="BG27" s="19"/>
       <c r="BH27" s="20"/>
       <c r="BI27" s="20"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="19">
         <v>100.3</v>
       </c>
       <c r="C28" s="19">
         <v>100.2</v>
       </c>
       <c r="D28" s="19">
         <v>100.2</v>
       </c>
       <c r="E28" s="19">
         <v>100.5</v>
       </c>
       <c r="F28" s="19">
         <v>100.5</v>
       </c>
       <c r="G28" s="19">
@@ -10382,51 +11461,53 @@
       </c>
       <c r="AW28" s="20">
         <v>108.3</v>
       </c>
       <c r="AX28" s="19">
         <v>99.8</v>
       </c>
       <c r="AY28" s="19">
         <v>103.4</v>
       </c>
       <c r="AZ28" s="19">
         <v>102.5</v>
       </c>
       <c r="BA28" s="19">
         <v>100.1</v>
       </c>
       <c r="BB28" s="19">
         <v>103.4</v>
       </c>
       <c r="BC28" s="19">
         <v>112.1</v>
       </c>
       <c r="BD28" s="19">
         <v>110.3</v>
       </c>
-      <c r="BE28" s="19"/>
+      <c r="BE28" s="19">
+        <v>106.1</v>
+      </c>
       <c r="BF28" s="19"/>
       <c r="BG28" s="19"/>
       <c r="BH28" s="20"/>
       <c r="BI28" s="20"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="19">
         <v>104.2</v>
       </c>
       <c r="C29" s="19">
         <v>104</v>
       </c>
       <c r="D29" s="19">
         <v>103.5</v>
       </c>
       <c r="E29" s="19">
         <v>102.7</v>
       </c>
       <c r="F29" s="19">
         <v>103.6</v>
       </c>
       <c r="G29" s="19">
@@ -10557,51 +11638,53 @@
       </c>
       <c r="AW29" s="20">
         <v>109.5</v>
       </c>
       <c r="AX29" s="19">
         <v>92.6</v>
       </c>
       <c r="AY29" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ29" s="19">
         <v>97.2</v>
       </c>
       <c r="BA29" s="19">
         <v>106.9</v>
       </c>
       <c r="BB29" s="19">
         <v>101.5</v>
       </c>
       <c r="BC29" s="19">
         <v>100.1</v>
       </c>
       <c r="BD29" s="19">
         <v>108.1</v>
       </c>
-      <c r="BE29" s="19"/>
+      <c r="BE29" s="19">
+        <v>110.3</v>
+      </c>
       <c r="BF29" s="19"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="20"/>
       <c r="BI29" s="20"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="19">
         <v>100.5</v>
       </c>
       <c r="C30" s="19">
         <v>100.5</v>
       </c>
       <c r="D30" s="19">
         <v>103.9</v>
       </c>
       <c r="E30" s="19">
         <v>107.7</v>
       </c>
       <c r="F30" s="19">
         <v>105.9</v>
       </c>
       <c r="G30" s="19">
@@ -10732,51 +11815,53 @@
       </c>
       <c r="AW30" s="20">
         <v>101.1</v>
       </c>
       <c r="AX30" s="19">
         <v>104.8</v>
       </c>
       <c r="AY30" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ30" s="19">
         <v>102.8</v>
       </c>
       <c r="BA30" s="19">
         <v>102</v>
       </c>
       <c r="BB30" s="19">
         <v>103.2</v>
       </c>
       <c r="BC30" s="19">
         <v>103.2</v>
       </c>
       <c r="BD30" s="19">
         <v>102.9</v>
       </c>
-      <c r="BE30" s="19"/>
+      <c r="BE30" s="19">
+        <v>102.6</v>
+      </c>
       <c r="BF30" s="19"/>
       <c r="BG30" s="19"/>
       <c r="BH30" s="20"/>
       <c r="BI30" s="20"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="19">
         <v>96.6</v>
       </c>
       <c r="C31" s="19">
         <v>99.7</v>
       </c>
       <c r="D31" s="19">
         <v>94.5</v>
       </c>
       <c r="E31" s="19">
         <v>90.2</v>
       </c>
       <c r="F31" s="19">
         <v>87.6</v>
       </c>
       <c r="G31" s="19">
@@ -10907,51 +11992,53 @@
       </c>
       <c r="AW31" s="20">
         <v>115.9</v>
       </c>
       <c r="AX31" s="19">
         <v>108.1</v>
       </c>
       <c r="AY31" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ31" s="19">
         <v>100.7</v>
       </c>
       <c r="BA31" s="19">
         <v>102.8</v>
       </c>
       <c r="BB31" s="19">
         <v>105</v>
       </c>
       <c r="BC31" s="19">
         <v>104.9</v>
       </c>
       <c r="BD31" s="19">
         <v>105.7</v>
       </c>
-      <c r="BE31" s="19"/>
+      <c r="BE31" s="19">
+        <v>112.6</v>
+      </c>
       <c r="BF31" s="19"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="20"/>
       <c r="BI31" s="20"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="19">
         <v>101.4</v>
       </c>
       <c r="C32" s="19">
         <v>102.3</v>
       </c>
       <c r="D32" s="19">
         <v>101.8</v>
       </c>
       <c r="E32" s="19">
         <v>102.8</v>
       </c>
       <c r="F32" s="19">
         <v>101.7</v>
       </c>
       <c r="G32" s="19">
@@ -11082,51 +12169,53 @@
       </c>
       <c r="AW32" s="20">
         <v>116.2</v>
       </c>
       <c r="AX32" s="19">
         <v>94.2</v>
       </c>
       <c r="AY32" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ32" s="19">
         <v>96.4</v>
       </c>
       <c r="BA32" s="19">
         <v>90.5</v>
       </c>
       <c r="BB32" s="19">
         <v>95</v>
       </c>
       <c r="BC32" s="19">
         <v>85.8</v>
       </c>
       <c r="BD32" s="19">
         <v>118.7</v>
       </c>
-      <c r="BE32" s="19"/>
+      <c r="BE32" s="19">
+        <v>112.7</v>
+      </c>
       <c r="BF32" s="19"/>
       <c r="BG32" s="19"/>
       <c r="BH32" s="20"/>
       <c r="BI32" s="20"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="19">
         <v>100</v>
       </c>
       <c r="C33" s="19">
         <v>99.9</v>
       </c>
       <c r="D33" s="19">
         <v>101.1</v>
       </c>
       <c r="E33" s="19">
         <v>100.5</v>
       </c>
       <c r="F33" s="19">
         <v>101.5</v>
       </c>
       <c r="G33" s="19">
@@ -11257,51 +12346,53 @@
       </c>
       <c r="AW33" s="20">
         <v>109.2</v>
       </c>
       <c r="AX33" s="19">
         <v>98.3</v>
       </c>
       <c r="AY33" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ33" s="19">
         <v>92.2</v>
       </c>
       <c r="BA33" s="19">
         <v>91.3</v>
       </c>
       <c r="BB33" s="19">
         <v>94.2</v>
       </c>
       <c r="BC33" s="19">
         <v>100</v>
       </c>
       <c r="BD33" s="19">
         <v>100</v>
       </c>
-      <c r="BE33" s="19"/>
+      <c r="BE33" s="19">
+        <v>100</v>
+      </c>
       <c r="BF33" s="19"/>
       <c r="BG33" s="19"/>
       <c r="BH33" s="20"/>
       <c r="BI33" s="20"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="19">
         <v>101.3</v>
       </c>
       <c r="C34" s="19">
         <v>101.1</v>
       </c>
       <c r="D34" s="19">
         <v>101.6</v>
       </c>
       <c r="E34" s="19">
         <v>102</v>
       </c>
       <c r="F34" s="19">
         <v>101.6</v>
       </c>
       <c r="G34" s="19">
@@ -11432,51 +12523,53 @@
       </c>
       <c r="AW34" s="20">
         <v>100</v>
       </c>
       <c r="AX34" s="19">
         <v>88.2</v>
       </c>
       <c r="AY34" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ34" s="19">
         <v>98.3</v>
       </c>
       <c r="BA34" s="19">
         <v>98.2</v>
       </c>
       <c r="BB34" s="19">
         <v>100.7</v>
       </c>
       <c r="BC34" s="19">
         <v>102.5</v>
       </c>
       <c r="BD34" s="19">
         <v>99.4</v>
       </c>
-      <c r="BE34" s="19"/>
+      <c r="BE34" s="19">
+        <v>88.6</v>
+      </c>
       <c r="BF34" s="19"/>
       <c r="BG34" s="19"/>
       <c r="BH34" s="20"/>
       <c r="BI34" s="20"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19">
         <v>97.1</v>
       </c>
       <c r="C35" s="19">
         <v>87.9</v>
       </c>
       <c r="D35" s="19">
         <v>99.5</v>
       </c>
       <c r="E35" s="19">
         <v>103.6</v>
       </c>
       <c r="F35" s="19">
         <v>102.3</v>
       </c>
       <c r="G35" s="19">
@@ -11607,51 +12700,53 @@
       </c>
       <c r="AW35" s="20">
         <v>100.2</v>
       </c>
       <c r="AX35" s="19">
         <v>104.3</v>
       </c>
       <c r="AY35" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ35" s="19">
         <v>107.5</v>
       </c>
       <c r="BA35" s="19">
         <v>103</v>
       </c>
       <c r="BB35" s="19">
         <v>82.2</v>
       </c>
       <c r="BC35" s="19">
         <v>86.9</v>
       </c>
       <c r="BD35" s="19">
         <v>79.2</v>
       </c>
-      <c r="BE35" s="19"/>
+      <c r="BE35" s="19">
+        <v>77.2</v>
+      </c>
       <c r="BF35" s="19"/>
       <c r="BG35" s="19"/>
       <c r="BH35" s="20"/>
       <c r="BI35" s="20"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="19">
         <v>111.8</v>
       </c>
       <c r="C36" s="19">
         <v>108.3</v>
       </c>
       <c r="D36" s="19">
         <v>105.8</v>
       </c>
       <c r="E36" s="19">
         <v>108.4</v>
       </c>
       <c r="F36" s="19">
         <v>107.1</v>
       </c>
       <c r="G36" s="19">
@@ -11782,51 +12877,53 @@
       </c>
       <c r="AW36" s="20">
         <v>114.4</v>
       </c>
       <c r="AX36" s="19">
         <v>102.5</v>
       </c>
       <c r="AY36" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ36" s="19">
         <v>103.9</v>
       </c>
       <c r="BA36" s="19">
         <v>103.1</v>
       </c>
       <c r="BB36" s="19">
         <v>105.2</v>
       </c>
       <c r="BC36" s="19">
         <v>105.6</v>
       </c>
       <c r="BD36" s="19">
         <v>104.5</v>
       </c>
-      <c r="BE36" s="19"/>
+      <c r="BE36" s="19">
+        <v>102.9</v>
+      </c>
       <c r="BF36" s="19"/>
       <c r="BG36" s="19"/>
       <c r="BH36" s="20"/>
       <c r="BI36" s="20"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="19">
         <v>87.9</v>
       </c>
       <c r="C37" s="19">
         <v>105.7</v>
       </c>
       <c r="D37" s="19">
         <v>109.1</v>
       </c>
       <c r="E37" s="19">
         <v>107.9</v>
       </c>
       <c r="F37" s="19">
         <v>108.4</v>
       </c>
       <c r="G37" s="19">
@@ -11957,51 +13054,53 @@
       </c>
       <c r="AW37" s="20">
         <v>110.4</v>
       </c>
       <c r="AX37" s="19">
         <v>96.1</v>
       </c>
       <c r="AY37" s="19">
         <v>93</v>
       </c>
       <c r="AZ37" s="19">
         <v>90.8</v>
       </c>
       <c r="BA37" s="19">
         <v>93.7</v>
       </c>
       <c r="BB37" s="19">
         <v>92.6</v>
       </c>
       <c r="BC37" s="19">
         <v>94.8</v>
       </c>
       <c r="BD37" s="19">
         <v>95.5</v>
       </c>
-      <c r="BE37" s="19"/>
+      <c r="BE37" s="19">
+        <v>108.4</v>
+      </c>
       <c r="BF37" s="19"/>
       <c r="BG37" s="19"/>
       <c r="BH37" s="20"/>
       <c r="BI37" s="20"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="19">
         <v>98.3</v>
       </c>
       <c r="C38" s="19">
         <v>104.8</v>
       </c>
       <c r="D38" s="19">
         <v>100</v>
       </c>
       <c r="E38" s="19">
         <v>101.1</v>
       </c>
       <c r="F38" s="19">
         <v>100.4</v>
       </c>
       <c r="G38" s="19">
@@ -12132,110 +13231,112 @@
       </c>
       <c r="AW38" s="20">
         <v>112.8</v>
       </c>
       <c r="AX38" s="19">
         <v>59.5</v>
       </c>
       <c r="AY38" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ38" s="19">
         <v>77.3</v>
       </c>
       <c r="BA38" s="19">
         <v>87.4</v>
       </c>
       <c r="BB38" s="19">
         <v>92</v>
       </c>
       <c r="BC38" s="19">
         <v>104.7</v>
       </c>
       <c r="BD38" s="19">
         <v>105</v>
       </c>
-      <c r="BE38" s="19"/>
+      <c r="BE38" s="19">
+        <v>105.1</v>
+      </c>
       <c r="BF38" s="19"/>
       <c r="BG38" s="19"/>
       <c r="BH38" s="20"/>
       <c r="BI38" s="20"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" s="7"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="9"/>
       <c r="H39" s="7"/>
       <c r="I39" s="10"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
     </row>
     <row r="40" spans="1:61">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:61" ht="21" customHeight="1">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="31"/>
-[...12 lines deleted...]
-      <c r="O41" s="31"/>
+      <c r="B41" s="50"/>
+      <c r="C41" s="50"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="50"/>
+      <c r="G41" s="50"/>
+      <c r="H41" s="50"/>
+      <c r="I41" s="50"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="50"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="50"/>
+      <c r="N41" s="50"/>
+      <c r="O41" s="50"/>
     </row>
     <row r="42" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="21"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
       <c r="U42" s="11" t="s">
@@ -12260,124 +13361,124 @@
       <c r="AJ42" s="11"/>
       <c r="AK42" s="12"/>
       <c r="AL42" s="21"/>
       <c r="AM42" s="21"/>
       <c r="AN42" s="21"/>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
       <c r="AQ42" s="21"/>
       <c r="AR42" s="21"/>
       <c r="AS42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT42" s="11"/>
       <c r="AU42" s="11"/>
       <c r="AV42" s="11"/>
       <c r="AW42" s="12"/>
       <c r="BE42" s="11"/>
       <c r="BF42" s="11"/>
       <c r="BG42" s="11"/>
       <c r="BH42" s="11"/>
       <c r="BI42" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="25"/>
-      <c r="B43" s="27" t="s">
+      <c r="A43" s="51"/>
+      <c r="B43" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="28"/>
-[...10 lines deleted...]
-      <c r="N43" s="27" t="s">
+      <c r="C43" s="48"/>
+      <c r="D43" s="48"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="48"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="48"/>
+      <c r="J43" s="48"/>
+      <c r="K43" s="48"/>
+      <c r="L43" s="48"/>
+      <c r="M43" s="49"/>
+      <c r="N43" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O43" s="28"/>
-[...10 lines deleted...]
-      <c r="Z43" s="27" t="s">
+      <c r="O43" s="48"/>
+      <c r="P43" s="48"/>
+      <c r="Q43" s="48"/>
+      <c r="R43" s="48"/>
+      <c r="S43" s="48"/>
+      <c r="T43" s="48"/>
+      <c r="U43" s="48"/>
+      <c r="V43" s="48"/>
+      <c r="W43" s="48"/>
+      <c r="X43" s="48"/>
+      <c r="Y43" s="49"/>
+      <c r="Z43" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="AA43" s="28"/>
-[...10 lines deleted...]
-      <c r="AL43" s="27" t="s">
+      <c r="AA43" s="48"/>
+      <c r="AB43" s="48"/>
+      <c r="AC43" s="48"/>
+      <c r="AD43" s="48"/>
+      <c r="AE43" s="48"/>
+      <c r="AF43" s="48"/>
+      <c r="AG43" s="48"/>
+      <c r="AH43" s="48"/>
+      <c r="AI43" s="48"/>
+      <c r="AJ43" s="48"/>
+      <c r="AK43" s="49"/>
+      <c r="AL43" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="AM43" s="28"/>
-[...10 lines deleted...]
-      <c r="AX43" s="27" t="s">
+      <c r="AM43" s="48"/>
+      <c r="AN43" s="48"/>
+      <c r="AO43" s="48"/>
+      <c r="AP43" s="48"/>
+      <c r="AQ43" s="48"/>
+      <c r="AR43" s="48"/>
+      <c r="AS43" s="48"/>
+      <c r="AT43" s="48"/>
+      <c r="AU43" s="48"/>
+      <c r="AV43" s="48"/>
+      <c r="AW43" s="49"/>
+      <c r="AX43" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="AY43" s="28"/>
-[...9 lines deleted...]
-      <c r="BI43" s="29"/>
+      <c r="AY43" s="48"/>
+      <c r="AZ43" s="48"/>
+      <c r="BA43" s="48"/>
+      <c r="BB43" s="48"/>
+      <c r="BC43" s="48"/>
+      <c r="BD43" s="48"/>
+      <c r="BE43" s="48"/>
+      <c r="BF43" s="48"/>
+      <c r="BG43" s="48"/>
+      <c r="BH43" s="48"/>
+      <c r="BI43" s="49"/>
     </row>
     <row r="44" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="26"/>
+      <c r="A44" s="52"/>
       <c r="B44" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="13" t="s">
@@ -12684,51 +13785,53 @@
       </c>
       <c r="AW45" s="16">
         <v>115.5</v>
       </c>
       <c r="AX45" s="17">
         <v>100</v>
       </c>
       <c r="AY45" s="15">
         <v>100</v>
       </c>
       <c r="AZ45" s="15">
         <v>100</v>
       </c>
       <c r="BA45" s="15">
         <v>103.2</v>
       </c>
       <c r="BB45" s="15">
         <v>102.5</v>
       </c>
       <c r="BC45" s="15">
         <v>102.1</v>
       </c>
       <c r="BD45" s="15">
         <v>121.3</v>
       </c>
-      <c r="BE45" s="15"/>
+      <c r="BE45" s="15">
+        <v>109.9</v>
+      </c>
       <c r="BF45" s="15"/>
       <c r="BG45" s="15"/>
       <c r="BH45" s="16"/>
       <c r="BI45" s="16"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="19">
         <v>100</v>
       </c>
       <c r="C46" s="19">
         <v>100</v>
       </c>
       <c r="D46" s="19">
         <v>100</v>
       </c>
       <c r="E46" s="19">
         <v>100</v>
       </c>
       <c r="F46" s="19">
         <v>100</v>
       </c>
       <c r="G46" s="19">
@@ -12859,51 +13962,53 @@
       </c>
       <c r="AW46" s="20">
         <v>100.2</v>
       </c>
       <c r="AX46" s="19">
         <v>100</v>
       </c>
       <c r="AY46" s="19">
         <v>100</v>
       </c>
       <c r="AZ46" s="19">
         <v>100</v>
       </c>
       <c r="BA46" s="19">
         <v>137.6</v>
       </c>
       <c r="BB46" s="19">
         <v>130.1</v>
       </c>
       <c r="BC46" s="19">
         <v>125.1</v>
       </c>
       <c r="BD46" s="19">
         <v>100.3</v>
       </c>
-      <c r="BE46" s="19"/>
+      <c r="BE46" s="19">
+        <v>104.8</v>
+      </c>
       <c r="BF46" s="19"/>
       <c r="BG46" s="19"/>
       <c r="BH46" s="20"/>
       <c r="BI46" s="20"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="19">
         <v>100</v>
       </c>
       <c r="C47" s="19">
         <v>100</v>
       </c>
       <c r="D47" s="19">
         <v>100</v>
       </c>
       <c r="E47" s="19">
         <v>100</v>
       </c>
       <c r="F47" s="19">
         <v>100</v>
       </c>
       <c r="G47" s="19">
@@ -13034,51 +14139,53 @@
       </c>
       <c r="AW47" s="20">
         <v>100.6</v>
       </c>
       <c r="AX47" s="19">
         <v>100</v>
       </c>
       <c r="AY47" s="19">
         <v>100</v>
       </c>
       <c r="AZ47" s="19">
         <v>100</v>
       </c>
       <c r="BA47" s="19">
         <v>159.19999999999999</v>
       </c>
       <c r="BB47" s="19">
         <v>147.4</v>
       </c>
       <c r="BC47" s="19">
         <v>139.5</v>
       </c>
       <c r="BD47" s="19">
         <v>104.3</v>
       </c>
-      <c r="BE47" s="19"/>
+      <c r="BE47" s="19">
+        <v>103.3</v>
+      </c>
       <c r="BF47" s="19"/>
       <c r="BG47" s="19"/>
       <c r="BH47" s="20"/>
       <c r="BI47" s="20"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="19">
         <v>100</v>
       </c>
       <c r="C48" s="19">
         <v>100</v>
       </c>
       <c r="D48" s="19">
         <v>100</v>
       </c>
       <c r="E48" s="19">
         <v>100</v>
       </c>
       <c r="F48" s="19">
         <v>100</v>
       </c>
       <c r="G48" s="19">
@@ -13209,51 +14316,53 @@
       </c>
       <c r="AW48" s="20">
         <v>119.5</v>
       </c>
       <c r="AX48" s="19">
         <v>100</v>
       </c>
       <c r="AY48" s="19">
         <v>100</v>
       </c>
       <c r="AZ48" s="19">
         <v>100</v>
       </c>
       <c r="BA48" s="19">
         <v>97.1</v>
       </c>
       <c r="BB48" s="19">
         <v>97.7</v>
       </c>
       <c r="BC48" s="19">
         <v>98.1</v>
       </c>
       <c r="BD48" s="19">
         <v>104.4</v>
       </c>
-      <c r="BE48" s="19"/>
+      <c r="BE48" s="19">
+        <v>102.1</v>
+      </c>
       <c r="BF48" s="19"/>
       <c r="BG48" s="19"/>
       <c r="BH48" s="20"/>
       <c r="BI48" s="20"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="22" t="s">
@@ -13384,51 +14493,53 @@
       </c>
       <c r="AW49" s="20">
         <v>113.4</v>
       </c>
       <c r="AX49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC49" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD49" s="19">
         <v>142.9</v>
       </c>
-      <c r="BE49" s="19"/>
+      <c r="BE49" s="19">
+        <v>140.19999999999999</v>
+      </c>
       <c r="BF49" s="19"/>
       <c r="BG49" s="19"/>
       <c r="BH49" s="20"/>
       <c r="BI49" s="20"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="22" t="s">
@@ -13559,51 +14670,53 @@
       </c>
       <c r="AW50" s="20">
         <v>96.4</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC50" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD50" s="19">
         <v>99.9</v>
       </c>
-      <c r="BE50" s="19"/>
+      <c r="BE50" s="19">
+        <v>99.9</v>
+      </c>
       <c r="BF50" s="19"/>
       <c r="BG50" s="19"/>
       <c r="BH50" s="20"/>
       <c r="BI50" s="20"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="22" t="s">
@@ -13734,51 +14847,53 @@
       </c>
       <c r="AW51" s="20">
         <v>125.5</v>
       </c>
       <c r="AX51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC51" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD51" s="19">
         <v>97.4</v>
       </c>
-      <c r="BE51" s="19"/>
+      <c r="BE51" s="19">
+        <v>128.80000000000001</v>
+      </c>
       <c r="BF51" s="19"/>
       <c r="BG51" s="19"/>
       <c r="BH51" s="20"/>
       <c r="BI51" s="20"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="22" t="s">
@@ -13909,51 +15024,53 @@
       </c>
       <c r="AW52" s="20">
         <v>124.1</v>
       </c>
       <c r="AX52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC52" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD52" s="19">
         <v>901.6</v>
       </c>
-      <c r="BE52" s="19"/>
+      <c r="BE52" s="19">
+        <v>152.5</v>
+      </c>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="20"/>
       <c r="BI52" s="20"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="22" t="s">
@@ -14084,51 +15201,53 @@
       </c>
       <c r="AW53" s="20">
         <v>112.4</v>
       </c>
       <c r="AX53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD53" s="19">
         <v>101.2</v>
       </c>
-      <c r="BE53" s="19"/>
+      <c r="BE53" s="19">
+        <v>97.3</v>
+      </c>
       <c r="BF53" s="19"/>
       <c r="BG53" s="19"/>
       <c r="BH53" s="20"/>
       <c r="BI53" s="20"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="22" t="s">
@@ -14259,51 +15378,53 @@
       </c>
       <c r="AW54" s="20">
         <v>100.7</v>
       </c>
       <c r="AX54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC54" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD54" s="19">
         <v>96.6</v>
       </c>
-      <c r="BE54" s="19"/>
+      <c r="BE54" s="19">
+        <v>79.2</v>
+      </c>
       <c r="BF54" s="19"/>
       <c r="BG54" s="19"/>
       <c r="BH54" s="20"/>
       <c r="BI54" s="20"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="22" t="s">
@@ -14434,51 +15555,53 @@
       </c>
       <c r="AW55" s="20">
         <v>142.19999999999999</v>
       </c>
       <c r="AX55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC55" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD55" s="19">
         <v>101.1</v>
       </c>
-      <c r="BE55" s="19"/>
+      <c r="BE55" s="19">
+        <v>108.8</v>
+      </c>
       <c r="BF55" s="19"/>
       <c r="BG55" s="19"/>
       <c r="BH55" s="20"/>
       <c r="BI55" s="20"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="22">
         <v>100</v>
       </c>
       <c r="C56" s="22">
         <v>100</v>
       </c>
       <c r="D56" s="22">
         <v>100</v>
       </c>
       <c r="E56" s="22">
         <v>100</v>
       </c>
       <c r="F56" s="22">
         <v>100</v>
       </c>
       <c r="G56" s="22">
@@ -14609,51 +15732,53 @@
       </c>
       <c r="AW56" s="20">
         <v>125.2</v>
       </c>
       <c r="AX56" s="19">
         <v>100</v>
       </c>
       <c r="AY56" s="19">
         <v>100</v>
       </c>
       <c r="AZ56" s="19">
         <v>100</v>
       </c>
       <c r="BA56" s="19">
         <v>77.2</v>
       </c>
       <c r="BB56" s="19">
         <v>81.7</v>
       </c>
       <c r="BC56" s="19">
         <v>84.8</v>
       </c>
       <c r="BD56" s="19">
         <v>97.7</v>
       </c>
-      <c r="BE56" s="19"/>
+      <c r="BE56" s="19">
+        <v>99.8</v>
+      </c>
       <c r="BF56" s="19"/>
       <c r="BG56" s="19"/>
       <c r="BH56" s="20"/>
       <c r="BI56" s="20"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="22" t="s">
@@ -14784,51 +15909,53 @@
       </c>
       <c r="AW57" s="20">
         <v>112.3</v>
       </c>
       <c r="AX57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC57" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD57" s="19">
         <v>103.4</v>
       </c>
-      <c r="BE57" s="19"/>
+      <c r="BE57" s="19">
+        <v>145.5</v>
+      </c>
       <c r="BF57" s="19"/>
       <c r="BG57" s="19"/>
       <c r="BH57" s="20"/>
       <c r="BI57" s="20"/>
     </row>
     <row r="58" spans="1:61">
       <c r="A58" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="22" t="s">
@@ -14959,83 +16086,85 @@
       </c>
       <c r="AW58" s="20">
         <v>127</v>
       </c>
       <c r="AX58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AY58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="AZ58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BA58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BB58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BC58" s="22" t="s">
         <v>16</v>
       </c>
       <c r="BD58" s="19">
         <v>99.5</v>
       </c>
-      <c r="BE58" s="19"/>
+      <c r="BE58" s="19">
+        <v>101.7</v>
+      </c>
       <c r="BF58" s="19"/>
       <c r="BG58" s="19"/>
       <c r="BH58" s="20"/>
       <c r="BI58" s="20"/>
     </row>
     <row r="59" spans="1:61">
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:61" ht="21" customHeight="1">
-      <c r="A60" s="31" t="s">
+      <c r="A60" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B60" s="31"/>
-[...12 lines deleted...]
-      <c r="O60" s="31"/>
+      <c r="B60" s="50"/>
+      <c r="C60" s="50"/>
+      <c r="D60" s="50"/>
+      <c r="E60" s="50"/>
+      <c r="F60" s="50"/>
+      <c r="G60" s="50"/>
+      <c r="H60" s="50"/>
+      <c r="I60" s="50"/>
+      <c r="J60" s="50"/>
+      <c r="K60" s="50"/>
+      <c r="L60" s="50"/>
+      <c r="M60" s="50"/>
+      <c r="N60" s="50"/>
+      <c r="O60" s="50"/>
     </row>
     <row r="61" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="A61" s="21"/>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
       <c r="Q61" s="21"/>
       <c r="R61" s="21"/>
       <c r="S61" s="21"/>
       <c r="T61" s="21"/>
       <c r="U61" s="11" t="s">
@@ -15060,124 +16189,124 @@
       <c r="AJ61" s="11"/>
       <c r="AK61" s="12"/>
       <c r="AL61" s="21"/>
       <c r="AM61" s="21"/>
       <c r="AN61" s="21"/>
       <c r="AO61" s="21"/>
       <c r="AP61" s="21"/>
       <c r="AQ61" s="21"/>
       <c r="AR61" s="21"/>
       <c r="AS61" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT61" s="11"/>
       <c r="AU61" s="11"/>
       <c r="AV61" s="11"/>
       <c r="AW61" s="12"/>
       <c r="BE61" s="11"/>
       <c r="BF61" s="11"/>
       <c r="BG61" s="11"/>
       <c r="BH61" s="11"/>
       <c r="BI61" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A62" s="25"/>
-      <c r="B62" s="27" t="s">
+      <c r="A62" s="51"/>
+      <c r="B62" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C62" s="28"/>
-[...10 lines deleted...]
-      <c r="N62" s="27" t="s">
+      <c r="C62" s="48"/>
+      <c r="D62" s="48"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="48"/>
+      <c r="G62" s="48"/>
+      <c r="H62" s="48"/>
+      <c r="I62" s="48"/>
+      <c r="J62" s="48"/>
+      <c r="K62" s="48"/>
+      <c r="L62" s="48"/>
+      <c r="M62" s="49"/>
+      <c r="N62" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="O62" s="28"/>
-[...10 lines deleted...]
-      <c r="Z62" s="27" t="s">
+      <c r="O62" s="48"/>
+      <c r="P62" s="48"/>
+      <c r="Q62" s="48"/>
+      <c r="R62" s="48"/>
+      <c r="S62" s="48"/>
+      <c r="T62" s="48"/>
+      <c r="U62" s="48"/>
+      <c r="V62" s="48"/>
+      <c r="W62" s="48"/>
+      <c r="X62" s="48"/>
+      <c r="Y62" s="49"/>
+      <c r="Z62" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="AA62" s="28"/>
-[...10 lines deleted...]
-      <c r="AL62" s="27" t="s">
+      <c r="AA62" s="48"/>
+      <c r="AB62" s="48"/>
+      <c r="AC62" s="48"/>
+      <c r="AD62" s="48"/>
+      <c r="AE62" s="48"/>
+      <c r="AF62" s="48"/>
+      <c r="AG62" s="48"/>
+      <c r="AH62" s="48"/>
+      <c r="AI62" s="48"/>
+      <c r="AJ62" s="48"/>
+      <c r="AK62" s="49"/>
+      <c r="AL62" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="AM62" s="28"/>
-[...10 lines deleted...]
-      <c r="AX62" s="27" t="s">
+      <c r="AM62" s="48"/>
+      <c r="AN62" s="48"/>
+      <c r="AO62" s="48"/>
+      <c r="AP62" s="48"/>
+      <c r="AQ62" s="48"/>
+      <c r="AR62" s="48"/>
+      <c r="AS62" s="48"/>
+      <c r="AT62" s="48"/>
+      <c r="AU62" s="48"/>
+      <c r="AV62" s="48"/>
+      <c r="AW62" s="49"/>
+      <c r="AX62" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="AY62" s="28"/>
-[...9 lines deleted...]
-      <c r="BI62" s="29"/>
+      <c r="AY62" s="48"/>
+      <c r="AZ62" s="48"/>
+      <c r="BA62" s="48"/>
+      <c r="BB62" s="48"/>
+      <c r="BC62" s="48"/>
+      <c r="BD62" s="48"/>
+      <c r="BE62" s="48"/>
+      <c r="BF62" s="48"/>
+      <c r="BG62" s="48"/>
+      <c r="BH62" s="48"/>
+      <c r="BI62" s="49"/>
     </row>
     <row r="63" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A63" s="26"/>
+      <c r="A63" s="52"/>
       <c r="B63" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="13" t="s">
@@ -15484,51 +16613,53 @@
       </c>
       <c r="AW64" s="16">
         <v>100.3</v>
       </c>
       <c r="AX64" s="23">
         <v>103.7</v>
       </c>
       <c r="AY64" s="15">
         <v>104.8</v>
       </c>
       <c r="AZ64" s="15">
         <v>104.4</v>
       </c>
       <c r="BA64" s="15">
         <v>104.7</v>
       </c>
       <c r="BB64" s="15">
         <v>104.5</v>
       </c>
       <c r="BC64" s="15">
         <v>104.9</v>
       </c>
       <c r="BD64" s="15">
         <v>102.2</v>
       </c>
-      <c r="BE64" s="15"/>
+      <c r="BE64" s="15">
+        <v>101.4</v>
+      </c>
       <c r="BF64" s="15"/>
       <c r="BG64" s="15"/>
       <c r="BH64" s="16"/>
       <c r="BI64" s="16"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="19">
         <v>100.2</v>
       </c>
       <c r="C65" s="19">
         <v>100.5</v>
       </c>
       <c r="D65" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="E65" s="19">
         <v>105</v>
       </c>
       <c r="F65" s="19">
         <v>103.9</v>
       </c>
       <c r="G65" s="19">
@@ -15659,51 +16790,53 @@
       </c>
       <c r="AW65" s="20">
         <v>110.4</v>
       </c>
       <c r="AX65" s="24">
         <v>124.7</v>
       </c>
       <c r="AY65" s="19">
         <v>111.1</v>
       </c>
       <c r="AZ65" s="19">
         <v>110</v>
       </c>
       <c r="BA65" s="19">
         <v>118.3</v>
       </c>
       <c r="BB65" s="19">
         <v>118.3</v>
       </c>
       <c r="BC65" s="19">
         <v>113.2</v>
       </c>
       <c r="BD65" s="19">
         <v>112.3</v>
       </c>
-      <c r="BE65" s="19"/>
+      <c r="BE65" s="19">
+        <v>116.1</v>
+      </c>
       <c r="BF65" s="19"/>
       <c r="BG65" s="19"/>
       <c r="BH65" s="20"/>
       <c r="BI65" s="20"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="19">
         <v>80.599999999999994</v>
       </c>
       <c r="C66" s="19">
         <v>82.7</v>
       </c>
       <c r="D66" s="19">
         <v>83.8</v>
       </c>
       <c r="E66" s="19">
         <v>101.7</v>
       </c>
       <c r="F66" s="19">
         <v>102.4</v>
       </c>
       <c r="G66" s="19">
@@ -15834,51 +16967,53 @@
       </c>
       <c r="AW66" s="20">
         <v>118.4</v>
       </c>
       <c r="AX66" s="24">
         <v>209.5</v>
       </c>
       <c r="AY66" s="19">
         <v>190.2</v>
       </c>
       <c r="AZ66" s="19">
         <v>163.6</v>
       </c>
       <c r="BA66" s="19">
         <v>151.4</v>
       </c>
       <c r="BB66" s="19">
         <v>150</v>
       </c>
       <c r="BC66" s="19">
         <v>137.9</v>
       </c>
       <c r="BD66" s="19">
         <v>116.5</v>
       </c>
-      <c r="BE66" s="19"/>
+      <c r="BE66" s="19">
+        <v>114.5</v>
+      </c>
       <c r="BF66" s="19"/>
       <c r="BG66" s="19"/>
       <c r="BH66" s="20"/>
       <c r="BI66" s="20"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="19">
         <v>100.5</v>
       </c>
       <c r="C67" s="19">
         <v>100.4</v>
       </c>
       <c r="D67" s="19">
         <v>100.3</v>
       </c>
       <c r="E67" s="19">
         <v>100.8</v>
       </c>
       <c r="F67" s="19">
         <v>100.7</v>
       </c>
       <c r="G67" s="19">
@@ -16009,51 +17144,53 @@
       </c>
       <c r="AW67" s="20">
         <v>91</v>
       </c>
       <c r="AX67" s="24">
         <v>99.4</v>
       </c>
       <c r="AY67" s="19">
         <v>108.1</v>
       </c>
       <c r="AZ67" s="19">
         <v>105.5</v>
       </c>
       <c r="BA67" s="19">
         <v>103.7</v>
       </c>
       <c r="BB67" s="19">
         <v>110.3</v>
       </c>
       <c r="BC67" s="19">
         <v>127.9</v>
       </c>
       <c r="BD67" s="19">
         <v>116</v>
       </c>
-      <c r="BE67" s="19"/>
+      <c r="BE67" s="19">
+        <v>110.1</v>
+      </c>
       <c r="BF67" s="19"/>
       <c r="BG67" s="19"/>
       <c r="BH67" s="20"/>
       <c r="BI67" s="20"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="22">
         <v>104.2</v>
       </c>
       <c r="C68" s="22">
         <v>104</v>
       </c>
       <c r="D68" s="22">
         <v>103.5</v>
       </c>
       <c r="E68" s="22">
         <v>102.7</v>
       </c>
       <c r="F68" s="22">
         <v>103.6</v>
       </c>
       <c r="G68" s="22">
@@ -16184,51 +17321,53 @@
       </c>
       <c r="AW68" s="20">
         <v>101.5</v>
       </c>
       <c r="AX68" s="22">
         <v>92.6</v>
       </c>
       <c r="AY68" s="19">
         <v>94.7</v>
       </c>
       <c r="AZ68" s="19">
         <v>97.2</v>
       </c>
       <c r="BA68" s="19">
         <v>106.89</v>
       </c>
       <c r="BB68" s="19">
         <v>101.5</v>
       </c>
       <c r="BC68" s="19">
         <v>100.1</v>
       </c>
       <c r="BD68" s="19">
         <v>102.6</v>
       </c>
-      <c r="BE68" s="19"/>
+      <c r="BE68" s="19">
+        <v>102</v>
+      </c>
       <c r="BF68" s="19"/>
       <c r="BG68" s="19"/>
       <c r="BH68" s="20"/>
       <c r="BI68" s="20"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="22">
         <v>100.5</v>
       </c>
       <c r="C69" s="22">
         <v>100.5</v>
       </c>
       <c r="D69" s="22">
         <v>103.9</v>
       </c>
       <c r="E69" s="22">
         <v>107.7</v>
       </c>
       <c r="F69" s="22">
         <v>105.9</v>
       </c>
       <c r="G69" s="22">
@@ -16359,51 +17498,53 @@
       </c>
       <c r="AW69" s="20">
         <v>102.3</v>
       </c>
       <c r="AX69" s="22">
         <v>104.8</v>
       </c>
       <c r="AY69" s="19">
         <v>104.4</v>
       </c>
       <c r="AZ69" s="19">
         <v>102.8</v>
       </c>
       <c r="BA69" s="19">
         <v>102</v>
       </c>
       <c r="BB69" s="19">
         <v>103.2</v>
       </c>
       <c r="BC69" s="19">
         <v>103.2</v>
       </c>
       <c r="BD69" s="19">
         <v>103.1</v>
       </c>
-      <c r="BE69" s="19"/>
+      <c r="BE69" s="19">
+        <v>102.9</v>
+      </c>
       <c r="BF69" s="19"/>
       <c r="BG69" s="19"/>
       <c r="BH69" s="20"/>
       <c r="BI69" s="20"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="22">
         <v>96.6</v>
       </c>
       <c r="C70" s="22">
         <v>99.7</v>
       </c>
       <c r="D70" s="22">
         <v>94.5</v>
       </c>
       <c r="E70" s="22">
         <v>90.2</v>
       </c>
       <c r="F70" s="22">
         <v>87.6</v>
       </c>
       <c r="G70" s="22">
@@ -16534,51 +17675,53 @@
       </c>
       <c r="AW70" s="20">
         <v>92.2</v>
       </c>
       <c r="AX70" s="22">
         <v>108.1</v>
       </c>
       <c r="AY70" s="19">
         <v>103.6</v>
       </c>
       <c r="AZ70" s="19">
         <v>100.7</v>
       </c>
       <c r="BA70" s="19">
         <v>102.8</v>
       </c>
       <c r="BB70" s="19">
         <v>105</v>
       </c>
       <c r="BC70" s="19">
         <v>104.9</v>
       </c>
       <c r="BD70" s="19">
         <v>106.4</v>
       </c>
-      <c r="BE70" s="19"/>
+      <c r="BE70" s="19">
+        <v>107.5</v>
+      </c>
       <c r="BF70" s="19"/>
       <c r="BG70" s="19"/>
       <c r="BH70" s="20"/>
       <c r="BI70" s="20"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="22">
         <v>101.4</v>
       </c>
       <c r="C71" s="22">
         <v>102.3</v>
       </c>
       <c r="D71" s="22">
         <v>101.8</v>
       </c>
       <c r="E71" s="22">
         <v>102.8</v>
       </c>
       <c r="F71" s="22">
         <v>101.7</v>
       </c>
       <c r="G71" s="22">
@@ -16709,51 +17852,53 @@
       </c>
       <c r="AW71" s="20">
         <v>98.4</v>
       </c>
       <c r="AX71" s="22">
         <v>94.2</v>
       </c>
       <c r="AY71" s="19">
         <v>95.5</v>
       </c>
       <c r="AZ71" s="19">
         <v>96.4</v>
       </c>
       <c r="BA71" s="19">
         <v>90.5</v>
       </c>
       <c r="BB71" s="19">
         <v>95</v>
       </c>
       <c r="BC71" s="19">
         <v>85.8</v>
       </c>
       <c r="BD71" s="19">
         <v>88.3</v>
       </c>
-      <c r="BE71" s="19"/>
+      <c r="BE71" s="19">
+        <v>89.7</v>
+      </c>
       <c r="BF71" s="19"/>
       <c r="BG71" s="19"/>
       <c r="BH71" s="20"/>
       <c r="BI71" s="20"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B72" s="22">
         <v>100</v>
       </c>
       <c r="C72" s="22">
         <v>99.9</v>
       </c>
       <c r="D72" s="22">
         <v>101.1</v>
       </c>
       <c r="E72" s="22">
         <v>100.5</v>
       </c>
       <c r="F72" s="22">
         <v>101.5</v>
       </c>
       <c r="G72" s="22">
@@ -16884,51 +18029,53 @@
       </c>
       <c r="AW72" s="20">
         <v>98.8</v>
       </c>
       <c r="AX72" s="22">
         <v>98.3</v>
       </c>
       <c r="AY72" s="19">
         <v>96.2</v>
       </c>
       <c r="AZ72" s="19">
         <v>92.2</v>
       </c>
       <c r="BA72" s="19">
         <v>91.3</v>
       </c>
       <c r="BB72" s="19">
         <v>94.2</v>
       </c>
       <c r="BC72" s="19">
         <v>100</v>
       </c>
       <c r="BD72" s="19">
         <v>100</v>
       </c>
-      <c r="BE72" s="19"/>
+      <c r="BE72" s="19">
+        <v>100.6</v>
+      </c>
       <c r="BF72" s="19"/>
       <c r="BG72" s="19"/>
       <c r="BH72" s="20"/>
       <c r="BI72" s="20"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="22">
         <v>101.3</v>
       </c>
       <c r="C73" s="22">
         <v>101.1</v>
       </c>
       <c r="D73" s="22">
         <v>101.6</v>
       </c>
       <c r="E73" s="22">
         <v>102</v>
       </c>
       <c r="F73" s="22">
         <v>101.6</v>
       </c>
       <c r="G73" s="22">
@@ -17059,51 +18206,53 @@
       </c>
       <c r="AW73" s="20">
         <v>98.1</v>
       </c>
       <c r="AX73" s="22">
         <v>88.2</v>
       </c>
       <c r="AY73" s="19">
         <v>100.1</v>
       </c>
       <c r="AZ73" s="19">
         <v>98.3</v>
       </c>
       <c r="BA73" s="19">
         <v>98.2</v>
       </c>
       <c r="BB73" s="19">
         <v>100.7</v>
       </c>
       <c r="BC73" s="19">
         <v>102.5</v>
       </c>
       <c r="BD73" s="19">
         <v>100.3</v>
       </c>
-      <c r="BE73" s="19"/>
+      <c r="BE73" s="19">
+        <v>100.1</v>
+      </c>
       <c r="BF73" s="19"/>
       <c r="BG73" s="19"/>
       <c r="BH73" s="20"/>
       <c r="BI73" s="20"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="22">
         <v>97.1</v>
       </c>
       <c r="C74" s="22">
         <v>87.9</v>
       </c>
       <c r="D74" s="22">
         <v>99.5</v>
       </c>
       <c r="E74" s="22">
         <v>103.6</v>
       </c>
       <c r="F74" s="22">
         <v>102.3</v>
       </c>
       <c r="G74" s="22">
@@ -17234,51 +18383,53 @@
       </c>
       <c r="AW74" s="20">
         <v>91.5</v>
       </c>
       <c r="AX74" s="22">
         <v>104.3</v>
       </c>
       <c r="AY74" s="19">
         <v>101.8</v>
       </c>
       <c r="AZ74" s="19">
         <v>107.5</v>
       </c>
       <c r="BA74" s="19">
         <v>103</v>
       </c>
       <c r="BB74" s="19">
         <v>82.2</v>
       </c>
       <c r="BC74" s="19">
         <v>86.9</v>
       </c>
       <c r="BD74" s="19">
         <v>78.099999999999994</v>
       </c>
-      <c r="BE74" s="19"/>
+      <c r="BE74" s="19">
+        <v>74.400000000000006</v>
+      </c>
       <c r="BF74" s="19"/>
       <c r="BG74" s="19"/>
       <c r="BH74" s="20"/>
       <c r="BI74" s="20"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="22">
         <v>111.8</v>
       </c>
       <c r="C75" s="22">
         <v>108.4</v>
       </c>
       <c r="D75" s="22">
         <v>105.8</v>
       </c>
       <c r="E75" s="22">
         <v>108.4</v>
       </c>
       <c r="F75" s="22">
         <v>107.1</v>
       </c>
       <c r="G75" s="22">
@@ -17409,51 +18560,53 @@
       </c>
       <c r="AW75" s="20">
         <v>103</v>
       </c>
       <c r="AX75" s="24">
         <v>102.5</v>
       </c>
       <c r="AY75" s="19">
         <v>107.3</v>
       </c>
       <c r="AZ75" s="19">
         <v>103.9</v>
       </c>
       <c r="BA75" s="19">
         <v>103.2</v>
       </c>
       <c r="BB75" s="19">
         <v>105.2</v>
       </c>
       <c r="BC75" s="19">
         <v>105.6</v>
       </c>
       <c r="BD75" s="19">
         <v>105</v>
       </c>
-      <c r="BE75" s="19"/>
+      <c r="BE75" s="19">
+        <v>103.4</v>
+      </c>
       <c r="BF75" s="19"/>
       <c r="BG75" s="19"/>
       <c r="BH75" s="20"/>
       <c r="BI75" s="20"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B76" s="22">
         <v>87.9</v>
       </c>
       <c r="C76" s="22">
         <v>105.7</v>
       </c>
       <c r="D76" s="22">
         <v>109.1</v>
       </c>
       <c r="E76" s="22">
         <v>107.9</v>
       </c>
       <c r="F76" s="22">
         <v>108.4</v>
       </c>
       <c r="G76" s="22">
@@ -17584,51 +18737,53 @@
       </c>
       <c r="AW76" s="20">
         <v>103.3</v>
       </c>
       <c r="AX76" s="22">
         <v>96.1</v>
       </c>
       <c r="AY76" s="19">
         <v>93</v>
       </c>
       <c r="AZ76" s="19">
         <v>90.8</v>
       </c>
       <c r="BA76" s="19">
         <v>93.7</v>
       </c>
       <c r="BB76" s="19">
         <v>92.6</v>
       </c>
       <c r="BC76" s="19">
         <v>94.8</v>
       </c>
       <c r="BD76" s="19">
         <v>94.6</v>
       </c>
-      <c r="BE76" s="19"/>
+      <c r="BE76" s="19">
+        <v>94.2</v>
+      </c>
       <c r="BF76" s="19"/>
       <c r="BG76" s="19"/>
       <c r="BH76" s="20"/>
       <c r="BI76" s="20"/>
     </row>
     <row r="77" spans="1:61">
       <c r="A77" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="22">
         <v>98.3</v>
       </c>
       <c r="C77" s="22">
         <v>104.8</v>
       </c>
       <c r="D77" s="22">
         <v>100</v>
       </c>
       <c r="E77" s="22">
         <v>101.1</v>
       </c>
       <c r="F77" s="22">
         <v>100.4</v>
       </c>
       <c r="G77" s="22">
@@ -17759,106 +18914,110 @@
       </c>
       <c r="AW77" s="20">
         <v>90.2</v>
       </c>
       <c r="AX77" s="22">
         <v>59.5</v>
       </c>
       <c r="AY77" s="19">
         <v>65.8</v>
       </c>
       <c r="AZ77" s="19">
         <v>77.3</v>
       </c>
       <c r="BA77" s="19">
         <v>87.4</v>
       </c>
       <c r="BB77" s="19">
         <v>92</v>
       </c>
       <c r="BC77" s="19">
         <v>104.7</v>
       </c>
       <c r="BD77" s="19">
         <v>105.6</v>
       </c>
-      <c r="BE77" s="19"/>
+      <c r="BE77" s="19">
+        <v>106.2</v>
+      </c>
       <c r="BF77" s="19"/>
       <c r="BG77" s="19"/>
       <c r="BH77" s="20"/>
       <c r="BI77" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z62:AK62"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N62:Y62"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="A60:O60"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="AX62:BI62"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A41:O41"/>
     <mergeCell ref="B62:M62"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="AL62:AW62"/>
-    <mergeCell ref="A4:A5"/>
-[...11 lines deleted...]
-    <mergeCell ref="A60:O60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначение</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E.Rakhimova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>