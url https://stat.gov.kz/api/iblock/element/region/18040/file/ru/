--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1015" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1024" uniqueCount="37">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -9804,67 +9804,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2935"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3275"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2937"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2939"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3278"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2938"/>
@@ -18919,96 +18919,96 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="38"/>
-[...10 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="35" t="s">
+      <c r="K3" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="35"/>
-      <c r="M3" s="35"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="35" t="s">
+      <c r="W3" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="X3" s="35"/>
-      <c r="Y3" s="35"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19071,163 +19071,163 @@
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3"/>
       <c r="DC3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="36"/>
       <c r="B4" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
-      <c r="M4" s="34"/>
+      <c r="M4" s="38"/>
       <c r="N4" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33"/>
       <c r="W4" s="33"/>
       <c r="X4" s="33"/>
-      <c r="Y4" s="34"/>
+      <c r="Y4" s="38"/>
       <c r="Z4" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="33"/>
       <c r="AB4" s="33"/>
       <c r="AC4" s="33"/>
       <c r="AD4" s="33"/>
       <c r="AE4" s="33"/>
       <c r="AF4" s="33"/>
       <c r="AG4" s="33"/>
       <c r="AH4" s="33"/>
       <c r="AI4" s="33"/>
       <c r="AJ4" s="33"/>
-      <c r="AK4" s="34"/>
+      <c r="AK4" s="38"/>
       <c r="AL4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM4" s="33"/>
       <c r="AN4" s="33"/>
       <c r="AO4" s="33"/>
       <c r="AP4" s="33"/>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33"/>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33"/>
       <c r="AV4" s="33"/>
-      <c r="AW4" s="34"/>
+      <c r="AW4" s="38"/>
       <c r="AX4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY4" s="33"/>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33"/>
       <c r="BB4" s="33"/>
       <c r="BC4" s="33"/>
       <c r="BD4" s="33"/>
       <c r="BE4" s="33"/>
       <c r="BF4" s="33"/>
       <c r="BG4" s="33"/>
       <c r="BH4" s="33"/>
       <c r="BI4" s="33"/>
       <c r="BJ4" s="32">
         <v>2023</v>
       </c>
       <c r="BK4" s="33"/>
       <c r="BL4" s="33"/>
       <c r="BM4" s="33"/>
       <c r="BN4" s="33"/>
       <c r="BO4" s="33"/>
       <c r="BP4" s="33"/>
       <c r="BQ4" s="33"/>
       <c r="BR4" s="33"/>
       <c r="BS4" s="33"/>
       <c r="BT4" s="33"/>
-      <c r="BU4" s="39"/>
+      <c r="BU4" s="34"/>
       <c r="BV4" s="32">
         <v>2024</v>
       </c>
       <c r="BW4" s="33"/>
       <c r="BX4" s="33"/>
       <c r="BY4" s="33"/>
       <c r="BZ4" s="33"/>
       <c r="CA4" s="33"/>
       <c r="CB4" s="33"/>
       <c r="CC4" s="33"/>
       <c r="CD4" s="33"/>
       <c r="CE4" s="33"/>
       <c r="CF4" s="33"/>
-      <c r="CG4" s="39"/>
+      <c r="CG4" s="34"/>
       <c r="CH4" s="32">
         <v>2025</v>
       </c>
       <c r="CI4" s="33"/>
       <c r="CJ4" s="33"/>
       <c r="CK4" s="33"/>
       <c r="CL4" s="33"/>
       <c r="CM4" s="33"/>
       <c r="CN4" s="33"/>
       <c r="CO4" s="33"/>
       <c r="CP4" s="33"/>
       <c r="CQ4" s="33"/>
       <c r="CR4" s="33"/>
-      <c r="CS4" s="39"/>
+      <c r="CS4" s="34"/>
       <c r="CT4" s="32">
         <v>2026</v>
       </c>
       <c r="CU4" s="33"/>
       <c r="CV4" s="33"/>
       <c r="CW4" s="33"/>
       <c r="CX4" s="33"/>
       <c r="CY4" s="33"/>
       <c r="CZ4" s="33"/>
       <c r="DA4" s="33"/>
       <c r="DB4" s="33"/>
       <c r="DC4" s="33"/>
       <c r="DD4" s="33"/>
-      <c r="DE4" s="39"/>
+      <c r="DE4" s="34"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -19813,51 +19813,53 @@
       </c>
       <c r="CO6" s="30">
         <v>173478</v>
       </c>
       <c r="CP6" s="30">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="30">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="7">
         <v>523204</v>
       </c>
       <c r="CS6" s="7">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="7">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="30">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="30">
         <v>45100.2</v>
       </c>
-      <c r="CW6" s="30"/>
+      <c r="CW6" s="30">
+        <v>63570.5</v>
+      </c>
       <c r="CX6" s="30"/>
       <c r="CY6" s="30"/>
       <c r="CZ6" s="30"/>
       <c r="DA6" s="30"/>
       <c r="DB6" s="30"/>
       <c r="DC6" s="30"/>
       <c r="DD6" s="7"/>
       <c r="DE6" s="7"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="13">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="13">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="13">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="13">
         <v>1006.7920297898563</v>
       </c>
@@ -20124,51 +20126,53 @@
       </c>
       <c r="CO7" s="31">
         <v>9315.9</v>
       </c>
       <c r="CP7" s="31">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="31">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="14">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="14">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="31">
         <v>792.6</v>
       </c>
       <c r="CU7" s="31">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="31">
         <v>2907.7</v>
       </c>
-      <c r="CW7" s="31"/>
+      <c r="CW7" s="31">
+        <v>3986.5</v>
+      </c>
       <c r="CX7" s="31"/>
       <c r="CY7" s="31"/>
       <c r="CZ7" s="31"/>
       <c r="DA7" s="31"/>
       <c r="DB7" s="31"/>
       <c r="DC7" s="31"/>
       <c r="DD7" s="14"/>
       <c r="DE7" s="14"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="16">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="16">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="16">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="16">
         <v>2696.9579192569181</v>
       </c>
@@ -20435,51 +20439,53 @@
       </c>
       <c r="CO8" s="31">
         <v>17835.900000000001</v>
       </c>
       <c r="CP8" s="31">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="31">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="14">
         <v>51144</v>
       </c>
       <c r="CS8" s="14">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="31">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="31">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="31">
         <v>5896.9</v>
       </c>
-      <c r="CW8" s="31"/>
+      <c r="CW8" s="31">
+        <v>8058.9</v>
+      </c>
       <c r="CX8" s="31"/>
       <c r="CY8" s="31"/>
       <c r="CZ8" s="31"/>
       <c r="DA8" s="31"/>
       <c r="DB8" s="31"/>
       <c r="DC8" s="31"/>
       <c r="DD8" s="14"/>
       <c r="DE8" s="14"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="16">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="16">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="16">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="16">
         <v>2217.7827830763581</v>
       </c>
@@ -20746,51 +20752,53 @@
       </c>
       <c r="CO9" s="31">
         <v>12453.5</v>
       </c>
       <c r="CP9" s="31">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="31">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="14">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="14">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="31">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="31">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="31">
         <v>5249.3</v>
       </c>
-      <c r="CW9" s="31"/>
+      <c r="CW9" s="31">
+        <v>6608.6</v>
+      </c>
       <c r="CX9" s="31"/>
       <c r="CY9" s="31"/>
       <c r="CZ9" s="31"/>
       <c r="DA9" s="31"/>
       <c r="DB9" s="31"/>
       <c r="DC9" s="31"/>
       <c r="DD9" s="14"/>
       <c r="DE9" s="14"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="16">
         <v>1874.8906637950768</v>
       </c>
@@ -21057,51 +21065,53 @@
       </c>
       <c r="CO10" s="31">
         <v>9514.1</v>
       </c>
       <c r="CP10" s="31">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="31">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="14">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="14">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="31">
         <v>554.4</v>
       </c>
       <c r="CU10" s="31">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="31">
         <v>1857.5</v>
       </c>
-      <c r="CW10" s="31"/>
+      <c r="CW10" s="31">
+        <v>3291.5</v>
+      </c>
       <c r="CX10" s="31"/>
       <c r="CY10" s="31"/>
       <c r="CZ10" s="31"/>
       <c r="DA10" s="31"/>
       <c r="DB10" s="31"/>
       <c r="DC10" s="31"/>
       <c r="DD10" s="14"/>
       <c r="DE10" s="14"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="16">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="16">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="16">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="16">
         <v>2270.2636782996992</v>
       </c>
@@ -21368,51 +21378,53 @@
       </c>
       <c r="CO11" s="31">
         <v>11404.9</v>
       </c>
       <c r="CP11" s="31">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="31">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="14">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="14">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="31">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="31">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="31">
         <v>3070</v>
       </c>
-      <c r="CW11" s="31"/>
+      <c r="CW11" s="31">
+        <v>4246.8999999999996</v>
+      </c>
       <c r="CX11" s="31"/>
       <c r="CY11" s="31"/>
       <c r="CZ11" s="31"/>
       <c r="DA11" s="31"/>
       <c r="DB11" s="31"/>
       <c r="DC11" s="31"/>
       <c r="DD11" s="14"/>
       <c r="DE11" s="14"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="16">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="16">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="16">
         <v>2253.0076218152449</v>
       </c>
@@ -21679,51 +21691,53 @@
       </c>
       <c r="CO12" s="31">
         <v>7341.4</v>
       </c>
       <c r="CP12" s="31">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="31">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="14">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="14">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="31">
         <v>841.1</v>
       </c>
       <c r="CU12" s="31">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="31">
         <v>2038.7</v>
       </c>
-      <c r="CW12" s="31"/>
+      <c r="CW12" s="31">
+        <v>2884.3</v>
+      </c>
       <c r="CX12" s="31"/>
       <c r="CY12" s="31"/>
       <c r="CZ12" s="31"/>
       <c r="DA12" s="31"/>
       <c r="DB12" s="31"/>
       <c r="DC12" s="31"/>
       <c r="DD12" s="14"/>
       <c r="DE12" s="14"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="16">
         <v>2386.0040837496385</v>
       </c>
@@ -21990,51 +22004,53 @@
       </c>
       <c r="CO13" s="31">
         <v>17110.5</v>
       </c>
       <c r="CP13" s="31">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="31">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="14">
         <v>53988</v>
       </c>
       <c r="CS13" s="14">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="31">
         <v>828.2</v>
       </c>
       <c r="CU13" s="31">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="31">
         <v>3035.5</v>
       </c>
-      <c r="CW13" s="31"/>
+      <c r="CW13" s="31">
+        <v>4484.8999999999996</v>
+      </c>
       <c r="CX13" s="31"/>
       <c r="CY13" s="31"/>
       <c r="CZ13" s="31"/>
       <c r="DA13" s="31"/>
       <c r="DB13" s="31"/>
       <c r="DC13" s="31"/>
       <c r="DD13" s="14"/>
       <c r="DE13" s="14"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="13">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="13">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="13">
         <v>2276.4186361495208</v>
       </c>
@@ -22301,51 +22317,53 @@
       </c>
       <c r="CO14" s="31">
         <v>10269.299999999999</v>
       </c>
       <c r="CP14" s="31">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="31">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="14">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="14">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="31">
         <v>588.1</v>
       </c>
       <c r="CU14" s="31">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="31">
         <v>1956.5</v>
       </c>
-      <c r="CW14" s="31"/>
+      <c r="CW14" s="31">
+        <v>2893</v>
+      </c>
       <c r="CX14" s="31"/>
       <c r="CY14" s="31"/>
       <c r="CZ14" s="31"/>
       <c r="DA14" s="31"/>
       <c r="DB14" s="31"/>
       <c r="DC14" s="31"/>
       <c r="DD14" s="14"/>
       <c r="DE14" s="14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="16">
         <v>1924.3038334037449</v>
       </c>
@@ -22612,51 +22630,53 @@
       </c>
       <c r="CO15" s="31">
         <v>10366.700000000001</v>
       </c>
       <c r="CP15" s="31">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="31">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="14">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="14">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="31">
         <v>489.2</v>
       </c>
       <c r="CU15" s="31">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="31">
         <v>2248.6</v>
       </c>
-      <c r="CW15" s="31"/>
+      <c r="CW15" s="31">
+        <v>2698</v>
+      </c>
       <c r="CX15" s="31"/>
       <c r="CY15" s="31"/>
       <c r="CZ15" s="31"/>
       <c r="DA15" s="31"/>
       <c r="DB15" s="31"/>
       <c r="DC15" s="31"/>
       <c r="DD15" s="14"/>
       <c r="DE15" s="14"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="16">
         <v>1848.3339432288117</v>
       </c>
@@ -22923,51 +22943,53 @@
       </c>
       <c r="CO16" s="31">
         <v>11965.1</v>
       </c>
       <c r="CP16" s="31">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="31">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="14">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="14">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="31">
         <v>408.7</v>
       </c>
       <c r="CU16" s="31">
         <v>1173</v>
       </c>
       <c r="CV16" s="31">
         <v>2409.6999999999998</v>
       </c>
-      <c r="CW16" s="31"/>
+      <c r="CW16" s="31">
+        <v>4375</v>
+      </c>
       <c r="CX16" s="31"/>
       <c r="CY16" s="31"/>
       <c r="CZ16" s="31"/>
       <c r="DA16" s="31"/>
       <c r="DB16" s="31"/>
       <c r="DC16" s="31"/>
       <c r="DD16" s="14"/>
       <c r="DE16" s="14"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="16">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="16">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="16">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="16">
         <v>5490.8925867241196</v>
       </c>
@@ -23234,51 +23256,53 @@
       </c>
       <c r="CO17" s="31">
         <v>33364.699999999997</v>
       </c>
       <c r="CP17" s="31">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="31">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="31">
         <v>9219.6</v>
       </c>
-      <c r="CW17" s="31"/>
+      <c r="CW17" s="31">
+        <v>12908.8</v>
+      </c>
       <c r="CX17" s="31"/>
       <c r="CY17" s="31"/>
       <c r="CZ17" s="31"/>
       <c r="DA17" s="31"/>
       <c r="DB17" s="31"/>
       <c r="DC17" s="31"/>
       <c r="DD17" s="14"/>
       <c r="DE17" s="14"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="16">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="16">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="16">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="16">
         <v>1592.3109919672122</v>
       </c>
@@ -23545,51 +23569,53 @@
       </c>
       <c r="CO18" s="31">
         <v>8339.7999999999993</v>
       </c>
       <c r="CP18" s="31">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="31">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="14">
         <v>44469</v>
       </c>
       <c r="CS18" s="14">
         <v>47811</v>
       </c>
       <c r="CT18" s="31">
         <v>493.4</v>
       </c>
       <c r="CU18" s="31">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="31">
         <v>1800.6</v>
       </c>
-      <c r="CW18" s="31"/>
+      <c r="CW18" s="31">
+        <v>2500.3000000000002</v>
+      </c>
       <c r="CX18" s="31"/>
       <c r="CY18" s="31"/>
       <c r="CZ18" s="31"/>
       <c r="DA18" s="31"/>
       <c r="DB18" s="31"/>
       <c r="DC18" s="31"/>
       <c r="DD18" s="14"/>
       <c r="DE18" s="14"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="16">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="16">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="16">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="16">
         <v>2843.2735509158479</v>
       </c>
@@ -23856,107 +23882,109 @@
       </c>
       <c r="CO19" s="31">
         <v>14196.3</v>
       </c>
       <c r="CP19" s="31">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="31">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="14">
         <v>41132</v>
       </c>
       <c r="CS19" s="14">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="31">
         <v>977.1</v>
       </c>
       <c r="CU19" s="31">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="31">
         <v>3409.6</v>
       </c>
-      <c r="CW19" s="31"/>
+      <c r="CW19" s="31">
+        <v>4633.8</v>
+      </c>
       <c r="CX19" s="31"/>
       <c r="CY19" s="31"/>
       <c r="CZ19" s="31"/>
       <c r="DA19" s="31"/>
       <c r="DB19" s="31"/>
       <c r="DC19" s="31"/>
       <c r="DD19" s="14"/>
       <c r="DE19" s="14"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="38"/>
-[...10 lines deleted...]
-      <c r="M20" s="38"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="35" t="s">
+      <c r="K21" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="L21" s="35"/>
-      <c r="M21" s="35"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="35" t="s">
+      <c r="W21" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="X21" s="35"/>
-      <c r="Y21" s="35"/>
+      <c r="X21" s="39"/>
+      <c r="Y21" s="39"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24019,163 +24047,163 @@
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3"/>
       <c r="DC21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="36"/>
       <c r="B22" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
-      <c r="M22" s="34"/>
+      <c r="M22" s="38"/>
       <c r="N22" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
       <c r="X22" s="33"/>
-      <c r="Y22" s="34"/>
+      <c r="Y22" s="38"/>
       <c r="Z22" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA22" s="33"/>
       <c r="AB22" s="33"/>
       <c r="AC22" s="33"/>
       <c r="AD22" s="33"/>
       <c r="AE22" s="33"/>
       <c r="AF22" s="33"/>
       <c r="AG22" s="33"/>
       <c r="AH22" s="33"/>
       <c r="AI22" s="33"/>
       <c r="AJ22" s="33"/>
-      <c r="AK22" s="34"/>
+      <c r="AK22" s="38"/>
       <c r="AL22" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM22" s="33"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33"/>
       <c r="AP22" s="33"/>
       <c r="AQ22" s="33"/>
       <c r="AR22" s="33"/>
       <c r="AS22" s="33"/>
       <c r="AT22" s="33"/>
       <c r="AU22" s="33"/>
       <c r="AV22" s="33"/>
-      <c r="AW22" s="34"/>
+      <c r="AW22" s="38"/>
       <c r="AX22" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY22" s="33"/>
       <c r="AZ22" s="33"/>
       <c r="BA22" s="33"/>
       <c r="BB22" s="33"/>
       <c r="BC22" s="33"/>
       <c r="BD22" s="33"/>
       <c r="BE22" s="33"/>
       <c r="BF22" s="33"/>
       <c r="BG22" s="33"/>
       <c r="BH22" s="33"/>
-      <c r="BI22" s="34"/>
+      <c r="BI22" s="38"/>
       <c r="BJ22" s="32">
         <v>2023</v>
       </c>
       <c r="BK22" s="33"/>
       <c r="BL22" s="33"/>
       <c r="BM22" s="33"/>
       <c r="BN22" s="33"/>
       <c r="BO22" s="33"/>
       <c r="BP22" s="33"/>
       <c r="BQ22" s="33"/>
       <c r="BR22" s="33"/>
       <c r="BS22" s="33"/>
       <c r="BT22" s="33"/>
       <c r="BU22" s="33"/>
       <c r="BV22" s="32">
         <v>2024</v>
       </c>
       <c r="BW22" s="33"/>
       <c r="BX22" s="33"/>
       <c r="BY22" s="33"/>
       <c r="BZ22" s="33"/>
       <c r="CA22" s="33"/>
       <c r="CB22" s="33"/>
       <c r="CC22" s="33"/>
       <c r="CD22" s="33"/>
       <c r="CE22" s="33"/>
       <c r="CF22" s="33"/>
-      <c r="CG22" s="39"/>
+      <c r="CG22" s="34"/>
       <c r="CH22" s="32">
         <v>2025</v>
       </c>
       <c r="CI22" s="33"/>
       <c r="CJ22" s="33"/>
       <c r="CK22" s="33"/>
       <c r="CL22" s="33"/>
       <c r="CM22" s="33"/>
       <c r="CN22" s="33"/>
       <c r="CO22" s="33"/>
       <c r="CP22" s="33"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
-      <c r="CS22" s="39"/>
+      <c r="CS22" s="34"/>
       <c r="CT22" s="32">
         <v>2026</v>
       </c>
       <c r="CU22" s="33"/>
       <c r="CV22" s="33"/>
       <c r="CW22" s="33"/>
       <c r="CX22" s="33"/>
       <c r="CY22" s="33"/>
       <c r="CZ22" s="33"/>
       <c r="DA22" s="33"/>
       <c r="DB22" s="33"/>
       <c r="DC22" s="33"/>
       <c r="DD22" s="33"/>
-      <c r="DE22" s="39"/>
+      <c r="DE22" s="34"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A23" s="37"/>
       <c r="B23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I23" s="4" t="s">
@@ -24761,51 +24789,53 @@
       </c>
       <c r="CO24" s="30">
         <v>171646.4</v>
       </c>
       <c r="CP24" s="30">
         <v>327374</v>
       </c>
       <c r="CQ24" s="30">
         <v>424761.1</v>
       </c>
       <c r="CR24" s="7">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="7">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="7">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="30">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="30">
         <v>44283.8</v>
       </c>
-      <c r="CW24" s="30"/>
+      <c r="CW24" s="30">
+        <v>62595</v>
+      </c>
       <c r="CX24" s="30"/>
       <c r="CY24" s="30"/>
       <c r="CZ24" s="30"/>
       <c r="DA24" s="30"/>
       <c r="DB24" s="30"/>
       <c r="DC24" s="30"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="13">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="13">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="13">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="13">
         <v>974.67002978985636</v>
       </c>
@@ -25072,51 +25102,53 @@
       </c>
       <c r="CO25" s="31">
         <v>9034.2000000000007</v>
       </c>
       <c r="CP25" s="31">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ25" s="31">
         <v>24947</v>
       </c>
       <c r="CR25" s="14">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="14">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="31">
         <v>757.4</v>
       </c>
       <c r="CU25" s="31">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="31">
         <v>2815.8</v>
       </c>
-      <c r="CW25" s="31"/>
+      <c r="CW25" s="31">
+        <v>3908</v>
+      </c>
       <c r="CX25" s="31"/>
       <c r="CY25" s="31"/>
       <c r="CZ25" s="31"/>
       <c r="DA25" s="31"/>
       <c r="DB25" s="31"/>
       <c r="DC25" s="31"/>
       <c r="DD25" s="14"/>
       <c r="DE25" s="14"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="14">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="14">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="14">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="14">
         <v>2642.3303621001687</v>
       </c>
@@ -25383,51 +25415,53 @@
       </c>
       <c r="CO26" s="31">
         <v>17469.400000000001</v>
       </c>
       <c r="CP26" s="31">
         <v>40555.1</v>
       </c>
       <c r="CQ26" s="31">
         <v>49076</v>
       </c>
       <c r="CR26" s="14">
         <v>50640</v>
       </c>
       <c r="CS26" s="14">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="31">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="31">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="31">
         <v>5759.4</v>
       </c>
-      <c r="CW26" s="31"/>
+      <c r="CW26" s="31">
+        <v>7912.9</v>
+      </c>
       <c r="CX26" s="31"/>
       <c r="CY26" s="31"/>
       <c r="CZ26" s="31"/>
       <c r="DA26" s="31"/>
       <c r="DB26" s="31"/>
       <c r="DC26" s="31"/>
       <c r="DD26" s="14"/>
       <c r="DE26" s="14"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="14">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="14">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="14">
         <v>2214.4157830763579</v>
       </c>
@@ -25694,51 +25728,53 @@
       </c>
       <c r="CO27" s="31">
         <v>12411.7</v>
       </c>
       <c r="CP27" s="31">
         <v>21855.3</v>
       </c>
       <c r="CQ27" s="31">
         <v>28056</v>
       </c>
       <c r="CR27" s="14">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="14">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="31">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="31">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="31">
         <v>5233.7</v>
       </c>
-      <c r="CW27" s="31"/>
+      <c r="CW27" s="31">
+        <v>6561.6</v>
+      </c>
       <c r="CX27" s="31"/>
       <c r="CY27" s="31"/>
       <c r="CZ27" s="31"/>
       <c r="DA27" s="31"/>
       <c r="DB27" s="31"/>
       <c r="DC27" s="31"/>
       <c r="DD27" s="14"/>
       <c r="DE27" s="14"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="14">
         <v>1874.8906637950768</v>
       </c>
@@ -26005,51 +26041,53 @@
       </c>
       <c r="CO28" s="31">
         <v>9426</v>
       </c>
       <c r="CP28" s="31">
         <v>21867.5</v>
       </c>
       <c r="CQ28" s="31">
         <v>28812</v>
       </c>
       <c r="CR28" s="14">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="14">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="31">
         <v>543.4</v>
       </c>
       <c r="CU28" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="31">
         <v>1824.5</v>
       </c>
-      <c r="CW28" s="31"/>
+      <c r="CW28" s="31">
+        <v>3290.3</v>
+      </c>
       <c r="CX28" s="31"/>
       <c r="CY28" s="31"/>
       <c r="CZ28" s="31"/>
       <c r="DA28" s="31"/>
       <c r="DB28" s="31"/>
       <c r="DC28" s="31"/>
       <c r="DD28" s="14"/>
       <c r="DE28" s="14"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="14">
         <v>2246.3416782996992</v>
       </c>
@@ -26316,51 +26354,53 @@
       </c>
       <c r="CO29" s="31">
         <v>11259.7</v>
       </c>
       <c r="CP29" s="31">
         <v>14063.4</v>
       </c>
       <c r="CQ29" s="31">
         <v>17207.099999999999</v>
       </c>
       <c r="CR29" s="14">
         <v>20683</v>
       </c>
       <c r="CS29" s="14">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="31">
         <v>2958.8</v>
       </c>
-      <c r="CW29" s="31"/>
+      <c r="CW29" s="31">
+        <v>4097.3</v>
+      </c>
       <c r="CX29" s="31"/>
       <c r="CY29" s="31"/>
       <c r="CZ29" s="31"/>
       <c r="DA29" s="31"/>
       <c r="DB29" s="31"/>
       <c r="DC29" s="31"/>
       <c r="DD29" s="14"/>
       <c r="DE29" s="14"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="14">
         <v>2235.186621815245</v>
       </c>
@@ -26627,51 +26667,53 @@
       </c>
       <c r="CO30" s="31">
         <v>7318.7</v>
       </c>
       <c r="CP30" s="31">
         <v>17784.3</v>
       </c>
       <c r="CQ30" s="31">
         <v>29618</v>
       </c>
       <c r="CR30" s="14">
         <v>41871</v>
       </c>
       <c r="CS30" s="14">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="31">
         <v>838.3</v>
       </c>
       <c r="CU30" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="31">
         <v>2027.5</v>
       </c>
-      <c r="CW30" s="31"/>
+      <c r="CW30" s="31">
+        <v>2869.3</v>
+      </c>
       <c r="CX30" s="31"/>
       <c r="CY30" s="31"/>
       <c r="CZ30" s="31"/>
       <c r="DA30" s="31"/>
       <c r="DB30" s="31"/>
       <c r="DC30" s="31"/>
       <c r="DD30" s="14"/>
       <c r="DE30" s="14"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="14">
         <v>2386.0040837496385</v>
       </c>
@@ -26938,51 +26980,53 @@
       </c>
       <c r="CO31" s="31">
         <v>17108.5</v>
       </c>
       <c r="CP31" s="31">
         <v>28406.9</v>
       </c>
       <c r="CQ31" s="31">
         <v>42861.599999999999</v>
       </c>
       <c r="CR31" s="14">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="14">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="31">
         <v>828</v>
       </c>
       <c r="CU31" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="31">
         <v>3034.6</v>
       </c>
-      <c r="CW31" s="31"/>
+      <c r="CW31" s="31">
+        <v>4483.2</v>
+      </c>
       <c r="CX31" s="31"/>
       <c r="CY31" s="31"/>
       <c r="CZ31" s="31"/>
       <c r="DA31" s="31"/>
       <c r="DB31" s="31"/>
       <c r="DC31" s="31"/>
       <c r="DD31" s="14"/>
       <c r="DE31" s="14"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="13">
         <v>2271.6676361495206</v>
       </c>
@@ -27249,51 +27293,53 @@
       </c>
       <c r="CO32" s="31">
         <v>10225.9</v>
       </c>
       <c r="CP32" s="31">
         <v>21566.6</v>
       </c>
       <c r="CQ32" s="31">
         <v>30302.6</v>
       </c>
       <c r="CR32" s="14">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="14">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="31">
         <v>1937.6</v>
       </c>
-      <c r="CW32" s="31"/>
+      <c r="CW32" s="31">
+        <v>2880.6</v>
+      </c>
       <c r="CX32" s="31"/>
       <c r="CY32" s="31"/>
       <c r="CZ32" s="31"/>
       <c r="DA32" s="31"/>
       <c r="DB32" s="31"/>
       <c r="DC32" s="31"/>
       <c r="DD32" s="14"/>
       <c r="DE32" s="14"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="14">
         <v>1916.2358334037449</v>
       </c>
@@ -27560,51 +27606,53 @@
       </c>
       <c r="CO33" s="31">
         <v>10124.4</v>
       </c>
       <c r="CP33" s="31">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ33" s="31">
         <v>28489.4</v>
       </c>
       <c r="CR33" s="14">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="14">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="31">
         <v>458.9</v>
       </c>
       <c r="CU33" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="31">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW33" s="31"/>
+      <c r="CW33" s="31">
+        <v>2683.9</v>
+      </c>
       <c r="CX33" s="31"/>
       <c r="CY33" s="31"/>
       <c r="CZ33" s="31"/>
       <c r="DA33" s="31"/>
       <c r="DB33" s="31"/>
       <c r="DC33" s="31"/>
       <c r="DD33" s="14"/>
       <c r="DE33" s="14"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="14">
         <v>1847.9499432288117</v>
       </c>
@@ -27871,51 +27919,53 @@
       </c>
       <c r="CO34" s="31">
         <v>11962.2</v>
       </c>
       <c r="CP34" s="31">
         <v>15678.2</v>
       </c>
       <c r="CQ34" s="31">
         <v>18478</v>
       </c>
       <c r="CR34" s="14">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="14">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="31">
         <v>408.3</v>
       </c>
       <c r="CU34" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="31">
         <v>2408.6</v>
       </c>
-      <c r="CW34" s="31"/>
+      <c r="CW34" s="31">
+        <v>4306.5</v>
+      </c>
       <c r="CX34" s="31"/>
       <c r="CY34" s="31"/>
       <c r="CZ34" s="31"/>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="14"/>
       <c r="DE34" s="14"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="14">
         <v>5466.5925867241231</v>
       </c>
@@ -28182,51 +28232,53 @@
       </c>
       <c r="CO35" s="31">
         <v>33364.699999999997</v>
       </c>
       <c r="CP35" s="31">
         <v>59552.7</v>
       </c>
       <c r="CQ35" s="31">
         <v>70912.899999999994</v>
       </c>
       <c r="CR35" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="31">
         <v>9219.6</v>
       </c>
-      <c r="CW35" s="31"/>
+      <c r="CW35" s="31">
+        <v>12908.8</v>
+      </c>
       <c r="CX35" s="31"/>
       <c r="CY35" s="31"/>
       <c r="CZ35" s="31"/>
       <c r="DA35" s="31"/>
       <c r="DB35" s="31"/>
       <c r="DC35" s="31"/>
       <c r="DD35" s="14"/>
       <c r="DE35" s="14"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="14">
         <v>1592.0839919672121</v>
       </c>
@@ -28493,51 +28545,53 @@
       </c>
       <c r="CO36" s="31">
         <v>8267.2000000000007</v>
       </c>
       <c r="CP36" s="31">
         <v>20874.5</v>
       </c>
       <c r="CQ36" s="31">
         <v>27915.9</v>
       </c>
       <c r="CR36" s="14">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="14">
         <v>47702</v>
       </c>
       <c r="CT36" s="31">
         <v>484.3</v>
       </c>
       <c r="CU36" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="31">
         <v>1773.2</v>
       </c>
-      <c r="CW36" s="31"/>
+      <c r="CW36" s="31">
+        <v>2402.4</v>
+      </c>
       <c r="CX36" s="31"/>
       <c r="CY36" s="31"/>
       <c r="CZ36" s="31"/>
       <c r="DA36" s="31"/>
       <c r="DB36" s="31"/>
       <c r="DC36" s="31"/>
       <c r="DD36" s="14"/>
       <c r="DE36" s="14"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="14">
         <v>2763.4136509158479</v>
       </c>
@@ -28804,107 +28858,109 @@
       </c>
       <c r="CO37" s="31">
         <v>13673.9</v>
       </c>
       <c r="CP37" s="31">
         <v>22544.9</v>
       </c>
       <c r="CQ37" s="31">
         <v>28084.6</v>
       </c>
       <c r="CR37" s="14">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="14">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="31">
         <v>911.8</v>
       </c>
       <c r="CU37" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="31">
         <v>3133</v>
       </c>
-      <c r="CW37" s="31"/>
+      <c r="CW37" s="31">
+        <v>4290.3</v>
+      </c>
       <c r="CX37" s="31"/>
       <c r="CY37" s="31"/>
       <c r="CZ37" s="31"/>
       <c r="DA37" s="31"/>
       <c r="DB37" s="31"/>
       <c r="DC37" s="31"/>
       <c r="DD37" s="14"/>
       <c r="DE37" s="14"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="38"/>
-[...10 lines deleted...]
-      <c r="M40" s="38"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="35" t="s">
+      <c r="K41" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="L41" s="35"/>
-      <c r="M41" s="35"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="39"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="35" t="s">
+      <c r="W41" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="35"/>
-      <c r="Y41" s="35"/>
+      <c r="X41" s="39"/>
+      <c r="Y41" s="39"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -28967,163 +29023,163 @@
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3"/>
       <c r="DC41" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="36"/>
       <c r="B42" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="33"/>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
-      <c r="M42" s="34"/>
+      <c r="M42" s="38"/>
       <c r="N42" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O42" s="33"/>
       <c r="P42" s="33"/>
       <c r="Q42" s="33"/>
       <c r="R42" s="33"/>
       <c r="S42" s="33"/>
       <c r="T42" s="33"/>
       <c r="U42" s="33"/>
       <c r="V42" s="33"/>
       <c r="W42" s="33"/>
       <c r="X42" s="33"/>
-      <c r="Y42" s="34"/>
+      <c r="Y42" s="38"/>
       <c r="Z42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA42" s="33"/>
       <c r="AB42" s="33"/>
       <c r="AC42" s="33"/>
       <c r="AD42" s="33"/>
       <c r="AE42" s="33"/>
       <c r="AF42" s="33"/>
       <c r="AG42" s="33"/>
       <c r="AH42" s="33"/>
       <c r="AI42" s="33"/>
       <c r="AJ42" s="33"/>
-      <c r="AK42" s="34"/>
+      <c r="AK42" s="38"/>
       <c r="AL42" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM42" s="33"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="33"/>
       <c r="AP42" s="33"/>
       <c r="AQ42" s="33"/>
       <c r="AR42" s="33"/>
       <c r="AS42" s="33"/>
       <c r="AT42" s="33"/>
       <c r="AU42" s="33"/>
       <c r="AV42" s="33"/>
-      <c r="AW42" s="34"/>
+      <c r="AW42" s="38"/>
       <c r="AX42" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY42" s="33"/>
       <c r="AZ42" s="33"/>
       <c r="BA42" s="33"/>
       <c r="BB42" s="33"/>
       <c r="BC42" s="33"/>
       <c r="BD42" s="33"/>
       <c r="BE42" s="33"/>
       <c r="BF42" s="33"/>
       <c r="BG42" s="33"/>
       <c r="BH42" s="33"/>
-      <c r="BI42" s="34"/>
+      <c r="BI42" s="38"/>
       <c r="BJ42" s="32">
         <v>2023</v>
       </c>
       <c r="BK42" s="33"/>
       <c r="BL42" s="33"/>
       <c r="BM42" s="33"/>
       <c r="BN42" s="33"/>
       <c r="BO42" s="33"/>
       <c r="BP42" s="33"/>
       <c r="BQ42" s="33"/>
       <c r="BR42" s="33"/>
       <c r="BS42" s="33"/>
       <c r="BT42" s="33"/>
       <c r="BU42" s="33"/>
       <c r="BV42" s="32">
         <v>2024</v>
       </c>
       <c r="BW42" s="33"/>
       <c r="BX42" s="33"/>
       <c r="BY42" s="33"/>
       <c r="BZ42" s="33"/>
       <c r="CA42" s="33"/>
       <c r="CB42" s="33"/>
       <c r="CC42" s="33"/>
       <c r="CD42" s="33"/>
       <c r="CE42" s="33"/>
       <c r="CF42" s="33"/>
-      <c r="CG42" s="39"/>
+      <c r="CG42" s="34"/>
       <c r="CH42" s="32">
         <v>2025</v>
       </c>
       <c r="CI42" s="33"/>
       <c r="CJ42" s="33"/>
       <c r="CK42" s="33"/>
       <c r="CL42" s="33"/>
       <c r="CM42" s="33"/>
       <c r="CN42" s="33"/>
       <c r="CO42" s="33"/>
       <c r="CP42" s="33"/>
       <c r="CQ42" s="33"/>
       <c r="CR42" s="33"/>
-      <c r="CS42" s="39"/>
+      <c r="CS42" s="34"/>
       <c r="CT42" s="32">
         <v>2026</v>
       </c>
       <c r="CU42" s="33"/>
       <c r="CV42" s="33"/>
       <c r="CW42" s="33"/>
       <c r="CX42" s="33"/>
       <c r="CY42" s="33"/>
       <c r="CZ42" s="33"/>
       <c r="DA42" s="33"/>
       <c r="DB42" s="33"/>
       <c r="DC42" s="33"/>
       <c r="DD42" s="33"/>
-      <c r="DE42" s="39"/>
+      <c r="DE42" s="34"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="37"/>
       <c r="B43" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -29709,51 +29765,53 @@
       </c>
       <c r="CO44" s="30">
         <v>49059.1</v>
       </c>
       <c r="CP44" s="30">
         <v>187454</v>
       </c>
       <c r="CQ44" s="30">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="7">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="7">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="7">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="30">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="30">
         <v>3552.1</v>
       </c>
-      <c r="CW44" s="30"/>
+      <c r="CW44" s="30">
+        <v>4578.8</v>
+      </c>
       <c r="CX44" s="30"/>
       <c r="CY44" s="30"/>
       <c r="CZ44" s="30"/>
       <c r="DA44" s="30"/>
       <c r="DB44" s="30"/>
       <c r="DC44" s="30"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="13">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="13">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="13">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="13">
         <v>92.816612602624005</v>
       </c>
@@ -30020,51 +30078,53 @@
       </c>
       <c r="CO45" s="31">
         <v>3444.7</v>
       </c>
       <c r="CP45" s="31">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="31">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="14">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="14">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="31">
         <v>95.2</v>
       </c>
       <c r="CU45" s="31">
         <v>235.2</v>
       </c>
       <c r="CV45" s="31">
         <v>300.60000000000002</v>
       </c>
-      <c r="CW45" s="31"/>
+      <c r="CW45" s="31">
+        <v>441</v>
+      </c>
       <c r="CX45" s="31"/>
       <c r="CY45" s="31"/>
       <c r="CZ45" s="31"/>
       <c r="DA45" s="31"/>
       <c r="DB45" s="31"/>
       <c r="DC45" s="31"/>
       <c r="DD45" s="14"/>
       <c r="DE45" s="14"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="16">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="16">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="16">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="16">
         <v>46.831813866666664</v>
       </c>
@@ -30331,51 +30391,53 @@
       </c>
       <c r="CO46" s="31">
         <v>4612.1000000000004</v>
       </c>
       <c r="CP46" s="31">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="31">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="14">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="14">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="31">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="31">
         <v>165.1</v>
       </c>
       <c r="CV46" s="31">
         <v>211</v>
       </c>
-      <c r="CW46" s="31"/>
+      <c r="CW46" s="31">
+        <v>343.5</v>
+      </c>
       <c r="CX46" s="31"/>
       <c r="CY46" s="31"/>
       <c r="CZ46" s="31"/>
       <c r="DA46" s="31"/>
       <c r="DB46" s="31"/>
       <c r="DC46" s="31"/>
       <c r="DD46" s="14"/>
       <c r="DE46" s="14"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="16">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="16">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="16">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="16">
         <v>776.94076935957332</v>
       </c>
@@ -30642,51 +30704,53 @@
       </c>
       <c r="CO47" s="31">
         <v>6414.4</v>
       </c>
       <c r="CP47" s="31">
         <v>15047</v>
       </c>
       <c r="CQ47" s="31">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="14">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="14">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="31">
         <v>881.7</v>
       </c>
       <c r="CU47" s="31">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="31">
         <v>3025.5</v>
       </c>
-      <c r="CW47" s="31"/>
+      <c r="CW47" s="31">
+        <v>3777.7</v>
+      </c>
       <c r="CX47" s="31"/>
       <c r="CY47" s="31"/>
       <c r="CZ47" s="31"/>
       <c r="DA47" s="31"/>
       <c r="DB47" s="31"/>
       <c r="DC47" s="31"/>
       <c r="DD47" s="14"/>
       <c r="DE47" s="14"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>28</v>
       </c>
@@ -30953,51 +31017,53 @@
       </c>
       <c r="CO48" s="31">
         <v>2747.7</v>
       </c>
       <c r="CP48" s="31">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="31">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="14">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="14">
         <v>24951</v>
       </c>
       <c r="CT48" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU48" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV48" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW48" s="31"/>
+      <c r="CW48" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX48" s="31"/>
       <c r="CY48" s="31"/>
       <c r="CZ48" s="31"/>
       <c r="DA48" s="31"/>
       <c r="DB48" s="31"/>
       <c r="DC48" s="31"/>
       <c r="DD48" s="14"/>
       <c r="DE48" s="14"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>28</v>
       </c>
@@ -31264,51 +31330,53 @@
       </c>
       <c r="CO49" s="31">
         <v>1869.8</v>
       </c>
       <c r="CP49" s="31">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="31">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="14">
         <v>5518</v>
       </c>
       <c r="CS49" s="14">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU49" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV49" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW49" s="31"/>
+      <c r="CW49" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX49" s="31"/>
       <c r="CY49" s="31"/>
       <c r="CZ49" s="31"/>
       <c r="DA49" s="31"/>
       <c r="DB49" s="31"/>
       <c r="DC49" s="31"/>
       <c r="DD49" s="14"/>
       <c r="DE49" s="14"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>28</v>
       </c>
@@ -31575,51 +31643,53 @@
       </c>
       <c r="CO50" s="31">
         <v>2048.9</v>
       </c>
       <c r="CP50" s="31">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="31">
         <v>22418</v>
       </c>
       <c r="CR50" s="14">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="14">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU50" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV50" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW50" s="31"/>
+      <c r="CW50" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX50" s="31"/>
       <c r="CY50" s="31"/>
       <c r="CZ50" s="31"/>
       <c r="DA50" s="31"/>
       <c r="DB50" s="31"/>
       <c r="DC50" s="31"/>
       <c r="DD50" s="14"/>
       <c r="DE50" s="14"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>28</v>
       </c>
@@ -31886,51 +31956,53 @@
       </c>
       <c r="CO51" s="31">
         <v>6485.9</v>
       </c>
       <c r="CP51" s="31">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="31">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="14">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="14">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU51" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV51" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW51" s="31"/>
+      <c r="CW51" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX51" s="31"/>
       <c r="CY51" s="31"/>
       <c r="CZ51" s="31"/>
       <c r="DA51" s="31"/>
       <c r="DB51" s="31"/>
       <c r="DC51" s="31"/>
       <c r="DD51" s="14"/>
       <c r="DE51" s="14"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>28</v>
       </c>
@@ -32197,51 +32269,53 @@
       </c>
       <c r="CO52" s="31">
         <v>2324.4</v>
       </c>
       <c r="CP52" s="31">
         <v>12770</v>
       </c>
       <c r="CQ52" s="31">
         <v>20706</v>
       </c>
       <c r="CR52" s="14">
         <v>38489</v>
       </c>
       <c r="CS52" s="14">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU52" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV52" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW52" s="31"/>
+      <c r="CW52" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX52" s="31"/>
       <c r="CY52" s="31"/>
       <c r="CZ52" s="31"/>
       <c r="DA52" s="31"/>
       <c r="DB52" s="31"/>
       <c r="DC52" s="31"/>
       <c r="DD52" s="14"/>
       <c r="DE52" s="14"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>28</v>
       </c>
@@ -32508,51 +32582,53 @@
       </c>
       <c r="CO53" s="31">
         <v>4357.3999999999996</v>
       </c>
       <c r="CP53" s="31">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="31">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="14">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="14">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU53" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV53" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW53" s="31"/>
+      <c r="CW53" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX53" s="31"/>
       <c r="CY53" s="31"/>
       <c r="CZ53" s="31"/>
       <c r="DA53" s="31"/>
       <c r="DB53" s="31"/>
       <c r="DC53" s="31"/>
       <c r="DD53" s="14"/>
       <c r="DE53" s="14"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>28</v>
       </c>
@@ -32819,51 +32895,53 @@
       </c>
       <c r="CO54" s="31">
         <v>1427.5</v>
       </c>
       <c r="CP54" s="31">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="31">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="14">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="14">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU54" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV54" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW54" s="31"/>
+      <c r="CW54" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX54" s="31"/>
       <c r="CY54" s="31"/>
       <c r="CZ54" s="31"/>
       <c r="DA54" s="31"/>
       <c r="DB54" s="31"/>
       <c r="DC54" s="31"/>
       <c r="DD54" s="14"/>
       <c r="DE54" s="14"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>28</v>
       </c>
@@ -33130,51 +33208,53 @@
       </c>
       <c r="CO55" s="31">
         <v>6992.8</v>
       </c>
       <c r="CP55" s="31">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="31">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="14">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="14">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="31">
         <v>4.2</v>
       </c>
       <c r="CU55" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="31">
         <v>15</v>
       </c>
-      <c r="CW55" s="31"/>
+      <c r="CW55" s="31">
+        <v>16.600000000000001</v>
+      </c>
       <c r="CX55" s="31"/>
       <c r="CY55" s="31"/>
       <c r="CZ55" s="31"/>
       <c r="DA55" s="31"/>
       <c r="DB55" s="31"/>
       <c r="DC55" s="31"/>
       <c r="DD55" s="14"/>
       <c r="DE55" s="14"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E56" s="13" t="s">
         <v>28</v>
       </c>
@@ -33441,51 +33521,53 @@
       </c>
       <c r="CO56" s="31">
         <v>2697.1</v>
       </c>
       <c r="CP56" s="31">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="31">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="14">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="14">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU56" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV56" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW56" s="31"/>
+      <c r="CW56" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX56" s="31"/>
       <c r="CY56" s="31"/>
       <c r="CZ56" s="31"/>
       <c r="DA56" s="31"/>
       <c r="DB56" s="31"/>
       <c r="DC56" s="31"/>
       <c r="DD56" s="14"/>
       <c r="DE56" s="14"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E57" s="13" t="s">
         <v>28</v>
       </c>
@@ -33752,107 +33834,109 @@
       </c>
       <c r="CO57" s="31">
         <v>3636.4</v>
       </c>
       <c r="CP57" s="31">
         <v>11352</v>
       </c>
       <c r="CQ57" s="31">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="14">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="14">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU57" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV57" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CW57" s="31"/>
+      <c r="CW57" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CX57" s="31"/>
       <c r="CY57" s="31"/>
       <c r="CZ57" s="31"/>
       <c r="DA57" s="31"/>
       <c r="DB57" s="31"/>
       <c r="DC57" s="31"/>
       <c r="DD57" s="14"/>
       <c r="DE57" s="14"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="38" t="s">
+      <c r="A59" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="38"/>
-[...10 lines deleted...]
-      <c r="M59" s="38"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+      <c r="D59" s="35"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="35"/>
+      <c r="H59" s="35"/>
+      <c r="I59" s="35"/>
+      <c r="J59" s="35"/>
+      <c r="K59" s="35"/>
+      <c r="L59" s="35"/>
+      <c r="M59" s="35"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="35" t="s">
+      <c r="K60" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="L60" s="35"/>
-      <c r="M60" s="35"/>
+      <c r="L60" s="39"/>
+      <c r="M60" s="39"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="35" t="s">
+      <c r="W60" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="X60" s="35"/>
-      <c r="Y60" s="35"/>
+      <c r="X60" s="39"/>
+      <c r="Y60" s="39"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -33915,163 +33999,163 @@
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3"/>
       <c r="DC60" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="36"/>
       <c r="B61" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="33"/>
       <c r="F61" s="33"/>
       <c r="G61" s="33"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
-      <c r="M61" s="34"/>
+      <c r="M61" s="38"/>
       <c r="N61" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O61" s="33"/>
       <c r="P61" s="33"/>
       <c r="Q61" s="33"/>
       <c r="R61" s="33"/>
       <c r="S61" s="33"/>
       <c r="T61" s="33"/>
       <c r="U61" s="33"/>
       <c r="V61" s="33"/>
       <c r="W61" s="33"/>
       <c r="X61" s="33"/>
-      <c r="Y61" s="34"/>
+      <c r="Y61" s="38"/>
       <c r="Z61" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA61" s="33"/>
       <c r="AB61" s="33"/>
       <c r="AC61" s="33"/>
       <c r="AD61" s="33"/>
       <c r="AE61" s="33"/>
       <c r="AF61" s="33"/>
       <c r="AG61" s="33"/>
       <c r="AH61" s="33"/>
       <c r="AI61" s="33"/>
       <c r="AJ61" s="33"/>
-      <c r="AK61" s="34"/>
+      <c r="AK61" s="38"/>
       <c r="AL61" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM61" s="33"/>
       <c r="AN61" s="33"/>
       <c r="AO61" s="33"/>
       <c r="AP61" s="33"/>
       <c r="AQ61" s="33"/>
       <c r="AR61" s="33"/>
       <c r="AS61" s="33"/>
       <c r="AT61" s="33"/>
       <c r="AU61" s="33"/>
       <c r="AV61" s="33"/>
-      <c r="AW61" s="34"/>
+      <c r="AW61" s="38"/>
       <c r="AX61" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY61" s="33"/>
       <c r="AZ61" s="33"/>
       <c r="BA61" s="33"/>
       <c r="BB61" s="33"/>
       <c r="BC61" s="33"/>
       <c r="BD61" s="33"/>
       <c r="BE61" s="33"/>
       <c r="BF61" s="33"/>
       <c r="BG61" s="33"/>
       <c r="BH61" s="33"/>
-      <c r="BI61" s="34"/>
+      <c r="BI61" s="38"/>
       <c r="BJ61" s="32">
         <v>2023</v>
       </c>
       <c r="BK61" s="33"/>
       <c r="BL61" s="33"/>
       <c r="BM61" s="33"/>
       <c r="BN61" s="33"/>
       <c r="BO61" s="33"/>
       <c r="BP61" s="33"/>
       <c r="BQ61" s="33"/>
       <c r="BR61" s="33"/>
       <c r="BS61" s="33"/>
       <c r="BT61" s="33"/>
-      <c r="BU61" s="39"/>
+      <c r="BU61" s="34"/>
       <c r="BV61" s="32">
         <v>2024</v>
       </c>
       <c r="BW61" s="33"/>
       <c r="BX61" s="33"/>
       <c r="BY61" s="33"/>
       <c r="BZ61" s="33"/>
       <c r="CA61" s="33"/>
       <c r="CB61" s="33"/>
       <c r="CC61" s="33"/>
       <c r="CD61" s="33"/>
       <c r="CE61" s="33"/>
       <c r="CF61" s="33"/>
-      <c r="CG61" s="39"/>
+      <c r="CG61" s="34"/>
       <c r="CH61" s="32">
         <v>2025</v>
       </c>
       <c r="CI61" s="33"/>
       <c r="CJ61" s="33"/>
       <c r="CK61" s="33"/>
       <c r="CL61" s="33"/>
       <c r="CM61" s="33"/>
       <c r="CN61" s="33"/>
       <c r="CO61" s="33"/>
       <c r="CP61" s="33"/>
       <c r="CQ61" s="33"/>
       <c r="CR61" s="33"/>
-      <c r="CS61" s="39"/>
+      <c r="CS61" s="34"/>
       <c r="CT61" s="32">
         <v>2026</v>
       </c>
       <c r="CU61" s="33"/>
       <c r="CV61" s="33"/>
       <c r="CW61" s="33"/>
       <c r="CX61" s="33"/>
       <c r="CY61" s="33"/>
       <c r="CZ61" s="33"/>
       <c r="DA61" s="33"/>
       <c r="DB61" s="33"/>
       <c r="DC61" s="33"/>
       <c r="DD61" s="33"/>
-      <c r="DE61" s="39"/>
+      <c r="DE61" s="34"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="37"/>
       <c r="B62" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -34657,51 +34741,53 @@
       </c>
       <c r="CO63" s="30">
         <v>122558.1</v>
       </c>
       <c r="CP63" s="30">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="30">
         <v>159285</v>
       </c>
       <c r="CR63" s="7">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="7">
         <v>200525</v>
       </c>
       <c r="CT63" s="7">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="30">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="30">
         <v>40731.800000000003</v>
       </c>
-      <c r="CW63" s="30"/>
+      <c r="CW63" s="30">
+        <v>58016.2</v>
+      </c>
       <c r="CX63" s="30"/>
       <c r="CY63" s="30"/>
       <c r="CZ63" s="30"/>
       <c r="DA63" s="30"/>
       <c r="DB63" s="30"/>
       <c r="DC63" s="30"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="13">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="13">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="13">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="13">
         <v>881.85341718723237</v>
       </c>
@@ -34968,51 +35054,53 @@
       </c>
       <c r="CO64" s="31">
         <v>5588</v>
       </c>
       <c r="CP64" s="31">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="31">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="14">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="14">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="31">
         <v>662.1</v>
       </c>
       <c r="CU64" s="31">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="31">
         <v>2515.1999999999998</v>
       </c>
-      <c r="CW64" s="31"/>
+      <c r="CW64" s="31">
+        <v>3466.9</v>
+      </c>
       <c r="CX64" s="31"/>
       <c r="CY64" s="31"/>
       <c r="CZ64" s="31"/>
       <c r="DA64" s="31"/>
       <c r="DB64" s="31"/>
       <c r="DC64" s="31"/>
       <c r="DD64" s="14"/>
       <c r="DE64" s="14"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="16">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="16">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="16">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="16">
         <v>2595.4985482335019</v>
       </c>
@@ -35279,51 +35367,53 @@
       </c>
       <c r="CO65" s="31">
         <v>12854.1</v>
       </c>
       <c r="CP65" s="31">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="31">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="14">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="14">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="31">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="31">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="31">
         <v>5548.4</v>
       </c>
-      <c r="CW65" s="31"/>
+      <c r="CW65" s="31">
+        <v>7569.4</v>
+      </c>
       <c r="CX65" s="31"/>
       <c r="CY65" s="31"/>
       <c r="CZ65" s="31"/>
       <c r="DA65" s="31"/>
       <c r="DB65" s="31"/>
       <c r="DC65" s="31"/>
       <c r="DD65" s="14"/>
       <c r="DE65" s="14"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="16">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="16">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="16">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="16">
         <v>1437.4750137167848</v>
       </c>
@@ -35590,51 +35680,53 @@
       </c>
       <c r="CO66" s="31">
         <v>5995.4</v>
       </c>
       <c r="CP66" s="31">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="31">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="14">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="14">
         <v>10283</v>
       </c>
       <c r="CT66" s="31">
         <v>460.7</v>
       </c>
       <c r="CU66" s="31">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="31">
         <v>2208.1999999999998</v>
       </c>
-      <c r="CW66" s="31"/>
+      <c r="CW66" s="31">
+        <v>2783.9</v>
+      </c>
       <c r="CX66" s="31"/>
       <c r="CY66" s="31"/>
       <c r="CZ66" s="31"/>
       <c r="DA66" s="31"/>
       <c r="DB66" s="31"/>
       <c r="DC66" s="31"/>
       <c r="DD66" s="14"/>
       <c r="DE66" s="14"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="16">
         <v>1874.8906637950768</v>
       </c>
@@ -35901,51 +35993,53 @@
       </c>
       <c r="CO67" s="31">
         <v>6676.7</v>
       </c>
       <c r="CP67" s="31">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="31">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="14">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="14">
         <v>10711</v>
       </c>
       <c r="CT67" s="31">
         <v>543.4</v>
       </c>
       <c r="CU67" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="31">
         <v>1824.5</v>
       </c>
-      <c r="CW67" s="31"/>
+      <c r="CW67" s="31">
+        <v>3290.3</v>
+      </c>
       <c r="CX67" s="31"/>
       <c r="CY67" s="31"/>
       <c r="CZ67" s="31"/>
       <c r="DA67" s="31"/>
       <c r="DB67" s="31"/>
       <c r="DC67" s="31"/>
       <c r="DD67" s="14"/>
       <c r="DE67" s="14"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="16">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="16">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="16">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="16">
         <v>2246.3416782996992</v>
       </c>
@@ -36212,51 +36306,53 @@
       </c>
       <c r="CO68" s="31">
         <v>9388</v>
       </c>
       <c r="CP68" s="31">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="31">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="14">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="14">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="31">
         <v>2958.8</v>
       </c>
-      <c r="CW68" s="31"/>
+      <c r="CW68" s="31">
+        <v>4097.3</v>
+      </c>
       <c r="CX68" s="31"/>
       <c r="CY68" s="31"/>
       <c r="CZ68" s="31"/>
       <c r="DA68" s="31"/>
       <c r="DB68" s="31"/>
       <c r="DC68" s="31"/>
       <c r="DD68" s="14"/>
       <c r="DE68" s="14"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="16">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="16">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="16">
         <v>2235.186621815245</v>
       </c>
@@ -36523,51 +36619,53 @@
       </c>
       <c r="CO69" s="31">
         <v>5268.6</v>
       </c>
       <c r="CP69" s="31">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="31">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="14">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="14">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="31">
         <v>838.3</v>
       </c>
       <c r="CU69" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="31">
         <v>2027.5</v>
       </c>
-      <c r="CW69" s="31"/>
+      <c r="CW69" s="31">
+        <v>2869.3</v>
+      </c>
       <c r="CX69" s="31"/>
       <c r="CY69" s="31"/>
       <c r="CZ69" s="31"/>
       <c r="DA69" s="31"/>
       <c r="DB69" s="31"/>
       <c r="DC69" s="31"/>
       <c r="DD69" s="14"/>
       <c r="DE69" s="14"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="16">
         <v>2386.0040837496385</v>
       </c>
@@ -36834,51 +36932,53 @@
       </c>
       <c r="CO70" s="31">
         <v>10619.3</v>
       </c>
       <c r="CP70" s="31">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="31">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="14">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="14">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="31">
         <v>828</v>
       </c>
       <c r="CU70" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="31">
         <v>3034.6</v>
       </c>
-      <c r="CW70" s="31"/>
+      <c r="CW70" s="31">
+        <v>4483.2</v>
+      </c>
       <c r="CX70" s="31"/>
       <c r="CY70" s="31"/>
       <c r="CZ70" s="31"/>
       <c r="DA70" s="31"/>
       <c r="DB70" s="31"/>
       <c r="DC70" s="31"/>
       <c r="DD70" s="14"/>
       <c r="DE70" s="14"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="13">
         <v>2271.6676361495206</v>
       </c>
@@ -37145,51 +37245,53 @@
       </c>
       <c r="CO71" s="31">
         <v>7899.7</v>
       </c>
       <c r="CP71" s="31">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="31">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="14">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="14">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="31">
         <v>1937.6</v>
       </c>
-      <c r="CW71" s="31"/>
+      <c r="CW71" s="31">
+        <v>2880.6</v>
+      </c>
       <c r="CX71" s="31"/>
       <c r="CY71" s="31"/>
       <c r="CZ71" s="31"/>
       <c r="DA71" s="31"/>
       <c r="DB71" s="31"/>
       <c r="DC71" s="31"/>
       <c r="DD71" s="14"/>
       <c r="DE71" s="14"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="16">
         <v>1916.2358334037449</v>
       </c>
@@ -37456,51 +37558,53 @@
       </c>
       <c r="CO72" s="31">
         <v>5765</v>
       </c>
       <c r="CP72" s="31">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="31">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="14">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="14">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="31">
         <v>458.9</v>
       </c>
       <c r="CU72" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="31">
         <v>2157.8000000000002</v>
       </c>
-      <c r="CW72" s="31"/>
+      <c r="CW72" s="31">
+        <v>2683.9</v>
+      </c>
       <c r="CX72" s="31"/>
       <c r="CY72" s="31"/>
       <c r="CZ72" s="31"/>
       <c r="DA72" s="31"/>
       <c r="DB72" s="31"/>
       <c r="DC72" s="31"/>
       <c r="DD72" s="14"/>
       <c r="DE72" s="14"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="16">
         <v>1847.9499432288117</v>
       </c>
@@ -37767,51 +37871,53 @@
       </c>
       <c r="CO73" s="31">
         <v>10532.9</v>
       </c>
       <c r="CP73" s="31">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="31">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="14">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="14">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="31">
         <v>408.3</v>
       </c>
       <c r="CU73" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="31">
         <v>2408.6</v>
       </c>
-      <c r="CW73" s="31"/>
+      <c r="CW73" s="31">
+        <v>4306.5</v>
+      </c>
       <c r="CX73" s="31"/>
       <c r="CY73" s="31"/>
       <c r="CZ73" s="31"/>
       <c r="DA73" s="31"/>
       <c r="DB73" s="31"/>
       <c r="DC73" s="31"/>
       <c r="DD73" s="14"/>
       <c r="DE73" s="14"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="16">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="14">
         <v>5466.5925867241231</v>
       </c>
@@ -38078,51 +38184,53 @@
       </c>
       <c r="CO74" s="31">
         <v>26366.6</v>
       </c>
       <c r="CP74" s="31">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="31">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="14">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="14">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="31">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="31">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="31">
         <v>9204.6</v>
       </c>
-      <c r="CW74" s="31"/>
+      <c r="CW74" s="31">
+        <v>12892.2</v>
+      </c>
       <c r="CX74" s="31"/>
       <c r="CY74" s="31"/>
       <c r="CZ74" s="31"/>
       <c r="DA74" s="31"/>
       <c r="DB74" s="31"/>
       <c r="DC74" s="31"/>
       <c r="DD74" s="14"/>
       <c r="DE74" s="14"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="16">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="14">
         <v>1592.0839919672121</v>
       </c>
@@ -38389,51 +38497,53 @@
       </c>
       <c r="CO75" s="31">
         <v>5568.6</v>
       </c>
       <c r="CP75" s="31">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="31">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="14">
         <v>7766</v>
       </c>
       <c r="CS75" s="14">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="31">
         <v>484.3</v>
       </c>
       <c r="CU75" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="31">
         <v>1773.2</v>
       </c>
-      <c r="CW75" s="31"/>
+      <c r="CW75" s="31">
+        <v>2402.4</v>
+      </c>
       <c r="CX75" s="31"/>
       <c r="CY75" s="31"/>
       <c r="CZ75" s="31"/>
       <c r="DA75" s="31"/>
       <c r="DB75" s="31"/>
       <c r="DC75" s="31"/>
       <c r="DD75" s="14"/>
       <c r="DE75" s="14"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="14">
         <v>2763.4136509158479</v>
       </c>
@@ -38700,51 +38810,53 @@
       </c>
       <c r="CO76" s="31">
         <v>10035.200000000001</v>
       </c>
       <c r="CP76" s="31">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="31">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="14">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="14">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="31">
         <v>911.8</v>
       </c>
       <c r="CU76" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="31">
         <v>3133</v>
       </c>
-      <c r="CW76" s="31"/>
+      <c r="CW76" s="31">
+        <v>4290.3</v>
+      </c>
       <c r="CX76" s="31"/>
       <c r="CY76" s="31"/>
       <c r="CZ76" s="31"/>
       <c r="DA76" s="31"/>
       <c r="DB76" s="31"/>
       <c r="DC76" s="31"/>
       <c r="DD76" s="14"/>
       <c r="DE76" s="14"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
@@ -38922,102 +39034,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="CT4:DE4"/>
-[...6 lines deleted...]
-    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX42:BI42"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="AX61:BI61"/>
-    <mergeCell ref="N61:Y61"/>
-[...26 lines deleted...]
-    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CH61:CS61"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">