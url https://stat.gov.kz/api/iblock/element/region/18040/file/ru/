--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1024" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1033" uniqueCount="37">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -9804,67 +9804,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2935"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3275"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2937"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2939"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3278"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2938"/>
@@ -18919,96 +18919,96 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="35"/>
-[...10 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="39" t="s">
+      <c r="K3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="39"/>
-      <c r="M3" s="39"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="39" t="s">
+      <c r="W3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="X3" s="39"/>
-      <c r="Y3" s="39"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19071,163 +19071,163 @@
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3"/>
       <c r="DC3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="36"/>
       <c r="B4" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
-      <c r="M4" s="38"/>
+      <c r="M4" s="34"/>
       <c r="N4" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33"/>
       <c r="W4" s="33"/>
       <c r="X4" s="33"/>
-      <c r="Y4" s="38"/>
+      <c r="Y4" s="34"/>
       <c r="Z4" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="33"/>
       <c r="AB4" s="33"/>
       <c r="AC4" s="33"/>
       <c r="AD4" s="33"/>
       <c r="AE4" s="33"/>
       <c r="AF4" s="33"/>
       <c r="AG4" s="33"/>
       <c r="AH4" s="33"/>
       <c r="AI4" s="33"/>
       <c r="AJ4" s="33"/>
-      <c r="AK4" s="38"/>
+      <c r="AK4" s="34"/>
       <c r="AL4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM4" s="33"/>
       <c r="AN4" s="33"/>
       <c r="AO4" s="33"/>
       <c r="AP4" s="33"/>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33"/>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33"/>
       <c r="AV4" s="33"/>
-      <c r="AW4" s="38"/>
+      <c r="AW4" s="34"/>
       <c r="AX4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY4" s="33"/>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33"/>
       <c r="BB4" s="33"/>
       <c r="BC4" s="33"/>
       <c r="BD4" s="33"/>
       <c r="BE4" s="33"/>
       <c r="BF4" s="33"/>
       <c r="BG4" s="33"/>
       <c r="BH4" s="33"/>
       <c r="BI4" s="33"/>
       <c r="BJ4" s="32">
         <v>2023</v>
       </c>
       <c r="BK4" s="33"/>
       <c r="BL4" s="33"/>
       <c r="BM4" s="33"/>
       <c r="BN4" s="33"/>
       <c r="BO4" s="33"/>
       <c r="BP4" s="33"/>
       <c r="BQ4" s="33"/>
       <c r="BR4" s="33"/>
       <c r="BS4" s="33"/>
       <c r="BT4" s="33"/>
-      <c r="BU4" s="34"/>
+      <c r="BU4" s="39"/>
       <c r="BV4" s="32">
         <v>2024</v>
       </c>
       <c r="BW4" s="33"/>
       <c r="BX4" s="33"/>
       <c r="BY4" s="33"/>
       <c r="BZ4" s="33"/>
       <c r="CA4" s="33"/>
       <c r="CB4" s="33"/>
       <c r="CC4" s="33"/>
       <c r="CD4" s="33"/>
       <c r="CE4" s="33"/>
       <c r="CF4" s="33"/>
-      <c r="CG4" s="34"/>
+      <c r="CG4" s="39"/>
       <c r="CH4" s="32">
         <v>2025</v>
       </c>
       <c r="CI4" s="33"/>
       <c r="CJ4" s="33"/>
       <c r="CK4" s="33"/>
       <c r="CL4" s="33"/>
       <c r="CM4" s="33"/>
       <c r="CN4" s="33"/>
       <c r="CO4" s="33"/>
       <c r="CP4" s="33"/>
       <c r="CQ4" s="33"/>
       <c r="CR4" s="33"/>
-      <c r="CS4" s="34"/>
+      <c r="CS4" s="39"/>
       <c r="CT4" s="32">
         <v>2026</v>
       </c>
       <c r="CU4" s="33"/>
       <c r="CV4" s="33"/>
       <c r="CW4" s="33"/>
       <c r="CX4" s="33"/>
       <c r="CY4" s="33"/>
       <c r="CZ4" s="33"/>
       <c r="DA4" s="33"/>
       <c r="DB4" s="33"/>
       <c r="DC4" s="33"/>
       <c r="DD4" s="33"/>
-      <c r="DE4" s="34"/>
+      <c r="DE4" s="39"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -19816,51 +19816,53 @@
       </c>
       <c r="CP6" s="30">
         <v>329434.59999999998</v>
       </c>
       <c r="CQ6" s="30">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="7">
         <v>523204</v>
       </c>
       <c r="CS6" s="7">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="7">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="30">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="30">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="30">
         <v>63570.5</v>
       </c>
-      <c r="CX6" s="30"/>
+      <c r="CX6" s="30">
+        <v>81795.5</v>
+      </c>
       <c r="CY6" s="30"/>
       <c r="CZ6" s="30"/>
       <c r="DA6" s="30"/>
       <c r="DB6" s="30"/>
       <c r="DC6" s="30"/>
       <c r="DD6" s="7"/>
       <c r="DE6" s="7"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="13">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="13">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="13">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="13">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="13">
@@ -20129,51 +20131,53 @@
       </c>
       <c r="CP7" s="31">
         <v>19484.400000000001</v>
       </c>
       <c r="CQ7" s="31">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="14">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="14">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="31">
         <v>792.6</v>
       </c>
       <c r="CU7" s="31">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="31">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="31">
         <v>3986.5</v>
       </c>
-      <c r="CX7" s="31"/>
+      <c r="CX7" s="31">
+        <v>4945.6000000000004</v>
+      </c>
       <c r="CY7" s="31"/>
       <c r="CZ7" s="31"/>
       <c r="DA7" s="31"/>
       <c r="DB7" s="31"/>
       <c r="DC7" s="31"/>
       <c r="DD7" s="14"/>
       <c r="DE7" s="14"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="16">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="16">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="16">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="16">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="16">
@@ -20442,51 +20446,53 @@
       </c>
       <c r="CP8" s="31">
         <v>40967.4</v>
       </c>
       <c r="CQ8" s="31">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="14">
         <v>51144</v>
       </c>
       <c r="CS8" s="14">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="31">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="31">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="31">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="31">
         <v>8058.9</v>
       </c>
-      <c r="CX8" s="31"/>
+      <c r="CX8" s="31">
+        <v>10330.799999999999</v>
+      </c>
       <c r="CY8" s="31"/>
       <c r="CZ8" s="31"/>
       <c r="DA8" s="31"/>
       <c r="DB8" s="31"/>
       <c r="DC8" s="31"/>
       <c r="DD8" s="14"/>
       <c r="DE8" s="14"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="16">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="16">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="16">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="16">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="16">
@@ -20755,51 +20761,53 @@
       </c>
       <c r="CP9" s="31">
         <v>21902.2</v>
       </c>
       <c r="CQ9" s="31">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="14">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="14">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="31">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="31">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="31">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="31">
         <v>6608.6</v>
       </c>
-      <c r="CX9" s="31"/>
+      <c r="CX9" s="31">
+        <v>7966.2</v>
+      </c>
       <c r="CY9" s="31"/>
       <c r="CZ9" s="31"/>
       <c r="DA9" s="31"/>
       <c r="DB9" s="31"/>
       <c r="DC9" s="31"/>
       <c r="DD9" s="14"/>
       <c r="DE9" s="14"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="16">
@@ -21068,51 +21076,53 @@
       </c>
       <c r="CP10" s="31">
         <v>21966.6</v>
       </c>
       <c r="CQ10" s="31">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="14">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="14">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="31">
         <v>554.4</v>
       </c>
       <c r="CU10" s="31">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="31">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="31">
         <v>3291.5</v>
       </c>
-      <c r="CX10" s="31"/>
+      <c r="CX10" s="31">
+        <v>4422.3</v>
+      </c>
       <c r="CY10" s="31"/>
       <c r="CZ10" s="31"/>
       <c r="DA10" s="31"/>
       <c r="DB10" s="31"/>
       <c r="DC10" s="31"/>
       <c r="DD10" s="14"/>
       <c r="DE10" s="14"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="16">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="16">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="16">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="16">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="16">
@@ -21381,51 +21391,53 @@
       </c>
       <c r="CP11" s="31">
         <v>14226.8</v>
       </c>
       <c r="CQ11" s="31">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="14">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="14">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="31">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="31">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="31">
         <v>3070</v>
       </c>
       <c r="CW11" s="31">
         <v>4246.8999999999996</v>
       </c>
-      <c r="CX11" s="31"/>
+      <c r="CX11" s="31">
+        <v>5744.4</v>
+      </c>
       <c r="CY11" s="31"/>
       <c r="CZ11" s="31"/>
       <c r="DA11" s="31"/>
       <c r="DB11" s="31"/>
       <c r="DC11" s="31"/>
       <c r="DD11" s="14"/>
       <c r="DE11" s="14"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="16">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="16">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="16">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="16">
@@ -21694,51 +21706,53 @@
       </c>
       <c r="CP12" s="31">
         <v>17809.8</v>
       </c>
       <c r="CQ12" s="31">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="14">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="14">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="31">
         <v>841.1</v>
       </c>
       <c r="CU12" s="31">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="31">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="31">
         <v>2884.3</v>
       </c>
-      <c r="CX12" s="31"/>
+      <c r="CX12" s="31">
+        <v>3587</v>
+      </c>
       <c r="CY12" s="31"/>
       <c r="CZ12" s="31"/>
       <c r="DA12" s="31"/>
       <c r="DB12" s="31"/>
       <c r="DC12" s="31"/>
       <c r="DD12" s="14"/>
       <c r="DE12" s="14"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="16">
@@ -22007,51 +22021,53 @@
       </c>
       <c r="CP13" s="31">
         <v>28409.200000000001</v>
       </c>
       <c r="CQ13" s="31">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="14">
         <v>53988</v>
       </c>
       <c r="CS13" s="14">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="31">
         <v>828.2</v>
       </c>
       <c r="CU13" s="31">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="31">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="31">
         <v>4484.8999999999996</v>
       </c>
-      <c r="CX13" s="31"/>
+      <c r="CX13" s="31">
+        <v>5777.3</v>
+      </c>
       <c r="CY13" s="31"/>
       <c r="CZ13" s="31"/>
       <c r="DA13" s="31"/>
       <c r="DB13" s="31"/>
       <c r="DC13" s="31"/>
       <c r="DD13" s="14"/>
       <c r="DE13" s="14"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="13">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="13">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="13">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="13">
@@ -22320,51 +22336,53 @@
       </c>
       <c r="CP14" s="31">
         <v>21615.3</v>
       </c>
       <c r="CQ14" s="31">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="14">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="14">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="31">
         <v>588.1</v>
       </c>
       <c r="CU14" s="31">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="31">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="31">
         <v>2893</v>
       </c>
-      <c r="CX14" s="31"/>
+      <c r="CX14" s="31">
+        <v>3890.9</v>
+      </c>
       <c r="CY14" s="31"/>
       <c r="CZ14" s="31"/>
       <c r="DA14" s="31"/>
       <c r="DB14" s="31"/>
       <c r="DC14" s="31"/>
       <c r="DD14" s="14"/>
       <c r="DE14" s="14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="16">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="16">
@@ -22633,51 +22651,53 @@
       </c>
       <c r="CP15" s="31">
         <v>23729.8</v>
       </c>
       <c r="CQ15" s="31">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="14">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="14">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="31">
         <v>489.2</v>
       </c>
       <c r="CU15" s="31">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="31">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="31">
         <v>2698</v>
       </c>
-      <c r="CX15" s="31"/>
+      <c r="CX15" s="31">
+        <v>3378.2</v>
+      </c>
       <c r="CY15" s="31"/>
       <c r="CZ15" s="31"/>
       <c r="DA15" s="31"/>
       <c r="DB15" s="31"/>
       <c r="DC15" s="31"/>
       <c r="DD15" s="14"/>
       <c r="DE15" s="14"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="16">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="16">
@@ -22946,51 +22966,53 @@
       </c>
       <c r="CP16" s="31">
         <v>15681.5</v>
       </c>
       <c r="CQ16" s="31">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="14">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="14">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="31">
         <v>408.7</v>
       </c>
       <c r="CU16" s="31">
         <v>1173</v>
       </c>
       <c r="CV16" s="31">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="31">
         <v>4375</v>
       </c>
-      <c r="CX16" s="31"/>
+      <c r="CX16" s="31">
+        <v>5531</v>
+      </c>
       <c r="CY16" s="31"/>
       <c r="CZ16" s="31"/>
       <c r="DA16" s="31"/>
       <c r="DB16" s="31"/>
       <c r="DC16" s="31"/>
       <c r="DD16" s="14"/>
       <c r="DE16" s="14"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="16">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="16">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="16">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="16">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="16">
@@ -23259,51 +23281,53 @@
       </c>
       <c r="CP17" s="31">
         <v>59552.7</v>
       </c>
       <c r="CQ17" s="31">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="31">
         <v>12908.8</v>
       </c>
-      <c r="CX17" s="31"/>
+      <c r="CX17" s="31">
+        <v>16814.599999999999</v>
+      </c>
       <c r="CY17" s="31"/>
       <c r="CZ17" s="31"/>
       <c r="DA17" s="31"/>
       <c r="DB17" s="31"/>
       <c r="DC17" s="31"/>
       <c r="DD17" s="14"/>
       <c r="DE17" s="14"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="16">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="16">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="16">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="16">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="16">
@@ -23572,51 +23596,53 @@
       </c>
       <c r="CP18" s="31">
         <v>20956.3</v>
       </c>
       <c r="CQ18" s="31">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="14">
         <v>44469</v>
       </c>
       <c r="CS18" s="14">
         <v>47811</v>
       </c>
       <c r="CT18" s="31">
         <v>493.4</v>
       </c>
       <c r="CU18" s="31">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="31">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="31">
         <v>2500.3000000000002</v>
       </c>
-      <c r="CX18" s="31"/>
+      <c r="CX18" s="31">
+        <v>3143.8</v>
+      </c>
       <c r="CY18" s="31"/>
       <c r="CZ18" s="31"/>
       <c r="DA18" s="31"/>
       <c r="DB18" s="31"/>
       <c r="DC18" s="31"/>
       <c r="DD18" s="14"/>
       <c r="DE18" s="14"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="16">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="16">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="16">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="16">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="16">
@@ -23885,106 +23911,108 @@
       </c>
       <c r="CP19" s="31">
         <v>23132.5</v>
       </c>
       <c r="CQ19" s="31">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="14">
         <v>41132</v>
       </c>
       <c r="CS19" s="14">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="31">
         <v>977.1</v>
       </c>
       <c r="CU19" s="31">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="31">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="31">
         <v>4633.8</v>
       </c>
-      <c r="CX19" s="31"/>
+      <c r="CX19" s="31">
+        <v>6263.6</v>
+      </c>
       <c r="CY19" s="31"/>
       <c r="CZ19" s="31"/>
       <c r="DA19" s="31"/>
       <c r="DB19" s="31"/>
       <c r="DC19" s="31"/>
       <c r="DD19" s="14"/>
       <c r="DE19" s="14"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="35" t="s">
+      <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="35"/>
-[...10 lines deleted...]
-      <c r="M20" s="35"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="39" t="s">
+      <c r="K21" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="L21" s="39"/>
-      <c r="M21" s="39"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="39" t="s">
+      <c r="W21" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="X21" s="39"/>
-      <c r="Y21" s="39"/>
+      <c r="X21" s="35"/>
+      <c r="Y21" s="35"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24047,163 +24075,163 @@
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3"/>
       <c r="DC21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="36"/>
       <c r="B22" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
-      <c r="M22" s="38"/>
+      <c r="M22" s="34"/>
       <c r="N22" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
       <c r="X22" s="33"/>
-      <c r="Y22" s="38"/>
+      <c r="Y22" s="34"/>
       <c r="Z22" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA22" s="33"/>
       <c r="AB22" s="33"/>
       <c r="AC22" s="33"/>
       <c r="AD22" s="33"/>
       <c r="AE22" s="33"/>
       <c r="AF22" s="33"/>
       <c r="AG22" s="33"/>
       <c r="AH22" s="33"/>
       <c r="AI22" s="33"/>
       <c r="AJ22" s="33"/>
-      <c r="AK22" s="38"/>
+      <c r="AK22" s="34"/>
       <c r="AL22" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM22" s="33"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33"/>
       <c r="AP22" s="33"/>
       <c r="AQ22" s="33"/>
       <c r="AR22" s="33"/>
       <c r="AS22" s="33"/>
       <c r="AT22" s="33"/>
       <c r="AU22" s="33"/>
       <c r="AV22" s="33"/>
-      <c r="AW22" s="38"/>
+      <c r="AW22" s="34"/>
       <c r="AX22" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY22" s="33"/>
       <c r="AZ22" s="33"/>
       <c r="BA22" s="33"/>
       <c r="BB22" s="33"/>
       <c r="BC22" s="33"/>
       <c r="BD22" s="33"/>
       <c r="BE22" s="33"/>
       <c r="BF22" s="33"/>
       <c r="BG22" s="33"/>
       <c r="BH22" s="33"/>
-      <c r="BI22" s="38"/>
+      <c r="BI22" s="34"/>
       <c r="BJ22" s="32">
         <v>2023</v>
       </c>
       <c r="BK22" s="33"/>
       <c r="BL22" s="33"/>
       <c r="BM22" s="33"/>
       <c r="BN22" s="33"/>
       <c r="BO22" s="33"/>
       <c r="BP22" s="33"/>
       <c r="BQ22" s="33"/>
       <c r="BR22" s="33"/>
       <c r="BS22" s="33"/>
       <c r="BT22" s="33"/>
       <c r="BU22" s="33"/>
       <c r="BV22" s="32">
         <v>2024</v>
       </c>
       <c r="BW22" s="33"/>
       <c r="BX22" s="33"/>
       <c r="BY22" s="33"/>
       <c r="BZ22" s="33"/>
       <c r="CA22" s="33"/>
       <c r="CB22" s="33"/>
       <c r="CC22" s="33"/>
       <c r="CD22" s="33"/>
       <c r="CE22" s="33"/>
       <c r="CF22" s="33"/>
-      <c r="CG22" s="34"/>
+      <c r="CG22" s="39"/>
       <c r="CH22" s="32">
         <v>2025</v>
       </c>
       <c r="CI22" s="33"/>
       <c r="CJ22" s="33"/>
       <c r="CK22" s="33"/>
       <c r="CL22" s="33"/>
       <c r="CM22" s="33"/>
       <c r="CN22" s="33"/>
       <c r="CO22" s="33"/>
       <c r="CP22" s="33"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
-      <c r="CS22" s="34"/>
+      <c r="CS22" s="39"/>
       <c r="CT22" s="32">
         <v>2026</v>
       </c>
       <c r="CU22" s="33"/>
       <c r="CV22" s="33"/>
       <c r="CW22" s="33"/>
       <c r="CX22" s="33"/>
       <c r="CY22" s="33"/>
       <c r="CZ22" s="33"/>
       <c r="DA22" s="33"/>
       <c r="DB22" s="33"/>
       <c r="DC22" s="33"/>
       <c r="DD22" s="33"/>
-      <c r="DE22" s="34"/>
+      <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A23" s="37"/>
       <c r="B23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I23" s="4" t="s">
@@ -24792,51 +24820,53 @@
       </c>
       <c r="CP24" s="30">
         <v>327374</v>
       </c>
       <c r="CQ24" s="30">
         <v>424761.1</v>
       </c>
       <c r="CR24" s="7">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="7">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="7">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="30">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="30">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="30">
         <v>62595</v>
       </c>
-      <c r="CX24" s="30"/>
+      <c r="CX24" s="30">
+        <v>80576.2</v>
+      </c>
       <c r="CY24" s="30"/>
       <c r="CZ24" s="30"/>
       <c r="DA24" s="30"/>
       <c r="DB24" s="30"/>
       <c r="DC24" s="30"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="13">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="13">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="13">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="13">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="13">
@@ -25105,51 +25135,53 @@
       </c>
       <c r="CP25" s="31">
         <v>19167.400000000001</v>
       </c>
       <c r="CQ25" s="31">
         <v>24947</v>
       </c>
       <c r="CR25" s="14">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="14">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="31">
         <v>757.4</v>
       </c>
       <c r="CU25" s="31">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="31">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="31">
         <v>3908</v>
       </c>
-      <c r="CX25" s="31"/>
+      <c r="CX25" s="31">
+        <v>4847.3999999999996</v>
+      </c>
       <c r="CY25" s="31"/>
       <c r="CZ25" s="31"/>
       <c r="DA25" s="31"/>
       <c r="DB25" s="31"/>
       <c r="DC25" s="31"/>
       <c r="DD25" s="14"/>
       <c r="DE25" s="14"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="14">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="14">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="14">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="14">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="14">
@@ -25418,51 +25450,53 @@
       </c>
       <c r="CP26" s="31">
         <v>40555.1</v>
       </c>
       <c r="CQ26" s="31">
         <v>49076</v>
       </c>
       <c r="CR26" s="14">
         <v>50640</v>
       </c>
       <c r="CS26" s="14">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="31">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="31">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="31">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="31">
         <v>7912.9</v>
       </c>
-      <c r="CX26" s="31"/>
+      <c r="CX26" s="31">
+        <v>10148.299999999999</v>
+      </c>
       <c r="CY26" s="31"/>
       <c r="CZ26" s="31"/>
       <c r="DA26" s="31"/>
       <c r="DB26" s="31"/>
       <c r="DC26" s="31"/>
       <c r="DD26" s="14"/>
       <c r="DE26" s="14"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="14">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="14">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="14">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="14">
@@ -25731,51 +25765,53 @@
       </c>
       <c r="CP27" s="31">
         <v>21855.3</v>
       </c>
       <c r="CQ27" s="31">
         <v>28056</v>
       </c>
       <c r="CR27" s="14">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="14">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="31">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="31">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="31">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="31">
         <v>6561.6</v>
       </c>
-      <c r="CX27" s="31"/>
+      <c r="CX27" s="31">
+        <v>7907.5</v>
+      </c>
       <c r="CY27" s="31"/>
       <c r="CZ27" s="31"/>
       <c r="DA27" s="31"/>
       <c r="DB27" s="31"/>
       <c r="DC27" s="31"/>
       <c r="DD27" s="14"/>
       <c r="DE27" s="14"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="14">
@@ -26044,51 +26080,53 @@
       </c>
       <c r="CP28" s="31">
         <v>21867.5</v>
       </c>
       <c r="CQ28" s="31">
         <v>28812</v>
       </c>
       <c r="CR28" s="14">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="14">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="31">
         <v>543.4</v>
       </c>
       <c r="CU28" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="31">
         <v>3290.3</v>
       </c>
-      <c r="CX28" s="31"/>
+      <c r="CX28" s="31">
+        <v>4420.8</v>
+      </c>
       <c r="CY28" s="31"/>
       <c r="CZ28" s="31"/>
       <c r="DA28" s="31"/>
       <c r="DB28" s="31"/>
       <c r="DC28" s="31"/>
       <c r="DD28" s="14"/>
       <c r="DE28" s="14"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="14">
@@ -26357,51 +26395,53 @@
       </c>
       <c r="CP29" s="31">
         <v>14063.4</v>
       </c>
       <c r="CQ29" s="31">
         <v>17207.099999999999</v>
       </c>
       <c r="CR29" s="14">
         <v>20683</v>
       </c>
       <c r="CS29" s="14">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="31">
         <v>4097.3</v>
       </c>
-      <c r="CX29" s="31"/>
+      <c r="CX29" s="31">
+        <v>5557.4</v>
+      </c>
       <c r="CY29" s="31"/>
       <c r="CZ29" s="31"/>
       <c r="DA29" s="31"/>
       <c r="DB29" s="31"/>
       <c r="DC29" s="31"/>
       <c r="DD29" s="14"/>
       <c r="DE29" s="14"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="14">
@@ -26670,51 +26710,53 @@
       </c>
       <c r="CP30" s="31">
         <v>17784.3</v>
       </c>
       <c r="CQ30" s="31">
         <v>29618</v>
       </c>
       <c r="CR30" s="14">
         <v>41871</v>
       </c>
       <c r="CS30" s="14">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="31">
         <v>838.3</v>
       </c>
       <c r="CU30" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="31">
         <v>2869.3</v>
       </c>
-      <c r="CX30" s="31"/>
+      <c r="CX30" s="31">
+        <v>3568.3</v>
+      </c>
       <c r="CY30" s="31"/>
       <c r="CZ30" s="31"/>
       <c r="DA30" s="31"/>
       <c r="DB30" s="31"/>
       <c r="DC30" s="31"/>
       <c r="DD30" s="14"/>
       <c r="DE30" s="14"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="14">
@@ -26983,51 +27025,53 @@
       </c>
       <c r="CP31" s="31">
         <v>28406.9</v>
       </c>
       <c r="CQ31" s="31">
         <v>42861.599999999999</v>
       </c>
       <c r="CR31" s="14">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="14">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="31">
         <v>828</v>
       </c>
       <c r="CU31" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="31">
         <v>4483.2</v>
       </c>
-      <c r="CX31" s="31"/>
+      <c r="CX31" s="31">
+        <v>5775.1</v>
+      </c>
       <c r="CY31" s="31"/>
       <c r="CZ31" s="31"/>
       <c r="DA31" s="31"/>
       <c r="DB31" s="31"/>
       <c r="DC31" s="31"/>
       <c r="DD31" s="14"/>
       <c r="DE31" s="14"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="13">
@@ -27296,51 +27340,53 @@
       </c>
       <c r="CP32" s="31">
         <v>21566.6</v>
       </c>
       <c r="CQ32" s="31">
         <v>30302.6</v>
       </c>
       <c r="CR32" s="14">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="14">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="31">
         <v>2880.6</v>
       </c>
-      <c r="CX32" s="31"/>
+      <c r="CX32" s="31">
+        <v>3875.4</v>
+      </c>
       <c r="CY32" s="31"/>
       <c r="CZ32" s="31"/>
       <c r="DA32" s="31"/>
       <c r="DB32" s="31"/>
       <c r="DC32" s="31"/>
       <c r="DD32" s="14"/>
       <c r="DE32" s="14"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="14">
@@ -27609,51 +27655,53 @@
       </c>
       <c r="CP33" s="31">
         <v>23457.200000000001</v>
       </c>
       <c r="CQ33" s="31">
         <v>28489.4</v>
       </c>
       <c r="CR33" s="14">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="14">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="31">
         <v>458.9</v>
       </c>
       <c r="CU33" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="31">
         <v>2683.9</v>
       </c>
-      <c r="CX33" s="31"/>
+      <c r="CX33" s="31">
+        <v>3360.6</v>
+      </c>
       <c r="CY33" s="31"/>
       <c r="CZ33" s="31"/>
       <c r="DA33" s="31"/>
       <c r="DB33" s="31"/>
       <c r="DC33" s="31"/>
       <c r="DD33" s="14"/>
       <c r="DE33" s="14"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="14">
@@ -27922,51 +27970,53 @@
       </c>
       <c r="CP34" s="31">
         <v>15678.2</v>
       </c>
       <c r="CQ34" s="31">
         <v>18478</v>
       </c>
       <c r="CR34" s="14">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="14">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="31">
         <v>408.3</v>
       </c>
       <c r="CU34" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="31">
         <v>4306.5</v>
       </c>
-      <c r="CX34" s="31"/>
+      <c r="CX34" s="31">
+        <v>5445.5</v>
+      </c>
       <c r="CY34" s="31"/>
       <c r="CZ34" s="31"/>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="14"/>
       <c r="DE34" s="14"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="14">
@@ -28235,51 +28285,53 @@
       </c>
       <c r="CP35" s="31">
         <v>59552.7</v>
       </c>
       <c r="CQ35" s="31">
         <v>70912.899999999994</v>
       </c>
       <c r="CR35" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="31">
         <v>12908.8</v>
       </c>
-      <c r="CX35" s="31"/>
+      <c r="CX35" s="31">
+        <v>16814.599999999999</v>
+      </c>
       <c r="CY35" s="31"/>
       <c r="CZ35" s="31"/>
       <c r="DA35" s="31"/>
       <c r="DB35" s="31"/>
       <c r="DC35" s="31"/>
       <c r="DD35" s="14"/>
       <c r="DE35" s="14"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="14">
@@ -28548,51 +28600,53 @@
       </c>
       <c r="CP36" s="31">
         <v>20874.5</v>
       </c>
       <c r="CQ36" s="31">
         <v>27915.9</v>
       </c>
       <c r="CR36" s="14">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="14">
         <v>47702</v>
       </c>
       <c r="CT36" s="31">
         <v>484.3</v>
       </c>
       <c r="CU36" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="31">
         <v>2402.4</v>
       </c>
-      <c r="CX36" s="31"/>
+      <c r="CX36" s="31">
+        <v>3021.4</v>
+      </c>
       <c r="CY36" s="31"/>
       <c r="CZ36" s="31"/>
       <c r="DA36" s="31"/>
       <c r="DB36" s="31"/>
       <c r="DC36" s="31"/>
       <c r="DD36" s="14"/>
       <c r="DE36" s="14"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="14">
@@ -28861,106 +28915,108 @@
       </c>
       <c r="CP37" s="31">
         <v>22544.9</v>
       </c>
       <c r="CQ37" s="31">
         <v>28084.6</v>
       </c>
       <c r="CR37" s="14">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="14">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="31">
         <v>911.8</v>
       </c>
       <c r="CU37" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="31">
         <v>3133</v>
       </c>
       <c r="CW37" s="31">
         <v>4290.3</v>
       </c>
-      <c r="CX37" s="31"/>
+      <c r="CX37" s="31">
+        <v>5834.2</v>
+      </c>
       <c r="CY37" s="31"/>
       <c r="CZ37" s="31"/>
       <c r="DA37" s="31"/>
       <c r="DB37" s="31"/>
       <c r="DC37" s="31"/>
       <c r="DD37" s="14"/>
       <c r="DE37" s="14"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="35" t="s">
+      <c r="A40" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="35"/>
-[...10 lines deleted...]
-      <c r="M40" s="35"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="39" t="s">
+      <c r="K41" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="L41" s="39"/>
-      <c r="M41" s="39"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="35"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="39" t="s">
+      <c r="W41" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="39"/>
-      <c r="Y41" s="39"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29023,163 +29079,163 @@
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3"/>
       <c r="DC41" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="36"/>
       <c r="B42" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="33"/>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
-      <c r="M42" s="38"/>
+      <c r="M42" s="34"/>
       <c r="N42" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O42" s="33"/>
       <c r="P42" s="33"/>
       <c r="Q42" s="33"/>
       <c r="R42" s="33"/>
       <c r="S42" s="33"/>
       <c r="T42" s="33"/>
       <c r="U42" s="33"/>
       <c r="V42" s="33"/>
       <c r="W42" s="33"/>
       <c r="X42" s="33"/>
-      <c r="Y42" s="38"/>
+      <c r="Y42" s="34"/>
       <c r="Z42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA42" s="33"/>
       <c r="AB42" s="33"/>
       <c r="AC42" s="33"/>
       <c r="AD42" s="33"/>
       <c r="AE42" s="33"/>
       <c r="AF42" s="33"/>
       <c r="AG42" s="33"/>
       <c r="AH42" s="33"/>
       <c r="AI42" s="33"/>
       <c r="AJ42" s="33"/>
-      <c r="AK42" s="38"/>
+      <c r="AK42" s="34"/>
       <c r="AL42" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM42" s="33"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="33"/>
       <c r="AP42" s="33"/>
       <c r="AQ42" s="33"/>
       <c r="AR42" s="33"/>
       <c r="AS42" s="33"/>
       <c r="AT42" s="33"/>
       <c r="AU42" s="33"/>
       <c r="AV42" s="33"/>
-      <c r="AW42" s="38"/>
+      <c r="AW42" s="34"/>
       <c r="AX42" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY42" s="33"/>
       <c r="AZ42" s="33"/>
       <c r="BA42" s="33"/>
       <c r="BB42" s="33"/>
       <c r="BC42" s="33"/>
       <c r="BD42" s="33"/>
       <c r="BE42" s="33"/>
       <c r="BF42" s="33"/>
       <c r="BG42" s="33"/>
       <c r="BH42" s="33"/>
-      <c r="BI42" s="38"/>
+      <c r="BI42" s="34"/>
       <c r="BJ42" s="32">
         <v>2023</v>
       </c>
       <c r="BK42" s="33"/>
       <c r="BL42" s="33"/>
       <c r="BM42" s="33"/>
       <c r="BN42" s="33"/>
       <c r="BO42" s="33"/>
       <c r="BP42" s="33"/>
       <c r="BQ42" s="33"/>
       <c r="BR42" s="33"/>
       <c r="BS42" s="33"/>
       <c r="BT42" s="33"/>
       <c r="BU42" s="33"/>
       <c r="BV42" s="32">
         <v>2024</v>
       </c>
       <c r="BW42" s="33"/>
       <c r="BX42" s="33"/>
       <c r="BY42" s="33"/>
       <c r="BZ42" s="33"/>
       <c r="CA42" s="33"/>
       <c r="CB42" s="33"/>
       <c r="CC42" s="33"/>
       <c r="CD42" s="33"/>
       <c r="CE42" s="33"/>
       <c r="CF42" s="33"/>
-      <c r="CG42" s="34"/>
+      <c r="CG42" s="39"/>
       <c r="CH42" s="32">
         <v>2025</v>
       </c>
       <c r="CI42" s="33"/>
       <c r="CJ42" s="33"/>
       <c r="CK42" s="33"/>
       <c r="CL42" s="33"/>
       <c r="CM42" s="33"/>
       <c r="CN42" s="33"/>
       <c r="CO42" s="33"/>
       <c r="CP42" s="33"/>
       <c r="CQ42" s="33"/>
       <c r="CR42" s="33"/>
-      <c r="CS42" s="34"/>
+      <c r="CS42" s="39"/>
       <c r="CT42" s="32">
         <v>2026</v>
       </c>
       <c r="CU42" s="33"/>
       <c r="CV42" s="33"/>
       <c r="CW42" s="33"/>
       <c r="CX42" s="33"/>
       <c r="CY42" s="33"/>
       <c r="CZ42" s="33"/>
       <c r="DA42" s="33"/>
       <c r="DB42" s="33"/>
       <c r="DC42" s="33"/>
       <c r="DD42" s="33"/>
-      <c r="DE42" s="34"/>
+      <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="37"/>
       <c r="B43" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -29768,51 +29824,53 @@
       </c>
       <c r="CP44" s="30">
         <v>187454</v>
       </c>
       <c r="CQ44" s="30">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="7">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="7">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="7">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="30">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="30">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="30">
         <v>4578.8</v>
       </c>
-      <c r="CX44" s="30"/>
+      <c r="CX44" s="30">
+        <v>5070.8999999999996</v>
+      </c>
       <c r="CY44" s="30"/>
       <c r="CZ44" s="30"/>
       <c r="DA44" s="30"/>
       <c r="DB44" s="30"/>
       <c r="DC44" s="30"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="13">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="13">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="13">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="13">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="13">
@@ -30081,51 +30139,53 @@
       </c>
       <c r="CP45" s="31">
         <v>12552.7</v>
       </c>
       <c r="CQ45" s="31">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="14">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="14">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="31">
         <v>95.2</v>
       </c>
       <c r="CU45" s="31">
         <v>235.2</v>
       </c>
       <c r="CV45" s="31">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="31">
         <v>441</v>
       </c>
-      <c r="CX45" s="31"/>
+      <c r="CX45" s="31">
+        <v>473.8</v>
+      </c>
       <c r="CY45" s="31"/>
       <c r="CZ45" s="31"/>
       <c r="DA45" s="31"/>
       <c r="DB45" s="31"/>
       <c r="DC45" s="31"/>
       <c r="DD45" s="14"/>
       <c r="DE45" s="14"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="16">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="16">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="16">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="16">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="16">
@@ -30394,51 +30454,53 @@
       </c>
       <c r="CP46" s="31">
         <v>25612.9</v>
       </c>
       <c r="CQ46" s="31">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="14">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="14">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="31">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="31">
         <v>165.1</v>
       </c>
       <c r="CV46" s="31">
         <v>211</v>
       </c>
       <c r="CW46" s="31">
         <v>343.5</v>
       </c>
-      <c r="CX46" s="31"/>
+      <c r="CX46" s="31">
+        <v>366.5</v>
+      </c>
       <c r="CY46" s="31"/>
       <c r="CZ46" s="31"/>
       <c r="DA46" s="31"/>
       <c r="DB46" s="31"/>
       <c r="DC46" s="31"/>
       <c r="DD46" s="14"/>
       <c r="DE46" s="14"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="16">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="16">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="16">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="16">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="16">
@@ -30707,51 +30769,53 @@
       </c>
       <c r="CP47" s="31">
         <v>15047</v>
       </c>
       <c r="CQ47" s="31">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="14">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="14">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="31">
         <v>881.7</v>
       </c>
       <c r="CU47" s="31">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="31">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="31">
         <v>3777.7</v>
       </c>
-      <c r="CX47" s="31"/>
+      <c r="CX47" s="31">
+        <v>4211.5</v>
+      </c>
       <c r="CY47" s="31"/>
       <c r="CZ47" s="31"/>
       <c r="DA47" s="31"/>
       <c r="DB47" s="31"/>
       <c r="DC47" s="31"/>
       <c r="DD47" s="14"/>
       <c r="DE47" s="14"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F48" s="13" t="s">
@@ -31020,51 +31084,53 @@
       </c>
       <c r="CP48" s="31">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="31">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="14">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="14">
         <v>24951</v>
       </c>
       <c r="CT48" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU48" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV48" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW48" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX48" s="31"/>
+      <c r="CX48" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY48" s="31"/>
       <c r="CZ48" s="31"/>
       <c r="DA48" s="31"/>
       <c r="DB48" s="31"/>
       <c r="DC48" s="31"/>
       <c r="DD48" s="14"/>
       <c r="DE48" s="14"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F49" s="13" t="s">
@@ -31333,51 +31399,53 @@
       </c>
       <c r="CP49" s="31">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="31">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="14">
         <v>5518</v>
       </c>
       <c r="CS49" s="14">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU49" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV49" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW49" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX49" s="31"/>
+      <c r="CX49" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY49" s="31"/>
       <c r="CZ49" s="31"/>
       <c r="DA49" s="31"/>
       <c r="DB49" s="31"/>
       <c r="DC49" s="31"/>
       <c r="DD49" s="14"/>
       <c r="DE49" s="14"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F50" s="13" t="s">
@@ -31646,51 +31714,53 @@
       </c>
       <c r="CP50" s="31">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="31">
         <v>22418</v>
       </c>
       <c r="CR50" s="14">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="14">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU50" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV50" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW50" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX50" s="31"/>
+      <c r="CX50" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY50" s="31"/>
       <c r="CZ50" s="31"/>
       <c r="DA50" s="31"/>
       <c r="DB50" s="31"/>
       <c r="DC50" s="31"/>
       <c r="DD50" s="14"/>
       <c r="DE50" s="14"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F51" s="13" t="s">
@@ -31959,51 +32029,53 @@
       </c>
       <c r="CP51" s="31">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="31">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="14">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="14">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU51" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV51" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW51" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX51" s="31"/>
+      <c r="CX51" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY51" s="31"/>
       <c r="CZ51" s="31"/>
       <c r="DA51" s="31"/>
       <c r="DB51" s="31"/>
       <c r="DC51" s="31"/>
       <c r="DD51" s="14"/>
       <c r="DE51" s="14"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F52" s="13" t="s">
@@ -32272,51 +32344,53 @@
       </c>
       <c r="CP52" s="31">
         <v>12770</v>
       </c>
       <c r="CQ52" s="31">
         <v>20706</v>
       </c>
       <c r="CR52" s="14">
         <v>38489</v>
       </c>
       <c r="CS52" s="14">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU52" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV52" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW52" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX52" s="31"/>
+      <c r="CX52" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY52" s="31"/>
       <c r="CZ52" s="31"/>
       <c r="DA52" s="31"/>
       <c r="DB52" s="31"/>
       <c r="DC52" s="31"/>
       <c r="DD52" s="14"/>
       <c r="DE52" s="14"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F53" s="13" t="s">
@@ -32585,51 +32659,53 @@
       </c>
       <c r="CP53" s="31">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="31">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="14">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="14">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU53" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV53" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW53" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX53" s="31"/>
+      <c r="CX53" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY53" s="31"/>
       <c r="CZ53" s="31"/>
       <c r="DA53" s="31"/>
       <c r="DB53" s="31"/>
       <c r="DC53" s="31"/>
       <c r="DD53" s="14"/>
       <c r="DE53" s="14"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F54" s="13" t="s">
@@ -32898,51 +32974,53 @@
       </c>
       <c r="CP54" s="31">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="31">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="14">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="14">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU54" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV54" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW54" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX54" s="31"/>
+      <c r="CX54" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY54" s="31"/>
       <c r="CZ54" s="31"/>
       <c r="DA54" s="31"/>
       <c r="DB54" s="31"/>
       <c r="DC54" s="31"/>
       <c r="DD54" s="14"/>
       <c r="DE54" s="14"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F55" s="13" t="s">
@@ -33211,51 +33289,53 @@
       </c>
       <c r="CP55" s="31">
         <v>29566.3</v>
       </c>
       <c r="CQ55" s="31">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="14">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="14">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="31">
         <v>4.2</v>
       </c>
       <c r="CU55" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="31">
         <v>15</v>
       </c>
       <c r="CW55" s="31">
         <v>16.600000000000001</v>
       </c>
-      <c r="CX55" s="31"/>
+      <c r="CX55" s="31">
+        <v>19</v>
+      </c>
       <c r="CY55" s="31"/>
       <c r="CZ55" s="31"/>
       <c r="DA55" s="31"/>
       <c r="DB55" s="31"/>
       <c r="DC55" s="31"/>
       <c r="DD55" s="14"/>
       <c r="DE55" s="14"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E56" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F56" s="13" t="s">
@@ -33524,51 +33604,53 @@
       </c>
       <c r="CP56" s="31">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="31">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="14">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="14">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU56" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV56" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW56" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX56" s="31"/>
+      <c r="CX56" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY56" s="31"/>
       <c r="CZ56" s="31"/>
       <c r="DA56" s="31"/>
       <c r="DB56" s="31"/>
       <c r="DC56" s="31"/>
       <c r="DD56" s="14"/>
       <c r="DE56" s="14"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="F57" s="13" t="s">
@@ -33837,106 +33919,108 @@
       </c>
       <c r="CP57" s="31">
         <v>11352</v>
       </c>
       <c r="CQ57" s="31">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="14">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="14">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CU57" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CV57" s="29" t="s">
         <v>28</v>
       </c>
       <c r="CW57" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="CX57" s="31"/>
+      <c r="CX57" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="CY57" s="31"/>
       <c r="CZ57" s="31"/>
       <c r="DA57" s="31"/>
       <c r="DB57" s="31"/>
       <c r="DC57" s="31"/>
       <c r="DD57" s="14"/>
       <c r="DE57" s="14"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="35" t="s">
+      <c r="A59" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="35"/>
-[...10 lines deleted...]
-      <c r="M59" s="35"/>
+      <c r="B59" s="38"/>
+      <c r="C59" s="38"/>
+      <c r="D59" s="38"/>
+      <c r="E59" s="38"/>
+      <c r="F59" s="38"/>
+      <c r="G59" s="38"/>
+      <c r="H59" s="38"/>
+      <c r="I59" s="38"/>
+      <c r="J59" s="38"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="38"/>
+      <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="39" t="s">
+      <c r="K60" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="L60" s="39"/>
-      <c r="M60" s="39"/>
+      <c r="L60" s="35"/>
+      <c r="M60" s="35"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="39" t="s">
+      <c r="W60" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="X60" s="39"/>
-      <c r="Y60" s="39"/>
+      <c r="X60" s="35"/>
+      <c r="Y60" s="35"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -33999,163 +34083,163 @@
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3"/>
       <c r="DC60" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="36"/>
       <c r="B61" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="33"/>
       <c r="F61" s="33"/>
       <c r="G61" s="33"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
-      <c r="M61" s="38"/>
+      <c r="M61" s="34"/>
       <c r="N61" s="32" t="s">
         <v>31</v>
       </c>
       <c r="O61" s="33"/>
       <c r="P61" s="33"/>
       <c r="Q61" s="33"/>
       <c r="R61" s="33"/>
       <c r="S61" s="33"/>
       <c r="T61" s="33"/>
       <c r="U61" s="33"/>
       <c r="V61" s="33"/>
       <c r="W61" s="33"/>
       <c r="X61" s="33"/>
-      <c r="Y61" s="38"/>
+      <c r="Y61" s="34"/>
       <c r="Z61" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AA61" s="33"/>
       <c r="AB61" s="33"/>
       <c r="AC61" s="33"/>
       <c r="AD61" s="33"/>
       <c r="AE61" s="33"/>
       <c r="AF61" s="33"/>
       <c r="AG61" s="33"/>
       <c r="AH61" s="33"/>
       <c r="AI61" s="33"/>
       <c r="AJ61" s="33"/>
-      <c r="AK61" s="38"/>
+      <c r="AK61" s="34"/>
       <c r="AL61" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AM61" s="33"/>
       <c r="AN61" s="33"/>
       <c r="AO61" s="33"/>
       <c r="AP61" s="33"/>
       <c r="AQ61" s="33"/>
       <c r="AR61" s="33"/>
       <c r="AS61" s="33"/>
       <c r="AT61" s="33"/>
       <c r="AU61" s="33"/>
       <c r="AV61" s="33"/>
-      <c r="AW61" s="38"/>
+      <c r="AW61" s="34"/>
       <c r="AX61" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AY61" s="33"/>
       <c r="AZ61" s="33"/>
       <c r="BA61" s="33"/>
       <c r="BB61" s="33"/>
       <c r="BC61" s="33"/>
       <c r="BD61" s="33"/>
       <c r="BE61" s="33"/>
       <c r="BF61" s="33"/>
       <c r="BG61" s="33"/>
       <c r="BH61" s="33"/>
-      <c r="BI61" s="38"/>
+      <c r="BI61" s="34"/>
       <c r="BJ61" s="32">
         <v>2023</v>
       </c>
       <c r="BK61" s="33"/>
       <c r="BL61" s="33"/>
       <c r="BM61" s="33"/>
       <c r="BN61" s="33"/>
       <c r="BO61" s="33"/>
       <c r="BP61" s="33"/>
       <c r="BQ61" s="33"/>
       <c r="BR61" s="33"/>
       <c r="BS61" s="33"/>
       <c r="BT61" s="33"/>
-      <c r="BU61" s="34"/>
+      <c r="BU61" s="39"/>
       <c r="BV61" s="32">
         <v>2024</v>
       </c>
       <c r="BW61" s="33"/>
       <c r="BX61" s="33"/>
       <c r="BY61" s="33"/>
       <c r="BZ61" s="33"/>
       <c r="CA61" s="33"/>
       <c r="CB61" s="33"/>
       <c r="CC61" s="33"/>
       <c r="CD61" s="33"/>
       <c r="CE61" s="33"/>
       <c r="CF61" s="33"/>
-      <c r="CG61" s="34"/>
+      <c r="CG61" s="39"/>
       <c r="CH61" s="32">
         <v>2025</v>
       </c>
       <c r="CI61" s="33"/>
       <c r="CJ61" s="33"/>
       <c r="CK61" s="33"/>
       <c r="CL61" s="33"/>
       <c r="CM61" s="33"/>
       <c r="CN61" s="33"/>
       <c r="CO61" s="33"/>
       <c r="CP61" s="33"/>
       <c r="CQ61" s="33"/>
       <c r="CR61" s="33"/>
-      <c r="CS61" s="34"/>
+      <c r="CS61" s="39"/>
       <c r="CT61" s="32">
         <v>2026</v>
       </c>
       <c r="CU61" s="33"/>
       <c r="CV61" s="33"/>
       <c r="CW61" s="33"/>
       <c r="CX61" s="33"/>
       <c r="CY61" s="33"/>
       <c r="CZ61" s="33"/>
       <c r="DA61" s="33"/>
       <c r="DB61" s="33"/>
       <c r="DC61" s="33"/>
       <c r="DD61" s="33"/>
-      <c r="DE61" s="34"/>
+      <c r="DE61" s="39"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="37"/>
       <c r="B62" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -34744,51 +34828,53 @@
       </c>
       <c r="CP63" s="30">
         <v>139847.20000000001</v>
       </c>
       <c r="CQ63" s="30">
         <v>159285</v>
       </c>
       <c r="CR63" s="7">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="7">
         <v>200525</v>
       </c>
       <c r="CT63" s="7">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="30">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="30">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="30">
         <v>58016.2</v>
       </c>
-      <c r="CX63" s="30"/>
+      <c r="CX63" s="30">
+        <v>75505.3</v>
+      </c>
       <c r="CY63" s="30"/>
       <c r="CZ63" s="30"/>
       <c r="DA63" s="30"/>
       <c r="DB63" s="30"/>
       <c r="DC63" s="30"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="13">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="13">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="13">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="13">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="13">
@@ -35057,51 +35143,53 @@
       </c>
       <c r="CP64" s="31">
         <v>6610.3</v>
       </c>
       <c r="CQ64" s="31">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="14">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="14">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="31">
         <v>662.1</v>
       </c>
       <c r="CU64" s="31">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="31">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="31">
         <v>3466.9</v>
       </c>
-      <c r="CX64" s="31"/>
+      <c r="CX64" s="31">
+        <v>4373.6000000000004</v>
+      </c>
       <c r="CY64" s="31"/>
       <c r="CZ64" s="31"/>
       <c r="DA64" s="31"/>
       <c r="DB64" s="31"/>
       <c r="DC64" s="31"/>
       <c r="DD64" s="14"/>
       <c r="DE64" s="14"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="16">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="16">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="16">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="16">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="16">
@@ -35370,51 +35458,53 @@
       </c>
       <c r="CP65" s="31">
         <v>14932.5</v>
       </c>
       <c r="CQ65" s="31">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="14">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="14">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="31">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="31">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="31">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="31">
         <v>7569.4</v>
       </c>
-      <c r="CX65" s="31"/>
+      <c r="CX65" s="31">
+        <v>9781.7999999999993</v>
+      </c>
       <c r="CY65" s="31"/>
       <c r="CZ65" s="31"/>
       <c r="DA65" s="31"/>
       <c r="DB65" s="31"/>
       <c r="DC65" s="31"/>
       <c r="DD65" s="14"/>
       <c r="DE65" s="14"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="16">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="16">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="16">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="16">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="16">
@@ -35683,51 +35773,53 @@
       </c>
       <c r="CP66" s="31">
         <v>6803.7</v>
       </c>
       <c r="CQ66" s="31">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="14">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="14">
         <v>10283</v>
       </c>
       <c r="CT66" s="31">
         <v>460.7</v>
       </c>
       <c r="CU66" s="31">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="31">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="31">
         <v>2783.9</v>
       </c>
-      <c r="CX66" s="31"/>
+      <c r="CX66" s="31">
+        <v>3696</v>
+      </c>
       <c r="CY66" s="31"/>
       <c r="CZ66" s="31"/>
       <c r="DA66" s="31"/>
       <c r="DB66" s="31"/>
       <c r="DC66" s="31"/>
       <c r="DD66" s="14"/>
       <c r="DE66" s="14"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="16">
@@ -35996,51 +36088,53 @@
       </c>
       <c r="CP67" s="31">
         <v>7816.8</v>
       </c>
       <c r="CQ67" s="31">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="14">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="14">
         <v>10711</v>
       </c>
       <c r="CT67" s="31">
         <v>543.4</v>
       </c>
       <c r="CU67" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="31">
         <v>3290.3</v>
       </c>
-      <c r="CX67" s="31"/>
+      <c r="CX67" s="31">
+        <v>4420.8</v>
+      </c>
       <c r="CY67" s="31"/>
       <c r="CZ67" s="31"/>
       <c r="DA67" s="31"/>
       <c r="DB67" s="31"/>
       <c r="DC67" s="31"/>
       <c r="DD67" s="14"/>
       <c r="DE67" s="14"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="16">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="16">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="16">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="16">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="16">
@@ -36309,51 +36403,53 @@
       </c>
       <c r="CP68" s="31">
         <v>10531.4</v>
       </c>
       <c r="CQ68" s="31">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="14">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="14">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="31">
         <v>4097.3</v>
       </c>
-      <c r="CX68" s="31"/>
+      <c r="CX68" s="31">
+        <v>5557.4</v>
+      </c>
       <c r="CY68" s="31"/>
       <c r="CZ68" s="31"/>
       <c r="DA68" s="31"/>
       <c r="DB68" s="31"/>
       <c r="DC68" s="31"/>
       <c r="DD68" s="14"/>
       <c r="DE68" s="14"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="16">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="16">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="16">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="16">
@@ -36622,51 +36718,53 @@
       </c>
       <c r="CP69" s="31">
         <v>6074.2</v>
       </c>
       <c r="CQ69" s="31">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="14">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="14">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="31">
         <v>838.3</v>
       </c>
       <c r="CU69" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="31">
         <v>2869.3</v>
       </c>
-      <c r="CX69" s="31"/>
+      <c r="CX69" s="31">
+        <v>3568.3</v>
+      </c>
       <c r="CY69" s="31"/>
       <c r="CZ69" s="31"/>
       <c r="DA69" s="31"/>
       <c r="DB69" s="31"/>
       <c r="DC69" s="31"/>
       <c r="DD69" s="14"/>
       <c r="DE69" s="14"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="16">
@@ -36935,51 +37033,53 @@
       </c>
       <c r="CP70" s="31">
         <v>11877.8</v>
       </c>
       <c r="CQ70" s="31">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="14">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="14">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="31">
         <v>828</v>
       </c>
       <c r="CU70" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="31">
         <v>4483.2</v>
       </c>
-      <c r="CX70" s="31"/>
+      <c r="CX70" s="31">
+        <v>5775.1</v>
+      </c>
       <c r="CY70" s="31"/>
       <c r="CZ70" s="31"/>
       <c r="DA70" s="31"/>
       <c r="DB70" s="31"/>
       <c r="DC70" s="31"/>
       <c r="DD70" s="14"/>
       <c r="DE70" s="14"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="13">
@@ -37248,51 +37348,53 @@
       </c>
       <c r="CP71" s="31">
         <v>8791.6</v>
       </c>
       <c r="CQ71" s="31">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="14">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="14">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="31">
         <v>2880.6</v>
       </c>
-      <c r="CX71" s="31"/>
+      <c r="CX71" s="31">
+        <v>3875.4</v>
+      </c>
       <c r="CY71" s="31"/>
       <c r="CZ71" s="31"/>
       <c r="DA71" s="31"/>
       <c r="DB71" s="31"/>
       <c r="DC71" s="31"/>
       <c r="DD71" s="14"/>
       <c r="DE71" s="14"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="16">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="16">
@@ -37561,51 +37663,53 @@
       </c>
       <c r="CP72" s="31">
         <v>6722.7</v>
       </c>
       <c r="CQ72" s="31">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="14">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="14">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="31">
         <v>458.9</v>
       </c>
       <c r="CU72" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="31">
         <v>2683.9</v>
       </c>
-      <c r="CX72" s="31"/>
+      <c r="CX72" s="31">
+        <v>3360.6</v>
+      </c>
       <c r="CY72" s="31"/>
       <c r="CZ72" s="31"/>
       <c r="DA72" s="31"/>
       <c r="DB72" s="31"/>
       <c r="DC72" s="31"/>
       <c r="DD72" s="14"/>
       <c r="DE72" s="14"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="16">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="16">
@@ -37874,51 +37978,53 @@
       </c>
       <c r="CP73" s="31">
         <v>12266.2</v>
       </c>
       <c r="CQ73" s="31">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="14">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="14">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="31">
         <v>408.3</v>
       </c>
       <c r="CU73" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="31">
         <v>4306.5</v>
       </c>
-      <c r="CX73" s="31"/>
+      <c r="CX73" s="31">
+        <v>5445.5</v>
+      </c>
       <c r="CY73" s="31"/>
       <c r="CZ73" s="31"/>
       <c r="DA73" s="31"/>
       <c r="DB73" s="31"/>
       <c r="DC73" s="31"/>
       <c r="DD73" s="14"/>
       <c r="DE73" s="14"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="16">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="14">
@@ -38187,51 +38293,53 @@
       </c>
       <c r="CP74" s="31">
         <v>29973.8</v>
       </c>
       <c r="CQ74" s="31">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="14">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="14">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="31">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="31">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="31">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="31">
         <v>12892.2</v>
       </c>
-      <c r="CX74" s="31"/>
+      <c r="CX74" s="31">
+        <v>16795.599999999999</v>
+      </c>
       <c r="CY74" s="31"/>
       <c r="CZ74" s="31"/>
       <c r="DA74" s="31"/>
       <c r="DB74" s="31"/>
       <c r="DC74" s="31"/>
       <c r="DD74" s="14"/>
       <c r="DE74" s="14"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="16">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="14">
@@ -38500,51 +38608,53 @@
       </c>
       <c r="CP75" s="31">
         <v>6257.8</v>
       </c>
       <c r="CQ75" s="31">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="14">
         <v>7766</v>
       </c>
       <c r="CS75" s="14">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="31">
         <v>484.3</v>
       </c>
       <c r="CU75" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="31">
         <v>2402.4</v>
       </c>
-      <c r="CX75" s="31"/>
+      <c r="CX75" s="31">
+        <v>3021.4</v>
+      </c>
       <c r="CY75" s="31"/>
       <c r="CZ75" s="31"/>
       <c r="DA75" s="31"/>
       <c r="DB75" s="31"/>
       <c r="DC75" s="31"/>
       <c r="DD75" s="14"/>
       <c r="DE75" s="14"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="14">
@@ -38813,51 +38923,53 @@
       </c>
       <c r="CP76" s="31">
         <v>11188.1</v>
       </c>
       <c r="CQ76" s="31">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="14">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="14">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="31">
         <v>911.8</v>
       </c>
       <c r="CU76" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="31">
         <v>3133</v>
       </c>
       <c r="CW76" s="31">
         <v>4290.3</v>
       </c>
-      <c r="CX76" s="31"/>
+      <c r="CX76" s="31">
+        <v>5834.2</v>
+      </c>
       <c r="CY76" s="31"/>
       <c r="CZ76" s="31"/>
       <c r="DA76" s="31"/>
       <c r="DB76" s="31"/>
       <c r="DC76" s="31"/>
       <c r="DD76" s="14"/>
       <c r="DE76" s="14"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
@@ -39034,102 +39146,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="B61:M61"/>
-[...26 lines deleted...]
-    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CH61:CS61"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="AX61:BI61"/>
-    <mergeCell ref="CT4:DE4"/>
-[...6 lines deleted...]
-    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">