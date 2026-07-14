--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -11,54 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1033" uniqueCount="37">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1042" uniqueCount="37">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -122,50 +119,53 @@
     <t>-</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2018 год</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по периодам года</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского хозяйства по периодам года</t>
   </si>
   <si>
     <t>Валовая продукция растениеводства по периодам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по периодам года</t>
+  </si>
+  <si>
+    <t>в действующих ценах, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -9804,67 +9804,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2935"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3275"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2937"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2939"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3278"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2938"/>
@@ -18919,96 +18919,96 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="A2" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="35" t="s">
-[...3 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="K3" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="35" t="s">
-[...3 lines deleted...]
-      <c r="Y3" s="35"/>
+      <c r="W3" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19023,542 +19023,542 @@
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3"/>
       <c r="DC3" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="36"/>
       <c r="B4" s="32" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
-      <c r="M4" s="34"/>
+      <c r="M4" s="38"/>
       <c r="N4" s="32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33"/>
       <c r="W4" s="33"/>
       <c r="X4" s="33"/>
-      <c r="Y4" s="34"/>
+      <c r="Y4" s="38"/>
       <c r="Z4" s="32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="AA4" s="33"/>
       <c r="AB4" s="33"/>
       <c r="AC4" s="33"/>
       <c r="AD4" s="33"/>
       <c r="AE4" s="33"/>
       <c r="AF4" s="33"/>
       <c r="AG4" s="33"/>
       <c r="AH4" s="33"/>
       <c r="AI4" s="33"/>
       <c r="AJ4" s="33"/>
-      <c r="AK4" s="34"/>
+      <c r="AK4" s="38"/>
       <c r="AL4" s="32" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AM4" s="33"/>
       <c r="AN4" s="33"/>
       <c r="AO4" s="33"/>
       <c r="AP4" s="33"/>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33"/>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33"/>
       <c r="AV4" s="33"/>
-      <c r="AW4" s="34"/>
+      <c r="AW4" s="38"/>
       <c r="AX4" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AY4" s="33"/>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33"/>
       <c r="BB4" s="33"/>
       <c r="BC4" s="33"/>
       <c r="BD4" s="33"/>
       <c r="BE4" s="33"/>
       <c r="BF4" s="33"/>
       <c r="BG4" s="33"/>
       <c r="BH4" s="33"/>
       <c r="BI4" s="33"/>
       <c r="BJ4" s="32">
         <v>2023</v>
       </c>
       <c r="BK4" s="33"/>
       <c r="BL4" s="33"/>
       <c r="BM4" s="33"/>
       <c r="BN4" s="33"/>
       <c r="BO4" s="33"/>
       <c r="BP4" s="33"/>
       <c r="BQ4" s="33"/>
       <c r="BR4" s="33"/>
       <c r="BS4" s="33"/>
       <c r="BT4" s="33"/>
-      <c r="BU4" s="39"/>
+      <c r="BU4" s="34"/>
       <c r="BV4" s="32">
         <v>2024</v>
       </c>
       <c r="BW4" s="33"/>
       <c r="BX4" s="33"/>
       <c r="BY4" s="33"/>
       <c r="BZ4" s="33"/>
       <c r="CA4" s="33"/>
       <c r="CB4" s="33"/>
       <c r="CC4" s="33"/>
       <c r="CD4" s="33"/>
       <c r="CE4" s="33"/>
       <c r="CF4" s="33"/>
-      <c r="CG4" s="39"/>
+      <c r="CG4" s="34"/>
       <c r="CH4" s="32">
         <v>2025</v>
       </c>
       <c r="CI4" s="33"/>
       <c r="CJ4" s="33"/>
       <c r="CK4" s="33"/>
       <c r="CL4" s="33"/>
       <c r="CM4" s="33"/>
       <c r="CN4" s="33"/>
       <c r="CO4" s="33"/>
       <c r="CP4" s="33"/>
       <c r="CQ4" s="33"/>
       <c r="CR4" s="33"/>
-      <c r="CS4" s="39"/>
+      <c r="CS4" s="34"/>
       <c r="CT4" s="32">
         <v>2026</v>
       </c>
       <c r="CU4" s="33"/>
       <c r="CV4" s="33"/>
       <c r="CW4" s="33"/>
       <c r="CX4" s="33"/>
       <c r="CY4" s="33"/>
       <c r="CZ4" s="33"/>
       <c r="DA4" s="33"/>
       <c r="DB4" s="33"/>
       <c r="DC4" s="33"/>
       <c r="DD4" s="33"/>
-      <c r="DE4" s="39"/>
+      <c r="DE4" s="34"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="F5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="G5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="H5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="I5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="4" t="s">
+      <c r="P5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="4" t="s">
+      <c r="Q5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="4" t="s">
+      <c r="R5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="4" t="s">
+      <c r="S5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="4" t="s">
+      <c r="T5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="4" t="s">
+      <c r="U5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="4" t="s">
+      <c r="V5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="4" t="s">
+      <c r="W5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="4" t="s">
+      <c r="X5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="4" t="s">
+      <c r="Y5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AA5" s="4" t="s">
+      <c r="AB5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AB5" s="4" t="s">
+      <c r="AC5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="4" t="s">
+      <c r="AD5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AD5" s="4" t="s">
+      <c r="AE5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="4" t="s">
+      <c r="AF5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AF5" s="4" t="s">
+      <c r="AG5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AG5" s="4" t="s">
+      <c r="AH5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AH5" s="4" t="s">
+      <c r="AI5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="4" t="s">
+      <c r="AJ5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AJ5" s="4" t="s">
+      <c r="AK5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AK5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AM5" s="4" t="s">
+      <c r="AN5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AN5" s="4" t="s">
+      <c r="AO5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="4" t="s">
+      <c r="AP5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AP5" s="4" t="s">
+      <c r="AQ5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AQ5" s="4" t="s">
+      <c r="AR5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AR5" s="4" t="s">
+      <c r="AS5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AS5" s="4" t="s">
+      <c r="AT5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AT5" s="4" t="s">
+      <c r="AU5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="4" t="s">
+      <c r="AV5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AV5" s="4" t="s">
+      <c r="AW5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AW5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AY5" s="4" t="s">
+      <c r="AZ5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AZ5" s="4" t="s">
+      <c r="BA5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="4" t="s">
+      <c r="BB5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BB5" s="4" t="s">
+      <c r="BC5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BC5" s="4" t="s">
+      <c r="BD5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BD5" s="4" t="s">
+      <c r="BE5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BE5" s="4" t="s">
+      <c r="BF5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BF5" s="4" t="s">
+      <c r="BG5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BG5" s="4" t="s">
+      <c r="BH5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BH5" s="4" t="s">
+      <c r="BI5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BI5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BK5" s="4" t="s">
+      <c r="BL5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BL5" s="4" t="s">
+      <c r="BM5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BM5" s="4" t="s">
+      <c r="BN5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BN5" s="4" t="s">
+      <c r="BO5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BO5" s="4" t="s">
+      <c r="BP5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BP5" s="4" t="s">
+      <c r="BQ5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BQ5" s="4" t="s">
+      <c r="BR5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BR5" s="4" t="s">
+      <c r="BS5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BS5" s="4" t="s">
+      <c r="BT5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BT5" s="4" t="s">
+      <c r="BU5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="BU5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BW5" s="4" t="s">
+      <c r="BX5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BX5" s="4" t="s">
+      <c r="BY5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BY5" s="4" t="s">
+      <c r="BZ5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BZ5" s="4" t="s">
+      <c r="CA5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CA5" s="4" t="s">
+      <c r="CB5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CB5" s="4" t="s">
+      <c r="CC5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CC5" s="4" t="s">
+      <c r="CD5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CD5" s="4" t="s">
+      <c r="CE5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CE5" s="4" t="s">
+      <c r="CF5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CF5" s="4" t="s">
+      <c r="CG5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CG5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CI5" s="4" t="s">
+      <c r="CJ5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CJ5" s="4" t="s">
+      <c r="CK5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CK5" s="4" t="s">
+      <c r="CL5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CL5" s="4" t="s">
+      <c r="CM5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CM5" s="4" t="s">
+      <c r="CN5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CN5" s="4" t="s">
+      <c r="CO5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CO5" s="4" t="s">
+      <c r="CP5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CP5" s="4" t="s">
+      <c r="CQ5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CQ5" s="4" t="s">
+      <c r="CR5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CR5" s="4" t="s">
+      <c r="CS5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CS5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CU5" s="4" t="s">
+      <c r="CV5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CV5" s="4" t="s">
+      <c r="CW5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CW5" s="4" t="s">
+      <c r="CX5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CX5" s="4" t="s">
+      <c r="CY5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CY5" s="4" t="s">
+      <c r="CZ5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CZ5" s="4" t="s">
+      <c r="DA5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="DA5" s="4" t="s">
+      <c r="DB5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="DB5" s="4" t="s">
+      <c r="DC5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="DC5" s="4" t="s">
+      <c r="DD5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="DD5" s="4" t="s">
+      <c r="DE5" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B6" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C6" s="7">
         <v>13908.239801949963</v>
       </c>
       <c r="D6" s="7">
         <v>22184.55507757896</v>
       </c>
       <c r="E6" s="7">
         <v>30681.240941550277</v>
       </c>
       <c r="F6" s="7">
         <v>41025.983316674632</v>
       </c>
       <c r="G6" s="7">
         <v>54127.85842193399</v>
       </c>
       <c r="H6" s="7">
         <v>69950.211651433245</v>
       </c>
       <c r="I6" s="7">
         <v>87602.267116212228</v>
       </c>
@@ -19819,61 +19819,63 @@
       </c>
       <c r="CQ6" s="30">
         <v>427050.7</v>
       </c>
       <c r="CR6" s="7">
         <v>523204</v>
       </c>
       <c r="CS6" s="7">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="7">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="30">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="30">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="30">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="30">
         <v>81795.5</v>
       </c>
-      <c r="CY6" s="30"/>
+      <c r="CY6" s="30">
+        <v>110313.7</v>
+      </c>
       <c r="CZ6" s="30"/>
       <c r="DA6" s="30"/>
       <c r="DB6" s="30"/>
       <c r="DC6" s="30"/>
       <c r="DD6" s="7"/>
       <c r="DE6" s="7"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B7" s="13">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="13">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="13">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="13">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="13">
         <v>1388.1747961145959</v>
       </c>
       <c r="G7" s="13">
         <v>1749.3989485192058</v>
       </c>
       <c r="H7" s="13">
         <v>2441.8591503482344</v>
       </c>
       <c r="I7" s="13">
         <v>3475.8586722785831</v>
       </c>
@@ -20134,61 +20136,63 @@
       </c>
       <c r="CQ7" s="31">
         <v>25299.200000000001</v>
       </c>
       <c r="CR7" s="14">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="14">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="31">
         <v>792.6</v>
       </c>
       <c r="CU7" s="31">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="31">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="31">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="31">
         <v>4945.6000000000004</v>
       </c>
-      <c r="CY7" s="31"/>
+      <c r="CY7" s="31">
+        <v>5769.5</v>
+      </c>
       <c r="CZ7" s="31"/>
       <c r="DA7" s="31"/>
       <c r="DB7" s="31"/>
       <c r="DC7" s="31"/>
       <c r="DD7" s="14"/>
       <c r="DE7" s="14"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B8" s="16">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="16">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="16">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="16">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="16">
         <v>3478.4657396598277</v>
       </c>
       <c r="G8" s="16">
         <v>4285.1008082159815</v>
       </c>
       <c r="H8" s="16">
         <v>5291.2013644028257</v>
       </c>
       <c r="I8" s="16">
         <v>6435.1570781173486</v>
       </c>
@@ -20449,61 +20453,63 @@
       </c>
       <c r="CQ8" s="31">
         <v>49534.1</v>
       </c>
       <c r="CR8" s="14">
         <v>51144</v>
       </c>
       <c r="CS8" s="14">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="31">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="31">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="31">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="31">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="31">
         <v>10330.799999999999</v>
       </c>
-      <c r="CY8" s="31"/>
+      <c r="CY8" s="31">
+        <v>12882.1</v>
+      </c>
       <c r="CZ8" s="31"/>
       <c r="DA8" s="31"/>
       <c r="DB8" s="31"/>
       <c r="DC8" s="31"/>
       <c r="DD8" s="14"/>
       <c r="DE8" s="14"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B9" s="16">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="16">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="16">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="16">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="16">
         <v>2855.0976540225538</v>
       </c>
       <c r="G9" s="16">
         <v>3775.7171402856716</v>
       </c>
       <c r="H9" s="16">
         <v>4780.8042484113894</v>
       </c>
       <c r="I9" s="16">
         <v>5769.0089500899176</v>
       </c>
@@ -20764,61 +20770,63 @@
       </c>
       <c r="CQ9" s="31">
         <v>28108.2</v>
       </c>
       <c r="CR9" s="14">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="14">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="31">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="31">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="31">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="31">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="31">
         <v>7966.2</v>
       </c>
-      <c r="CY9" s="31"/>
+      <c r="CY9" s="31">
+        <v>10671.1</v>
+      </c>
       <c r="CZ9" s="31"/>
       <c r="DA9" s="31"/>
       <c r="DB9" s="31"/>
       <c r="DC9" s="31"/>
       <c r="DD9" s="14"/>
       <c r="DE9" s="14"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B10" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="16">
         <v>2691.4306752839175</v>
       </c>
       <c r="G10" s="16">
         <v>3398.1049142075522</v>
       </c>
       <c r="H10" s="16">
         <v>4130.0715744328527</v>
       </c>
       <c r="I10" s="16">
         <v>5423.814609584836</v>
       </c>
@@ -21079,61 +21087,63 @@
       </c>
       <c r="CQ10" s="31">
         <v>28922.2</v>
       </c>
       <c r="CR10" s="14">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="14">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="31">
         <v>554.4</v>
       </c>
       <c r="CU10" s="31">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="31">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="31">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="31">
         <v>4422.3</v>
       </c>
-      <c r="CY10" s="31"/>
+      <c r="CY10" s="31">
+        <v>5672.6</v>
+      </c>
       <c r="CZ10" s="31"/>
       <c r="DA10" s="31"/>
       <c r="DB10" s="31"/>
       <c r="DC10" s="31"/>
       <c r="DD10" s="14"/>
       <c r="DE10" s="14"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" s="16">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="16">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="16">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="16">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="16">
         <v>3228.1866208330325</v>
       </c>
       <c r="G11" s="16">
         <v>4736.2798140732793</v>
       </c>
       <c r="H11" s="16">
         <v>5933.1650545798439</v>
       </c>
       <c r="I11" s="16">
         <v>7175.3385134139571</v>
       </c>
@@ -21394,61 +21404,63 @@
       </c>
       <c r="CQ11" s="31">
         <v>17388.599999999999</v>
       </c>
       <c r="CR11" s="14">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="14">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="31">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="31">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="31">
         <v>3070</v>
       </c>
       <c r="CW11" s="31">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="31">
         <v>5744.4</v>
       </c>
-      <c r="CY11" s="31"/>
+      <c r="CY11" s="31">
+        <v>8234.7000000000007</v>
+      </c>
       <c r="CZ11" s="31"/>
       <c r="DA11" s="31"/>
       <c r="DB11" s="31"/>
       <c r="DC11" s="31"/>
       <c r="DD11" s="14"/>
       <c r="DE11" s="14"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B12" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="16">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="16">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="16">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="16">
         <v>2871.6363666464404</v>
       </c>
       <c r="G12" s="16">
         <v>3966.7108538090047</v>
       </c>
       <c r="H12" s="16">
         <v>4914.0596867869917</v>
       </c>
       <c r="I12" s="16">
         <v>5830.1746543823992</v>
       </c>
@@ -21709,61 +21721,63 @@
       </c>
       <c r="CQ12" s="31">
         <v>29646.400000000001</v>
       </c>
       <c r="CR12" s="14">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="14">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="31">
         <v>841.1</v>
       </c>
       <c r="CU12" s="31">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="31">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="31">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="31">
         <v>3587</v>
       </c>
-      <c r="CY12" s="31"/>
+      <c r="CY12" s="31">
+        <v>5010.2</v>
+      </c>
       <c r="CZ12" s="31"/>
       <c r="DA12" s="31"/>
       <c r="DB12" s="31"/>
       <c r="DC12" s="31"/>
       <c r="DD12" s="14"/>
       <c r="DE12" s="14"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B13" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="16">
         <v>3066.4050577114822</v>
       </c>
       <c r="G13" s="16">
         <v>3857.8652297078688</v>
       </c>
       <c r="H13" s="16">
         <v>4793.905936575341</v>
       </c>
       <c r="I13" s="16">
         <v>5915.6670901999469</v>
       </c>
@@ -22024,61 +22038,63 @@
       </c>
       <c r="CQ13" s="31">
         <v>42864.1</v>
       </c>
       <c r="CR13" s="14">
         <v>53988</v>
       </c>
       <c r="CS13" s="14">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="31">
         <v>828.2</v>
       </c>
       <c r="CU13" s="31">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="31">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="31">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="31">
         <v>5777.3</v>
       </c>
-      <c r="CY13" s="31"/>
+      <c r="CY13" s="31">
+        <v>7796.6</v>
+      </c>
       <c r="CZ13" s="31"/>
       <c r="DA13" s="31"/>
       <c r="DB13" s="31"/>
       <c r="DC13" s="31"/>
       <c r="DD13" s="14"/>
       <c r="DE13" s="14"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="13">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="13">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="13">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="13">
         <v>3076.5203422431523</v>
       </c>
       <c r="G14" s="13">
         <v>4155.20435630067</v>
       </c>
       <c r="H14" s="13">
         <v>5230.0301965887866</v>
       </c>
       <c r="I14" s="13">
         <v>6575.9823042817352</v>
       </c>
@@ -22339,61 +22355,63 @@
       </c>
       <c r="CQ14" s="31">
         <v>30356.799999999999</v>
       </c>
       <c r="CR14" s="14">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="14">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="31">
         <v>588.1</v>
       </c>
       <c r="CU14" s="31">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="31">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="31">
         <v>2893</v>
       </c>
       <c r="CX14" s="31">
         <v>3890.9</v>
       </c>
-      <c r="CY14" s="31"/>
+      <c r="CY14" s="31">
+        <v>6812</v>
+      </c>
       <c r="CZ14" s="31"/>
       <c r="DA14" s="31"/>
       <c r="DB14" s="31"/>
       <c r="DC14" s="31"/>
       <c r="DD14" s="14"/>
       <c r="DE14" s="14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B15" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="16">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="16">
         <v>2492.7681546842628</v>
       </c>
       <c r="G15" s="16">
         <v>3347.4875170935989</v>
       </c>
       <c r="H15" s="16">
         <v>4616.8734743847726</v>
       </c>
       <c r="I15" s="16">
         <v>5964.4693861871883</v>
       </c>
@@ -22654,61 +22672,63 @@
       </c>
       <c r="CQ15" s="31">
         <v>28792.2</v>
       </c>
       <c r="CR15" s="14">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="14">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="31">
         <v>489.2</v>
       </c>
       <c r="CU15" s="31">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="31">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="31">
         <v>2698</v>
       </c>
       <c r="CX15" s="31">
         <v>3378.2</v>
       </c>
-      <c r="CY15" s="31"/>
+      <c r="CY15" s="31">
+        <v>4436.5</v>
+      </c>
       <c r="CZ15" s="31"/>
       <c r="DA15" s="31"/>
       <c r="DB15" s="31"/>
       <c r="DC15" s="31"/>
       <c r="DD15" s="14"/>
       <c r="DE15" s="14"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B16" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="16">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="16">
         <v>2706.80632431392</v>
       </c>
       <c r="G16" s="16">
         <v>3710.4360048218127</v>
       </c>
       <c r="H16" s="16">
         <v>4351.1976782726479</v>
       </c>
       <c r="I16" s="16">
         <v>5101.308108407864</v>
       </c>
@@ -22969,61 +22989,63 @@
       </c>
       <c r="CQ16" s="31">
         <v>18481.7</v>
       </c>
       <c r="CR16" s="14">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="14">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="31">
         <v>408.7</v>
       </c>
       <c r="CU16" s="31">
         <v>1173</v>
       </c>
       <c r="CV16" s="31">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="31">
         <v>4375</v>
       </c>
       <c r="CX16" s="31">
         <v>5531</v>
       </c>
-      <c r="CY16" s="31"/>
+      <c r="CY16" s="31">
+        <v>8068.6</v>
+      </c>
       <c r="CZ16" s="31"/>
       <c r="DA16" s="31"/>
       <c r="DB16" s="31"/>
       <c r="DC16" s="31"/>
       <c r="DD16" s="14"/>
       <c r="DE16" s="14"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B17" s="16">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="16">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="16">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="16">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="16">
         <v>7184.3194626576296</v>
       </c>
       <c r="G17" s="16">
         <v>8915.1558891874301</v>
       </c>
       <c r="H17" s="16">
         <v>12878.766993858</v>
       </c>
       <c r="I17" s="16">
         <v>16848.686453299099</v>
       </c>
@@ -23284,61 +23306,63 @@
       </c>
       <c r="CQ17" s="31">
         <v>70912.899999999994</v>
       </c>
       <c r="CR17" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="31">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="31">
         <v>16814.599999999999</v>
       </c>
-      <c r="CY17" s="31"/>
+      <c r="CY17" s="31">
+        <v>21126.5</v>
+      </c>
       <c r="CZ17" s="31"/>
       <c r="DA17" s="31"/>
       <c r="DB17" s="31"/>
       <c r="DC17" s="31"/>
       <c r="DD17" s="14"/>
       <c r="DE17" s="14"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B18" s="16">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="16">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="16">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="16">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="16">
         <v>2103.4820961265686</v>
       </c>
       <c r="G18" s="16">
         <v>2984.047725697953</v>
       </c>
       <c r="H18" s="16">
         <v>4003.3541646786753</v>
       </c>
       <c r="I18" s="16">
         <v>4876.7809164352402</v>
       </c>
@@ -23599,61 +23623,63 @@
       </c>
       <c r="CQ18" s="31">
         <v>28006.7</v>
       </c>
       <c r="CR18" s="14">
         <v>44469</v>
       </c>
       <c r="CS18" s="14">
         <v>47811</v>
       </c>
       <c r="CT18" s="31">
         <v>493.4</v>
       </c>
       <c r="CU18" s="31">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="31">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="31">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="31">
         <v>3143.8</v>
       </c>
-      <c r="CY18" s="31"/>
+      <c r="CY18" s="31">
+        <v>4545.6000000000004</v>
+      </c>
       <c r="CZ18" s="31"/>
       <c r="DA18" s="31"/>
       <c r="DB18" s="31"/>
       <c r="DC18" s="31"/>
       <c r="DD18" s="14"/>
       <c r="DE18" s="14"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="16">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="16">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="16">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="16">
         <v>3882.6688868912447</v>
       </c>
       <c r="G19" s="16">
         <v>5246.4155597930639</v>
       </c>
       <c r="H19" s="16">
         <v>6584.9391017740818</v>
       </c>
       <c r="I19" s="16">
         <v>8210.0900451575435</v>
       </c>
@@ -23914,105 +23940,107 @@
       </c>
       <c r="CQ19" s="31">
         <v>28737.5</v>
       </c>
       <c r="CR19" s="14">
         <v>41132</v>
       </c>
       <c r="CS19" s="14">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="31">
         <v>977.1</v>
       </c>
       <c r="CU19" s="31">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="31">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="31">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="31">
         <v>6263.6</v>
       </c>
-      <c r="CY19" s="31"/>
+      <c r="CY19" s="31">
+        <v>9287.7000000000007</v>
+      </c>
       <c r="CZ19" s="31"/>
       <c r="DA19" s="31"/>
       <c r="DB19" s="31"/>
       <c r="DC19" s="31"/>
       <c r="DD19" s="14"/>
       <c r="DE19" s="14"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M20" s="38"/>
+      <c r="A20" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="35" t="s">
-[...3 lines deleted...]
-      <c r="M21" s="35"/>
+      <c r="K21" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="35" t="s">
-[...3 lines deleted...]
-      <c r="Y21" s="35"/>
+      <c r="W21" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="X21" s="39"/>
+      <c r="Y21" s="39"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24027,542 +24055,542 @@
       <c r="BG21" s="3"/>
       <c r="BH21" s="3"/>
       <c r="BI21" s="3"/>
       <c r="BJ21" s="3"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
       <c r="BT21" s="3"/>
       <c r="BU21" s="3"/>
       <c r="BV21" s="3"/>
       <c r="BW21" s="3"/>
       <c r="BX21" s="3"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
       <c r="CA21" s="3"/>
       <c r="CB21" s="3"/>
       <c r="CC21" s="3"/>
       <c r="CD21" s="3"/>
       <c r="CE21" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CF21" s="3"/>
       <c r="CG21" s="3"/>
       <c r="CH21" s="3"/>
       <c r="CI21" s="3"/>
       <c r="CJ21" s="3"/>
       <c r="CK21" s="3"/>
       <c r="CL21" s="3"/>
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3"/>
       <c r="DC21" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="36"/>
       <c r="B22" s="32" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
-      <c r="M22" s="34"/>
+      <c r="M22" s="38"/>
       <c r="N22" s="32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
       <c r="X22" s="33"/>
-      <c r="Y22" s="34"/>
+      <c r="Y22" s="38"/>
       <c r="Z22" s="32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="AA22" s="33"/>
       <c r="AB22" s="33"/>
       <c r="AC22" s="33"/>
       <c r="AD22" s="33"/>
       <c r="AE22" s="33"/>
       <c r="AF22" s="33"/>
       <c r="AG22" s="33"/>
       <c r="AH22" s="33"/>
       <c r="AI22" s="33"/>
       <c r="AJ22" s="33"/>
-      <c r="AK22" s="34"/>
+      <c r="AK22" s="38"/>
       <c r="AL22" s="32" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AM22" s="33"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33"/>
       <c r="AP22" s="33"/>
       <c r="AQ22" s="33"/>
       <c r="AR22" s="33"/>
       <c r="AS22" s="33"/>
       <c r="AT22" s="33"/>
       <c r="AU22" s="33"/>
       <c r="AV22" s="33"/>
-      <c r="AW22" s="34"/>
+      <c r="AW22" s="38"/>
       <c r="AX22" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AY22" s="33"/>
       <c r="AZ22" s="33"/>
       <c r="BA22" s="33"/>
       <c r="BB22" s="33"/>
       <c r="BC22" s="33"/>
       <c r="BD22" s="33"/>
       <c r="BE22" s="33"/>
       <c r="BF22" s="33"/>
       <c r="BG22" s="33"/>
       <c r="BH22" s="33"/>
-      <c r="BI22" s="34"/>
+      <c r="BI22" s="38"/>
       <c r="BJ22" s="32">
         <v>2023</v>
       </c>
       <c r="BK22" s="33"/>
       <c r="BL22" s="33"/>
       <c r="BM22" s="33"/>
       <c r="BN22" s="33"/>
       <c r="BO22" s="33"/>
       <c r="BP22" s="33"/>
       <c r="BQ22" s="33"/>
       <c r="BR22" s="33"/>
       <c r="BS22" s="33"/>
       <c r="BT22" s="33"/>
       <c r="BU22" s="33"/>
       <c r="BV22" s="32">
         <v>2024</v>
       </c>
       <c r="BW22" s="33"/>
       <c r="BX22" s="33"/>
       <c r="BY22" s="33"/>
       <c r="BZ22" s="33"/>
       <c r="CA22" s="33"/>
       <c r="CB22" s="33"/>
       <c r="CC22" s="33"/>
       <c r="CD22" s="33"/>
       <c r="CE22" s="33"/>
       <c r="CF22" s="33"/>
-      <c r="CG22" s="39"/>
+      <c r="CG22" s="34"/>
       <c r="CH22" s="32">
         <v>2025</v>
       </c>
       <c r="CI22" s="33"/>
       <c r="CJ22" s="33"/>
       <c r="CK22" s="33"/>
       <c r="CL22" s="33"/>
       <c r="CM22" s="33"/>
       <c r="CN22" s="33"/>
       <c r="CO22" s="33"/>
       <c r="CP22" s="33"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
-      <c r="CS22" s="39"/>
+      <c r="CS22" s="34"/>
       <c r="CT22" s="32">
         <v>2026</v>
       </c>
       <c r="CU22" s="33"/>
       <c r="CV22" s="33"/>
       <c r="CW22" s="33"/>
       <c r="CX22" s="33"/>
       <c r="CY22" s="33"/>
       <c r="CZ22" s="33"/>
       <c r="DA22" s="33"/>
       <c r="DB22" s="33"/>
       <c r="DC22" s="33"/>
       <c r="DD22" s="33"/>
-      <c r="DE22" s="39"/>
+      <c r="DE22" s="34"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A23" s="37"/>
       <c r="B23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="D23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="E23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="4" t="s">
+      <c r="F23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="4" t="s">
+      <c r="G23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G23" s="4" t="s">
+      <c r="H23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H23" s="4" t="s">
+      <c r="I23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I23" s="4" t="s">
+      <c r="J23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J23" s="4" t="s">
+      <c r="K23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O23" s="4" t="s">
+      <c r="P23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P23" s="4" t="s">
+      <c r="Q23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="Q23" s="4" t="s">
+      <c r="R23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="R23" s="4" t="s">
+      <c r="S23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="S23" s="4" t="s">
+      <c r="T23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="T23" s="4" t="s">
+      <c r="U23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="U23" s="4" t="s">
+      <c r="V23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="V23" s="4" t="s">
+      <c r="W23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="W23" s="4" t="s">
+      <c r="X23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="X23" s="4" t="s">
+      <c r="Y23" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AA23" s="4" t="s">
+      <c r="AB23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AB23" s="4" t="s">
+      <c r="AC23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AC23" s="4" t="s">
+      <c r="AD23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AD23" s="4" t="s">
+      <c r="AE23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AE23" s="4" t="s">
+      <c r="AF23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AF23" s="4" t="s">
+      <c r="AG23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AG23" s="4" t="s">
+      <c r="AH23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AH23" s="4" t="s">
+      <c r="AI23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AI23" s="4" t="s">
+      <c r="AJ23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AJ23" s="4" t="s">
+      <c r="AK23" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AK23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AM23" s="4" t="s">
+      <c r="AN23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AN23" s="4" t="s">
+      <c r="AO23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AO23" s="4" t="s">
+      <c r="AP23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AP23" s="4" t="s">
+      <c r="AQ23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AQ23" s="4" t="s">
+      <c r="AR23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AR23" s="4" t="s">
+      <c r="AS23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AS23" s="4" t="s">
+      <c r="AT23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AT23" s="4" t="s">
+      <c r="AU23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AU23" s="4" t="s">
+      <c r="AV23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AV23" s="4" t="s">
+      <c r="AW23" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AW23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AY23" s="4" t="s">
+      <c r="AZ23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AZ23" s="4" t="s">
+      <c r="BA23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BA23" s="4" t="s">
+      <c r="BB23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BB23" s="4" t="s">
+      <c r="BC23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BC23" s="4" t="s">
+      <c r="BD23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BD23" s="4" t="s">
+      <c r="BE23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BE23" s="4" t="s">
+      <c r="BF23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BF23" s="4" t="s">
+      <c r="BG23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BG23" s="4" t="s">
+      <c r="BH23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BH23" s="4" t="s">
+      <c r="BI23" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="BI23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="BK23" s="19" t="s">
+      <c r="BL23" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="BL23" s="19" t="s">
+      <c r="BM23" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BM23" s="19" t="s">
+      <c r="BN23" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BN23" s="19" t="s">
+      <c r="BO23" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="BO23" s="19" t="s">
+      <c r="BP23" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="BP23" s="19" t="s">
+      <c r="BQ23" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="BQ23" s="19" t="s">
+      <c r="BR23" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="BR23" s="19" t="s">
+      <c r="BS23" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="BS23" s="19" t="s">
+      <c r="BT23" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="BT23" s="19" t="s">
+      <c r="BU23" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="BU23" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BW23" s="4" t="s">
+      <c r="BX23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BX23" s="4" t="s">
+      <c r="BY23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BY23" s="4" t="s">
+      <c r="BZ23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BZ23" s="4" t="s">
+      <c r="CA23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CA23" s="4" t="s">
+      <c r="CB23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CB23" s="4" t="s">
+      <c r="CC23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CC23" s="4" t="s">
+      <c r="CD23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CD23" s="4" t="s">
+      <c r="CE23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CE23" s="4" t="s">
+      <c r="CF23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CF23" s="4" t="s">
+      <c r="CG23" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CG23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CI23" s="4" t="s">
+      <c r="CJ23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CJ23" s="4" t="s">
+      <c r="CK23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CK23" s="4" t="s">
+      <c r="CL23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CL23" s="4" t="s">
+      <c r="CM23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CM23" s="4" t="s">
+      <c r="CN23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CN23" s="4" t="s">
+      <c r="CO23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CO23" s="4" t="s">
+      <c r="CP23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CP23" s="4" t="s">
+      <c r="CQ23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CQ23" s="4" t="s">
+      <c r="CR23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CR23" s="4" t="s">
+      <c r="CS23" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CS23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU23" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CU23" s="4" t="s">
+      <c r="CV23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CV23" s="4" t="s">
+      <c r="CW23" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CW23" s="4" t="s">
+      <c r="CX23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CX23" s="4" t="s">
+      <c r="CY23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CY23" s="4" t="s">
+      <c r="CZ23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CZ23" s="4" t="s">
+      <c r="DA23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="DA23" s="4" t="s">
+      <c r="DB23" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="DB23" s="4" t="s">
+      <c r="DC23" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="DC23" s="4" t="s">
+      <c r="DD23" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="DD23" s="4" t="s">
+      <c r="DE23" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B24" s="8">
         <v>6792.9105324384927</v>
       </c>
       <c r="C24" s="8">
         <v>13783.510765539999</v>
       </c>
       <c r="D24" s="8">
         <v>21997.461522964011</v>
       </c>
       <c r="E24" s="8">
         <v>30431.782868730348</v>
       </c>
       <c r="F24" s="8">
         <v>40714.160725649723</v>
       </c>
       <c r="G24" s="8">
         <v>53753.6713127041</v>
       </c>
       <c r="H24" s="8">
         <v>69513.660023998382</v>
       </c>
       <c r="I24" s="8">
         <v>87103.350970572385</v>
       </c>
@@ -24823,61 +24851,63 @@
       </c>
       <c r="CQ24" s="30">
         <v>424761.1</v>
       </c>
       <c r="CR24" s="7">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="7">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="7">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="30">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="30">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="30">
         <v>62595</v>
       </c>
       <c r="CX24" s="30">
         <v>80576.2</v>
       </c>
-      <c r="CY24" s="30"/>
+      <c r="CY24" s="30">
+        <v>108850.5</v>
+      </c>
       <c r="CZ24" s="30"/>
       <c r="DA24" s="30"/>
       <c r="DB24" s="30"/>
       <c r="DC24" s="30"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B25" s="13">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="13">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="13">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="13">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="13">
         <v>1341.640796114596</v>
       </c>
       <c r="G25" s="13">
         <v>1691.7469485192059</v>
       </c>
       <c r="H25" s="13">
         <v>2373.0891503482344</v>
       </c>
       <c r="I25" s="13">
         <v>3395.9706722785832</v>
       </c>
@@ -25138,61 +25168,63 @@
       </c>
       <c r="CQ25" s="31">
         <v>24947</v>
       </c>
       <c r="CR25" s="14">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="14">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="31">
         <v>757.4</v>
       </c>
       <c r="CU25" s="31">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="31">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="31">
         <v>3908</v>
       </c>
       <c r="CX25" s="31">
         <v>4847.3999999999996</v>
       </c>
-      <c r="CY25" s="31"/>
+      <c r="CY25" s="31">
+        <v>5651.7</v>
+      </c>
       <c r="CZ25" s="31"/>
       <c r="DA25" s="31"/>
       <c r="DB25" s="31"/>
       <c r="DC25" s="31"/>
       <c r="DD25" s="14"/>
       <c r="DE25" s="14"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B26" s="14">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="14">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="14">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="14">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="14">
         <v>3430.4281825030785</v>
       </c>
       <c r="G26" s="14">
         <v>4237.0632510592322</v>
       </c>
       <c r="H26" s="14">
         <v>5243.1638072460764</v>
       </c>
       <c r="I26" s="14">
         <v>6387.1195209605994</v>
       </c>
@@ -25453,61 +25485,63 @@
       </c>
       <c r="CQ26" s="31">
         <v>49076</v>
       </c>
       <c r="CR26" s="14">
         <v>50640</v>
       </c>
       <c r="CS26" s="14">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="31">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="31">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="31">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="31">
         <v>7912.9</v>
       </c>
       <c r="CX26" s="31">
         <v>10148.299999999999</v>
       </c>
-      <c r="CY26" s="31"/>
+      <c r="CY26" s="31">
+        <v>12663.1</v>
+      </c>
       <c r="CZ26" s="31"/>
       <c r="DA26" s="31"/>
       <c r="DB26" s="31"/>
       <c r="DC26" s="31"/>
       <c r="DD26" s="14"/>
       <c r="DE26" s="14"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B27" s="14">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="14">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="14">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="14">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="14">
         <v>2851.1206540225535</v>
       </c>
       <c r="G27" s="14">
         <v>3771.1301402856716</v>
       </c>
       <c r="H27" s="14">
         <v>4775.6072484113893</v>
       </c>
       <c r="I27" s="14">
         <v>5763.2019500899169</v>
       </c>
@@ -25768,61 +25802,63 @@
       </c>
       <c r="CQ27" s="31">
         <v>28056</v>
       </c>
       <c r="CR27" s="14">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="14">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="31">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="31">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="31">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="31">
         <v>6561.6</v>
       </c>
       <c r="CX27" s="31">
         <v>7907.5</v>
       </c>
-      <c r="CY27" s="31"/>
+      <c r="CY27" s="31">
+        <v>10600.7</v>
+      </c>
       <c r="CZ27" s="31"/>
       <c r="DA27" s="31"/>
       <c r="DB27" s="31"/>
       <c r="DC27" s="31"/>
       <c r="DD27" s="14"/>
       <c r="DE27" s="14"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B28" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="14">
         <v>2691.4306752839175</v>
       </c>
       <c r="G28" s="14">
         <v>3398.1049142075522</v>
       </c>
       <c r="H28" s="14">
         <v>4130.0715744328527</v>
       </c>
       <c r="I28" s="14">
         <v>5423.814609584836</v>
       </c>
@@ -26083,61 +26119,63 @@
       </c>
       <c r="CQ28" s="31">
         <v>28812</v>
       </c>
       <c r="CR28" s="14">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="14">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="31">
         <v>543.4</v>
       </c>
       <c r="CU28" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="31">
         <v>3290.3</v>
       </c>
       <c r="CX28" s="31">
         <v>4420.8</v>
       </c>
-      <c r="CY28" s="31"/>
+      <c r="CY28" s="31">
+        <v>5670.8</v>
+      </c>
       <c r="CZ28" s="31"/>
       <c r="DA28" s="31"/>
       <c r="DB28" s="31"/>
       <c r="DC28" s="31"/>
       <c r="DD28" s="14"/>
       <c r="DE28" s="14"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B29" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="14">
         <v>3191.6806208330327</v>
       </c>
       <c r="G29" s="14">
         <v>4687.9348140732791</v>
       </c>
       <c r="H29" s="14">
         <v>5872.9810545798427</v>
       </c>
       <c r="I29" s="14">
         <v>7103.3155134139561</v>
       </c>
@@ -26398,61 +26436,63 @@
       </c>
       <c r="CQ29" s="31">
         <v>17207.099999999999</v>
       </c>
       <c r="CR29" s="14">
         <v>20683</v>
       </c>
       <c r="CS29" s="14">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="31">
         <v>4097.3</v>
       </c>
       <c r="CX29" s="31">
         <v>5557.4</v>
       </c>
-      <c r="CY29" s="31"/>
+      <c r="CY29" s="31">
+        <v>8010.3</v>
+      </c>
       <c r="CZ29" s="31"/>
       <c r="DA29" s="31"/>
       <c r="DB29" s="31"/>
       <c r="DC29" s="31"/>
       <c r="DD29" s="14"/>
       <c r="DE29" s="14"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B30" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="14">
         <v>2853.8153666464405</v>
       </c>
       <c r="G30" s="14">
         <v>3948.8898538090048</v>
       </c>
       <c r="H30" s="14">
         <v>4896.2386867869918</v>
       </c>
       <c r="I30" s="14">
         <v>5812.3536543823993</v>
       </c>
@@ -26713,61 +26753,63 @@
       </c>
       <c r="CQ30" s="31">
         <v>29618</v>
       </c>
       <c r="CR30" s="14">
         <v>41871</v>
       </c>
       <c r="CS30" s="14">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="31">
         <v>838.3</v>
       </c>
       <c r="CU30" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="31">
         <v>2869.3</v>
       </c>
       <c r="CX30" s="31">
         <v>3568.3</v>
       </c>
-      <c r="CY30" s="31"/>
+      <c r="CY30" s="31">
+        <v>4987.7</v>
+      </c>
       <c r="CZ30" s="31"/>
       <c r="DA30" s="31"/>
       <c r="DB30" s="31"/>
       <c r="DC30" s="31"/>
       <c r="DD30" s="14"/>
       <c r="DE30" s="14"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B31" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="14">
         <v>3066.4050577114822</v>
       </c>
       <c r="G31" s="14">
         <v>3857.8652297078688</v>
       </c>
       <c r="H31" s="14">
         <v>4793.905936575341</v>
       </c>
       <c r="I31" s="14">
         <v>5915.6670901999469</v>
       </c>
@@ -27028,61 +27070,63 @@
       </c>
       <c r="CQ31" s="31">
         <v>42861.599999999999</v>
       </c>
       <c r="CR31" s="14">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="14">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="31">
         <v>828</v>
       </c>
       <c r="CU31" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="31">
         <v>4483.2</v>
       </c>
       <c r="CX31" s="31">
         <v>5775.1</v>
       </c>
-      <c r="CY31" s="31"/>
+      <c r="CY31" s="31">
+        <v>7794</v>
+      </c>
       <c r="CZ31" s="31"/>
       <c r="DA31" s="31"/>
       <c r="DB31" s="31"/>
       <c r="DC31" s="31"/>
       <c r="DD31" s="14"/>
       <c r="DE31" s="14"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B32" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="13">
         <v>3070.543342243152</v>
       </c>
       <c r="G32" s="13">
         <v>4147.9303563006697</v>
       </c>
       <c r="H32" s="13">
         <v>5221.4591965887857</v>
       </c>
       <c r="I32" s="13">
         <v>6566.1143042817339</v>
       </c>
@@ -27343,61 +27387,63 @@
       </c>
       <c r="CQ32" s="31">
         <v>30302.6</v>
       </c>
       <c r="CR32" s="14">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="14">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="31">
         <v>2880.6</v>
       </c>
       <c r="CX32" s="31">
         <v>3875.4</v>
       </c>
-      <c r="CY32" s="31"/>
+      <c r="CY32" s="31">
+        <v>6793.3</v>
+      </c>
       <c r="CZ32" s="31"/>
       <c r="DA32" s="31"/>
       <c r="DB32" s="31"/>
       <c r="DC32" s="31"/>
       <c r="DD32" s="14"/>
       <c r="DE32" s="14"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B33" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="14">
         <v>2477.4381546842628</v>
       </c>
       <c r="G33" s="14">
         <v>3326.8795170935991</v>
       </c>
       <c r="H33" s="14">
         <v>4590.9874743847722</v>
       </c>
       <c r="I33" s="14">
         <v>5933.3053861871877</v>
       </c>
@@ -27658,61 +27704,63 @@
       </c>
       <c r="CQ33" s="31">
         <v>28489.4</v>
       </c>
       <c r="CR33" s="14">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="14">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="31">
         <v>458.9</v>
       </c>
       <c r="CU33" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="31">
         <v>2683.9</v>
       </c>
       <c r="CX33" s="31">
         <v>3360.6</v>
       </c>
-      <c r="CY33" s="31"/>
+      <c r="CY33" s="31">
+        <v>4415.3999999999996</v>
+      </c>
       <c r="CZ33" s="31"/>
       <c r="DA33" s="31"/>
       <c r="DB33" s="31"/>
       <c r="DC33" s="31"/>
       <c r="DD33" s="14"/>
       <c r="DE33" s="14"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B34" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="14">
         <v>2706.4933243139203</v>
       </c>
       <c r="G34" s="14">
         <v>3710.1230048218131</v>
       </c>
       <c r="H34" s="14">
         <v>4350.8846782726478</v>
       </c>
       <c r="I34" s="14">
         <v>5100.9951084078639</v>
       </c>
@@ -27973,61 +28021,63 @@
       </c>
       <c r="CQ34" s="31">
         <v>18478</v>
       </c>
       <c r="CR34" s="14">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="14">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="31">
         <v>408.3</v>
       </c>
       <c r="CU34" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="31">
         <v>4306.5</v>
       </c>
       <c r="CX34" s="31">
         <v>5445.5</v>
       </c>
-      <c r="CY34" s="31"/>
+      <c r="CY34" s="31">
+        <v>7966</v>
+      </c>
       <c r="CZ34" s="31"/>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="14"/>
       <c r="DE34" s="14"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B35" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="14">
         <v>7151.1194626576334</v>
       </c>
       <c r="G35" s="14">
         <v>8872.9558891874258</v>
       </c>
       <c r="H35" s="14">
         <v>12827.766993858</v>
       </c>
       <c r="I35" s="14">
         <v>16788.686453299099</v>
       </c>
@@ -28288,61 +28338,63 @@
       </c>
       <c r="CQ35" s="31">
         <v>70912.899999999994</v>
       </c>
       <c r="CR35" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="31">
         <v>12908.8</v>
       </c>
       <c r="CX35" s="31">
         <v>16814.599999999999</v>
       </c>
-      <c r="CY35" s="31"/>
+      <c r="CY35" s="31">
+        <v>21126.5</v>
+      </c>
       <c r="CZ35" s="31"/>
       <c r="DA35" s="31"/>
       <c r="DB35" s="31"/>
       <c r="DC35" s="31"/>
       <c r="DD35" s="14"/>
       <c r="DE35" s="14"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B36" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="14">
         <v>2103.2400961265685</v>
       </c>
       <c r="G36" s="14">
         <v>2983.7907256979529</v>
       </c>
       <c r="H36" s="14">
         <v>4003.0821646786749</v>
       </c>
       <c r="I36" s="14">
         <v>4876.49391643524</v>
       </c>
@@ -28603,61 +28655,63 @@
       </c>
       <c r="CQ36" s="31">
         <v>27915.9</v>
       </c>
       <c r="CR36" s="14">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="14">
         <v>47702</v>
       </c>
       <c r="CT36" s="31">
         <v>484.3</v>
       </c>
       <c r="CU36" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="31">
         <v>2402.4</v>
       </c>
       <c r="CX36" s="31">
         <v>3021.4</v>
       </c>
-      <c r="CY36" s="31"/>
+      <c r="CY36" s="31">
+        <v>4398.7</v>
+      </c>
       <c r="CZ36" s="31"/>
       <c r="DA36" s="31"/>
       <c r="DB36" s="31"/>
       <c r="DC36" s="31"/>
       <c r="DD36" s="14"/>
       <c r="DE36" s="14"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B37" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="14">
         <v>3778.8049868912449</v>
       </c>
       <c r="G37" s="14">
         <v>5119.2566597930636</v>
       </c>
       <c r="H37" s="14">
         <v>6434.4852017740814</v>
       </c>
       <c r="I37" s="14">
         <v>8036.341145157543</v>
       </c>
@@ -28918,105 +28972,107 @@
       </c>
       <c r="CQ37" s="31">
         <v>28084.6</v>
       </c>
       <c r="CR37" s="14">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="14">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="31">
         <v>911.8</v>
       </c>
       <c r="CU37" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="31">
         <v>3133</v>
       </c>
       <c r="CW37" s="31">
         <v>4290.3</v>
       </c>
       <c r="CX37" s="31">
         <v>5834.2</v>
       </c>
-      <c r="CY37" s="31"/>
+      <c r="CY37" s="31">
+        <v>8772.2999999999993</v>
+      </c>
       <c r="CZ37" s="31"/>
       <c r="DA37" s="31"/>
       <c r="DB37" s="31"/>
       <c r="DC37" s="31"/>
       <c r="DD37" s="14"/>
       <c r="DE37" s="14"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M40" s="38"/>
+      <c r="A40" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="35" t="s">
-[...3 lines deleted...]
-      <c r="M41" s="35"/>
+      <c r="K41" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L41" s="39"/>
+      <c r="M41" s="39"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="35" t="s">
-[...3 lines deleted...]
-      <c r="Y41" s="35"/>
+      <c r="W41" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="X41" s="39"/>
+      <c r="Y41" s="39"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29031,542 +29087,542 @@
       <c r="BG41" s="3"/>
       <c r="BH41" s="3"/>
       <c r="BI41" s="3"/>
       <c r="BJ41" s="3"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
       <c r="BN41" s="3"/>
       <c r="BO41" s="3"/>
       <c r="BP41" s="3"/>
       <c r="BQ41" s="3"/>
       <c r="BR41" s="3"/>
       <c r="BS41" s="3"/>
       <c r="BT41" s="3"/>
       <c r="BU41" s="3"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CF41" s="3"/>
       <c r="CG41" s="3"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
       <c r="CK41" s="3"/>
       <c r="CL41" s="3"/>
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3"/>
       <c r="DC41" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="36"/>
       <c r="B42" s="32" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="33"/>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
-      <c r="M42" s="34"/>
+      <c r="M42" s="38"/>
       <c r="N42" s="32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O42" s="33"/>
       <c r="P42" s="33"/>
       <c r="Q42" s="33"/>
       <c r="R42" s="33"/>
       <c r="S42" s="33"/>
       <c r="T42" s="33"/>
       <c r="U42" s="33"/>
       <c r="V42" s="33"/>
       <c r="W42" s="33"/>
       <c r="X42" s="33"/>
-      <c r="Y42" s="34"/>
+      <c r="Y42" s="38"/>
       <c r="Z42" s="32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="AA42" s="33"/>
       <c r="AB42" s="33"/>
       <c r="AC42" s="33"/>
       <c r="AD42" s="33"/>
       <c r="AE42" s="33"/>
       <c r="AF42" s="33"/>
       <c r="AG42" s="33"/>
       <c r="AH42" s="33"/>
       <c r="AI42" s="33"/>
       <c r="AJ42" s="33"/>
-      <c r="AK42" s="34"/>
+      <c r="AK42" s="38"/>
       <c r="AL42" s="32" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AM42" s="33"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="33"/>
       <c r="AP42" s="33"/>
       <c r="AQ42" s="33"/>
       <c r="AR42" s="33"/>
       <c r="AS42" s="33"/>
       <c r="AT42" s="33"/>
       <c r="AU42" s="33"/>
       <c r="AV42" s="33"/>
-      <c r="AW42" s="34"/>
+      <c r="AW42" s="38"/>
       <c r="AX42" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AY42" s="33"/>
       <c r="AZ42" s="33"/>
       <c r="BA42" s="33"/>
       <c r="BB42" s="33"/>
       <c r="BC42" s="33"/>
       <c r="BD42" s="33"/>
       <c r="BE42" s="33"/>
       <c r="BF42" s="33"/>
       <c r="BG42" s="33"/>
       <c r="BH42" s="33"/>
-      <c r="BI42" s="34"/>
+      <c r="BI42" s="38"/>
       <c r="BJ42" s="32">
         <v>2023</v>
       </c>
       <c r="BK42" s="33"/>
       <c r="BL42" s="33"/>
       <c r="BM42" s="33"/>
       <c r="BN42" s="33"/>
       <c r="BO42" s="33"/>
       <c r="BP42" s="33"/>
       <c r="BQ42" s="33"/>
       <c r="BR42" s="33"/>
       <c r="BS42" s="33"/>
       <c r="BT42" s="33"/>
       <c r="BU42" s="33"/>
       <c r="BV42" s="32">
         <v>2024</v>
       </c>
       <c r="BW42" s="33"/>
       <c r="BX42" s="33"/>
       <c r="BY42" s="33"/>
       <c r="BZ42" s="33"/>
       <c r="CA42" s="33"/>
       <c r="CB42" s="33"/>
       <c r="CC42" s="33"/>
       <c r="CD42" s="33"/>
       <c r="CE42" s="33"/>
       <c r="CF42" s="33"/>
-      <c r="CG42" s="39"/>
+      <c r="CG42" s="34"/>
       <c r="CH42" s="32">
         <v>2025</v>
       </c>
       <c r="CI42" s="33"/>
       <c r="CJ42" s="33"/>
       <c r="CK42" s="33"/>
       <c r="CL42" s="33"/>
       <c r="CM42" s="33"/>
       <c r="CN42" s="33"/>
       <c r="CO42" s="33"/>
       <c r="CP42" s="33"/>
       <c r="CQ42" s="33"/>
       <c r="CR42" s="33"/>
-      <c r="CS42" s="39"/>
+      <c r="CS42" s="34"/>
       <c r="CT42" s="32">
         <v>2026</v>
       </c>
       <c r="CU42" s="33"/>
       <c r="CV42" s="33"/>
       <c r="CW42" s="33"/>
       <c r="CX42" s="33"/>
       <c r="CY42" s="33"/>
       <c r="CZ42" s="33"/>
       <c r="DA42" s="33"/>
       <c r="DB42" s="33"/>
       <c r="DC42" s="33"/>
       <c r="DD42" s="33"/>
-      <c r="DE42" s="39"/>
+      <c r="DE42" s="34"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="37"/>
       <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="4" t="s">
+      <c r="D43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="E43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E43" s="4" t="s">
+      <c r="F43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F43" s="4" t="s">
+      <c r="G43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G43" s="4" t="s">
+      <c r="H43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H43" s="4" t="s">
+      <c r="I43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I43" s="4" t="s">
+      <c r="J43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J43" s="4" t="s">
+      <c r="K43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K43" s="4" t="s">
+      <c r="L43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="M43" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O43" s="4" t="s">
+      <c r="P43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P43" s="4" t="s">
+      <c r="Q43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="Q43" s="4" t="s">
+      <c r="R43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="R43" s="4" t="s">
+      <c r="S43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="S43" s="4" t="s">
+      <c r="T43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="T43" s="4" t="s">
+      <c r="U43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="U43" s="4" t="s">
+      <c r="V43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="V43" s="4" t="s">
+      <c r="W43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="W43" s="4" t="s">
+      <c r="X43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="X43" s="4" t="s">
+      <c r="Y43" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AA43" s="4" t="s">
+      <c r="AB43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AB43" s="4" t="s">
+      <c r="AC43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AC43" s="4" t="s">
+      <c r="AD43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AD43" s="4" t="s">
+      <c r="AE43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AE43" s="4" t="s">
+      <c r="AF43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AF43" s="4" t="s">
+      <c r="AG43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AG43" s="4" t="s">
+      <c r="AH43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AH43" s="4" t="s">
+      <c r="AI43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AI43" s="4" t="s">
+      <c r="AJ43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AJ43" s="4" t="s">
+      <c r="AK43" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AK43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AM43" s="4" t="s">
+      <c r="AN43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AN43" s="4" t="s">
+      <c r="AO43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AO43" s="4" t="s">
+      <c r="AP43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AP43" s="4" t="s">
+      <c r="AQ43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AQ43" s="4" t="s">
+      <c r="AR43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AR43" s="4" t="s">
+      <c r="AS43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AS43" s="4" t="s">
+      <c r="AT43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AT43" s="4" t="s">
+      <c r="AU43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AU43" s="4" t="s">
+      <c r="AV43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AV43" s="4" t="s">
+      <c r="AW43" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AW43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AY43" s="4" t="s">
+      <c r="AZ43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AZ43" s="4" t="s">
+      <c r="BA43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BA43" s="4" t="s">
+      <c r="BB43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BB43" s="4" t="s">
+      <c r="BC43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BC43" s="4" t="s">
+      <c r="BD43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BD43" s="4" t="s">
+      <c r="BE43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BE43" s="4" t="s">
+      <c r="BF43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BF43" s="4" t="s">
+      <c r="BG43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BG43" s="4" t="s">
+      <c r="BH43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BH43" s="4" t="s">
+      <c r="BI43" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="BI43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BK43" s="4" t="s">
+      <c r="BL43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BL43" s="4" t="s">
+      <c r="BM43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BM43" s="4" t="s">
+      <c r="BN43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BN43" s="4" t="s">
+      <c r="BO43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BO43" s="4" t="s">
+      <c r="BP43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BP43" s="4" t="s">
+      <c r="BQ43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BQ43" s="4" t="s">
+      <c r="BR43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BR43" s="4" t="s">
+      <c r="BS43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BS43" s="4" t="s">
+      <c r="BT43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BT43" s="4" t="s">
+      <c r="BU43" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="BU43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BW43" s="4" t="s">
+      <c r="BX43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BX43" s="4" t="s">
+      <c r="BY43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BY43" s="4" t="s">
+      <c r="BZ43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BZ43" s="4" t="s">
+      <c r="CA43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CA43" s="4" t="s">
+      <c r="CB43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CB43" s="4" t="s">
+      <c r="CC43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CC43" s="4" t="s">
+      <c r="CD43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CD43" s="4" t="s">
+      <c r="CE43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CE43" s="4" t="s">
+      <c r="CF43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CF43" s="4" t="s">
+      <c r="CG43" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CG43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CI43" s="4" t="s">
+      <c r="CJ43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CJ43" s="4" t="s">
+      <c r="CK43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CK43" s="4" t="s">
+      <c r="CL43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CL43" s="4" t="s">
+      <c r="CM43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CM43" s="4" t="s">
+      <c r="CN43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CN43" s="4" t="s">
+      <c r="CO43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CO43" s="4" t="s">
+      <c r="CP43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CP43" s="4" t="s">
+      <c r="CQ43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CQ43" s="4" t="s">
+      <c r="CR43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CR43" s="4" t="s">
+      <c r="CS43" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CS43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU43" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CU43" s="4" t="s">
+      <c r="CV43" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CV43" s="4" t="s">
+      <c r="CW43" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CW43" s="4" t="s">
+      <c r="CX43" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CX43" s="4" t="s">
+      <c r="CY43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CY43" s="4" t="s">
+      <c r="CZ43" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CZ43" s="4" t="s">
+      <c r="DA43" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="DA43" s="4" t="s">
+      <c r="DB43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="DB43" s="4" t="s">
+      <c r="DC43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="DC43" s="4" t="s">
+      <c r="DD43" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="DD43" s="4" t="s">
+      <c r="DE43" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B44" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C44" s="7">
         <v>458.29459606666666</v>
       </c>
       <c r="D44" s="7">
         <v>687.44189410000001</v>
       </c>
       <c r="E44" s="7">
         <v>916.58919213333331</v>
       </c>
       <c r="F44" s="7">
         <v>1145.7364901666667</v>
       </c>
       <c r="G44" s="7">
         <v>1374.8837882</v>
       </c>
       <c r="H44" s="7">
         <v>6053.3404419951303</v>
       </c>
       <c r="I44" s="7">
         <v>13065.563768915206</v>
       </c>
@@ -29827,61 +29883,63 @@
       </c>
       <c r="CQ44" s="30">
         <v>265376.09999999998</v>
       </c>
       <c r="CR44" s="7">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="7">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="7">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="30">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="30">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="30">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="30">
         <v>5070.8999999999996</v>
       </c>
-      <c r="CY44" s="30"/>
+      <c r="CY44" s="30">
+        <v>5795.3</v>
+      </c>
       <c r="CZ44" s="30"/>
       <c r="DA44" s="30"/>
       <c r="DB44" s="30"/>
       <c r="DC44" s="30"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B45" s="13">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="13">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="13">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="13">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="13">
         <v>116.02076575328</v>
       </c>
       <c r="G45" s="13">
         <v>139.22491890393601</v>
       </c>
       <c r="H45" s="13">
         <v>480.05302400356379</v>
       </c>
       <c r="I45" s="13">
         <v>1161.4713936581697</v>
       </c>
@@ -30142,61 +30200,63 @@
       </c>
       <c r="CQ45" s="31">
         <v>16965.8</v>
       </c>
       <c r="CR45" s="14">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="14">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="31">
         <v>95.2</v>
       </c>
       <c r="CU45" s="31">
         <v>235.2</v>
       </c>
       <c r="CV45" s="31">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="31">
         <v>441</v>
       </c>
       <c r="CX45" s="31">
         <v>473.8</v>
       </c>
-      <c r="CY45" s="31"/>
+      <c r="CY45" s="31">
+        <v>530.20000000000005</v>
+      </c>
       <c r="CZ45" s="31"/>
       <c r="DA45" s="31"/>
       <c r="DB45" s="31"/>
       <c r="DC45" s="31"/>
       <c r="DD45" s="14"/>
       <c r="DE45" s="14"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B46" s="16">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="16">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="16">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="16">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="16">
         <v>58.53976733333333</v>
       </c>
       <c r="G46" s="16">
         <v>70.247720799999996</v>
       </c>
       <c r="H46" s="16">
         <v>365.53925662666666</v>
       </c>
       <c r="I46" s="16">
         <v>729.08411019233336</v>
       </c>
@@ -30457,61 +30517,63 @@
       </c>
       <c r="CQ46" s="31">
         <v>32162.400000000001</v>
       </c>
       <c r="CR46" s="14">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="14">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="31">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="31">
         <v>165.1</v>
       </c>
       <c r="CV46" s="31">
         <v>211</v>
       </c>
       <c r="CW46" s="31">
         <v>343.5</v>
       </c>
       <c r="CX46" s="31">
         <v>366.5</v>
       </c>
-      <c r="CY46" s="31"/>
+      <c r="CY46" s="31">
+        <v>406</v>
+      </c>
       <c r="CZ46" s="31"/>
       <c r="DA46" s="31"/>
       <c r="DB46" s="31"/>
       <c r="DC46" s="31"/>
       <c r="DD46" s="14"/>
       <c r="DE46" s="14"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B47" s="16">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="16">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="16">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="16">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="16">
         <v>971.1759616994666</v>
       </c>
       <c r="G47" s="16">
         <v>1165.4111540393599</v>
       </c>
       <c r="H47" s="16">
         <v>1515.99357344592</v>
       </c>
       <c r="I47" s="16">
         <v>1888.71715130848</v>
       </c>
@@ -30772,2392 +30834,2408 @@
       </c>
       <c r="CQ47" s="31">
         <v>20167.599999999999</v>
       </c>
       <c r="CR47" s="14">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="14">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="31">
         <v>881.7</v>
       </c>
       <c r="CU47" s="31">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="31">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="31">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="31">
         <v>4211.5</v>
       </c>
-      <c r="CY47" s="31"/>
+      <c r="CY47" s="31">
+        <v>4836.8</v>
+      </c>
       <c r="CZ47" s="31"/>
       <c r="DA47" s="31"/>
       <c r="DB47" s="31"/>
       <c r="DC47" s="31"/>
       <c r="DD47" s="14"/>
       <c r="DE47" s="14"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E48" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F48" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G48" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H48" s="16">
         <v>122.2112995</v>
       </c>
       <c r="I48" s="16">
         <v>598.9336073500001</v>
       </c>
       <c r="J48" s="16">
         <v>3420.1569612273825</v>
       </c>
       <c r="K48" s="16">
         <v>5647.334652482039</v>
       </c>
       <c r="L48" s="16">
         <v>6190.8606173220396</v>
       </c>
       <c r="M48" s="16">
         <v>6190.8606173220396</v>
       </c>
       <c r="N48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T48" s="17">
         <v>264.11981000000003</v>
       </c>
       <c r="U48" s="17">
         <v>959.719511801473</v>
       </c>
       <c r="V48" s="14">
         <v>4061.2719654789012</v>
       </c>
       <c r="W48" s="14">
         <v>6202.8204560900122</v>
       </c>
       <c r="X48" s="14">
         <v>7673.709628255212</v>
       </c>
       <c r="Y48" s="14">
         <v>7690.5504718602124</v>
       </c>
       <c r="Z48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF48" s="14">
         <v>131.06424856946839</v>
       </c>
       <c r="AG48" s="14">
         <v>494.49991618816841</v>
       </c>
       <c r="AH48" s="14">
         <v>4900.8370577412088</v>
       </c>
       <c r="AI48" s="14">
         <v>7484.2005464175109</v>
       </c>
       <c r="AJ48" s="14">
         <v>7900.3406311825111</v>
       </c>
       <c r="AK48" s="14">
         <v>7900.3406311825111</v>
       </c>
       <c r="AL48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR48" s="21">
         <v>419.49309044799998</v>
       </c>
       <c r="AS48" s="21">
         <v>1442.6790785810001</v>
       </c>
       <c r="AT48" s="14">
         <v>9800.5409507782297</v>
       </c>
       <c r="AU48" s="14">
         <v>12820.962194829652</v>
       </c>
       <c r="AV48" s="14">
         <v>13164.587486058937</v>
       </c>
       <c r="AW48" s="14">
         <v>13187.700978058938</v>
       </c>
       <c r="AX48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD48" s="14">
         <v>516.9</v>
       </c>
       <c r="BE48" s="14">
         <v>1517.8</v>
       </c>
       <c r="BF48" s="14">
         <v>11679.1</v>
       </c>
       <c r="BG48" s="14">
         <v>14913.8</v>
       </c>
       <c r="BH48" s="14">
         <v>14749.1</v>
       </c>
       <c r="BI48" s="14">
         <v>14789.2</v>
       </c>
       <c r="BJ48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO48" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP48" s="14">
         <v>585.6</v>
       </c>
       <c r="BQ48" s="14">
         <v>1537.9</v>
       </c>
       <c r="BR48" s="14">
         <v>10960</v>
       </c>
       <c r="BS48" s="14">
         <v>13669.718597986819</v>
       </c>
       <c r="BT48" s="14">
         <v>13531.368566128978</v>
       </c>
       <c r="BU48" s="14">
         <v>12338.719531044975</v>
       </c>
       <c r="BV48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB48" s="15">
         <v>546.20000000000005</v>
       </c>
       <c r="CC48" s="15">
         <v>1704.7</v>
       </c>
       <c r="CD48" s="15">
         <v>12879</v>
       </c>
       <c r="CE48" s="15">
         <v>17834.599999999999</v>
       </c>
       <c r="CF48" s="14">
         <v>19203.099999999999</v>
       </c>
       <c r="CG48" s="14">
         <v>12390.7</v>
       </c>
       <c r="CH48" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN48" s="31">
         <v>1025.5</v>
       </c>
       <c r="CO48" s="31">
         <v>2747.7</v>
       </c>
       <c r="CP48" s="31">
         <v>14045.6</v>
       </c>
       <c r="CQ48" s="31">
         <v>19576.900000000001</v>
       </c>
       <c r="CR48" s="14">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="14">
         <v>24951</v>
       </c>
       <c r="CT48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW48" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX48" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY48" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY48" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ48" s="31"/>
       <c r="DA48" s="31"/>
       <c r="DB48" s="31"/>
       <c r="DC48" s="31"/>
       <c r="DD48" s="14"/>
       <c r="DE48" s="14"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H49" s="16">
         <v>138.05439999999999</v>
       </c>
       <c r="I49" s="16">
         <v>290.60946760000002</v>
       </c>
       <c r="J49" s="16">
         <v>781.11552340000003</v>
       </c>
       <c r="K49" s="16">
         <v>1163.4416853</v>
       </c>
       <c r="L49" s="16">
         <v>696.04048530000011</v>
       </c>
       <c r="M49" s="16">
         <v>696.04048530000011</v>
       </c>
       <c r="N49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T49" s="17">
         <v>389.726</v>
       </c>
       <c r="U49" s="17">
         <v>809.11541312999998</v>
       </c>
       <c r="V49" s="14">
         <v>1651.2904821299999</v>
       </c>
       <c r="W49" s="14">
         <v>2184.7406116299999</v>
       </c>
       <c r="X49" s="14">
         <v>2202.7688020299997</v>
       </c>
       <c r="Y49" s="14">
         <v>2223.9797020299998</v>
       </c>
       <c r="Z49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF49" s="14">
         <v>162.72524722012713</v>
       </c>
       <c r="AG49" s="14">
         <v>338.90071074632715</v>
       </c>
       <c r="AH49" s="14">
         <v>1078.1169083754271</v>
       </c>
       <c r="AI49" s="14">
         <v>1428.1260004254273</v>
       </c>
       <c r="AJ49" s="14">
         <v>1460.4785867754272</v>
       </c>
       <c r="AK49" s="14">
         <v>1460.4785867754272</v>
       </c>
       <c r="AL49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR49" s="21">
         <v>520.17931499999997</v>
       </c>
       <c r="AS49" s="21">
         <v>1089.1676532000001</v>
       </c>
       <c r="AT49" s="14">
         <v>2317.2185061999999</v>
       </c>
       <c r="AU49" s="14">
         <v>3254.3823185000001</v>
       </c>
       <c r="AV49" s="14">
         <v>3361.0969791000002</v>
       </c>
       <c r="AW49" s="14">
         <v>3361.0969791000002</v>
       </c>
       <c r="AX49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD49" s="14">
         <v>641.5</v>
       </c>
       <c r="BE49" s="14">
         <v>1319</v>
       </c>
       <c r="BF49" s="14">
         <v>3188.4</v>
       </c>
       <c r="BG49" s="14">
         <v>4792.7</v>
       </c>
       <c r="BH49" s="14">
         <v>3934.9</v>
       </c>
       <c r="BI49" s="14">
         <v>3943.5</v>
       </c>
       <c r="BJ49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO49" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP49" s="14">
         <v>696.4</v>
       </c>
       <c r="BQ49" s="14">
         <v>1396.2</v>
       </c>
       <c r="BR49" s="14">
         <v>2618.5</v>
       </c>
       <c r="BS49" s="14">
         <v>3514.0058109970796</v>
       </c>
       <c r="BT49" s="14">
         <v>3519.8243639842549</v>
       </c>
       <c r="BU49" s="14">
         <v>3508.3195439842548</v>
       </c>
       <c r="BV49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB49" s="15">
         <v>663.3</v>
       </c>
       <c r="CC49" s="15">
         <v>1343.7</v>
       </c>
       <c r="CD49" s="15">
         <v>2566.3000000000002</v>
       </c>
       <c r="CE49" s="15">
         <v>3707.4</v>
       </c>
       <c r="CF49" s="14">
         <v>4195.6000000000004</v>
       </c>
       <c r="CG49" s="14">
         <v>4038.2</v>
       </c>
       <c r="CH49" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN49" s="31">
         <v>936</v>
       </c>
       <c r="CO49" s="31">
         <v>1869.8</v>
       </c>
       <c r="CP49" s="31">
         <v>3529.3</v>
       </c>
       <c r="CQ49" s="31">
         <v>5369.9</v>
       </c>
       <c r="CR49" s="14">
         <v>5518</v>
       </c>
       <c r="CS49" s="14">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW49" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX49" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY49" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY49" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ49" s="31"/>
       <c r="DA49" s="31"/>
       <c r="DB49" s="31"/>
       <c r="DC49" s="31"/>
       <c r="DD49" s="14"/>
       <c r="DE49" s="14"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H50" s="16">
         <v>201.21448930000003</v>
       </c>
       <c r="I50" s="16">
         <v>498.858957944</v>
       </c>
       <c r="J50" s="16">
         <v>4644.2759599367837</v>
       </c>
       <c r="K50" s="16">
         <v>9299.6299597811922</v>
       </c>
       <c r="L50" s="16">
         <v>11219.436772202058</v>
       </c>
       <c r="M50" s="16">
         <v>11066.470251562057</v>
       </c>
       <c r="N50" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T50" s="17">
         <v>225.03498400000001</v>
       </c>
       <c r="U50" s="17">
         <v>1017.3983342700001</v>
       </c>
       <c r="V50" s="14">
         <v>4897.6429659728574</v>
       </c>
       <c r="W50" s="14">
         <v>10309.254450806613</v>
       </c>
       <c r="X50" s="14">
         <v>10342.729387701613</v>
       </c>
       <c r="Y50" s="14">
         <v>10540.577187701612</v>
       </c>
       <c r="Z50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF50" s="14">
         <v>527.13735873854273</v>
       </c>
       <c r="AG50" s="14">
         <v>2123.6784933948229</v>
       </c>
       <c r="AH50" s="14">
         <v>8578.9073823936415</v>
       </c>
       <c r="AI50" s="14">
         <v>14159.541660109642</v>
       </c>
       <c r="AJ50" s="14">
         <v>14891.274586778152</v>
       </c>
       <c r="AK50" s="14">
         <v>14891.274586778152</v>
       </c>
       <c r="AL50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR50" s="21">
         <v>283.74121683999999</v>
       </c>
       <c r="AS50" s="21">
         <v>2415.6539950032002</v>
       </c>
       <c r="AT50" s="14">
         <v>12891.895728760779</v>
       </c>
       <c r="AU50" s="14">
         <v>24222.61940032478</v>
       </c>
       <c r="AV50" s="14">
         <v>28531.979776415541</v>
       </c>
       <c r="AW50" s="14">
         <v>28531.979776415541</v>
       </c>
       <c r="AX50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD50" s="14">
         <v>420.4</v>
       </c>
       <c r="BE50" s="14">
         <v>1438.6</v>
       </c>
       <c r="BF50" s="14">
         <v>17402.5</v>
       </c>
       <c r="BG50" s="14">
         <v>24066.3</v>
       </c>
       <c r="BH50" s="14">
         <v>28545.8</v>
       </c>
       <c r="BI50" s="14">
         <v>28430.3</v>
       </c>
       <c r="BJ50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO50" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP50" s="14">
         <v>327.9</v>
       </c>
       <c r="BQ50" s="14">
         <v>1013.2</v>
       </c>
       <c r="BR50" s="14">
         <v>7117.3</v>
       </c>
       <c r="BS50" s="14">
         <v>13032.751675298849</v>
       </c>
       <c r="BT50" s="14">
         <v>16972.994195599254</v>
       </c>
       <c r="BU50" s="14">
         <v>17206.150772799254</v>
       </c>
       <c r="BV50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB50" s="15">
         <v>342.8</v>
       </c>
       <c r="CC50" s="15">
         <v>1139.5999999999999</v>
       </c>
       <c r="CD50" s="15">
         <v>9455.1</v>
       </c>
       <c r="CE50" s="15">
         <v>17776</v>
       </c>
       <c r="CF50" s="14">
         <v>23223.599999999999</v>
       </c>
       <c r="CG50" s="14">
         <v>22426.7</v>
       </c>
       <c r="CH50" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN50" s="31">
         <v>539.4</v>
       </c>
       <c r="CO50" s="31">
         <v>2048.9</v>
       </c>
       <c r="CP50" s="31">
         <v>11705.9</v>
       </c>
       <c r="CQ50" s="31">
         <v>22418</v>
       </c>
       <c r="CR50" s="14">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="14">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW50" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX50" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY50" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY50" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ50" s="31"/>
       <c r="DA50" s="31"/>
       <c r="DB50" s="31"/>
       <c r="DC50" s="31"/>
       <c r="DD50" s="14"/>
       <c r="DE50" s="14"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H51" s="16">
         <v>104.84856449999999</v>
       </c>
       <c r="I51" s="16">
         <v>426.79298835996491</v>
       </c>
       <c r="J51" s="16">
         <v>6738.6919200499651</v>
       </c>
       <c r="K51" s="16">
         <v>8263.7997131007851</v>
       </c>
       <c r="L51" s="16">
         <v>9233.4802040301402</v>
       </c>
       <c r="M51" s="16">
         <v>9233.4802040301402</v>
       </c>
       <c r="N51" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T51" s="17">
         <v>207.70352</v>
       </c>
       <c r="U51" s="17">
         <v>730.15823288000001</v>
       </c>
       <c r="V51" s="14">
         <v>7462.8709806099996</v>
       </c>
       <c r="W51" s="14">
         <v>11166.28615751</v>
       </c>
       <c r="X51" s="14">
         <v>11471.4918788658</v>
       </c>
       <c r="Y51" s="14">
         <v>11848.4933566528</v>
       </c>
       <c r="Z51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF51" s="14">
         <v>133.71321818147641</v>
       </c>
       <c r="AG51" s="14">
         <v>3164.6045289297763</v>
       </c>
       <c r="AH51" s="14">
         <v>10598.859700726178</v>
       </c>
       <c r="AI51" s="14">
         <v>17895.128656898178</v>
       </c>
       <c r="AJ51" s="14">
         <v>19273.828405220684</v>
       </c>
       <c r="AK51" s="14">
         <v>19273.828405220684</v>
       </c>
       <c r="AL51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR51" s="21">
         <v>252.969336</v>
       </c>
       <c r="AS51" s="21">
         <v>4824.6582137760006</v>
       </c>
       <c r="AT51" s="14">
         <v>15241.437079076</v>
       </c>
       <c r="AU51" s="14">
         <v>22805.407579006001</v>
       </c>
       <c r="AV51" s="14">
         <v>31391.045800824588</v>
       </c>
       <c r="AW51" s="14">
         <v>31391.045437965702</v>
       </c>
       <c r="AX51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD51" s="14">
         <v>313.39999999999998</v>
       </c>
       <c r="BE51" s="14">
         <v>7424.3</v>
       </c>
       <c r="BF51" s="14">
         <v>19828.3</v>
       </c>
       <c r="BG51" s="14">
         <v>24217.8</v>
       </c>
       <c r="BH51" s="14">
         <v>32298.2</v>
       </c>
       <c r="BI51" s="14">
         <v>33077.1</v>
       </c>
       <c r="BJ51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO51" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP51" s="14">
         <v>291.7</v>
       </c>
       <c r="BQ51" s="14">
         <v>6167</v>
       </c>
       <c r="BR51" s="14">
         <v>14003.2</v>
       </c>
       <c r="BS51" s="14">
         <v>9237.7388069814369</v>
       </c>
       <c r="BT51" s="14">
         <v>9289.8095190880122</v>
       </c>
       <c r="BU51" s="14">
         <v>9221.4721369782746</v>
       </c>
       <c r="BV51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB51" s="15">
         <v>315.8</v>
       </c>
       <c r="CC51" s="15">
         <v>7376.7</v>
       </c>
       <c r="CD51" s="15">
         <v>18605.7</v>
       </c>
       <c r="CE51" s="15">
         <v>24994.2</v>
       </c>
       <c r="CF51" s="14">
         <v>29374.7</v>
       </c>
       <c r="CG51" s="14">
         <v>29494.2</v>
       </c>
       <c r="CH51" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN51" s="31">
         <v>497.1</v>
       </c>
       <c r="CO51" s="31">
         <v>6485.9</v>
       </c>
       <c r="CP51" s="31">
         <v>16522.7</v>
       </c>
       <c r="CQ51" s="31">
         <v>29025.3</v>
       </c>
       <c r="CR51" s="14">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="14">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW51" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX51" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY51" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY51" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ51" s="31"/>
       <c r="DA51" s="31"/>
       <c r="DB51" s="31"/>
       <c r="DC51" s="31"/>
       <c r="DD51" s="14"/>
       <c r="DE51" s="14"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H52" s="13">
         <v>186.10857571299999</v>
       </c>
       <c r="I52" s="13">
         <v>535.66550147299995</v>
       </c>
       <c r="J52" s="13">
         <v>5911.1554216628101</v>
       </c>
       <c r="K52" s="13">
         <v>10233.630145198138</v>
       </c>
       <c r="L52" s="13">
         <v>15118.496392476394</v>
       </c>
       <c r="M52" s="13">
         <v>15118.496392476394</v>
       </c>
       <c r="N52" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T52" s="13">
         <v>188.12297343999998</v>
       </c>
       <c r="U52" s="13">
         <v>928.90662913200015</v>
       </c>
       <c r="V52" s="13">
         <v>8181.8756216970005</v>
       </c>
       <c r="W52" s="13">
         <v>11525.621942981001</v>
       </c>
       <c r="X52" s="13">
         <v>14893.724581357401</v>
       </c>
       <c r="Y52" s="13">
         <v>15346.974501762401</v>
       </c>
       <c r="Z52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF52" s="13">
         <v>359.80317397686753</v>
       </c>
       <c r="AG52" s="13">
         <v>1371.6367564153716</v>
       </c>
       <c r="AH52" s="13">
         <v>12867.723210266298</v>
       </c>
       <c r="AI52" s="13">
         <v>18110.135906962299</v>
       </c>
       <c r="AJ52" s="13">
         <v>23084.166011085294</v>
       </c>
       <c r="AK52" s="13">
         <v>23084.166011085294</v>
       </c>
       <c r="AL52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR52" s="13">
         <v>353.70038815199996</v>
       </c>
       <c r="AS52" s="13">
         <v>1937.6619219548002</v>
       </c>
       <c r="AT52" s="13">
         <v>18513.466038596798</v>
       </c>
       <c r="AU52" s="13">
         <v>25578.289429618799</v>
       </c>
       <c r="AV52" s="13">
         <v>37391.024186605944</v>
       </c>
       <c r="AW52" s="13">
         <v>37391.016929428253</v>
       </c>
       <c r="AX52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD52" s="14">
         <v>404.6</v>
       </c>
       <c r="BE52" s="14">
         <v>2915.6</v>
       </c>
       <c r="BF52" s="14">
         <v>23177.599999999999</v>
       </c>
       <c r="BG52" s="14">
         <v>28238.2</v>
       </c>
       <c r="BH52" s="14">
         <v>40378</v>
       </c>
       <c r="BI52" s="14">
         <v>39499.599999999999</v>
       </c>
       <c r="BJ52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO52" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP52" s="14">
         <v>342.8</v>
       </c>
       <c r="BQ52" s="14">
         <v>1162.8</v>
       </c>
       <c r="BR52" s="14">
         <v>9163.4</v>
       </c>
       <c r="BS52" s="14">
         <v>13347.82950318298</v>
       </c>
       <c r="BT52" s="14">
         <v>17101.724834081542</v>
       </c>
       <c r="BU52" s="14">
         <v>18586.80189415974</v>
       </c>
       <c r="BV52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB52" s="15">
         <v>387.7</v>
       </c>
       <c r="CC52" s="15">
         <v>1753.7</v>
       </c>
       <c r="CD52" s="15">
         <v>12719.2</v>
       </c>
       <c r="CE52" s="15">
         <v>19519.3</v>
       </c>
       <c r="CF52" s="14">
         <v>32323.3</v>
       </c>
       <c r="CG52" s="14">
         <v>30648.400000000001</v>
       </c>
       <c r="CH52" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN52" s="31">
         <v>657</v>
       </c>
       <c r="CO52" s="31">
         <v>2324.4</v>
       </c>
       <c r="CP52" s="31">
         <v>12770</v>
       </c>
       <c r="CQ52" s="31">
         <v>20706</v>
       </c>
       <c r="CR52" s="14">
         <v>38489</v>
       </c>
       <c r="CS52" s="14">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW52" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX52" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY52" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY52" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ52" s="31"/>
       <c r="DA52" s="31"/>
       <c r="DB52" s="31"/>
       <c r="DC52" s="31"/>
       <c r="DD52" s="14"/>
       <c r="DE52" s="14"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H53" s="16">
         <v>323.55714749999999</v>
       </c>
       <c r="I53" s="16">
         <v>818.48781374299995</v>
       </c>
       <c r="J53" s="16">
         <v>5810.6572293209992</v>
       </c>
       <c r="K53" s="16">
         <v>6955.8811163039991</v>
       </c>
       <c r="L53" s="16">
         <v>6164.5032508272006</v>
       </c>
       <c r="M53" s="16">
         <v>6164.5032508272006</v>
       </c>
       <c r="N53" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T53" s="17">
         <v>531.07053730000007</v>
       </c>
       <c r="U53" s="17">
         <v>1303.9420057780001</v>
       </c>
       <c r="V53" s="14">
         <v>7125.1141269600002</v>
       </c>
       <c r="W53" s="14">
         <v>8477.0662357326491</v>
       </c>
       <c r="X53" s="14">
         <v>9003.2960505051487</v>
       </c>
       <c r="Y53" s="14">
         <v>9024.5783071051483</v>
       </c>
       <c r="Z53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF53" s="14">
         <v>320.33981022303874</v>
       </c>
       <c r="AG53" s="14">
         <v>902.3486127575959</v>
       </c>
       <c r="AH53" s="14">
         <v>7104.0162717724543</v>
       </c>
       <c r="AI53" s="14">
         <v>8705.4012883573123</v>
       </c>
       <c r="AJ53" s="14">
         <v>8741.4211575723129</v>
       </c>
       <c r="AK53" s="14">
         <v>8741.4211575723129</v>
       </c>
       <c r="AL53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR53" s="21">
         <v>1031.5331736505</v>
       </c>
       <c r="AS53" s="21">
         <v>2566.5647551231996</v>
       </c>
       <c r="AT53" s="14">
         <v>15004.077368968699</v>
       </c>
       <c r="AU53" s="14">
         <v>17945.2411848786</v>
       </c>
       <c r="AV53" s="14">
         <v>18075.431672914307</v>
       </c>
       <c r="AW53" s="14">
         <v>18075.431672914307</v>
       </c>
       <c r="AX53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD53" s="14">
         <v>1257.4000000000001</v>
       </c>
       <c r="BE53" s="14">
         <v>3008</v>
       </c>
       <c r="BF53" s="14">
         <v>14170.9</v>
       </c>
       <c r="BG53" s="14">
         <v>17408.8</v>
       </c>
       <c r="BH53" s="14">
         <v>17395.2</v>
       </c>
       <c r="BI53" s="14">
         <v>17375.8</v>
       </c>
       <c r="BJ53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO53" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP53" s="14">
         <v>1824.5</v>
       </c>
       <c r="BQ53" s="14">
         <v>4088.4</v>
       </c>
       <c r="BR53" s="14">
         <v>14660.2</v>
       </c>
       <c r="BS53" s="14">
         <v>17536.445459468465</v>
       </c>
       <c r="BT53" s="14">
         <v>17683.99663696612</v>
       </c>
       <c r="BU53" s="14">
         <v>20273.60989644612</v>
       </c>
       <c r="BV53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB53" s="15">
         <v>1918.6</v>
       </c>
       <c r="CC53" s="15">
         <v>4017.6</v>
       </c>
       <c r="CD53" s="15">
         <v>14913.5</v>
       </c>
       <c r="CE53" s="15">
         <v>19165.8</v>
       </c>
       <c r="CF53" s="14">
         <v>19396.400000000001</v>
       </c>
       <c r="CG53" s="14">
         <v>22185.1</v>
       </c>
       <c r="CH53" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN53" s="31">
         <v>2071.1</v>
       </c>
       <c r="CO53" s="31">
         <v>4357.3999999999996</v>
       </c>
       <c r="CP53" s="31">
         <v>16728.7</v>
       </c>
       <c r="CQ53" s="31">
         <v>20612.599999999999</v>
       </c>
       <c r="CR53" s="14">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="14">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX53" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY53" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY53" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ53" s="31"/>
       <c r="DA53" s="31"/>
       <c r="DB53" s="31"/>
       <c r="DC53" s="31"/>
       <c r="DD53" s="14"/>
       <c r="DE53" s="14"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H54" s="16">
         <v>125.8854769</v>
       </c>
       <c r="I54" s="16">
         <v>307.67134851359464</v>
       </c>
       <c r="J54" s="16">
         <v>1098.8219235936772</v>
       </c>
       <c r="K54" s="16">
         <v>1428.4584071126772</v>
       </c>
       <c r="L54" s="16">
         <v>1400.8716518358772</v>
       </c>
       <c r="M54" s="16">
         <v>1400.8716518358772</v>
       </c>
       <c r="N54" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T54" s="17">
         <v>356.29116260000001</v>
       </c>
       <c r="U54" s="17">
         <v>877.50374648100001</v>
       </c>
       <c r="V54" s="14">
         <v>2072.7603740543336</v>
       </c>
       <c r="W54" s="14">
         <v>2494.7100321586136</v>
       </c>
       <c r="X54" s="14">
         <v>2689.7048115417856</v>
       </c>
       <c r="Y54" s="14">
         <v>2644.1823775417856</v>
       </c>
       <c r="Z54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF54" s="14">
         <v>545.78768620115284</v>
       </c>
       <c r="AG54" s="14">
         <v>1187.9761449636528</v>
       </c>
       <c r="AH54" s="14">
         <v>2819.1865075084529</v>
       </c>
       <c r="AI54" s="14">
         <v>3657.476595178453</v>
       </c>
       <c r="AJ54" s="14">
         <v>3682.1997281084527</v>
       </c>
       <c r="AK54" s="14">
         <v>3682.1997281084527</v>
       </c>
       <c r="AL54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR54" s="21">
         <v>489.80660847300004</v>
       </c>
       <c r="AS54" s="21">
         <v>1197.453286854</v>
       </c>
       <c r="AT54" s="14">
         <v>3556.4427139718928</v>
       </c>
       <c r="AU54" s="14">
         <v>4819.3402233718925</v>
       </c>
       <c r="AV54" s="14">
         <v>4856.5566523718926</v>
       </c>
       <c r="AW54" s="14">
         <v>4856.5566523718926</v>
       </c>
       <c r="AX54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD54" s="14">
         <v>645.79999999999995</v>
       </c>
       <c r="BE54" s="14">
         <v>1559.7</v>
       </c>
       <c r="BF54" s="14">
         <v>4440.7</v>
       </c>
       <c r="BG54" s="14">
         <v>6251.6</v>
       </c>
       <c r="BH54" s="14">
         <v>5857.6</v>
       </c>
       <c r="BI54" s="14">
         <v>5978</v>
       </c>
       <c r="BJ54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO54" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP54" s="14">
         <v>626.20000000000005</v>
       </c>
       <c r="BQ54" s="14">
         <v>1287.0999999999999</v>
       </c>
       <c r="BR54" s="14">
         <v>3417.5</v>
       </c>
       <c r="BS54" s="14">
         <v>4692.5676829907352</v>
       </c>
       <c r="BT54" s="14">
         <v>4715.633709074511</v>
       </c>
       <c r="BU54" s="14">
         <v>4331.191817174511</v>
       </c>
       <c r="BV54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB54" s="15">
         <v>573.20000000000005</v>
       </c>
       <c r="CC54" s="15">
         <v>1284.2</v>
       </c>
       <c r="CD54" s="15">
         <v>2827.1</v>
       </c>
       <c r="CE54" s="15">
         <v>3768.9</v>
       </c>
       <c r="CF54" s="14">
         <v>3840.4</v>
       </c>
       <c r="CG54" s="14">
         <v>5183</v>
       </c>
       <c r="CH54" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN54" s="31">
         <v>712.9</v>
       </c>
       <c r="CO54" s="31">
         <v>1427.5</v>
       </c>
       <c r="CP54" s="31">
         <v>3409.2</v>
       </c>
       <c r="CQ54" s="31">
         <v>4870.8999999999996</v>
       </c>
       <c r="CR54" s="14">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="14">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW54" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX54" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY54" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY54" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ54" s="31"/>
       <c r="DA54" s="31"/>
       <c r="DB54" s="31"/>
       <c r="DC54" s="31"/>
       <c r="DD54" s="14"/>
       <c r="DE54" s="14"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H55" s="16">
         <v>2102.3192562218001</v>
       </c>
       <c r="I55" s="16">
         <v>4427.1064156508</v>
       </c>
       <c r="J55" s="16">
         <v>18305.6218930902</v>
       </c>
       <c r="K55" s="16">
         <v>22285.3946022128</v>
       </c>
       <c r="L55" s="16">
         <v>21153.537406188301</v>
       </c>
       <c r="M55" s="16">
         <v>19679.737406188298</v>
       </c>
       <c r="N55" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T55" s="17">
         <v>833.39758777914471</v>
       </c>
       <c r="U55" s="17">
         <v>574.06198573336997</v>
       </c>
       <c r="V55" s="14">
         <v>6896.5698152431996</v>
       </c>
       <c r="W55" s="14">
         <v>1440</v>
       </c>
       <c r="X55" s="14">
         <v>3143.1677089230998</v>
       </c>
       <c r="Y55" s="14">
         <v>2407.1333333141001</v>
       </c>
       <c r="Z55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF55" s="14">
         <v>638.47197386541666</v>
       </c>
       <c r="AG55" s="14">
         <v>1875.9054225390867</v>
       </c>
       <c r="AH55" s="14">
         <v>14960.979729920236</v>
       </c>
       <c r="AI55" s="14">
         <v>17978.032900229737</v>
       </c>
       <c r="AJ55" s="14">
         <v>19025.287118020737</v>
       </c>
       <c r="AK55" s="14">
         <v>19025.187118020702</v>
       </c>
       <c r="AL55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ55" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR55" s="21">
         <v>1129.7838612738001</v>
       </c>
       <c r="AS55" s="21">
         <v>3237.4505622666002</v>
       </c>
       <c r="AT55" s="14">
         <v>23976.559351346001</v>
       </c>
       <c r="AU55" s="14">
         <v>29131.966553560698</v>
       </c>
       <c r="AV55" s="14">
         <v>31888.372490370199</v>
       </c>
       <c r="AW55" s="14">
         <v>31893.716650370199</v>
       </c>
       <c r="AX55" s="14">
         <v>4.5</v>
       </c>
       <c r="AY55" s="14">
         <v>8.4</v>
       </c>
@@ -33292,735 +33370,741 @@
       </c>
       <c r="CQ55" s="31">
         <v>36844.1</v>
       </c>
       <c r="CR55" s="14">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="14">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="31">
         <v>4.2</v>
       </c>
       <c r="CU55" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="31">
         <v>15</v>
       </c>
       <c r="CW55" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="31">
         <v>19</v>
       </c>
-      <c r="CY55" s="31"/>
+      <c r="CY55" s="31">
+        <v>22.3</v>
+      </c>
       <c r="CZ55" s="31"/>
       <c r="DA55" s="31"/>
       <c r="DB55" s="31"/>
       <c r="DC55" s="31"/>
       <c r="DD55" s="14"/>
       <c r="DE55" s="14"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H56" s="16">
         <v>221.4737035</v>
       </c>
       <c r="I56" s="16">
         <v>612.73285294538869</v>
       </c>
       <c r="J56" s="16">
         <v>3855.8683829019774</v>
       </c>
       <c r="K56" s="16">
         <v>6863.6892523224851</v>
       </c>
       <c r="L56" s="16">
         <v>9342.0804342847041</v>
       </c>
       <c r="M56" s="16">
         <v>9342.0804342847041</v>
       </c>
       <c r="N56" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T56" s="17">
         <v>244.12979999999999</v>
       </c>
       <c r="U56" s="17">
         <v>667.47664135800005</v>
       </c>
       <c r="V56" s="14">
         <v>2511.2778426322857</v>
       </c>
       <c r="W56" s="14">
         <v>8078.339503089428</v>
       </c>
       <c r="X56" s="14">
         <v>10056.558366897827</v>
       </c>
       <c r="Y56" s="14">
         <v>10008.830498189542</v>
       </c>
       <c r="Z56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF56" s="14">
         <v>476.96767704778483</v>
       </c>
       <c r="AG56" s="14">
         <v>1238.7985963366848</v>
       </c>
       <c r="AH56" s="14">
         <v>4887.2427534967765</v>
       </c>
       <c r="AI56" s="14">
         <v>9616.6392568220163</v>
       </c>
       <c r="AJ56" s="14">
         <v>12587.511500467017</v>
       </c>
       <c r="AK56" s="14">
         <v>12587.511500467017</v>
       </c>
       <c r="AL56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR56" s="21">
         <v>371.31444092800001</v>
       </c>
       <c r="AS56" s="21">
         <v>1340.8314252959999</v>
       </c>
       <c r="AT56" s="14">
         <v>8393.7850332679991</v>
       </c>
       <c r="AU56" s="14">
         <v>19421.320993515143</v>
       </c>
       <c r="AV56" s="14">
         <v>27897.668365003516</v>
       </c>
       <c r="AW56" s="14">
         <v>27897.668365003516</v>
       </c>
       <c r="AX56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD56" s="14">
         <v>448.5</v>
       </c>
       <c r="BE56" s="14">
         <v>1803.3</v>
       </c>
       <c r="BF56" s="14">
         <v>14828</v>
       </c>
       <c r="BG56" s="14">
         <v>20987.8</v>
       </c>
       <c r="BH56" s="14">
         <v>26773.5</v>
       </c>
       <c r="BI56" s="14">
         <v>25647.7</v>
       </c>
       <c r="BJ56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO56" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP56" s="14">
         <v>407.9</v>
       </c>
       <c r="BQ56" s="14">
         <v>1624.6</v>
       </c>
       <c r="BR56" s="14">
         <v>6568.3</v>
       </c>
       <c r="BS56" s="14">
         <v>11012.386669941154</v>
       </c>
       <c r="BT56" s="14">
         <v>14176.616509371559</v>
       </c>
       <c r="BU56" s="14">
         <v>11481.92618334456</v>
       </c>
       <c r="BV56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB56" s="15">
         <v>457.5</v>
       </c>
       <c r="CC56" s="15">
         <v>1886.2</v>
       </c>
       <c r="CD56" s="15">
         <v>12086.8</v>
       </c>
       <c r="CE56" s="15">
         <v>16874.900000000001</v>
       </c>
       <c r="CF56" s="14">
         <v>25161.200000000001</v>
       </c>
       <c r="CG56" s="14">
         <v>25231.3</v>
       </c>
       <c r="CH56" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN56" s="31">
         <v>827.1</v>
       </c>
       <c r="CO56" s="31">
         <v>2697.1</v>
       </c>
       <c r="CP56" s="31">
         <v>14611.6</v>
       </c>
       <c r="CQ56" s="31">
         <v>20739.8</v>
       </c>
       <c r="CR56" s="14">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="14">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW56" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX56" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY56" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY56" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ56" s="31"/>
       <c r="DA56" s="31"/>
       <c r="DB56" s="31"/>
       <c r="DC56" s="31"/>
       <c r="DD56" s="14"/>
       <c r="DE56" s="14"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C57" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E57" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F57" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G57" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H57" s="16">
         <v>166.09067400000001</v>
       </c>
       <c r="I57" s="16">
         <v>769.45220999780747</v>
       </c>
       <c r="J57" s="16">
         <v>4629.5472455542467</v>
       </c>
       <c r="K57" s="16">
         <v>6593.7517197195057</v>
       </c>
       <c r="L57" s="16">
         <v>7833.5779250331298</v>
       </c>
       <c r="M57" s="16">
         <v>7833.5779250331298</v>
       </c>
       <c r="N57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T57" s="17">
         <v>529.47478000000001</v>
       </c>
       <c r="U57" s="17">
         <v>1654.7001063600001</v>
       </c>
       <c r="V57" s="14">
         <v>6336.4236194171426</v>
       </c>
       <c r="W57" s="14">
         <v>9420.5899655314279</v>
       </c>
       <c r="X57" s="14">
         <v>10701.819890655428</v>
       </c>
       <c r="Y57" s="14">
         <v>10679.288596329714</v>
       </c>
       <c r="Z57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AA57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AC57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AD57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AE57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AF57" s="14">
         <v>602.25331633176472</v>
       </c>
       <c r="AG57" s="14">
         <v>2213.9899511976646</v>
       </c>
       <c r="AH57" s="14">
         <v>7180.1235510766646</v>
       </c>
       <c r="AI57" s="14">
         <v>9006.9290763334793</v>
       </c>
       <c r="AJ57" s="14">
         <v>10702.921375533479</v>
       </c>
       <c r="AK57" s="14">
         <v>10702.921375533479</v>
       </c>
       <c r="AL57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AN57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AO57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AP57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AQ57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR57" s="21">
         <v>847.18228420000014</v>
       </c>
       <c r="AS57" s="21">
         <v>3298.0835443000005</v>
       </c>
       <c r="AT57" s="14">
         <v>9593.8533243760012</v>
       </c>
       <c r="AU57" s="14">
         <v>16305.110621388827</v>
       </c>
       <c r="AV57" s="14">
         <v>20687.295216435985</v>
       </c>
       <c r="AW57" s="14">
         <v>20687.295216435985</v>
       </c>
       <c r="AX57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AY57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AZ57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BA57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BB57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BC57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BD57" s="14">
         <v>1008.6</v>
       </c>
       <c r="BE57" s="14">
         <v>5118.2</v>
       </c>
       <c r="BF57" s="14">
         <v>13424.3</v>
       </c>
       <c r="BG57" s="14">
         <v>18249.400000000001</v>
       </c>
       <c r="BH57" s="14">
         <v>22963.1</v>
       </c>
       <c r="BI57" s="14">
         <v>22152.7</v>
       </c>
       <c r="BJ57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BK57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BL57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BM57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BN57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BO57" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BP57" s="14">
         <v>999.3</v>
       </c>
       <c r="BQ57" s="14">
         <v>2663.3</v>
       </c>
       <c r="BR57" s="14">
         <v>10739.3</v>
       </c>
       <c r="BS57" s="14">
         <v>13873.957755171641</v>
       </c>
       <c r="BT57" s="14">
         <v>15092.583673256562</v>
       </c>
       <c r="BU57" s="14">
         <v>14524.709833607005</v>
       </c>
       <c r="BV57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BW57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BX57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BY57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BZ57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CA57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CB57" s="15">
         <v>945.6</v>
       </c>
       <c r="CC57" s="15">
         <v>2873.7</v>
       </c>
       <c r="CD57" s="15">
         <v>10824.1</v>
       </c>
       <c r="CE57" s="15">
         <v>16127</v>
       </c>
       <c r="CF57" s="14">
         <v>22666.1</v>
       </c>
       <c r="CG57" s="14">
         <v>24408.7</v>
       </c>
       <c r="CH57" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CI57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CJ57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CK57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CL57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CM57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CN57" s="31">
         <v>1185.9000000000001</v>
       </c>
       <c r="CO57" s="31">
         <v>3636.4</v>
       </c>
       <c r="CP57" s="31">
         <v>11352</v>
       </c>
       <c r="CQ57" s="31">
         <v>15916.9</v>
       </c>
       <c r="CR57" s="14">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="14">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CU57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CV57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CW57" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="CX57" s="29" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="CY57" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="CY57" s="29" t="s">
+        <v>27</v>
+      </c>
       <c r="CZ57" s="31"/>
       <c r="DA57" s="31"/>
       <c r="DB57" s="31"/>
       <c r="DC57" s="31"/>
       <c r="DD57" s="14"/>
       <c r="DE57" s="14"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M59" s="38"/>
+      <c r="A59" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+      <c r="D59" s="35"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="35"/>
+      <c r="H59" s="35"/>
+      <c r="I59" s="35"/>
+      <c r="J59" s="35"/>
+      <c r="K59" s="35"/>
+      <c r="L59" s="35"/>
+      <c r="M59" s="35"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="35" t="s">
-[...3 lines deleted...]
-      <c r="M60" s="35"/>
+      <c r="K60" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L60" s="39"/>
+      <c r="M60" s="39"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="35" t="s">
-[...3 lines deleted...]
-      <c r="Y60" s="35"/>
+      <c r="W60" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="X60" s="39"/>
+      <c r="Y60" s="39"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34035,542 +34119,542 @@
       <c r="BG60" s="3"/>
       <c r="BH60" s="3"/>
       <c r="BI60" s="3"/>
       <c r="BJ60" s="3"/>
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="3"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CD60" s="3"/>
       <c r="CE60" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CF60" s="3"/>
       <c r="CG60" s="3"/>
       <c r="CH60" s="3"/>
       <c r="CI60" s="3"/>
       <c r="CJ60" s="3"/>
       <c r="CK60" s="3"/>
       <c r="CL60" s="3"/>
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3"/>
       <c r="DC60" s="3" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="36"/>
       <c r="B61" s="32" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="33"/>
       <c r="F61" s="33"/>
       <c r="G61" s="33"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
-      <c r="M61" s="34"/>
+      <c r="M61" s="38"/>
       <c r="N61" s="32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O61" s="33"/>
       <c r="P61" s="33"/>
       <c r="Q61" s="33"/>
       <c r="R61" s="33"/>
       <c r="S61" s="33"/>
       <c r="T61" s="33"/>
       <c r="U61" s="33"/>
       <c r="V61" s="33"/>
       <c r="W61" s="33"/>
       <c r="X61" s="33"/>
-      <c r="Y61" s="34"/>
+      <c r="Y61" s="38"/>
       <c r="Z61" s="32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="AA61" s="33"/>
       <c r="AB61" s="33"/>
       <c r="AC61" s="33"/>
       <c r="AD61" s="33"/>
       <c r="AE61" s="33"/>
       <c r="AF61" s="33"/>
       <c r="AG61" s="33"/>
       <c r="AH61" s="33"/>
       <c r="AI61" s="33"/>
       <c r="AJ61" s="33"/>
-      <c r="AK61" s="34"/>
+      <c r="AK61" s="38"/>
       <c r="AL61" s="32" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AM61" s="33"/>
       <c r="AN61" s="33"/>
       <c r="AO61" s="33"/>
       <c r="AP61" s="33"/>
       <c r="AQ61" s="33"/>
       <c r="AR61" s="33"/>
       <c r="AS61" s="33"/>
       <c r="AT61" s="33"/>
       <c r="AU61" s="33"/>
       <c r="AV61" s="33"/>
-      <c r="AW61" s="34"/>
+      <c r="AW61" s="38"/>
       <c r="AX61" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AY61" s="33"/>
       <c r="AZ61" s="33"/>
       <c r="BA61" s="33"/>
       <c r="BB61" s="33"/>
       <c r="BC61" s="33"/>
       <c r="BD61" s="33"/>
       <c r="BE61" s="33"/>
       <c r="BF61" s="33"/>
       <c r="BG61" s="33"/>
       <c r="BH61" s="33"/>
-      <c r="BI61" s="34"/>
+      <c r="BI61" s="38"/>
       <c r="BJ61" s="32">
         <v>2023</v>
       </c>
       <c r="BK61" s="33"/>
       <c r="BL61" s="33"/>
       <c r="BM61" s="33"/>
       <c r="BN61" s="33"/>
       <c r="BO61" s="33"/>
       <c r="BP61" s="33"/>
       <c r="BQ61" s="33"/>
       <c r="BR61" s="33"/>
       <c r="BS61" s="33"/>
       <c r="BT61" s="33"/>
-      <c r="BU61" s="39"/>
+      <c r="BU61" s="34"/>
       <c r="BV61" s="32">
         <v>2024</v>
       </c>
       <c r="BW61" s="33"/>
       <c r="BX61" s="33"/>
       <c r="BY61" s="33"/>
       <c r="BZ61" s="33"/>
       <c r="CA61" s="33"/>
       <c r="CB61" s="33"/>
       <c r="CC61" s="33"/>
       <c r="CD61" s="33"/>
       <c r="CE61" s="33"/>
       <c r="CF61" s="33"/>
-      <c r="CG61" s="39"/>
+      <c r="CG61" s="34"/>
       <c r="CH61" s="32">
         <v>2025</v>
       </c>
       <c r="CI61" s="33"/>
       <c r="CJ61" s="33"/>
       <c r="CK61" s="33"/>
       <c r="CL61" s="33"/>
       <c r="CM61" s="33"/>
       <c r="CN61" s="33"/>
       <c r="CO61" s="33"/>
       <c r="CP61" s="33"/>
       <c r="CQ61" s="33"/>
       <c r="CR61" s="33"/>
-      <c r="CS61" s="39"/>
+      <c r="CS61" s="34"/>
       <c r="CT61" s="32">
         <v>2026</v>
       </c>
       <c r="CU61" s="33"/>
       <c r="CV61" s="33"/>
       <c r="CW61" s="33"/>
       <c r="CX61" s="33"/>
       <c r="CY61" s="33"/>
       <c r="CZ61" s="33"/>
       <c r="DA61" s="33"/>
       <c r="DB61" s="33"/>
       <c r="DC61" s="33"/>
       <c r="DD61" s="33"/>
-      <c r="DE61" s="39"/>
+      <c r="DE61" s="34"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="37"/>
       <c r="B62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C62" s="4" t="s">
+      <c r="D62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D62" s="4" t="s">
+      <c r="E62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E62" s="4" t="s">
+      <c r="F62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F62" s="4" t="s">
+      <c r="G62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G62" s="4" t="s">
+      <c r="H62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H62" s="4" t="s">
+      <c r="I62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I62" s="4" t="s">
+      <c r="J62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J62" s="4" t="s">
+      <c r="K62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K62" s="4" t="s">
+      <c r="L62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L62" s="4" t="s">
+      <c r="M62" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O62" s="4" t="s">
+      <c r="P62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P62" s="4" t="s">
+      <c r="Q62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="Q62" s="4" t="s">
+      <c r="R62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="R62" s="4" t="s">
+      <c r="S62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="S62" s="4" t="s">
+      <c r="T62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="T62" s="4" t="s">
+      <c r="U62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="U62" s="4" t="s">
+      <c r="V62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="V62" s="4" t="s">
+      <c r="W62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="W62" s="4" t="s">
+      <c r="X62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="X62" s="4" t="s">
+      <c r="Y62" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AA62" s="4" t="s">
+      <c r="AB62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AB62" s="4" t="s">
+      <c r="AC62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AC62" s="4" t="s">
+      <c r="AD62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AD62" s="4" t="s">
+      <c r="AE62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AE62" s="4" t="s">
+      <c r="AF62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AF62" s="4" t="s">
+      <c r="AG62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AG62" s="4" t="s">
+      <c r="AH62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AH62" s="4" t="s">
+      <c r="AI62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AI62" s="4" t="s">
+      <c r="AJ62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AJ62" s="4" t="s">
+      <c r="AK62" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AK62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AM62" s="4" t="s">
+      <c r="AN62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AN62" s="4" t="s">
+      <c r="AO62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AO62" s="4" t="s">
+      <c r="AP62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AP62" s="4" t="s">
+      <c r="AQ62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AQ62" s="4" t="s">
+      <c r="AR62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AR62" s="4" t="s">
+      <c r="AS62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AS62" s="4" t="s">
+      <c r="AT62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AT62" s="4" t="s">
+      <c r="AU62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AU62" s="4" t="s">
+      <c r="AV62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AV62" s="4" t="s">
+      <c r="AW62" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AW62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX62" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY62" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AY62" s="19" t="s">
+      <c r="AZ62" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AZ62" s="19" t="s">
+      <c r="BA62" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BA62" s="19" t="s">
+      <c r="BB62" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BB62" s="19" t="s">
+      <c r="BC62" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="BC62" s="19" t="s">
+      <c r="BD62" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="BD62" s="19" t="s">
+      <c r="BE62" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="BE62" s="19" t="s">
+      <c r="BF62" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="BF62" s="19" t="s">
+      <c r="BG62" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="BG62" s="19" t="s">
+      <c r="BH62" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="BH62" s="19" t="s">
+      <c r="BI62" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="BI62" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BK62" s="4" t="s">
+      <c r="BL62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BL62" s="4" t="s">
+      <c r="BM62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BM62" s="4" t="s">
+      <c r="BN62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BN62" s="4" t="s">
+      <c r="BO62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BO62" s="4" t="s">
+      <c r="BP62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BP62" s="4" t="s">
+      <c r="BQ62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BQ62" s="4" t="s">
+      <c r="BR62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="BR62" s="4" t="s">
+      <c r="BS62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="BS62" s="4" t="s">
+      <c r="BT62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BT62" s="4" t="s">
+      <c r="BU62" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="BU62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="BW62" s="4" t="s">
+      <c r="BX62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BX62" s="4" t="s">
+      <c r="BY62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="BY62" s="4" t="s">
+      <c r="BZ62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BZ62" s="4" t="s">
+      <c r="CA62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CA62" s="4" t="s">
+      <c r="CB62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CB62" s="4" t="s">
+      <c r="CC62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CC62" s="4" t="s">
+      <c r="CD62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CD62" s="4" t="s">
+      <c r="CE62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CE62" s="4" t="s">
+      <c r="CF62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CF62" s="4" t="s">
+      <c r="CG62" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CG62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CI62" s="4" t="s">
+      <c r="CJ62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CJ62" s="4" t="s">
+      <c r="CK62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CK62" s="4" t="s">
+      <c r="CL62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CL62" s="4" t="s">
+      <c r="CM62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CM62" s="4" t="s">
+      <c r="CN62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CN62" s="4" t="s">
+      <c r="CO62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CO62" s="4" t="s">
+      <c r="CP62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="CP62" s="4" t="s">
+      <c r="CQ62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="CQ62" s="4" t="s">
+      <c r="CR62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="CR62" s="4" t="s">
+      <c r="CS62" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="CS62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU62" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CU62" s="4" t="s">
+      <c r="CV62" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="CV62" s="4" t="s">
+      <c r="CW62" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="CW62" s="4" t="s">
+      <c r="CX62" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="CX62" s="4" t="s">
+      <c r="CY62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="CY62" s="4" t="s">
+      <c r="CZ62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="CZ62" s="4" t="s">
+      <c r="DA62" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="DA62" s="4" t="s">
+      <c r="DB62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="DB62" s="4" t="s">
+      <c r="DC62" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="DC62" s="4" t="s">
+      <c r="DD62" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="DD62" s="4" t="s">
+      <c r="DE62" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:109">
       <c r="A63" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B63" s="8">
         <v>6563.7632344051599</v>
       </c>
       <c r="C63" s="8">
         <v>13325.216169473333</v>
       </c>
       <c r="D63" s="8">
         <v>21310.019628864015</v>
       </c>
       <c r="E63" s="8">
         <v>29515.193676597017</v>
       </c>
       <c r="F63" s="8">
         <v>39568.424235483049</v>
       </c>
       <c r="G63" s="8">
         <v>52372.323068220452</v>
       </c>
       <c r="H63" s="8">
         <v>63446.041967597237</v>
       </c>
       <c r="I63" s="8">
         <v>74014.789337560214</v>
       </c>
@@ -34831,61 +34915,63 @@
       </c>
       <c r="CQ63" s="30">
         <v>159285</v>
       </c>
       <c r="CR63" s="7">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="7">
         <v>200525</v>
       </c>
       <c r="CT63" s="7">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="30">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="30">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="30">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="30">
         <v>75505.3</v>
       </c>
-      <c r="CY63" s="30"/>
+      <c r="CY63" s="30">
+        <v>103046.39999999999</v>
+      </c>
       <c r="CZ63" s="30"/>
       <c r="DA63" s="30"/>
       <c r="DB63" s="30"/>
       <c r="DC63" s="30"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B64" s="13">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="13">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="13">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="13">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="13">
         <v>1225.6200303613159</v>
       </c>
       <c r="G64" s="13">
         <v>1552.3484612976179</v>
       </c>
       <c r="H64" s="13">
         <v>1892.5247764173425</v>
       </c>
       <c r="I64" s="13">
         <v>2233.4808258509925</v>
       </c>
@@ -35146,61 +35232,63 @@
       </c>
       <c r="CQ64" s="31">
         <v>7975.2</v>
       </c>
       <c r="CR64" s="14">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="14">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="31">
         <v>662.1</v>
       </c>
       <c r="CU64" s="31">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="31">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="31">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="31">
         <v>4373.6000000000004</v>
       </c>
-      <c r="CY64" s="31"/>
+      <c r="CY64" s="31">
+        <v>5121.2</v>
+      </c>
       <c r="CZ64" s="31"/>
       <c r="DA64" s="31"/>
       <c r="DB64" s="31"/>
       <c r="DC64" s="31"/>
       <c r="DD64" s="14"/>
       <c r="DE64" s="14"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B65" s="16">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="16">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="16">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="16">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="16">
         <v>3371.8884151697448</v>
       </c>
       <c r="G65" s="16">
         <v>4166.4156335683374</v>
       </c>
       <c r="H65" s="16">
         <v>4876.7258704032138</v>
       </c>
       <c r="I65" s="16">
         <v>5656.5696040753319</v>
       </c>
@@ -35461,61 +35549,63 @@
       </c>
       <c r="CQ65" s="31">
         <v>16901.5</v>
       </c>
       <c r="CR65" s="14">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="14">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="31">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="31">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="31">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="31">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="31">
         <v>9781.7999999999993</v>
       </c>
-      <c r="CY65" s="31"/>
+      <c r="CY65" s="31">
+        <v>12256.2</v>
+      </c>
       <c r="CZ65" s="31"/>
       <c r="DA65" s="31"/>
       <c r="DB65" s="31"/>
       <c r="DC65" s="31"/>
       <c r="DD65" s="14"/>
       <c r="DE65" s="14"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B66" s="16">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="16">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="16">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="16">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="16">
         <v>1879.9446923230871</v>
       </c>
       <c r="G66" s="16">
         <v>2605.2628831539841</v>
       </c>
       <c r="H66" s="16">
         <v>3258.6595931870211</v>
       </c>
       <c r="I66" s="16">
         <v>3873.0411079238138</v>
       </c>
@@ -35776,61 +35866,63 @@
       </c>
       <c r="CQ66" s="31">
         <v>7882.2</v>
       </c>
       <c r="CR66" s="14">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="14">
         <v>10283</v>
       </c>
       <c r="CT66" s="31">
         <v>460.7</v>
       </c>
       <c r="CU66" s="31">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="31">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="31">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="31">
         <v>3696</v>
       </c>
-      <c r="CY66" s="31"/>
+      <c r="CY66" s="31">
+        <v>5763</v>
+      </c>
       <c r="CZ66" s="31"/>
       <c r="DA66" s="31"/>
       <c r="DB66" s="31"/>
       <c r="DC66" s="31"/>
       <c r="DD66" s="14"/>
       <c r="DE66" s="14"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B67" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="16">
         <v>2691.4306752839175</v>
       </c>
       <c r="G67" s="16">
         <v>3397.7545740094852</v>
       </c>
       <c r="H67" s="16">
         <v>4007.1470555882183</v>
       </c>
       <c r="I67" s="16">
         <v>4823.5263979829588</v>
       </c>
@@ -36091,61 +36183,63 @@
       </c>
       <c r="CQ67" s="31">
         <v>9228.1</v>
       </c>
       <c r="CR67" s="14">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="14">
         <v>10711</v>
       </c>
       <c r="CT67" s="31">
         <v>543.4</v>
       </c>
       <c r="CU67" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="31">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="31">
         <v>4420.8</v>
       </c>
-      <c r="CY67" s="31"/>
+      <c r="CY67" s="31">
+        <v>5670.4</v>
+      </c>
       <c r="CZ67" s="31"/>
       <c r="DA67" s="31"/>
       <c r="DB67" s="31"/>
       <c r="DC67" s="31"/>
       <c r="DD67" s="14"/>
       <c r="DE67" s="14"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B68" s="16">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="16">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="16">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="16">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="16">
         <v>3191.6806208330327</v>
       </c>
       <c r="G68" s="16">
         <v>4687.1930324127261</v>
       </c>
       <c r="H68" s="16">
         <v>5733.5973754391925</v>
       </c>
       <c r="I68" s="16">
         <v>6810.7668171459918</v>
       </c>
@@ -36406,61 +36500,63 @@
       </c>
       <c r="CQ68" s="31">
         <v>11833.6</v>
       </c>
       <c r="CR68" s="14">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="14">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="31">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="31">
         <v>5557.4</v>
       </c>
-      <c r="CY68" s="31"/>
+      <c r="CY68" s="31">
+        <v>8009.6</v>
+      </c>
       <c r="CZ68" s="31"/>
       <c r="DA68" s="31"/>
       <c r="DB68" s="31"/>
       <c r="DC68" s="31"/>
       <c r="DD68" s="14"/>
       <c r="DE68" s="14"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B69" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="16">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="16">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="16">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="16">
         <v>2853.8153666464405</v>
       </c>
       <c r="G69" s="16">
         <v>3948.346960646074</v>
       </c>
       <c r="H69" s="16">
         <v>4694.0116475012937</v>
       </c>
       <c r="I69" s="16">
         <v>5312.0279741035174</v>
       </c>
@@ -36721,61 +36817,63 @@
       </c>
       <c r="CQ69" s="31">
         <v>7192.6</v>
       </c>
       <c r="CR69" s="14">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="14">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="31">
         <v>838.3</v>
       </c>
       <c r="CU69" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="31">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="31">
         <v>3568.3</v>
       </c>
-      <c r="CY69" s="31"/>
+      <c r="CY69" s="31">
+        <v>4987.2</v>
+      </c>
       <c r="CZ69" s="31"/>
       <c r="DA69" s="31"/>
       <c r="DB69" s="31"/>
       <c r="DC69" s="31"/>
       <c r="DD69" s="14"/>
       <c r="DE69" s="14"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B70" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="16">
         <v>3066.4050577114822</v>
       </c>
       <c r="G70" s="16">
         <v>3857.4728561103229</v>
       </c>
       <c r="H70" s="16">
         <v>4688.2009477616657</v>
       </c>
       <c r="I70" s="16">
         <v>5487.4615542051233</v>
       </c>
@@ -37036,61 +37134,63 @@
       </c>
       <c r="CQ70" s="31">
         <v>13825.9</v>
       </c>
       <c r="CR70" s="14">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="14">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="31">
         <v>828</v>
       </c>
       <c r="CU70" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="31">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="31">
         <v>5775.1</v>
       </c>
-      <c r="CY70" s="31"/>
+      <c r="CY70" s="31">
+        <v>7793.4</v>
+      </c>
       <c r="CZ70" s="31"/>
       <c r="DA70" s="31"/>
       <c r="DB70" s="31"/>
       <c r="DC70" s="31"/>
       <c r="DD70" s="14"/>
       <c r="DE70" s="14"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B71" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="13">
         <v>3070.543342243152</v>
       </c>
       <c r="G71" s="13">
         <v>4147.3962318638223</v>
       </c>
       <c r="H71" s="13">
         <v>5034.2842847269194</v>
       </c>
       <c r="I71" s="13">
         <v>6028.7158416283983</v>
       </c>
@@ -37351,61 +37451,63 @@
       </c>
       <c r="CQ71" s="31">
         <v>9589.2000000000007</v>
       </c>
       <c r="CR71" s="14">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="14">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="31">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="31">
         <v>3875.4</v>
       </c>
-      <c r="CY71" s="31"/>
+      <c r="CY71" s="31">
+        <v>6792.4</v>
+      </c>
       <c r="CZ71" s="31"/>
       <c r="DA71" s="31"/>
       <c r="DB71" s="31"/>
       <c r="DC71" s="31"/>
       <c r="DD71" s="14"/>
       <c r="DE71" s="14"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B72" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="16">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="16">
         <v>2477.4381546842628</v>
       </c>
       <c r="G72" s="16">
         <v>3326.4583987921787</v>
       </c>
       <c r="H72" s="16">
         <v>4266.3825155361992</v>
       </c>
       <c r="I72" s="16">
         <v>5113.1042947503211</v>
       </c>
@@ -37666,61 +37768,63 @@
       </c>
       <c r="CQ72" s="31">
         <v>7869.6</v>
       </c>
       <c r="CR72" s="14">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="14">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="31">
         <v>458.9</v>
       </c>
       <c r="CU72" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="31">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="31">
         <v>3360.6</v>
       </c>
-      <c r="CY72" s="31"/>
+      <c r="CY72" s="31">
+        <v>4415</v>
+      </c>
       <c r="CZ72" s="31"/>
       <c r="DA72" s="31"/>
       <c r="DB72" s="31"/>
       <c r="DC72" s="31"/>
       <c r="DD72" s="14"/>
       <c r="DE72" s="14"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B73" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="16">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="16">
         <v>2706.4933243139203</v>
       </c>
       <c r="G73" s="16">
         <v>3709.6254462556612</v>
       </c>
       <c r="H73" s="16">
         <v>4224.1839793638155</v>
       </c>
       <c r="I73" s="16">
         <v>4792.1366637994852</v>
       </c>
@@ -37981,61 +38085,63 @@
       </c>
       <c r="CQ73" s="31">
         <v>13603.5</v>
       </c>
       <c r="CR73" s="14">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="14">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="31">
         <v>408.3</v>
       </c>
       <c r="CU73" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="31">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="31">
         <v>5445.5</v>
       </c>
-      <c r="CY73" s="31"/>
+      <c r="CY73" s="31">
+        <v>7965.2</v>
+      </c>
       <c r="CZ73" s="31"/>
       <c r="DA73" s="31"/>
       <c r="DB73" s="31"/>
       <c r="DC73" s="31"/>
       <c r="DD73" s="14"/>
       <c r="DE73" s="14"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B74" s="16">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="14">
         <v>7151.1194626576334</v>
       </c>
       <c r="G74" s="14">
         <v>8872.1022730776494</v>
       </c>
       <c r="H74" s="14">
         <v>10722.579357452014</v>
       </c>
       <c r="I74" s="14">
         <v>12356.79381554129</v>
       </c>
@@ -38296,61 +38402,63 @@
       </c>
       <c r="CQ74" s="31">
         <v>34053.1</v>
       </c>
       <c r="CR74" s="14">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="14">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="31">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="31">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="31">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="31">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="31">
         <v>16795.599999999999</v>
       </c>
-      <c r="CY74" s="31"/>
+      <c r="CY74" s="31">
+        <v>21102.9</v>
+      </c>
       <c r="CZ74" s="31"/>
       <c r="DA74" s="31"/>
       <c r="DB74" s="31"/>
       <c r="DC74" s="31"/>
       <c r="DD74" s="14"/>
       <c r="DE74" s="14"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B75" s="16">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="14">
         <v>2103.2400961265685</v>
       </c>
       <c r="G75" s="14">
         <v>2983.3541846936532</v>
       </c>
       <c r="H75" s="14">
         <v>3780.6665971486418</v>
       </c>
       <c r="I75" s="14">
         <v>4262.3861976192948</v>
       </c>
@@ -38611,61 +38719,63 @@
       </c>
       <c r="CQ75" s="31">
         <v>7169.1</v>
       </c>
       <c r="CR75" s="14">
         <v>7766</v>
       </c>
       <c r="CS75" s="14">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="31">
         <v>484.3</v>
       </c>
       <c r="CU75" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="31">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="31">
         <v>3021.4</v>
       </c>
-      <c r="CY75" s="31"/>
+      <c r="CY75" s="31">
+        <v>4398.2</v>
+      </c>
       <c r="CZ75" s="31"/>
       <c r="DA75" s="31"/>
       <c r="DB75" s="31"/>
       <c r="DC75" s="31"/>
       <c r="DD75" s="14"/>
       <c r="DE75" s="14"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B76" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="14">
         <v>3778.8049868912449</v>
       </c>
       <c r="G76" s="14">
         <v>5118.592118652723</v>
       </c>
       <c r="H76" s="14">
         <v>6267.0779500905628</v>
       </c>
       <c r="I76" s="14">
         <v>7264.7782227850557</v>
       </c>
@@ -38926,51 +39036,53 @@
       </c>
       <c r="CQ76" s="31">
         <v>12161.4</v>
       </c>
       <c r="CR76" s="14">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="14">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="31">
         <v>911.8</v>
       </c>
       <c r="CU76" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="31">
         <v>3133</v>
       </c>
       <c r="CW76" s="31">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="31">
         <v>5834.2</v>
       </c>
-      <c r="CY76" s="31"/>
+      <c r="CY76" s="31">
+        <v>8771.4</v>
+      </c>
       <c r="CZ76" s="31"/>
       <c r="DA76" s="31"/>
       <c r="DB76" s="31"/>
       <c r="DC76" s="31"/>
       <c r="DD76" s="14"/>
       <c r="DE76" s="14"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
@@ -39146,102 +39258,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="CT4:DE4"/>
-[...6 lines deleted...]
-    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX42:BI42"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="AX61:BI61"/>
-    <mergeCell ref="N61:Y61"/>
-[...26 lines deleted...]
-    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CH61:CS61"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">