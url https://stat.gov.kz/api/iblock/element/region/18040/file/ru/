--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -9804,67 +9804,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8774">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2935"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3275"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2937"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2939"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3278"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2938"/>
@@ -18919,96 +18919,96 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="35"/>
-[...10 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="39" t="s">
+      <c r="K3" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L3" s="39"/>
-      <c r="M3" s="39"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="39" t="s">
+      <c r="W3" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="39"/>
-      <c r="Y3" s="39"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19071,163 +19071,163 @@
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3"/>
       <c r="DC3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="36"/>
       <c r="B4" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
-      <c r="M4" s="38"/>
+      <c r="M4" s="34"/>
       <c r="N4" s="32" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33"/>
       <c r="W4" s="33"/>
       <c r="X4" s="33"/>
-      <c r="Y4" s="38"/>
+      <c r="Y4" s="34"/>
       <c r="Z4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AA4" s="33"/>
       <c r="AB4" s="33"/>
       <c r="AC4" s="33"/>
       <c r="AD4" s="33"/>
       <c r="AE4" s="33"/>
       <c r="AF4" s="33"/>
       <c r="AG4" s="33"/>
       <c r="AH4" s="33"/>
       <c r="AI4" s="33"/>
       <c r="AJ4" s="33"/>
-      <c r="AK4" s="38"/>
+      <c r="AK4" s="34"/>
       <c r="AL4" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AM4" s="33"/>
       <c r="AN4" s="33"/>
       <c r="AO4" s="33"/>
       <c r="AP4" s="33"/>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33"/>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33"/>
       <c r="AV4" s="33"/>
-      <c r="AW4" s="38"/>
+      <c r="AW4" s="34"/>
       <c r="AX4" s="32" t="s">
         <v>12</v>
       </c>
       <c r="AY4" s="33"/>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33"/>
       <c r="BB4" s="33"/>
       <c r="BC4" s="33"/>
       <c r="BD4" s="33"/>
       <c r="BE4" s="33"/>
       <c r="BF4" s="33"/>
       <c r="BG4" s="33"/>
       <c r="BH4" s="33"/>
       <c r="BI4" s="33"/>
       <c r="BJ4" s="32">
         <v>2023</v>
       </c>
       <c r="BK4" s="33"/>
       <c r="BL4" s="33"/>
       <c r="BM4" s="33"/>
       <c r="BN4" s="33"/>
       <c r="BO4" s="33"/>
       <c r="BP4" s="33"/>
       <c r="BQ4" s="33"/>
       <c r="BR4" s="33"/>
       <c r="BS4" s="33"/>
       <c r="BT4" s="33"/>
-      <c r="BU4" s="34"/>
+      <c r="BU4" s="39"/>
       <c r="BV4" s="32">
         <v>2024</v>
       </c>
       <c r="BW4" s="33"/>
       <c r="BX4" s="33"/>
       <c r="BY4" s="33"/>
       <c r="BZ4" s="33"/>
       <c r="CA4" s="33"/>
       <c r="CB4" s="33"/>
       <c r="CC4" s="33"/>
       <c r="CD4" s="33"/>
       <c r="CE4" s="33"/>
       <c r="CF4" s="33"/>
-      <c r="CG4" s="34"/>
+      <c r="CG4" s="39"/>
       <c r="CH4" s="32">
         <v>2025</v>
       </c>
       <c r="CI4" s="33"/>
       <c r="CJ4" s="33"/>
       <c r="CK4" s="33"/>
       <c r="CL4" s="33"/>
       <c r="CM4" s="33"/>
       <c r="CN4" s="33"/>
       <c r="CO4" s="33"/>
       <c r="CP4" s="33"/>
       <c r="CQ4" s="33"/>
       <c r="CR4" s="33"/>
-      <c r="CS4" s="34"/>
+      <c r="CS4" s="39"/>
       <c r="CT4" s="32">
         <v>2026</v>
       </c>
       <c r="CU4" s="33"/>
       <c r="CV4" s="33"/>
       <c r="CW4" s="33"/>
       <c r="CX4" s="33"/>
       <c r="CY4" s="33"/>
       <c r="CZ4" s="33"/>
       <c r="DA4" s="33"/>
       <c r="DB4" s="33"/>
       <c r="DC4" s="33"/>
       <c r="DD4" s="33"/>
-      <c r="DE4" s="34"/>
+      <c r="DE4" s="39"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -19822,51 +19822,53 @@
       </c>
       <c r="CR6" s="7">
         <v>523204</v>
       </c>
       <c r="CS6" s="7">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="7">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="30">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="30">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="30">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="30">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="30">
         <v>110313.7</v>
       </c>
-      <c r="CZ6" s="30"/>
+      <c r="CZ6" s="30">
+        <v>145093.70000000001</v>
+      </c>
       <c r="DA6" s="30"/>
       <c r="DB6" s="30"/>
       <c r="DC6" s="30"/>
       <c r="DD6" s="7"/>
       <c r="DE6" s="7"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="13">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="13">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="13">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="13">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="13">
         <v>1388.1747961145959</v>
       </c>
@@ -20139,51 +20141,53 @@
       </c>
       <c r="CR7" s="14">
         <v>26235.1</v>
       </c>
       <c r="CS7" s="14">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="31">
         <v>792.6</v>
       </c>
       <c r="CU7" s="31">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="31">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="31">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="31">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="31">
         <v>5769.5</v>
       </c>
-      <c r="CZ7" s="31"/>
+      <c r="CZ7" s="31">
+        <v>7219.2</v>
+      </c>
       <c r="DA7" s="31"/>
       <c r="DB7" s="31"/>
       <c r="DC7" s="31"/>
       <c r="DD7" s="14"/>
       <c r="DE7" s="14"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="16">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="16">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="16">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="16">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="16">
         <v>3478.4657396598277</v>
       </c>
@@ -20456,51 +20460,53 @@
       </c>
       <c r="CR8" s="14">
         <v>51144</v>
       </c>
       <c r="CS8" s="14">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="31">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="31">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="31">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="31">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="31">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="31">
         <v>12882.1</v>
       </c>
-      <c r="CZ8" s="31"/>
+      <c r="CZ8" s="31">
+        <v>16313.9</v>
+      </c>
       <c r="DA8" s="31"/>
       <c r="DB8" s="31"/>
       <c r="DC8" s="31"/>
       <c r="DD8" s="14"/>
       <c r="DE8" s="14"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="16">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="16">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="16">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="16">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="16">
         <v>2855.0976540225538</v>
       </c>
@@ -20773,51 +20779,53 @@
       </c>
       <c r="CR9" s="14">
         <v>29859.3</v>
       </c>
       <c r="CS9" s="14">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="31">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="31">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="31">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="31">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="31">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="31">
         <v>10671.1</v>
       </c>
-      <c r="CZ9" s="31"/>
+      <c r="CZ9" s="31">
+        <v>13714.5</v>
+      </c>
       <c r="DA9" s="31"/>
       <c r="DB9" s="31"/>
       <c r="DC9" s="31"/>
       <c r="DD9" s="14"/>
       <c r="DE9" s="14"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="16">
         <v>2691.4306752839175</v>
       </c>
@@ -21090,51 +21098,53 @@
       </c>
       <c r="CR10" s="14">
         <v>33208.699999999997</v>
       </c>
       <c r="CS10" s="14">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="31">
         <v>554.4</v>
       </c>
       <c r="CU10" s="31">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="31">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="31">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="31">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="31">
         <v>5672.6</v>
       </c>
-      <c r="CZ10" s="31"/>
+      <c r="CZ10" s="31">
+        <v>8027.4</v>
+      </c>
       <c r="DA10" s="31"/>
       <c r="DB10" s="31"/>
       <c r="DC10" s="31"/>
       <c r="DD10" s="14"/>
       <c r="DE10" s="14"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="16">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="16">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="16">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="16">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="16">
         <v>3228.1866208330325</v>
       </c>
@@ -21407,51 +21417,53 @@
       </c>
       <c r="CR11" s="14">
         <v>20882.7</v>
       </c>
       <c r="CS11" s="14">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="31">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="31">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="31">
         <v>3070</v>
       </c>
       <c r="CW11" s="31">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="31">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="31">
         <v>8234.7000000000007</v>
       </c>
-      <c r="CZ11" s="31"/>
+      <c r="CZ11" s="31">
+        <v>10662.9</v>
+      </c>
       <c r="DA11" s="31"/>
       <c r="DB11" s="31"/>
       <c r="DC11" s="31"/>
       <c r="DD11" s="14"/>
       <c r="DE11" s="14"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="16">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="16">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="16">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="16">
         <v>2871.6363666464404</v>
       </c>
@@ -21724,51 +21736,53 @@
       </c>
       <c r="CR12" s="14">
         <v>41902.199999999997</v>
       </c>
       <c r="CS12" s="14">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="31">
         <v>841.1</v>
       </c>
       <c r="CU12" s="31">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="31">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="31">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="31">
         <v>3587</v>
       </c>
       <c r="CY12" s="31">
         <v>5010.2</v>
       </c>
-      <c r="CZ12" s="31"/>
+      <c r="CZ12" s="31">
+        <v>6200.6</v>
+      </c>
       <c r="DA12" s="31"/>
       <c r="DB12" s="31"/>
       <c r="DC12" s="31"/>
       <c r="DD12" s="14"/>
       <c r="DE12" s="14"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="16">
         <v>3066.4050577114822</v>
       </c>
@@ -22041,51 +22055,53 @@
       </c>
       <c r="CR13" s="14">
         <v>53988</v>
       </c>
       <c r="CS13" s="14">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="31">
         <v>828.2</v>
       </c>
       <c r="CU13" s="31">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="31">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="31">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="31">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="31">
         <v>7796.6</v>
       </c>
-      <c r="CZ13" s="31"/>
+      <c r="CZ13" s="31">
+        <v>12676.7</v>
+      </c>
       <c r="DA13" s="31"/>
       <c r="DB13" s="31"/>
       <c r="DC13" s="31"/>
       <c r="DD13" s="14"/>
       <c r="DE13" s="14"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="13">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="13">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="13">
         <v>3076.5203422431523</v>
       </c>
@@ -22358,51 +22374,53 @@
       </c>
       <c r="CR14" s="14">
         <v>48938.5</v>
       </c>
       <c r="CS14" s="14">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="31">
         <v>588.1</v>
       </c>
       <c r="CU14" s="31">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="31">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="31">
         <v>2893</v>
       </c>
       <c r="CX14" s="31">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="31">
         <v>6812</v>
       </c>
-      <c r="CZ14" s="31"/>
+      <c r="CZ14" s="31">
+        <v>8417.4</v>
+      </c>
       <c r="DA14" s="31"/>
       <c r="DB14" s="31"/>
       <c r="DC14" s="31"/>
       <c r="DD14" s="14"/>
       <c r="DE14" s="14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="16">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="16">
         <v>2492.7681546842628</v>
       </c>
@@ -22675,51 +22693,53 @@
       </c>
       <c r="CR15" s="14">
         <v>30138.400000000001</v>
       </c>
       <c r="CS15" s="14">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="31">
         <v>489.2</v>
       </c>
       <c r="CU15" s="31">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="31">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="31">
         <v>2698</v>
       </c>
       <c r="CX15" s="31">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="31">
         <v>4436.5</v>
       </c>
-      <c r="CZ15" s="31"/>
+      <c r="CZ15" s="31">
+        <v>7304</v>
+      </c>
       <c r="DA15" s="31"/>
       <c r="DB15" s="31"/>
       <c r="DC15" s="31"/>
       <c r="DD15" s="14"/>
       <c r="DE15" s="14"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="16">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="16">
         <v>2706.80632431392</v>
       </c>
@@ -22992,51 +23012,53 @@
       </c>
       <c r="CR16" s="14">
         <v>20792.3</v>
       </c>
       <c r="CS16" s="14">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="31">
         <v>408.7</v>
       </c>
       <c r="CU16" s="31">
         <v>1173</v>
       </c>
       <c r="CV16" s="31">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="31">
         <v>4375</v>
       </c>
       <c r="CX16" s="31">
         <v>5531</v>
       </c>
       <c r="CY16" s="31">
         <v>8068.6</v>
       </c>
-      <c r="CZ16" s="31"/>
+      <c r="CZ16" s="31">
+        <v>9088.5</v>
+      </c>
       <c r="DA16" s="31"/>
       <c r="DB16" s="31"/>
       <c r="DC16" s="31"/>
       <c r="DD16" s="14"/>
       <c r="DE16" s="14"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="16">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="16">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="16">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="16">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="16">
         <v>7184.3194626576296</v>
       </c>
@@ -23309,51 +23331,53 @@
       </c>
       <c r="CR17" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS17" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="31">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="31">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="31">
         <v>21126.5</v>
       </c>
-      <c r="CZ17" s="31"/>
+      <c r="CZ17" s="31">
+        <v>27602.400000000001</v>
+      </c>
       <c r="DA17" s="31"/>
       <c r="DB17" s="31"/>
       <c r="DC17" s="31"/>
       <c r="DD17" s="14"/>
       <c r="DE17" s="14"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="16">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="16">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="16">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="16">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="16">
         <v>2103.4820961265686</v>
       </c>
@@ -23626,51 +23650,53 @@
       </c>
       <c r="CR18" s="14">
         <v>44469</v>
       </c>
       <c r="CS18" s="14">
         <v>47811</v>
       </c>
       <c r="CT18" s="31">
         <v>493.4</v>
       </c>
       <c r="CU18" s="31">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="31">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="31">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="31">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="31">
         <v>4545.6000000000004</v>
       </c>
-      <c r="CZ18" s="31"/>
+      <c r="CZ18" s="31">
+        <v>6246.5</v>
+      </c>
       <c r="DA18" s="31"/>
       <c r="DB18" s="31"/>
       <c r="DC18" s="31"/>
       <c r="DD18" s="14"/>
       <c r="DE18" s="14"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="16">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="16">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="16">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="16">
         <v>3882.6688868912447</v>
       </c>
@@ -23943,104 +23969,106 @@
       </c>
       <c r="CR19" s="14">
         <v>41132</v>
       </c>
       <c r="CS19" s="14">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="31">
         <v>977.1</v>
       </c>
       <c r="CU19" s="31">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="31">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="31">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="31">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="31">
         <v>9287.7000000000007</v>
       </c>
-      <c r="CZ19" s="31"/>
+      <c r="CZ19" s="31">
+        <v>11619.7</v>
+      </c>
       <c r="DA19" s="31"/>
       <c r="DB19" s="31"/>
       <c r="DC19" s="31"/>
       <c r="DD19" s="14"/>
       <c r="DE19" s="14"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="35" t="s">
+      <c r="A20" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="35"/>
-[...10 lines deleted...]
-      <c r="M20" s="35"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="39" t="s">
+      <c r="K21" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L21" s="39"/>
-      <c r="M21" s="39"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="39" t="s">
+      <c r="W21" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="X21" s="39"/>
-      <c r="Y21" s="39"/>
+      <c r="X21" s="35"/>
+      <c r="Y21" s="35"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24103,163 +24131,163 @@
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3"/>
       <c r="DC21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A22" s="36"/>
       <c r="B22" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
-      <c r="M22" s="38"/>
+      <c r="M22" s="34"/>
       <c r="N22" s="32" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
       <c r="X22" s="33"/>
-      <c r="Y22" s="38"/>
+      <c r="Y22" s="34"/>
       <c r="Z22" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AA22" s="33"/>
       <c r="AB22" s="33"/>
       <c r="AC22" s="33"/>
       <c r="AD22" s="33"/>
       <c r="AE22" s="33"/>
       <c r="AF22" s="33"/>
       <c r="AG22" s="33"/>
       <c r="AH22" s="33"/>
       <c r="AI22" s="33"/>
       <c r="AJ22" s="33"/>
-      <c r="AK22" s="38"/>
+      <c r="AK22" s="34"/>
       <c r="AL22" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AM22" s="33"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33"/>
       <c r="AP22" s="33"/>
       <c r="AQ22" s="33"/>
       <c r="AR22" s="33"/>
       <c r="AS22" s="33"/>
       <c r="AT22" s="33"/>
       <c r="AU22" s="33"/>
       <c r="AV22" s="33"/>
-      <c r="AW22" s="38"/>
+      <c r="AW22" s="34"/>
       <c r="AX22" s="32" t="s">
         <v>12</v>
       </c>
       <c r="AY22" s="33"/>
       <c r="AZ22" s="33"/>
       <c r="BA22" s="33"/>
       <c r="BB22" s="33"/>
       <c r="BC22" s="33"/>
       <c r="BD22" s="33"/>
       <c r="BE22" s="33"/>
       <c r="BF22" s="33"/>
       <c r="BG22" s="33"/>
       <c r="BH22" s="33"/>
-      <c r="BI22" s="38"/>
+      <c r="BI22" s="34"/>
       <c r="BJ22" s="32">
         <v>2023</v>
       </c>
       <c r="BK22" s="33"/>
       <c r="BL22" s="33"/>
       <c r="BM22" s="33"/>
       <c r="BN22" s="33"/>
       <c r="BO22" s="33"/>
       <c r="BP22" s="33"/>
       <c r="BQ22" s="33"/>
       <c r="BR22" s="33"/>
       <c r="BS22" s="33"/>
       <c r="BT22" s="33"/>
       <c r="BU22" s="33"/>
       <c r="BV22" s="32">
         <v>2024</v>
       </c>
       <c r="BW22" s="33"/>
       <c r="BX22" s="33"/>
       <c r="BY22" s="33"/>
       <c r="BZ22" s="33"/>
       <c r="CA22" s="33"/>
       <c r="CB22" s="33"/>
       <c r="CC22" s="33"/>
       <c r="CD22" s="33"/>
       <c r="CE22" s="33"/>
       <c r="CF22" s="33"/>
-      <c r="CG22" s="34"/>
+      <c r="CG22" s="39"/>
       <c r="CH22" s="32">
         <v>2025</v>
       </c>
       <c r="CI22" s="33"/>
       <c r="CJ22" s="33"/>
       <c r="CK22" s="33"/>
       <c r="CL22" s="33"/>
       <c r="CM22" s="33"/>
       <c r="CN22" s="33"/>
       <c r="CO22" s="33"/>
       <c r="CP22" s="33"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
-      <c r="CS22" s="34"/>
+      <c r="CS22" s="39"/>
       <c r="CT22" s="32">
         <v>2026</v>
       </c>
       <c r="CU22" s="33"/>
       <c r="CV22" s="33"/>
       <c r="CW22" s="33"/>
       <c r="CX22" s="33"/>
       <c r="CY22" s="33"/>
       <c r="CZ22" s="33"/>
       <c r="DA22" s="33"/>
       <c r="DB22" s="33"/>
       <c r="DC22" s="33"/>
       <c r="DD22" s="33"/>
-      <c r="DE22" s="34"/>
+      <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A23" s="37"/>
       <c r="B23" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="4" t="s">
@@ -24854,51 +24882,53 @@
       </c>
       <c r="CR24" s="7">
         <v>520685.5</v>
       </c>
       <c r="CS24" s="7">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="7">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="30">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="30">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="30">
         <v>62595</v>
       </c>
       <c r="CX24" s="30">
         <v>80576.2</v>
       </c>
       <c r="CY24" s="30">
         <v>108850.5</v>
       </c>
-      <c r="CZ24" s="30"/>
+      <c r="CZ24" s="30">
+        <v>143386.6</v>
+      </c>
       <c r="DA24" s="30"/>
       <c r="DB24" s="30"/>
       <c r="DC24" s="30"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="13">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="13">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="13">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="13">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="13">
         <v>1341.640796114596</v>
       </c>
@@ -25171,51 +25201,53 @@
       </c>
       <c r="CR25" s="14">
         <v>25847.7</v>
       </c>
       <c r="CS25" s="14">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="31">
         <v>757.4</v>
       </c>
       <c r="CU25" s="31">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="31">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="31">
         <v>3908</v>
       </c>
       <c r="CX25" s="31">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY25" s="31">
         <v>5651.7</v>
       </c>
-      <c r="CZ25" s="31"/>
+      <c r="CZ25" s="31">
+        <v>7081.7</v>
+      </c>
       <c r="DA25" s="31"/>
       <c r="DB25" s="31"/>
       <c r="DC25" s="31"/>
       <c r="DD25" s="14"/>
       <c r="DE25" s="14"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="14">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="14">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="14">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="14">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="14">
         <v>3430.4281825030785</v>
       </c>
@@ -25488,51 +25520,53 @@
       </c>
       <c r="CR26" s="14">
         <v>50640</v>
       </c>
       <c r="CS26" s="14">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="31">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="31">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="31">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="31">
         <v>7912.9</v>
       </c>
       <c r="CX26" s="31">
         <v>10148.299999999999</v>
       </c>
       <c r="CY26" s="31">
         <v>12663.1</v>
       </c>
-      <c r="CZ26" s="31"/>
+      <c r="CZ26" s="31">
+        <v>16058.4</v>
+      </c>
       <c r="DA26" s="31"/>
       <c r="DB26" s="31"/>
       <c r="DC26" s="31"/>
       <c r="DD26" s="14"/>
       <c r="DE26" s="14"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="14">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="14">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="14">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="14">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="14">
         <v>2851.1206540225535</v>
       </c>
@@ -25805,51 +25839,53 @@
       </c>
       <c r="CR27" s="14">
         <v>29801.9</v>
       </c>
       <c r="CS27" s="14">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="31">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="31">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="31">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="31">
         <v>6561.6</v>
       </c>
       <c r="CX27" s="31">
         <v>7907.5</v>
       </c>
       <c r="CY27" s="31">
         <v>10600.7</v>
       </c>
-      <c r="CZ27" s="31"/>
+      <c r="CZ27" s="31">
+        <v>13632.3</v>
+      </c>
       <c r="DA27" s="31"/>
       <c r="DB27" s="31"/>
       <c r="DC27" s="31"/>
       <c r="DD27" s="14"/>
       <c r="DE27" s="14"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="14">
         <v>2691.4306752839175</v>
       </c>
@@ -26122,51 +26158,53 @@
       </c>
       <c r="CR28" s="14">
         <v>33087.599999999999</v>
       </c>
       <c r="CS28" s="14">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="31">
         <v>543.4</v>
       </c>
       <c r="CU28" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="31">
         <v>3290.3</v>
       </c>
       <c r="CX28" s="31">
         <v>4420.8</v>
       </c>
       <c r="CY28" s="31">
         <v>5670.8</v>
       </c>
-      <c r="CZ28" s="31"/>
+      <c r="CZ28" s="31">
+        <v>8025.3</v>
+      </c>
       <c r="DA28" s="31"/>
       <c r="DB28" s="31"/>
       <c r="DC28" s="31"/>
       <c r="DD28" s="14"/>
       <c r="DE28" s="14"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="14">
         <v>3191.6806208330327</v>
       </c>
@@ -26439,51 +26477,53 @@
       </c>
       <c r="CR29" s="14">
         <v>20683</v>
       </c>
       <c r="CS29" s="14">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="31">
         <v>4097.3</v>
       </c>
       <c r="CX29" s="31">
         <v>5557.4</v>
       </c>
       <c r="CY29" s="31">
         <v>8010.3</v>
       </c>
-      <c r="CZ29" s="31"/>
+      <c r="CZ29" s="31">
+        <v>10401.1</v>
+      </c>
       <c r="DA29" s="31"/>
       <c r="DB29" s="31"/>
       <c r="DC29" s="31"/>
       <c r="DD29" s="14"/>
       <c r="DE29" s="14"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="14">
         <v>2853.8153666464405</v>
       </c>
@@ -26756,51 +26796,53 @@
       </c>
       <c r="CR30" s="14">
         <v>41871</v>
       </c>
       <c r="CS30" s="14">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="31">
         <v>838.3</v>
       </c>
       <c r="CU30" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="31">
         <v>2869.3</v>
       </c>
       <c r="CX30" s="31">
         <v>3568.3</v>
       </c>
       <c r="CY30" s="31">
         <v>4987.7</v>
       </c>
-      <c r="CZ30" s="31"/>
+      <c r="CZ30" s="31">
+        <v>6174.3</v>
+      </c>
       <c r="DA30" s="31"/>
       <c r="DB30" s="31"/>
       <c r="DC30" s="31"/>
       <c r="DD30" s="14"/>
       <c r="DE30" s="14"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="14">
         <v>3066.4050577114822</v>
       </c>
@@ -27073,51 +27115,53 @@
       </c>
       <c r="CR31" s="14">
         <v>53985.3</v>
       </c>
       <c r="CS31" s="14">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="31">
         <v>828</v>
       </c>
       <c r="CU31" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="31">
         <v>4483.2</v>
       </c>
       <c r="CX31" s="31">
         <v>5775.1</v>
       </c>
       <c r="CY31" s="31">
         <v>7794</v>
       </c>
-      <c r="CZ31" s="31"/>
+      <c r="CZ31" s="31">
+        <v>12673.6</v>
+      </c>
       <c r="DA31" s="31"/>
       <c r="DB31" s="31"/>
       <c r="DC31" s="31"/>
       <c r="DD31" s="14"/>
       <c r="DE31" s="14"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="13">
         <v>3070.543342243152</v>
       </c>
@@ -27390,51 +27434,53 @@
       </c>
       <c r="CR32" s="14">
         <v>48878.9</v>
       </c>
       <c r="CS32" s="14">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="31">
         <v>2880.6</v>
       </c>
       <c r="CX32" s="31">
         <v>3875.4</v>
       </c>
       <c r="CY32" s="31">
         <v>6793.3</v>
       </c>
-      <c r="CZ32" s="31"/>
+      <c r="CZ32" s="31">
+        <v>8395.7000000000007</v>
+      </c>
       <c r="DA32" s="31"/>
       <c r="DB32" s="31"/>
       <c r="DC32" s="31"/>
       <c r="DD32" s="14"/>
       <c r="DE32" s="14"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="14">
         <v>2477.4381546842628</v>
       </c>
@@ -27707,51 +27753,53 @@
       </c>
       <c r="CR33" s="14">
         <v>29805.3</v>
       </c>
       <c r="CS33" s="14">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="31">
         <v>458.9</v>
       </c>
       <c r="CU33" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="31">
         <v>2683.9</v>
       </c>
       <c r="CX33" s="31">
         <v>3360.6</v>
       </c>
       <c r="CY33" s="31">
         <v>4415.3999999999996</v>
       </c>
-      <c r="CZ33" s="31"/>
+      <c r="CZ33" s="31">
+        <v>7279.3</v>
+      </c>
       <c r="DA33" s="31"/>
       <c r="DB33" s="31"/>
       <c r="DC33" s="31"/>
       <c r="DD33" s="14"/>
       <c r="DE33" s="14"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="14">
         <v>2706.4933243139203</v>
       </c>
@@ -28024,51 +28072,53 @@
       </c>
       <c r="CR34" s="14">
         <v>20788.2</v>
       </c>
       <c r="CS34" s="14">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="31">
         <v>408.3</v>
       </c>
       <c r="CU34" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="31">
         <v>4306.5</v>
       </c>
       <c r="CX34" s="31">
         <v>5445.5</v>
       </c>
       <c r="CY34" s="31">
         <v>7966</v>
       </c>
-      <c r="CZ34" s="31"/>
+      <c r="CZ34" s="31">
+        <v>8968.7000000000007</v>
+      </c>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="14"/>
       <c r="DE34" s="14"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="14">
         <v>7151.1194626576334</v>
       </c>
@@ -28341,51 +28391,53 @@
       </c>
       <c r="CR35" s="14">
         <v>80513.7</v>
       </c>
       <c r="CS35" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="31">
         <v>12908.8</v>
       </c>
       <c r="CX35" s="31">
         <v>16814.599999999999</v>
       </c>
       <c r="CY35" s="31">
         <v>21126.5</v>
       </c>
-      <c r="CZ35" s="31"/>
+      <c r="CZ35" s="31">
+        <v>27602.400000000001</v>
+      </c>
       <c r="DA35" s="31"/>
       <c r="DB35" s="31"/>
       <c r="DC35" s="31"/>
       <c r="DD35" s="14"/>
       <c r="DE35" s="14"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="14">
         <v>2103.2400961265685</v>
       </c>
@@ -28658,51 +28710,53 @@
       </c>
       <c r="CR36" s="14">
         <v>44369.1</v>
       </c>
       <c r="CS36" s="14">
         <v>47702</v>
       </c>
       <c r="CT36" s="31">
         <v>484.3</v>
       </c>
       <c r="CU36" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="31">
         <v>2402.4</v>
       </c>
       <c r="CX36" s="31">
         <v>3021.4</v>
       </c>
       <c r="CY36" s="31">
         <v>4398.7</v>
       </c>
-      <c r="CZ36" s="31"/>
+      <c r="CZ36" s="31">
+        <v>6075.1</v>
+      </c>
       <c r="DA36" s="31"/>
       <c r="DB36" s="31"/>
       <c r="DC36" s="31"/>
       <c r="DD36" s="14"/>
       <c r="DE36" s="14"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="14">
         <v>3778.8049868912449</v>
       </c>
@@ -28975,104 +29029,106 @@
       </c>
       <c r="CR37" s="14">
         <v>40413.699999999997</v>
       </c>
       <c r="CS37" s="14">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="31">
         <v>911.8</v>
       </c>
       <c r="CU37" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="31">
         <v>3133</v>
       </c>
       <c r="CW37" s="31">
         <v>4290.3</v>
       </c>
       <c r="CX37" s="31">
         <v>5834.2</v>
       </c>
       <c r="CY37" s="31">
         <v>8772.2999999999993</v>
       </c>
-      <c r="CZ37" s="31"/>
+      <c r="CZ37" s="31">
+        <v>11018.5</v>
+      </c>
       <c r="DA37" s="31"/>
       <c r="DB37" s="31"/>
       <c r="DC37" s="31"/>
       <c r="DD37" s="14"/>
       <c r="DE37" s="14"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="35" t="s">
+      <c r="A40" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="35"/>
-[...10 lines deleted...]
-      <c r="M40" s="35"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="39" t="s">
+      <c r="K41" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L41" s="39"/>
-      <c r="M41" s="39"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="35"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="39" t="s">
+      <c r="W41" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="X41" s="39"/>
-      <c r="Y41" s="39"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29135,163 +29191,163 @@
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3"/>
       <c r="DC41" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="36"/>
       <c r="B42" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="33"/>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
-      <c r="M42" s="38"/>
+      <c r="M42" s="34"/>
       <c r="N42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="O42" s="33"/>
       <c r="P42" s="33"/>
       <c r="Q42" s="33"/>
       <c r="R42" s="33"/>
       <c r="S42" s="33"/>
       <c r="T42" s="33"/>
       <c r="U42" s="33"/>
       <c r="V42" s="33"/>
       <c r="W42" s="33"/>
       <c r="X42" s="33"/>
-      <c r="Y42" s="38"/>
+      <c r="Y42" s="34"/>
       <c r="Z42" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AA42" s="33"/>
       <c r="AB42" s="33"/>
       <c r="AC42" s="33"/>
       <c r="AD42" s="33"/>
       <c r="AE42" s="33"/>
       <c r="AF42" s="33"/>
       <c r="AG42" s="33"/>
       <c r="AH42" s="33"/>
       <c r="AI42" s="33"/>
       <c r="AJ42" s="33"/>
-      <c r="AK42" s="38"/>
+      <c r="AK42" s="34"/>
       <c r="AL42" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="33"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="33"/>
       <c r="AP42" s="33"/>
       <c r="AQ42" s="33"/>
       <c r="AR42" s="33"/>
       <c r="AS42" s="33"/>
       <c r="AT42" s="33"/>
       <c r="AU42" s="33"/>
       <c r="AV42" s="33"/>
-      <c r="AW42" s="38"/>
+      <c r="AW42" s="34"/>
       <c r="AX42" s="32" t="s">
         <v>12</v>
       </c>
       <c r="AY42" s="33"/>
       <c r="AZ42" s="33"/>
       <c r="BA42" s="33"/>
       <c r="BB42" s="33"/>
       <c r="BC42" s="33"/>
       <c r="BD42" s="33"/>
       <c r="BE42" s="33"/>
       <c r="BF42" s="33"/>
       <c r="BG42" s="33"/>
       <c r="BH42" s="33"/>
-      <c r="BI42" s="38"/>
+      <c r="BI42" s="34"/>
       <c r="BJ42" s="32">
         <v>2023</v>
       </c>
       <c r="BK42" s="33"/>
       <c r="BL42" s="33"/>
       <c r="BM42" s="33"/>
       <c r="BN42" s="33"/>
       <c r="BO42" s="33"/>
       <c r="BP42" s="33"/>
       <c r="BQ42" s="33"/>
       <c r="BR42" s="33"/>
       <c r="BS42" s="33"/>
       <c r="BT42" s="33"/>
       <c r="BU42" s="33"/>
       <c r="BV42" s="32">
         <v>2024</v>
       </c>
       <c r="BW42" s="33"/>
       <c r="BX42" s="33"/>
       <c r="BY42" s="33"/>
       <c r="BZ42" s="33"/>
       <c r="CA42" s="33"/>
       <c r="CB42" s="33"/>
       <c r="CC42" s="33"/>
       <c r="CD42" s="33"/>
       <c r="CE42" s="33"/>
       <c r="CF42" s="33"/>
-      <c r="CG42" s="34"/>
+      <c r="CG42" s="39"/>
       <c r="CH42" s="32">
         <v>2025</v>
       </c>
       <c r="CI42" s="33"/>
       <c r="CJ42" s="33"/>
       <c r="CK42" s="33"/>
       <c r="CL42" s="33"/>
       <c r="CM42" s="33"/>
       <c r="CN42" s="33"/>
       <c r="CO42" s="33"/>
       <c r="CP42" s="33"/>
       <c r="CQ42" s="33"/>
       <c r="CR42" s="33"/>
-      <c r="CS42" s="34"/>
+      <c r="CS42" s="39"/>
       <c r="CT42" s="32">
         <v>2026</v>
       </c>
       <c r="CU42" s="33"/>
       <c r="CV42" s="33"/>
       <c r="CW42" s="33"/>
       <c r="CX42" s="33"/>
       <c r="CY42" s="33"/>
       <c r="CZ42" s="33"/>
       <c r="DA42" s="33"/>
       <c r="DB42" s="33"/>
       <c r="DC42" s="33"/>
       <c r="DD42" s="33"/>
-      <c r="DE42" s="34"/>
+      <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="37"/>
       <c r="B43" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -29886,51 +29942,53 @@
       </c>
       <c r="CR44" s="7">
         <v>343283.9</v>
       </c>
       <c r="CS44" s="7">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="7">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="30">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="30">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="30">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="30">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="30">
         <v>5795.3</v>
       </c>
-      <c r="CZ44" s="30"/>
+      <c r="CZ44" s="30">
+        <v>20469.900000000001</v>
+      </c>
       <c r="DA44" s="30"/>
       <c r="DB44" s="30"/>
       <c r="DC44" s="30"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="13">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="13">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="13">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="13">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="13">
         <v>116.02076575328</v>
       </c>
@@ -30203,51 +30261,53 @@
       </c>
       <c r="CR45" s="14">
         <v>16762.7</v>
       </c>
       <c r="CS45" s="14">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="31">
         <v>95.2</v>
       </c>
       <c r="CU45" s="31">
         <v>235.2</v>
       </c>
       <c r="CV45" s="31">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="31">
         <v>441</v>
       </c>
       <c r="CX45" s="31">
         <v>473.8</v>
       </c>
       <c r="CY45" s="31">
         <v>530.20000000000005</v>
       </c>
-      <c r="CZ45" s="31"/>
+      <c r="CZ45" s="31">
+        <v>1136.5</v>
+      </c>
       <c r="DA45" s="31"/>
       <c r="DB45" s="31"/>
       <c r="DC45" s="31"/>
       <c r="DD45" s="14"/>
       <c r="DE45" s="14"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="16">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="16">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="16">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="16">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="16">
         <v>58.53976733333333</v>
       </c>
@@ -30520,51 +30580,53 @@
       </c>
       <c r="CR46" s="14">
         <v>32581.599999999999</v>
       </c>
       <c r="CS46" s="14">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="31">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="31">
         <v>165.1</v>
       </c>
       <c r="CV46" s="31">
         <v>211</v>
       </c>
       <c r="CW46" s="31">
         <v>343.5</v>
       </c>
       <c r="CX46" s="31">
         <v>366.5</v>
       </c>
       <c r="CY46" s="31">
         <v>406</v>
       </c>
-      <c r="CZ46" s="31"/>
+      <c r="CZ46" s="31">
+        <v>1608.3</v>
+      </c>
       <c r="DA46" s="31"/>
       <c r="DB46" s="31"/>
       <c r="DC46" s="31"/>
       <c r="DD46" s="14"/>
       <c r="DE46" s="14"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="16">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="16">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="16">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="16">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="16">
         <v>971.1759616994666</v>
       </c>
@@ -30837,51 +30899,53 @@
       </c>
       <c r="CR47" s="14">
         <v>20918.900000000001</v>
       </c>
       <c r="CS47" s="14">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="31">
         <v>881.7</v>
       </c>
       <c r="CU47" s="31">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="31">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="31">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="31">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="31">
         <v>4836.8</v>
       </c>
-      <c r="CZ47" s="31"/>
+      <c r="CZ47" s="31">
+        <v>5809.3</v>
+      </c>
       <c r="DA47" s="31"/>
       <c r="DB47" s="31"/>
       <c r="DC47" s="31"/>
       <c r="DD47" s="14"/>
       <c r="DE47" s="14"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>27</v>
       </c>
@@ -31154,51 +31218,53 @@
       </c>
       <c r="CR48" s="14">
         <v>22994.9</v>
       </c>
       <c r="CS48" s="14">
         <v>24951</v>
       </c>
       <c r="CT48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY48" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ48" s="31"/>
+      <c r="CZ48" s="31">
+        <v>1391</v>
+      </c>
       <c r="DA48" s="31"/>
       <c r="DB48" s="31"/>
       <c r="DC48" s="31"/>
       <c r="DD48" s="14"/>
       <c r="DE48" s="14"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>27</v>
       </c>
@@ -31471,51 +31537,53 @@
       </c>
       <c r="CR49" s="14">
         <v>5518</v>
       </c>
       <c r="CS49" s="14">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY49" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ49" s="31"/>
+      <c r="CZ49" s="31">
+        <v>656.2</v>
+      </c>
       <c r="DA49" s="31"/>
       <c r="DB49" s="31"/>
       <c r="DC49" s="31"/>
       <c r="DD49" s="14"/>
       <c r="DE49" s="14"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>27</v>
       </c>
@@ -31788,51 +31856,53 @@
       </c>
       <c r="CR50" s="14">
         <v>33839.599999999999</v>
       </c>
       <c r="CS50" s="14">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY50" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ50" s="31"/>
+      <c r="CZ50" s="31">
+        <v>411.6</v>
+      </c>
       <c r="DA50" s="31"/>
       <c r="DB50" s="31"/>
       <c r="DC50" s="31"/>
       <c r="DD50" s="14"/>
       <c r="DE50" s="14"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>27</v>
       </c>
@@ -32105,51 +32175,53 @@
       </c>
       <c r="CR51" s="14">
         <v>39306.5</v>
       </c>
       <c r="CS51" s="14">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY51" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ51" s="31"/>
+      <c r="CZ51" s="31">
+        <v>3360.3</v>
+      </c>
       <c r="DA51" s="31"/>
       <c r="DB51" s="31"/>
       <c r="DC51" s="31"/>
       <c r="DD51" s="14"/>
       <c r="DE51" s="14"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>27</v>
       </c>
@@ -32422,51 +32494,53 @@
       </c>
       <c r="CR52" s="14">
         <v>38489</v>
       </c>
       <c r="CS52" s="14">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY52" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ52" s="31"/>
+      <c r="CZ52" s="31">
+        <v>517.20000000000005</v>
+      </c>
       <c r="DA52" s="31"/>
       <c r="DB52" s="31"/>
       <c r="DC52" s="31"/>
       <c r="DD52" s="14"/>
       <c r="DE52" s="14"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>27</v>
       </c>
@@ -32739,51 +32813,53 @@
       </c>
       <c r="CR53" s="14">
         <v>21239.599999999999</v>
       </c>
       <c r="CS53" s="14">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY53" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ53" s="31"/>
+      <c r="CZ53" s="31">
+        <v>1719.1</v>
+      </c>
       <c r="DA53" s="31"/>
       <c r="DB53" s="31"/>
       <c r="DC53" s="31"/>
       <c r="DD53" s="14"/>
       <c r="DE53" s="14"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>27</v>
       </c>
@@ -33056,51 +33132,53 @@
       </c>
       <c r="CR54" s="14">
         <v>4902.6000000000004</v>
       </c>
       <c r="CS54" s="14">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY54" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ54" s="31"/>
+      <c r="CZ54" s="31">
+        <v>528.79999999999995</v>
+      </c>
       <c r="DA54" s="31"/>
       <c r="DB54" s="31"/>
       <c r="DC54" s="31"/>
       <c r="DD54" s="14"/>
       <c r="DE54" s="14"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>27</v>
       </c>
@@ -33373,51 +33451,53 @@
       </c>
       <c r="CR55" s="14">
         <v>42832.9</v>
       </c>
       <c r="CS55" s="14">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="31">
         <v>4.2</v>
       </c>
       <c r="CU55" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="31">
         <v>15</v>
       </c>
       <c r="CW55" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="31">
         <v>19</v>
       </c>
       <c r="CY55" s="31">
         <v>22.3</v>
       </c>
-      <c r="CZ55" s="31"/>
+      <c r="CZ55" s="31">
+        <v>1753.8</v>
+      </c>
       <c r="DA55" s="31"/>
       <c r="DB55" s="31"/>
       <c r="DC55" s="31"/>
       <c r="DD55" s="14"/>
       <c r="DE55" s="14"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>27</v>
       </c>
@@ -33690,51 +33770,53 @@
       </c>
       <c r="CR56" s="14">
         <v>36591.5</v>
       </c>
       <c r="CS56" s="14">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY56" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ56" s="31"/>
+      <c r="CZ56" s="31">
+        <v>691.1</v>
+      </c>
       <c r="DA56" s="31"/>
       <c r="DB56" s="31"/>
       <c r="DC56" s="31"/>
       <c r="DD56" s="14"/>
       <c r="DE56" s="14"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>27</v>
       </c>
@@ -34007,104 +34089,106 @@
       </c>
       <c r="CR57" s="14">
         <v>27306.2</v>
       </c>
       <c r="CS57" s="14">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY57" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="CZ57" s="31"/>
+      <c r="CZ57" s="31">
+        <v>886.8</v>
+      </c>
       <c r="DA57" s="31"/>
       <c r="DB57" s="31"/>
       <c r="DC57" s="31"/>
       <c r="DD57" s="14"/>
       <c r="DE57" s="14"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="35" t="s">
+      <c r="A59" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B59" s="35"/>
-[...10 lines deleted...]
-      <c r="M59" s="35"/>
+      <c r="B59" s="38"/>
+      <c r="C59" s="38"/>
+      <c r="D59" s="38"/>
+      <c r="E59" s="38"/>
+      <c r="F59" s="38"/>
+      <c r="G59" s="38"/>
+      <c r="H59" s="38"/>
+      <c r="I59" s="38"/>
+      <c r="J59" s="38"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="38"/>
+      <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="39" t="s">
+      <c r="K60" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L60" s="39"/>
-      <c r="M60" s="39"/>
+      <c r="L60" s="35"/>
+      <c r="M60" s="35"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="39" t="s">
+      <c r="W60" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="X60" s="39"/>
-      <c r="Y60" s="39"/>
+      <c r="X60" s="35"/>
+      <c r="Y60" s="35"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34167,163 +34251,163 @@
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3"/>
       <c r="DC60" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="36"/>
       <c r="B61" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="33"/>
       <c r="F61" s="33"/>
       <c r="G61" s="33"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
-      <c r="M61" s="38"/>
+      <c r="M61" s="34"/>
       <c r="N61" s="32" t="s">
         <v>30</v>
       </c>
       <c r="O61" s="33"/>
       <c r="P61" s="33"/>
       <c r="Q61" s="33"/>
       <c r="R61" s="33"/>
       <c r="S61" s="33"/>
       <c r="T61" s="33"/>
       <c r="U61" s="33"/>
       <c r="V61" s="33"/>
       <c r="W61" s="33"/>
       <c r="X61" s="33"/>
-      <c r="Y61" s="38"/>
+      <c r="Y61" s="34"/>
       <c r="Z61" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AA61" s="33"/>
       <c r="AB61" s="33"/>
       <c r="AC61" s="33"/>
       <c r="AD61" s="33"/>
       <c r="AE61" s="33"/>
       <c r="AF61" s="33"/>
       <c r="AG61" s="33"/>
       <c r="AH61" s="33"/>
       <c r="AI61" s="33"/>
       <c r="AJ61" s="33"/>
-      <c r="AK61" s="38"/>
+      <c r="AK61" s="34"/>
       <c r="AL61" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AM61" s="33"/>
       <c r="AN61" s="33"/>
       <c r="AO61" s="33"/>
       <c r="AP61" s="33"/>
       <c r="AQ61" s="33"/>
       <c r="AR61" s="33"/>
       <c r="AS61" s="33"/>
       <c r="AT61" s="33"/>
       <c r="AU61" s="33"/>
       <c r="AV61" s="33"/>
-      <c r="AW61" s="38"/>
+      <c r="AW61" s="34"/>
       <c r="AX61" s="32" t="s">
         <v>12</v>
       </c>
       <c r="AY61" s="33"/>
       <c r="AZ61" s="33"/>
       <c r="BA61" s="33"/>
       <c r="BB61" s="33"/>
       <c r="BC61" s="33"/>
       <c r="BD61" s="33"/>
       <c r="BE61" s="33"/>
       <c r="BF61" s="33"/>
       <c r="BG61" s="33"/>
       <c r="BH61" s="33"/>
-      <c r="BI61" s="38"/>
+      <c r="BI61" s="34"/>
       <c r="BJ61" s="32">
         <v>2023</v>
       </c>
       <c r="BK61" s="33"/>
       <c r="BL61" s="33"/>
       <c r="BM61" s="33"/>
       <c r="BN61" s="33"/>
       <c r="BO61" s="33"/>
       <c r="BP61" s="33"/>
       <c r="BQ61" s="33"/>
       <c r="BR61" s="33"/>
       <c r="BS61" s="33"/>
       <c r="BT61" s="33"/>
-      <c r="BU61" s="34"/>
+      <c r="BU61" s="39"/>
       <c r="BV61" s="32">
         <v>2024</v>
       </c>
       <c r="BW61" s="33"/>
       <c r="BX61" s="33"/>
       <c r="BY61" s="33"/>
       <c r="BZ61" s="33"/>
       <c r="CA61" s="33"/>
       <c r="CB61" s="33"/>
       <c r="CC61" s="33"/>
       <c r="CD61" s="33"/>
       <c r="CE61" s="33"/>
       <c r="CF61" s="33"/>
-      <c r="CG61" s="34"/>
+      <c r="CG61" s="39"/>
       <c r="CH61" s="32">
         <v>2025</v>
       </c>
       <c r="CI61" s="33"/>
       <c r="CJ61" s="33"/>
       <c r="CK61" s="33"/>
       <c r="CL61" s="33"/>
       <c r="CM61" s="33"/>
       <c r="CN61" s="33"/>
       <c r="CO61" s="33"/>
       <c r="CP61" s="33"/>
       <c r="CQ61" s="33"/>
       <c r="CR61" s="33"/>
-      <c r="CS61" s="34"/>
+      <c r="CS61" s="39"/>
       <c r="CT61" s="32">
         <v>2026</v>
       </c>
       <c r="CU61" s="33"/>
       <c r="CV61" s="33"/>
       <c r="CW61" s="33"/>
       <c r="CX61" s="33"/>
       <c r="CY61" s="33"/>
       <c r="CZ61" s="33"/>
       <c r="DA61" s="33"/>
       <c r="DB61" s="33"/>
       <c r="DC61" s="33"/>
       <c r="DD61" s="33"/>
-      <c r="DE61" s="34"/>
+      <c r="DE61" s="39"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="37"/>
       <c r="B62" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -34918,51 +35002,53 @@
       </c>
       <c r="CR63" s="7">
         <v>177274.7</v>
       </c>
       <c r="CS63" s="7">
         <v>200525</v>
       </c>
       <c r="CT63" s="7">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="30">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="30">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="30">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="30">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="30">
         <v>103046.39999999999</v>
       </c>
-      <c r="CZ63" s="30"/>
+      <c r="CZ63" s="30">
+        <v>122897.2</v>
+      </c>
       <c r="DA63" s="30"/>
       <c r="DB63" s="30"/>
       <c r="DC63" s="30"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="13">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="13">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="13">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="13">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="13">
         <v>1225.6200303613159</v>
       </c>
@@ -35235,51 +35321,53 @@
       </c>
       <c r="CR64" s="14">
         <v>9078.9</v>
       </c>
       <c r="CS64" s="14">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="31">
         <v>662.1</v>
       </c>
       <c r="CU64" s="31">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="31">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="31">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="31">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="31">
         <v>5121.2</v>
       </c>
-      <c r="CZ64" s="31"/>
+      <c r="CZ64" s="31">
+        <v>5944.6</v>
+      </c>
       <c r="DA64" s="31"/>
       <c r="DB64" s="31"/>
       <c r="DC64" s="31"/>
       <c r="DD64" s="14"/>
       <c r="DE64" s="14"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="16">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="16">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="16">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="16">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="16">
         <v>3371.8884151697448</v>
       </c>
@@ -35552,51 +35640,53 @@
       </c>
       <c r="CR65" s="14">
         <v>18045.900000000001</v>
       </c>
       <c r="CS65" s="14">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="31">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="31">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="31">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="31">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="31">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="31">
         <v>12256.2</v>
       </c>
-      <c r="CZ65" s="31"/>
+      <c r="CZ65" s="31">
+        <v>14448.3</v>
+      </c>
       <c r="DA65" s="31"/>
       <c r="DB65" s="31"/>
       <c r="DC65" s="31"/>
       <c r="DD65" s="14"/>
       <c r="DE65" s="14"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="16">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="16">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="16">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="16">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="16">
         <v>1879.9446923230871</v>
       </c>
@@ -35869,51 +35959,53 @@
       </c>
       <c r="CR66" s="14">
         <v>8876.2999999999993</v>
       </c>
       <c r="CS66" s="14">
         <v>10283</v>
       </c>
       <c r="CT66" s="31">
         <v>460.7</v>
       </c>
       <c r="CU66" s="31">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="31">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="31">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="31">
         <v>3696</v>
       </c>
       <c r="CY66" s="31">
         <v>5763</v>
       </c>
-      <c r="CZ66" s="31"/>
+      <c r="CZ66" s="31">
+        <v>7821.3</v>
+      </c>
       <c r="DA66" s="31"/>
       <c r="DB66" s="31"/>
       <c r="DC66" s="31"/>
       <c r="DD66" s="14"/>
       <c r="DE66" s="14"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="16">
         <v>2691.4306752839175</v>
       </c>
@@ -36186,51 +36278,53 @@
       </c>
       <c r="CR67" s="14">
         <v>10084.5</v>
       </c>
       <c r="CS67" s="14">
         <v>10711</v>
       </c>
       <c r="CT67" s="31">
         <v>543.4</v>
       </c>
       <c r="CU67" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="31">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="31">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="31">
         <v>5670.4</v>
       </c>
-      <c r="CZ67" s="31"/>
+      <c r="CZ67" s="31">
+        <v>6633.2</v>
+      </c>
       <c r="DA67" s="31"/>
       <c r="DB67" s="31"/>
       <c r="DC67" s="31"/>
       <c r="DD67" s="14"/>
       <c r="DE67" s="14"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="16">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="16">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="16">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="16">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="16">
         <v>3191.6806208330327</v>
       </c>
@@ -36503,51 +36597,53 @@
       </c>
       <c r="CR68" s="14">
         <v>15160.5</v>
       </c>
       <c r="CS68" s="14">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="31">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="31">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="31">
         <v>8009.6</v>
       </c>
-      <c r="CZ68" s="31"/>
+      <c r="CZ68" s="31">
+        <v>9743.5</v>
+      </c>
       <c r="DA68" s="31"/>
       <c r="DB68" s="31"/>
       <c r="DC68" s="31"/>
       <c r="DD68" s="14"/>
       <c r="DE68" s="14"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="16">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="16">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="16">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="16">
         <v>2853.8153666464405</v>
       </c>
@@ -36820,51 +36916,53 @@
       </c>
       <c r="CR69" s="14">
         <v>8020.5</v>
       </c>
       <c r="CS69" s="14">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="31">
         <v>838.3</v>
       </c>
       <c r="CU69" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="31">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="31">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="31">
         <v>4987.2</v>
       </c>
-      <c r="CZ69" s="31"/>
+      <c r="CZ69" s="31">
+        <v>5761.9</v>
+      </c>
       <c r="DA69" s="31"/>
       <c r="DB69" s="31"/>
       <c r="DC69" s="31"/>
       <c r="DD69" s="14"/>
       <c r="DE69" s="14"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="16">
         <v>3066.4050577114822</v>
       </c>
@@ -37137,51 +37235,53 @@
       </c>
       <c r="CR70" s="14">
         <v>14665.2</v>
       </c>
       <c r="CS70" s="14">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="31">
         <v>828</v>
       </c>
       <c r="CU70" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="31">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="31">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="31">
         <v>7793.4</v>
       </c>
-      <c r="CZ70" s="31"/>
+      <c r="CZ70" s="31">
+        <v>9311.2000000000007</v>
+      </c>
       <c r="DA70" s="31"/>
       <c r="DB70" s="31"/>
       <c r="DC70" s="31"/>
       <c r="DD70" s="14"/>
       <c r="DE70" s="14"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="13">
         <v>3070.543342243152</v>
       </c>
@@ -37454,51 +37554,53 @@
       </c>
       <c r="CR71" s="14">
         <v>10377.299999999999</v>
       </c>
       <c r="CS71" s="14">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="31">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="31">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="31">
         <v>6792.4</v>
       </c>
-      <c r="CZ71" s="31"/>
+      <c r="CZ71" s="31">
+        <v>7877</v>
+      </c>
       <c r="DA71" s="31"/>
       <c r="DB71" s="31"/>
       <c r="DC71" s="31"/>
       <c r="DD71" s="14"/>
       <c r="DE71" s="14"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="16">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="16">
         <v>2477.4381546842628</v>
       </c>
@@ -37771,51 +37873,53 @@
       </c>
       <c r="CR72" s="14">
         <v>8558.2000000000007</v>
       </c>
       <c r="CS72" s="14">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="31">
         <v>458.9</v>
       </c>
       <c r="CU72" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="31">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="31">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="31">
         <v>4415</v>
       </c>
-      <c r="CZ72" s="31"/>
+      <c r="CZ72" s="31">
+        <v>5559.1</v>
+      </c>
       <c r="DA72" s="31"/>
       <c r="DB72" s="31"/>
       <c r="DC72" s="31"/>
       <c r="DD72" s="14"/>
       <c r="DE72" s="14"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="16">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="16">
         <v>2706.4933243139203</v>
       </c>
@@ -38088,51 +38192,53 @@
       </c>
       <c r="CR73" s="14">
         <v>15881.4</v>
       </c>
       <c r="CS73" s="14">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="31">
         <v>408.3</v>
       </c>
       <c r="CU73" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="31">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="31">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="31">
         <v>7965.2</v>
       </c>
-      <c r="CZ73" s="31"/>
+      <c r="CZ73" s="31">
+        <v>8438.7999999999993</v>
+      </c>
       <c r="DA73" s="31"/>
       <c r="DB73" s="31"/>
       <c r="DC73" s="31"/>
       <c r="DD73" s="14"/>
       <c r="DE73" s="14"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B74" s="16">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="14">
         <v>7151.1194626576334</v>
       </c>
@@ -38405,51 +38511,53 @@
       </c>
       <c r="CR74" s="14">
         <v>37662.300000000003</v>
       </c>
       <c r="CS74" s="14">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="31">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="31">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="31">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="31">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="31">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="31">
         <v>21102.9</v>
       </c>
-      <c r="CZ74" s="31"/>
+      <c r="CZ74" s="31">
+        <v>25845.200000000001</v>
+      </c>
       <c r="DA74" s="31"/>
       <c r="DB74" s="31"/>
       <c r="DC74" s="31"/>
       <c r="DD74" s="14"/>
       <c r="DE74" s="14"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B75" s="16">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="14">
         <v>2103.2400961265685</v>
       </c>
@@ -38722,51 +38830,53 @@
       </c>
       <c r="CR75" s="14">
         <v>7766</v>
       </c>
       <c r="CS75" s="14">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="31">
         <v>484.3</v>
       </c>
       <c r="CU75" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="31">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="31">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="31">
         <v>4398.2</v>
       </c>
-      <c r="CZ75" s="31"/>
+      <c r="CZ75" s="31">
+        <v>5383.1</v>
+      </c>
       <c r="DA75" s="31"/>
       <c r="DB75" s="31"/>
       <c r="DC75" s="31"/>
       <c r="DD75" s="14"/>
       <c r="DE75" s="14"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B76" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="14">
         <v>3778.8049868912449</v>
       </c>
@@ -39039,51 +39149,53 @@
       </c>
       <c r="CR76" s="14">
         <v>13097.8</v>
       </c>
       <c r="CS76" s="14">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="31">
         <v>911.8</v>
       </c>
       <c r="CU76" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="31">
         <v>3133</v>
       </c>
       <c r="CW76" s="31">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="31">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="31">
         <v>8771.4</v>
       </c>
-      <c r="CZ76" s="31"/>
+      <c r="CZ76" s="31">
+        <v>10130.1</v>
+      </c>
       <c r="DA76" s="31"/>
       <c r="DB76" s="31"/>
       <c r="DC76" s="31"/>
       <c r="DD76" s="14"/>
       <c r="DE76" s="14"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
@@ -39258,102 +39370,102 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="B61:M61"/>
-[...26 lines deleted...]
-    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CH61:CS61"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="AL22:AW22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="BJ22:BU22"/>
     <mergeCell ref="AX61:BI61"/>
-    <mergeCell ref="CT4:DE4"/>
-[...6 lines deleted...]
-    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="W60:Y60"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W21:Y21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">