--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -1,61 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\08\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства за 2026 г.г\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26400" windowHeight="10965" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1042" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1086" uniqueCount="79">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -123,63 +132,193 @@
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2018 год</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по периодам года</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского хозяйства по периодам года</t>
   </si>
   <si>
     <t>Валовая продукция растениеводства по периодам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по периодам года</t>
   </si>
   <si>
     <t>в действующих ценах, млн. теңге</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства </t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2018 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства – общая стоимость продукции и услуг, созданных в отраслях аграрного сектора, как для реализации, так и для собственного потребления. Он формируется из валового выпуска продукции (услуг) сельского хозяйства, стоимости произведенной продукции (услуг) в охотничьем хозяйстве, лесоводстве и лесозаготовках, рыболовстве и рыбоводстве</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета валового выпуска продукции (услуг) 
+сельского, лесного и рыбного хозяйства
+Методика расчета валового выпуска продукции (услуг) 
+сельского, лесного и рыбного хозяйства
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая и месячная), "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная), "О  сборе урожая сельскохозяйственных культур" (29-сх, периодичность 1 раз в год), "О сборе урожая сельскохозяйственных культур в хозяйствах населения" (А-005, периодичность 1 раз в три года), "Отчет о деятельности сельхозформирования" (1-сх, периодичность годовая), "О рыболовстве и аквакультуре" (1-рыба, периодичность годовая), "Отчет о деятельности в лесоводстве и лесозаготовках" (1-лес, периодичность годовая), "О деятельности по охоте и отлову, включая предоставление услуг в этих областях" (2-охота, периодичность годовая), "Об оказании сельскохозяйственных услуг" (8-сх, периодичность один раз в три года).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1485&amp;year=&amp;name=12839&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Саттыбаева Айнур Сериковна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 718 2 558407</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ai.sattybaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="48">
+  <fonts count="54">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -466,50 +605,86 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -912,51 +1087,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8774">
+  <cellStyleXfs count="8775">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -970,51 +1145,51 @@
     <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3646,55 +3821,55 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="43" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -9744,130 +9919,187 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="47" fillId="24" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="47" fillId="24" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="47" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="47" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="46" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="10" xfId="2572" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="10" xfId="2572" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="10" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="10" xfId="107" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="10" xfId="2572" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="47" fillId="24" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="47" fillId="24" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="47" fillId="24" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="10" xfId="8774" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="8774">
+  <cellStyles count="8775">
     <cellStyle name="20% - Акцент1 10" xfId="2533"/>
     <cellStyle name="20% - Акцент1 11" xfId="2532"/>
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="585"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2935"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="586"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3275"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2934"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="587"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="588"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2937"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="589"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3274"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2936"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="590"/>
     <cellStyle name="20% - Акцент1 4" xfId="591"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="592"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2939"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="593"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3278"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2938"/>
     <cellStyle name="20% - Акцент1 4_14" xfId="594"/>
     <cellStyle name="20% - Акцент1 5" xfId="595"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="596"/>
@@ -14078,50 +14310,51 @@
     <cellStyle name="Вычисление 9 2 5" xfId="5625"/>
     <cellStyle name="Вычисление 9 2 6" xfId="6952"/>
     <cellStyle name="Вычисление 9 3" xfId="2887"/>
     <cellStyle name="Вычисление 9 3 2" xfId="4165"/>
     <cellStyle name="Вычисление 9 3 2 2" xfId="4468"/>
     <cellStyle name="Вычисление 9 3 2 2 2" xfId="6346"/>
     <cellStyle name="Вычисление 9 3 2 2 3" xfId="8229"/>
     <cellStyle name="Вычисление 9 3 2 3" xfId="6222"/>
     <cellStyle name="Вычисление 9 3 2 4" xfId="7931"/>
     <cellStyle name="Вычисление 9 3 3" xfId="3131"/>
     <cellStyle name="Вычисление 9 3 3 2" xfId="5358"/>
     <cellStyle name="Вычисление 9 3 3 3" xfId="7284"/>
     <cellStyle name="Вычисление 9 3 4" xfId="5209"/>
     <cellStyle name="Вычисление 9 3 5" xfId="7194"/>
     <cellStyle name="Вычисление 9 4" xfId="3918"/>
     <cellStyle name="Вычисление 9 4 2" xfId="4436"/>
     <cellStyle name="Вычисление 9 4 2 2" xfId="6269"/>
     <cellStyle name="Вычисление 9 4 2 3" xfId="8197"/>
     <cellStyle name="Вычисление 9 4 3" xfId="5622"/>
     <cellStyle name="Вычисление 9 4 4" xfId="7688"/>
     <cellStyle name="Вычисление 9 5" xfId="3233"/>
     <cellStyle name="Вычисление 9 5 2" xfId="5102"/>
     <cellStyle name="Вычисление 9 5 3" xfId="7386"/>
     <cellStyle name="Вычисление 9 6" xfId="5336"/>
     <cellStyle name="Вычисление 9 7" xfId="6951"/>
+    <cellStyle name="Гиперссылка" xfId="8774" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="52"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1311"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="2569"/>
     <cellStyle name="Гиперссылка 2 3" xfId="1312"/>
     <cellStyle name="Гиперссылка 2 4" xfId="1313"/>
     <cellStyle name="Гиперссылка 2 4 2" xfId="2570"/>
     <cellStyle name="Гиперссылка 2 5" xfId="1314"/>
     <cellStyle name="Гиперссылка 2 5 2" xfId="2571"/>
     <cellStyle name="Гиперссылка 2 6" xfId="2568"/>
     <cellStyle name="Гиперссылка 2 7" xfId="2501"/>
     <cellStyle name="Гиперссылка 2_лук" xfId="2686"/>
     <cellStyle name="Гиперссылка 3" xfId="53"/>
     <cellStyle name="Гиперссылка 3 2" xfId="1315"/>
     <cellStyle name="Гиперссылка 3 2 2" xfId="2573"/>
     <cellStyle name="Гиперссылка 3 3" xfId="1316"/>
     <cellStyle name="Гиперссылка 3 3 2" xfId="2572"/>
     <cellStyle name="Гиперссылка 3 4" xfId="3387"/>
     <cellStyle name="Гиперссылка 3_Картоф" xfId="1317"/>
     <cellStyle name="Гиперссылка 4" xfId="2574"/>
     <cellStyle name="Гиперссылка 4 2" xfId="2687"/>
     <cellStyle name="Гиперссылка 4 2 2" xfId="3709"/>
     <cellStyle name="Гиперссылка 4 2 3" xfId="3389"/>
     <cellStyle name="Гиперссылка 5" xfId="3739"/>
     <cellStyle name="Денежный 2" xfId="54"/>
     <cellStyle name="Денежный 2 2" xfId="2688"/>
@@ -18601,166 +18834,176 @@
     <cellStyle name="Хороший 21 2" xfId="2411"/>
     <cellStyle name="Хороший 22" xfId="2412"/>
     <cellStyle name="Хороший 22 2" xfId="2413"/>
     <cellStyle name="Хороший 23" xfId="2414"/>
     <cellStyle name="Хороший 23 2" xfId="2415"/>
     <cellStyle name="Хороший 24" xfId="2416"/>
     <cellStyle name="Хороший 24 2" xfId="2417"/>
     <cellStyle name="Хороший 25" xfId="2418"/>
     <cellStyle name="Хороший 25 2" xfId="2419"/>
     <cellStyle name="Хороший 26" xfId="2420"/>
     <cellStyle name="Хороший 26 2" xfId="2421"/>
     <cellStyle name="Хороший 27" xfId="2422"/>
     <cellStyle name="Хороший 27 2" xfId="2423"/>
     <cellStyle name="Хороший 3" xfId="2424"/>
     <cellStyle name="Хороший 4" xfId="2425"/>
     <cellStyle name="Хороший 5" xfId="2426"/>
     <cellStyle name="Хороший 6" xfId="2427"/>
     <cellStyle name="Хороший 7" xfId="2428"/>
     <cellStyle name="Хороший 8" xfId="2429"/>
     <cellStyle name="Хороший 8 2" xfId="2430"/>
     <cellStyle name="Хороший 9" xfId="2431"/>
     <cellStyle name="Хороший 9 2" xfId="2432"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -18892,123 +19135,386 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1485&amp;year=&amp;name=12839&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.sattybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="47.42578125" customWidth="1"/>
+    <col min="2" max="2" width="80.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="33">
+        <v>141101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="66" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="141" customHeight="1">
+      <c r="A10" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A12" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A21" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="114.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="46" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="46" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="46"/>
+    </row>
+    <row r="12" spans="2:2" ht="30" customHeight="1">
+      <c r="B12" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="46"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="46"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="48"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="48"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="B17" s="48"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="49"/>
+      <c r="B18" s="50" t="s">
+        <v>78</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DE95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="38"/>
-[...10 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="35" t="s">
+      <c r="K3" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="L3" s="35"/>
-      <c r="M3" s="35"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="35" t="s">
+      <c r="W3" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="35"/>
-      <c r="Y3" s="35"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19057,180 +19563,180 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3"/>
       <c r="DC3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="36"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="32" t="s">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="33"/>
-[...10 lines deleted...]
-      <c r="AL4" s="32" t="s">
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="53"/>
+      <c r="AL4" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="AM4" s="33"/>
-[...10 lines deleted...]
-      <c r="AX4" s="32" t="s">
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="53"/>
+      <c r="AX4" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="AY4" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="32">
+      <c r="AY4" s="52"/>
+      <c r="AZ4" s="52"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="52"/>
+      <c r="BC4" s="52"/>
+      <c r="BD4" s="52"/>
+      <c r="BE4" s="52"/>
+      <c r="BF4" s="52"/>
+      <c r="BG4" s="52"/>
+      <c r="BH4" s="52"/>
+      <c r="BI4" s="52"/>
+      <c r="BJ4" s="51">
         <v>2023</v>
       </c>
-      <c r="BK4" s="33"/>
-[...10 lines deleted...]
-      <c r="BV4" s="32">
+      <c r="BK4" s="52"/>
+      <c r="BL4" s="52"/>
+      <c r="BM4" s="52"/>
+      <c r="BN4" s="52"/>
+      <c r="BO4" s="52"/>
+      <c r="BP4" s="52"/>
+      <c r="BQ4" s="52"/>
+      <c r="BR4" s="52"/>
+      <c r="BS4" s="52"/>
+      <c r="BT4" s="52"/>
+      <c r="BU4" s="58"/>
+      <c r="BV4" s="51">
         <v>2024</v>
       </c>
-      <c r="BW4" s="33"/>
-[...10 lines deleted...]
-      <c r="CH4" s="32">
+      <c r="BW4" s="52"/>
+      <c r="BX4" s="52"/>
+      <c r="BY4" s="52"/>
+      <c r="BZ4" s="52"/>
+      <c r="CA4" s="52"/>
+      <c r="CB4" s="52"/>
+      <c r="CC4" s="52"/>
+      <c r="CD4" s="52"/>
+      <c r="CE4" s="52"/>
+      <c r="CF4" s="52"/>
+      <c r="CG4" s="58"/>
+      <c r="CH4" s="51">
         <v>2025</v>
       </c>
-      <c r="CI4" s="33"/>
-[...10 lines deleted...]
-      <c r="CT4" s="32">
+      <c r="CI4" s="52"/>
+      <c r="CJ4" s="52"/>
+      <c r="CK4" s="52"/>
+      <c r="CL4" s="52"/>
+      <c r="CM4" s="52"/>
+      <c r="CN4" s="52"/>
+      <c r="CO4" s="52"/>
+      <c r="CP4" s="52"/>
+      <c r="CQ4" s="52"/>
+      <c r="CR4" s="52"/>
+      <c r="CS4" s="58"/>
+      <c r="CT4" s="51">
         <v>2026</v>
       </c>
-      <c r="CU4" s="33"/>
-[...9 lines deleted...]
-      <c r="DE4" s="39"/>
+      <c r="CU4" s="52"/>
+      <c r="CV4" s="52"/>
+      <c r="CW4" s="52"/>
+      <c r="CX4" s="52"/>
+      <c r="CY4" s="52"/>
+      <c r="CZ4" s="52"/>
+      <c r="DA4" s="52"/>
+      <c r="DB4" s="52"/>
+      <c r="DC4" s="52"/>
+      <c r="DD4" s="52"/>
+      <c r="DE4" s="58"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="37"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -19825,51 +20331,53 @@
       </c>
       <c r="CS6" s="7">
         <v>571380.69999999995</v>
       </c>
       <c r="CT6" s="7">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="30">
         <v>28246.3</v>
       </c>
       <c r="CV6" s="30">
         <v>45100.2</v>
       </c>
       <c r="CW6" s="30">
         <v>63570.5</v>
       </c>
       <c r="CX6" s="30">
         <v>81795.5</v>
       </c>
       <c r="CY6" s="30">
         <v>110313.7</v>
       </c>
       <c r="CZ6" s="30">
         <v>145093.70000000001</v>
       </c>
-      <c r="DA6" s="30"/>
+      <c r="DA6" s="30">
+        <v>195673.7</v>
+      </c>
       <c r="DB6" s="30"/>
       <c r="DC6" s="30"/>
       <c r="DD6" s="7"/>
       <c r="DE6" s="7"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="13">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="13">
         <v>463.31017952676007</v>
       </c>
       <c r="D7" s="13">
         <v>699.52079497242403</v>
       </c>
       <c r="E7" s="13">
         <v>1006.7920297898563</v>
       </c>
       <c r="F7" s="13">
         <v>1388.1747961145959</v>
       </c>
       <c r="G7" s="13">
@@ -20144,51 +20652,53 @@
       </c>
       <c r="CS7" s="14">
         <v>27377.599999999999</v>
       </c>
       <c r="CT7" s="31">
         <v>792.6</v>
       </c>
       <c r="CU7" s="31">
         <v>1541.5</v>
       </c>
       <c r="CV7" s="31">
         <v>2907.7</v>
       </c>
       <c r="CW7" s="31">
         <v>3986.5</v>
       </c>
       <c r="CX7" s="31">
         <v>4945.6000000000004</v>
       </c>
       <c r="CY7" s="31">
         <v>5769.5</v>
       </c>
       <c r="CZ7" s="31">
         <v>7219.2</v>
       </c>
-      <c r="DA7" s="31"/>
+      <c r="DA7" s="31">
+        <v>9487.6</v>
+      </c>
       <c r="DB7" s="31"/>
       <c r="DC7" s="31"/>
       <c r="DD7" s="14"/>
       <c r="DE7" s="14"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="16">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="16">
         <v>1163.7341421402634</v>
       </c>
       <c r="D8" s="16">
         <v>1943.5880583619096</v>
       </c>
       <c r="E8" s="16">
         <v>2696.9579192569181</v>
       </c>
       <c r="F8" s="16">
         <v>3478.4657396598277</v>
       </c>
       <c r="G8" s="16">
@@ -20463,51 +20973,53 @@
       </c>
       <c r="CS8" s="14">
         <v>52671.8</v>
       </c>
       <c r="CT8" s="31">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="31">
         <v>3729.9</v>
       </c>
       <c r="CV8" s="31">
         <v>5896.9</v>
       </c>
       <c r="CW8" s="31">
         <v>8058.9</v>
       </c>
       <c r="CX8" s="31">
         <v>10330.799999999999</v>
       </c>
       <c r="CY8" s="31">
         <v>12882.1</v>
       </c>
       <c r="CZ8" s="31">
         <v>16313.9</v>
       </c>
-      <c r="DA8" s="31"/>
+      <c r="DA8" s="31">
+        <v>21642.6</v>
+      </c>
       <c r="DB8" s="31"/>
       <c r="DC8" s="31"/>
       <c r="DD8" s="14"/>
       <c r="DE8" s="14"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="16">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="16">
         <v>1085.0448157297349</v>
       </c>
       <c r="D9" s="16">
         <v>1669.1317138723143</v>
       </c>
       <c r="E9" s="16">
         <v>2217.7827830763581</v>
       </c>
       <c r="F9" s="16">
         <v>2855.0976540225538</v>
       </c>
       <c r="G9" s="16">
@@ -20782,51 +21294,53 @@
       </c>
       <c r="CS9" s="14">
         <v>32335.200000000001</v>
       </c>
       <c r="CT9" s="31">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="31">
         <v>3355.6</v>
       </c>
       <c r="CV9" s="31">
         <v>5249.3</v>
       </c>
       <c r="CW9" s="31">
         <v>6608.6</v>
       </c>
       <c r="CX9" s="31">
         <v>7966.2</v>
       </c>
       <c r="CY9" s="31">
         <v>10671.1</v>
       </c>
       <c r="CZ9" s="31">
         <v>13714.5</v>
       </c>
-      <c r="DA9" s="31"/>
+      <c r="DA9" s="31">
+        <v>15783.5</v>
+      </c>
       <c r="DB9" s="31"/>
       <c r="DC9" s="31"/>
       <c r="DD9" s="14"/>
       <c r="DE9" s="14"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D10" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E10" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F10" s="16">
         <v>2691.4306752839175</v>
       </c>
       <c r="G10" s="16">
@@ -21101,51 +21615,53 @@
       </c>
       <c r="CS10" s="14">
         <v>35802.300000000003</v>
       </c>
       <c r="CT10" s="31">
         <v>554.4</v>
       </c>
       <c r="CU10" s="31">
         <v>1318.5</v>
       </c>
       <c r="CV10" s="31">
         <v>1857.5</v>
       </c>
       <c r="CW10" s="31">
         <v>3291.5</v>
       </c>
       <c r="CX10" s="31">
         <v>4422.3</v>
       </c>
       <c r="CY10" s="31">
         <v>5672.6</v>
       </c>
       <c r="CZ10" s="31">
         <v>8027.4</v>
       </c>
-      <c r="DA10" s="31"/>
+      <c r="DA10" s="31">
+        <v>10968.7</v>
+      </c>
       <c r="DB10" s="31"/>
       <c r="DC10" s="31"/>
       <c r="DD10" s="14"/>
       <c r="DE10" s="14"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="16">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="16">
         <v>961.86001986887345</v>
       </c>
       <c r="D11" s="16">
         <v>1582.3960006445054</v>
       </c>
       <c r="E11" s="16">
         <v>2270.2636782996992</v>
       </c>
       <c r="F11" s="16">
         <v>3228.1866208330325</v>
       </c>
       <c r="G11" s="16">
@@ -21420,51 +21936,53 @@
       </c>
       <c r="CS11" s="14">
         <v>26264.400000000001</v>
       </c>
       <c r="CT11" s="31">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="31">
         <v>2014.1</v>
       </c>
       <c r="CV11" s="31">
         <v>3070</v>
       </c>
       <c r="CW11" s="31">
         <v>4246.8999999999996</v>
       </c>
       <c r="CX11" s="31">
         <v>5744.4</v>
       </c>
       <c r="CY11" s="31">
         <v>8234.7000000000007</v>
       </c>
       <c r="CZ11" s="31">
         <v>10662.9</v>
       </c>
-      <c r="DA11" s="31"/>
+      <c r="DA11" s="31">
+        <v>13167.8</v>
+      </c>
       <c r="DB11" s="31"/>
       <c r="DC11" s="31"/>
       <c r="DD11" s="14"/>
       <c r="DE11" s="14"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="16">
         <v>1111.8229292775977</v>
       </c>
       <c r="D12" s="16">
         <v>1618.6950779743077</v>
       </c>
       <c r="E12" s="16">
         <v>2253.0076218152449</v>
       </c>
       <c r="F12" s="16">
         <v>2871.6363666464404</v>
       </c>
       <c r="G12" s="16">
@@ -21739,51 +22257,53 @@
       </c>
       <c r="CS12" s="14">
         <v>42970.400000000001</v>
       </c>
       <c r="CT12" s="31">
         <v>841.1</v>
       </c>
       <c r="CU12" s="31">
         <v>1360.1</v>
       </c>
       <c r="CV12" s="31">
         <v>2038.7</v>
       </c>
       <c r="CW12" s="31">
         <v>2884.3</v>
       </c>
       <c r="CX12" s="31">
         <v>3587</v>
       </c>
       <c r="CY12" s="31">
         <v>5010.2</v>
       </c>
       <c r="CZ12" s="31">
         <v>6200.6</v>
       </c>
-      <c r="DA12" s="31"/>
+      <c r="DA12" s="31">
+        <v>8949.5</v>
+      </c>
       <c r="DB12" s="31"/>
       <c r="DC12" s="31"/>
       <c r="DD12" s="14"/>
       <c r="DE12" s="14"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D13" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E13" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F13" s="16">
         <v>3066.4050577114822</v>
       </c>
       <c r="G13" s="16">
@@ -22058,51 +22578,53 @@
       </c>
       <c r="CS13" s="14">
         <v>52828.6</v>
       </c>
       <c r="CT13" s="31">
         <v>828.2</v>
       </c>
       <c r="CU13" s="31">
         <v>1928.1</v>
       </c>
       <c r="CV13" s="31">
         <v>3035.5</v>
       </c>
       <c r="CW13" s="31">
         <v>4484.8999999999996</v>
       </c>
       <c r="CX13" s="31">
         <v>5777.3</v>
       </c>
       <c r="CY13" s="31">
         <v>7796.6</v>
       </c>
       <c r="CZ13" s="31">
         <v>12676.7</v>
       </c>
-      <c r="DA13" s="31"/>
+      <c r="DA13" s="31">
+        <v>21203.599999999999</v>
+      </c>
       <c r="DB13" s="31"/>
       <c r="DC13" s="31"/>
       <c r="DD13" s="14"/>
       <c r="DE13" s="14"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D14" s="13">
         <v>1619.5078207060174</v>
       </c>
       <c r="E14" s="13">
         <v>2276.4186361495208</v>
       </c>
       <c r="F14" s="13">
         <v>3076.5203422431523</v>
       </c>
       <c r="G14" s="13">
@@ -22377,51 +22899,53 @@
       </c>
       <c r="CS14" s="14">
         <v>55728.1</v>
       </c>
       <c r="CT14" s="31">
         <v>588.1</v>
       </c>
       <c r="CU14" s="31">
         <v>1328.3</v>
       </c>
       <c r="CV14" s="31">
         <v>1956.5</v>
       </c>
       <c r="CW14" s="31">
         <v>2893</v>
       </c>
       <c r="CX14" s="31">
         <v>3890.9</v>
       </c>
       <c r="CY14" s="31">
         <v>6812</v>
       </c>
       <c r="CZ14" s="31">
         <v>8417.4</v>
       </c>
-      <c r="DA14" s="31"/>
+      <c r="DA14" s="31">
+        <v>11512.3</v>
+      </c>
       <c r="DB14" s="31"/>
       <c r="DC14" s="31"/>
       <c r="DD14" s="14"/>
       <c r="DE14" s="14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D15" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E15" s="16">
         <v>1924.3038334037449</v>
       </c>
       <c r="F15" s="16">
         <v>2492.7681546842628</v>
       </c>
       <c r="G15" s="16">
@@ -22696,51 +23220,53 @@
       </c>
       <c r="CS15" s="14">
         <v>31822.799999999999</v>
       </c>
       <c r="CT15" s="31">
         <v>489.2</v>
       </c>
       <c r="CU15" s="31">
         <v>1378.1</v>
       </c>
       <c r="CV15" s="31">
         <v>2248.6</v>
       </c>
       <c r="CW15" s="31">
         <v>2698</v>
       </c>
       <c r="CX15" s="31">
         <v>3378.2</v>
       </c>
       <c r="CY15" s="31">
         <v>4436.5</v>
       </c>
       <c r="CZ15" s="31">
         <v>7304</v>
       </c>
-      <c r="DA15" s="31"/>
+      <c r="DA15" s="31">
+        <v>12477.1</v>
+      </c>
       <c r="DB15" s="31"/>
       <c r="DC15" s="31"/>
       <c r="DD15" s="14"/>
       <c r="DE15" s="14"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D16" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E16" s="16">
         <v>1848.3339432288117</v>
       </c>
       <c r="F16" s="16">
         <v>2706.80632431392</v>
       </c>
       <c r="G16" s="16">
@@ -23015,51 +23541,53 @@
       </c>
       <c r="CS16" s="14">
         <v>22169.3</v>
       </c>
       <c r="CT16" s="31">
         <v>408.7</v>
       </c>
       <c r="CU16" s="31">
         <v>1173</v>
       </c>
       <c r="CV16" s="31">
         <v>2409.6999999999998</v>
       </c>
       <c r="CW16" s="31">
         <v>4375</v>
       </c>
       <c r="CX16" s="31">
         <v>5531</v>
       </c>
       <c r="CY16" s="31">
         <v>8068.6</v>
       </c>
       <c r="CZ16" s="31">
         <v>9088.5</v>
       </c>
-      <c r="DA16" s="31"/>
+      <c r="DA16" s="31">
+        <v>10464.4</v>
+      </c>
       <c r="DB16" s="31"/>
       <c r="DC16" s="31"/>
       <c r="DD16" s="14"/>
       <c r="DE16" s="14"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="16">
         <v>1115.4284986033499</v>
       </c>
       <c r="C17" s="16">
         <v>2335.4777856853998</v>
       </c>
       <c r="D17" s="16">
         <v>3841.1683999022698</v>
       </c>
       <c r="E17" s="16">
         <v>5490.8925867241196</v>
       </c>
       <c r="F17" s="16">
         <v>7184.3194626576296</v>
       </c>
       <c r="G17" s="16">
@@ -23334,51 +23862,53 @@
       </c>
       <c r="CS17" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT17" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV17" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW17" s="31">
         <v>12908.8</v>
       </c>
       <c r="CX17" s="31">
         <v>16814.599999999999</v>
       </c>
       <c r="CY17" s="31">
         <v>21126.5</v>
       </c>
       <c r="CZ17" s="31">
         <v>27602.400000000001</v>
       </c>
-      <c r="DA17" s="31"/>
+      <c r="DA17" s="31">
+        <v>34612.1</v>
+      </c>
       <c r="DB17" s="31"/>
       <c r="DC17" s="31"/>
       <c r="DD17" s="14"/>
       <c r="DE17" s="14"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="16">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="16">
         <v>755.45663425970406</v>
       </c>
       <c r="D18" s="16">
         <v>1166.7948767991829</v>
       </c>
       <c r="E18" s="16">
         <v>1592.3109919672122</v>
       </c>
       <c r="F18" s="16">
         <v>2103.4820961265686</v>
       </c>
       <c r="G18" s="16">
@@ -23653,51 +24183,53 @@
       </c>
       <c r="CS18" s="14">
         <v>47811</v>
       </c>
       <c r="CT18" s="31">
         <v>493.4</v>
       </c>
       <c r="CU18" s="31">
         <v>1186.7</v>
       </c>
       <c r="CV18" s="31">
         <v>1800.6</v>
       </c>
       <c r="CW18" s="31">
         <v>2500.3000000000002</v>
       </c>
       <c r="CX18" s="31">
         <v>3143.8</v>
       </c>
       <c r="CY18" s="31">
         <v>4545.6000000000004</v>
       </c>
       <c r="CZ18" s="31">
         <v>6246.5</v>
       </c>
-      <c r="DA18" s="31"/>
+      <c r="DA18" s="31">
+        <v>9754.5</v>
+      </c>
       <c r="DB18" s="31"/>
       <c r="DC18" s="31"/>
       <c r="DD18" s="14"/>
       <c r="DE18" s="14"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="16">
         <v>1494.2743424260939</v>
       </c>
       <c r="D19" s="16">
         <v>2223.1390632745342</v>
       </c>
       <c r="E19" s="16">
         <v>2843.2735509158479</v>
       </c>
       <c r="F19" s="16">
         <v>3882.6688868912447</v>
       </c>
       <c r="G19" s="16">
@@ -23972,103 +24504,105 @@
       </c>
       <c r="CS19" s="14">
         <v>51635.9</v>
       </c>
       <c r="CT19" s="31">
         <v>977.1</v>
       </c>
       <c r="CU19" s="31">
         <v>2118.4</v>
       </c>
       <c r="CV19" s="31">
         <v>3409.6</v>
       </c>
       <c r="CW19" s="31">
         <v>4633.8</v>
       </c>
       <c r="CX19" s="31">
         <v>6263.6</v>
       </c>
       <c r="CY19" s="31">
         <v>9287.7000000000007</v>
       </c>
       <c r="CZ19" s="31">
         <v>11619.7</v>
       </c>
-      <c r="DA19" s="31"/>
+      <c r="DA19" s="31">
+        <v>15650.1</v>
+      </c>
       <c r="DB19" s="31"/>
       <c r="DC19" s="31"/>
       <c r="DD19" s="14"/>
       <c r="DE19" s="14"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="38"/>
-[...10 lines deleted...]
-      <c r="M20" s="38"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="57"/>
+      <c r="G20" s="57"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="57"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="57"/>
+      <c r="M20" s="57"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="35" t="s">
+      <c r="K21" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="L21" s="35"/>
-      <c r="M21" s="35"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="35" t="s">
+      <c r="W21" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X21" s="35"/>
-      <c r="Y21" s="35"/>
+      <c r="X21" s="54"/>
+      <c r="Y21" s="54"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24117,180 +24651,180 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="3"/>
       <c r="DC21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="36"/>
-      <c r="B22" s="32" t="s">
+      <c r="A22" s="55"/>
+      <c r="B22" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="33"/>
-[...10 lines deleted...]
-      <c r="N22" s="32" t="s">
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="O22" s="33"/>
-[...10 lines deleted...]
-      <c r="Z22" s="32" t="s">
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="53"/>
+      <c r="Z22" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AA22" s="33"/>
-[...10 lines deleted...]
-      <c r="AL22" s="32" t="s">
+      <c r="AA22" s="52"/>
+      <c r="AB22" s="52"/>
+      <c r="AC22" s="52"/>
+      <c r="AD22" s="52"/>
+      <c r="AE22" s="52"/>
+      <c r="AF22" s="52"/>
+      <c r="AG22" s="52"/>
+      <c r="AH22" s="52"/>
+      <c r="AI22" s="52"/>
+      <c r="AJ22" s="52"/>
+      <c r="AK22" s="53"/>
+      <c r="AL22" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="AM22" s="33"/>
-[...10 lines deleted...]
-      <c r="AX22" s="32" t="s">
+      <c r="AM22" s="52"/>
+      <c r="AN22" s="52"/>
+      <c r="AO22" s="52"/>
+      <c r="AP22" s="52"/>
+      <c r="AQ22" s="52"/>
+      <c r="AR22" s="52"/>
+      <c r="AS22" s="52"/>
+      <c r="AT22" s="52"/>
+      <c r="AU22" s="52"/>
+      <c r="AV22" s="52"/>
+      <c r="AW22" s="53"/>
+      <c r="AX22" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="AY22" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="32">
+      <c r="AY22" s="52"/>
+      <c r="AZ22" s="52"/>
+      <c r="BA22" s="52"/>
+      <c r="BB22" s="52"/>
+      <c r="BC22" s="52"/>
+      <c r="BD22" s="52"/>
+      <c r="BE22" s="52"/>
+      <c r="BF22" s="52"/>
+      <c r="BG22" s="52"/>
+      <c r="BH22" s="52"/>
+      <c r="BI22" s="53"/>
+      <c r="BJ22" s="51">
         <v>2023</v>
       </c>
-      <c r="BK22" s="33"/>
-[...10 lines deleted...]
-      <c r="BV22" s="32">
+      <c r="BK22" s="52"/>
+      <c r="BL22" s="52"/>
+      <c r="BM22" s="52"/>
+      <c r="BN22" s="52"/>
+      <c r="BO22" s="52"/>
+      <c r="BP22" s="52"/>
+      <c r="BQ22" s="52"/>
+      <c r="BR22" s="52"/>
+      <c r="BS22" s="52"/>
+      <c r="BT22" s="52"/>
+      <c r="BU22" s="52"/>
+      <c r="BV22" s="51">
         <v>2024</v>
       </c>
-      <c r="BW22" s="33"/>
-[...10 lines deleted...]
-      <c r="CH22" s="32">
+      <c r="BW22" s="52"/>
+      <c r="BX22" s="52"/>
+      <c r="BY22" s="52"/>
+      <c r="BZ22" s="52"/>
+      <c r="CA22" s="52"/>
+      <c r="CB22" s="52"/>
+      <c r="CC22" s="52"/>
+      <c r="CD22" s="52"/>
+      <c r="CE22" s="52"/>
+      <c r="CF22" s="52"/>
+      <c r="CG22" s="58"/>
+      <c r="CH22" s="51">
         <v>2025</v>
       </c>
-      <c r="CI22" s="33"/>
-[...10 lines deleted...]
-      <c r="CT22" s="32">
+      <c r="CI22" s="52"/>
+      <c r="CJ22" s="52"/>
+      <c r="CK22" s="52"/>
+      <c r="CL22" s="52"/>
+      <c r="CM22" s="52"/>
+      <c r="CN22" s="52"/>
+      <c r="CO22" s="52"/>
+      <c r="CP22" s="52"/>
+      <c r="CQ22" s="52"/>
+      <c r="CR22" s="52"/>
+      <c r="CS22" s="58"/>
+      <c r="CT22" s="51">
         <v>2026</v>
       </c>
-      <c r="CU22" s="33"/>
-[...9 lines deleted...]
-      <c r="DE22" s="39"/>
+      <c r="CU22" s="52"/>
+      <c r="CV22" s="52"/>
+      <c r="CW22" s="52"/>
+      <c r="CX22" s="52"/>
+      <c r="CY22" s="52"/>
+      <c r="CZ22" s="52"/>
+      <c r="DA22" s="52"/>
+      <c r="DB22" s="52"/>
+      <c r="DC22" s="52"/>
+      <c r="DD22" s="52"/>
+      <c r="DE22" s="58"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="37"/>
+      <c r="A23" s="56"/>
       <c r="B23" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="4" t="s">
@@ -24885,51 +25419,53 @@
       </c>
       <c r="CS24" s="7">
         <v>568633.19999999995</v>
       </c>
       <c r="CT24" s="7">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="30">
         <v>27788.400000000001</v>
       </c>
       <c r="CV24" s="30">
         <v>44283.8</v>
       </c>
       <c r="CW24" s="30">
         <v>62595</v>
       </c>
       <c r="CX24" s="30">
         <v>80576.2</v>
       </c>
       <c r="CY24" s="30">
         <v>108850.5</v>
       </c>
       <c r="CZ24" s="30">
         <v>143386.6</v>
       </c>
-      <c r="DA24" s="30"/>
+      <c r="DA24" s="30">
+        <v>193722.7</v>
+      </c>
       <c r="DB24" s="30"/>
       <c r="DC24" s="30"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="13">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="13">
         <v>453.64417952676001</v>
       </c>
       <c r="D25" s="13">
         <v>689.228794972424</v>
       </c>
       <c r="E25" s="13">
         <v>974.67002978985636</v>
       </c>
       <c r="F25" s="13">
         <v>1341.640796114596</v>
       </c>
       <c r="G25" s="13">
@@ -25204,51 +25740,53 @@
       </c>
       <c r="CS25" s="14">
         <v>26954.9</v>
       </c>
       <c r="CT25" s="31">
         <v>757.4</v>
       </c>
       <c r="CU25" s="31">
         <v>1471.1</v>
       </c>
       <c r="CV25" s="31">
         <v>2815.8</v>
       </c>
       <c r="CW25" s="31">
         <v>3908</v>
       </c>
       <c r="CX25" s="31">
         <v>4847.3999999999996</v>
       </c>
       <c r="CY25" s="31">
         <v>5651.7</v>
       </c>
       <c r="CZ25" s="31">
         <v>7081.7</v>
       </c>
-      <c r="DA25" s="31"/>
+      <c r="DA25" s="31">
+        <v>9330.5</v>
+      </c>
       <c r="DB25" s="31"/>
       <c r="DC25" s="31"/>
       <c r="DD25" s="14"/>
       <c r="DE25" s="14"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="14">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="14">
         <v>1127.3157707024302</v>
       </c>
       <c r="D26" s="14">
         <v>1888.9605012051597</v>
       </c>
       <c r="E26" s="14">
         <v>2642.3303621001687</v>
       </c>
       <c r="F26" s="14">
         <v>3430.4281825030785</v>
       </c>
       <c r="G26" s="14">
@@ -25523,51 +26061,53 @@
       </c>
       <c r="CS26" s="14">
         <v>52122.1</v>
       </c>
       <c r="CT26" s="31">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="31">
         <v>3638.3</v>
       </c>
       <c r="CV26" s="31">
         <v>5759.4</v>
       </c>
       <c r="CW26" s="31">
         <v>7912.9</v>
       </c>
       <c r="CX26" s="31">
         <v>10148.299999999999</v>
       </c>
       <c r="CY26" s="31">
         <v>12663.1</v>
       </c>
       <c r="CZ26" s="31">
         <v>16058.4</v>
       </c>
-      <c r="DA26" s="31"/>
+      <c r="DA26" s="31">
+        <v>21350.6</v>
+      </c>
       <c r="DB26" s="31"/>
       <c r="DC26" s="31"/>
       <c r="DD26" s="14"/>
       <c r="DE26" s="14"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="14">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="14">
         <v>1083.7268157297349</v>
       </c>
       <c r="D27" s="14">
         <v>1666.3747138723145</v>
       </c>
       <c r="E27" s="14">
         <v>2214.4157830763579</v>
       </c>
       <c r="F27" s="14">
         <v>2851.1206540225535</v>
       </c>
       <c r="G27" s="14">
@@ -25842,51 +26382,53 @@
       </c>
       <c r="CS27" s="14">
         <v>32272.6</v>
       </c>
       <c r="CT27" s="31">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="31">
         <v>3345.2</v>
       </c>
       <c r="CV27" s="31">
         <v>5233.7</v>
       </c>
       <c r="CW27" s="31">
         <v>6561.6</v>
       </c>
       <c r="CX27" s="31">
         <v>7907.5</v>
       </c>
       <c r="CY27" s="31">
         <v>10600.7</v>
       </c>
       <c r="CZ27" s="31">
         <v>13632.3</v>
       </c>
-      <c r="DA27" s="31"/>
+      <c r="DA27" s="31">
+        <v>15689.5</v>
+      </c>
       <c r="DB27" s="31"/>
       <c r="DC27" s="31"/>
       <c r="DD27" s="14"/>
       <c r="DE27" s="14"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="14">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="14">
         <v>731.38832910397184</v>
       </c>
       <c r="D28" s="14">
         <v>1092.9241640927376</v>
       </c>
       <c r="E28" s="14">
         <v>1874.8906637950768</v>
       </c>
       <c r="F28" s="14">
         <v>2691.4306752839175</v>
       </c>
       <c r="G28" s="14">
@@ -26161,51 +26703,53 @@
       </c>
       <c r="CS28" s="14">
         <v>35670.199999999997</v>
       </c>
       <c r="CT28" s="31">
         <v>543.4</v>
       </c>
       <c r="CU28" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV28" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW28" s="31">
         <v>3290.3</v>
       </c>
       <c r="CX28" s="31">
         <v>4420.8</v>
       </c>
       <c r="CY28" s="31">
         <v>5670.8</v>
       </c>
       <c r="CZ28" s="31">
         <v>8025.3</v>
       </c>
-      <c r="DA28" s="31"/>
+      <c r="DA28" s="31">
+        <v>10966.3</v>
+      </c>
       <c r="DB28" s="31"/>
       <c r="DC28" s="31"/>
       <c r="DD28" s="14"/>
       <c r="DE28" s="14"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="14">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="14">
         <v>955.31801986887353</v>
       </c>
       <c r="D29" s="14">
         <v>1571.3160006445055</v>
       </c>
       <c r="E29" s="14">
         <v>2246.3416782996992</v>
       </c>
       <c r="F29" s="14">
         <v>3191.6806208330327</v>
       </c>
       <c r="G29" s="14">
@@ -26480,51 +27024,53 @@
       </c>
       <c r="CS29" s="14">
         <v>26046.5</v>
       </c>
       <c r="CT29" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV29" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW29" s="31">
         <v>4097.3</v>
       </c>
       <c r="CX29" s="31">
         <v>5557.4</v>
       </c>
       <c r="CY29" s="31">
         <v>8010.3</v>
       </c>
       <c r="CZ29" s="31">
         <v>10401.1</v>
       </c>
-      <c r="DA29" s="31"/>
+      <c r="DA29" s="31">
+        <v>12868.7</v>
+      </c>
       <c r="DB29" s="31"/>
       <c r="DC29" s="31"/>
       <c r="DD29" s="14"/>
       <c r="DE29" s="14"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="14">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="14">
         <v>1088.8129292775977</v>
       </c>
       <c r="D30" s="14">
         <v>1600.8740779743075</v>
       </c>
       <c r="E30" s="14">
         <v>2235.186621815245</v>
       </c>
       <c r="F30" s="14">
         <v>2853.8153666464405</v>
       </c>
       <c r="G30" s="14">
@@ -26799,51 +27345,53 @@
       </c>
       <c r="CS30" s="14">
         <v>42936.3</v>
       </c>
       <c r="CT30" s="31">
         <v>838.3</v>
       </c>
       <c r="CU30" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV30" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW30" s="31">
         <v>2869.3</v>
       </c>
       <c r="CX30" s="31">
         <v>3568.3</v>
       </c>
       <c r="CY30" s="31">
         <v>4987.7</v>
       </c>
       <c r="CZ30" s="31">
         <v>6174.3</v>
       </c>
-      <c r="DA30" s="31"/>
+      <c r="DA30" s="31">
+        <v>8919.5</v>
+      </c>
       <c r="DB30" s="31"/>
       <c r="DC30" s="31"/>
       <c r="DD30" s="14"/>
       <c r="DE30" s="14"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="14">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="14">
         <v>1052.3802763966241</v>
       </c>
       <c r="D31" s="14">
         <v>1649.3308674559134</v>
       </c>
       <c r="E31" s="14">
         <v>2386.0040837496385</v>
       </c>
       <c r="F31" s="14">
         <v>3066.4050577114822</v>
       </c>
       <c r="G31" s="14">
@@ -27118,51 +27666,53 @@
       </c>
       <c r="CS31" s="14">
         <v>52825.599999999999</v>
       </c>
       <c r="CT31" s="31">
         <v>828</v>
       </c>
       <c r="CU31" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV31" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW31" s="31">
         <v>4483.2</v>
       </c>
       <c r="CX31" s="31">
         <v>5775.1</v>
       </c>
       <c r="CY31" s="31">
         <v>7794</v>
       </c>
       <c r="CZ31" s="31">
         <v>12673.6</v>
       </c>
-      <c r="DA31" s="31"/>
+      <c r="DA31" s="31">
+        <v>21200.1</v>
+      </c>
       <c r="DB31" s="31"/>
       <c r="DC31" s="31"/>
       <c r="DD31" s="14"/>
       <c r="DE31" s="14"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D32" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E32" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F32" s="13">
         <v>3070.543342243152</v>
       </c>
       <c r="G32" s="13">
@@ -27437,51 +27987,53 @@
       </c>
       <c r="CS32" s="14">
         <v>55663.1</v>
       </c>
       <c r="CT32" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV32" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW32" s="31">
         <v>2880.6</v>
       </c>
       <c r="CX32" s="31">
         <v>3875.4</v>
       </c>
       <c r="CY32" s="31">
         <v>6793.3</v>
       </c>
       <c r="CZ32" s="31">
         <v>8395.7000000000007</v>
       </c>
-      <c r="DA32" s="31"/>
+      <c r="DA32" s="31">
+        <v>11487.4</v>
+      </c>
       <c r="DB32" s="31"/>
       <c r="DC32" s="31"/>
       <c r="DD32" s="14"/>
       <c r="DE32" s="14"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="14">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="14">
         <v>886.85241683646041</v>
       </c>
       <c r="D33" s="14">
         <v>1571.2353347346479</v>
       </c>
       <c r="E33" s="14">
         <v>1916.2358334037449</v>
       </c>
       <c r="F33" s="14">
         <v>2477.4381546842628</v>
       </c>
       <c r="G33" s="14">
@@ -27756,51 +28308,53 @@
       </c>
       <c r="CS33" s="14">
         <v>31459.4</v>
       </c>
       <c r="CT33" s="31">
         <v>458.9</v>
       </c>
       <c r="CU33" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV33" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW33" s="31">
         <v>2683.9</v>
       </c>
       <c r="CX33" s="31">
         <v>3360.6</v>
       </c>
       <c r="CY33" s="31">
         <v>4415.3999999999996</v>
       </c>
       <c r="CZ33" s="31">
         <v>7279.3</v>
       </c>
-      <c r="DA33" s="31"/>
+      <c r="DA33" s="31">
+        <v>12448.8</v>
+      </c>
       <c r="DB33" s="31"/>
       <c r="DC33" s="31"/>
       <c r="DD33" s="14"/>
       <c r="DE33" s="14"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="14">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="14">
         <v>818.34434719193098</v>
       </c>
       <c r="D34" s="14">
         <v>1507.1688048004708</v>
       </c>
       <c r="E34" s="14">
         <v>1847.9499432288117</v>
       </c>
       <c r="F34" s="14">
         <v>2706.4933243139203</v>
       </c>
       <c r="G34" s="14">
@@ -28075,51 +28629,53 @@
       </c>
       <c r="CS34" s="14">
         <v>22164.9</v>
       </c>
       <c r="CT34" s="31">
         <v>408.3</v>
       </c>
       <c r="CU34" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV34" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW34" s="31">
         <v>4306.5</v>
       </c>
       <c r="CX34" s="31">
         <v>5445.5</v>
       </c>
       <c r="CY34" s="31">
         <v>7966</v>
       </c>
       <c r="CZ34" s="31">
         <v>8968.7000000000007</v>
       </c>
-      <c r="DA34" s="31"/>
+      <c r="DA34" s="31">
+        <v>10327.6</v>
+      </c>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="14"/>
       <c r="DE34" s="14"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="14">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D35" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E35" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F35" s="14">
         <v>7151.1194626576334</v>
       </c>
       <c r="G35" s="14">
@@ -28394,51 +28950,53 @@
       </c>
       <c r="CS35" s="14">
         <v>91963.199999999997</v>
       </c>
       <c r="CT35" s="31">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="31">
         <v>5814.2</v>
       </c>
       <c r="CV35" s="31">
         <v>9219.6</v>
       </c>
       <c r="CW35" s="31">
         <v>12908.8</v>
       </c>
       <c r="CX35" s="31">
         <v>16814.599999999999</v>
       </c>
       <c r="CY35" s="31">
         <v>21126.5</v>
       </c>
       <c r="CZ35" s="31">
         <v>27602.400000000001</v>
       </c>
-      <c r="DA35" s="31"/>
+      <c r="DA35" s="31">
+        <v>34612.1</v>
+      </c>
       <c r="DB35" s="31"/>
       <c r="DC35" s="31"/>
       <c r="DD35" s="14"/>
       <c r="DE35" s="14"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="14">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D36" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E36" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F36" s="14">
         <v>2103.2400961265685</v>
       </c>
       <c r="G36" s="14">
@@ -28713,51 +29271,53 @@
       </c>
       <c r="CS36" s="14">
         <v>47702</v>
       </c>
       <c r="CT36" s="31">
         <v>484.3</v>
       </c>
       <c r="CU36" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV36" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW36" s="31">
         <v>2402.4</v>
       </c>
       <c r="CX36" s="31">
         <v>3021.4</v>
       </c>
       <c r="CY36" s="31">
         <v>4398.7</v>
       </c>
       <c r="CZ36" s="31">
         <v>6075.1</v>
       </c>
-      <c r="DA36" s="31"/>
+      <c r="DA36" s="31">
+        <v>9558.6</v>
+      </c>
       <c r="DB36" s="31"/>
       <c r="DC36" s="31"/>
       <c r="DD36" s="14"/>
       <c r="DE36" s="14"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D37" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E37" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F37" s="14">
         <v>3778.8049868912449</v>
       </c>
       <c r="G37" s="14">
@@ -29032,103 +29592,105 @@
       </c>
       <c r="CS37" s="14">
         <v>50852.4</v>
       </c>
       <c r="CT37" s="31">
         <v>911.8</v>
       </c>
       <c r="CU37" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV37" s="31">
         <v>3133</v>
       </c>
       <c r="CW37" s="31">
         <v>4290.3</v>
       </c>
       <c r="CX37" s="31">
         <v>5834.2</v>
       </c>
       <c r="CY37" s="31">
         <v>8772.2999999999993</v>
       </c>
       <c r="CZ37" s="31">
         <v>11018.5</v>
       </c>
-      <c r="DA37" s="31"/>
+      <c r="DA37" s="31">
+        <v>14963</v>
+      </c>
       <c r="DB37" s="31"/>
       <c r="DC37" s="31"/>
       <c r="DD37" s="14"/>
       <c r="DE37" s="14"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="38"/>
-[...10 lines deleted...]
-      <c r="M40" s="38"/>
+      <c r="B40" s="57"/>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="57"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
+      <c r="L40" s="57"/>
+      <c r="M40" s="57"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="35" t="s">
+      <c r="K41" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="L41" s="35"/>
-      <c r="M41" s="35"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="54"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="35" t="s">
+      <c r="W41" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X41" s="35"/>
-      <c r="Y41" s="35"/>
+      <c r="X41" s="54"/>
+      <c r="Y41" s="54"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29177,180 +29739,180 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
         <v>36</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="3"/>
       <c r="DC41" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="36"/>
-      <c r="B42" s="32" t="s">
+      <c r="A42" s="55"/>
+      <c r="B42" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="33"/>
-[...10 lines deleted...]
-      <c r="N42" s="32" t="s">
+      <c r="C42" s="52"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="52"/>
+      <c r="F42" s="52"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="52"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="52"/>
+      <c r="K42" s="52"/>
+      <c r="L42" s="52"/>
+      <c r="M42" s="53"/>
+      <c r="N42" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="O42" s="33"/>
-[...10 lines deleted...]
-      <c r="Z42" s="32" t="s">
+      <c r="O42" s="52"/>
+      <c r="P42" s="52"/>
+      <c r="Q42" s="52"/>
+      <c r="R42" s="52"/>
+      <c r="S42" s="52"/>
+      <c r="T42" s="52"/>
+      <c r="U42" s="52"/>
+      <c r="V42" s="52"/>
+      <c r="W42" s="52"/>
+      <c r="X42" s="52"/>
+      <c r="Y42" s="53"/>
+      <c r="Z42" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AA42" s="33"/>
-[...10 lines deleted...]
-      <c r="AL42" s="32" t="s">
+      <c r="AA42" s="52"/>
+      <c r="AB42" s="52"/>
+      <c r="AC42" s="52"/>
+      <c r="AD42" s="52"/>
+      <c r="AE42" s="52"/>
+      <c r="AF42" s="52"/>
+      <c r="AG42" s="52"/>
+      <c r="AH42" s="52"/>
+      <c r="AI42" s="52"/>
+      <c r="AJ42" s="52"/>
+      <c r="AK42" s="53"/>
+      <c r="AL42" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="AM42" s="33"/>
-[...10 lines deleted...]
-      <c r="AX42" s="32" t="s">
+      <c r="AM42" s="52"/>
+      <c r="AN42" s="52"/>
+      <c r="AO42" s="52"/>
+      <c r="AP42" s="52"/>
+      <c r="AQ42" s="52"/>
+      <c r="AR42" s="52"/>
+      <c r="AS42" s="52"/>
+      <c r="AT42" s="52"/>
+      <c r="AU42" s="52"/>
+      <c r="AV42" s="52"/>
+      <c r="AW42" s="53"/>
+      <c r="AX42" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="AY42" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="32">
+      <c r="AY42" s="52"/>
+      <c r="AZ42" s="52"/>
+      <c r="BA42" s="52"/>
+      <c r="BB42" s="52"/>
+      <c r="BC42" s="52"/>
+      <c r="BD42" s="52"/>
+      <c r="BE42" s="52"/>
+      <c r="BF42" s="52"/>
+      <c r="BG42" s="52"/>
+      <c r="BH42" s="52"/>
+      <c r="BI42" s="53"/>
+      <c r="BJ42" s="51">
         <v>2023</v>
       </c>
-      <c r="BK42" s="33"/>
-[...10 lines deleted...]
-      <c r="BV42" s="32">
+      <c r="BK42" s="52"/>
+      <c r="BL42" s="52"/>
+      <c r="BM42" s="52"/>
+      <c r="BN42" s="52"/>
+      <c r="BO42" s="52"/>
+      <c r="BP42" s="52"/>
+      <c r="BQ42" s="52"/>
+      <c r="BR42" s="52"/>
+      <c r="BS42" s="52"/>
+      <c r="BT42" s="52"/>
+      <c r="BU42" s="52"/>
+      <c r="BV42" s="51">
         <v>2024</v>
       </c>
-      <c r="BW42" s="33"/>
-[...10 lines deleted...]
-      <c r="CH42" s="32">
+      <c r="BW42" s="52"/>
+      <c r="BX42" s="52"/>
+      <c r="BY42" s="52"/>
+      <c r="BZ42" s="52"/>
+      <c r="CA42" s="52"/>
+      <c r="CB42" s="52"/>
+      <c r="CC42" s="52"/>
+      <c r="CD42" s="52"/>
+      <c r="CE42" s="52"/>
+      <c r="CF42" s="52"/>
+      <c r="CG42" s="58"/>
+      <c r="CH42" s="51">
         <v>2025</v>
       </c>
-      <c r="CI42" s="33"/>
-[...10 lines deleted...]
-      <c r="CT42" s="32">
+      <c r="CI42" s="52"/>
+      <c r="CJ42" s="52"/>
+      <c r="CK42" s="52"/>
+      <c r="CL42" s="52"/>
+      <c r="CM42" s="52"/>
+      <c r="CN42" s="52"/>
+      <c r="CO42" s="52"/>
+      <c r="CP42" s="52"/>
+      <c r="CQ42" s="52"/>
+      <c r="CR42" s="52"/>
+      <c r="CS42" s="58"/>
+      <c r="CT42" s="51">
         <v>2026</v>
       </c>
-      <c r="CU42" s="33"/>
-[...9 lines deleted...]
-      <c r="DE42" s="39"/>
+      <c r="CU42" s="52"/>
+      <c r="CV42" s="52"/>
+      <c r="CW42" s="52"/>
+      <c r="CX42" s="52"/>
+      <c r="CY42" s="52"/>
+      <c r="CZ42" s="52"/>
+      <c r="DA42" s="52"/>
+      <c r="DB42" s="52"/>
+      <c r="DC42" s="52"/>
+      <c r="DD42" s="52"/>
+      <c r="DE42" s="58"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="37"/>
+      <c r="A43" s="56"/>
       <c r="B43" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -29945,51 +30507,53 @@
       </c>
       <c r="CS44" s="7">
         <v>367981.3</v>
       </c>
       <c r="CT44" s="7">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="30">
         <v>2459.9</v>
       </c>
       <c r="CV44" s="30">
         <v>3552.1</v>
       </c>
       <c r="CW44" s="30">
         <v>4578.8</v>
       </c>
       <c r="CX44" s="30">
         <v>5070.8999999999996</v>
       </c>
       <c r="CY44" s="30">
         <v>5795.3</v>
       </c>
       <c r="CZ44" s="30">
         <v>20469.900000000001</v>
       </c>
-      <c r="DA44" s="30"/>
+      <c r="DA44" s="30">
+        <v>51352.9</v>
+      </c>
       <c r="DB44" s="30"/>
       <c r="DC44" s="30"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="13">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="13">
         <v>46.408306301312003</v>
       </c>
       <c r="D45" s="13">
         <v>69.612459451968007</v>
       </c>
       <c r="E45" s="13">
         <v>92.816612602624005</v>
       </c>
       <c r="F45" s="13">
         <v>116.02076575328</v>
       </c>
       <c r="G45" s="13">
@@ -30264,51 +30828,53 @@
       </c>
       <c r="CS45" s="14">
         <v>16044.2</v>
       </c>
       <c r="CT45" s="31">
         <v>95.2</v>
       </c>
       <c r="CU45" s="31">
         <v>235.2</v>
       </c>
       <c r="CV45" s="31">
         <v>300.60000000000002</v>
       </c>
       <c r="CW45" s="31">
         <v>441</v>
       </c>
       <c r="CX45" s="31">
         <v>473.8</v>
       </c>
       <c r="CY45" s="31">
         <v>530.20000000000005</v>
       </c>
       <c r="CZ45" s="31">
         <v>1136.5</v>
       </c>
-      <c r="DA45" s="31"/>
+      <c r="DA45" s="31">
+        <v>2253.1999999999998</v>
+      </c>
       <c r="DB45" s="31"/>
       <c r="DC45" s="31"/>
       <c r="DD45" s="14"/>
       <c r="DE45" s="14"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="16">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="16">
         <v>23.415906933333332</v>
       </c>
       <c r="D46" s="16">
         <v>35.123860399999998</v>
       </c>
       <c r="E46" s="16">
         <v>46.831813866666664</v>
       </c>
       <c r="F46" s="16">
         <v>58.53976733333333</v>
       </c>
       <c r="G46" s="16">
@@ -30583,51 +31149,53 @@
       </c>
       <c r="CS46" s="14">
         <v>31148.6</v>
       </c>
       <c r="CT46" s="31">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="31">
         <v>165.1</v>
       </c>
       <c r="CV46" s="31">
         <v>211</v>
       </c>
       <c r="CW46" s="31">
         <v>343.5</v>
       </c>
       <c r="CX46" s="31">
         <v>366.5</v>
       </c>
       <c r="CY46" s="31">
         <v>406</v>
       </c>
       <c r="CZ46" s="31">
         <v>1608.3</v>
       </c>
-      <c r="DA46" s="31"/>
+      <c r="DA46" s="31">
+        <v>4370.8</v>
+      </c>
       <c r="DB46" s="31"/>
       <c r="DC46" s="31"/>
       <c r="DD46" s="14"/>
       <c r="DE46" s="14"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="16">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="16">
         <v>388.47038467978666</v>
       </c>
       <c r="D47" s="16">
         <v>582.70557701968005</v>
       </c>
       <c r="E47" s="16">
         <v>776.94076935957332</v>
       </c>
       <c r="F47" s="16">
         <v>971.1759616994666</v>
       </c>
       <c r="G47" s="16">
@@ -30902,51 +31470,53 @@
       </c>
       <c r="CS47" s="14">
         <v>21982.799999999999</v>
       </c>
       <c r="CT47" s="31">
         <v>881.7</v>
       </c>
       <c r="CU47" s="31">
         <v>2050.3000000000002</v>
       </c>
       <c r="CV47" s="31">
         <v>3025.5</v>
       </c>
       <c r="CW47" s="31">
         <v>3777.7</v>
       </c>
       <c r="CX47" s="31">
         <v>4211.5</v>
       </c>
       <c r="CY47" s="31">
         <v>4836.8</v>
       </c>
       <c r="CZ47" s="31">
         <v>5809.3</v>
       </c>
-      <c r="DA47" s="31"/>
+      <c r="DA47" s="31">
+        <v>6784.8</v>
+      </c>
       <c r="DB47" s="31"/>
       <c r="DC47" s="31"/>
       <c r="DD47" s="14"/>
       <c r="DE47" s="14"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G48" s="13" t="s">
@@ -31221,51 +31791,53 @@
       </c>
       <c r="CS48" s="14">
         <v>24951</v>
       </c>
       <c r="CT48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY48" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ48" s="31">
         <v>1391</v>
       </c>
-      <c r="DA48" s="31"/>
+      <c r="DA48" s="31">
+        <v>3008.6</v>
+      </c>
       <c r="DB48" s="31"/>
       <c r="DC48" s="31"/>
       <c r="DD48" s="14"/>
       <c r="DE48" s="14"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G49" s="13" t="s">
@@ -31540,51 +32112,53 @@
       </c>
       <c r="CS49" s="14">
         <v>5419.1</v>
       </c>
       <c r="CT49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY49" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ49" s="31">
         <v>656.2</v>
       </c>
-      <c r="DA49" s="31"/>
+      <c r="DA49" s="31">
+        <v>1319.3</v>
+      </c>
       <c r="DB49" s="31"/>
       <c r="DC49" s="31"/>
       <c r="DD49" s="14"/>
       <c r="DE49" s="14"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G50" s="13" t="s">
@@ -31859,51 +32433,53 @@
       </c>
       <c r="CS50" s="14">
         <v>33255.9</v>
       </c>
       <c r="CT50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY50" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ50" s="31">
         <v>411.6</v>
       </c>
-      <c r="DA50" s="31"/>
+      <c r="DA50" s="31">
+        <v>2484</v>
+      </c>
       <c r="DB50" s="31"/>
       <c r="DC50" s="31"/>
       <c r="DD50" s="14"/>
       <c r="DE50" s="14"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="13" t="s">
@@ -32178,51 +32754,53 @@
       </c>
       <c r="CS51" s="14">
         <v>37410.300000000003</v>
       </c>
       <c r="CT51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY51" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ51" s="31">
         <v>3360.3</v>
       </c>
-      <c r="DA51" s="31"/>
+      <c r="DA51" s="31">
+        <v>10144.299999999999</v>
+      </c>
       <c r="DB51" s="31"/>
       <c r="DC51" s="31"/>
       <c r="DD51" s="14"/>
       <c r="DE51" s="14"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="13" t="s">
@@ -32497,51 +33075,53 @@
       </c>
       <c r="CS52" s="14">
         <v>44500.9</v>
       </c>
       <c r="CT52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY52" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ52" s="31">
         <v>517.20000000000005</v>
       </c>
-      <c r="DA52" s="31"/>
+      <c r="DA52" s="31">
+        <v>2209.8000000000002</v>
+      </c>
       <c r="DB52" s="31"/>
       <c r="DC52" s="31"/>
       <c r="DD52" s="14"/>
       <c r="DE52" s="14"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G53" s="13" t="s">
@@ -32816,51 +33396,53 @@
       </c>
       <c r="CS53" s="14">
         <v>21872.400000000001</v>
       </c>
       <c r="CT53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY53" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ53" s="31">
         <v>1719.1</v>
       </c>
-      <c r="DA53" s="31"/>
+      <c r="DA53" s="31">
+        <v>5695.3</v>
+      </c>
       <c r="DB53" s="31"/>
       <c r="DC53" s="31"/>
       <c r="DD53" s="14"/>
       <c r="DE53" s="14"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G54" s="13" t="s">
@@ -33135,51 +33717,53 @@
       </c>
       <c r="CS54" s="14">
         <v>5171.2</v>
       </c>
       <c r="CT54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY54" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ54" s="31">
         <v>528.79999999999995</v>
       </c>
-      <c r="DA54" s="31"/>
+      <c r="DA54" s="31">
+        <v>1127.4000000000001</v>
+      </c>
       <c r="DB54" s="31"/>
       <c r="DC54" s="31"/>
       <c r="DD54" s="14"/>
       <c r="DE54" s="14"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G55" s="13" t="s">
@@ -33454,51 +34038,53 @@
       </c>
       <c r="CS55" s="14">
         <v>51142.8</v>
       </c>
       <c r="CT55" s="31">
         <v>4.2</v>
       </c>
       <c r="CU55" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CV55" s="31">
         <v>15</v>
       </c>
       <c r="CW55" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="CX55" s="31">
         <v>19</v>
       </c>
       <c r="CY55" s="31">
         <v>22.3</v>
       </c>
       <c r="CZ55" s="31">
         <v>1753.8</v>
       </c>
-      <c r="DA55" s="31"/>
+      <c r="DA55" s="31">
+        <v>4935.8999999999996</v>
+      </c>
       <c r="DB55" s="31"/>
       <c r="DC55" s="31"/>
       <c r="DD55" s="14"/>
       <c r="DE55" s="14"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="13" t="s">
@@ -33773,51 +34359,53 @@
       </c>
       <c r="CS56" s="14">
         <v>38995.4</v>
       </c>
       <c r="CT56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY56" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ56" s="31">
         <v>691.1</v>
       </c>
-      <c r="DA56" s="31"/>
+      <c r="DA56" s="31">
+        <v>3583.4</v>
+      </c>
       <c r="DB56" s="31"/>
       <c r="DC56" s="31"/>
       <c r="DD56" s="14"/>
       <c r="DE56" s="14"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="13" t="s">
@@ -34092,103 +34680,105 @@
       </c>
       <c r="CS57" s="14">
         <v>36086.5</v>
       </c>
       <c r="CT57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CU57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CV57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CW57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CX57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CY57" s="29" t="s">
         <v>27</v>
       </c>
       <c r="CZ57" s="31">
         <v>886.8</v>
       </c>
-      <c r="DA57" s="31"/>
+      <c r="DA57" s="31">
+        <v>3436.2</v>
+      </c>
       <c r="DB57" s="31"/>
       <c r="DC57" s="31"/>
       <c r="DD57" s="14"/>
       <c r="DE57" s="14"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="38" t="s">
+      <c r="A59" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="B59" s="38"/>
-[...10 lines deleted...]
-      <c r="M59" s="38"/>
+      <c r="B59" s="57"/>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="57"/>
+      <c r="F59" s="57"/>
+      <c r="G59" s="57"/>
+      <c r="H59" s="57"/>
+      <c r="I59" s="57"/>
+      <c r="J59" s="57"/>
+      <c r="K59" s="57"/>
+      <c r="L59" s="57"/>
+      <c r="M59" s="57"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="35" t="s">
+      <c r="K60" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="L60" s="35"/>
-      <c r="M60" s="35"/>
+      <c r="L60" s="54"/>
+      <c r="M60" s="54"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="35" t="s">
+      <c r="W60" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X60" s="35"/>
-      <c r="Y60" s="35"/>
+      <c r="X60" s="54"/>
+      <c r="Y60" s="54"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34237,180 +34827,180 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
         <v>36</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="3"/>
       <c r="DC60" s="3" t="s">
         <v>36</v>
       </c>
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="36"/>
-      <c r="B61" s="32" t="s">
+      <c r="A61" s="55"/>
+      <c r="B61" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="C61" s="33"/>
-[...10 lines deleted...]
-      <c r="N61" s="32" t="s">
+      <c r="C61" s="52"/>
+      <c r="D61" s="52"/>
+      <c r="E61" s="52"/>
+      <c r="F61" s="52"/>
+      <c r="G61" s="52"/>
+      <c r="H61" s="52"/>
+      <c r="I61" s="52"/>
+      <c r="J61" s="52"/>
+      <c r="K61" s="52"/>
+      <c r="L61" s="52"/>
+      <c r="M61" s="53"/>
+      <c r="N61" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="O61" s="33"/>
-[...10 lines deleted...]
-      <c r="Z61" s="32" t="s">
+      <c r="O61" s="52"/>
+      <c r="P61" s="52"/>
+      <c r="Q61" s="52"/>
+      <c r="R61" s="52"/>
+      <c r="S61" s="52"/>
+      <c r="T61" s="52"/>
+      <c r="U61" s="52"/>
+      <c r="V61" s="52"/>
+      <c r="W61" s="52"/>
+      <c r="X61" s="52"/>
+      <c r="Y61" s="53"/>
+      <c r="Z61" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AA61" s="33"/>
-[...10 lines deleted...]
-      <c r="AL61" s="32" t="s">
+      <c r="AA61" s="52"/>
+      <c r="AB61" s="52"/>
+      <c r="AC61" s="52"/>
+      <c r="AD61" s="52"/>
+      <c r="AE61" s="52"/>
+      <c r="AF61" s="52"/>
+      <c r="AG61" s="52"/>
+      <c r="AH61" s="52"/>
+      <c r="AI61" s="52"/>
+      <c r="AJ61" s="52"/>
+      <c r="AK61" s="53"/>
+      <c r="AL61" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="AM61" s="33"/>
-[...10 lines deleted...]
-      <c r="AX61" s="32" t="s">
+      <c r="AM61" s="52"/>
+      <c r="AN61" s="52"/>
+      <c r="AO61" s="52"/>
+      <c r="AP61" s="52"/>
+      <c r="AQ61" s="52"/>
+      <c r="AR61" s="52"/>
+      <c r="AS61" s="52"/>
+      <c r="AT61" s="52"/>
+      <c r="AU61" s="52"/>
+      <c r="AV61" s="52"/>
+      <c r="AW61" s="53"/>
+      <c r="AX61" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="AY61" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="32">
+      <c r="AY61" s="52"/>
+      <c r="AZ61" s="52"/>
+      <c r="BA61" s="52"/>
+      <c r="BB61" s="52"/>
+      <c r="BC61" s="52"/>
+      <c r="BD61" s="52"/>
+      <c r="BE61" s="52"/>
+      <c r="BF61" s="52"/>
+      <c r="BG61" s="52"/>
+      <c r="BH61" s="52"/>
+      <c r="BI61" s="53"/>
+      <c r="BJ61" s="51">
         <v>2023</v>
       </c>
-      <c r="BK61" s="33"/>
-[...10 lines deleted...]
-      <c r="BV61" s="32">
+      <c r="BK61" s="52"/>
+      <c r="BL61" s="52"/>
+      <c r="BM61" s="52"/>
+      <c r="BN61" s="52"/>
+      <c r="BO61" s="52"/>
+      <c r="BP61" s="52"/>
+      <c r="BQ61" s="52"/>
+      <c r="BR61" s="52"/>
+      <c r="BS61" s="52"/>
+      <c r="BT61" s="52"/>
+      <c r="BU61" s="58"/>
+      <c r="BV61" s="51">
         <v>2024</v>
       </c>
-      <c r="BW61" s="33"/>
-[...10 lines deleted...]
-      <c r="CH61" s="32">
+      <c r="BW61" s="52"/>
+      <c r="BX61" s="52"/>
+      <c r="BY61" s="52"/>
+      <c r="BZ61" s="52"/>
+      <c r="CA61" s="52"/>
+      <c r="CB61" s="52"/>
+      <c r="CC61" s="52"/>
+      <c r="CD61" s="52"/>
+      <c r="CE61" s="52"/>
+      <c r="CF61" s="52"/>
+      <c r="CG61" s="58"/>
+      <c r="CH61" s="51">
         <v>2025</v>
       </c>
-      <c r="CI61" s="33"/>
-[...10 lines deleted...]
-      <c r="CT61" s="32">
+      <c r="CI61" s="52"/>
+      <c r="CJ61" s="52"/>
+      <c r="CK61" s="52"/>
+      <c r="CL61" s="52"/>
+      <c r="CM61" s="52"/>
+      <c r="CN61" s="52"/>
+      <c r="CO61" s="52"/>
+      <c r="CP61" s="52"/>
+      <c r="CQ61" s="52"/>
+      <c r="CR61" s="52"/>
+      <c r="CS61" s="58"/>
+      <c r="CT61" s="51">
         <v>2026</v>
       </c>
-      <c r="CU61" s="33"/>
-[...9 lines deleted...]
-      <c r="DE61" s="39"/>
+      <c r="CU61" s="52"/>
+      <c r="CV61" s="52"/>
+      <c r="CW61" s="52"/>
+      <c r="CX61" s="52"/>
+      <c r="CY61" s="52"/>
+      <c r="CZ61" s="52"/>
+      <c r="DA61" s="52"/>
+      <c r="DB61" s="52"/>
+      <c r="DC61" s="52"/>
+      <c r="DD61" s="52"/>
+      <c r="DE61" s="58"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="37"/>
+      <c r="A62" s="56"/>
       <c r="B62" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -35005,51 +35595,53 @@
       </c>
       <c r="CS63" s="7">
         <v>200525</v>
       </c>
       <c r="CT63" s="7">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="30">
         <v>25328.5</v>
       </c>
       <c r="CV63" s="30">
         <v>40731.800000000003</v>
       </c>
       <c r="CW63" s="30">
         <v>58016.2</v>
       </c>
       <c r="CX63" s="30">
         <v>75505.3</v>
       </c>
       <c r="CY63" s="30">
         <v>103046.39999999999</v>
       </c>
       <c r="CZ63" s="30">
         <v>122897.2</v>
       </c>
-      <c r="DA63" s="30"/>
+      <c r="DA63" s="30">
+        <v>142334.70000000001</v>
+      </c>
       <c r="DB63" s="30"/>
       <c r="DC63" s="30"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="13">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="13">
         <v>407.23587322544802</v>
       </c>
       <c r="D64" s="13">
         <v>619.616335520456</v>
       </c>
       <c r="E64" s="13">
         <v>881.85341718723237</v>
       </c>
       <c r="F64" s="13">
         <v>1225.6200303613159</v>
       </c>
       <c r="G64" s="13">
@@ -35324,51 +35916,53 @@
       </c>
       <c r="CS64" s="14">
         <v>10904.5</v>
       </c>
       <c r="CT64" s="31">
         <v>662.1</v>
       </c>
       <c r="CU64" s="31">
         <v>1235.9000000000001</v>
       </c>
       <c r="CV64" s="31">
         <v>2515.1999999999998</v>
       </c>
       <c r="CW64" s="31">
         <v>3466.9</v>
       </c>
       <c r="CX64" s="31">
         <v>4373.6000000000004</v>
       </c>
       <c r="CY64" s="31">
         <v>5121.2</v>
       </c>
       <c r="CZ64" s="31">
         <v>5944.6</v>
       </c>
-      <c r="DA64" s="31"/>
+      <c r="DA64" s="31">
+        <v>7075.9</v>
+      </c>
       <c r="DB64" s="31"/>
       <c r="DC64" s="31"/>
       <c r="DD64" s="14"/>
       <c r="DE64" s="14"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="16">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="16">
         <v>1103.899863769097</v>
       </c>
       <c r="D65" s="16">
         <v>1853.8366408051597</v>
       </c>
       <c r="E65" s="16">
         <v>2595.4985482335019</v>
       </c>
       <c r="F65" s="16">
         <v>3371.8884151697448</v>
       </c>
       <c r="G65" s="16">
@@ -35643,51 +36237,53 @@
       </c>
       <c r="CS65" s="14">
         <v>20961.099999999999</v>
       </c>
       <c r="CT65" s="31">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="31">
         <v>3473.1</v>
       </c>
       <c r="CV65" s="31">
         <v>5548.4</v>
       </c>
       <c r="CW65" s="31">
         <v>7569.4</v>
       </c>
       <c r="CX65" s="31">
         <v>9781.7999999999993</v>
       </c>
       <c r="CY65" s="31">
         <v>12256.2</v>
       </c>
       <c r="CZ65" s="31">
         <v>14448.3</v>
       </c>
-      <c r="DA65" s="31"/>
+      <c r="DA65" s="31">
+        <v>16976.3</v>
+      </c>
       <c r="DB65" s="31"/>
       <c r="DC65" s="31"/>
       <c r="DD65" s="14"/>
       <c r="DE65" s="14"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="16">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="16">
         <v>695.25643104994833</v>
       </c>
       <c r="D66" s="16">
         <v>1083.6691368526344</v>
       </c>
       <c r="E66" s="16">
         <v>1437.4750137167848</v>
       </c>
       <c r="F66" s="16">
         <v>1879.9446923230871</v>
       </c>
       <c r="G66" s="16">
@@ -35962,51 +36558,53 @@
       </c>
       <c r="CS66" s="14">
         <v>10283</v>
       </c>
       <c r="CT66" s="31">
         <v>460.7</v>
       </c>
       <c r="CU66" s="31">
         <v>1294.9000000000001</v>
       </c>
       <c r="CV66" s="31">
         <v>2208.1999999999998</v>
       </c>
       <c r="CW66" s="31">
         <v>2783.9</v>
       </c>
       <c r="CX66" s="31">
         <v>3696</v>
       </c>
       <c r="CY66" s="31">
         <v>5763</v>
       </c>
       <c r="CZ66" s="31">
         <v>7821.3</v>
       </c>
-      <c r="DA66" s="31"/>
+      <c r="DA66" s="31">
+        <v>8902.2999999999993</v>
+      </c>
       <c r="DB66" s="31"/>
       <c r="DC66" s="31"/>
       <c r="DD66" s="14"/>
       <c r="DE66" s="14"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="16">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="16">
         <v>731.38832910397184</v>
       </c>
       <c r="D67" s="16">
         <v>1092.9241640927376</v>
       </c>
       <c r="E67" s="16">
         <v>1874.8906637950768</v>
       </c>
       <c r="F67" s="16">
         <v>2691.4306752839175</v>
       </c>
       <c r="G67" s="16">
@@ -36281,51 +36879,53 @@
       </c>
       <c r="CS67" s="14">
         <v>10711</v>
       </c>
       <c r="CT67" s="31">
         <v>543.4</v>
       </c>
       <c r="CU67" s="31">
         <v>1296.5</v>
       </c>
       <c r="CV67" s="31">
         <v>1824.5</v>
       </c>
       <c r="CW67" s="31">
         <v>3290.3</v>
       </c>
       <c r="CX67" s="31">
         <v>4420.8</v>
       </c>
       <c r="CY67" s="31">
         <v>5670.4</v>
       </c>
       <c r="CZ67" s="31">
         <v>6633.2</v>
       </c>
-      <c r="DA67" s="31"/>
+      <c r="DA67" s="31">
+        <v>7955.7</v>
+      </c>
       <c r="DB67" s="31"/>
       <c r="DC67" s="31"/>
       <c r="DD67" s="14"/>
       <c r="DE67" s="14"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="16">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="16">
         <v>955.31801986887353</v>
       </c>
       <c r="D68" s="16">
         <v>1571.3160006445055</v>
       </c>
       <c r="E68" s="16">
         <v>2246.3416782996992</v>
       </c>
       <c r="F68" s="16">
         <v>3191.6806208330327</v>
       </c>
       <c r="G68" s="16">
@@ -36600,51 +37200,53 @@
       </c>
       <c r="CS68" s="14">
         <v>20622.900000000001</v>
       </c>
       <c r="CT68" s="31">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="31">
         <v>1977.8</v>
       </c>
       <c r="CV68" s="31">
         <v>2958.8</v>
       </c>
       <c r="CW68" s="31">
         <v>4097.3</v>
       </c>
       <c r="CX68" s="31">
         <v>5557.4</v>
       </c>
       <c r="CY68" s="31">
         <v>8009.6</v>
       </c>
       <c r="CZ68" s="31">
         <v>9743.5</v>
       </c>
-      <c r="DA68" s="31"/>
+      <c r="DA68" s="31">
+        <v>11547.1</v>
+      </c>
       <c r="DB68" s="31"/>
       <c r="DC68" s="31"/>
       <c r="DD68" s="14"/>
       <c r="DE68" s="14"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="16">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="16">
         <v>1088.8129292775977</v>
       </c>
       <c r="D69" s="16">
         <v>1600.8740779743075</v>
       </c>
       <c r="E69" s="16">
         <v>2235.186621815245</v>
       </c>
       <c r="F69" s="16">
         <v>2853.8153666464405</v>
       </c>
       <c r="G69" s="16">
@@ -36919,51 +37521,53 @@
       </c>
       <c r="CS69" s="14">
         <v>9669.6</v>
       </c>
       <c r="CT69" s="31">
         <v>838.3</v>
       </c>
       <c r="CU69" s="31">
         <v>1354.4</v>
       </c>
       <c r="CV69" s="31">
         <v>2027.5</v>
       </c>
       <c r="CW69" s="31">
         <v>2869.3</v>
       </c>
       <c r="CX69" s="31">
         <v>3568.3</v>
       </c>
       <c r="CY69" s="31">
         <v>4987.2</v>
       </c>
       <c r="CZ69" s="31">
         <v>5761.9</v>
       </c>
-      <c r="DA69" s="31"/>
+      <c r="DA69" s="31">
+        <v>6433.9</v>
+      </c>
       <c r="DB69" s="31"/>
       <c r="DC69" s="31"/>
       <c r="DD69" s="14"/>
       <c r="DE69" s="14"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="16">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="16">
         <v>1052.3802763966241</v>
       </c>
       <c r="D70" s="16">
         <v>1649.3308674559134</v>
       </c>
       <c r="E70" s="16">
         <v>2386.0040837496385</v>
       </c>
       <c r="F70" s="16">
         <v>3066.4050577114822</v>
       </c>
       <c r="G70" s="16">
@@ -37238,51 +37842,53 @@
       </c>
       <c r="CS70" s="14">
         <v>15401.7</v>
       </c>
       <c r="CT70" s="31">
         <v>828</v>
       </c>
       <c r="CU70" s="31">
         <v>1927.6</v>
       </c>
       <c r="CV70" s="31">
         <v>3034.6</v>
       </c>
       <c r="CW70" s="31">
         <v>4483.2</v>
       </c>
       <c r="CX70" s="31">
         <v>5775.1</v>
       </c>
       <c r="CY70" s="31">
         <v>7793.4</v>
       </c>
       <c r="CZ70" s="31">
         <v>9311.2000000000007</v>
       </c>
-      <c r="DA70" s="31"/>
+      <c r="DA70" s="31">
+        <v>11051</v>
+      </c>
       <c r="DB70" s="31"/>
       <c r="DC70" s="31"/>
       <c r="DD70" s="14"/>
       <c r="DE70" s="14"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="13">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="13">
         <v>1048.2829170118493</v>
       </c>
       <c r="D71" s="13">
         <v>1616.4378207060172</v>
       </c>
       <c r="E71" s="13">
         <v>2271.6676361495206</v>
       </c>
       <c r="F71" s="13">
         <v>3070.543342243152</v>
       </c>
       <c r="G71" s="13">
@@ -37557,51 +38163,53 @@
       </c>
       <c r="CS71" s="14">
         <v>11149.5</v>
       </c>
       <c r="CT71" s="31">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="31">
         <v>1317.4</v>
       </c>
       <c r="CV71" s="31">
         <v>1937.6</v>
       </c>
       <c r="CW71" s="31">
         <v>2880.6</v>
       </c>
       <c r="CX71" s="31">
         <v>3875.4</v>
       </c>
       <c r="CY71" s="31">
         <v>6792.4</v>
       </c>
       <c r="CZ71" s="31">
         <v>7877</v>
       </c>
-      <c r="DA71" s="31"/>
+      <c r="DA71" s="31">
+        <v>9275.2999999999993</v>
+      </c>
       <c r="DB71" s="31"/>
       <c r="DC71" s="31"/>
       <c r="DD71" s="14"/>
       <c r="DE71" s="14"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="16">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="16">
         <v>886.85241683646041</v>
       </c>
       <c r="D72" s="16">
         <v>1571.2353347346479</v>
       </c>
       <c r="E72" s="16">
         <v>1916.2358334037449</v>
       </c>
       <c r="F72" s="16">
         <v>2477.4381546842628</v>
       </c>
       <c r="G72" s="16">
@@ -37876,51 +38484,53 @@
       </c>
       <c r="CS72" s="14">
         <v>9579.4</v>
       </c>
       <c r="CT72" s="31">
         <v>458.9</v>
       </c>
       <c r="CU72" s="31">
         <v>1317.6</v>
       </c>
       <c r="CV72" s="31">
         <v>2157.8000000000002</v>
       </c>
       <c r="CW72" s="31">
         <v>2683.9</v>
       </c>
       <c r="CX72" s="31">
         <v>3360.6</v>
       </c>
       <c r="CY72" s="31">
         <v>4415</v>
       </c>
       <c r="CZ72" s="31">
         <v>5559.1</v>
       </c>
-      <c r="DA72" s="31"/>
+      <c r="DA72" s="31">
+        <v>6750.8</v>
+      </c>
       <c r="DB72" s="31"/>
       <c r="DC72" s="31"/>
       <c r="DD72" s="14"/>
       <c r="DE72" s="14"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="16">
         <v>818.34434719193098</v>
       </c>
       <c r="D73" s="16">
         <v>1507.1688048004708</v>
       </c>
       <c r="E73" s="16">
         <v>1847.9499432288117</v>
       </c>
       <c r="F73" s="16">
         <v>2706.4933243139203</v>
       </c>
       <c r="G73" s="16">
@@ -38195,51 +38805,53 @@
       </c>
       <c r="CS73" s="14">
         <v>16989.5</v>
       </c>
       <c r="CT73" s="31">
         <v>408.3</v>
       </c>
       <c r="CU73" s="31">
         <v>1172.3</v>
       </c>
       <c r="CV73" s="31">
         <v>2408.6</v>
       </c>
       <c r="CW73" s="31">
         <v>4306.5</v>
       </c>
       <c r="CX73" s="31">
         <v>5445.5</v>
       </c>
       <c r="CY73" s="31">
         <v>7965.2</v>
       </c>
       <c r="CZ73" s="31">
         <v>8438.7999999999993</v>
       </c>
-      <c r="DA73" s="31"/>
+      <c r="DA73" s="31">
+        <v>9198.7000000000007</v>
+      </c>
       <c r="DB73" s="31"/>
       <c r="DC73" s="31"/>
       <c r="DD73" s="14"/>
       <c r="DE73" s="14"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B74" s="16">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="14">
         <v>2294.9777856854025</v>
       </c>
       <c r="D74" s="14">
         <v>3812.7683999022688</v>
       </c>
       <c r="E74" s="14">
         <v>5466.5925867241231</v>
       </c>
       <c r="F74" s="14">
         <v>7151.1194626576334</v>
       </c>
       <c r="G74" s="14">
@@ -38514,51 +39126,53 @@
       </c>
       <c r="CS74" s="14">
         <v>40801.9</v>
       </c>
       <c r="CT74" s="31">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="31">
         <v>5804.9</v>
       </c>
       <c r="CV74" s="31">
         <v>9204.6</v>
       </c>
       <c r="CW74" s="31">
         <v>12892.2</v>
       </c>
       <c r="CX74" s="31">
         <v>16795.599999999999</v>
       </c>
       <c r="CY74" s="31">
         <v>21102.9</v>
       </c>
       <c r="CZ74" s="31">
         <v>25845.200000000001</v>
       </c>
-      <c r="DA74" s="31"/>
+      <c r="DA74" s="31">
+        <v>29670.6</v>
+      </c>
       <c r="DB74" s="31"/>
       <c r="DC74" s="31"/>
       <c r="DD74" s="14"/>
       <c r="DE74" s="14"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B75" s="16">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="14">
         <v>755.27063425970402</v>
       </c>
       <c r="D75" s="14">
         <v>1166.5828767991829</v>
       </c>
       <c r="E75" s="14">
         <v>1592.0839919672121</v>
       </c>
       <c r="F75" s="14">
         <v>2103.2400961265685</v>
       </c>
       <c r="G75" s="14">
@@ -38833,51 +39447,53 @@
       </c>
       <c r="CS75" s="14">
         <v>8694.9</v>
       </c>
       <c r="CT75" s="31">
         <v>484.3</v>
       </c>
       <c r="CU75" s="31">
         <v>1168.5</v>
       </c>
       <c r="CV75" s="31">
         <v>1773.2</v>
       </c>
       <c r="CW75" s="31">
         <v>2402.4</v>
       </c>
       <c r="CX75" s="31">
         <v>3021.4</v>
       </c>
       <c r="CY75" s="31">
         <v>4398.2</v>
       </c>
       <c r="CZ75" s="31">
         <v>5383.1</v>
       </c>
-      <c r="DA75" s="31"/>
+      <c r="DA75" s="31">
+        <v>5973.2</v>
+      </c>
       <c r="DB75" s="31"/>
       <c r="DC75" s="31"/>
       <c r="DD75" s="14"/>
       <c r="DE75" s="14"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B76" s="14">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="14">
         <v>1487.1963424260939</v>
       </c>
       <c r="D76" s="14">
         <v>2164.2591632745343</v>
       </c>
       <c r="E76" s="14">
         <v>2763.4136509158479</v>
       </c>
       <c r="F76" s="14">
         <v>3778.8049868912449</v>
       </c>
       <c r="G76" s="14">
@@ -39152,51 +39768,53 @@
       </c>
       <c r="CS76" s="14">
         <v>14756.2</v>
       </c>
       <c r="CT76" s="31">
         <v>911.8</v>
       </c>
       <c r="CU76" s="31">
         <v>1987.8</v>
       </c>
       <c r="CV76" s="31">
         <v>3133</v>
       </c>
       <c r="CW76" s="31">
         <v>4290.3</v>
       </c>
       <c r="CX76" s="31">
         <v>5834.2</v>
       </c>
       <c r="CY76" s="31">
         <v>8771.4</v>
       </c>
       <c r="CZ76" s="31">
         <v>10130.1</v>
       </c>
-      <c r="DA76" s="31"/>
+      <c r="DA76" s="31">
+        <v>11524</v>
+      </c>
       <c r="DB76" s="31"/>
       <c r="DC76" s="31"/>
       <c r="DD76" s="14"/>
       <c r="DE76" s="14"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
@@ -39441,51 +40059,53 @@
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B42:M42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>