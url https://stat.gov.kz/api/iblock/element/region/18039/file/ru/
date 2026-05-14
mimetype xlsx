--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1067" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="41">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
@@ -9769,64 +9769,64 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
@@ -18813,65 +18813,65 @@
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="9.7109375" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="9.7109375" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L3" s="39"/>
       <c r="M3" s="39"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
@@ -18951,51 +18951,51 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="5"/>
       <c r="CQ3" s="39" t="s">
         <v>0</v>
       </c>
       <c r="CR3" s="39"/>
       <c r="CS3" s="39"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD3" s="39"/>
       <c r="DE3" s="39"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="40"/>
       <c r="B4" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="37"/>
       <c r="V4" s="37"/>
@@ -19080,51 +19080,51 @@
       <c r="CK4" s="37"/>
       <c r="CL4" s="37"/>
       <c r="CM4" s="37"/>
       <c r="CN4" s="37"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="38"/>
       <c r="CT4" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU4" s="37"/>
       <c r="CV4" s="37"/>
       <c r="CW4" s="37"/>
       <c r="CX4" s="37"/>
       <c r="CY4" s="37"/>
       <c r="CZ4" s="37"/>
       <c r="DA4" s="37"/>
       <c r="DB4" s="37"/>
       <c r="DC4" s="37"/>
       <c r="DD4" s="37"/>
       <c r="DE4" s="38"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19707,51 +19707,53 @@
       </c>
       <c r="CO6" s="15">
         <v>47163.199999999997</v>
       </c>
       <c r="CP6" s="15">
         <v>155956.6</v>
       </c>
       <c r="CQ6" s="15">
         <v>97616</v>
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="9">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="34">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="34">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="34">
         <v>16853.8</v>
       </c>
-      <c r="CW6" s="34"/>
+      <c r="CW6" s="34">
+        <v>18470.3</v>
+      </c>
       <c r="CX6" s="34"/>
       <c r="CY6" s="34"/>
       <c r="CZ6" s="34"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="15"/>
       <c r="DC6" s="15"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
@@ -20018,51 +20020,53 @@
       </c>
       <c r="CO7" s="35">
         <v>2673.85</v>
       </c>
       <c r="CP7" s="35">
         <v>10168.4</v>
       </c>
       <c r="CQ7" s="35">
         <v>5814.8</v>
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="19">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="35">
         <v>792.6</v>
       </c>
       <c r="CU7" s="35">
         <v>748.9</v>
       </c>
       <c r="CV7" s="35">
         <v>1366.2</v>
       </c>
-      <c r="CW7" s="35"/>
+      <c r="CW7" s="35">
+        <v>1078.8</v>
+      </c>
       <c r="CX7" s="35"/>
       <c r="CY7" s="35"/>
       <c r="CZ7" s="35"/>
       <c r="DA7" s="35"/>
       <c r="DB7" s="35"/>
       <c r="DC7" s="35"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
@@ -20329,51 +20333,53 @@
       </c>
       <c r="CO8" s="35">
         <v>4646.34</v>
       </c>
       <c r="CP8" s="35">
         <v>23131.5</v>
       </c>
       <c r="CQ8" s="35">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="19">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="35">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="35">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="35">
         <v>2167</v>
       </c>
-      <c r="CW8" s="35"/>
+      <c r="CW8" s="35">
+        <v>2162</v>
+      </c>
       <c r="CX8" s="35"/>
       <c r="CY8" s="35"/>
       <c r="CZ8" s="35"/>
       <c r="DA8" s="35"/>
       <c r="DB8" s="35"/>
       <c r="DC8" s="35"/>
       <c r="DD8" s="19"/>
       <c r="DE8" s="19"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
@@ -20640,51 +20646,53 @@
       </c>
       <c r="CO9" s="35">
         <v>2402.0700000000002</v>
       </c>
       <c r="CP9" s="35">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ9" s="35">
         <v>6206</v>
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="19">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="35">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="35">
         <v>2008</v>
       </c>
       <c r="CV9" s="35">
         <v>1893.6</v>
       </c>
-      <c r="CW9" s="35"/>
+      <c r="CW9" s="35">
+        <v>1359.3</v>
+      </c>
       <c r="CX9" s="35"/>
       <c r="CY9" s="35"/>
       <c r="CZ9" s="35"/>
       <c r="DA9" s="35"/>
       <c r="DB9" s="35"/>
       <c r="DC9" s="35"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
@@ -20951,51 +20959,53 @@
       </c>
       <c r="CO10" s="35">
         <v>2795.23</v>
       </c>
       <c r="CP10" s="35">
         <v>12452.6</v>
       </c>
       <c r="CQ10" s="35">
         <v>6955.5</v>
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="19">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="35">
         <v>554.4</v>
       </c>
       <c r="CU10" s="35">
         <v>764.1</v>
       </c>
       <c r="CV10" s="35">
         <v>539</v>
       </c>
-      <c r="CW10" s="35"/>
+      <c r="CW10" s="35">
+        <v>1434</v>
+      </c>
       <c r="CX10" s="35"/>
       <c r="CY10" s="35"/>
       <c r="CZ10" s="35"/>
       <c r="DA10" s="35"/>
       <c r="DB10" s="35"/>
       <c r="DC10" s="35"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
@@ -21262,51 +21272,53 @@
       </c>
       <c r="CO11" s="35">
         <v>2416.34</v>
       </c>
       <c r="CP11" s="35">
         <v>2821.9</v>
       </c>
       <c r="CQ11" s="35">
         <v>3161.8</v>
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="19">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="35">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="35">
         <v>795</v>
       </c>
       <c r="CV11" s="35">
         <v>1055.9000000000001</v>
       </c>
-      <c r="CW11" s="35"/>
+      <c r="CW11" s="35">
+        <v>1176.9000000000001</v>
+      </c>
       <c r="CX11" s="35"/>
       <c r="CY11" s="35"/>
       <c r="CZ11" s="35"/>
       <c r="DA11" s="35"/>
       <c r="DB11" s="35"/>
       <c r="DC11" s="35"/>
       <c r="DD11" s="19"/>
       <c r="DE11" s="19"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
@@ -21573,51 +21585,53 @@
       </c>
       <c r="CO12" s="35">
         <v>2027.29</v>
       </c>
       <c r="CP12" s="35">
         <v>10468.4</v>
       </c>
       <c r="CQ12" s="35">
         <v>11836.6</v>
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="19">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="35">
         <v>841.1</v>
       </c>
       <c r="CU12" s="35">
         <v>518.9</v>
       </c>
       <c r="CV12" s="35">
         <v>678.7</v>
       </c>
-      <c r="CW12" s="35"/>
+      <c r="CW12" s="35">
+        <v>845.6</v>
+      </c>
       <c r="CX12" s="35"/>
       <c r="CY12" s="35"/>
       <c r="CZ12" s="35"/>
       <c r="DA12" s="35"/>
       <c r="DB12" s="35"/>
       <c r="DC12" s="35"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
@@ -21884,51 +21898,53 @@
       </c>
       <c r="CO13" s="35">
         <v>7441.58</v>
       </c>
       <c r="CP13" s="35">
         <v>11298.7</v>
       </c>
       <c r="CQ13" s="35">
         <v>14454.9</v>
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="19">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="35">
         <v>828.2</v>
       </c>
       <c r="CU13" s="35">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="35">
         <v>1107.5</v>
       </c>
-      <c r="CW13" s="35"/>
+      <c r="CW13" s="35">
+        <v>1449.4</v>
+      </c>
       <c r="CX13" s="35"/>
       <c r="CY13" s="35"/>
       <c r="CZ13" s="35"/>
       <c r="DA13" s="35"/>
       <c r="DB13" s="35"/>
       <c r="DC13" s="35"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
@@ -22195,51 +22211,53 @@
       </c>
       <c r="CO14" s="35">
         <v>2819.99</v>
       </c>
       <c r="CP14" s="35">
         <v>11346.1</v>
       </c>
       <c r="CQ14" s="35">
         <v>8741.5</v>
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="19">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="35">
         <v>588.1</v>
       </c>
       <c r="CU14" s="35">
         <v>740.1</v>
       </c>
       <c r="CV14" s="35">
         <v>628.20000000000005</v>
       </c>
-      <c r="CW14" s="35"/>
+      <c r="CW14" s="35">
+        <v>936.5</v>
+      </c>
       <c r="CX14" s="35"/>
       <c r="CY14" s="35"/>
       <c r="CZ14" s="35"/>
       <c r="DA14" s="35"/>
       <c r="DB14" s="35"/>
       <c r="DC14" s="35"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
@@ -22506,51 +22524,53 @@
       </c>
       <c r="CO15" s="35">
         <v>3255.9</v>
       </c>
       <c r="CP15" s="35">
         <v>13363.1</v>
       </c>
       <c r="CQ15" s="35">
         <v>5062.5</v>
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="19">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="35">
         <v>489.2</v>
       </c>
       <c r="CU15" s="35">
         <v>888.9</v>
       </c>
       <c r="CV15" s="35">
         <v>870.5</v>
       </c>
-      <c r="CW15" s="35"/>
+      <c r="CW15" s="35">
+        <v>449.4</v>
+      </c>
       <c r="CX15" s="35"/>
       <c r="CY15" s="35"/>
       <c r="CZ15" s="35"/>
       <c r="DA15" s="35"/>
       <c r="DB15" s="35"/>
       <c r="DC15" s="35"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
@@ -22817,51 +22837,53 @@
       </c>
       <c r="CO16" s="35">
         <v>1991.44</v>
       </c>
       <c r="CP16" s="35">
         <v>3716.4</v>
       </c>
       <c r="CQ16" s="35">
         <v>2800.2</v>
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="19">
         <v>1377</v>
       </c>
       <c r="CT16" s="35">
         <v>408.7</v>
       </c>
       <c r="CU16" s="35">
         <v>764.3</v>
       </c>
       <c r="CV16" s="35">
         <v>1236.7</v>
       </c>
-      <c r="CW16" s="35"/>
+      <c r="CW16" s="35">
+        <v>1965.3</v>
+      </c>
       <c r="CX16" s="35"/>
       <c r="CY16" s="35"/>
       <c r="CZ16" s="35"/>
       <c r="DA16" s="35"/>
       <c r="DB16" s="35"/>
       <c r="DC16" s="35"/>
       <c r="DD16" s="19"/>
       <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
@@ -23128,51 +23150,53 @@
       </c>
       <c r="CO17" s="35">
         <v>8559.11</v>
       </c>
       <c r="CP17" s="35">
         <v>26188</v>
       </c>
       <c r="CQ17" s="35">
         <v>11360.2</v>
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="35">
         <v>3405.4</v>
       </c>
-      <c r="CW17" s="35"/>
+      <c r="CW17" s="35">
+        <v>3689.2</v>
+      </c>
       <c r="CX17" s="35"/>
       <c r="CY17" s="35"/>
       <c r="CZ17" s="35"/>
       <c r="DA17" s="35"/>
       <c r="DB17" s="35"/>
       <c r="DC17" s="35"/>
       <c r="DD17" s="19"/>
       <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
@@ -23439,51 +23463,53 @@
       </c>
       <c r="CO18" s="35">
         <v>2465.11</v>
       </c>
       <c r="CP18" s="35">
         <v>12616.4</v>
       </c>
       <c r="CQ18" s="35">
         <v>7050.4</v>
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="19">
         <v>3342</v>
       </c>
       <c r="CT18" s="35">
         <v>493.4</v>
       </c>
       <c r="CU18" s="35">
         <v>693.3</v>
       </c>
       <c r="CV18" s="35">
         <v>613.9</v>
       </c>
-      <c r="CW18" s="35"/>
+      <c r="CW18" s="35">
+        <v>699.7</v>
+      </c>
       <c r="CX18" s="35"/>
       <c r="CY18" s="35"/>
       <c r="CZ18" s="35"/>
       <c r="DA18" s="35"/>
       <c r="DB18" s="35"/>
       <c r="DC18" s="35"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
@@ -23750,76 +23776,78 @@
       </c>
       <c r="CO19" s="35">
         <v>3668.95</v>
       </c>
       <c r="CP19" s="35">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ19" s="35">
         <v>5605</v>
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="19">
         <v>10504</v>
       </c>
       <c r="CT19" s="35">
         <v>977.1</v>
       </c>
       <c r="CU19" s="35">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="35">
         <v>1291.2</v>
       </c>
-      <c r="CW19" s="35"/>
+      <c r="CW19" s="35">
+        <v>1224.2</v>
+      </c>
       <c r="CX19" s="35"/>
       <c r="CY19" s="35"/>
       <c r="CZ19" s="35"/>
       <c r="DA19" s="35"/>
       <c r="DB19" s="35"/>
       <c r="DC19" s="35"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="44"/>
-[...10 lines deleted...]
-      <c r="M20" s="44"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="42"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
@@ -23899,51 +23927,51 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="41"/>
+      <c r="A22" s="40"/>
       <c r="B22" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
       <c r="N22" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="37"/>
       <c r="P22" s="37"/>
       <c r="Q22" s="37"/>
       <c r="R22" s="37"/>
       <c r="S22" s="37"/>
       <c r="T22" s="37"/>
       <c r="U22" s="37"/>
       <c r="V22" s="37"/>
@@ -24028,51 +24056,51 @@
       <c r="CK22" s="37"/>
       <c r="CL22" s="37"/>
       <c r="CM22" s="37"/>
       <c r="CN22" s="37"/>
       <c r="CO22" s="37"/>
       <c r="CP22" s="37"/>
       <c r="CQ22" s="37"/>
       <c r="CR22" s="37"/>
       <c r="CS22" s="38"/>
       <c r="CT22" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU22" s="37"/>
       <c r="CV22" s="37"/>
       <c r="CW22" s="37"/>
       <c r="CX22" s="37"/>
       <c r="CY22" s="37"/>
       <c r="CZ22" s="37"/>
       <c r="DA22" s="37"/>
       <c r="DB22" s="37"/>
       <c r="DC22" s="37"/>
       <c r="DD22" s="37"/>
       <c r="DE22" s="38"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="42"/>
+      <c r="A23" s="41"/>
       <c r="B23" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24655,51 +24683,53 @@
       </c>
       <c r="CO24" s="15">
         <v>46934.2</v>
       </c>
       <c r="CP24" s="15">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="15">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="9">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="34">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="34">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="34">
         <v>16495.400000000001</v>
       </c>
-      <c r="CW24" s="34"/>
+      <c r="CW24" s="34">
+        <v>18311.099999999999</v>
+      </c>
       <c r="CX24" s="34"/>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="34"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="15"/>
       <c r="DC24" s="15"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
@@ -24966,51 +24996,53 @@
       </c>
       <c r="CO25" s="35">
         <v>2638.6</v>
       </c>
       <c r="CP25" s="35">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="35">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="19">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="35">
         <v>757.4</v>
       </c>
       <c r="CU25" s="35">
         <v>713.7</v>
       </c>
       <c r="CV25" s="35">
         <v>1344.7</v>
       </c>
-      <c r="CW25" s="35"/>
+      <c r="CW25" s="35">
+        <v>1092.2</v>
+      </c>
       <c r="CX25" s="35"/>
       <c r="CY25" s="35"/>
       <c r="CZ25" s="35"/>
       <c r="DA25" s="35"/>
       <c r="DB25" s="35"/>
       <c r="DC25" s="35"/>
       <c r="DD25" s="19"/>
       <c r="DE25" s="19"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
@@ -25277,51 +25309,53 @@
       </c>
       <c r="CO26" s="35">
         <v>4600.5</v>
       </c>
       <c r="CP26" s="35">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="35">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="19">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="35">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="35">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="35">
         <v>2121.1</v>
       </c>
-      <c r="CW26" s="35"/>
+      <c r="CW26" s="35">
+        <v>2153.5</v>
+      </c>
       <c r="CX26" s="35"/>
       <c r="CY26" s="35"/>
       <c r="CZ26" s="35"/>
       <c r="DA26" s="35"/>
       <c r="DB26" s="35"/>
       <c r="DC26" s="35"/>
       <c r="DD26" s="19"/>
       <c r="DE26" s="19"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
@@ -25588,51 +25622,53 @@
       </c>
       <c r="CO27" s="35">
         <v>2396.8000000000002</v>
       </c>
       <c r="CP27" s="35">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="35">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="19">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="35">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="35">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="35">
         <v>1888.5</v>
       </c>
-      <c r="CW27" s="35"/>
+      <c r="CW27" s="35">
+        <v>1328</v>
+      </c>
       <c r="CX27" s="35"/>
       <c r="CY27" s="35"/>
       <c r="CZ27" s="35"/>
       <c r="DA27" s="35"/>
       <c r="DB27" s="35"/>
       <c r="DC27" s="35"/>
       <c r="DD27" s="19"/>
       <c r="DE27" s="19"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
@@ -25899,51 +25935,53 @@
       </c>
       <c r="CO28" s="35">
         <v>2784.2</v>
       </c>
       <c r="CP28" s="35">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="35">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="19">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="35">
         <v>543.4</v>
       </c>
       <c r="CU28" s="35">
         <v>753.1</v>
       </c>
       <c r="CV28" s="35">
         <v>528</v>
       </c>
-      <c r="CW28" s="35"/>
+      <c r="CW28" s="35">
+        <v>1465.8</v>
+      </c>
       <c r="CX28" s="35"/>
       <c r="CY28" s="35"/>
       <c r="CZ28" s="35"/>
       <c r="DA28" s="35"/>
       <c r="DB28" s="35"/>
       <c r="DC28" s="35"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
@@ -26210,51 +26248,53 @@
       </c>
       <c r="CO29" s="35">
         <v>2398.1999999999998</v>
       </c>
       <c r="CP29" s="35">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="35">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="19">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="35">
         <v>776.8</v>
       </c>
       <c r="CV29" s="35">
         <v>981.1</v>
       </c>
-      <c r="CW29" s="35"/>
+      <c r="CW29" s="35">
+        <v>1138.5</v>
+      </c>
       <c r="CX29" s="35"/>
       <c r="CY29" s="35"/>
       <c r="CZ29" s="35"/>
       <c r="DA29" s="35"/>
       <c r="DB29" s="35"/>
       <c r="DC29" s="35"/>
       <c r="DD29" s="19"/>
       <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
@@ -26521,51 +26561,53 @@
       </c>
       <c r="CO30" s="35">
         <v>2024.4</v>
       </c>
       <c r="CP30" s="35">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="35">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="19">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="35">
         <v>838.3</v>
       </c>
       <c r="CU30" s="35">
         <v>516.1</v>
       </c>
       <c r="CV30" s="35">
         <v>673.1</v>
       </c>
-      <c r="CW30" s="35"/>
+      <c r="CW30" s="35">
+        <v>841.8</v>
+      </c>
       <c r="CX30" s="35"/>
       <c r="CY30" s="35"/>
       <c r="CZ30" s="35"/>
       <c r="DA30" s="35"/>
       <c r="DB30" s="35"/>
       <c r="DC30" s="35"/>
       <c r="DD30" s="19"/>
       <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
@@ -26832,51 +26874,53 @@
       </c>
       <c r="CO31" s="35">
         <v>7441.3</v>
       </c>
       <c r="CP31" s="35">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="35">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="19">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="35">
         <v>828</v>
       </c>
       <c r="CU31" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="35">
         <v>1107</v>
       </c>
-      <c r="CW31" s="35"/>
+      <c r="CW31" s="35">
+        <v>1448.6</v>
+      </c>
       <c r="CX31" s="35"/>
       <c r="CY31" s="35"/>
       <c r="CZ31" s="35"/>
       <c r="DA31" s="35"/>
       <c r="DB31" s="35"/>
       <c r="DC31" s="35"/>
       <c r="DD31" s="19"/>
       <c r="DE31" s="19"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
@@ -27143,51 +27187,53 @@
       </c>
       <c r="CO32" s="35">
         <v>2814.6</v>
       </c>
       <c r="CP32" s="35">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="35">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="19">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="35">
         <v>734.7</v>
       </c>
       <c r="CV32" s="35">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW32" s="35"/>
+      <c r="CW32" s="35">
+        <v>943</v>
+      </c>
       <c r="CX32" s="35"/>
       <c r="CY32" s="35"/>
       <c r="CZ32" s="35"/>
       <c r="DA32" s="35"/>
       <c r="DB32" s="35"/>
       <c r="DC32" s="35"/>
       <c r="DD32" s="19"/>
       <c r="DE32" s="19"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
@@ -27454,51 +27500,53 @@
       </c>
       <c r="CO33" s="35">
         <v>3225.6</v>
       </c>
       <c r="CP33" s="35">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="35">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="19">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="35">
         <v>458.9</v>
       </c>
       <c r="CU33" s="35">
         <v>858.6</v>
       </c>
       <c r="CV33" s="35">
         <v>840.2</v>
       </c>
-      <c r="CW33" s="35"/>
+      <c r="CW33" s="35">
+        <v>526.1</v>
+      </c>
       <c r="CX33" s="35"/>
       <c r="CY33" s="35"/>
       <c r="CZ33" s="35"/>
       <c r="DA33" s="35"/>
       <c r="DB33" s="35"/>
       <c r="DC33" s="35"/>
       <c r="DD33" s="19"/>
       <c r="DE33" s="19"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
@@ -27765,51 +27813,53 @@
       </c>
       <c r="CO34" s="35">
         <v>1991.1</v>
       </c>
       <c r="CP34" s="35">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="35">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="19">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="35">
         <v>408.3</v>
       </c>
       <c r="CU34" s="35">
         <v>763.9</v>
       </c>
       <c r="CV34" s="35">
         <v>1236.3</v>
       </c>
-      <c r="CW34" s="35"/>
+      <c r="CW34" s="35">
+        <v>1898</v>
+      </c>
       <c r="CX34" s="35"/>
       <c r="CY34" s="35"/>
       <c r="CZ34" s="35"/>
       <c r="DA34" s="35"/>
       <c r="DB34" s="35"/>
       <c r="DC34" s="35"/>
       <c r="DD34" s="19"/>
       <c r="DE34" s="19"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
@@ -28076,51 +28126,53 @@
       </c>
       <c r="CO35" s="35">
         <v>8559.1</v>
       </c>
       <c r="CP35" s="35">
         <v>26188</v>
       </c>
       <c r="CQ35" s="35">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="35">
         <v>3405.4</v>
       </c>
-      <c r="CW35" s="35"/>
+      <c r="CW35" s="35">
+        <v>3689.2</v>
+      </c>
       <c r="CX35" s="35"/>
       <c r="CY35" s="35"/>
       <c r="CZ35" s="35"/>
       <c r="DA35" s="35"/>
       <c r="DB35" s="35"/>
       <c r="DC35" s="35"/>
       <c r="DD35" s="19"/>
       <c r="DE35" s="19"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
@@ -28387,51 +28439,53 @@
       </c>
       <c r="CO36" s="35">
         <v>2456</v>
       </c>
       <c r="CP36" s="35">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="35">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="19">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="35">
         <v>484.3</v>
       </c>
       <c r="CU36" s="35">
         <v>684.2</v>
       </c>
       <c r="CV36" s="35">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW36" s="35"/>
+      <c r="CW36" s="35">
+        <v>629.20000000000005</v>
+      </c>
       <c r="CX36" s="35"/>
       <c r="CY36" s="35"/>
       <c r="CZ36" s="35"/>
       <c r="DA36" s="35"/>
       <c r="DB36" s="35"/>
       <c r="DC36" s="35"/>
       <c r="DD36" s="19"/>
       <c r="DE36" s="19"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
@@ -28698,76 +28752,78 @@
       </c>
       <c r="CO37" s="35">
         <v>3603.7</v>
       </c>
       <c r="CP37" s="35">
         <v>8871</v>
       </c>
       <c r="CQ37" s="35">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="19">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="35">
         <v>911.8</v>
       </c>
       <c r="CU37" s="35">
         <v>1076</v>
       </c>
       <c r="CV37" s="35">
         <v>1145.2</v>
       </c>
-      <c r="CW37" s="35"/>
+      <c r="CW37" s="35">
+        <v>1157.3</v>
+      </c>
       <c r="CX37" s="35"/>
       <c r="CY37" s="35"/>
       <c r="CZ37" s="35"/>
       <c r="DA37" s="35"/>
       <c r="DB37" s="35"/>
       <c r="DC37" s="35"/>
       <c r="DD37" s="19"/>
       <c r="DE37" s="19"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="40" t="s">
+      <c r="A40" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="40"/>
-[...10 lines deleted...]
-      <c r="M40" s="40"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
@@ -28847,51 +28903,51 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="5"/>
       <c r="DC41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="41"/>
+      <c r="A42" s="40"/>
       <c r="B42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="38"/>
       <c r="N42" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="37"/>
       <c r="P42" s="37"/>
       <c r="Q42" s="37"/>
       <c r="R42" s="37"/>
       <c r="S42" s="37"/>
       <c r="T42" s="37"/>
       <c r="U42" s="37"/>
       <c r="V42" s="37"/>
@@ -28976,51 +29032,51 @@
       <c r="CK42" s="37"/>
       <c r="CL42" s="37"/>
       <c r="CM42" s="37"/>
       <c r="CN42" s="37"/>
       <c r="CO42" s="37"/>
       <c r="CP42" s="37"/>
       <c r="CQ42" s="37"/>
       <c r="CR42" s="37"/>
       <c r="CS42" s="38"/>
       <c r="CT42" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU42" s="37"/>
       <c r="CV42" s="37"/>
       <c r="CW42" s="37"/>
       <c r="CX42" s="37"/>
       <c r="CY42" s="37"/>
       <c r="CZ42" s="37"/>
       <c r="DA42" s="37"/>
       <c r="DB42" s="37"/>
       <c r="DC42" s="37"/>
       <c r="DD42" s="37"/>
       <c r="DE42" s="38"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="42"/>
+      <c r="A43" s="41"/>
       <c r="B43" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29603,51 +29659,53 @@
       </c>
       <c r="CO44" s="15">
         <v>29588.7</v>
       </c>
       <c r="CP44" s="15">
         <v>138394.9</v>
       </c>
       <c r="CQ44" s="15">
         <v>77922</v>
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="9">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="34">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="34">
         <v>1412</v>
       </c>
       <c r="CV44" s="34">
         <v>1092.2</v>
       </c>
-      <c r="CW44" s="34"/>
+      <c r="CW44" s="34">
+        <v>1026.8</v>
+      </c>
       <c r="CX44" s="34"/>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="34"/>
       <c r="DA44" s="15"/>
       <c r="DB44" s="15"/>
       <c r="DC44" s="15"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
@@ -29914,51 +29972,53 @@
       </c>
       <c r="CO45" s="35">
         <v>1849.8</v>
       </c>
       <c r="CP45" s="35">
         <v>9108.1</v>
       </c>
       <c r="CQ45" s="35">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="19">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="35">
         <v>95.2</v>
       </c>
       <c r="CU45" s="35">
         <v>139.9</v>
       </c>
       <c r="CV45" s="35">
         <v>65.400000000000006</v>
       </c>
-      <c r="CW45" s="35"/>
+      <c r="CW45" s="35">
+        <v>140.4</v>
+      </c>
       <c r="CX45" s="35"/>
       <c r="CY45" s="35"/>
       <c r="CZ45" s="35"/>
       <c r="DA45" s="35"/>
       <c r="DB45" s="35"/>
       <c r="DC45" s="35"/>
       <c r="DD45" s="19"/>
       <c r="DE45" s="19"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
@@ -30225,51 +30285,53 @@
       </c>
       <c r="CO46" s="35">
         <v>2705.2</v>
       </c>
       <c r="CP46" s="35">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ46" s="35">
         <v>6549.5</v>
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="19">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="35">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="35">
         <v>98.3</v>
       </c>
       <c r="CV46" s="35">
         <v>45.9</v>
       </c>
-      <c r="CW46" s="35"/>
+      <c r="CW46" s="35">
+        <v>132.5</v>
+      </c>
       <c r="CX46" s="35"/>
       <c r="CY46" s="35"/>
       <c r="CZ46" s="35"/>
       <c r="DA46" s="35"/>
       <c r="DB46" s="35"/>
       <c r="DC46" s="35"/>
       <c r="DD46" s="19"/>
       <c r="DE46" s="19"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
@@ -30536,51 +30598,53 @@
       </c>
       <c r="CO47" s="35">
         <v>1283</v>
       </c>
       <c r="CP47" s="35">
         <v>8632.6</v>
       </c>
       <c r="CQ47" s="35">
         <v>5120.5</v>
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="19">
         <v>1064</v>
       </c>
       <c r="CT47" s="35">
         <v>881.7</v>
       </c>
       <c r="CU47" s="35">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="35">
         <v>975.2</v>
       </c>
-      <c r="CW47" s="35"/>
+      <c r="CW47" s="35">
+        <v>752.2</v>
+      </c>
       <c r="CX47" s="35"/>
       <c r="CY47" s="35"/>
       <c r="CZ47" s="35"/>
       <c r="DA47" s="35"/>
       <c r="DB47" s="35"/>
       <c r="DC47" s="35"/>
       <c r="DD47" s="19"/>
       <c r="DE47" s="19"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>17</v>
       </c>
@@ -30847,51 +30911,53 @@
       </c>
       <c r="CO48" s="35">
         <v>1722.2</v>
       </c>
       <c r="CP48" s="35">
         <v>11298</v>
       </c>
       <c r="CQ48" s="35">
         <v>5531.2</v>
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="19">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU48" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV48" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW48" s="35"/>
+      <c r="CW48" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX48" s="35"/>
       <c r="CY48" s="35"/>
       <c r="CZ48" s="35"/>
       <c r="DA48" s="35"/>
       <c r="DB48" s="35"/>
       <c r="DC48" s="35"/>
       <c r="DD48" s="19"/>
       <c r="DE48" s="19"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>17</v>
       </c>
@@ -31158,51 +31224,53 @@
       </c>
       <c r="CO49" s="35">
         <v>933.8</v>
       </c>
       <c r="CP49" s="35">
         <v>1659.5</v>
       </c>
       <c r="CQ49" s="35">
         <v>1840.6</v>
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="19">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU49" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV49" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW49" s="35"/>
+      <c r="CW49" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX49" s="35"/>
       <c r="CY49" s="35"/>
       <c r="CZ49" s="35"/>
       <c r="DA49" s="35"/>
       <c r="DB49" s="35"/>
       <c r="DC49" s="35"/>
       <c r="DD49" s="19"/>
       <c r="DE49" s="19"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>17</v>
       </c>
@@ -31469,51 +31537,53 @@
       </c>
       <c r="CO50" s="35">
         <v>1509.5</v>
       </c>
       <c r="CP50" s="35">
         <v>9657.1</v>
       </c>
       <c r="CQ50" s="35">
         <v>10712</v>
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="19">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU50" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV50" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW50" s="35"/>
+      <c r="CW50" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX50" s="35"/>
       <c r="CY50" s="35"/>
       <c r="CZ50" s="35"/>
       <c r="DA50" s="35"/>
       <c r="DB50" s="35"/>
       <c r="DC50" s="35"/>
       <c r="DD50" s="19"/>
       <c r="DE50" s="19"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>17</v>
       </c>
@@ -31780,51 +31850,53 @@
       </c>
       <c r="CO51" s="35">
         <v>5988.9</v>
       </c>
       <c r="CP51" s="35">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ51" s="35">
         <v>12502.6</v>
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="19">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU51" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV51" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW51" s="35"/>
+      <c r="CW51" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX51" s="35"/>
       <c r="CY51" s="35"/>
       <c r="CZ51" s="35"/>
       <c r="DA51" s="35"/>
       <c r="DB51" s="35"/>
       <c r="DC51" s="35"/>
       <c r="DD51" s="19"/>
       <c r="DE51" s="19"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>17</v>
       </c>
@@ -32091,51 +32163,53 @@
       </c>
       <c r="CO52" s="35">
         <v>1667.4</v>
       </c>
       <c r="CP52" s="35">
         <v>10445.5</v>
       </c>
       <c r="CQ52" s="35">
         <v>7936</v>
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="19">
         <v>6012</v>
       </c>
       <c r="CT52" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU52" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV52" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW52" s="35"/>
+      <c r="CW52" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX52" s="35"/>
       <c r="CY52" s="35"/>
       <c r="CZ52" s="35"/>
       <c r="DA52" s="35"/>
       <c r="DB52" s="35"/>
       <c r="DC52" s="35"/>
       <c r="DD52" s="19"/>
       <c r="DE52" s="19"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>17</v>
       </c>
@@ -32402,51 +32476,53 @@
       </c>
       <c r="CO53" s="35">
         <v>2286.3000000000002</v>
       </c>
       <c r="CP53" s="35">
         <v>12371.3</v>
       </c>
       <c r="CQ53" s="35">
         <v>3883.9</v>
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="19">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU53" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV53" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW53" s="35"/>
+      <c r="CW53" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX53" s="35"/>
       <c r="CY53" s="35"/>
       <c r="CZ53" s="35"/>
       <c r="DA53" s="35"/>
       <c r="DB53" s="35"/>
       <c r="DC53" s="35"/>
       <c r="DD53" s="19"/>
       <c r="DE53" s="19"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>17</v>
       </c>
@@ -32713,51 +32789,53 @@
       </c>
       <c r="CO54" s="35">
         <v>714.6</v>
       </c>
       <c r="CP54" s="35">
         <v>1981.7</v>
       </c>
       <c r="CQ54" s="35">
         <v>1461.7</v>
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="19">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU54" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV54" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW54" s="35"/>
+      <c r="CW54" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX54" s="35"/>
       <c r="CY54" s="35"/>
       <c r="CZ54" s="35"/>
       <c r="DA54" s="35"/>
       <c r="DB54" s="35"/>
       <c r="DC54" s="35"/>
       <c r="DD54" s="19"/>
       <c r="DE54" s="19"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>17</v>
       </c>
@@ -33024,51 +33102,53 @@
       </c>
       <c r="CO55" s="35">
         <v>4607.7</v>
       </c>
       <c r="CP55" s="35">
         <v>22573.4</v>
       </c>
       <c r="CQ55" s="35">
         <v>7277.8</v>
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="19">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="35">
         <v>4.2</v>
       </c>
       <c r="CU55" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="35">
         <v>5.7</v>
       </c>
-      <c r="CW55" s="35"/>
+      <c r="CW55" s="35">
+        <v>1.6</v>
+      </c>
       <c r="CX55" s="35"/>
       <c r="CY55" s="35"/>
       <c r="CZ55" s="35"/>
       <c r="DA55" s="35"/>
       <c r="DB55" s="35"/>
       <c r="DC55" s="35"/>
       <c r="DD55" s="19"/>
       <c r="DE55" s="19"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>17</v>
       </c>
@@ -33335,51 +33415,53 @@
       </c>
       <c r="CO56" s="35">
         <v>1869.9</v>
       </c>
       <c r="CP56" s="35">
         <v>11914.6</v>
       </c>
       <c r="CQ56" s="35">
         <v>6128.2</v>
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="19">
         <v>2404</v>
       </c>
       <c r="CT56" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU56" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV56" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW56" s="35"/>
+      <c r="CW56" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX56" s="35"/>
       <c r="CY56" s="35"/>
       <c r="CZ56" s="35"/>
       <c r="DA56" s="35"/>
       <c r="DB56" s="35"/>
       <c r="DC56" s="35"/>
       <c r="DD56" s="19"/>
       <c r="DE56" s="19"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>17</v>
       </c>
@@ -33646,76 +33728,78 @@
       </c>
       <c r="CO57" s="35">
         <v>2450.5</v>
       </c>
       <c r="CP57" s="35">
         <v>7715.6</v>
       </c>
       <c r="CQ57" s="35">
         <v>4564.8</v>
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="19">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU57" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV57" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CW57" s="35"/>
+      <c r="CW57" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CX57" s="35"/>
       <c r="CY57" s="35"/>
       <c r="CZ57" s="35"/>
       <c r="DA57" s="35"/>
       <c r="DB57" s="35"/>
       <c r="DC57" s="35"/>
       <c r="DD57" s="19"/>
       <c r="DE57" s="19"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="40" t="s">
+      <c r="A59" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="B59" s="40"/>
-[...10 lines deleted...]
-      <c r="M59" s="40"/>
+      <c r="B59" s="43"/>
+      <c r="C59" s="43"/>
+      <c r="D59" s="43"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="43"/>
+      <c r="G59" s="43"/>
+      <c r="H59" s="43"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="43"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="43"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L60" s="39"/>
       <c r="M60" s="39"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
@@ -33795,51 +33879,51 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="5"/>
       <c r="DC60" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD60" s="39"/>
       <c r="DE60" s="39"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="41"/>
+      <c r="A61" s="40"/>
       <c r="B61" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="37"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="37"/>
       <c r="I61" s="37"/>
       <c r="J61" s="37"/>
       <c r="K61" s="37"/>
       <c r="L61" s="37"/>
       <c r="M61" s="38"/>
       <c r="N61" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="37"/>
       <c r="P61" s="37"/>
       <c r="Q61" s="37"/>
       <c r="R61" s="37"/>
       <c r="S61" s="37"/>
       <c r="T61" s="37"/>
       <c r="U61" s="37"/>
       <c r="V61" s="37"/>
@@ -33879,96 +33963,96 @@
       </c>
       <c r="AY61" s="37"/>
       <c r="AZ61" s="37"/>
       <c r="BA61" s="37"/>
       <c r="BB61" s="37"/>
       <c r="BC61" s="37"/>
       <c r="BD61" s="37"/>
       <c r="BE61" s="37"/>
       <c r="BF61" s="37"/>
       <c r="BG61" s="37"/>
       <c r="BH61" s="37"/>
       <c r="BI61" s="38"/>
       <c r="BJ61" s="36">
         <v>2023</v>
       </c>
       <c r="BK61" s="37"/>
       <c r="BL61" s="37"/>
       <c r="BM61" s="37"/>
       <c r="BN61" s="37"/>
       <c r="BO61" s="37"/>
       <c r="BP61" s="37"/>
       <c r="BQ61" s="37"/>
       <c r="BR61" s="37"/>
       <c r="BS61" s="37"/>
       <c r="BT61" s="37"/>
-      <c r="BU61" s="43"/>
+      <c r="BU61" s="44"/>
       <c r="BV61" s="36" t="s">
         <v>35</v>
       </c>
       <c r="BW61" s="37"/>
       <c r="BX61" s="37"/>
       <c r="BY61" s="37"/>
       <c r="BZ61" s="37"/>
       <c r="CA61" s="37"/>
       <c r="CB61" s="37"/>
       <c r="CC61" s="37"/>
       <c r="CD61" s="37"/>
       <c r="CE61" s="37"/>
       <c r="CF61" s="37"/>
       <c r="CG61" s="38"/>
       <c r="CH61" s="36" t="s">
         <v>36</v>
       </c>
       <c r="CI61" s="37"/>
       <c r="CJ61" s="37"/>
       <c r="CK61" s="37"/>
       <c r="CL61" s="37"/>
       <c r="CM61" s="37"/>
       <c r="CN61" s="37"/>
       <c r="CO61" s="37"/>
       <c r="CP61" s="37"/>
       <c r="CQ61" s="37"/>
       <c r="CR61" s="37"/>
       <c r="CS61" s="38"/>
       <c r="CT61" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU61" s="37"/>
       <c r="CV61" s="37"/>
       <c r="CW61" s="37"/>
       <c r="CX61" s="37"/>
       <c r="CY61" s="37"/>
       <c r="CZ61" s="37"/>
       <c r="DA61" s="37"/>
       <c r="DB61" s="37"/>
       <c r="DC61" s="37"/>
       <c r="DD61" s="37"/>
       <c r="DE61" s="38"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="42"/>
+      <c r="A62" s="41"/>
       <c r="B62" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34551,51 +34635,53 @@
       </c>
       <c r="CO63" s="15">
         <v>17332.400000000001</v>
       </c>
       <c r="CP63" s="15">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ63" s="15">
         <v>19437.8</v>
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="9">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="34">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="34">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="34">
         <v>15403.2</v>
       </c>
-      <c r="CW63" s="34"/>
+      <c r="CW63" s="34">
+        <v>17284.400000000001</v>
+      </c>
       <c r="CX63" s="34"/>
       <c r="CY63" s="34"/>
       <c r="CZ63" s="34"/>
       <c r="DA63" s="15"/>
       <c r="DB63" s="15"/>
       <c r="DC63" s="15"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="9"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
@@ -34862,51 +34948,53 @@
       </c>
       <c r="CO64" s="35">
         <v>788.1</v>
       </c>
       <c r="CP64" s="35">
         <v>1022.3</v>
       </c>
       <c r="CQ64" s="35">
         <v>1364.9</v>
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="19">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="35">
         <v>662.1</v>
       </c>
       <c r="CU64" s="35">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="35">
         <v>1279.3</v>
       </c>
-      <c r="CW64" s="35"/>
+      <c r="CW64" s="35">
+        <v>951.7</v>
+      </c>
       <c r="CX64" s="35"/>
       <c r="CY64" s="35"/>
       <c r="CZ64" s="35"/>
       <c r="DA64" s="35"/>
       <c r="DB64" s="35"/>
       <c r="DC64" s="35"/>
       <c r="DD64" s="19"/>
       <c r="DE64" s="19"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
@@ -35173,51 +35261,53 @@
       </c>
       <c r="CO65" s="35">
         <v>1894.1</v>
       </c>
       <c r="CP65" s="35">
         <v>2078.4</v>
       </c>
       <c r="CQ65" s="35">
         <v>1969</v>
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="19">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="35">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="35">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="35">
         <v>2075.3000000000002</v>
       </c>
-      <c r="CW65" s="35"/>
+      <c r="CW65" s="35">
+        <v>2021</v>
+      </c>
       <c r="CX65" s="35"/>
       <c r="CY65" s="35"/>
       <c r="CZ65" s="35"/>
       <c r="DA65" s="35"/>
       <c r="DB65" s="35"/>
       <c r="DC65" s="35"/>
       <c r="DD65" s="19"/>
       <c r="DE65" s="19"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
@@ -35484,51 +35574,53 @@
       </c>
       <c r="CO66" s="35">
         <v>1113.2</v>
       </c>
       <c r="CP66" s="35">
         <v>808.3</v>
       </c>
       <c r="CQ66" s="35">
         <v>1078.5</v>
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="19">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="35">
         <v>460.7</v>
       </c>
       <c r="CU66" s="35">
         <v>834.2</v>
       </c>
       <c r="CV66" s="35">
         <v>913.3</v>
       </c>
-      <c r="CW66" s="35"/>
+      <c r="CW66" s="35">
+        <v>575.79999999999995</v>
+      </c>
       <c r="CX66" s="35"/>
       <c r="CY66" s="35"/>
       <c r="CZ66" s="35"/>
       <c r="DA66" s="35"/>
       <c r="DB66" s="35"/>
       <c r="DC66" s="35"/>
       <c r="DD66" s="19"/>
       <c r="DE66" s="19"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
@@ -35795,51 +35887,53 @@
       </c>
       <c r="CO67" s="35">
         <v>1061.2</v>
       </c>
       <c r="CP67" s="35">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ67" s="35">
         <v>1411.3</v>
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="19">
         <v>626.5</v>
       </c>
       <c r="CT67" s="35">
         <v>543.4</v>
       </c>
       <c r="CU67" s="35">
         <v>753.1</v>
       </c>
       <c r="CV67" s="35">
         <v>528</v>
       </c>
-      <c r="CW67" s="35"/>
+      <c r="CW67" s="35">
+        <v>1465.8</v>
+      </c>
       <c r="CX67" s="35"/>
       <c r="CY67" s="35"/>
       <c r="CZ67" s="35"/>
       <c r="DA67" s="35"/>
       <c r="DB67" s="35"/>
       <c r="DC67" s="35"/>
       <c r="DD67" s="19"/>
       <c r="DE67" s="19"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
@@ -36106,51 +36200,53 @@
       </c>
       <c r="CO68" s="35">
         <v>1463.7</v>
       </c>
       <c r="CP68" s="35">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ68" s="35">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="19">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="35">
         <v>776.8</v>
       </c>
       <c r="CV68" s="35">
         <v>981.1</v>
       </c>
-      <c r="CW68" s="35"/>
+      <c r="CW68" s="35">
+        <v>1138.5</v>
+      </c>
       <c r="CX68" s="35"/>
       <c r="CY68" s="35"/>
       <c r="CZ68" s="35"/>
       <c r="DA68" s="35"/>
       <c r="DB68" s="35"/>
       <c r="DC68" s="35"/>
       <c r="DD68" s="19"/>
       <c r="DE68" s="19"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
@@ -36417,51 +36513,53 @@
       </c>
       <c r="CO69" s="35">
         <v>514.4</v>
       </c>
       <c r="CP69" s="35">
         <v>805.6</v>
       </c>
       <c r="CQ69" s="35">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="19">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="35">
         <v>838.3</v>
       </c>
       <c r="CU69" s="35">
         <v>516.1</v>
       </c>
       <c r="CV69" s="35">
         <v>673.1</v>
       </c>
-      <c r="CW69" s="35"/>
+      <c r="CW69" s="35">
+        <v>841.8</v>
+      </c>
       <c r="CX69" s="35"/>
       <c r="CY69" s="35"/>
       <c r="CZ69" s="35"/>
       <c r="DA69" s="35"/>
       <c r="DB69" s="35"/>
       <c r="DC69" s="35"/>
       <c r="DD69" s="19"/>
       <c r="DE69" s="19"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
@@ -36728,51 +36826,53 @@
       </c>
       <c r="CO70" s="35">
         <v>1450.4</v>
       </c>
       <c r="CP70" s="35">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ70" s="35">
         <v>1948</v>
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="19">
         <v>736.5</v>
       </c>
       <c r="CT70" s="35">
         <v>828</v>
       </c>
       <c r="CU70" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="35">
         <v>1107</v>
       </c>
-      <c r="CW70" s="35"/>
+      <c r="CW70" s="35">
+        <v>1448.6</v>
+      </c>
       <c r="CX70" s="35"/>
       <c r="CY70" s="35"/>
       <c r="CZ70" s="35"/>
       <c r="DA70" s="35"/>
       <c r="DB70" s="35"/>
       <c r="DC70" s="35"/>
       <c r="DD70" s="19"/>
       <c r="DE70" s="19"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
@@ -37039,51 +37139,53 @@
       </c>
       <c r="CO71" s="35">
         <v>1146.4000000000001</v>
       </c>
       <c r="CP71" s="35">
         <v>891.9</v>
       </c>
       <c r="CQ71" s="35">
         <v>797.6</v>
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="19">
         <v>772.2</v>
       </c>
       <c r="CT71" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="35">
         <v>734.7</v>
       </c>
       <c r="CV71" s="35">
         <v>620.20000000000005</v>
       </c>
-      <c r="CW71" s="35"/>
+      <c r="CW71" s="35">
+        <v>943</v>
+      </c>
       <c r="CX71" s="35"/>
       <c r="CY71" s="35"/>
       <c r="CZ71" s="35"/>
       <c r="DA71" s="35"/>
       <c r="DB71" s="35"/>
       <c r="DC71" s="35"/>
       <c r="DD71" s="19"/>
       <c r="DE71" s="19"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
@@ -37350,51 +37452,53 @@
       </c>
       <c r="CO72" s="35">
         <v>938.4</v>
       </c>
       <c r="CP72" s="35">
         <v>957.8</v>
       </c>
       <c r="CQ72" s="35">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="19">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="35">
         <v>458.9</v>
       </c>
       <c r="CU72" s="35">
         <v>858.6</v>
       </c>
       <c r="CV72" s="35">
         <v>840.2</v>
       </c>
-      <c r="CW72" s="35"/>
+      <c r="CW72" s="35">
+        <v>526.1</v>
+      </c>
       <c r="CX72" s="35"/>
       <c r="CY72" s="35"/>
       <c r="CZ72" s="35"/>
       <c r="DA72" s="35"/>
       <c r="DB72" s="35"/>
       <c r="DC72" s="35"/>
       <c r="DD72" s="19"/>
       <c r="DE72" s="19"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
@@ -37661,51 +37765,53 @@
       </c>
       <c r="CO73" s="35">
         <v>1275.9000000000001</v>
       </c>
       <c r="CP73" s="35">
         <v>1733.3</v>
       </c>
       <c r="CQ73" s="35">
         <v>1337.3</v>
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="19">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="35">
         <v>408.3</v>
       </c>
       <c r="CU73" s="35">
         <v>763.9</v>
       </c>
       <c r="CV73" s="35">
         <v>1236.3</v>
       </c>
-      <c r="CW73" s="35"/>
+      <c r="CW73" s="35">
+        <v>1898</v>
+      </c>
       <c r="CX73" s="35"/>
       <c r="CY73" s="35"/>
       <c r="CZ73" s="35"/>
       <c r="DA73" s="35"/>
       <c r="DB73" s="35"/>
       <c r="DC73" s="35"/>
       <c r="DD73" s="19"/>
       <c r="DE73" s="19"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
@@ -37972,51 +38078,53 @@
       </c>
       <c r="CO74" s="35">
         <v>3949.1</v>
       </c>
       <c r="CP74" s="35">
         <v>3607.2</v>
       </c>
       <c r="CQ74" s="35">
         <v>4079.2</v>
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="19">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="35">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="35">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="35">
         <v>3399.7</v>
       </c>
-      <c r="CW74" s="35"/>
+      <c r="CW74" s="35">
+        <v>3687.6</v>
+      </c>
       <c r="CX74" s="35"/>
       <c r="CY74" s="35"/>
       <c r="CZ74" s="35"/>
       <c r="DA74" s="35"/>
       <c r="DB74" s="35"/>
       <c r="DC74" s="35"/>
       <c r="DD74" s="19"/>
       <c r="DE74" s="19"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
@@ -38283,51 +38391,53 @@
       </c>
       <c r="CO75" s="35">
         <v>585.4</v>
       </c>
       <c r="CP75" s="35">
         <v>689.3</v>
       </c>
       <c r="CQ75" s="35">
         <v>911.2</v>
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="19">
         <v>928.9</v>
       </c>
       <c r="CT75" s="35">
         <v>484.3</v>
       </c>
       <c r="CU75" s="35">
         <v>684.2</v>
       </c>
       <c r="CV75" s="35">
         <v>604.70000000000005</v>
       </c>
-      <c r="CW75" s="35"/>
+      <c r="CW75" s="35">
+        <v>629.20000000000005</v>
+      </c>
       <c r="CX75" s="35"/>
       <c r="CY75" s="35"/>
       <c r="CZ75" s="35"/>
       <c r="DA75" s="35"/>
       <c r="DB75" s="35"/>
       <c r="DC75" s="35"/>
       <c r="DD75" s="19"/>
       <c r="DE75" s="19"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
@@ -38594,51 +38704,53 @@
       </c>
       <c r="CO76" s="35">
         <v>1152.2</v>
       </c>
       <c r="CP76" s="35">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ76" s="35">
         <v>973.3</v>
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="19">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="35">
         <v>911.8</v>
       </c>
       <c r="CU76" s="35">
         <v>1076</v>
       </c>
       <c r="CV76" s="35">
         <v>1145.2</v>
       </c>
-      <c r="CW76" s="35"/>
+      <c r="CW76" s="35">
+        <v>1157.3</v>
+      </c>
       <c r="CX76" s="35"/>
       <c r="CY76" s="35"/>
       <c r="CZ76" s="35"/>
       <c r="DA76" s="35"/>
       <c r="DB76" s="35"/>
       <c r="DC76" s="35"/>
       <c r="DD76" s="19"/>
       <c r="DE76" s="19"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
@@ -38816,111 +38928,111 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="CT42:DE42"/>
-[...19 lines deleted...]
-    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="W21:Y21"/>
-    <mergeCell ref="AX42:BI42"/>
-[...22 lines deleted...]
-    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="CE21:CG21"/>
+    <mergeCell ref="CE41:CG41"/>
+    <mergeCell ref="CE60:CG60"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DC60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">