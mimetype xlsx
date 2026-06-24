--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="41">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
@@ -9769,64 +9769,64 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
@@ -18813,65 +18813,65 @@
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="9.7109375" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="9.7109375" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L3" s="39"/>
       <c r="M3" s="39"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
@@ -18951,51 +18951,51 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="5"/>
       <c r="CQ3" s="39" t="s">
         <v>0</v>
       </c>
       <c r="CR3" s="39"/>
       <c r="CS3" s="39"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD3" s="39"/>
       <c r="DE3" s="39"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="40"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="37"/>
       <c r="V4" s="37"/>
@@ -19080,51 +19080,51 @@
       <c r="CK4" s="37"/>
       <c r="CL4" s="37"/>
       <c r="CM4" s="37"/>
       <c r="CN4" s="37"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="38"/>
       <c r="CT4" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU4" s="37"/>
       <c r="CV4" s="37"/>
       <c r="CW4" s="37"/>
       <c r="CX4" s="37"/>
       <c r="CY4" s="37"/>
       <c r="CZ4" s="37"/>
       <c r="DA4" s="37"/>
       <c r="DB4" s="37"/>
       <c r="DC4" s="37"/>
       <c r="DD4" s="37"/>
       <c r="DE4" s="38"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="41"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19710,51 +19710,53 @@
       </c>
       <c r="CP6" s="15">
         <v>155956.6</v>
       </c>
       <c r="CQ6" s="15">
         <v>97616</v>
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="9">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="34">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="34">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="34">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="34">
         <v>18470.3</v>
       </c>
-      <c r="CX6" s="34"/>
+      <c r="CX6" s="34">
+        <v>18225.099999999999</v>
+      </c>
       <c r="CY6" s="34"/>
       <c r="CZ6" s="34"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="15"/>
       <c r="DC6" s="15"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
@@ -20023,51 +20025,53 @@
       </c>
       <c r="CP7" s="35">
         <v>10168.4</v>
       </c>
       <c r="CQ7" s="35">
         <v>5814.8</v>
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="19">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="35">
         <v>792.6</v>
       </c>
       <c r="CU7" s="35">
         <v>748.9</v>
       </c>
       <c r="CV7" s="35">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="35">
         <v>1078.8</v>
       </c>
-      <c r="CX7" s="35"/>
+      <c r="CX7" s="35">
+        <v>959.1</v>
+      </c>
       <c r="CY7" s="35"/>
       <c r="CZ7" s="35"/>
       <c r="DA7" s="35"/>
       <c r="DB7" s="35"/>
       <c r="DC7" s="35"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
@@ -20336,51 +20340,53 @@
       </c>
       <c r="CP8" s="35">
         <v>23131.5</v>
       </c>
       <c r="CQ8" s="35">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="19">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="35">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="35">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="35">
         <v>2167</v>
       </c>
       <c r="CW8" s="35">
         <v>2162</v>
       </c>
-      <c r="CX8" s="35"/>
+      <c r="CX8" s="35">
+        <v>2271.9</v>
+      </c>
       <c r="CY8" s="35"/>
       <c r="CZ8" s="35"/>
       <c r="DA8" s="35"/>
       <c r="DB8" s="35"/>
       <c r="DC8" s="35"/>
       <c r="DD8" s="19"/>
       <c r="DE8" s="19"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
@@ -20649,51 +20655,53 @@
       </c>
       <c r="CP9" s="35">
         <v>9448.7999999999993</v>
       </c>
       <c r="CQ9" s="35">
         <v>6206</v>
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="19">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="35">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="35">
         <v>2008</v>
       </c>
       <c r="CV9" s="35">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="35">
         <v>1359.3</v>
       </c>
-      <c r="CX9" s="35"/>
+      <c r="CX9" s="35">
+        <v>1357.6</v>
+      </c>
       <c r="CY9" s="35"/>
       <c r="CZ9" s="35"/>
       <c r="DA9" s="35"/>
       <c r="DB9" s="35"/>
       <c r="DC9" s="35"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
@@ -20962,51 +20970,53 @@
       </c>
       <c r="CP10" s="35">
         <v>12452.6</v>
       </c>
       <c r="CQ10" s="35">
         <v>6955.5</v>
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="19">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="35">
         <v>554.4</v>
       </c>
       <c r="CU10" s="35">
         <v>764.1</v>
       </c>
       <c r="CV10" s="35">
         <v>539</v>
       </c>
       <c r="CW10" s="35">
         <v>1434</v>
       </c>
-      <c r="CX10" s="35"/>
+      <c r="CX10" s="35">
+        <v>1130.8</v>
+      </c>
       <c r="CY10" s="35"/>
       <c r="CZ10" s="35"/>
       <c r="DA10" s="35"/>
       <c r="DB10" s="35"/>
       <c r="DC10" s="35"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
@@ -21275,51 +21285,53 @@
       </c>
       <c r="CP11" s="35">
         <v>2821.9</v>
       </c>
       <c r="CQ11" s="35">
         <v>3161.8</v>
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="19">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="35">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="35">
         <v>795</v>
       </c>
       <c r="CV11" s="35">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="35">
         <v>1176.9000000000001</v>
       </c>
-      <c r="CX11" s="35"/>
+      <c r="CX11" s="35">
+        <v>1497.5</v>
+      </c>
       <c r="CY11" s="35"/>
       <c r="CZ11" s="35"/>
       <c r="DA11" s="35"/>
       <c r="DB11" s="35"/>
       <c r="DC11" s="35"/>
       <c r="DD11" s="19"/>
       <c r="DE11" s="19"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
@@ -21588,51 +21600,53 @@
       </c>
       <c r="CP12" s="35">
         <v>10468.4</v>
       </c>
       <c r="CQ12" s="35">
         <v>11836.6</v>
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="19">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="35">
         <v>841.1</v>
       </c>
       <c r="CU12" s="35">
         <v>518.9</v>
       </c>
       <c r="CV12" s="35">
         <v>678.7</v>
       </c>
       <c r="CW12" s="35">
         <v>845.6</v>
       </c>
-      <c r="CX12" s="35"/>
+      <c r="CX12" s="35">
+        <v>702.7</v>
+      </c>
       <c r="CY12" s="35"/>
       <c r="CZ12" s="35"/>
       <c r="DA12" s="35"/>
       <c r="DB12" s="35"/>
       <c r="DC12" s="35"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
@@ -21901,51 +21915,53 @@
       </c>
       <c r="CP13" s="35">
         <v>11298.7</v>
       </c>
       <c r="CQ13" s="35">
         <v>14454.9</v>
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="19">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="35">
         <v>828.2</v>
       </c>
       <c r="CU13" s="35">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="35">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="35">
         <v>1449.4</v>
       </c>
-      <c r="CX13" s="35"/>
+      <c r="CX13" s="35">
+        <v>1292.3</v>
+      </c>
       <c r="CY13" s="35"/>
       <c r="CZ13" s="35"/>
       <c r="DA13" s="35"/>
       <c r="DB13" s="35"/>
       <c r="DC13" s="35"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
@@ -22214,51 +22230,53 @@
       </c>
       <c r="CP14" s="35">
         <v>11346.1</v>
       </c>
       <c r="CQ14" s="35">
         <v>8741.5</v>
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="19">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="35">
         <v>588.1</v>
       </c>
       <c r="CU14" s="35">
         <v>740.1</v>
       </c>
       <c r="CV14" s="35">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="35">
         <v>936.5</v>
       </c>
-      <c r="CX14" s="35"/>
+      <c r="CX14" s="35">
+        <v>997.9</v>
+      </c>
       <c r="CY14" s="35"/>
       <c r="CZ14" s="35"/>
       <c r="DA14" s="35"/>
       <c r="DB14" s="35"/>
       <c r="DC14" s="35"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
@@ -22527,51 +22545,53 @@
       </c>
       <c r="CP15" s="35">
         <v>13363.1</v>
       </c>
       <c r="CQ15" s="35">
         <v>5062.5</v>
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="19">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="35">
         <v>489.2</v>
       </c>
       <c r="CU15" s="35">
         <v>888.9</v>
       </c>
       <c r="CV15" s="35">
         <v>870.5</v>
       </c>
       <c r="CW15" s="35">
         <v>449.4</v>
       </c>
-      <c r="CX15" s="35"/>
+      <c r="CX15" s="35">
+        <v>680.2</v>
+      </c>
       <c r="CY15" s="35"/>
       <c r="CZ15" s="35"/>
       <c r="DA15" s="35"/>
       <c r="DB15" s="35"/>
       <c r="DC15" s="35"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
@@ -22840,51 +22860,53 @@
       </c>
       <c r="CP16" s="35">
         <v>3716.4</v>
       </c>
       <c r="CQ16" s="35">
         <v>2800.2</v>
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="19">
         <v>1377</v>
       </c>
       <c r="CT16" s="35">
         <v>408.7</v>
       </c>
       <c r="CU16" s="35">
         <v>764.3</v>
       </c>
       <c r="CV16" s="35">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="35">
         <v>1965.3</v>
       </c>
-      <c r="CX16" s="35"/>
+      <c r="CX16" s="35">
+        <v>1156</v>
+      </c>
       <c r="CY16" s="35"/>
       <c r="CZ16" s="35"/>
       <c r="DA16" s="35"/>
       <c r="DB16" s="35"/>
       <c r="DC16" s="35"/>
       <c r="DD16" s="19"/>
       <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
@@ -23153,51 +23175,53 @@
       </c>
       <c r="CP17" s="35">
         <v>26188</v>
       </c>
       <c r="CQ17" s="35">
         <v>11360.2</v>
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="35">
         <v>3689.2</v>
       </c>
-      <c r="CX17" s="35"/>
+      <c r="CX17" s="35">
+        <v>3905.8</v>
+      </c>
       <c r="CY17" s="35"/>
       <c r="CZ17" s="35"/>
       <c r="DA17" s="35"/>
       <c r="DB17" s="35"/>
       <c r="DC17" s="35"/>
       <c r="DD17" s="19"/>
       <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
@@ -23466,51 +23490,53 @@
       </c>
       <c r="CP18" s="35">
         <v>12616.4</v>
       </c>
       <c r="CQ18" s="35">
         <v>7050.4</v>
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="19">
         <v>3342</v>
       </c>
       <c r="CT18" s="35">
         <v>493.4</v>
       </c>
       <c r="CU18" s="35">
         <v>693.3</v>
       </c>
       <c r="CV18" s="35">
         <v>613.9</v>
       </c>
       <c r="CW18" s="35">
         <v>699.7</v>
       </c>
-      <c r="CX18" s="35"/>
+      <c r="CX18" s="35">
+        <v>643.4</v>
+      </c>
       <c r="CY18" s="35"/>
       <c r="CZ18" s="35"/>
       <c r="DA18" s="35"/>
       <c r="DB18" s="35"/>
       <c r="DC18" s="35"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
@@ -23779,75 +23805,77 @@
       </c>
       <c r="CP19" s="35">
         <v>8936.2999999999993</v>
       </c>
       <c r="CQ19" s="35">
         <v>5605</v>
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="19">
         <v>10504</v>
       </c>
       <c r="CT19" s="35">
         <v>977.1</v>
       </c>
       <c r="CU19" s="35">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="35">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="35">
         <v>1224.2</v>
       </c>
-      <c r="CX19" s="35"/>
+      <c r="CX19" s="35">
+        <v>1629.8</v>
+      </c>
       <c r="CY19" s="35"/>
       <c r="CZ19" s="35"/>
       <c r="DA19" s="35"/>
       <c r="DB19" s="35"/>
       <c r="DC19" s="35"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="42"/>
-[...10 lines deleted...]
-      <c r="M20" s="42"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
@@ -23927,51 +23955,51 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="40"/>
+      <c r="A22" s="41"/>
       <c r="B22" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
       <c r="N22" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="37"/>
       <c r="P22" s="37"/>
       <c r="Q22" s="37"/>
       <c r="R22" s="37"/>
       <c r="S22" s="37"/>
       <c r="T22" s="37"/>
       <c r="U22" s="37"/>
       <c r="V22" s="37"/>
@@ -24056,51 +24084,51 @@
       <c r="CK22" s="37"/>
       <c r="CL22" s="37"/>
       <c r="CM22" s="37"/>
       <c r="CN22" s="37"/>
       <c r="CO22" s="37"/>
       <c r="CP22" s="37"/>
       <c r="CQ22" s="37"/>
       <c r="CR22" s="37"/>
       <c r="CS22" s="38"/>
       <c r="CT22" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU22" s="37"/>
       <c r="CV22" s="37"/>
       <c r="CW22" s="37"/>
       <c r="CX22" s="37"/>
       <c r="CY22" s="37"/>
       <c r="CZ22" s="37"/>
       <c r="DA22" s="37"/>
       <c r="DB22" s="37"/>
       <c r="DC22" s="37"/>
       <c r="DD22" s="37"/>
       <c r="DE22" s="38"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="41"/>
+      <c r="A23" s="42"/>
       <c r="B23" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24686,51 +24714,53 @@
       </c>
       <c r="CP24" s="15">
         <v>155727.6</v>
       </c>
       <c r="CQ24" s="15">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="9">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="34">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="34">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="34">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="34">
         <v>18311.099999999999</v>
       </c>
-      <c r="CX24" s="34"/>
+      <c r="CX24" s="34">
+        <v>17981.2</v>
+      </c>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="34"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="15"/>
       <c r="DC24" s="15"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
@@ -24999,51 +25029,53 @@
       </c>
       <c r="CP25" s="35">
         <v>10133.200000000001</v>
       </c>
       <c r="CQ25" s="35">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="19">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="35">
         <v>757.4</v>
       </c>
       <c r="CU25" s="35">
         <v>713.7</v>
       </c>
       <c r="CV25" s="35">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="35">
         <v>1092.2</v>
       </c>
-      <c r="CX25" s="35"/>
+      <c r="CX25" s="35">
+        <v>939.4</v>
+      </c>
       <c r="CY25" s="35"/>
       <c r="CZ25" s="35"/>
       <c r="DA25" s="35"/>
       <c r="DB25" s="35"/>
       <c r="DC25" s="35"/>
       <c r="DD25" s="19"/>
       <c r="DE25" s="19"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
@@ -25312,51 +25344,53 @@
       </c>
       <c r="CP26" s="35">
         <v>23085.7</v>
       </c>
       <c r="CQ26" s="35">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="19">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="35">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="35">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="35">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="35">
         <v>2153.5</v>
       </c>
-      <c r="CX26" s="35"/>
+      <c r="CX26" s="35">
+        <v>2235.4</v>
+      </c>
       <c r="CY26" s="35"/>
       <c r="CZ26" s="35"/>
       <c r="DA26" s="35"/>
       <c r="DB26" s="35"/>
       <c r="DC26" s="35"/>
       <c r="DD26" s="19"/>
       <c r="DE26" s="19"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
@@ -25625,51 +25659,53 @@
       </c>
       <c r="CP27" s="35">
         <v>9443.6</v>
       </c>
       <c r="CQ27" s="35">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="19">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="35">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="35">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="35">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="35">
         <v>1328</v>
       </c>
-      <c r="CX27" s="35"/>
+      <c r="CX27" s="35">
+        <v>1345.9</v>
+      </c>
       <c r="CY27" s="35"/>
       <c r="CZ27" s="35"/>
       <c r="DA27" s="35"/>
       <c r="DB27" s="35"/>
       <c r="DC27" s="35"/>
       <c r="DD27" s="19"/>
       <c r="DE27" s="19"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
@@ -25938,51 +25974,53 @@
       </c>
       <c r="CP28" s="35">
         <v>12441.6</v>
       </c>
       <c r="CQ28" s="35">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="19">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="35">
         <v>543.4</v>
       </c>
       <c r="CU28" s="35">
         <v>753.1</v>
       </c>
       <c r="CV28" s="35">
         <v>528</v>
       </c>
       <c r="CW28" s="35">
         <v>1465.8</v>
       </c>
-      <c r="CX28" s="35"/>
+      <c r="CX28" s="35">
+        <v>1130.5</v>
+      </c>
       <c r="CY28" s="35"/>
       <c r="CZ28" s="35"/>
       <c r="DA28" s="35"/>
       <c r="DB28" s="35"/>
       <c r="DC28" s="35"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
@@ -26251,51 +26289,53 @@
       </c>
       <c r="CP29" s="35">
         <v>2803.7</v>
       </c>
       <c r="CQ29" s="35">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="19">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="35">
         <v>776.8</v>
       </c>
       <c r="CV29" s="35">
         <v>981.1</v>
       </c>
       <c r="CW29" s="35">
         <v>1138.5</v>
       </c>
-      <c r="CX29" s="35"/>
+      <c r="CX29" s="35">
+        <v>1460.1</v>
+      </c>
       <c r="CY29" s="35"/>
       <c r="CZ29" s="35"/>
       <c r="DA29" s="35"/>
       <c r="DB29" s="35"/>
       <c r="DC29" s="35"/>
       <c r="DD29" s="19"/>
       <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
@@ -26564,51 +26604,53 @@
       </c>
       <c r="CP30" s="35">
         <v>10465.6</v>
       </c>
       <c r="CQ30" s="35">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="19">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="35">
         <v>838.3</v>
       </c>
       <c r="CU30" s="35">
         <v>516.1</v>
       </c>
       <c r="CV30" s="35">
         <v>673.1</v>
       </c>
       <c r="CW30" s="35">
         <v>841.8</v>
       </c>
-      <c r="CX30" s="35"/>
+      <c r="CX30" s="35">
+        <v>699</v>
+      </c>
       <c r="CY30" s="35"/>
       <c r="CZ30" s="35"/>
       <c r="DA30" s="35"/>
       <c r="DB30" s="35"/>
       <c r="DC30" s="35"/>
       <c r="DD30" s="19"/>
       <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
@@ -26877,51 +26919,53 @@
       </c>
       <c r="CP31" s="35">
         <v>11298.5</v>
       </c>
       <c r="CQ31" s="35">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="19">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="35">
         <v>828</v>
       </c>
       <c r="CU31" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="35">
         <v>1107</v>
       </c>
       <c r="CW31" s="35">
         <v>1448.6</v>
       </c>
-      <c r="CX31" s="35"/>
+      <c r="CX31" s="35">
+        <v>1291.9000000000001</v>
+      </c>
       <c r="CY31" s="35"/>
       <c r="CZ31" s="35"/>
       <c r="DA31" s="35"/>
       <c r="DB31" s="35"/>
       <c r="DC31" s="35"/>
       <c r="DD31" s="19"/>
       <c r="DE31" s="19"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
@@ -27190,51 +27234,53 @@
       </c>
       <c r="CP32" s="35">
         <v>11340.6</v>
       </c>
       <c r="CQ32" s="35">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="19">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="35">
         <v>734.7</v>
       </c>
       <c r="CV32" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="35">
         <v>943</v>
       </c>
-      <c r="CX32" s="35"/>
+      <c r="CX32" s="35">
+        <v>994.8</v>
+      </c>
       <c r="CY32" s="35"/>
       <c r="CZ32" s="35"/>
       <c r="DA32" s="35"/>
       <c r="DB32" s="35"/>
       <c r="DC32" s="35"/>
       <c r="DD32" s="19"/>
       <c r="DE32" s="19"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
@@ -27503,51 +27549,53 @@
       </c>
       <c r="CP33" s="35">
         <v>13332.8</v>
       </c>
       <c r="CQ33" s="35">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="19">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="35">
         <v>458.9</v>
       </c>
       <c r="CU33" s="35">
         <v>858.6</v>
       </c>
       <c r="CV33" s="35">
         <v>840.2</v>
       </c>
       <c r="CW33" s="35">
         <v>526.1</v>
       </c>
-      <c r="CX33" s="35"/>
+      <c r="CX33" s="35">
+        <v>676.7</v>
+      </c>
       <c r="CY33" s="35"/>
       <c r="CZ33" s="35"/>
       <c r="DA33" s="35"/>
       <c r="DB33" s="35"/>
       <c r="DC33" s="35"/>
       <c r="DD33" s="19"/>
       <c r="DE33" s="19"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
@@ -27816,51 +27864,53 @@
       </c>
       <c r="CP34" s="35">
         <v>3716.1</v>
       </c>
       <c r="CQ34" s="35">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="19">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="35">
         <v>408.3</v>
       </c>
       <c r="CU34" s="35">
         <v>763.9</v>
       </c>
       <c r="CV34" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="35">
         <v>1898</v>
       </c>
-      <c r="CX34" s="35"/>
+      <c r="CX34" s="35">
+        <v>1138.9000000000001</v>
+      </c>
       <c r="CY34" s="35"/>
       <c r="CZ34" s="35"/>
       <c r="DA34" s="35"/>
       <c r="DB34" s="35"/>
       <c r="DC34" s="35"/>
       <c r="DD34" s="19"/>
       <c r="DE34" s="19"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
@@ -28129,51 +28179,53 @@
       </c>
       <c r="CP35" s="35">
         <v>26188</v>
       </c>
       <c r="CQ35" s="35">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="35">
         <v>3689.2</v>
       </c>
-      <c r="CX35" s="35"/>
+      <c r="CX35" s="35">
+        <v>3905.8</v>
+      </c>
       <c r="CY35" s="35"/>
       <c r="CZ35" s="35"/>
       <c r="DA35" s="35"/>
       <c r="DB35" s="35"/>
       <c r="DC35" s="35"/>
       <c r="DD35" s="19"/>
       <c r="DE35" s="19"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
@@ -28442,51 +28494,53 @@
       </c>
       <c r="CP36" s="35">
         <v>12607.4</v>
       </c>
       <c r="CQ36" s="35">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="19">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="35">
         <v>484.3</v>
       </c>
       <c r="CU36" s="35">
         <v>684.2</v>
       </c>
       <c r="CV36" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="35">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX36" s="35"/>
+      <c r="CX36" s="35">
+        <v>619</v>
+      </c>
       <c r="CY36" s="35"/>
       <c r="CZ36" s="35"/>
       <c r="DA36" s="35"/>
       <c r="DB36" s="35"/>
       <c r="DC36" s="35"/>
       <c r="DD36" s="19"/>
       <c r="DE36" s="19"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
@@ -28755,75 +28809,77 @@
       </c>
       <c r="CP37" s="35">
         <v>8871</v>
       </c>
       <c r="CQ37" s="35">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="19">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="35">
         <v>911.8</v>
       </c>
       <c r="CU37" s="35">
         <v>1076</v>
       </c>
       <c r="CV37" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="35">
         <v>1157.3</v>
       </c>
-      <c r="CX37" s="35"/>
+      <c r="CX37" s="35">
+        <v>1543.9</v>
+      </c>
       <c r="CY37" s="35"/>
       <c r="CZ37" s="35"/>
       <c r="DA37" s="35"/>
       <c r="DB37" s="35"/>
       <c r="DC37" s="35"/>
       <c r="DD37" s="19"/>
       <c r="DE37" s="19"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="43" t="s">
+      <c r="A40" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="43"/>
-[...10 lines deleted...]
-      <c r="M40" s="43"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="40"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
@@ -28903,51 +28959,51 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="5"/>
       <c r="DC41" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="40"/>
+      <c r="A42" s="41"/>
       <c r="B42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="38"/>
       <c r="N42" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="37"/>
       <c r="P42" s="37"/>
       <c r="Q42" s="37"/>
       <c r="R42" s="37"/>
       <c r="S42" s="37"/>
       <c r="T42" s="37"/>
       <c r="U42" s="37"/>
       <c r="V42" s="37"/>
@@ -29032,51 +29088,51 @@
       <c r="CK42" s="37"/>
       <c r="CL42" s="37"/>
       <c r="CM42" s="37"/>
       <c r="CN42" s="37"/>
       <c r="CO42" s="37"/>
       <c r="CP42" s="37"/>
       <c r="CQ42" s="37"/>
       <c r="CR42" s="37"/>
       <c r="CS42" s="38"/>
       <c r="CT42" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU42" s="37"/>
       <c r="CV42" s="37"/>
       <c r="CW42" s="37"/>
       <c r="CX42" s="37"/>
       <c r="CY42" s="37"/>
       <c r="CZ42" s="37"/>
       <c r="DA42" s="37"/>
       <c r="DB42" s="37"/>
       <c r="DC42" s="37"/>
       <c r="DD42" s="37"/>
       <c r="DE42" s="38"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="41"/>
+      <c r="A43" s="42"/>
       <c r="B43" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29662,51 +29718,53 @@
       </c>
       <c r="CP44" s="15">
         <v>138394.9</v>
       </c>
       <c r="CQ44" s="15">
         <v>77922</v>
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="9">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="34">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="34">
         <v>1412</v>
       </c>
       <c r="CV44" s="34">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="34">
         <v>1026.8</v>
       </c>
-      <c r="CX44" s="34"/>
+      <c r="CX44" s="34">
+        <v>492</v>
+      </c>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="34"/>
       <c r="DA44" s="15"/>
       <c r="DB44" s="15"/>
       <c r="DC44" s="15"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
@@ -29975,51 +30033,53 @@
       </c>
       <c r="CP45" s="35">
         <v>9108.1</v>
       </c>
       <c r="CQ45" s="35">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="19">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="35">
         <v>95.2</v>
       </c>
       <c r="CU45" s="35">
         <v>139.9</v>
       </c>
       <c r="CV45" s="35">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="35">
         <v>140.4</v>
       </c>
-      <c r="CX45" s="35"/>
+      <c r="CX45" s="35">
+        <v>32.799999999999997</v>
+      </c>
       <c r="CY45" s="35"/>
       <c r="CZ45" s="35"/>
       <c r="DA45" s="35"/>
       <c r="DB45" s="35"/>
       <c r="DC45" s="35"/>
       <c r="DD45" s="19"/>
       <c r="DE45" s="19"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
@@ -30288,51 +30348,53 @@
       </c>
       <c r="CP46" s="35">
         <v>21000.799999999999</v>
       </c>
       <c r="CQ46" s="35">
         <v>6549.5</v>
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="19">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="35">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="35">
         <v>98.3</v>
       </c>
       <c r="CV46" s="35">
         <v>45.9</v>
       </c>
       <c r="CW46" s="35">
         <v>132.5</v>
       </c>
-      <c r="CX46" s="35"/>
+      <c r="CX46" s="35">
+        <v>23</v>
+      </c>
       <c r="CY46" s="35"/>
       <c r="CZ46" s="35"/>
       <c r="DA46" s="35"/>
       <c r="DB46" s="35"/>
       <c r="DC46" s="35"/>
       <c r="DD46" s="19"/>
       <c r="DE46" s="19"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
@@ -30601,51 +30663,53 @@
       </c>
       <c r="CP47" s="35">
         <v>8632.6</v>
       </c>
       <c r="CQ47" s="35">
         <v>5120.5</v>
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="19">
         <v>1064</v>
       </c>
       <c r="CT47" s="35">
         <v>881.7</v>
       </c>
       <c r="CU47" s="35">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="35">
         <v>975.2</v>
       </c>
       <c r="CW47" s="35">
         <v>752.2</v>
       </c>
-      <c r="CX47" s="35"/>
+      <c r="CX47" s="35">
+        <v>433.8</v>
+      </c>
       <c r="CY47" s="35"/>
       <c r="CZ47" s="35"/>
       <c r="DA47" s="35"/>
       <c r="DB47" s="35"/>
       <c r="DC47" s="35"/>
       <c r="DD47" s="19"/>
       <c r="DE47" s="19"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="17" t="s">
@@ -30914,51 +30978,53 @@
       </c>
       <c r="CP48" s="35">
         <v>11298</v>
       </c>
       <c r="CQ48" s="35">
         <v>5531.2</v>
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="19">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU48" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV48" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW48" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX48" s="35"/>
+      <c r="CX48" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY48" s="35"/>
       <c r="CZ48" s="35"/>
       <c r="DA48" s="35"/>
       <c r="DB48" s="35"/>
       <c r="DC48" s="35"/>
       <c r="DD48" s="19"/>
       <c r="DE48" s="19"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="17" t="s">
@@ -31227,51 +31293,53 @@
       </c>
       <c r="CP49" s="35">
         <v>1659.5</v>
       </c>
       <c r="CQ49" s="35">
         <v>1840.6</v>
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="19">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU49" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV49" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW49" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX49" s="35"/>
+      <c r="CX49" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY49" s="35"/>
       <c r="CZ49" s="35"/>
       <c r="DA49" s="35"/>
       <c r="DB49" s="35"/>
       <c r="DC49" s="35"/>
       <c r="DD49" s="19"/>
       <c r="DE49" s="19"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="17" t="s">
@@ -31540,51 +31608,53 @@
       </c>
       <c r="CP50" s="35">
         <v>9657.1</v>
       </c>
       <c r="CQ50" s="35">
         <v>10712</v>
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="19">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU50" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV50" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW50" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX50" s="35"/>
+      <c r="CX50" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY50" s="35"/>
       <c r="CZ50" s="35"/>
       <c r="DA50" s="35"/>
       <c r="DB50" s="35"/>
       <c r="DC50" s="35"/>
       <c r="DD50" s="19"/>
       <c r="DE50" s="19"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="17" t="s">
@@ -31853,51 +31923,53 @@
       </c>
       <c r="CP51" s="35">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ51" s="35">
         <v>12502.6</v>
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="19">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU51" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV51" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW51" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX51" s="35"/>
+      <c r="CX51" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY51" s="35"/>
       <c r="CZ51" s="35"/>
       <c r="DA51" s="35"/>
       <c r="DB51" s="35"/>
       <c r="DC51" s="35"/>
       <c r="DD51" s="19"/>
       <c r="DE51" s="19"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F52" s="17" t="s">
@@ -32166,51 +32238,53 @@
       </c>
       <c r="CP52" s="35">
         <v>10445.5</v>
       </c>
       <c r="CQ52" s="35">
         <v>7936</v>
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="19">
         <v>6012</v>
       </c>
       <c r="CT52" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU52" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV52" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW52" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX52" s="35"/>
+      <c r="CX52" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY52" s="35"/>
       <c r="CZ52" s="35"/>
       <c r="DA52" s="35"/>
       <c r="DB52" s="35"/>
       <c r="DC52" s="35"/>
       <c r="DD52" s="19"/>
       <c r="DE52" s="19"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="17" t="s">
@@ -32479,51 +32553,53 @@
       </c>
       <c r="CP53" s="35">
         <v>12371.3</v>
       </c>
       <c r="CQ53" s="35">
         <v>3883.9</v>
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="19">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU53" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV53" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW53" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX53" s="35"/>
+      <c r="CX53" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY53" s="35"/>
       <c r="CZ53" s="35"/>
       <c r="DA53" s="35"/>
       <c r="DB53" s="35"/>
       <c r="DC53" s="35"/>
       <c r="DD53" s="19"/>
       <c r="DE53" s="19"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="17" t="s">
@@ -32792,51 +32868,53 @@
       </c>
       <c r="CP54" s="35">
         <v>1981.7</v>
       </c>
       <c r="CQ54" s="35">
         <v>1461.7</v>
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="19">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU54" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV54" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW54" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX54" s="35"/>
+      <c r="CX54" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY54" s="35"/>
       <c r="CZ54" s="35"/>
       <c r="DA54" s="35"/>
       <c r="DB54" s="35"/>
       <c r="DC54" s="35"/>
       <c r="DD54" s="19"/>
       <c r="DE54" s="19"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="17" t="s">
@@ -33105,51 +33183,53 @@
       </c>
       <c r="CP55" s="35">
         <v>22573.4</v>
       </c>
       <c r="CQ55" s="35">
         <v>7277.8</v>
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="19">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="35">
         <v>4.2</v>
       </c>
       <c r="CU55" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="35">
         <v>5.7</v>
       </c>
       <c r="CW55" s="35">
         <v>1.6</v>
       </c>
-      <c r="CX55" s="35"/>
+      <c r="CX55" s="35">
+        <v>2.4</v>
+      </c>
       <c r="CY55" s="35"/>
       <c r="CZ55" s="35"/>
       <c r="DA55" s="35"/>
       <c r="DB55" s="35"/>
       <c r="DC55" s="35"/>
       <c r="DD55" s="19"/>
       <c r="DE55" s="19"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="17" t="s">
@@ -33418,51 +33498,53 @@
       </c>
       <c r="CP56" s="35">
         <v>11914.6</v>
       </c>
       <c r="CQ56" s="35">
         <v>6128.2</v>
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="19">
         <v>2404</v>
       </c>
       <c r="CT56" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU56" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV56" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW56" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX56" s="35"/>
+      <c r="CX56" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY56" s="35"/>
       <c r="CZ56" s="35"/>
       <c r="DA56" s="35"/>
       <c r="DB56" s="35"/>
       <c r="DC56" s="35"/>
       <c r="DD56" s="19"/>
       <c r="DE56" s="19"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="17" t="s">
@@ -33731,75 +33813,77 @@
       </c>
       <c r="CP57" s="35">
         <v>7715.6</v>
       </c>
       <c r="CQ57" s="35">
         <v>4564.8</v>
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="19">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CU57" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CV57" s="33" t="s">
         <v>17</v>
       </c>
       <c r="CW57" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CX57" s="35"/>
+      <c r="CX57" s="33" t="s">
+        <v>17</v>
+      </c>
       <c r="CY57" s="35"/>
       <c r="CZ57" s="35"/>
       <c r="DA57" s="35"/>
       <c r="DB57" s="35"/>
       <c r="DC57" s="35"/>
       <c r="DD57" s="19"/>
       <c r="DE57" s="19"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="43" t="s">
+      <c r="A59" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B59" s="43"/>
-[...10 lines deleted...]
-      <c r="M59" s="43"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="40"/>
+      <c r="H59" s="40"/>
+      <c r="I59" s="40"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40"/>
+      <c r="L59" s="40"/>
+      <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L60" s="39"/>
       <c r="M60" s="39"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
@@ -33879,51 +33963,51 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="5"/>
       <c r="DC60" s="39" t="s">
         <v>0</v>
       </c>
       <c r="DD60" s="39"/>
       <c r="DE60" s="39"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="40"/>
+      <c r="A61" s="41"/>
       <c r="B61" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="37"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="37"/>
       <c r="I61" s="37"/>
       <c r="J61" s="37"/>
       <c r="K61" s="37"/>
       <c r="L61" s="37"/>
       <c r="M61" s="38"/>
       <c r="N61" s="36" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="37"/>
       <c r="P61" s="37"/>
       <c r="Q61" s="37"/>
       <c r="R61" s="37"/>
       <c r="S61" s="37"/>
       <c r="T61" s="37"/>
       <c r="U61" s="37"/>
       <c r="V61" s="37"/>
@@ -33963,96 +34047,96 @@
       </c>
       <c r="AY61" s="37"/>
       <c r="AZ61" s="37"/>
       <c r="BA61" s="37"/>
       <c r="BB61" s="37"/>
       <c r="BC61" s="37"/>
       <c r="BD61" s="37"/>
       <c r="BE61" s="37"/>
       <c r="BF61" s="37"/>
       <c r="BG61" s="37"/>
       <c r="BH61" s="37"/>
       <c r="BI61" s="38"/>
       <c r="BJ61" s="36">
         <v>2023</v>
       </c>
       <c r="BK61" s="37"/>
       <c r="BL61" s="37"/>
       <c r="BM61" s="37"/>
       <c r="BN61" s="37"/>
       <c r="BO61" s="37"/>
       <c r="BP61" s="37"/>
       <c r="BQ61" s="37"/>
       <c r="BR61" s="37"/>
       <c r="BS61" s="37"/>
       <c r="BT61" s="37"/>
-      <c r="BU61" s="44"/>
+      <c r="BU61" s="43"/>
       <c r="BV61" s="36" t="s">
         <v>35</v>
       </c>
       <c r="BW61" s="37"/>
       <c r="BX61" s="37"/>
       <c r="BY61" s="37"/>
       <c r="BZ61" s="37"/>
       <c r="CA61" s="37"/>
       <c r="CB61" s="37"/>
       <c r="CC61" s="37"/>
       <c r="CD61" s="37"/>
       <c r="CE61" s="37"/>
       <c r="CF61" s="37"/>
       <c r="CG61" s="38"/>
       <c r="CH61" s="36" t="s">
         <v>36</v>
       </c>
       <c r="CI61" s="37"/>
       <c r="CJ61" s="37"/>
       <c r="CK61" s="37"/>
       <c r="CL61" s="37"/>
       <c r="CM61" s="37"/>
       <c r="CN61" s="37"/>
       <c r="CO61" s="37"/>
       <c r="CP61" s="37"/>
       <c r="CQ61" s="37"/>
       <c r="CR61" s="37"/>
       <c r="CS61" s="38"/>
       <c r="CT61" s="36" t="s">
         <v>40</v>
       </c>
       <c r="CU61" s="37"/>
       <c r="CV61" s="37"/>
       <c r="CW61" s="37"/>
       <c r="CX61" s="37"/>
       <c r="CY61" s="37"/>
       <c r="CZ61" s="37"/>
       <c r="DA61" s="37"/>
       <c r="DB61" s="37"/>
       <c r="DC61" s="37"/>
       <c r="DD61" s="37"/>
       <c r="DE61" s="38"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="41"/>
+      <c r="A62" s="42"/>
       <c r="B62" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34638,51 +34722,53 @@
       </c>
       <c r="CP63" s="15">
         <v>17289.099999999999</v>
       </c>
       <c r="CQ63" s="15">
         <v>19437.8</v>
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="9">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="34">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="34">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="34">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="34">
         <v>17284.400000000001</v>
       </c>
-      <c r="CX63" s="34"/>
+      <c r="CX63" s="34">
+        <v>17489.2</v>
+      </c>
       <c r="CY63" s="34"/>
       <c r="CZ63" s="34"/>
       <c r="DA63" s="15"/>
       <c r="DB63" s="15"/>
       <c r="DC63" s="15"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="9"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
@@ -34951,51 +35037,53 @@
       </c>
       <c r="CP64" s="35">
         <v>1022.3</v>
       </c>
       <c r="CQ64" s="35">
         <v>1364.9</v>
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="19">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="35">
         <v>662.1</v>
       </c>
       <c r="CU64" s="35">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="35">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="35">
         <v>951.7</v>
       </c>
-      <c r="CX64" s="35"/>
+      <c r="CX64" s="35">
+        <v>906.7</v>
+      </c>
       <c r="CY64" s="35"/>
       <c r="CZ64" s="35"/>
       <c r="DA64" s="35"/>
       <c r="DB64" s="35"/>
       <c r="DC64" s="35"/>
       <c r="DD64" s="19"/>
       <c r="DE64" s="19"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
@@ -35264,51 +35352,53 @@
       </c>
       <c r="CP65" s="35">
         <v>2078.4</v>
       </c>
       <c r="CQ65" s="35">
         <v>1969</v>
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="19">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="35">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="35">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="35">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="35">
         <v>2021</v>
       </c>
-      <c r="CX65" s="35"/>
+      <c r="CX65" s="35">
+        <v>2212.4</v>
+      </c>
       <c r="CY65" s="35"/>
       <c r="CZ65" s="35"/>
       <c r="DA65" s="35"/>
       <c r="DB65" s="35"/>
       <c r="DC65" s="35"/>
       <c r="DD65" s="19"/>
       <c r="DE65" s="19"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
@@ -35577,51 +35667,53 @@
       </c>
       <c r="CP66" s="35">
         <v>808.3</v>
       </c>
       <c r="CQ66" s="35">
         <v>1078.5</v>
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="19">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="35">
         <v>460.7</v>
       </c>
       <c r="CU66" s="35">
         <v>834.2</v>
       </c>
       <c r="CV66" s="35">
         <v>913.3</v>
       </c>
       <c r="CW66" s="35">
         <v>575.79999999999995</v>
       </c>
-      <c r="CX66" s="35"/>
+      <c r="CX66" s="35">
+        <v>912</v>
+      </c>
       <c r="CY66" s="35"/>
       <c r="CZ66" s="35"/>
       <c r="DA66" s="35"/>
       <c r="DB66" s="35"/>
       <c r="DC66" s="35"/>
       <c r="DD66" s="19"/>
       <c r="DE66" s="19"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
@@ -35890,51 +35982,53 @@
       </c>
       <c r="CP67" s="35">
         <v>1140.0999999999999</v>
       </c>
       <c r="CQ67" s="35">
         <v>1411.3</v>
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="19">
         <v>626.5</v>
       </c>
       <c r="CT67" s="35">
         <v>543.4</v>
       </c>
       <c r="CU67" s="35">
         <v>753.1</v>
       </c>
       <c r="CV67" s="35">
         <v>528</v>
       </c>
       <c r="CW67" s="35">
         <v>1465.8</v>
       </c>
-      <c r="CX67" s="35"/>
+      <c r="CX67" s="35">
+        <v>1130.5</v>
+      </c>
       <c r="CY67" s="35"/>
       <c r="CZ67" s="35"/>
       <c r="DA67" s="35"/>
       <c r="DB67" s="35"/>
       <c r="DC67" s="35"/>
       <c r="DD67" s="19"/>
       <c r="DE67" s="19"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
@@ -36203,51 +36297,53 @@
       </c>
       <c r="CP68" s="35">
         <v>1143.4000000000001</v>
       </c>
       <c r="CQ68" s="35">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="19">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="35">
         <v>776.8</v>
       </c>
       <c r="CV68" s="35">
         <v>981.1</v>
       </c>
       <c r="CW68" s="35">
         <v>1138.5</v>
       </c>
-      <c r="CX68" s="35"/>
+      <c r="CX68" s="35">
+        <v>1460.1</v>
+      </c>
       <c r="CY68" s="35"/>
       <c r="CZ68" s="35"/>
       <c r="DA68" s="35"/>
       <c r="DB68" s="35"/>
       <c r="DC68" s="35"/>
       <c r="DD68" s="19"/>
       <c r="DE68" s="19"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
@@ -36516,51 +36612,53 @@
       </c>
       <c r="CP69" s="35">
         <v>805.6</v>
       </c>
       <c r="CQ69" s="35">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="19">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="35">
         <v>838.3</v>
       </c>
       <c r="CU69" s="35">
         <v>516.1</v>
       </c>
       <c r="CV69" s="35">
         <v>673.1</v>
       </c>
       <c r="CW69" s="35">
         <v>841.8</v>
       </c>
-      <c r="CX69" s="35"/>
+      <c r="CX69" s="35">
+        <v>699</v>
+      </c>
       <c r="CY69" s="35"/>
       <c r="CZ69" s="35"/>
       <c r="DA69" s="35"/>
       <c r="DB69" s="35"/>
       <c r="DC69" s="35"/>
       <c r="DD69" s="19"/>
       <c r="DE69" s="19"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
@@ -36829,51 +36927,53 @@
       </c>
       <c r="CP70" s="35">
         <v>1258.5999999999999</v>
       </c>
       <c r="CQ70" s="35">
         <v>1948</v>
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="19">
         <v>736.5</v>
       </c>
       <c r="CT70" s="35">
         <v>828</v>
       </c>
       <c r="CU70" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="35">
         <v>1107</v>
       </c>
       <c r="CW70" s="35">
         <v>1448.6</v>
       </c>
-      <c r="CX70" s="35"/>
+      <c r="CX70" s="35">
+        <v>1291.9000000000001</v>
+      </c>
       <c r="CY70" s="35"/>
       <c r="CZ70" s="35"/>
       <c r="DA70" s="35"/>
       <c r="DB70" s="35"/>
       <c r="DC70" s="35"/>
       <c r="DD70" s="19"/>
       <c r="DE70" s="19"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
@@ -37142,51 +37242,53 @@
       </c>
       <c r="CP71" s="35">
         <v>891.9</v>
       </c>
       <c r="CQ71" s="35">
         <v>797.6</v>
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="19">
         <v>772.2</v>
       </c>
       <c r="CT71" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="35">
         <v>734.7</v>
       </c>
       <c r="CV71" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="35">
         <v>943</v>
       </c>
-      <c r="CX71" s="35"/>
+      <c r="CX71" s="35">
+        <v>994.8</v>
+      </c>
       <c r="CY71" s="35"/>
       <c r="CZ71" s="35"/>
       <c r="DA71" s="35"/>
       <c r="DB71" s="35"/>
       <c r="DC71" s="35"/>
       <c r="DD71" s="19"/>
       <c r="DE71" s="19"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
@@ -37455,51 +37557,53 @@
       </c>
       <c r="CP72" s="35">
         <v>957.8</v>
       </c>
       <c r="CQ72" s="35">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="19">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="35">
         <v>458.9</v>
       </c>
       <c r="CU72" s="35">
         <v>858.6</v>
       </c>
       <c r="CV72" s="35">
         <v>840.2</v>
       </c>
       <c r="CW72" s="35">
         <v>526.1</v>
       </c>
-      <c r="CX72" s="35"/>
+      <c r="CX72" s="35">
+        <v>676.7</v>
+      </c>
       <c r="CY72" s="35"/>
       <c r="CZ72" s="35"/>
       <c r="DA72" s="35"/>
       <c r="DB72" s="35"/>
       <c r="DC72" s="35"/>
       <c r="DD72" s="19"/>
       <c r="DE72" s="19"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
@@ -37768,51 +37872,53 @@
       </c>
       <c r="CP73" s="35">
         <v>1733.3</v>
       </c>
       <c r="CQ73" s="35">
         <v>1337.3</v>
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="19">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="35">
         <v>408.3</v>
       </c>
       <c r="CU73" s="35">
         <v>763.9</v>
       </c>
       <c r="CV73" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="35">
         <v>1898</v>
       </c>
-      <c r="CX73" s="35"/>
+      <c r="CX73" s="35">
+        <v>1138.9000000000001</v>
+      </c>
       <c r="CY73" s="35"/>
       <c r="CZ73" s="35"/>
       <c r="DA73" s="35"/>
       <c r="DB73" s="35"/>
       <c r="DC73" s="35"/>
       <c r="DD73" s="19"/>
       <c r="DE73" s="19"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
@@ -38081,51 +38187,53 @@
       </c>
       <c r="CP74" s="35">
         <v>3607.2</v>
       </c>
       <c r="CQ74" s="35">
         <v>4079.2</v>
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="19">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="35">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="35">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="35">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="35">
         <v>3687.6</v>
       </c>
-      <c r="CX74" s="35"/>
+      <c r="CX74" s="35">
+        <v>3903.3</v>
+      </c>
       <c r="CY74" s="35"/>
       <c r="CZ74" s="35"/>
       <c r="DA74" s="35"/>
       <c r="DB74" s="35"/>
       <c r="DC74" s="35"/>
       <c r="DD74" s="19"/>
       <c r="DE74" s="19"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
@@ -38394,51 +38502,53 @@
       </c>
       <c r="CP75" s="35">
         <v>689.3</v>
       </c>
       <c r="CQ75" s="35">
         <v>911.2</v>
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="19">
         <v>928.9</v>
       </c>
       <c r="CT75" s="35">
         <v>484.3</v>
       </c>
       <c r="CU75" s="35">
         <v>684.2</v>
       </c>
       <c r="CV75" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="35">
         <v>629.20000000000005</v>
       </c>
-      <c r="CX75" s="35"/>
+      <c r="CX75" s="35">
+        <v>619</v>
+      </c>
       <c r="CY75" s="35"/>
       <c r="CZ75" s="35"/>
       <c r="DA75" s="35"/>
       <c r="DB75" s="35"/>
       <c r="DC75" s="35"/>
       <c r="DD75" s="19"/>
       <c r="DE75" s="19"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
@@ -38707,51 +38817,53 @@
       </c>
       <c r="CP76" s="35">
         <v>1152.9000000000001</v>
       </c>
       <c r="CQ76" s="35">
         <v>973.3</v>
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="19">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="35">
         <v>911.8</v>
       </c>
       <c r="CU76" s="35">
         <v>1076</v>
       </c>
       <c r="CV76" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="35">
         <v>1157.3</v>
       </c>
-      <c r="CX76" s="35"/>
+      <c r="CX76" s="35">
+        <v>1543.9</v>
+      </c>
       <c r="CY76" s="35"/>
       <c r="CZ76" s="35"/>
       <c r="DA76" s="35"/>
       <c r="DB76" s="35"/>
       <c r="DC76" s="35"/>
       <c r="DD76" s="19"/>
       <c r="DE76" s="19"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
@@ -38928,111 +39040,111 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="CH61:CS61"/>
-[...22 lines deleted...]
-    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DC60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC41:DE41"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="CE21:CG21"/>
+    <mergeCell ref="CE41:CG41"/>
+    <mergeCell ref="CE60:CG60"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="W21:Y21"/>
-    <mergeCell ref="A4:A5"/>
-[...19 lines deleted...]
-    <mergeCell ref="DC41:DE41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">