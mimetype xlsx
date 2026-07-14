--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -11,54 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="41">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="41">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
     <t xml:space="preserve">Баянаульский </t>
   </si>
   <si>
@@ -134,50 +131,53 @@
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год*</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского хозяйства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция растениеводства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по месяцам года</t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t>в действующих ценах, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="47">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -9769,64 +9769,64 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
@@ -18813,93 +18813,93 @@
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="9.7109375" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="9.7109375" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="40" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="A2" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="L3" s="39"/>
       <c r="M3" s="39"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="X3" s="39"/>
       <c r="Y3" s="39"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
@@ -18917,542 +18917,542 @@
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CF3" s="39"/>
       <c r="CG3" s="39"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="5"/>
       <c r="CQ3" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CR3" s="39"/>
       <c r="CS3" s="39"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="DD3" s="39"/>
       <c r="DE3" s="39"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="40"/>
       <c r="B4" s="36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="36" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="37"/>
       <c r="V4" s="37"/>
       <c r="W4" s="37"/>
       <c r="X4" s="37"/>
       <c r="Y4" s="38"/>
       <c r="Z4" s="36" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA4" s="37"/>
       <c r="AB4" s="37"/>
       <c r="AC4" s="37"/>
       <c r="AD4" s="37"/>
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="38"/>
       <c r="AL4" s="36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="36" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
       <c r="BC4" s="37"/>
       <c r="BD4" s="37"/>
       <c r="BE4" s="37"/>
       <c r="BF4" s="37"/>
       <c r="BG4" s="37"/>
       <c r="BH4" s="37"/>
       <c r="BI4" s="38"/>
       <c r="BJ4" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="BK4" s="37"/>
       <c r="BL4" s="37"/>
       <c r="BM4" s="37"/>
       <c r="BN4" s="37"/>
       <c r="BO4" s="37"/>
       <c r="BP4" s="37"/>
       <c r="BQ4" s="37"/>
       <c r="BR4" s="37"/>
       <c r="BS4" s="37"/>
       <c r="BT4" s="37"/>
       <c r="BU4" s="38"/>
       <c r="BV4" s="36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="BW4" s="37"/>
       <c r="BX4" s="37"/>
       <c r="BY4" s="37"/>
       <c r="BZ4" s="37"/>
       <c r="CA4" s="37"/>
       <c r="CB4" s="37"/>
       <c r="CC4" s="37"/>
       <c r="CD4" s="37"/>
       <c r="CE4" s="37"/>
       <c r="CF4" s="37"/>
       <c r="CG4" s="38"/>
       <c r="CH4" s="36" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="CI4" s="37"/>
       <c r="CJ4" s="37"/>
       <c r="CK4" s="37"/>
       <c r="CL4" s="37"/>
       <c r="CM4" s="37"/>
       <c r="CN4" s="37"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="38"/>
       <c r="CT4" s="36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="CU4" s="37"/>
       <c r="CV4" s="37"/>
       <c r="CW4" s="37"/>
       <c r="CX4" s="37"/>
       <c r="CY4" s="37"/>
       <c r="CZ4" s="37"/>
       <c r="DA4" s="37"/>
       <c r="DB4" s="37"/>
       <c r="DC4" s="37"/>
       <c r="DD4" s="37"/>
       <c r="DE4" s="38"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="J5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="K5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K5" s="7" t="s">
+      <c r="L5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="L5" s="7" t="s">
+      <c r="M5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="M5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="P5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="P5" s="7" t="s">
+      <c r="Q5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="R5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R5" s="7" t="s">
+      <c r="S5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="S5" s="7" t="s">
+      <c r="T5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="T5" s="7" t="s">
+      <c r="U5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="U5" s="7" t="s">
+      <c r="V5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="V5" s="7" t="s">
+      <c r="W5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="W5" s="7" t="s">
+      <c r="X5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="X5" s="7" t="s">
+      <c r="Y5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="Y5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AB5" s="7" t="s">
+      <c r="AC5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AC5" s="6" t="s">
+      <c r="AD5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AD5" s="7" t="s">
+      <c r="AE5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AE5" s="7" t="s">
+      <c r="AF5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AF5" s="7" t="s">
+      <c r="AG5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AG5" s="7" t="s">
+      <c r="AH5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AH5" s="7" t="s">
+      <c r="AI5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AI5" s="7" t="s">
+      <c r="AJ5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AJ5" s="7" t="s">
+      <c r="AK5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AK5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AN5" s="7" t="s">
+      <c r="AO5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AO5" s="6" t="s">
+      <c r="AP5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AP5" s="7" t="s">
+      <c r="AQ5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AQ5" s="7" t="s">
+      <c r="AR5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AR5" s="7" t="s">
+      <c r="AS5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AS5" s="7" t="s">
+      <c r="AT5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AT5" s="7" t="s">
+      <c r="AU5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AU5" s="7" t="s">
+      <c r="AV5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AV5" s="7" t="s">
+      <c r="AW5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AW5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AZ5" s="7" t="s">
+      <c r="BA5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BA5" s="6" t="s">
+      <c r="BB5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BB5" s="7" t="s">
+      <c r="BC5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BC5" s="7" t="s">
+      <c r="BD5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BD5" s="7" t="s">
+      <c r="BE5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BE5" s="7" t="s">
+      <c r="BF5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BF5" s="7" t="s">
+      <c r="BG5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BG5" s="7" t="s">
+      <c r="BH5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BH5" s="7" t="s">
+      <c r="BI5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BI5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BK5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BL5" s="7" t="s">
+      <c r="BM5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BM5" s="6" t="s">
+      <c r="BN5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BN5" s="7" t="s">
+      <c r="BO5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BO5" s="7" t="s">
+      <c r="BP5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BP5" s="7" t="s">
+      <c r="BQ5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BQ5" s="7" t="s">
+      <c r="BR5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BR5" s="7" t="s">
+      <c r="BS5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BS5" s="7" t="s">
+      <c r="BT5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BT5" s="7" t="s">
+      <c r="BU5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BU5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BW5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BX5" s="7" t="s">
+      <c r="BY5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BY5" s="6" t="s">
+      <c r="BZ5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BZ5" s="7" t="s">
+      <c r="CA5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CA5" s="7" t="s">
+      <c r="CB5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CB5" s="7" t="s">
+      <c r="CC5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CC5" s="7" t="s">
+      <c r="CD5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CD5" s="7" t="s">
+      <c r="CE5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CE5" s="7" t="s">
+      <c r="CF5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CF5" s="7" t="s">
+      <c r="CG5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CG5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CI5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CJ5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CJ5" s="7" t="s">
+      <c r="CK5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CK5" s="6" t="s">
+      <c r="CL5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CL5" s="7" t="s">
+      <c r="CM5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CM5" s="7" t="s">
+      <c r="CN5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CN5" s="7" t="s">
+      <c r="CO5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CO5" s="7" t="s">
+      <c r="CP5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CP5" s="7" t="s">
+      <c r="CQ5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CQ5" s="7" t="s">
+      <c r="CR5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CR5" s="7" t="s">
+      <c r="CS5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CS5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT5" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CU5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CV5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CV5" s="7" t="s">
+      <c r="CW5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CW5" s="6" t="s">
+      <c r="CX5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CX5" s="7" t="s">
+      <c r="CY5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CY5" s="7" t="s">
+      <c r="CZ5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CZ5" s="7" t="s">
+      <c r="DA5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="DA5" s="7" t="s">
+      <c r="DB5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="DB5" s="7" t="s">
+      <c r="DC5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="DC5" s="7" t="s">
+      <c r="DD5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="DD5" s="7" t="s">
+      <c r="DE5" s="7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="9">
         <v>6841.8536591070542</v>
       </c>
       <c r="C6" s="9">
         <v>7032.7094180152117</v>
       </c>
       <c r="D6" s="9">
         <v>8288.4718421359667</v>
       </c>
       <c r="E6" s="9">
         <v>8500.7313445808177</v>
       </c>
       <c r="F6" s="9">
         <v>10335.829855016578</v>
       </c>
       <c r="G6" s="9">
         <v>13092.962584524455</v>
       </c>
       <c r="H6" s="9">
         <v>15813.440401513973</v>
       </c>
       <c r="I6" s="9">
         <v>17643.144694873914</v>
       </c>
@@ -19713,61 +19713,63 @@
       </c>
       <c r="CQ6" s="15">
         <v>97616</v>
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="9">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="34">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="34">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="34">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="34">
         <v>18470.3</v>
       </c>
       <c r="CX6" s="34">
         <v>18225.099999999999</v>
       </c>
-      <c r="CY6" s="34"/>
+      <c r="CY6" s="34">
+        <v>28518.2</v>
+      </c>
       <c r="CZ6" s="34"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="15"/>
       <c r="DC6" s="15"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
       </c>
       <c r="G7" s="17">
         <v>361.22415240460981</v>
       </c>
       <c r="H7" s="17">
         <v>692.46020182902862</v>
       </c>
       <c r="I7" s="17">
         <v>1033.9995219303489</v>
       </c>
@@ -20028,61 +20030,63 @@
       </c>
       <c r="CQ7" s="35">
         <v>5814.8</v>
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="19">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="35">
         <v>792.6</v>
       </c>
       <c r="CU7" s="35">
         <v>748.9</v>
       </c>
       <c r="CV7" s="35">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="35">
         <v>1078.8</v>
       </c>
       <c r="CX7" s="35">
         <v>959.1</v>
       </c>
-      <c r="CY7" s="35"/>
+      <c r="CY7" s="35">
+        <v>823.9</v>
+      </c>
       <c r="CZ7" s="35"/>
       <c r="DA7" s="35"/>
       <c r="DB7" s="35"/>
       <c r="DC7" s="35"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
       </c>
       <c r="G8" s="19">
         <v>806.63506855615378</v>
       </c>
       <c r="H8" s="19">
         <v>1191.2479446930442</v>
       </c>
       <c r="I8" s="19">
         <v>1329.103102220723</v>
       </c>
@@ -20343,61 +20347,63 @@
       </c>
       <c r="CQ8" s="35">
         <v>8566.7000000000007</v>
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="19">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="35">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="35">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="35">
         <v>2167</v>
       </c>
       <c r="CW8" s="35">
         <v>2162</v>
       </c>
       <c r="CX8" s="35">
         <v>2271.9</v>
       </c>
-      <c r="CY8" s="35"/>
+      <c r="CY8" s="35">
+        <v>2551.3000000000002</v>
+      </c>
       <c r="CZ8" s="35"/>
       <c r="DA8" s="35"/>
       <c r="DB8" s="35"/>
       <c r="DC8" s="35"/>
       <c r="DD8" s="19"/>
       <c r="DE8" s="19"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
       </c>
       <c r="G9" s="19">
         <v>920.61948626311789</v>
       </c>
       <c r="H9" s="19">
         <v>1159.276424593203</v>
       </c>
       <c r="I9" s="19">
         <v>1142.394018146013</v>
       </c>
@@ -20658,61 +20664,63 @@
       </c>
       <c r="CQ9" s="35">
         <v>6206</v>
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="19">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="35">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="35">
         <v>2008</v>
       </c>
       <c r="CV9" s="35">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="35">
         <v>1359.3</v>
       </c>
       <c r="CX9" s="35">
         <v>1357.6</v>
       </c>
-      <c r="CY9" s="35"/>
+      <c r="CY9" s="35">
+        <v>2704.9</v>
+      </c>
       <c r="CZ9" s="35"/>
       <c r="DA9" s="35"/>
       <c r="DB9" s="35"/>
       <c r="DC9" s="35"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G10" s="19">
         <v>706.67423892363468</v>
       </c>
       <c r="H10" s="19">
         <v>843.36988939203957</v>
       </c>
       <c r="I10" s="19">
         <v>1405.1462643187222</v>
       </c>
@@ -20973,61 +20981,63 @@
       </c>
       <c r="CQ10" s="35">
         <v>6955.5</v>
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="19">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="35">
         <v>554.4</v>
       </c>
       <c r="CU10" s="35">
         <v>764.1</v>
       </c>
       <c r="CV10" s="35">
         <v>539</v>
       </c>
       <c r="CW10" s="35">
         <v>1434</v>
       </c>
       <c r="CX10" s="35">
         <v>1130.8</v>
       </c>
-      <c r="CY10" s="35"/>
+      <c r="CY10" s="35">
+        <v>1250.3</v>
+      </c>
       <c r="CZ10" s="35"/>
       <c r="DA10" s="35"/>
       <c r="DB10" s="35"/>
       <c r="DC10" s="35"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
       </c>
       <c r="G11" s="19">
         <v>1508.0931932402466</v>
       </c>
       <c r="H11" s="19">
         <v>1391.7383793304687</v>
       </c>
       <c r="I11" s="19">
         <v>1437.0265976580179</v>
       </c>
@@ -21288,61 +21298,63 @@
       </c>
       <c r="CQ11" s="35">
         <v>3161.8</v>
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="19">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="35">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="35">
         <v>795</v>
       </c>
       <c r="CV11" s="35">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="35">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX11" s="35">
         <v>1497.5</v>
       </c>
-      <c r="CY11" s="35"/>
+      <c r="CY11" s="35">
+        <v>2490.3000000000002</v>
+      </c>
       <c r="CZ11" s="35"/>
       <c r="DA11" s="35"/>
       <c r="DB11" s="35"/>
       <c r="DC11" s="35"/>
       <c r="DD11" s="19"/>
       <c r="DE11" s="19"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G12" s="19">
         <v>1095.0744871625643</v>
       </c>
       <c r="H12" s="19">
         <v>947.34883297798706</v>
       </c>
       <c r="I12" s="20">
         <v>916.11496759540705</v>
       </c>
@@ -21603,61 +21615,63 @@
       </c>
       <c r="CQ12" s="35">
         <v>11836.6</v>
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="19">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="35">
         <v>841.1</v>
       </c>
       <c r="CU12" s="35">
         <v>518.9</v>
       </c>
       <c r="CV12" s="35">
         <v>678.7</v>
       </c>
       <c r="CW12" s="35">
         <v>845.6</v>
       </c>
       <c r="CX12" s="35">
         <v>702.7</v>
       </c>
-      <c r="CY12" s="35"/>
+      <c r="CY12" s="35">
+        <v>1423.2</v>
+      </c>
       <c r="CZ12" s="35"/>
       <c r="DA12" s="35"/>
       <c r="DB12" s="35"/>
       <c r="DC12" s="35"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G13" s="19">
         <v>791.46017199638686</v>
       </c>
       <c r="H13" s="19">
         <v>1013.3145160630365</v>
       </c>
       <c r="I13" s="20">
         <v>1199.0349628201698</v>
       </c>
@@ -21918,61 +21932,63 @@
       </c>
       <c r="CQ13" s="35">
         <v>14454.9</v>
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="19">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="35">
         <v>828.2</v>
       </c>
       <c r="CU13" s="35">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="35">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="35">
         <v>1449.4</v>
       </c>
       <c r="CX13" s="35">
         <v>1292.3</v>
       </c>
-      <c r="CY13" s="35"/>
+      <c r="CY13" s="35">
+        <v>2019.4</v>
+      </c>
       <c r="CZ13" s="35"/>
       <c r="DA13" s="35"/>
       <c r="DB13" s="35"/>
       <c r="DC13" s="35"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
       </c>
       <c r="G14" s="17">
         <v>1078.6840140575177</v>
       </c>
       <c r="H14" s="17">
         <v>1074.8258402881161</v>
       </c>
       <c r="I14" s="17">
         <v>1345.9521076929482</v>
       </c>
@@ -22233,61 +22249,63 @@
       </c>
       <c r="CQ14" s="35">
         <v>8741.5</v>
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="19">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="35">
         <v>588.1</v>
       </c>
       <c r="CU14" s="35">
         <v>740.1</v>
       </c>
       <c r="CV14" s="35">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="35">
         <v>936.5</v>
       </c>
       <c r="CX14" s="35">
         <v>997.9</v>
       </c>
-      <c r="CY14" s="35"/>
+      <c r="CY14" s="35">
+        <v>2921.1</v>
+      </c>
       <c r="CZ14" s="35"/>
       <c r="DA14" s="35"/>
       <c r="DB14" s="35"/>
       <c r="DC14" s="35"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
       </c>
       <c r="G15" s="19">
         <v>854.7193624093361</v>
       </c>
       <c r="H15" s="19">
         <v>1406.9146383889436</v>
       </c>
       <c r="I15" s="20">
         <v>1485.1245929001855</v>
       </c>
@@ -22548,61 +22566,63 @@
       </c>
       <c r="CQ15" s="35">
         <v>5062.5</v>
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="19">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="35">
         <v>489.2</v>
       </c>
       <c r="CU15" s="35">
         <v>888.9</v>
       </c>
       <c r="CV15" s="35">
         <v>870.5</v>
       </c>
       <c r="CW15" s="35">
         <v>449.4</v>
       </c>
       <c r="CX15" s="35">
         <v>680.2</v>
       </c>
-      <c r="CY15" s="35"/>
+      <c r="CY15" s="35">
+        <v>1058.3</v>
+      </c>
       <c r="CZ15" s="35"/>
       <c r="DA15" s="35"/>
       <c r="DB15" s="35"/>
       <c r="DC15" s="35"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
       </c>
       <c r="G16" s="19">
         <v>1003.6296805078927</v>
       </c>
       <c r="H16" s="19">
         <v>830.815094167241</v>
       </c>
       <c r="I16" s="20">
         <v>940.16385085162256</v>
       </c>
@@ -22863,61 +22883,63 @@
       </c>
       <c r="CQ16" s="35">
         <v>2800.2</v>
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="19">
         <v>1377</v>
       </c>
       <c r="CT16" s="35">
         <v>408.7</v>
       </c>
       <c r="CU16" s="35">
         <v>764.3</v>
       </c>
       <c r="CV16" s="35">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="35">
         <v>1965.3</v>
       </c>
       <c r="CX16" s="35">
         <v>1156</v>
       </c>
-      <c r="CY16" s="35"/>
+      <c r="CY16" s="35">
+        <v>2537.6</v>
+      </c>
       <c r="CZ16" s="35"/>
       <c r="DA16" s="35"/>
       <c r="DB16" s="35"/>
       <c r="DC16" s="35"/>
       <c r="DD16" s="19"/>
       <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G17" s="19">
         <v>1721.8364265297923</v>
       </c>
       <c r="H17" s="19">
         <v>2599.3005675554</v>
       </c>
       <c r="I17" s="20">
         <v>2605.5089223260011</v>
       </c>
@@ -23178,61 +23200,63 @@
       </c>
       <c r="CQ17" s="35">
         <v>11360.2</v>
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX17" s="35">
         <v>3905.8</v>
       </c>
-      <c r="CY17" s="35"/>
+      <c r="CY17" s="35">
+        <v>4312</v>
+      </c>
       <c r="CZ17" s="35"/>
       <c r="DA17" s="35"/>
       <c r="DB17" s="35"/>
       <c r="DC17" s="35"/>
       <c r="DD17" s="19"/>
       <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
       </c>
       <c r="G18" s="19">
         <v>880.56562957138431</v>
       </c>
       <c r="H18" s="19">
         <v>1019.3751556477221</v>
       </c>
       <c r="I18" s="20">
         <v>873.49546842356494</v>
       </c>
@@ -23493,61 +23517,63 @@
       </c>
       <c r="CQ18" s="35">
         <v>7050.4</v>
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="19">
         <v>3342</v>
       </c>
       <c r="CT18" s="35">
         <v>493.4</v>
       </c>
       <c r="CU18" s="35">
         <v>693.3</v>
       </c>
       <c r="CV18" s="35">
         <v>613.9</v>
       </c>
       <c r="CW18" s="35">
         <v>699.7</v>
       </c>
       <c r="CX18" s="35">
         <v>643.4</v>
       </c>
-      <c r="CY18" s="35"/>
+      <c r="CY18" s="35">
+        <v>1401.8</v>
+      </c>
       <c r="CZ18" s="35"/>
       <c r="DA18" s="35"/>
       <c r="DB18" s="35"/>
       <c r="DC18" s="35"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
       </c>
       <c r="G19" s="21">
         <v>1363.7466729018192</v>
       </c>
       <c r="H19" s="21">
         <v>1639.7806332547452</v>
       </c>
       <c r="I19" s="19">
         <v>1926.4080346571895</v>
       </c>
@@ -23808,102 +23834,104 @@
       </c>
       <c r="CQ19" s="35">
         <v>5605</v>
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="19">
         <v>10504</v>
       </c>
       <c r="CT19" s="35">
         <v>977.1</v>
       </c>
       <c r="CU19" s="35">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="35">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="35">
         <v>1224.2</v>
       </c>
       <c r="CX19" s="35">
         <v>1629.8</v>
       </c>
-      <c r="CY19" s="35"/>
+      <c r="CY19" s="35">
+        <v>3024.1</v>
+      </c>
       <c r="CZ19" s="35"/>
       <c r="DA19" s="35"/>
       <c r="DB19" s="35"/>
       <c r="DC19" s="35"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M20" s="44"/>
+      <c r="A20" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="42"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="X21" s="39"/>
       <c r="Y21" s="39"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
@@ -23921,542 +23949,542 @@
       <c r="BG21" s="3"/>
       <c r="BH21" s="3"/>
       <c r="BI21" s="3"/>
       <c r="BJ21" s="3"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
       <c r="BT21" s="3"/>
       <c r="BU21" s="3"/>
       <c r="BV21" s="3"/>
       <c r="BW21" s="3"/>
       <c r="BX21" s="3"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
       <c r="CA21" s="3"/>
       <c r="CB21" s="3"/>
       <c r="CC21" s="3"/>
       <c r="CD21" s="3"/>
       <c r="CE21" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CF21" s="39"/>
       <c r="CG21" s="39"/>
       <c r="CH21" s="3"/>
       <c r="CI21" s="3"/>
       <c r="CJ21" s="3"/>
       <c r="CK21" s="3"/>
       <c r="CL21" s="3"/>
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="41"/>
+      <c r="A22" s="40"/>
       <c r="B22" s="36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
       <c r="N22" s="36" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="O22" s="37"/>
       <c r="P22" s="37"/>
       <c r="Q22" s="37"/>
       <c r="R22" s="37"/>
       <c r="S22" s="37"/>
       <c r="T22" s="37"/>
       <c r="U22" s="37"/>
       <c r="V22" s="37"/>
       <c r="W22" s="37"/>
       <c r="X22" s="37"/>
       <c r="Y22" s="38"/>
       <c r="Z22" s="36" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA22" s="37"/>
       <c r="AB22" s="37"/>
       <c r="AC22" s="37"/>
       <c r="AD22" s="37"/>
       <c r="AE22" s="37"/>
       <c r="AF22" s="37"/>
       <c r="AG22" s="37"/>
       <c r="AH22" s="37"/>
       <c r="AI22" s="37"/>
       <c r="AJ22" s="37"/>
       <c r="AK22" s="38"/>
       <c r="AL22" s="36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM22" s="37"/>
       <c r="AN22" s="37"/>
       <c r="AO22" s="37"/>
       <c r="AP22" s="37"/>
       <c r="AQ22" s="37"/>
       <c r="AR22" s="37"/>
       <c r="AS22" s="37"/>
       <c r="AT22" s="37"/>
       <c r="AU22" s="37"/>
       <c r="AV22" s="37"/>
       <c r="AW22" s="38"/>
       <c r="AX22" s="36" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY22" s="37"/>
       <c r="AZ22" s="37"/>
       <c r="BA22" s="37"/>
       <c r="BB22" s="37"/>
       <c r="BC22" s="37"/>
       <c r="BD22" s="37"/>
       <c r="BE22" s="37"/>
       <c r="BF22" s="37"/>
       <c r="BG22" s="37"/>
       <c r="BH22" s="37"/>
       <c r="BI22" s="38"/>
       <c r="BJ22" s="36">
         <v>2023</v>
       </c>
       <c r="BK22" s="37"/>
       <c r="BL22" s="37"/>
       <c r="BM22" s="37"/>
       <c r="BN22" s="37"/>
       <c r="BO22" s="37"/>
       <c r="BP22" s="37"/>
       <c r="BQ22" s="37"/>
       <c r="BR22" s="37"/>
       <c r="BS22" s="37"/>
       <c r="BT22" s="37"/>
       <c r="BU22" s="37"/>
       <c r="BV22" s="36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="BW22" s="37"/>
       <c r="BX22" s="37"/>
       <c r="BY22" s="37"/>
       <c r="BZ22" s="37"/>
       <c r="CA22" s="37"/>
       <c r="CB22" s="37"/>
       <c r="CC22" s="37"/>
       <c r="CD22" s="37"/>
       <c r="CE22" s="37"/>
       <c r="CF22" s="37"/>
       <c r="CG22" s="38"/>
       <c r="CH22" s="36" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="CI22" s="37"/>
       <c r="CJ22" s="37"/>
       <c r="CK22" s="37"/>
       <c r="CL22" s="37"/>
       <c r="CM22" s="37"/>
       <c r="CN22" s="37"/>
       <c r="CO22" s="37"/>
       <c r="CP22" s="37"/>
       <c r="CQ22" s="37"/>
       <c r="CR22" s="37"/>
       <c r="CS22" s="38"/>
       <c r="CT22" s="36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="CU22" s="37"/>
       <c r="CV22" s="37"/>
       <c r="CW22" s="37"/>
       <c r="CX22" s="37"/>
       <c r="CY22" s="37"/>
       <c r="CZ22" s="37"/>
       <c r="DA22" s="37"/>
       <c r="DB22" s="37"/>
       <c r="DC22" s="37"/>
       <c r="DD22" s="37"/>
       <c r="DE22" s="38"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="42"/>
+      <c r="A23" s="41"/>
       <c r="B23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E23" s="6" t="s">
+      <c r="F23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="F23" s="7" t="s">
+      <c r="G23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="G23" s="7" t="s">
+      <c r="H23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="H23" s="7" t="s">
+      <c r="I23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I23" s="7" t="s">
+      <c r="J23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="J23" s="7" t="s">
+      <c r="K23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K23" s="7" t="s">
+      <c r="L23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="L23" s="7" t="s">
+      <c r="M23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="M23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="P23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="P23" s="7" t="s">
+      <c r="Q23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="Q23" s="6" t="s">
+      <c r="R23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R23" s="7" t="s">
+      <c r="S23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="S23" s="7" t="s">
+      <c r="T23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="T23" s="7" t="s">
+      <c r="U23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="U23" s="7" t="s">
+      <c r="V23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="V23" s="7" t="s">
+      <c r="W23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="W23" s="7" t="s">
+      <c r="X23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="X23" s="7" t="s">
+      <c r="Y23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="Y23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AB23" s="7" t="s">
+      <c r="AC23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AC23" s="6" t="s">
+      <c r="AD23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AD23" s="7" t="s">
+      <c r="AE23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AE23" s="7" t="s">
+      <c r="AF23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AF23" s="7" t="s">
+      <c r="AG23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AG23" s="7" t="s">
+      <c r="AH23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AH23" s="7" t="s">
+      <c r="AI23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AI23" s="7" t="s">
+      <c r="AJ23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AJ23" s="7" t="s">
+      <c r="AK23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AK23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AN23" s="7" t="s">
+      <c r="AO23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AO23" s="6" t="s">
+      <c r="AP23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AP23" s="7" t="s">
+      <c r="AQ23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AQ23" s="7" t="s">
+      <c r="AR23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AR23" s="7" t="s">
+      <c r="AS23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AS23" s="7" t="s">
+      <c r="AT23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AT23" s="7" t="s">
+      <c r="AU23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AU23" s="7" t="s">
+      <c r="AV23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AV23" s="7" t="s">
+      <c r="AW23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AW23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AZ23" s="7" t="s">
+      <c r="BA23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BA23" s="6" t="s">
+      <c r="BB23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BB23" s="7" t="s">
+      <c r="BC23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BC23" s="7" t="s">
+      <c r="BD23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BD23" s="7" t="s">
+      <c r="BE23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BE23" s="7" t="s">
+      <c r="BF23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BF23" s="7" t="s">
+      <c r="BG23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BG23" s="7" t="s">
+      <c r="BH23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BH23" s="7" t="s">
+      <c r="BI23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BI23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BK23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BL23" s="7" t="s">
+      <c r="BM23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BM23" s="6" t="s">
+      <c r="BN23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BN23" s="7" t="s">
+      <c r="BO23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BO23" s="7" t="s">
+      <c r="BP23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BP23" s="7" t="s">
+      <c r="BQ23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BQ23" s="7" t="s">
+      <c r="BR23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BR23" s="7" t="s">
+      <c r="BS23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BS23" s="7" t="s">
+      <c r="BT23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BT23" s="7" t="s">
+      <c r="BU23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BU23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BW23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BX23" s="7" t="s">
+      <c r="BY23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BY23" s="6" t="s">
+      <c r="BZ23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BZ23" s="7" t="s">
+      <c r="CA23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CA23" s="7" t="s">
+      <c r="CB23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CB23" s="7" t="s">
+      <c r="CC23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CC23" s="7" t="s">
+      <c r="CD23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CD23" s="7" t="s">
+      <c r="CE23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CE23" s="7" t="s">
+      <c r="CF23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CF23" s="7" t="s">
+      <c r="CG23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CG23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CI23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CJ23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CJ23" s="7" t="s">
+      <c r="CK23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CK23" s="6" t="s">
+      <c r="CL23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CL23" s="7" t="s">
+      <c r="CM23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CM23" s="7" t="s">
+      <c r="CN23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CN23" s="7" t="s">
+      <c r="CO23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CO23" s="7" t="s">
+      <c r="CP23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CP23" s="7" t="s">
+      <c r="CQ23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CQ23" s="7" t="s">
+      <c r="CR23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CR23" s="7" t="s">
+      <c r="CS23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CS23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT23" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CU23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CV23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CV23" s="7" t="s">
+      <c r="CW23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CW23" s="6" t="s">
+      <c r="CX23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CX23" s="7" t="s">
+      <c r="CY23" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CY23" s="7" t="s">
+      <c r="CZ23" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CZ23" s="7" t="s">
+      <c r="DA23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="DA23" s="7" t="s">
+      <c r="DB23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="DB23" s="7" t="s">
+      <c r="DC23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="DC23" s="7" t="s">
+      <c r="DD23" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="DD23" s="7" t="s">
+      <c r="DE23" s="7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B24" s="13">
         <v>6792.9105324384927</v>
       </c>
       <c r="C24" s="13">
         <v>6990.6002331015061</v>
       </c>
       <c r="D24" s="13">
         <v>8213.9507574240124</v>
       </c>
       <c r="E24" s="13">
         <v>8434.3213457663369</v>
       </c>
       <c r="F24" s="13">
         <v>10282.377856919371</v>
       </c>
       <c r="G24" s="14">
         <v>13039.510587054378</v>
       </c>
       <c r="H24" s="14">
         <v>15759.988711294278</v>
       </c>
       <c r="I24" s="13">
         <v>17589.690946573995</v>
       </c>
@@ -24717,61 +24745,63 @@
       </c>
       <c r="CQ24" s="15">
         <v>97387.1</v>
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="9">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="34">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="34">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="34">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="34">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="34">
         <v>17981.2</v>
       </c>
-      <c r="CY24" s="34"/>
+      <c r="CY24" s="34">
+        <v>28274.3</v>
+      </c>
       <c r="CZ24" s="34"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="15"/>
       <c r="DC24" s="15"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
       </c>
       <c r="G25" s="17">
         <v>350.10615240460987</v>
       </c>
       <c r="H25" s="17">
         <v>681.34220182902857</v>
       </c>
       <c r="I25" s="17">
         <v>1022.881521930349</v>
       </c>
@@ -25032,61 +25062,63 @@
       </c>
       <c r="CQ25" s="35">
         <v>5779.6</v>
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="19">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="35">
         <v>757.4</v>
       </c>
       <c r="CU25" s="35">
         <v>713.7</v>
       </c>
       <c r="CV25" s="35">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="35">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="35">
         <v>939.4</v>
       </c>
-      <c r="CY25" s="35"/>
+      <c r="CY25" s="35">
+        <v>804.3</v>
+      </c>
       <c r="CZ25" s="35"/>
       <c r="DA25" s="35"/>
       <c r="DB25" s="35"/>
       <c r="DC25" s="35"/>
       <c r="DD25" s="19"/>
       <c r="DE25" s="19"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
       </c>
       <c r="G26" s="21">
         <v>806.63506855615378</v>
       </c>
       <c r="H26" s="21">
         <v>1191.2479446930442</v>
       </c>
       <c r="I26" s="19">
         <v>1329.103102220723</v>
       </c>
@@ -25347,61 +25379,63 @@
       </c>
       <c r="CQ26" s="35">
         <v>8520.9</v>
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="19">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="35">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="35">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="35">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="35">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="35">
         <v>2235.4</v>
       </c>
-      <c r="CY26" s="35"/>
+      <c r="CY26" s="35">
+        <v>2514.8000000000002</v>
+      </c>
       <c r="CZ26" s="35"/>
       <c r="DA26" s="35"/>
       <c r="DB26" s="35"/>
       <c r="DC26" s="35"/>
       <c r="DD26" s="19"/>
       <c r="DE26" s="19"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
       </c>
       <c r="G27" s="21">
         <v>920.00948626311788</v>
       </c>
       <c r="H27" s="21">
         <v>1158.6174245932029</v>
       </c>
       <c r="I27" s="19">
         <v>1141.7350181460129</v>
       </c>
@@ -25662,61 +25696,63 @@
       </c>
       <c r="CQ27" s="35">
         <v>6200.8</v>
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="19">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="35">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="35">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="35">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="35">
         <v>1328</v>
       </c>
       <c r="CX27" s="35">
         <v>1345.9</v>
       </c>
-      <c r="CY27" s="35"/>
+      <c r="CY27" s="35">
+        <v>2693.2</v>
+      </c>
       <c r="CZ27" s="35"/>
       <c r="DA27" s="35"/>
       <c r="DB27" s="35"/>
       <c r="DC27" s="35"/>
       <c r="DD27" s="19"/>
       <c r="DE27" s="19"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G28" s="21">
         <v>706.67423892363468</v>
       </c>
       <c r="H28" s="21">
         <v>843.36988939203957</v>
       </c>
       <c r="I28" s="19">
         <v>1405.1462643187222</v>
       </c>
@@ -25977,61 +26013,63 @@
       </c>
       <c r="CQ28" s="35">
         <v>6944.5</v>
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="19">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="35">
         <v>543.4</v>
       </c>
       <c r="CU28" s="35">
         <v>753.1</v>
       </c>
       <c r="CV28" s="35">
         <v>528</v>
       </c>
       <c r="CW28" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="35">
         <v>1130.5</v>
       </c>
-      <c r="CY28" s="35"/>
+      <c r="CY28" s="35">
+        <v>1250</v>
+      </c>
       <c r="CZ28" s="35"/>
       <c r="DA28" s="35"/>
       <c r="DB28" s="35"/>
       <c r="DC28" s="35"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
       </c>
       <c r="G29" s="21">
         <v>1496.2541932402464</v>
       </c>
       <c r="H29" s="21">
         <v>1380.5823793304685</v>
       </c>
       <c r="I29" s="19">
         <v>1425.8705976580177</v>
       </c>
@@ -26292,61 +26330,63 @@
       </c>
       <c r="CQ29" s="35">
         <v>3143.6</v>
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="19">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="35">
         <v>776.8</v>
       </c>
       <c r="CV29" s="35">
         <v>981.1</v>
       </c>
       <c r="CW29" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="35">
         <v>1460.1</v>
       </c>
-      <c r="CY29" s="35"/>
+      <c r="CY29" s="35">
+        <v>2452.9</v>
+      </c>
       <c r="CZ29" s="35"/>
       <c r="DA29" s="35"/>
       <c r="DB29" s="35"/>
       <c r="DC29" s="35"/>
       <c r="DD29" s="19"/>
       <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G30" s="21">
         <v>1095.0744871625643</v>
       </c>
       <c r="H30" s="21">
         <v>947.34883297798706</v>
       </c>
       <c r="I30" s="20">
         <v>916.11496759540705</v>
       </c>
@@ -26607,61 +26647,63 @@
       </c>
       <c r="CQ30" s="35">
         <v>11833.7</v>
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="19">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="35">
         <v>838.3</v>
       </c>
       <c r="CU30" s="35">
         <v>516.1</v>
       </c>
       <c r="CV30" s="35">
         <v>673.1</v>
       </c>
       <c r="CW30" s="35">
         <v>841.8</v>
       </c>
       <c r="CX30" s="35">
         <v>699</v>
       </c>
-      <c r="CY30" s="35"/>
+      <c r="CY30" s="35">
+        <v>1419.4</v>
+      </c>
       <c r="CZ30" s="35"/>
       <c r="DA30" s="35"/>
       <c r="DB30" s="35"/>
       <c r="DC30" s="35"/>
       <c r="DD30" s="19"/>
       <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G31" s="21">
         <v>791.46017199638686</v>
       </c>
       <c r="H31" s="21">
         <v>1013.3145160630365</v>
       </c>
       <c r="I31" s="20">
         <v>1199.0349628201698</v>
       </c>
@@ -26922,61 +26964,63 @@
       </c>
       <c r="CQ31" s="35">
         <v>14454.7</v>
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="19">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="35">
         <v>828</v>
       </c>
       <c r="CU31" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="35">
         <v>1107</v>
       </c>
       <c r="CW31" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="35">
         <v>1291.9000000000001</v>
       </c>
-      <c r="CY31" s="35"/>
+      <c r="CY31" s="35">
+        <v>2019</v>
+      </c>
       <c r="CZ31" s="35"/>
       <c r="DA31" s="35"/>
       <c r="DB31" s="35"/>
       <c r="DC31" s="35"/>
       <c r="DD31" s="19"/>
       <c r="DE31" s="19"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G32" s="17">
         <v>1077.3870140575177</v>
       </c>
       <c r="H32" s="17">
         <v>1073.528840288116</v>
       </c>
       <c r="I32" s="17">
         <v>1344.6551076929481</v>
       </c>
@@ -27237,61 +27281,63 @@
       </c>
       <c r="CQ32" s="35">
         <v>8736.1</v>
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="19">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="35">
         <v>734.7</v>
       </c>
       <c r="CV32" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="35">
         <v>943</v>
       </c>
       <c r="CX32" s="35">
         <v>994.8</v>
       </c>
-      <c r="CY32" s="35"/>
+      <c r="CY32" s="35">
+        <v>2918</v>
+      </c>
       <c r="CZ32" s="35"/>
       <c r="DA32" s="35"/>
       <c r="DB32" s="35"/>
       <c r="DC32" s="35"/>
       <c r="DD32" s="19"/>
       <c r="DE32" s="19"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
       </c>
       <c r="G33" s="21">
         <v>849.44136240933608</v>
       </c>
       <c r="H33" s="21">
         <v>1401.6366383889435</v>
       </c>
       <c r="I33" s="20">
         <v>1479.8465929001854</v>
       </c>
@@ -27552,61 +27598,63 @@
       </c>
       <c r="CQ33" s="35">
         <v>5032.2</v>
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="19">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="35">
         <v>458.9</v>
       </c>
       <c r="CU33" s="35">
         <v>858.6</v>
       </c>
       <c r="CV33" s="35">
         <v>840.2</v>
       </c>
       <c r="CW33" s="35">
         <v>526.1</v>
       </c>
       <c r="CX33" s="35">
         <v>676.7</v>
       </c>
-      <c r="CY33" s="35"/>
+      <c r="CY33" s="35">
+        <v>1054.8</v>
+      </c>
       <c r="CZ33" s="35"/>
       <c r="DA33" s="35"/>
       <c r="DB33" s="35"/>
       <c r="DC33" s="35"/>
       <c r="DD33" s="19"/>
       <c r="DE33" s="19"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
       </c>
       <c r="G34" s="21">
         <v>1003.6296805078927</v>
       </c>
       <c r="H34" s="21">
         <v>830.815094167241</v>
       </c>
       <c r="I34" s="20">
         <v>940.16385085162256</v>
       </c>
@@ -27867,61 +27915,63 @@
       </c>
       <c r="CQ34" s="35">
         <v>2799.8</v>
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="19">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="35">
         <v>408.3</v>
       </c>
       <c r="CU34" s="35">
         <v>763.9</v>
       </c>
       <c r="CV34" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="35">
         <v>1898</v>
       </c>
       <c r="CX34" s="35">
         <v>1138.9000000000001</v>
       </c>
-      <c r="CY34" s="35"/>
+      <c r="CY34" s="35">
+        <v>2520.5</v>
+      </c>
       <c r="CZ34" s="35"/>
       <c r="DA34" s="35"/>
       <c r="DB34" s="35"/>
       <c r="DC34" s="35"/>
       <c r="DD34" s="19"/>
       <c r="DE34" s="19"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G35" s="21">
         <v>1721.8364265297923</v>
       </c>
       <c r="H35" s="21">
         <v>2599.3005675554</v>
       </c>
       <c r="I35" s="20">
         <v>2605.5089223260011</v>
       </c>
@@ -28182,61 +28232,63 @@
       </c>
       <c r="CQ35" s="35">
         <v>11360.2</v>
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="35">
         <v>3905.8</v>
       </c>
-      <c r="CY35" s="35"/>
+      <c r="CY35" s="35">
+        <v>4312</v>
+      </c>
       <c r="CZ35" s="35"/>
       <c r="DA35" s="35"/>
       <c r="DB35" s="35"/>
       <c r="DC35" s="35"/>
       <c r="DD35" s="19"/>
       <c r="DE35" s="19"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
       </c>
       <c r="G36" s="21">
         <v>880.55062957138432</v>
       </c>
       <c r="H36" s="21">
         <v>1019.2914389807221</v>
       </c>
       <c r="I36" s="19">
         <v>873.41175175656497</v>
       </c>
@@ -28497,61 +28549,63 @@
       </c>
       <c r="CQ36" s="35">
         <v>7041.4</v>
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="19">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="35">
         <v>484.3</v>
       </c>
       <c r="CU36" s="35">
         <v>684.2</v>
       </c>
       <c r="CV36" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="35">
         <v>619</v>
       </c>
-      <c r="CY36" s="35"/>
+      <c r="CY36" s="35">
+        <v>1377.3</v>
+      </c>
       <c r="CZ36" s="35"/>
       <c r="DA36" s="35"/>
       <c r="DB36" s="35"/>
       <c r="DC36" s="35"/>
       <c r="DD36" s="19"/>
       <c r="DE36" s="19"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G37" s="21">
         <v>1340.4516729018192</v>
       </c>
       <c r="H37" s="21">
         <v>1619.5926332547451</v>
       </c>
       <c r="I37" s="19">
         <v>1906.2200346571894</v>
       </c>
@@ -28812,102 +28866,104 @@
       </c>
       <c r="CQ37" s="35">
         <v>5539.7</v>
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="19">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="35">
         <v>911.8</v>
       </c>
       <c r="CU37" s="35">
         <v>1076</v>
       </c>
       <c r="CV37" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="35">
         <v>1543.9</v>
       </c>
-      <c r="CY37" s="35"/>
+      <c r="CY37" s="35">
+        <v>2938.2</v>
+      </c>
       <c r="CZ37" s="35"/>
       <c r="DA37" s="35"/>
       <c r="DB37" s="35"/>
       <c r="DC37" s="35"/>
       <c r="DD37" s="19"/>
       <c r="DE37" s="19"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="40" t="s">
-[...13 lines deleted...]
-      <c r="M40" s="40"/>
+      <c r="A40" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
@@ -28925,542 +28981,542 @@
       <c r="BG41" s="3"/>
       <c r="BH41" s="3"/>
       <c r="BI41" s="3"/>
       <c r="BJ41" s="3"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
       <c r="BN41" s="3"/>
       <c r="BO41" s="3"/>
       <c r="BP41" s="3"/>
       <c r="BQ41" s="3"/>
       <c r="BR41" s="3"/>
       <c r="BS41" s="3"/>
       <c r="BT41" s="3"/>
       <c r="BU41" s="3"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CF41" s="39"/>
       <c r="CG41" s="39"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
       <c r="CK41" s="3"/>
       <c r="CL41" s="3"/>
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="5"/>
       <c r="DC41" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="41"/>
+      <c r="A42" s="40"/>
       <c r="B42" s="36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="38"/>
       <c r="N42" s="36" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="O42" s="37"/>
       <c r="P42" s="37"/>
       <c r="Q42" s="37"/>
       <c r="R42" s="37"/>
       <c r="S42" s="37"/>
       <c r="T42" s="37"/>
       <c r="U42" s="37"/>
       <c r="V42" s="37"/>
       <c r="W42" s="37"/>
       <c r="X42" s="37"/>
       <c r="Y42" s="38"/>
       <c r="Z42" s="36" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA42" s="37"/>
       <c r="AB42" s="37"/>
       <c r="AC42" s="37"/>
       <c r="AD42" s="37"/>
       <c r="AE42" s="37"/>
       <c r="AF42" s="37"/>
       <c r="AG42" s="37"/>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="38"/>
       <c r="AL42" s="36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM42" s="37"/>
       <c r="AN42" s="37"/>
       <c r="AO42" s="37"/>
       <c r="AP42" s="37"/>
       <c r="AQ42" s="37"/>
       <c r="AR42" s="37"/>
       <c r="AS42" s="37"/>
       <c r="AT42" s="37"/>
       <c r="AU42" s="37"/>
       <c r="AV42" s="37"/>
       <c r="AW42" s="38"/>
       <c r="AX42" s="36" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY42" s="37"/>
       <c r="AZ42" s="37"/>
       <c r="BA42" s="37"/>
       <c r="BB42" s="37"/>
       <c r="BC42" s="37"/>
       <c r="BD42" s="37"/>
       <c r="BE42" s="37"/>
       <c r="BF42" s="37"/>
       <c r="BG42" s="37"/>
       <c r="BH42" s="37"/>
       <c r="BI42" s="38"/>
       <c r="BJ42" s="36">
         <v>2023</v>
       </c>
       <c r="BK42" s="37"/>
       <c r="BL42" s="37"/>
       <c r="BM42" s="37"/>
       <c r="BN42" s="37"/>
       <c r="BO42" s="37"/>
       <c r="BP42" s="37"/>
       <c r="BQ42" s="37"/>
       <c r="BR42" s="37"/>
       <c r="BS42" s="37"/>
       <c r="BT42" s="37"/>
       <c r="BU42" s="37"/>
       <c r="BV42" s="36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="BW42" s="37"/>
       <c r="BX42" s="37"/>
       <c r="BY42" s="37"/>
       <c r="BZ42" s="37"/>
       <c r="CA42" s="37"/>
       <c r="CB42" s="37"/>
       <c r="CC42" s="37"/>
       <c r="CD42" s="37"/>
       <c r="CE42" s="37"/>
       <c r="CF42" s="37"/>
       <c r="CG42" s="38"/>
       <c r="CH42" s="36" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="CI42" s="37"/>
       <c r="CJ42" s="37"/>
       <c r="CK42" s="37"/>
       <c r="CL42" s="37"/>
       <c r="CM42" s="37"/>
       <c r="CN42" s="37"/>
       <c r="CO42" s="37"/>
       <c r="CP42" s="37"/>
       <c r="CQ42" s="37"/>
       <c r="CR42" s="37"/>
       <c r="CS42" s="38"/>
       <c r="CT42" s="36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="CU42" s="37"/>
       <c r="CV42" s="37"/>
       <c r="CW42" s="37"/>
       <c r="CX42" s="37"/>
       <c r="CY42" s="37"/>
       <c r="CZ42" s="37"/>
       <c r="DA42" s="37"/>
       <c r="DB42" s="37"/>
       <c r="DC42" s="37"/>
       <c r="DD42" s="37"/>
       <c r="DE42" s="38"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="42"/>
+      <c r="A43" s="41"/>
       <c r="B43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D43" s="7" t="s">
+      <c r="E43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E43" s="6" t="s">
+      <c r="F43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="F43" s="7" t="s">
+      <c r="G43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="G43" s="7" t="s">
+      <c r="H43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="H43" s="7" t="s">
+      <c r="I43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I43" s="7" t="s">
+      <c r="J43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="J43" s="7" t="s">
+      <c r="K43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K43" s="7" t="s">
+      <c r="L43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="L43" s="7" t="s">
+      <c r="M43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="M43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="P43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="P43" s="7" t="s">
+      <c r="Q43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="Q43" s="6" t="s">
+      <c r="R43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R43" s="7" t="s">
+      <c r="S43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="S43" s="7" t="s">
+      <c r="T43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="T43" s="7" t="s">
+      <c r="U43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="U43" s="7" t="s">
+      <c r="V43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="V43" s="7" t="s">
+      <c r="W43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="W43" s="7" t="s">
+      <c r="X43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="X43" s="7" t="s">
+      <c r="Y43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="Y43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AB43" s="7" t="s">
+      <c r="AC43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AC43" s="6" t="s">
+      <c r="AD43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AD43" s="7" t="s">
+      <c r="AE43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AE43" s="7" t="s">
+      <c r="AF43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AF43" s="7" t="s">
+      <c r="AG43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AG43" s="7" t="s">
+      <c r="AH43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AH43" s="7" t="s">
+      <c r="AI43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AI43" s="7" t="s">
+      <c r="AJ43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AJ43" s="7" t="s">
+      <c r="AK43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AK43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AN43" s="7" t="s">
+      <c r="AO43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AO43" s="6" t="s">
+      <c r="AP43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AP43" s="7" t="s">
+      <c r="AQ43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AQ43" s="7" t="s">
+      <c r="AR43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AR43" s="7" t="s">
+      <c r="AS43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AS43" s="7" t="s">
+      <c r="AT43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AT43" s="7" t="s">
+      <c r="AU43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AU43" s="7" t="s">
+      <c r="AV43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AV43" s="7" t="s">
+      <c r="AW43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AW43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AZ43" s="7" t="s">
+      <c r="BA43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BA43" s="6" t="s">
+      <c r="BB43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BB43" s="7" t="s">
+      <c r="BC43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BC43" s="7" t="s">
+      <c r="BD43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BD43" s="7" t="s">
+      <c r="BE43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BE43" s="7" t="s">
+      <c r="BF43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BF43" s="7" t="s">
+      <c r="BG43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BG43" s="7" t="s">
+      <c r="BH43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BH43" s="7" t="s">
+      <c r="BI43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BI43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BK43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BL43" s="7" t="s">
+      <c r="BM43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BM43" s="6" t="s">
+      <c r="BN43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BN43" s="7" t="s">
+      <c r="BO43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BO43" s="7" t="s">
+      <c r="BP43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BP43" s="7" t="s">
+      <c r="BQ43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BQ43" s="7" t="s">
+      <c r="BR43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BR43" s="7" t="s">
+      <c r="BS43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BS43" s="7" t="s">
+      <c r="BT43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BT43" s="7" t="s">
+      <c r="BU43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BU43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BW43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BX43" s="7" t="s">
+      <c r="BY43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BY43" s="6" t="s">
+      <c r="BZ43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BZ43" s="7" t="s">
+      <c r="CA43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CA43" s="7" t="s">
+      <c r="CB43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CB43" s="7" t="s">
+      <c r="CC43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CC43" s="7" t="s">
+      <c r="CD43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CD43" s="7" t="s">
+      <c r="CE43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CE43" s="7" t="s">
+      <c r="CF43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CF43" s="7" t="s">
+      <c r="CG43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CG43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CI43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CJ43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CJ43" s="7" t="s">
+      <c r="CK43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CK43" s="6" t="s">
+      <c r="CL43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CL43" s="7" t="s">
+      <c r="CM43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CM43" s="7" t="s">
+      <c r="CN43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CN43" s="7" t="s">
+      <c r="CO43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CO43" s="7" t="s">
+      <c r="CP43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CP43" s="7" t="s">
+      <c r="CQ43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CQ43" s="7" t="s">
+      <c r="CR43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CR43" s="7" t="s">
+      <c r="CS43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CS43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT43" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CU43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CV43" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CV43" s="7" t="s">
+      <c r="CW43" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CW43" s="6" t="s">
+      <c r="CX43" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CX43" s="7" t="s">
+      <c r="CY43" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CY43" s="7" t="s">
+      <c r="CZ43" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CZ43" s="7" t="s">
+      <c r="DA43" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="DA43" s="7" t="s">
+      <c r="DB43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="DB43" s="7" t="s">
+      <c r="DC43" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="DC43" s="7" t="s">
+      <c r="DD43" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="DD43" s="7" t="s">
+      <c r="DE43" s="7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B44" s="13">
         <v>229.14729803333333</v>
       </c>
       <c r="C44" s="13">
         <v>229.14729803333333</v>
       </c>
       <c r="D44" s="13">
         <v>229.14729803333333</v>
       </c>
       <c r="E44" s="13">
         <v>229.14729803333333</v>
       </c>
       <c r="F44" s="13">
         <v>229.14729803333333</v>
       </c>
       <c r="G44" s="14">
         <v>229.14729803333333</v>
       </c>
       <c r="H44" s="14">
         <v>4678.4566537951305</v>
       </c>
       <c r="I44" s="13">
         <v>7012.2233269200769</v>
       </c>
@@ -29721,61 +29777,63 @@
       </c>
       <c r="CQ44" s="15">
         <v>77922</v>
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="9">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="34">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="34">
         <v>1412</v>
       </c>
       <c r="CV44" s="34">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="34">
         <v>1026.8</v>
       </c>
       <c r="CX44" s="34">
         <v>492</v>
       </c>
-      <c r="CY44" s="34"/>
+      <c r="CY44" s="34">
+        <v>724.5</v>
+      </c>
       <c r="CZ44" s="34"/>
       <c r="DA44" s="15"/>
       <c r="DB44" s="15"/>
       <c r="DC44" s="15"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="G45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="H45" s="17">
         <v>340.82810509962781</v>
       </c>
       <c r="I45" s="17">
         <v>681.41836965460595</v>
       </c>
@@ -30036,61 +30094,63 @@
       </c>
       <c r="CQ45" s="35">
         <v>4413.1000000000004</v>
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="19">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="35">
         <v>95.2</v>
       </c>
       <c r="CU45" s="35">
         <v>139.9</v>
       </c>
       <c r="CV45" s="35">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="35">
         <v>140.4</v>
       </c>
       <c r="CX45" s="35">
         <v>32.799999999999997</v>
       </c>
-      <c r="CY45" s="35"/>
+      <c r="CY45" s="35">
+        <v>56.4</v>
+      </c>
       <c r="CZ45" s="35"/>
       <c r="DA45" s="35"/>
       <c r="DB45" s="35"/>
       <c r="DC45" s="35"/>
       <c r="DD45" s="19"/>
       <c r="DE45" s="19"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="G46" s="21">
         <v>11.707953466666666</v>
       </c>
       <c r="H46" s="21">
         <v>480.34713582666672</v>
       </c>
       <c r="I46" s="20">
         <v>548.60045356566661</v>
       </c>
@@ -30351,61 +30411,63 @@
       </c>
       <c r="CQ46" s="35">
         <v>6549.5</v>
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="19">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="35">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="35">
         <v>98.3</v>
       </c>
       <c r="CV46" s="35">
         <v>45.9</v>
       </c>
       <c r="CW46" s="35">
         <v>132.5</v>
       </c>
       <c r="CX46" s="35">
         <v>23</v>
       </c>
-      <c r="CY46" s="35"/>
+      <c r="CY46" s="35">
+        <v>39.6</v>
+      </c>
       <c r="CZ46" s="35"/>
       <c r="DA46" s="35"/>
       <c r="DB46" s="35"/>
       <c r="DC46" s="35"/>
       <c r="DD46" s="19"/>
       <c r="DE46" s="19"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="G47" s="21">
         <v>194.23519233989333</v>
       </c>
       <c r="H47" s="21">
         <v>504.64631940656</v>
       </c>
       <c r="I47" s="20">
         <v>526.78747786255997</v>
       </c>
@@ -30666,2410 +30728,2426 @@
       </c>
       <c r="CQ47" s="35">
         <v>5120.5</v>
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="19">
         <v>1064</v>
       </c>
       <c r="CT47" s="35">
         <v>881.7</v>
       </c>
       <c r="CU47" s="35">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="35">
         <v>975.2</v>
       </c>
       <c r="CW47" s="35">
         <v>752.2</v>
       </c>
       <c r="CX47" s="35">
         <v>433.8</v>
       </c>
-      <c r="CY47" s="35"/>
+      <c r="CY47" s="35">
+        <v>625.29999999999995</v>
+      </c>
       <c r="CZ47" s="35"/>
       <c r="DA47" s="35"/>
       <c r="DB47" s="35"/>
       <c r="DC47" s="35"/>
       <c r="DD47" s="19"/>
       <c r="DE47" s="19"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H48" s="21">
         <v>233.55929950000001</v>
       </c>
       <c r="I48" s="20">
         <v>588.07030785000006</v>
       </c>
       <c r="J48" s="20">
         <v>2932.5713538773825</v>
       </c>
       <c r="K48" s="20">
         <v>2338.5256912546565</v>
       </c>
       <c r="L48" s="20">
         <v>785.61556484000005</v>
       </c>
       <c r="M48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N48" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T48" s="19">
         <v>264.11981000000003</v>
       </c>
       <c r="U48" s="19">
         <v>695.59970180147297</v>
       </c>
       <c r="V48" s="19">
         <v>3101.5524536774283</v>
       </c>
       <c r="W48" s="19">
         <v>2141.548490611111</v>
       </c>
       <c r="X48" s="19">
         <v>1470.8891721651999</v>
       </c>
       <c r="Y48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF48" s="21">
         <v>131.06424856946839</v>
       </c>
       <c r="AG48" s="21">
         <v>363.43566761869999</v>
       </c>
       <c r="AH48" s="19">
         <v>4406.3371415530401</v>
       </c>
       <c r="AI48" s="19">
         <v>2583.3634886763016</v>
       </c>
       <c r="AJ48" s="19">
         <v>416.14008476499998</v>
       </c>
       <c r="AK48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR48" s="21">
         <v>419.49309044799998</v>
       </c>
       <c r="AS48" s="21">
         <v>1023.1859881330001</v>
       </c>
       <c r="AT48" s="19">
         <v>8357.8618721972289</v>
       </c>
       <c r="AU48" s="19">
         <v>3020.421244051422</v>
       </c>
       <c r="AV48" s="19">
         <v>343.62529122928601</v>
       </c>
       <c r="AW48" s="25">
         <v>23.113492000000001</v>
       </c>
       <c r="AX48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD48" s="19">
         <v>516.9</v>
       </c>
       <c r="BE48" s="19">
         <v>1000.9</v>
       </c>
       <c r="BF48" s="19">
         <v>10161.299999999999</v>
       </c>
       <c r="BG48" s="19">
         <v>4028</v>
       </c>
       <c r="BH48" s="19">
         <v>-164.7</v>
       </c>
       <c r="BI48" s="19">
         <v>40.1</v>
       </c>
       <c r="BJ48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP48" s="25">
         <v>585.6</v>
       </c>
       <c r="BQ48" s="19">
         <v>952.3</v>
       </c>
       <c r="BR48" s="19">
         <v>9422</v>
       </c>
       <c r="BS48" s="19">
         <v>2917.6167528979136</v>
       </c>
       <c r="BT48" s="19">
         <v>-138.3500318578408</v>
       </c>
       <c r="BU48" s="19">
         <v>-1192.6490350840027</v>
       </c>
       <c r="BV48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB48" s="18">
         <v>546.20000000000005</v>
       </c>
       <c r="CC48" s="18">
         <v>1158.5</v>
       </c>
       <c r="CD48" s="18">
         <v>11174.3</v>
       </c>
       <c r="CE48" s="18">
         <v>4955.6000000000004</v>
       </c>
       <c r="CF48" s="19">
         <v>1368.5</v>
       </c>
       <c r="CG48" s="19">
         <v>-6812.4</v>
       </c>
       <c r="CH48" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN48" s="35">
         <v>1025.5</v>
       </c>
       <c r="CO48" s="35">
         <v>1722.2</v>
       </c>
       <c r="CP48" s="35">
         <v>11298</v>
       </c>
       <c r="CQ48" s="35">
         <v>5531.2</v>
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="19">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW48" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX48" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY48" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY48" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ48" s="35"/>
       <c r="DA48" s="35"/>
       <c r="DB48" s="35"/>
       <c r="DC48" s="35"/>
       <c r="DD48" s="19"/>
       <c r="DE48" s="19"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H49" s="21">
         <v>333.49360000000001</v>
       </c>
       <c r="I49" s="20">
         <v>347.9942676</v>
       </c>
       <c r="J49" s="20">
         <v>685.94525580000004</v>
       </c>
       <c r="K49" s="20">
         <v>577.76536190000002</v>
       </c>
       <c r="L49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N49" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T49" s="19">
         <v>389.726</v>
       </c>
       <c r="U49" s="19">
         <v>419.38941312999998</v>
       </c>
       <c r="V49" s="19">
         <v>842.17506899999989</v>
       </c>
       <c r="W49" s="19">
         <v>533.4501295</v>
       </c>
       <c r="X49" s="19">
         <v>18.0281904</v>
       </c>
       <c r="Y49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF49" s="21">
         <v>162.72524722012713</v>
       </c>
       <c r="AG49" s="21">
         <v>176.17546352619999</v>
       </c>
       <c r="AH49" s="19">
         <v>739.21619762909995</v>
       </c>
       <c r="AI49" s="19">
         <v>350.00909205000005</v>
       </c>
       <c r="AJ49" s="19">
         <v>32.352586350000003</v>
       </c>
       <c r="AK49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR49" s="21">
         <v>520.17931499999997</v>
       </c>
       <c r="AS49" s="21">
         <v>568.98833820000004</v>
       </c>
       <c r="AT49" s="19">
         <v>1228.050853</v>
       </c>
       <c r="AU49" s="19">
         <v>937.16381230000002</v>
       </c>
       <c r="AV49" s="19">
         <v>106.71466060000002</v>
       </c>
       <c r="AW49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD49" s="19">
         <v>641.5</v>
       </c>
       <c r="BE49" s="19">
         <v>677.6</v>
       </c>
       <c r="BF49" s="19">
         <v>1869.4</v>
       </c>
       <c r="BG49" s="19">
         <v>1604.2</v>
       </c>
       <c r="BH49" s="19">
         <v>-857.8</v>
       </c>
       <c r="BI49" s="19">
         <v>8.6</v>
       </c>
       <c r="BJ49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP49" s="25">
         <v>696.4</v>
       </c>
       <c r="BQ49" s="19">
         <v>699.7</v>
       </c>
       <c r="BR49" s="19">
         <v>1222.3</v>
       </c>
       <c r="BS49" s="19">
         <v>895.53224681891948</v>
       </c>
       <c r="BT49" s="19">
         <v>5.8185529871754724</v>
       </c>
       <c r="BU49" s="19">
         <v>-11.504819999999997</v>
       </c>
       <c r="BV49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB49" s="18">
         <v>663.3</v>
       </c>
       <c r="CC49" s="18">
         <v>680.4</v>
       </c>
       <c r="CD49" s="18">
         <v>1222.5999999999999</v>
       </c>
       <c r="CE49" s="18">
         <v>1141.0999999999999</v>
       </c>
       <c r="CF49" s="19">
         <v>488.3</v>
       </c>
       <c r="CG49" s="19">
         <v>-157.4</v>
       </c>
       <c r="CH49" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN49" s="35">
         <v>936</v>
       </c>
       <c r="CO49" s="35">
         <v>933.8</v>
       </c>
       <c r="CP49" s="35">
         <v>1659.5</v>
       </c>
       <c r="CQ49" s="35">
         <v>1840.6</v>
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="19">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW49" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX49" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY49" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY49" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ49" s="35"/>
       <c r="DA49" s="35"/>
       <c r="DB49" s="35"/>
       <c r="DC49" s="35"/>
       <c r="DD49" s="19"/>
       <c r="DE49" s="19"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H50" s="21">
         <v>201.21448930000003</v>
       </c>
       <c r="I50" s="20">
         <v>297.64446864399997</v>
       </c>
       <c r="J50" s="20">
         <v>4145.4170019927833</v>
       </c>
       <c r="K50" s="20">
         <v>4655.3539998444085</v>
       </c>
       <c r="L50" s="20">
         <v>1231.9672917808657</v>
       </c>
       <c r="M50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T50" s="19">
         <v>225.03498400000001</v>
       </c>
       <c r="U50" s="20">
         <v>792.36335027000007</v>
       </c>
       <c r="V50" s="20">
         <v>3880.2446317028571</v>
       </c>
       <c r="W50" s="20">
         <v>5411.6114848337565</v>
       </c>
       <c r="X50" s="20">
         <v>33.474936894999985</v>
       </c>
       <c r="Y50" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF50" s="21">
         <v>527.13735873854273</v>
       </c>
       <c r="AG50" s="21">
         <v>1596.5411346562801</v>
       </c>
       <c r="AH50" s="19">
         <v>6455.2288889988195</v>
       </c>
       <c r="AI50" s="19">
         <v>5580.6342777160007</v>
       </c>
       <c r="AJ50" s="19">
         <v>731.73292666850978</v>
       </c>
       <c r="AK50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR50" s="21">
         <v>283.74121683999999</v>
       </c>
       <c r="AS50" s="21">
         <v>2131.9127781632001</v>
       </c>
       <c r="AT50" s="19">
         <v>10476.241733757579</v>
       </c>
       <c r="AU50" s="19">
         <v>11330.723671564001</v>
       </c>
       <c r="AV50" s="19">
         <v>4309.3603760907617</v>
       </c>
       <c r="AW50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD50" s="19">
         <v>420.4</v>
       </c>
       <c r="BE50" s="19">
         <v>1018.2</v>
       </c>
       <c r="BF50" s="19">
         <v>15963.9</v>
       </c>
       <c r="BG50" s="19">
         <v>6663.7</v>
       </c>
       <c r="BH50" s="19">
         <v>4479.5</v>
       </c>
       <c r="BI50" s="19">
         <v>-115.5</v>
       </c>
       <c r="BJ50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP50" s="25">
         <v>327.9</v>
       </c>
       <c r="BQ50" s="19">
         <v>685.3</v>
       </c>
       <c r="BR50" s="19">
         <v>6104.2</v>
       </c>
       <c r="BS50" s="19">
         <v>6081.694842332201</v>
       </c>
       <c r="BT50" s="19">
         <v>3940.2425203004063</v>
       </c>
       <c r="BU50" s="19">
         <v>233.15657720000002</v>
       </c>
       <c r="BV50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB50" s="18">
         <v>342.8</v>
       </c>
       <c r="CC50" s="18">
         <v>796.8</v>
       </c>
       <c r="CD50" s="18">
         <v>8315.6</v>
       </c>
       <c r="CE50" s="18">
         <v>8320.9</v>
       </c>
       <c r="CF50" s="19">
         <v>5447.6</v>
       </c>
       <c r="CG50" s="19">
         <v>-796.9</v>
       </c>
       <c r="CH50" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN50" s="35">
         <v>539.4</v>
       </c>
       <c r="CO50" s="35">
         <v>1509.5</v>
       </c>
       <c r="CP50" s="35">
         <v>9657.1</v>
       </c>
       <c r="CQ50" s="35">
         <v>10712</v>
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="19">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW50" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX50" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY50" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY50" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ50" s="35"/>
       <c r="DA50" s="35"/>
       <c r="DB50" s="35"/>
       <c r="DC50" s="35"/>
       <c r="DD50" s="19"/>
       <c r="DE50" s="19"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H51" s="21">
         <v>182.08406450000001</v>
       </c>
       <c r="I51" s="20">
         <v>399.1799238599649</v>
       </c>
       <c r="J51" s="20">
         <v>6389.1344316900004</v>
       </c>
       <c r="K51" s="20">
         <v>1602.34329305082</v>
       </c>
       <c r="L51" s="20">
         <v>972.00716756935435</v>
       </c>
       <c r="M51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T51" s="19">
         <v>207.70352</v>
       </c>
       <c r="U51" s="20">
         <v>522.45471287999999</v>
       </c>
       <c r="V51" s="20">
         <v>6732.71274773</v>
       </c>
       <c r="W51" s="20">
         <v>3703.4151769</v>
       </c>
       <c r="X51" s="20">
         <v>305.20572135579999</v>
       </c>
       <c r="Y51" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF51" s="21">
         <v>133.71321818147641</v>
       </c>
       <c r="AG51" s="21">
         <v>3030.8913107482999</v>
       </c>
       <c r="AH51" s="19">
         <v>7434.2551717964006</v>
       </c>
       <c r="AI51" s="19">
         <v>7296.2689561720008</v>
       </c>
       <c r="AJ51" s="19">
         <v>1378.699748322505</v>
       </c>
       <c r="AK51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR51" s="21">
         <v>252.969336</v>
       </c>
       <c r="AS51" s="21">
         <v>4571.6888777760005</v>
       </c>
       <c r="AT51" s="19">
         <v>10416.778865299999</v>
       </c>
       <c r="AU51" s="19">
         <v>7563.9704999300002</v>
       </c>
       <c r="AV51" s="19">
         <v>8585.6382218185863</v>
       </c>
       <c r="AW51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD51" s="19">
         <v>313.39999999999998</v>
       </c>
       <c r="BE51" s="19">
         <v>7110.9</v>
       </c>
       <c r="BF51" s="19">
         <v>12404</v>
       </c>
       <c r="BG51" s="19">
         <v>4389.5</v>
       </c>
       <c r="BH51" s="19">
         <v>8080.4</v>
       </c>
       <c r="BI51" s="19">
         <v>778.9</v>
       </c>
       <c r="BJ51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP51" s="25">
         <v>291.7</v>
       </c>
       <c r="BQ51" s="19">
         <v>5875.3</v>
       </c>
       <c r="BR51" s="19">
         <v>7836.2</v>
       </c>
       <c r="BS51" s="19">
         <v>-4740.4817738872198</v>
       </c>
       <c r="BT51" s="19">
         <v>52.070712106574753</v>
       </c>
       <c r="BU51" s="19">
         <v>-68.337382109737035</v>
       </c>
       <c r="BV51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB51" s="18">
         <v>315.8</v>
       </c>
       <c r="CC51" s="18">
         <v>7060.9</v>
       </c>
       <c r="CD51" s="18">
         <v>11229</v>
       </c>
       <c r="CE51" s="18">
         <v>6388.5</v>
       </c>
       <c r="CF51" s="19">
         <v>4380.5</v>
       </c>
       <c r="CG51" s="19">
         <v>119.5</v>
       </c>
       <c r="CH51" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN51" s="35">
         <v>497.1</v>
       </c>
       <c r="CO51" s="35">
         <v>5988.9</v>
       </c>
       <c r="CP51" s="35">
         <v>10036.700000000001</v>
       </c>
       <c r="CQ51" s="35">
         <v>12502.6</v>
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="19">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW51" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX51" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY51" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY51" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ51" s="35"/>
       <c r="DA51" s="35"/>
       <c r="DB51" s="35"/>
       <c r="DC51" s="35"/>
       <c r="DD51" s="19"/>
       <c r="DE51" s="19"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H52" s="17">
         <v>186.10857571299999</v>
       </c>
       <c r="I52" s="17">
         <v>349.55692576000001</v>
       </c>
       <c r="J52" s="17">
         <v>5375.4899201898106</v>
       </c>
       <c r="K52" s="17">
         <v>4322.4747235353279</v>
       </c>
       <c r="L52" s="17">
         <v>4546.7840268446562</v>
       </c>
       <c r="M52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T52" s="17">
         <v>188.12297343999998</v>
       </c>
       <c r="U52" s="17">
         <v>740.78365569200014</v>
       </c>
       <c r="V52" s="17">
         <v>7252.968992565</v>
       </c>
       <c r="W52" s="17">
         <v>3343.7463212839994</v>
       </c>
       <c r="X52" s="17">
         <v>3368.1026383764001</v>
       </c>
       <c r="Y52" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF52" s="17">
         <v>359.80317397686753</v>
       </c>
       <c r="AG52" s="17">
         <v>1011.833582438504</v>
       </c>
       <c r="AH52" s="17">
         <v>11496.086453850927</v>
       </c>
       <c r="AI52" s="17">
         <v>5242.4126966960011</v>
       </c>
       <c r="AJ52" s="17">
         <v>4974.0301041229932</v>
       </c>
       <c r="AK52" s="26" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR52" s="17">
         <v>353.70038815199996</v>
       </c>
       <c r="AS52" s="17">
         <v>1583.9615338028002</v>
       </c>
       <c r="AT52" s="17">
         <v>16575.804116641997</v>
       </c>
       <c r="AU52" s="17">
         <v>7064.8233910219997</v>
       </c>
       <c r="AV52" s="17">
         <v>11812.734756987145</v>
       </c>
       <c r="AW52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD52" s="19">
         <v>404.6</v>
       </c>
       <c r="BE52" s="19">
         <v>2511</v>
       </c>
       <c r="BF52" s="19">
         <v>20262</v>
       </c>
       <c r="BG52" s="19">
         <v>5060.6000000000004</v>
       </c>
       <c r="BH52" s="19">
         <v>12139.7</v>
       </c>
       <c r="BI52" s="19">
         <v>-878.4</v>
       </c>
       <c r="BJ52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP52" s="25">
         <v>342.8</v>
       </c>
       <c r="BQ52" s="19">
         <v>819.9</v>
       </c>
       <c r="BR52" s="19">
         <v>8000.6</v>
       </c>
       <c r="BS52" s="19">
         <v>4475.4240487592251</v>
       </c>
       <c r="BT52" s="19">
         <v>3753.8953308985624</v>
       </c>
       <c r="BU52" s="19">
         <v>1485.0770600781993</v>
       </c>
       <c r="BV52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB52" s="18">
         <v>387.7</v>
       </c>
       <c r="CC52" s="18">
         <v>1366</v>
       </c>
       <c r="CD52" s="18">
         <v>10965.6</v>
       </c>
       <c r="CE52" s="18">
         <v>6800</v>
       </c>
       <c r="CF52" s="19">
         <v>12804</v>
       </c>
       <c r="CG52" s="19">
         <v>-1674.9</v>
       </c>
       <c r="CH52" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN52" s="35">
         <v>657</v>
       </c>
       <c r="CO52" s="35">
         <v>1667.4</v>
       </c>
       <c r="CP52" s="35">
         <v>10445.5</v>
       </c>
       <c r="CQ52" s="35">
         <v>7936</v>
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="19">
         <v>6012</v>
       </c>
       <c r="CT52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW52" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX52" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY52" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY52" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ52" s="35"/>
       <c r="DA52" s="35"/>
       <c r="DB52" s="35"/>
       <c r="DC52" s="35"/>
       <c r="DD52" s="19"/>
       <c r="DE52" s="19"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H53" s="21">
         <v>461.01764749999995</v>
       </c>
       <c r="I53" s="20">
         <v>632.39116624299993</v>
       </c>
       <c r="J53" s="20">
         <v>5129.6299155779998</v>
       </c>
       <c r="K53" s="20">
         <v>1282.684386983</v>
       </c>
       <c r="L53" s="20">
         <v>11.645152999999999</v>
       </c>
       <c r="M53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T53" s="19">
         <v>531.07053730000007</v>
       </c>
       <c r="U53" s="20">
         <v>772.871468478</v>
       </c>
       <c r="V53" s="20">
         <v>5821.1721211820004</v>
       </c>
       <c r="W53" s="20">
         <v>1351.9521087726484</v>
       </c>
       <c r="X53" s="20">
         <v>526.22981477250005</v>
       </c>
       <c r="Y53" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF53" s="21">
         <v>320.33981022303874</v>
       </c>
       <c r="AG53" s="21">
         <v>582.00880253455716</v>
       </c>
       <c r="AH53" s="19">
         <v>6201.6676590148581</v>
       </c>
       <c r="AI53" s="19">
         <v>1601.3850165848571</v>
       </c>
       <c r="AJ53" s="19">
         <v>36.019869215</v>
       </c>
       <c r="AK53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR53" s="21">
         <v>1031.5331736505</v>
       </c>
       <c r="AS53" s="21">
         <v>1535.0315814726998</v>
       </c>
       <c r="AT53" s="19">
         <v>12437.5126138455</v>
       </c>
       <c r="AU53" s="19">
         <v>2941.1638159099002</v>
       </c>
       <c r="AV53" s="19">
         <v>130.1904880357074</v>
       </c>
       <c r="AW53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD53" s="19">
         <v>1257.4000000000001</v>
       </c>
       <c r="BE53" s="19">
         <v>1750.6</v>
       </c>
       <c r="BF53" s="19">
         <v>11162.9</v>
       </c>
       <c r="BG53" s="19">
         <v>3149.7</v>
       </c>
       <c r="BH53" s="19">
         <v>-13.6</v>
       </c>
       <c r="BI53" s="19">
         <v>-19.399999999999999</v>
       </c>
       <c r="BJ53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP53" s="25">
         <v>1824.5</v>
       </c>
       <c r="BQ53" s="19">
         <v>2263.8000000000002</v>
       </c>
       <c r="BR53" s="19">
         <v>10571.8</v>
       </c>
       <c r="BS53" s="19">
         <v>3408.410494988113</v>
       </c>
       <c r="BT53" s="19">
         <v>147.5511774976554</v>
       </c>
       <c r="BU53" s="19">
         <v>2589.6132594800001</v>
       </c>
       <c r="BV53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB53" s="18">
         <v>1918.6</v>
       </c>
       <c r="CC53" s="18">
         <v>2099.1</v>
       </c>
       <c r="CD53" s="18">
         <v>10895.9</v>
       </c>
       <c r="CE53" s="18">
         <v>4252.2</v>
       </c>
       <c r="CF53" s="19">
         <v>230.7</v>
       </c>
       <c r="CG53" s="19">
         <v>2788.7</v>
       </c>
       <c r="CH53" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN53" s="35">
         <v>2071.1</v>
       </c>
       <c r="CO53" s="35">
         <v>2286.3000000000002</v>
       </c>
       <c r="CP53" s="35">
         <v>12371.3</v>
       </c>
       <c r="CQ53" s="35">
         <v>3883.9</v>
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="19">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW53" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX53" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY53" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY53" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ53" s="35"/>
       <c r="DA53" s="35"/>
       <c r="DB53" s="35"/>
       <c r="DC53" s="35"/>
       <c r="DD53" s="19"/>
       <c r="DE53" s="19"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H54" s="21">
         <v>315.84467690000002</v>
       </c>
       <c r="I54" s="20">
         <v>371.74507161359463</v>
       </c>
       <c r="J54" s="20">
         <v>981.10977508008239</v>
       </c>
       <c r="K54" s="20">
         <v>519.59568351900009</v>
       </c>
       <c r="L54" s="20">
         <v>17.039063199999998</v>
       </c>
       <c r="M54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T54" s="19">
         <v>356.29116260000001</v>
       </c>
       <c r="U54" s="20">
         <v>521.212583881</v>
       </c>
       <c r="V54" s="20">
         <v>1195.2566275733334</v>
       </c>
       <c r="W54" s="20">
         <v>421.94965810428005</v>
       </c>
       <c r="X54" s="20">
         <v>194.99477938317199</v>
       </c>
       <c r="Y54" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF54" s="21">
         <v>545.78768620115284</v>
       </c>
       <c r="AG54" s="21">
         <v>642.18845876249998</v>
       </c>
       <c r="AH54" s="19">
         <v>1631.2103625448001</v>
       </c>
       <c r="AI54" s="19">
         <v>838.29008767000005</v>
       </c>
       <c r="AJ54" s="19">
         <v>24.723132929999998</v>
       </c>
       <c r="AK54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR54" s="21">
         <v>489.80660847300004</v>
       </c>
       <c r="AS54" s="21">
         <v>707.64667838100002</v>
       </c>
       <c r="AT54" s="19">
         <v>2358.9894271178928</v>
       </c>
       <c r="AU54" s="19">
         <v>1262.8975094</v>
       </c>
       <c r="AV54" s="19">
         <v>37.216429000000005</v>
       </c>
       <c r="AW54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD54" s="19">
         <v>645.79999999999995</v>
       </c>
       <c r="BE54" s="19">
         <v>913.9</v>
       </c>
       <c r="BF54" s="19">
         <v>2881.1</v>
       </c>
       <c r="BG54" s="19">
         <v>1810.9</v>
       </c>
       <c r="BH54" s="19">
         <v>-394.1</v>
       </c>
       <c r="BI54" s="19">
         <v>120.5</v>
       </c>
       <c r="BJ54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP54" s="25">
         <v>626.20000000000005</v>
       </c>
       <c r="BQ54" s="19">
         <v>660.9</v>
       </c>
       <c r="BR54" s="19">
         <v>2130.4</v>
       </c>
       <c r="BS54" s="19">
         <v>1275.0700648801826</v>
       </c>
       <c r="BT54" s="19">
         <v>23.066026083775935</v>
       </c>
       <c r="BU54" s="19">
         <v>-384.44189190000009</v>
       </c>
       <c r="BV54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB54" s="18">
         <v>573.20000000000005</v>
       </c>
       <c r="CC54" s="18">
         <v>711</v>
       </c>
       <c r="CD54" s="18">
         <v>1542.8</v>
       </c>
       <c r="CE54" s="18">
         <v>941.9</v>
       </c>
       <c r="CF54" s="19">
         <v>71.5</v>
       </c>
       <c r="CG54" s="19">
         <v>1342.6</v>
       </c>
       <c r="CH54" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN54" s="35">
         <v>712.9</v>
       </c>
       <c r="CO54" s="35">
         <v>714.6</v>
       </c>
       <c r="CP54" s="35">
         <v>1981.7</v>
       </c>
       <c r="CQ54" s="35">
         <v>1461.7</v>
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="19">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW54" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX54" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY54" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY54" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ54" s="35"/>
       <c r="DA54" s="35"/>
       <c r="DB54" s="35"/>
       <c r="DC54" s="35"/>
       <c r="DD54" s="19"/>
       <c r="DE54" s="19"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H55" s="21">
         <v>747.53485622180096</v>
       </c>
       <c r="I55" s="20">
         <v>970.00275942899998</v>
       </c>
       <c r="J55" s="20">
         <v>12523.831077439399</v>
       </c>
       <c r="K55" s="20">
         <v>2625.0883091226001</v>
       </c>
       <c r="L55" s="20">
         <v>971.98837727906789</v>
       </c>
       <c r="M55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T55" s="19">
         <v>643.39758777914506</v>
       </c>
       <c r="U55" s="20">
         <v>525.66439795422002</v>
       </c>
       <c r="V55" s="20">
         <v>6322.5078295098001</v>
       </c>
       <c r="W55" s="20">
         <v>2505.2120682164173</v>
       </c>
       <c r="X55" s="20">
         <v>1703.1858254634999</v>
       </c>
       <c r="Y55" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF55" s="21">
         <v>638.47197386541666</v>
       </c>
       <c r="AG55" s="21">
         <v>1237.43344867367</v>
       </c>
       <c r="AH55" s="19">
         <v>13085.07430738115</v>
       </c>
       <c r="AI55" s="19">
         <v>3017.0531703095003</v>
       </c>
       <c r="AJ55" s="19">
         <v>1047.254217791</v>
       </c>
       <c r="AK55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR55" s="21">
         <v>1129.8838612738</v>
       </c>
       <c r="AS55" s="21">
         <v>2107.6667009927996</v>
       </c>
       <c r="AT55" s="19">
         <v>20739.008789079398</v>
       </c>
       <c r="AU55" s="19">
         <v>5155.4072022146411</v>
       </c>
       <c r="AV55" s="19">
         <v>2756.5059368095158</v>
       </c>
       <c r="AW55" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX55" s="19">
         <v>4.5</v>
       </c>
       <c r="AY55" s="19">
         <v>3.9</v>
       </c>
       <c r="AZ55" s="19">
         <v>3.8</v>
       </c>
       <c r="BA55" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="BB55" s="19">
         <v>3.3</v>
       </c>
       <c r="BC55" s="19">
         <v>2.2999999999999998</v>
       </c>
       <c r="BD55" s="19">
         <v>1381</v>
       </c>
       <c r="BE55" s="19">
         <v>2326.4</v>
       </c>
@@ -33186,732 +33264,738 @@
       </c>
       <c r="CQ55" s="35">
         <v>7277.8</v>
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="19">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="35">
         <v>4.2</v>
       </c>
       <c r="CU55" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="35">
         <v>5.7</v>
       </c>
       <c r="CW55" s="35">
         <v>1.6</v>
       </c>
       <c r="CX55" s="35">
         <v>2.4</v>
       </c>
-      <c r="CY55" s="35"/>
+      <c r="CY55" s="35">
+        <v>3.3</v>
+      </c>
       <c r="CZ55" s="35"/>
       <c r="DA55" s="35"/>
       <c r="DB55" s="35"/>
       <c r="DC55" s="35"/>
       <c r="DD55" s="19"/>
       <c r="DE55" s="19"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H56" s="21">
         <v>221.4737035</v>
       </c>
       <c r="I56" s="20">
         <v>391.25914944538869</v>
       </c>
       <c r="J56" s="20">
         <v>3243.1355299565885</v>
       </c>
       <c r="K56" s="20">
         <v>3007.8208694205077</v>
       </c>
       <c r="L56" s="20">
         <v>2190.9691338838174</v>
       </c>
       <c r="M56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T56" s="19">
         <v>244.12979999999999</v>
       </c>
       <c r="U56" s="20">
         <v>423.34684135800001</v>
       </c>
       <c r="V56" s="20">
         <v>1843.8012012742856</v>
       </c>
       <c r="W56" s="20">
         <v>5567.0616604571424</v>
       </c>
       <c r="X56" s="20">
         <v>1978.2188638083996</v>
       </c>
       <c r="Y56" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF56" s="21">
         <v>476.96767704778483</v>
       </c>
       <c r="AG56" s="21">
         <v>761.83091928889996</v>
       </c>
       <c r="AH56" s="19">
         <v>3648.4441571600919</v>
       </c>
       <c r="AI56" s="19">
         <v>4729.3965033252398</v>
       </c>
       <c r="AJ56" s="25">
         <v>2970.8722436450003</v>
       </c>
       <c r="AK56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR56" s="21">
         <v>371.31444092800001</v>
       </c>
       <c r="AS56" s="21">
         <v>969.51698436799995</v>
       </c>
       <c r="AT56" s="19">
         <v>7052.9536079720001</v>
       </c>
       <c r="AU56" s="19">
         <v>11027.535960247144</v>
       </c>
       <c r="AV56" s="19">
         <v>8476.347371488373</v>
       </c>
       <c r="AW56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD56" s="19">
         <v>448.5</v>
       </c>
       <c r="BE56" s="19">
         <v>1354.8</v>
       </c>
       <c r="BF56" s="19">
         <v>13024.8</v>
       </c>
       <c r="BG56" s="19">
         <v>5542.7</v>
       </c>
       <c r="BH56" s="19">
         <v>5785.7</v>
       </c>
       <c r="BI56" s="19">
         <v>-1125.8</v>
       </c>
       <c r="BJ56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP56" s="25">
         <v>407.9</v>
       </c>
       <c r="BQ56" s="19">
         <v>1216.7</v>
       </c>
       <c r="BR56" s="19">
         <v>4943.7</v>
       </c>
       <c r="BS56" s="19">
         <v>4044.9832963312747</v>
       </c>
       <c r="BT56" s="19">
         <v>3164.2298394304053</v>
       </c>
       <c r="BU56" s="19">
         <v>-2694.6903260270001</v>
       </c>
       <c r="BV56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB56" s="18">
         <v>457.5</v>
       </c>
       <c r="CC56" s="18">
         <v>1428.7</v>
       </c>
       <c r="CD56" s="18">
         <v>10200.700000000001</v>
       </c>
       <c r="CE56" s="18">
         <v>4788</v>
       </c>
       <c r="CF56" s="19">
         <v>8286.2999999999993</v>
       </c>
       <c r="CG56" s="19">
         <v>70.099999999999994</v>
       </c>
       <c r="CH56" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN56" s="35">
         <v>827.1</v>
       </c>
       <c r="CO56" s="35">
         <v>1869.9</v>
       </c>
       <c r="CP56" s="35">
         <v>11914.6</v>
       </c>
       <c r="CQ56" s="35">
         <v>6128.2</v>
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="19">
         <v>2404</v>
       </c>
       <c r="CT56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW56" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX56" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY56" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY56" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ56" s="35"/>
       <c r="DA56" s="35"/>
       <c r="DB56" s="35"/>
       <c r="DC56" s="35"/>
       <c r="DD56" s="19"/>
       <c r="DE56" s="19"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H57" s="21">
         <v>470.30387399999995</v>
       </c>
       <c r="I57" s="19">
         <v>907.57473599780747</v>
       </c>
       <c r="J57" s="19">
         <v>4164.3082355564402</v>
       </c>
       <c r="K57" s="19">
         <v>2268.4176741652586</v>
       </c>
       <c r="L57" s="19">
         <v>1240.4948632336238</v>
       </c>
       <c r="M57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N57" s="17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T57" s="21">
         <v>529.47478000000001</v>
       </c>
       <c r="U57" s="19">
         <v>1125.2253263600001</v>
       </c>
       <c r="V57" s="19">
         <v>4681.7235130571426</v>
       </c>
       <c r="W57" s="19">
         <v>3084.1663461142862</v>
       </c>
       <c r="X57" s="19">
         <v>1281.2299251240001</v>
       </c>
       <c r="Y57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AA57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AC57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AE57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AF57" s="21">
         <v>602.25331633176472</v>
       </c>
       <c r="AG57" s="21">
         <v>1611.7366348659</v>
       </c>
       <c r="AH57" s="19">
         <v>4966.133599879</v>
       </c>
       <c r="AI57" s="19">
         <v>1826.8055252568156</v>
       </c>
       <c r="AJ57" s="19">
         <v>1695.9922992000002</v>
       </c>
       <c r="AK57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AL57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AM57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AN57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AO57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AP57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AQ57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AR57" s="21">
         <v>847.18228420000014</v>
       </c>
       <c r="AS57" s="21">
         <v>2450.9012601000004</v>
       </c>
       <c r="AT57" s="19">
         <v>6295.7697800760006</v>
       </c>
       <c r="AU57" s="19">
         <v>6711.2572970128258</v>
       </c>
       <c r="AV57" s="19">
         <v>4382.1845950471579</v>
       </c>
       <c r="AW57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AX57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AZ57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BA57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BB57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BC57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BD57" s="19">
         <v>1008.6</v>
       </c>
       <c r="BE57" s="19">
         <v>4109.7</v>
       </c>
       <c r="BF57" s="19">
         <v>8306.1</v>
       </c>
       <c r="BG57" s="19">
         <v>4119.8999999999996</v>
       </c>
       <c r="BH57" s="19">
         <v>4713.7</v>
       </c>
       <c r="BI57" s="19">
         <v>-810.5</v>
       </c>
       <c r="BJ57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BL57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BM57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BN57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BO57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BP57" s="25">
         <v>999.3</v>
       </c>
       <c r="BQ57" s="19">
         <v>1664</v>
       </c>
       <c r="BR57" s="19">
         <v>8076</v>
       </c>
       <c r="BS57" s="19">
         <v>3134.6251100875434</v>
       </c>
       <c r="BT57" s="19">
         <v>1218.6259180849206</v>
       </c>
       <c r="BU57" s="19">
         <v>-567.87383964955734</v>
       </c>
       <c r="BV57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BW57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BX57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BY57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BZ57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CA57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CB57" s="18">
         <v>945.6</v>
       </c>
       <c r="CC57" s="18">
         <v>1928.2</v>
       </c>
       <c r="CD57" s="18">
         <v>7950.4</v>
       </c>
       <c r="CE57" s="18">
         <v>5302.9</v>
       </c>
       <c r="CF57" s="19">
         <v>6539.1</v>
       </c>
       <c r="CG57" s="19">
         <v>1742.6</v>
       </c>
       <c r="CH57" s="25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CI57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CJ57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CL57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CM57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CN57" s="35">
         <v>1185.9000000000001</v>
       </c>
       <c r="CO57" s="35">
         <v>2450.5</v>
       </c>
       <c r="CP57" s="35">
         <v>7715.6</v>
       </c>
       <c r="CQ57" s="35">
         <v>4564.8</v>
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="19">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CU57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CV57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CW57" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CX57" s="33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CY57" s="35"/>
+        <v>16</v>
+      </c>
+      <c r="CY57" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="CZ57" s="35"/>
       <c r="DA57" s="35"/>
       <c r="DB57" s="35"/>
       <c r="DC57" s="35"/>
       <c r="DD57" s="19"/>
       <c r="DE57" s="19"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="40" t="s">
-[...13 lines deleted...]
-      <c r="M59" s="40"/>
+      <c r="A59" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" s="43"/>
+      <c r="C59" s="43"/>
+      <c r="D59" s="43"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="43"/>
+      <c r="G59" s="43"/>
+      <c r="H59" s="43"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="43"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="43"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="L60" s="39"/>
       <c r="M60" s="39"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="X60" s="39"/>
       <c r="Y60" s="39"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
@@ -33929,542 +34013,542 @@
       <c r="BG60" s="3"/>
       <c r="BH60" s="3"/>
       <c r="BI60" s="3"/>
       <c r="BJ60" s="3"/>
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="3"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CD60" s="3"/>
       <c r="CE60" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CF60" s="39"/>
       <c r="CG60" s="39"/>
       <c r="CH60" s="3"/>
       <c r="CI60" s="3"/>
       <c r="CJ60" s="3"/>
       <c r="CK60" s="3"/>
       <c r="CL60" s="3"/>
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="5"/>
       <c r="DC60" s="39" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="DD60" s="39"/>
       <c r="DE60" s="39"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="41"/>
+      <c r="A61" s="40"/>
       <c r="B61" s="36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="37"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="37"/>
       <c r="I61" s="37"/>
       <c r="J61" s="37"/>
       <c r="K61" s="37"/>
       <c r="L61" s="37"/>
       <c r="M61" s="38"/>
       <c r="N61" s="36" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="O61" s="37"/>
       <c r="P61" s="37"/>
       <c r="Q61" s="37"/>
       <c r="R61" s="37"/>
       <c r="S61" s="37"/>
       <c r="T61" s="37"/>
       <c r="U61" s="37"/>
       <c r="V61" s="37"/>
       <c r="W61" s="37"/>
       <c r="X61" s="37"/>
       <c r="Y61" s="38"/>
       <c r="Z61" s="36" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA61" s="37"/>
       <c r="AB61" s="37"/>
       <c r="AC61" s="37"/>
       <c r="AD61" s="37"/>
       <c r="AE61" s="37"/>
       <c r="AF61" s="37"/>
       <c r="AG61" s="37"/>
       <c r="AH61" s="37"/>
       <c r="AI61" s="37"/>
       <c r="AJ61" s="37"/>
       <c r="AK61" s="38"/>
       <c r="AL61" s="36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM61" s="37"/>
       <c r="AN61" s="37"/>
       <c r="AO61" s="37"/>
       <c r="AP61" s="37"/>
       <c r="AQ61" s="37"/>
       <c r="AR61" s="37"/>
       <c r="AS61" s="37"/>
       <c r="AT61" s="37"/>
       <c r="AU61" s="37"/>
       <c r="AV61" s="37"/>
       <c r="AW61" s="38"/>
       <c r="AX61" s="36" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY61" s="37"/>
       <c r="AZ61" s="37"/>
       <c r="BA61" s="37"/>
       <c r="BB61" s="37"/>
       <c r="BC61" s="37"/>
       <c r="BD61" s="37"/>
       <c r="BE61" s="37"/>
       <c r="BF61" s="37"/>
       <c r="BG61" s="37"/>
       <c r="BH61" s="37"/>
       <c r="BI61" s="38"/>
       <c r="BJ61" s="36">
         <v>2023</v>
       </c>
       <c r="BK61" s="37"/>
       <c r="BL61" s="37"/>
       <c r="BM61" s="37"/>
       <c r="BN61" s="37"/>
       <c r="BO61" s="37"/>
       <c r="BP61" s="37"/>
       <c r="BQ61" s="37"/>
       <c r="BR61" s="37"/>
       <c r="BS61" s="37"/>
       <c r="BT61" s="37"/>
-      <c r="BU61" s="43"/>
+      <c r="BU61" s="44"/>
       <c r="BV61" s="36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="BW61" s="37"/>
       <c r="BX61" s="37"/>
       <c r="BY61" s="37"/>
       <c r="BZ61" s="37"/>
       <c r="CA61" s="37"/>
       <c r="CB61" s="37"/>
       <c r="CC61" s="37"/>
       <c r="CD61" s="37"/>
       <c r="CE61" s="37"/>
       <c r="CF61" s="37"/>
       <c r="CG61" s="38"/>
       <c r="CH61" s="36" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="CI61" s="37"/>
       <c r="CJ61" s="37"/>
       <c r="CK61" s="37"/>
       <c r="CL61" s="37"/>
       <c r="CM61" s="37"/>
       <c r="CN61" s="37"/>
       <c r="CO61" s="37"/>
       <c r="CP61" s="37"/>
       <c r="CQ61" s="37"/>
       <c r="CR61" s="37"/>
       <c r="CS61" s="38"/>
       <c r="CT61" s="36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="CU61" s="37"/>
       <c r="CV61" s="37"/>
       <c r="CW61" s="37"/>
       <c r="CX61" s="37"/>
       <c r="CY61" s="37"/>
       <c r="CZ61" s="37"/>
       <c r="DA61" s="37"/>
       <c r="DB61" s="37"/>
       <c r="DC61" s="37"/>
       <c r="DD61" s="37"/>
       <c r="DE61" s="38"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="42"/>
+      <c r="A62" s="41"/>
       <c r="B62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D62" s="7" t="s">
+      <c r="E62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E62" s="6" t="s">
+      <c r="F62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="F62" s="7" t="s">
+      <c r="G62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="G62" s="7" t="s">
+      <c r="H62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="H62" s="7" t="s">
+      <c r="I62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I62" s="7" t="s">
+      <c r="J62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="J62" s="7" t="s">
+      <c r="K62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K62" s="7" t="s">
+      <c r="L62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="L62" s="7" t="s">
+      <c r="M62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="M62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="P62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="P62" s="7" t="s">
+      <c r="Q62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="Q62" s="6" t="s">
+      <c r="R62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R62" s="7" t="s">
+      <c r="S62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="S62" s="7" t="s">
+      <c r="T62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="T62" s="7" t="s">
+      <c r="U62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="U62" s="7" t="s">
+      <c r="V62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="V62" s="7" t="s">
+      <c r="W62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="W62" s="7" t="s">
+      <c r="X62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="X62" s="7" t="s">
+      <c r="Y62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="Y62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AB62" s="7" t="s">
+      <c r="AC62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AC62" s="6" t="s">
+      <c r="AD62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AD62" s="7" t="s">
+      <c r="AE62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AE62" s="7" t="s">
+      <c r="AF62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AF62" s="7" t="s">
+      <c r="AG62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AG62" s="7" t="s">
+      <c r="AH62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AH62" s="7" t="s">
+      <c r="AI62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AI62" s="7" t="s">
+      <c r="AJ62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AJ62" s="7" t="s">
+      <c r="AK62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AK62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AN62" s="7" t="s">
+      <c r="AO62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AO62" s="6" t="s">
+      <c r="AP62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="AP62" s="7" t="s">
+      <c r="AQ62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AQ62" s="7" t="s">
+      <c r="AR62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AR62" s="7" t="s">
+      <c r="AS62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AS62" s="7" t="s">
+      <c r="AT62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="AT62" s="7" t="s">
+      <c r="AU62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="AU62" s="7" t="s">
+      <c r="AV62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="AV62" s="7" t="s">
+      <c r="AW62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="AW62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AZ62" s="7" t="s">
+      <c r="BA62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BA62" s="6" t="s">
+      <c r="BB62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BB62" s="7" t="s">
+      <c r="BC62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BC62" s="7" t="s">
+      <c r="BD62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BD62" s="7" t="s">
+      <c r="BE62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BE62" s="7" t="s">
+      <c r="BF62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BF62" s="7" t="s">
+      <c r="BG62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BG62" s="7" t="s">
+      <c r="BH62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BH62" s="7" t="s">
+      <c r="BI62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BI62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BK62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BL62" s="7" t="s">
+      <c r="BM62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BM62" s="6" t="s">
+      <c r="BN62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BN62" s="7" t="s">
+      <c r="BO62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="BO62" s="7" t="s">
+      <c r="BP62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="BP62" s="7" t="s">
+      <c r="BQ62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="BQ62" s="7" t="s">
+      <c r="BR62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="BR62" s="7" t="s">
+      <c r="BS62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="BS62" s="7" t="s">
+      <c r="BT62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="BT62" s="7" t="s">
+      <c r="BU62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="BU62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BW62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="BX62" s="7" t="s">
+      <c r="BY62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BY62" s="6" t="s">
+      <c r="BZ62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="BZ62" s="7" t="s">
+      <c r="CA62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CA62" s="7" t="s">
+      <c r="CB62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CB62" s="7" t="s">
+      <c r="CC62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CC62" s="7" t="s">
+      <c r="CD62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CD62" s="7" t="s">
+      <c r="CE62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CE62" s="7" t="s">
+      <c r="CF62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CF62" s="7" t="s">
+      <c r="CG62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CG62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CI62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CJ62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CJ62" s="7" t="s">
+      <c r="CK62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CK62" s="6" t="s">
+      <c r="CL62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CL62" s="7" t="s">
+      <c r="CM62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CM62" s="7" t="s">
+      <c r="CN62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CN62" s="7" t="s">
+      <c r="CO62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="CO62" s="7" t="s">
+      <c r="CP62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="CP62" s="7" t="s">
+      <c r="CQ62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="CQ62" s="7" t="s">
+      <c r="CR62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="CR62" s="7" t="s">
+      <c r="CS62" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="CS62" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CT62" s="6" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CU62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="CV62" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="CV62" s="7" t="s">
+      <c r="CW62" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CW62" s="6" t="s">
+      <c r="CX62" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="CX62" s="7" t="s">
+      <c r="CY62" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="CY62" s="7" t="s">
+      <c r="CZ62" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="CZ62" s="7" t="s">
+      <c r="DA62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="DA62" s="7" t="s">
+      <c r="DB62" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="DB62" s="7" t="s">
+      <c r="DC62" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="DC62" s="7" t="s">
+      <c r="DD62" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="DD62" s="7" t="s">
+      <c r="DE62" s="7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:109">
       <c r="A63" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B63" s="13">
         <v>6563.7632344051599</v>
       </c>
       <c r="C63" s="13">
         <v>6761.4529350681732</v>
       </c>
       <c r="D63" s="13">
         <v>7984.8034593906805</v>
       </c>
       <c r="E63" s="13">
         <v>8205.1740477330022</v>
       </c>
       <c r="F63" s="13">
         <v>10053.230558886036</v>
       </c>
       <c r="G63" s="14">
         <v>12803.898832737403</v>
       </c>
       <c r="H63" s="14">
         <v>11073.718899376789</v>
       </c>
       <c r="I63" s="13">
         <v>10568.74736996297</v>
       </c>
@@ -34725,61 +34809,63 @@
       </c>
       <c r="CQ63" s="15">
         <v>19437.8</v>
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="9">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="34">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="34">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="34">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="34">
         <v>17284.400000000001</v>
       </c>
       <c r="CX63" s="34">
         <v>17489.2</v>
       </c>
-      <c r="CY63" s="34"/>
+      <c r="CY63" s="34">
+        <v>27541.1</v>
+      </c>
       <c r="CZ63" s="34"/>
       <c r="DA63" s="15"/>
       <c r="DB63" s="15"/>
       <c r="DC63" s="15"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="9"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
       </c>
       <c r="G64" s="17">
         <v>326.72843093630195</v>
       </c>
       <c r="H64" s="17">
         <v>340.17631511972462</v>
       </c>
       <c r="I64" s="17">
         <v>340.95604943364981</v>
       </c>
@@ -35040,61 +35126,63 @@
       </c>
       <c r="CQ64" s="35">
         <v>1364.9</v>
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="19">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="35">
         <v>662.1</v>
       </c>
       <c r="CU64" s="35">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="35">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="35">
         <v>951.7</v>
       </c>
       <c r="CX64" s="35">
         <v>906.7</v>
       </c>
-      <c r="CY64" s="35"/>
+      <c r="CY64" s="35">
+        <v>747.7</v>
+      </c>
       <c r="CZ64" s="35"/>
       <c r="DA64" s="35"/>
       <c r="DB64" s="35"/>
       <c r="DC64" s="35"/>
       <c r="DD64" s="19"/>
       <c r="DE64" s="19"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
       </c>
       <c r="G65" s="21">
         <v>794.52721839859271</v>
       </c>
       <c r="H65" s="21">
         <v>710.31023683487638</v>
       </c>
       <c r="I65" s="20">
         <v>779.84373367211765</v>
       </c>
@@ -35355,61 +35443,63 @@
       </c>
       <c r="CQ65" s="35">
         <v>1969</v>
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="19">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="35">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="35">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="35">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="35">
         <v>2021</v>
       </c>
       <c r="CX65" s="35">
         <v>2212.4</v>
       </c>
-      <c r="CY65" s="35"/>
+      <c r="CY65" s="35">
+        <v>2474.4</v>
+      </c>
       <c r="CZ65" s="35"/>
       <c r="DA65" s="35"/>
       <c r="DB65" s="35"/>
       <c r="DC65" s="35"/>
       <c r="DD65" s="19"/>
       <c r="DE65" s="19"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
       </c>
       <c r="G66" s="21">
         <v>725.31819083089727</v>
       </c>
       <c r="H66" s="21">
         <v>653.39671003303704</v>
       </c>
       <c r="I66" s="20">
         <v>614.38151473679272</v>
       </c>
@@ -35670,61 +35760,63 @@
       </c>
       <c r="CQ66" s="35">
         <v>1078.5</v>
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="19">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="35">
         <v>460.7</v>
       </c>
       <c r="CU66" s="35">
         <v>834.2</v>
       </c>
       <c r="CV66" s="35">
         <v>913.3</v>
       </c>
       <c r="CW66" s="35">
         <v>575.79999999999995</v>
       </c>
       <c r="CX66" s="35">
         <v>912</v>
       </c>
-      <c r="CY66" s="35"/>
+      <c r="CY66" s="35">
+        <v>2067</v>
+      </c>
       <c r="CZ66" s="35"/>
       <c r="DA66" s="35"/>
       <c r="DB66" s="35"/>
       <c r="DC66" s="35"/>
       <c r="DD66" s="19"/>
       <c r="DE66" s="19"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
       </c>
       <c r="G67" s="21">
         <v>706.32389872556757</v>
       </c>
       <c r="H67" s="21">
         <v>609.39248157873328</v>
       </c>
       <c r="I67" s="20">
         <v>816.37934239474021</v>
       </c>
@@ -35985,61 +36077,63 @@
       </c>
       <c r="CQ67" s="35">
         <v>1411.3</v>
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="19">
         <v>626.5</v>
       </c>
       <c r="CT67" s="35">
         <v>543.4</v>
       </c>
       <c r="CU67" s="35">
         <v>753.1</v>
       </c>
       <c r="CV67" s="35">
         <v>528</v>
       </c>
       <c r="CW67" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX67" s="35">
         <v>1130.5</v>
       </c>
-      <c r="CY67" s="35"/>
+      <c r="CY67" s="35">
+        <v>1249.5999999999999</v>
+      </c>
       <c r="CZ67" s="35"/>
       <c r="DA67" s="35"/>
       <c r="DB67" s="35"/>
       <c r="DC67" s="35"/>
       <c r="DD67" s="19"/>
       <c r="DE67" s="19"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
       </c>
       <c r="G68" s="21">
         <v>1495.5124115796937</v>
       </c>
       <c r="H68" s="21">
         <v>1046.4043430264662</v>
       </c>
       <c r="I68" s="20">
         <v>1077.1694417067988</v>
       </c>
@@ -36300,61 +36394,63 @@
       </c>
       <c r="CQ68" s="35">
         <v>1302.0999999999999</v>
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="19">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="35">
         <v>776.8</v>
       </c>
       <c r="CV68" s="35">
         <v>981.1</v>
       </c>
       <c r="CW68" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX68" s="35">
         <v>1460.1</v>
       </c>
-      <c r="CY68" s="35"/>
+      <c r="CY68" s="35">
+        <v>2452.1999999999998</v>
+      </c>
       <c r="CZ68" s="35"/>
       <c r="DA68" s="35"/>
       <c r="DB68" s="35"/>
       <c r="DC68" s="35"/>
       <c r="DD68" s="19"/>
       <c r="DE68" s="19"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
       </c>
       <c r="G69" s="21">
         <v>1094.5315939996337</v>
       </c>
       <c r="H69" s="21">
         <v>745.66468685522011</v>
       </c>
       <c r="I69" s="20">
         <v>618.01632660222322</v>
       </c>
@@ -36615,61 +36711,63 @@
       </c>
       <c r="CQ69" s="35">
         <v>1118.4000000000001</v>
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="19">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="35">
         <v>838.3</v>
       </c>
       <c r="CU69" s="35">
         <v>516.1</v>
       </c>
       <c r="CV69" s="35">
         <v>673.1</v>
       </c>
       <c r="CW69" s="35">
         <v>841.8</v>
       </c>
       <c r="CX69" s="35">
         <v>699</v>
       </c>
-      <c r="CY69" s="35"/>
+      <c r="CY69" s="35">
+        <v>1419</v>
+      </c>
       <c r="CZ69" s="35"/>
       <c r="DA69" s="35"/>
       <c r="DB69" s="35"/>
       <c r="DC69" s="35"/>
       <c r="DD69" s="19"/>
       <c r="DE69" s="19"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
       </c>
       <c r="G70" s="21">
         <v>791.06779839884098</v>
       </c>
       <c r="H70" s="21">
         <v>830.72809165134299</v>
       </c>
       <c r="I70" s="20">
         <v>799.2606064434575</v>
       </c>
@@ -36930,61 +37028,63 @@
       </c>
       <c r="CQ70" s="35">
         <v>1948</v>
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="19">
         <v>736.5</v>
       </c>
       <c r="CT70" s="35">
         <v>828</v>
       </c>
       <c r="CU70" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="35">
         <v>1107</v>
       </c>
       <c r="CW70" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX70" s="35">
         <v>1291.9000000000001</v>
       </c>
-      <c r="CY70" s="35"/>
+      <c r="CY70" s="35">
+        <v>2018.3</v>
+      </c>
       <c r="CZ70" s="35"/>
       <c r="DA70" s="35"/>
       <c r="DB70" s="35"/>
       <c r="DC70" s="35"/>
       <c r="DD70" s="19"/>
       <c r="DE70" s="19"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G71" s="17">
         <v>1076.8528896206701</v>
       </c>
       <c r="H71" s="17">
         <v>886.88805286309719</v>
       </c>
       <c r="I71" s="17">
         <v>994.43155690147887</v>
       </c>
@@ -37245,61 +37345,63 @@
       </c>
       <c r="CQ71" s="35">
         <v>797.6</v>
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="19">
         <v>772.2</v>
       </c>
       <c r="CT71" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="35">
         <v>734.7</v>
       </c>
       <c r="CV71" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="35">
         <v>943</v>
       </c>
       <c r="CX71" s="35">
         <v>994.8</v>
       </c>
-      <c r="CY71" s="35"/>
+      <c r="CY71" s="35">
+        <v>2917.1</v>
+      </c>
       <c r="CZ71" s="35"/>
       <c r="DA71" s="35"/>
       <c r="DB71" s="35"/>
       <c r="DC71" s="35"/>
       <c r="DD71" s="19"/>
       <c r="DE71" s="19"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
       </c>
       <c r="G72" s="21">
         <v>849.02024410791603</v>
       </c>
       <c r="H72" s="21">
         <v>939.92411674402058</v>
       </c>
       <c r="I72" s="20">
         <v>846.7217792141214</v>
       </c>
@@ -37560,61 +37662,63 @@
       </c>
       <c r="CQ72" s="35">
         <v>1146.9000000000001</v>
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="19">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="35">
         <v>458.9</v>
       </c>
       <c r="CU72" s="35">
         <v>858.6</v>
       </c>
       <c r="CV72" s="35">
         <v>840.2</v>
       </c>
       <c r="CW72" s="35">
         <v>526.1</v>
       </c>
       <c r="CX72" s="35">
         <v>676.7</v>
       </c>
-      <c r="CY72" s="35"/>
+      <c r="CY72" s="35">
+        <v>1054.5</v>
+      </c>
       <c r="CZ72" s="35"/>
       <c r="DA72" s="35"/>
       <c r="DB72" s="35"/>
       <c r="DC72" s="35"/>
       <c r="DD72" s="19"/>
       <c r="DE72" s="19"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
       </c>
       <c r="G73" s="21">
         <v>1003.1321219417409</v>
       </c>
       <c r="H73" s="21">
         <v>514.55853310815382</v>
       </c>
       <c r="I73" s="20">
         <v>567.95268443566965</v>
       </c>
@@ -37875,61 +37979,63 @@
       </c>
       <c r="CQ73" s="35">
         <v>1337.3</v>
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="19">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="35">
         <v>408.3</v>
       </c>
       <c r="CU73" s="35">
         <v>763.9</v>
       </c>
       <c r="CV73" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="35">
         <v>1898</v>
       </c>
       <c r="CX73" s="35">
         <v>1138.9000000000001</v>
       </c>
-      <c r="CY73" s="35"/>
+      <c r="CY73" s="35">
+        <v>2519.6999999999998</v>
+      </c>
       <c r="CZ73" s="35"/>
       <c r="DA73" s="35"/>
       <c r="DB73" s="35"/>
       <c r="DC73" s="35"/>
       <c r="DD73" s="19"/>
       <c r="DE73" s="19"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
       </c>
       <c r="G74" s="21">
         <v>1720.9828104200155</v>
       </c>
       <c r="H74" s="21">
         <v>1850.4770843743649</v>
       </c>
       <c r="I74" s="20">
         <v>1634.2144580892761</v>
       </c>
@@ -38190,61 +38296,63 @@
       </c>
       <c r="CQ74" s="35">
         <v>4079.2</v>
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="19">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="35">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="35">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="35">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="35">
         <v>3687.6</v>
       </c>
       <c r="CX74" s="35">
         <v>3903.3</v>
       </c>
-      <c r="CY74" s="35"/>
+      <c r="CY74" s="35">
+        <v>4307.3999999999996</v>
+      </c>
       <c r="CZ74" s="35"/>
       <c r="DA74" s="35"/>
       <c r="DB74" s="35"/>
       <c r="DC74" s="35"/>
       <c r="DD74" s="19"/>
       <c r="DE74" s="19"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
       </c>
       <c r="G75" s="21">
         <v>880.11408856708499</v>
       </c>
       <c r="H75" s="21">
         <v>797.31241245498882</v>
       </c>
       <c r="I75" s="20">
         <v>481.71960047065272</v>
       </c>
@@ -38505,61 +38613,63 @@
       </c>
       <c r="CQ75" s="35">
         <v>911.2</v>
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="19">
         <v>928.9</v>
       </c>
       <c r="CT75" s="35">
         <v>484.3</v>
       </c>
       <c r="CU75" s="35">
         <v>684.2</v>
       </c>
       <c r="CV75" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX75" s="35">
         <v>619</v>
       </c>
-      <c r="CY75" s="35"/>
+      <c r="CY75" s="35">
+        <v>1376.9</v>
+      </c>
       <c r="CZ75" s="35"/>
       <c r="DA75" s="35"/>
       <c r="DB75" s="35"/>
       <c r="DC75" s="35"/>
       <c r="DD75" s="19"/>
       <c r="DE75" s="19"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G76" s="21">
         <v>1339.7871317614783</v>
       </c>
       <c r="H76" s="21">
         <v>1148.4858314378396</v>
       </c>
       <c r="I76" s="19">
         <v>997.70027269449258</v>
       </c>
@@ -38820,51 +38930,53 @@
       </c>
       <c r="CQ76" s="35">
         <v>973.3</v>
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="19">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="35">
         <v>911.8</v>
       </c>
       <c r="CU76" s="35">
         <v>1076</v>
       </c>
       <c r="CV76" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX76" s="35">
         <v>1543.9</v>
       </c>
-      <c r="CY76" s="35"/>
+      <c r="CY76" s="35">
+        <v>2937.3</v>
+      </c>
       <c r="CZ76" s="35"/>
       <c r="DA76" s="35"/>
       <c r="DB76" s="35"/>
       <c r="DC76" s="35"/>
       <c r="DD76" s="19"/>
       <c r="DE76" s="19"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
@@ -39040,111 +39152,111 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="CT42:DE42"/>
-[...19 lines deleted...]
-    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="W21:Y21"/>
-    <mergeCell ref="AX42:BI42"/>
-[...22 lines deleted...]
-    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="CE21:CG21"/>
+    <mergeCell ref="CE41:CG41"/>
+    <mergeCell ref="CE60:CG60"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DC60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">