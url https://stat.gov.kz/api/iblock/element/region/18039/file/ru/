--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -9769,64 +9769,64 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
@@ -18813,65 +18813,65 @@
   <dimension ref="A2:DE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="9.7109375" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="9.7109375" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="39" t="s">
         <v>40</v>
       </c>
       <c r="L3" s="39"/>
       <c r="M3" s="39"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
@@ -18951,51 +18951,51 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="5"/>
       <c r="CQ3" s="39" t="s">
         <v>40</v>
       </c>
       <c r="CR3" s="39"/>
       <c r="CS3" s="39"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="5"/>
       <c r="DC3" s="39" t="s">
         <v>40</v>
       </c>
       <c r="DD3" s="39"/>
       <c r="DE3" s="39"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="40"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="36" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="36" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="37"/>
       <c r="V4" s="37"/>
@@ -19080,51 +19080,51 @@
       <c r="CK4" s="37"/>
       <c r="CL4" s="37"/>
       <c r="CM4" s="37"/>
       <c r="CN4" s="37"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="38"/>
       <c r="CT4" s="36" t="s">
         <v>39</v>
       </c>
       <c r="CU4" s="37"/>
       <c r="CV4" s="37"/>
       <c r="CW4" s="37"/>
       <c r="CX4" s="37"/>
       <c r="CY4" s="37"/>
       <c r="CZ4" s="37"/>
       <c r="DA4" s="37"/>
       <c r="DB4" s="37"/>
       <c r="DC4" s="37"/>
       <c r="DD4" s="37"/>
       <c r="DE4" s="38"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="41"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19716,51 +19716,53 @@
       </c>
       <c r="CR6" s="9">
         <v>96153.3</v>
       </c>
       <c r="CS6" s="9">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="34">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="34">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="34">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="34">
         <v>18470.3</v>
       </c>
       <c r="CX6" s="34">
         <v>18225.099999999999</v>
       </c>
       <c r="CY6" s="34">
         <v>28518.2</v>
       </c>
-      <c r="CZ6" s="34"/>
+      <c r="CZ6" s="34">
+        <v>34780</v>
+      </c>
       <c r="DA6" s="15"/>
       <c r="DB6" s="15"/>
       <c r="DC6" s="15"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
       </c>
@@ -20033,51 +20035,53 @@
       </c>
       <c r="CR7" s="19">
         <v>936</v>
       </c>
       <c r="CS7" s="19">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="35">
         <v>792.6</v>
       </c>
       <c r="CU7" s="35">
         <v>748.9</v>
       </c>
       <c r="CV7" s="35">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="35">
         <v>1078.8</v>
       </c>
       <c r="CX7" s="35">
         <v>959.1</v>
       </c>
       <c r="CY7" s="35">
         <v>823.9</v>
       </c>
-      <c r="CZ7" s="35"/>
+      <c r="CZ7" s="35">
+        <v>1449.7</v>
+      </c>
       <c r="DA7" s="35"/>
       <c r="DB7" s="35"/>
       <c r="DC7" s="35"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
       </c>
@@ -20350,51 +20354,53 @@
       </c>
       <c r="CR8" s="19">
         <v>1609.9</v>
       </c>
       <c r="CS8" s="19">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="35">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="35">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="35">
         <v>2167</v>
       </c>
       <c r="CW8" s="35">
         <v>2162</v>
       </c>
       <c r="CX8" s="35">
         <v>2271.9</v>
       </c>
       <c r="CY8" s="35">
         <v>2551.3000000000002</v>
       </c>
-      <c r="CZ8" s="35"/>
+      <c r="CZ8" s="35">
+        <v>3431.9</v>
+      </c>
       <c r="DA8" s="35"/>
       <c r="DB8" s="35"/>
       <c r="DC8" s="35"/>
       <c r="DD8" s="19"/>
       <c r="DE8" s="19"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
       </c>
@@ -20667,51 +20673,53 @@
       </c>
       <c r="CR9" s="19">
         <v>1751.1</v>
       </c>
       <c r="CS9" s="19">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="35">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="35">
         <v>2008</v>
       </c>
       <c r="CV9" s="35">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="35">
         <v>1359.3</v>
       </c>
       <c r="CX9" s="35">
         <v>1357.6</v>
       </c>
       <c r="CY9" s="35">
         <v>2704.9</v>
       </c>
-      <c r="CZ9" s="35"/>
+      <c r="CZ9" s="35">
+        <v>3043.4</v>
+      </c>
       <c r="DA9" s="35"/>
       <c r="DB9" s="35"/>
       <c r="DC9" s="35"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
       </c>
@@ -20984,51 +20992,53 @@
       </c>
       <c r="CR10" s="19">
         <v>4286.5</v>
       </c>
       <c r="CS10" s="19">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="35">
         <v>554.4</v>
       </c>
       <c r="CU10" s="35">
         <v>764.1</v>
       </c>
       <c r="CV10" s="35">
         <v>539</v>
       </c>
       <c r="CW10" s="35">
         <v>1434</v>
       </c>
       <c r="CX10" s="35">
         <v>1130.8</v>
       </c>
       <c r="CY10" s="35">
         <v>1250.3</v>
       </c>
-      <c r="CZ10" s="35"/>
+      <c r="CZ10" s="35">
+        <v>2354.8000000000002</v>
+      </c>
       <c r="DA10" s="35"/>
       <c r="DB10" s="35"/>
       <c r="DC10" s="35"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
       </c>
@@ -21301,51 +21311,53 @@
       </c>
       <c r="CR11" s="19">
         <v>3494.1</v>
       </c>
       <c r="CS11" s="19">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="35">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="35">
         <v>795</v>
       </c>
       <c r="CV11" s="35">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="35">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX11" s="35">
         <v>1497.5</v>
       </c>
       <c r="CY11" s="35">
         <v>2490.3000000000002</v>
       </c>
-      <c r="CZ11" s="35"/>
+      <c r="CZ11" s="35">
+        <v>2428.1999999999998</v>
+      </c>
       <c r="DA11" s="35"/>
       <c r="DB11" s="35"/>
       <c r="DC11" s="35"/>
       <c r="DD11" s="19"/>
       <c r="DE11" s="19"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
       </c>
@@ -21618,51 +21630,53 @@
       </c>
       <c r="CR12" s="19">
         <v>12255.8</v>
       </c>
       <c r="CS12" s="19">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="35">
         <v>841.1</v>
       </c>
       <c r="CU12" s="35">
         <v>518.9</v>
       </c>
       <c r="CV12" s="35">
         <v>678.7</v>
       </c>
       <c r="CW12" s="35">
         <v>845.6</v>
       </c>
       <c r="CX12" s="35">
         <v>702.7</v>
       </c>
       <c r="CY12" s="35">
         <v>1423.2</v>
       </c>
-      <c r="CZ12" s="35"/>
+      <c r="CZ12" s="35">
+        <v>1190.4000000000001</v>
+      </c>
       <c r="DA12" s="35"/>
       <c r="DB12" s="35"/>
       <c r="DC12" s="35"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
       </c>
@@ -21935,51 +21949,53 @@
       </c>
       <c r="CR13" s="19">
         <v>11123.9</v>
       </c>
       <c r="CS13" s="19">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="35">
         <v>828.2</v>
       </c>
       <c r="CU13" s="35">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="35">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="35">
         <v>1449.4</v>
       </c>
       <c r="CX13" s="35">
         <v>1292.3</v>
       </c>
       <c r="CY13" s="35">
         <v>2019.4</v>
       </c>
-      <c r="CZ13" s="35"/>
+      <c r="CZ13" s="35">
+        <v>4880</v>
+      </c>
       <c r="DA13" s="35"/>
       <c r="DB13" s="35"/>
       <c r="DC13" s="35"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
       </c>
@@ -22252,51 +22268,53 @@
       </c>
       <c r="CR14" s="19">
         <v>18581.7</v>
       </c>
       <c r="CS14" s="19">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="35">
         <v>588.1</v>
       </c>
       <c r="CU14" s="35">
         <v>740.1</v>
       </c>
       <c r="CV14" s="35">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="35">
         <v>936.5</v>
       </c>
       <c r="CX14" s="35">
         <v>997.9</v>
       </c>
       <c r="CY14" s="35">
         <v>2921.1</v>
       </c>
-      <c r="CZ14" s="35"/>
+      <c r="CZ14" s="35">
+        <v>1605.4</v>
+      </c>
       <c r="DA14" s="35"/>
       <c r="DB14" s="35"/>
       <c r="DC14" s="35"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
       </c>
@@ -22569,51 +22587,53 @@
       </c>
       <c r="CR15" s="19">
         <v>1346.2</v>
       </c>
       <c r="CS15" s="19">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="35">
         <v>489.2</v>
       </c>
       <c r="CU15" s="35">
         <v>888.9</v>
       </c>
       <c r="CV15" s="35">
         <v>870.5</v>
       </c>
       <c r="CW15" s="35">
         <v>449.4</v>
       </c>
       <c r="CX15" s="35">
         <v>680.2</v>
       </c>
       <c r="CY15" s="35">
         <v>1058.3</v>
       </c>
-      <c r="CZ15" s="35"/>
+      <c r="CZ15" s="35">
+        <v>2867.5</v>
+      </c>
       <c r="DA15" s="35"/>
       <c r="DB15" s="35"/>
       <c r="DC15" s="35"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
       </c>
@@ -22886,51 +22906,53 @@
       </c>
       <c r="CR16" s="19">
         <v>2310.6</v>
       </c>
       <c r="CS16" s="19">
         <v>1377</v>
       </c>
       <c r="CT16" s="35">
         <v>408.7</v>
       </c>
       <c r="CU16" s="35">
         <v>764.3</v>
       </c>
       <c r="CV16" s="35">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="35">
         <v>1965.3</v>
       </c>
       <c r="CX16" s="35">
         <v>1156</v>
       </c>
       <c r="CY16" s="35">
         <v>2537.6</v>
       </c>
-      <c r="CZ16" s="35"/>
+      <c r="CZ16" s="35">
+        <v>1019.9</v>
+      </c>
       <c r="DA16" s="35"/>
       <c r="DB16" s="35"/>
       <c r="DC16" s="35"/>
       <c r="DD16" s="19"/>
       <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
       </c>
@@ -23203,51 +23225,53 @@
       </c>
       <c r="CR17" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS17" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX17" s="35">
         <v>3905.8</v>
       </c>
       <c r="CY17" s="35">
         <v>4312</v>
       </c>
-      <c r="CZ17" s="35"/>
+      <c r="CZ17" s="35">
+        <v>6475.9</v>
+      </c>
       <c r="DA17" s="35"/>
       <c r="DB17" s="35"/>
       <c r="DC17" s="35"/>
       <c r="DD17" s="19"/>
       <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
       </c>
@@ -23520,51 +23544,53 @@
       </c>
       <c r="CR18" s="19">
         <v>16462.2</v>
       </c>
       <c r="CS18" s="19">
         <v>3342</v>
       </c>
       <c r="CT18" s="35">
         <v>493.4</v>
       </c>
       <c r="CU18" s="35">
         <v>693.3</v>
       </c>
       <c r="CV18" s="35">
         <v>613.9</v>
       </c>
       <c r="CW18" s="35">
         <v>699.7</v>
       </c>
       <c r="CX18" s="35">
         <v>643.4</v>
       </c>
       <c r="CY18" s="35">
         <v>1401.8</v>
       </c>
-      <c r="CZ18" s="35"/>
+      <c r="CZ18" s="35">
+        <v>1700.9</v>
+      </c>
       <c r="DA18" s="35"/>
       <c r="DB18" s="35"/>
       <c r="DC18" s="35"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
       </c>
@@ -23837,73 +23863,75 @@
       </c>
       <c r="CR19" s="19">
         <v>12394.4</v>
       </c>
       <c r="CS19" s="19">
         <v>10504</v>
       </c>
       <c r="CT19" s="35">
         <v>977.1</v>
       </c>
       <c r="CU19" s="35">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="35">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="35">
         <v>1224.2</v>
       </c>
       <c r="CX19" s="35">
         <v>1629.8</v>
       </c>
       <c r="CY19" s="35">
         <v>3024.1</v>
       </c>
-      <c r="CZ19" s="35"/>
+      <c r="CZ19" s="35">
+        <v>2332.1</v>
+      </c>
       <c r="DA19" s="35"/>
       <c r="DB19" s="35"/>
       <c r="DC19" s="35"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="42"/>
-[...10 lines deleted...]
-      <c r="M20" s="42"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="39" t="s">
         <v>40</v>
       </c>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
@@ -23983,51 +24011,51 @@
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="5"/>
       <c r="DC21" s="39" t="s">
         <v>40</v>
       </c>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="40"/>
+      <c r="A22" s="41"/>
       <c r="B22" s="36" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
       <c r="N22" s="36" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="37"/>
       <c r="P22" s="37"/>
       <c r="Q22" s="37"/>
       <c r="R22" s="37"/>
       <c r="S22" s="37"/>
       <c r="T22" s="37"/>
       <c r="U22" s="37"/>
       <c r="V22" s="37"/>
@@ -24112,51 +24140,51 @@
       <c r="CK22" s="37"/>
       <c r="CL22" s="37"/>
       <c r="CM22" s="37"/>
       <c r="CN22" s="37"/>
       <c r="CO22" s="37"/>
       <c r="CP22" s="37"/>
       <c r="CQ22" s="37"/>
       <c r="CR22" s="37"/>
       <c r="CS22" s="38"/>
       <c r="CT22" s="36" t="s">
         <v>39</v>
       </c>
       <c r="CU22" s="37"/>
       <c r="CV22" s="37"/>
       <c r="CW22" s="37"/>
       <c r="CX22" s="37"/>
       <c r="CY22" s="37"/>
       <c r="CZ22" s="37"/>
       <c r="DA22" s="37"/>
       <c r="DB22" s="37"/>
       <c r="DC22" s="37"/>
       <c r="DD22" s="37"/>
       <c r="DE22" s="38"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="41"/>
+      <c r="A23" s="42"/>
       <c r="B23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24748,51 +24776,53 @@
       </c>
       <c r="CR24" s="9">
         <v>95924.4</v>
       </c>
       <c r="CS24" s="9">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="34">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="34">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="34">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="34">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="34">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="34">
         <v>28274.3</v>
       </c>
-      <c r="CZ24" s="34"/>
+      <c r="CZ24" s="34">
+        <v>34536.1</v>
+      </c>
       <c r="DA24" s="15"/>
       <c r="DB24" s="15"/>
       <c r="DC24" s="15"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
       </c>
@@ -25065,51 +25095,53 @@
       </c>
       <c r="CR25" s="19">
         <v>900.8</v>
       </c>
       <c r="CS25" s="19">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="35">
         <v>757.4</v>
       </c>
       <c r="CU25" s="35">
         <v>713.7</v>
       </c>
       <c r="CV25" s="35">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="35">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="35">
         <v>939.4</v>
       </c>
       <c r="CY25" s="35">
         <v>804.3</v>
       </c>
-      <c r="CZ25" s="35"/>
+      <c r="CZ25" s="35">
+        <v>1430.1</v>
+      </c>
       <c r="DA25" s="35"/>
       <c r="DB25" s="35"/>
       <c r="DC25" s="35"/>
       <c r="DD25" s="19"/>
       <c r="DE25" s="19"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
       </c>
@@ -25382,51 +25414,53 @@
       </c>
       <c r="CR26" s="19">
         <v>1564.1</v>
       </c>
       <c r="CS26" s="19">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="35">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="35">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="35">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="35">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="35">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="35">
         <v>2514.8000000000002</v>
       </c>
-      <c r="CZ26" s="35"/>
+      <c r="CZ26" s="35">
+        <v>3395.4</v>
+      </c>
       <c r="DA26" s="35"/>
       <c r="DB26" s="35"/>
       <c r="DC26" s="35"/>
       <c r="DD26" s="19"/>
       <c r="DE26" s="19"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
       </c>
@@ -25699,51 +25733,53 @@
       </c>
       <c r="CR27" s="19">
         <v>1745.9</v>
       </c>
       <c r="CS27" s="19">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="35">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="35">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="35">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="35">
         <v>1328</v>
       </c>
       <c r="CX27" s="35">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="35">
         <v>2693.2</v>
       </c>
-      <c r="CZ27" s="35"/>
+      <c r="CZ27" s="35">
+        <v>3031.7</v>
+      </c>
       <c r="DA27" s="35"/>
       <c r="DB27" s="35"/>
       <c r="DC27" s="35"/>
       <c r="DD27" s="19"/>
       <c r="DE27" s="19"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
       </c>
@@ -26016,51 +26052,53 @@
       </c>
       <c r="CR28" s="19">
         <v>4275.5</v>
       </c>
       <c r="CS28" s="19">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="35">
         <v>543.4</v>
       </c>
       <c r="CU28" s="35">
         <v>753.1</v>
       </c>
       <c r="CV28" s="35">
         <v>528</v>
       </c>
       <c r="CW28" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="35">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="35">
         <v>1250</v>
       </c>
-      <c r="CZ28" s="35"/>
+      <c r="CZ28" s="35">
+        <v>2354.5</v>
+      </c>
       <c r="DA28" s="35"/>
       <c r="DB28" s="35"/>
       <c r="DC28" s="35"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
       </c>
@@ -26333,51 +26371,53 @@
       </c>
       <c r="CR29" s="19">
         <v>3476</v>
       </c>
       <c r="CS29" s="19">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="35">
         <v>776.8</v>
       </c>
       <c r="CV29" s="35">
         <v>981.1</v>
       </c>
       <c r="CW29" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="35">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="35">
         <v>2452.9</v>
       </c>
-      <c r="CZ29" s="35"/>
+      <c r="CZ29" s="35">
+        <v>2390.8000000000002</v>
+      </c>
       <c r="DA29" s="35"/>
       <c r="DB29" s="35"/>
       <c r="DC29" s="35"/>
       <c r="DD29" s="19"/>
       <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
       </c>
@@ -26650,51 +26690,53 @@
       </c>
       <c r="CR30" s="19">
         <v>12253</v>
       </c>
       <c r="CS30" s="19">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="35">
         <v>838.3</v>
       </c>
       <c r="CU30" s="35">
         <v>516.1</v>
       </c>
       <c r="CV30" s="35">
         <v>673.1</v>
       </c>
       <c r="CW30" s="35">
         <v>841.8</v>
       </c>
       <c r="CX30" s="35">
         <v>699</v>
       </c>
       <c r="CY30" s="35">
         <v>1419.4</v>
       </c>
-      <c r="CZ30" s="35"/>
+      <c r="CZ30" s="35">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="DA30" s="35"/>
       <c r="DB30" s="35"/>
       <c r="DC30" s="35"/>
       <c r="DD30" s="19"/>
       <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
       </c>
@@ -26967,51 +27009,53 @@
       </c>
       <c r="CR31" s="19">
         <v>11123.7</v>
       </c>
       <c r="CS31" s="19">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="35">
         <v>828</v>
       </c>
       <c r="CU31" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="35">
         <v>1107</v>
       </c>
       <c r="CW31" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="35">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="35">
         <v>2019</v>
       </c>
-      <c r="CZ31" s="35"/>
+      <c r="CZ31" s="35">
+        <v>4879.6000000000004</v>
+      </c>
       <c r="DA31" s="35"/>
       <c r="DB31" s="35"/>
       <c r="DC31" s="35"/>
       <c r="DD31" s="19"/>
       <c r="DE31" s="19"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
       </c>
@@ -27284,51 +27328,53 @@
       </c>
       <c r="CR32" s="19">
         <v>18576.3</v>
       </c>
       <c r="CS32" s="19">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="35">
         <v>734.7</v>
       </c>
       <c r="CV32" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="35">
         <v>943</v>
       </c>
       <c r="CX32" s="35">
         <v>994.8</v>
       </c>
       <c r="CY32" s="35">
         <v>2918</v>
       </c>
-      <c r="CZ32" s="35"/>
+      <c r="CZ32" s="35">
+        <v>1602.3</v>
+      </c>
       <c r="DA32" s="35"/>
       <c r="DB32" s="35"/>
       <c r="DC32" s="35"/>
       <c r="DD32" s="19"/>
       <c r="DE32" s="19"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
       </c>
@@ -27601,51 +27647,53 @@
       </c>
       <c r="CR33" s="19">
         <v>1315.9</v>
       </c>
       <c r="CS33" s="19">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="35">
         <v>458.9</v>
       </c>
       <c r="CU33" s="35">
         <v>858.6</v>
       </c>
       <c r="CV33" s="35">
         <v>840.2</v>
       </c>
       <c r="CW33" s="35">
         <v>526.1</v>
       </c>
       <c r="CX33" s="35">
         <v>676.7</v>
       </c>
       <c r="CY33" s="35">
         <v>1054.8</v>
       </c>
-      <c r="CZ33" s="35"/>
+      <c r="CZ33" s="35">
+        <v>2864</v>
+      </c>
       <c r="DA33" s="35"/>
       <c r="DB33" s="35"/>
       <c r="DC33" s="35"/>
       <c r="DD33" s="19"/>
       <c r="DE33" s="19"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
       </c>
@@ -27918,51 +27966,53 @@
       </c>
       <c r="CR34" s="19">
         <v>2310.1999999999998</v>
       </c>
       <c r="CS34" s="19">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="35">
         <v>408.3</v>
       </c>
       <c r="CU34" s="35">
         <v>763.9</v>
       </c>
       <c r="CV34" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="35">
         <v>1898</v>
       </c>
       <c r="CX34" s="35">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="35">
         <v>2520.5</v>
       </c>
-      <c r="CZ34" s="35"/>
+      <c r="CZ34" s="35">
+        <v>1002.7</v>
+      </c>
       <c r="DA34" s="35"/>
       <c r="DB34" s="35"/>
       <c r="DC34" s="35"/>
       <c r="DD34" s="19"/>
       <c r="DE34" s="19"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
       </c>
@@ -28235,51 +28285,53 @@
       </c>
       <c r="CR35" s="19">
         <v>9600.7999999999993</v>
       </c>
       <c r="CS35" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="35">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="35">
         <v>4312</v>
       </c>
-      <c r="CZ35" s="35"/>
+      <c r="CZ35" s="35">
+        <v>6475.9</v>
+      </c>
       <c r="DA35" s="35"/>
       <c r="DB35" s="35"/>
       <c r="DC35" s="35"/>
       <c r="DD35" s="19"/>
       <c r="DE35" s="19"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
       </c>
@@ -28552,51 +28604,53 @@
       </c>
       <c r="CR36" s="19">
         <v>16453.2</v>
       </c>
       <c r="CS36" s="19">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="35">
         <v>484.3</v>
       </c>
       <c r="CU36" s="35">
         <v>684.2</v>
       </c>
       <c r="CV36" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="35">
         <v>619</v>
       </c>
       <c r="CY36" s="35">
         <v>1377.3</v>
       </c>
-      <c r="CZ36" s="35"/>
+      <c r="CZ36" s="35">
+        <v>1676.5</v>
+      </c>
       <c r="DA36" s="35"/>
       <c r="DB36" s="35"/>
       <c r="DC36" s="35"/>
       <c r="DD36" s="19"/>
       <c r="DE36" s="19"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
       </c>
@@ -28869,73 +28923,75 @@
       </c>
       <c r="CR37" s="19">
         <v>12329.1</v>
       </c>
       <c r="CS37" s="19">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="35">
         <v>911.8</v>
       </c>
       <c r="CU37" s="35">
         <v>1076</v>
       </c>
       <c r="CV37" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="35">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="35">
         <v>2938.2</v>
       </c>
-      <c r="CZ37" s="35"/>
+      <c r="CZ37" s="35">
+        <v>2246.1999999999998</v>
+      </c>
       <c r="DA37" s="35"/>
       <c r="DB37" s="35"/>
       <c r="DC37" s="35"/>
       <c r="DD37" s="19"/>
       <c r="DE37" s="19"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="43" t="s">
+      <c r="A40" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="B40" s="43"/>
-[...10 lines deleted...]
-      <c r="M40" s="43"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="40"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="39" t="s">
         <v>40</v>
       </c>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
@@ -29015,51 +29071,51 @@
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="5"/>
       <c r="DC41" s="39" t="s">
         <v>40</v>
       </c>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="40"/>
+      <c r="A42" s="41"/>
       <c r="B42" s="36" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="38"/>
       <c r="N42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="O42" s="37"/>
       <c r="P42" s="37"/>
       <c r="Q42" s="37"/>
       <c r="R42" s="37"/>
       <c r="S42" s="37"/>
       <c r="T42" s="37"/>
       <c r="U42" s="37"/>
       <c r="V42" s="37"/>
@@ -29144,51 +29200,51 @@
       <c r="CK42" s="37"/>
       <c r="CL42" s="37"/>
       <c r="CM42" s="37"/>
       <c r="CN42" s="37"/>
       <c r="CO42" s="37"/>
       <c r="CP42" s="37"/>
       <c r="CQ42" s="37"/>
       <c r="CR42" s="37"/>
       <c r="CS42" s="38"/>
       <c r="CT42" s="36" t="s">
         <v>39</v>
       </c>
       <c r="CU42" s="37"/>
       <c r="CV42" s="37"/>
       <c r="CW42" s="37"/>
       <c r="CX42" s="37"/>
       <c r="CY42" s="37"/>
       <c r="CZ42" s="37"/>
       <c r="DA42" s="37"/>
       <c r="DB42" s="37"/>
       <c r="DC42" s="37"/>
       <c r="DD42" s="37"/>
       <c r="DE42" s="38"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="41"/>
+      <c r="A43" s="42"/>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29780,51 +29836,53 @@
       </c>
       <c r="CR44" s="9">
         <v>77907.8</v>
       </c>
       <c r="CS44" s="9">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="34">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="34">
         <v>1412</v>
       </c>
       <c r="CV44" s="34">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="34">
         <v>1026.8</v>
       </c>
       <c r="CX44" s="34">
         <v>492</v>
       </c>
       <c r="CY44" s="34">
         <v>724.5</v>
       </c>
-      <c r="CZ44" s="34"/>
+      <c r="CZ44" s="34">
+        <v>14674.6</v>
+      </c>
       <c r="DA44" s="15"/>
       <c r="DB44" s="15"/>
       <c r="DC44" s="15"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
       </c>
@@ -30097,51 +30155,53 @@
       </c>
       <c r="CR45" s="19">
         <v>-203.1</v>
       </c>
       <c r="CS45" s="19">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="35">
         <v>95.2</v>
       </c>
       <c r="CU45" s="35">
         <v>139.9</v>
       </c>
       <c r="CV45" s="35">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="35">
         <v>140.4</v>
       </c>
       <c r="CX45" s="35">
         <v>32.799999999999997</v>
       </c>
       <c r="CY45" s="35">
         <v>56.4</v>
       </c>
-      <c r="CZ45" s="35"/>
+      <c r="CZ45" s="35">
+        <v>606.29999999999995</v>
+      </c>
       <c r="DA45" s="35"/>
       <c r="DB45" s="35"/>
       <c r="DC45" s="35"/>
       <c r="DD45" s="19"/>
       <c r="DE45" s="19"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
       </c>
@@ -30414,51 +30474,53 @@
       </c>
       <c r="CR46" s="19">
         <v>419.2</v>
       </c>
       <c r="CS46" s="19">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="35">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="35">
         <v>98.3</v>
       </c>
       <c r="CV46" s="35">
         <v>45.9</v>
       </c>
       <c r="CW46" s="35">
         <v>132.5</v>
       </c>
       <c r="CX46" s="35">
         <v>23</v>
       </c>
       <c r="CY46" s="35">
         <v>39.6</v>
       </c>
-      <c r="CZ46" s="35"/>
+      <c r="CZ46" s="35">
+        <v>1202.2</v>
+      </c>
       <c r="DA46" s="35"/>
       <c r="DB46" s="35"/>
       <c r="DC46" s="35"/>
       <c r="DD46" s="19"/>
       <c r="DE46" s="19"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
       </c>
@@ -30731,51 +30793,53 @@
       </c>
       <c r="CR47" s="19">
         <v>751.3</v>
       </c>
       <c r="CS47" s="19">
         <v>1064</v>
       </c>
       <c r="CT47" s="35">
         <v>881.7</v>
       </c>
       <c r="CU47" s="35">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="35">
         <v>975.2</v>
       </c>
       <c r="CW47" s="35">
         <v>752.2</v>
       </c>
       <c r="CX47" s="35">
         <v>433.8</v>
       </c>
       <c r="CY47" s="35">
         <v>625.29999999999995</v>
       </c>
-      <c r="CZ47" s="35"/>
+      <c r="CZ47" s="35">
+        <v>972.4</v>
+      </c>
       <c r="DA47" s="35"/>
       <c r="DB47" s="35"/>
       <c r="DC47" s="35"/>
       <c r="DD47" s="19"/>
       <c r="DE47" s="19"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>16</v>
       </c>
@@ -31048,51 +31112,53 @@
       </c>
       <c r="CR48" s="19">
         <v>3418</v>
       </c>
       <c r="CS48" s="19">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY48" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ48" s="35"/>
+      <c r="CZ48" s="35">
+        <v>1391</v>
+      </c>
       <c r="DA48" s="35"/>
       <c r="DB48" s="35"/>
       <c r="DC48" s="35"/>
       <c r="DD48" s="19"/>
       <c r="DE48" s="19"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>16</v>
       </c>
@@ -31365,51 +31431,53 @@
       </c>
       <c r="CR49" s="19">
         <v>148.1</v>
       </c>
       <c r="CS49" s="19">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ49" s="35"/>
+      <c r="CZ49" s="35">
+        <v>656.2</v>
+      </c>
       <c r="DA49" s="35"/>
       <c r="DB49" s="35"/>
       <c r="DC49" s="35"/>
       <c r="DD49" s="19"/>
       <c r="DE49" s="19"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>16</v>
       </c>
@@ -31682,51 +31750,53 @@
       </c>
       <c r="CR50" s="19">
         <v>11421.7</v>
       </c>
       <c r="CS50" s="19">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY50" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ50" s="35"/>
+      <c r="CZ50" s="35">
+        <v>411.6</v>
+      </c>
       <c r="DA50" s="35"/>
       <c r="DB50" s="35"/>
       <c r="DC50" s="35"/>
       <c r="DD50" s="19"/>
       <c r="DE50" s="19"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
@@ -31999,51 +32069,53 @@
       </c>
       <c r="CR51" s="19">
         <v>10281.200000000001</v>
       </c>
       <c r="CS51" s="19">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY51" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ51" s="35"/>
+      <c r="CZ51" s="35">
+        <v>3360.3</v>
+      </c>
       <c r="DA51" s="35"/>
       <c r="DB51" s="35"/>
       <c r="DC51" s="35"/>
       <c r="DD51" s="19"/>
       <c r="DE51" s="19"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>16</v>
       </c>
@@ -32316,51 +32388,53 @@
       </c>
       <c r="CR52" s="19">
         <v>17783</v>
       </c>
       <c r="CS52" s="19">
         <v>6012</v>
       </c>
       <c r="CT52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ52" s="35"/>
+      <c r="CZ52" s="35">
+        <v>517.20000000000005</v>
+      </c>
       <c r="DA52" s="35"/>
       <c r="DB52" s="35"/>
       <c r="DC52" s="35"/>
       <c r="DD52" s="19"/>
       <c r="DE52" s="19"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>16</v>
       </c>
@@ -32633,51 +32707,53 @@
       </c>
       <c r="CR53" s="19">
         <v>627</v>
       </c>
       <c r="CS53" s="19">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY53" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ53" s="35"/>
+      <c r="CZ53" s="35">
+        <v>1719.1</v>
+      </c>
       <c r="DA53" s="35"/>
       <c r="DB53" s="35"/>
       <c r="DC53" s="35"/>
       <c r="DD53" s="19"/>
       <c r="DE53" s="19"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>16</v>
       </c>
@@ -32950,51 +33026,53 @@
       </c>
       <c r="CR54" s="19">
         <v>31.7</v>
       </c>
       <c r="CS54" s="19">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY54" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ54" s="35"/>
+      <c r="CZ54" s="35">
+        <v>528.79999999999995</v>
+      </c>
       <c r="DA54" s="35"/>
       <c r="DB54" s="35"/>
       <c r="DC54" s="35"/>
       <c r="DD54" s="19"/>
       <c r="DE54" s="19"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>16</v>
       </c>
@@ -33267,51 +33345,53 @@
       </c>
       <c r="CR55" s="19">
         <v>5988.8</v>
       </c>
       <c r="CS55" s="19">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="35">
         <v>4.2</v>
       </c>
       <c r="CU55" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="35">
         <v>5.7</v>
       </c>
       <c r="CW55" s="35">
         <v>1.6</v>
       </c>
       <c r="CX55" s="35">
         <v>2.4</v>
       </c>
       <c r="CY55" s="35">
         <v>3.3</v>
       </c>
-      <c r="CZ55" s="35"/>
+      <c r="CZ55" s="35">
+        <v>1731.6</v>
+      </c>
       <c r="DA55" s="35"/>
       <c r="DB55" s="35"/>
       <c r="DC55" s="35"/>
       <c r="DD55" s="19"/>
       <c r="DE55" s="19"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>16</v>
       </c>
@@ -33584,51 +33664,53 @@
       </c>
       <c r="CR56" s="19">
         <v>15851.6</v>
       </c>
       <c r="CS56" s="19">
         <v>2404</v>
       </c>
       <c r="CT56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY56" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ56" s="35"/>
+      <c r="CZ56" s="35">
+        <v>691.1</v>
+      </c>
       <c r="DA56" s="35"/>
       <c r="DB56" s="35"/>
       <c r="DC56" s="35"/>
       <c r="DD56" s="19"/>
       <c r="DE56" s="19"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="17" t="s">
         <v>16</v>
       </c>
@@ -33901,73 +33983,75 @@
       </c>
       <c r="CR57" s="19">
         <v>11389.4</v>
       </c>
       <c r="CS57" s="19">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY57" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="CZ57" s="35"/>
+      <c r="CZ57" s="35">
+        <v>886.8</v>
+      </c>
       <c r="DA57" s="35"/>
       <c r="DB57" s="35"/>
       <c r="DC57" s="35"/>
       <c r="DD57" s="19"/>
       <c r="DE57" s="19"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="43" t="s">
+      <c r="A59" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="B59" s="43"/>
-[...10 lines deleted...]
-      <c r="M59" s="43"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="40"/>
+      <c r="H59" s="40"/>
+      <c r="I59" s="40"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40"/>
+      <c r="L59" s="40"/>
+      <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="39" t="s">
         <v>40</v>
       </c>
       <c r="L60" s="39"/>
       <c r="M60" s="39"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
@@ -34047,51 +34131,51 @@
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="5"/>
       <c r="DC60" s="39" t="s">
         <v>40</v>
       </c>
       <c r="DD60" s="39"/>
       <c r="DE60" s="39"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="40"/>
+      <c r="A61" s="41"/>
       <c r="B61" s="36" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="37"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="37"/>
       <c r="I61" s="37"/>
       <c r="J61" s="37"/>
       <c r="K61" s="37"/>
       <c r="L61" s="37"/>
       <c r="M61" s="38"/>
       <c r="N61" s="36" t="s">
         <v>31</v>
       </c>
       <c r="O61" s="37"/>
       <c r="P61" s="37"/>
       <c r="Q61" s="37"/>
       <c r="R61" s="37"/>
       <c r="S61" s="37"/>
       <c r="T61" s="37"/>
       <c r="U61" s="37"/>
       <c r="V61" s="37"/>
@@ -34131,96 +34215,96 @@
       </c>
       <c r="AY61" s="37"/>
       <c r="AZ61" s="37"/>
       <c r="BA61" s="37"/>
       <c r="BB61" s="37"/>
       <c r="BC61" s="37"/>
       <c r="BD61" s="37"/>
       <c r="BE61" s="37"/>
       <c r="BF61" s="37"/>
       <c r="BG61" s="37"/>
       <c r="BH61" s="37"/>
       <c r="BI61" s="38"/>
       <c r="BJ61" s="36">
         <v>2023</v>
       </c>
       <c r="BK61" s="37"/>
       <c r="BL61" s="37"/>
       <c r="BM61" s="37"/>
       <c r="BN61" s="37"/>
       <c r="BO61" s="37"/>
       <c r="BP61" s="37"/>
       <c r="BQ61" s="37"/>
       <c r="BR61" s="37"/>
       <c r="BS61" s="37"/>
       <c r="BT61" s="37"/>
-      <c r="BU61" s="44"/>
+      <c r="BU61" s="43"/>
       <c r="BV61" s="36" t="s">
         <v>34</v>
       </c>
       <c r="BW61" s="37"/>
       <c r="BX61" s="37"/>
       <c r="BY61" s="37"/>
       <c r="BZ61" s="37"/>
       <c r="CA61" s="37"/>
       <c r="CB61" s="37"/>
       <c r="CC61" s="37"/>
       <c r="CD61" s="37"/>
       <c r="CE61" s="37"/>
       <c r="CF61" s="37"/>
       <c r="CG61" s="38"/>
       <c r="CH61" s="36" t="s">
         <v>35</v>
       </c>
       <c r="CI61" s="37"/>
       <c r="CJ61" s="37"/>
       <c r="CK61" s="37"/>
       <c r="CL61" s="37"/>
       <c r="CM61" s="37"/>
       <c r="CN61" s="37"/>
       <c r="CO61" s="37"/>
       <c r="CP61" s="37"/>
       <c r="CQ61" s="37"/>
       <c r="CR61" s="37"/>
       <c r="CS61" s="38"/>
       <c r="CT61" s="36" t="s">
         <v>39</v>
       </c>
       <c r="CU61" s="37"/>
       <c r="CV61" s="37"/>
       <c r="CW61" s="37"/>
       <c r="CX61" s="37"/>
       <c r="CY61" s="37"/>
       <c r="CZ61" s="37"/>
       <c r="DA61" s="37"/>
       <c r="DB61" s="37"/>
       <c r="DC61" s="37"/>
       <c r="DD61" s="37"/>
       <c r="DE61" s="38"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="41"/>
+      <c r="A62" s="42"/>
       <c r="B62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34812,51 +34896,53 @@
       </c>
       <c r="CR63" s="9">
         <v>17989.7</v>
       </c>
       <c r="CS63" s="9">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="34">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="34">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="34">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="34">
         <v>17284.400000000001</v>
       </c>
       <c r="CX63" s="34">
         <v>17489.2</v>
       </c>
       <c r="CY63" s="34">
         <v>27541.1</v>
       </c>
-      <c r="CZ63" s="34"/>
+      <c r="CZ63" s="34">
+        <v>19850.8</v>
+      </c>
       <c r="DA63" s="15"/>
       <c r="DB63" s="15"/>
       <c r="DC63" s="15"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="9"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
       </c>
@@ -35129,51 +35215,53 @@
       </c>
       <c r="CR64" s="19">
         <v>1103.5999999999999</v>
       </c>
       <c r="CS64" s="19">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="35">
         <v>662.1</v>
       </c>
       <c r="CU64" s="35">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="35">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="35">
         <v>951.7</v>
       </c>
       <c r="CX64" s="35">
         <v>906.7</v>
       </c>
       <c r="CY64" s="35">
         <v>747.7</v>
       </c>
-      <c r="CZ64" s="35"/>
+      <c r="CZ64" s="35">
+        <v>823.3</v>
+      </c>
       <c r="DA64" s="35"/>
       <c r="DB64" s="35"/>
       <c r="DC64" s="35"/>
       <c r="DD64" s="19"/>
       <c r="DE64" s="19"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
       </c>
@@ -35446,51 +35534,53 @@
       </c>
       <c r="CR65" s="19">
         <v>1144.4000000000001</v>
       </c>
       <c r="CS65" s="19">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="35">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="35">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="35">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="35">
         <v>2021</v>
       </c>
       <c r="CX65" s="35">
         <v>2212.4</v>
       </c>
       <c r="CY65" s="35">
         <v>2474.4</v>
       </c>
-      <c r="CZ65" s="35"/>
+      <c r="CZ65" s="35">
+        <v>2192.1</v>
+      </c>
       <c r="DA65" s="35"/>
       <c r="DB65" s="35"/>
       <c r="DC65" s="35"/>
       <c r="DD65" s="19"/>
       <c r="DE65" s="19"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
       </c>
@@ -35763,51 +35853,53 @@
       </c>
       <c r="CR66" s="19">
         <v>994.1</v>
       </c>
       <c r="CS66" s="19">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="35">
         <v>460.7</v>
       </c>
       <c r="CU66" s="35">
         <v>834.2</v>
       </c>
       <c r="CV66" s="35">
         <v>913.3</v>
       </c>
       <c r="CW66" s="35">
         <v>575.79999999999995</v>
       </c>
       <c r="CX66" s="35">
         <v>912</v>
       </c>
       <c r="CY66" s="35">
         <v>2067</v>
       </c>
-      <c r="CZ66" s="35"/>
+      <c r="CZ66" s="35">
+        <v>2058.3000000000002</v>
+      </c>
       <c r="DA66" s="35"/>
       <c r="DB66" s="35"/>
       <c r="DC66" s="35"/>
       <c r="DD66" s="19"/>
       <c r="DE66" s="19"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
       </c>
@@ -36080,51 +36172,53 @@
       </c>
       <c r="CR67" s="19">
         <v>856.3</v>
       </c>
       <c r="CS67" s="19">
         <v>626.5</v>
       </c>
       <c r="CT67" s="35">
         <v>543.4</v>
       </c>
       <c r="CU67" s="35">
         <v>753.1</v>
       </c>
       <c r="CV67" s="35">
         <v>528</v>
       </c>
       <c r="CW67" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX67" s="35">
         <v>1130.5</v>
       </c>
       <c r="CY67" s="35">
         <v>1249.5999999999999</v>
       </c>
-      <c r="CZ67" s="35"/>
+      <c r="CZ67" s="35">
+        <v>962.8</v>
+      </c>
       <c r="DA67" s="35"/>
       <c r="DB67" s="35"/>
       <c r="DC67" s="35"/>
       <c r="DD67" s="19"/>
       <c r="DE67" s="19"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
       </c>
@@ -36397,51 +36491,53 @@
       </c>
       <c r="CR68" s="19">
         <v>3326.9</v>
       </c>
       <c r="CS68" s="19">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="35">
         <v>776.8</v>
       </c>
       <c r="CV68" s="35">
         <v>981.1</v>
       </c>
       <c r="CW68" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX68" s="35">
         <v>1460.1</v>
       </c>
       <c r="CY68" s="35">
         <v>2452.1999999999998</v>
       </c>
-      <c r="CZ68" s="35"/>
+      <c r="CZ68" s="35">
+        <v>1733.9</v>
+      </c>
       <c r="DA68" s="35"/>
       <c r="DB68" s="35"/>
       <c r="DC68" s="35"/>
       <c r="DD68" s="19"/>
       <c r="DE68" s="19"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
       </c>
@@ -36714,51 +36810,53 @@
       </c>
       <c r="CR69" s="19">
         <v>827.9</v>
       </c>
       <c r="CS69" s="19">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="35">
         <v>838.3</v>
       </c>
       <c r="CU69" s="35">
         <v>516.1</v>
       </c>
       <c r="CV69" s="35">
         <v>673.1</v>
       </c>
       <c r="CW69" s="35">
         <v>841.8</v>
       </c>
       <c r="CX69" s="35">
         <v>699</v>
       </c>
       <c r="CY69" s="35">
         <v>1419</v>
       </c>
-      <c r="CZ69" s="35"/>
+      <c r="CZ69" s="35">
+        <v>774.6</v>
+      </c>
       <c r="DA69" s="35"/>
       <c r="DB69" s="35"/>
       <c r="DC69" s="35"/>
       <c r="DD69" s="19"/>
       <c r="DE69" s="19"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
       </c>
@@ -37031,51 +37129,53 @@
       </c>
       <c r="CR70" s="19">
         <v>839.4</v>
       </c>
       <c r="CS70" s="19">
         <v>736.5</v>
       </c>
       <c r="CT70" s="35">
         <v>828</v>
       </c>
       <c r="CU70" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="35">
         <v>1107</v>
       </c>
       <c r="CW70" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX70" s="35">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY70" s="35">
         <v>2018.3</v>
       </c>
-      <c r="CZ70" s="35"/>
+      <c r="CZ70" s="35">
+        <v>1517.8</v>
+      </c>
       <c r="DA70" s="35"/>
       <c r="DB70" s="35"/>
       <c r="DC70" s="35"/>
       <c r="DD70" s="19"/>
       <c r="DE70" s="19"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
       </c>
@@ -37348,51 +37448,53 @@
       </c>
       <c r="CR71" s="19">
         <v>788.1</v>
       </c>
       <c r="CS71" s="19">
         <v>772.2</v>
       </c>
       <c r="CT71" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="35">
         <v>734.7</v>
       </c>
       <c r="CV71" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="35">
         <v>943</v>
       </c>
       <c r="CX71" s="35">
         <v>994.8</v>
       </c>
       <c r="CY71" s="35">
         <v>2917.1</v>
       </c>
-      <c r="CZ71" s="35"/>
+      <c r="CZ71" s="35">
+        <v>1084.5999999999999</v>
+      </c>
       <c r="DA71" s="35"/>
       <c r="DB71" s="35"/>
       <c r="DC71" s="35"/>
       <c r="DD71" s="19"/>
       <c r="DE71" s="19"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
       </c>
@@ -37665,51 +37767,53 @@
       </c>
       <c r="CR72" s="19">
         <v>688.5</v>
       </c>
       <c r="CS72" s="19">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="35">
         <v>458.9</v>
       </c>
       <c r="CU72" s="35">
         <v>858.6</v>
       </c>
       <c r="CV72" s="35">
         <v>840.2</v>
       </c>
       <c r="CW72" s="35">
         <v>526.1</v>
       </c>
       <c r="CX72" s="35">
         <v>676.7</v>
       </c>
       <c r="CY72" s="35">
         <v>1054.5</v>
       </c>
-      <c r="CZ72" s="35"/>
+      <c r="CZ72" s="35">
+        <v>1144</v>
+      </c>
       <c r="DA72" s="35"/>
       <c r="DB72" s="35"/>
       <c r="DC72" s="35"/>
       <c r="DD72" s="19"/>
       <c r="DE72" s="19"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
       </c>
@@ -37982,51 +38086,53 @@
       </c>
       <c r="CR73" s="19">
         <v>2277.9</v>
       </c>
       <c r="CS73" s="19">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="35">
         <v>408.3</v>
       </c>
       <c r="CU73" s="35">
         <v>763.9</v>
       </c>
       <c r="CV73" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="35">
         <v>1898</v>
       </c>
       <c r="CX73" s="35">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY73" s="35">
         <v>2519.6999999999998</v>
       </c>
-      <c r="CZ73" s="35"/>
+      <c r="CZ73" s="35">
+        <v>473.6</v>
+      </c>
       <c r="DA73" s="35"/>
       <c r="DB73" s="35"/>
       <c r="DC73" s="35"/>
       <c r="DD73" s="19"/>
       <c r="DE73" s="19"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
       </c>
@@ -38299,51 +38405,53 @@
       </c>
       <c r="CR74" s="19">
         <v>3609.3</v>
       </c>
       <c r="CS74" s="19">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="35">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="35">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="35">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="35">
         <v>3687.6</v>
       </c>
       <c r="CX74" s="35">
         <v>3903.3</v>
       </c>
       <c r="CY74" s="35">
         <v>4307.3999999999996</v>
       </c>
-      <c r="CZ74" s="35"/>
+      <c r="CZ74" s="35">
+        <v>4742.3</v>
+      </c>
       <c r="DA74" s="35"/>
       <c r="DB74" s="35"/>
       <c r="DC74" s="35"/>
       <c r="DD74" s="19"/>
       <c r="DE74" s="19"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
       </c>
@@ -38616,51 +38724,53 @@
       </c>
       <c r="CR75" s="19">
         <v>596.9</v>
       </c>
       <c r="CS75" s="19">
         <v>928.9</v>
       </c>
       <c r="CT75" s="35">
         <v>484.3</v>
       </c>
       <c r="CU75" s="35">
         <v>684.2</v>
       </c>
       <c r="CV75" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX75" s="35">
         <v>619</v>
       </c>
       <c r="CY75" s="35">
         <v>1376.9</v>
       </c>
-      <c r="CZ75" s="35"/>
+      <c r="CZ75" s="35">
+        <v>984.8</v>
+      </c>
       <c r="DA75" s="35"/>
       <c r="DB75" s="35"/>
       <c r="DC75" s="35"/>
       <c r="DD75" s="19"/>
       <c r="DE75" s="19"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
       </c>
@@ -38933,51 +39043,53 @@
       </c>
       <c r="CR76" s="19">
         <v>936.3</v>
       </c>
       <c r="CS76" s="19">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="35">
         <v>911.8</v>
       </c>
       <c r="CU76" s="35">
         <v>1076</v>
       </c>
       <c r="CV76" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX76" s="35">
         <v>1543.9</v>
       </c>
       <c r="CY76" s="35">
         <v>2937.3</v>
       </c>
-      <c r="CZ76" s="35"/>
+      <c r="CZ76" s="35">
+        <v>1358.7</v>
+      </c>
       <c r="DA76" s="35"/>
       <c r="DB76" s="35"/>
       <c r="DC76" s="35"/>
       <c r="DD76" s="19"/>
       <c r="DE76" s="19"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
@@ -39152,111 +39264,111 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="CH61:CS61"/>
-[...22 lines deleted...]
-    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DC60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC41:DE41"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="CE21:CG21"/>
+    <mergeCell ref="CE41:CG41"/>
+    <mergeCell ref="CE60:CG60"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="W21:Y21"/>
-    <mergeCell ref="A4:A5"/>
-[...19 lines deleted...]
-    <mergeCell ref="DC41:DE41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">