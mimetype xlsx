--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -1,61 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\08\Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства за 2026 г.г\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1138" uniqueCount="83">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
     <t xml:space="preserve">Баянаульский </t>
   </si>
   <si>
@@ -135,63 +144,193 @@
   </si>
   <si>
     <t>2021 год*</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского хозяйства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция растениеводства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по месяцам года</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>в действующих ценах, млн. теңге</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Саттыбаева Айнур Сериковна</t>
+  </si>
+  <si>
+    <t>+7 718 2 558407</t>
+  </si>
+  <si>
+    <t>ai.sattybaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 2018 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства </t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства – общая стоимость продукции и услуг, созданных в отраслях аграрного сектора, как для реализации, так и для собственного потребления. Он формируется из валового выпуска продукции (услуг) сельского хозяйства, стоимости произведенной продукции (услуг) в охотничьем хозяйстве, лесоводстве и лесозаготовках, рыболовстве и рыбоводстве</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета валового выпуска продукции (услуг) 
+сельского, лесного и рыбного хозяйства
+Методика расчета валового выпуска продукции (услуг) 
+сельского, лесного и рыбного хозяйства
+</t>
+  </si>
+  <si>
+    <t>Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая и месячная), "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная), "О  сборе урожая сельскохозяйственных культур" (29-сх, периодичность 1 раз в год), "О сборе урожая сельскохозяйственных культур в хозяйствах населения" (А-005, периодичность 1 раз в три года), "Отчет о деятельности сельхозформирования" (1-сх, периодичность годовая), "О рыболовстве и аквакультуре" (1-рыба, периодичность годовая), "Отчет о деятельности в лесоводстве и лесозаготовках" (1-лес, периодичность годовая), "О деятельности по охоте и отлову, включая предоставление услуг в этих областях" (2-охота, периодичность годовая), "Об оказании сельскохозяйственных услуг" (8-сх, периодичность один раз в три года).</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1485&amp;year=&amp;name=12839&amp;period=year&amp;type=spreadsheets</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="53">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -472,50 +611,86 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
@@ -941,51 +1116,51 @@
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8703">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3605,55 +3780,55 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="42" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -9700,133 +9875,189 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="2506" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="2506" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="1" xfId="2506" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="2506" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
@@ -18492,166 +18723,176 @@
     <cellStyle name="Хороший 21 2" xfId="2345"/>
     <cellStyle name="Хороший 22" xfId="2346"/>
     <cellStyle name="Хороший 22 2" xfId="2347"/>
     <cellStyle name="Хороший 23" xfId="2348"/>
     <cellStyle name="Хороший 23 2" xfId="2349"/>
     <cellStyle name="Хороший 24" xfId="2350"/>
     <cellStyle name="Хороший 24 2" xfId="2351"/>
     <cellStyle name="Хороший 25" xfId="2352"/>
     <cellStyle name="Хороший 25 2" xfId="2353"/>
     <cellStyle name="Хороший 26" xfId="2354"/>
     <cellStyle name="Хороший 26 2" xfId="2355"/>
     <cellStyle name="Хороший 27" xfId="2356"/>
     <cellStyle name="Хороший 27 2" xfId="2357"/>
     <cellStyle name="Хороший 3" xfId="2358"/>
     <cellStyle name="Хороший 4" xfId="2359"/>
     <cellStyle name="Хороший 5" xfId="2360"/>
     <cellStyle name="Хороший 6" xfId="2361"/>
     <cellStyle name="Хороший 7" xfId="2362"/>
     <cellStyle name="Хороший 8" xfId="2363"/>
     <cellStyle name="Хороший 8 2" xfId="2364"/>
     <cellStyle name="Хороший 9" xfId="2365"/>
     <cellStyle name="Хороший 9 2" xfId="2366"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -18783,126 +19024,388 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.sattybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="47.42578125" customWidth="1"/>
+    <col min="2" max="2" width="80.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="37">
+        <v>141101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="66" customHeight="1">
+      <c r="A7" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A9" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="141" customHeight="1">
+      <c r="A10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A12" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A21" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="114.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="47" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="2:2" ht="30" customHeight="1">
+      <c r="B12" s="48" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="49"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="49"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="B17" s="49"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="51"/>
+      <c r="B18" s="50" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DE95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CP6" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="CH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="9.7109375" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="9.7109375" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="39" t="s">
+      <c r="K3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="L3" s="39"/>
-      <c r="M3" s="39"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="39" t="s">
+      <c r="W3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="X3" s="39"/>
-      <c r="Y3" s="39"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -18916,215 +19419,215 @@
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
-      <c r="CE3" s="39" t="s">
+      <c r="CE3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="CF3" s="39"/>
-      <c r="CG3" s="39"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="58"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="5"/>
-      <c r="CQ3" s="39" t="s">
+      <c r="CQ3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="CR3" s="39"/>
-      <c r="CS3" s="39"/>
+      <c r="CR3" s="58"/>
+      <c r="CS3" s="58"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="5"/>
-      <c r="DC3" s="39" t="s">
+      <c r="DC3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="DD3" s="39"/>
-      <c r="DE3" s="39"/>
+      <c r="DD3" s="58"/>
+      <c r="DE3" s="58"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="59"/>
+      <c r="B4" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="36" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AA4" s="37"/>
-[...10 lines deleted...]
-      <c r="AL4" s="36" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="AM4" s="37"/>
-[...10 lines deleted...]
-      <c r="AX4" s="36" t="s">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="57"/>
+      <c r="AX4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AY4" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="36" t="s">
+      <c r="AY4" s="56"/>
+      <c r="AZ4" s="56"/>
+      <c r="BA4" s="56"/>
+      <c r="BB4" s="56"/>
+      <c r="BC4" s="56"/>
+      <c r="BD4" s="56"/>
+      <c r="BE4" s="56"/>
+      <c r="BF4" s="56"/>
+      <c r="BG4" s="56"/>
+      <c r="BH4" s="56"/>
+      <c r="BI4" s="57"/>
+      <c r="BJ4" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="BK4" s="37"/>
-[...10 lines deleted...]
-      <c r="BV4" s="36" t="s">
+      <c r="BK4" s="56"/>
+      <c r="BL4" s="56"/>
+      <c r="BM4" s="56"/>
+      <c r="BN4" s="56"/>
+      <c r="BO4" s="56"/>
+      <c r="BP4" s="56"/>
+      <c r="BQ4" s="56"/>
+      <c r="BR4" s="56"/>
+      <c r="BS4" s="56"/>
+      <c r="BT4" s="56"/>
+      <c r="BU4" s="57"/>
+      <c r="BV4" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="BW4" s="37"/>
-[...10 lines deleted...]
-      <c r="CH4" s="36" t="s">
+      <c r="BW4" s="56"/>
+      <c r="BX4" s="56"/>
+      <c r="BY4" s="56"/>
+      <c r="BZ4" s="56"/>
+      <c r="CA4" s="56"/>
+      <c r="CB4" s="56"/>
+      <c r="CC4" s="56"/>
+      <c r="CD4" s="56"/>
+      <c r="CE4" s="56"/>
+      <c r="CF4" s="56"/>
+      <c r="CG4" s="57"/>
+      <c r="CH4" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CI4" s="37"/>
-[...10 lines deleted...]
-      <c r="CT4" s="36" t="s">
+      <c r="CI4" s="56"/>
+      <c r="CJ4" s="56"/>
+      <c r="CK4" s="56"/>
+      <c r="CL4" s="56"/>
+      <c r="CM4" s="56"/>
+      <c r="CN4" s="56"/>
+      <c r="CO4" s="56"/>
+      <c r="CP4" s="56"/>
+      <c r="CQ4" s="56"/>
+      <c r="CR4" s="56"/>
+      <c r="CS4" s="57"/>
+      <c r="CT4" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="CU4" s="37"/>
-[...9 lines deleted...]
-      <c r="DE4" s="38"/>
+      <c r="CU4" s="56"/>
+      <c r="CV4" s="56"/>
+      <c r="CW4" s="56"/>
+      <c r="CX4" s="56"/>
+      <c r="CY4" s="56"/>
+      <c r="CZ4" s="56"/>
+      <c r="DA4" s="56"/>
+      <c r="DB4" s="56"/>
+      <c r="DC4" s="56"/>
+      <c r="DD4" s="56"/>
+      <c r="DE4" s="57"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19719,51 +20222,53 @@
       </c>
       <c r="CS6" s="9">
         <v>48176.7</v>
       </c>
       <c r="CT6" s="34">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="34">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="34">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="34">
         <v>18470.3</v>
       </c>
       <c r="CX6" s="34">
         <v>18225.099999999999</v>
       </c>
       <c r="CY6" s="34">
         <v>28518.2</v>
       </c>
       <c r="CZ6" s="34">
         <v>34780</v>
       </c>
-      <c r="DA6" s="15"/>
+      <c r="DA6" s="15">
+        <v>50579.96</v>
+      </c>
       <c r="DB6" s="15"/>
       <c r="DC6" s="15"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
       </c>
       <c r="G7" s="17">
@@ -20038,51 +20543,53 @@
       </c>
       <c r="CS7" s="19">
         <v>1142.4000000000001</v>
       </c>
       <c r="CT7" s="35">
         <v>792.6</v>
       </c>
       <c r="CU7" s="35">
         <v>748.9</v>
       </c>
       <c r="CV7" s="35">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="35">
         <v>1078.8</v>
       </c>
       <c r="CX7" s="35">
         <v>959.1</v>
       </c>
       <c r="CY7" s="35">
         <v>823.9</v>
       </c>
       <c r="CZ7" s="35">
         <v>1449.7</v>
       </c>
-      <c r="DA7" s="35"/>
+      <c r="DA7" s="35">
+        <v>2268.38</v>
+      </c>
       <c r="DB7" s="35"/>
       <c r="DC7" s="35"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
       </c>
       <c r="G8" s="19">
@@ -20357,51 +20864,53 @@
       </c>
       <c r="CS8" s="19">
         <v>1527.9</v>
       </c>
       <c r="CT8" s="35">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="35">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="35">
         <v>2167</v>
       </c>
       <c r="CW8" s="35">
         <v>2162</v>
       </c>
       <c r="CX8" s="35">
         <v>2271.9</v>
       </c>
       <c r="CY8" s="35">
         <v>2551.3000000000002</v>
       </c>
       <c r="CZ8" s="35">
         <v>3431.9</v>
       </c>
-      <c r="DA8" s="35"/>
+      <c r="DA8" s="35">
+        <v>5328.65</v>
+      </c>
       <c r="DB8" s="35"/>
       <c r="DC8" s="35"/>
       <c r="DD8" s="19"/>
       <c r="DE8" s="19"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
       </c>
       <c r="G9" s="19">
@@ -20676,51 +21185,53 @@
       </c>
       <c r="CS9" s="19">
         <v>2475.9</v>
       </c>
       <c r="CT9" s="35">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="35">
         <v>2008</v>
       </c>
       <c r="CV9" s="35">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="35">
         <v>1359.3</v>
       </c>
       <c r="CX9" s="35">
         <v>1357.6</v>
       </c>
       <c r="CY9" s="35">
         <v>2704.9</v>
       </c>
       <c r="CZ9" s="35">
         <v>3043.4</v>
       </c>
-      <c r="DA9" s="35"/>
+      <c r="DA9" s="35">
+        <v>2068.94</v>
+      </c>
       <c r="DB9" s="35"/>
       <c r="DC9" s="35"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G10" s="19">
@@ -20995,51 +21506,53 @@
       </c>
       <c r="CS10" s="19">
         <v>2593.6999999999998</v>
       </c>
       <c r="CT10" s="35">
         <v>554.4</v>
       </c>
       <c r="CU10" s="35">
         <v>764.1</v>
       </c>
       <c r="CV10" s="35">
         <v>539</v>
       </c>
       <c r="CW10" s="35">
         <v>1434</v>
       </c>
       <c r="CX10" s="35">
         <v>1130.8</v>
       </c>
       <c r="CY10" s="35">
         <v>1250.3</v>
       </c>
       <c r="CZ10" s="35">
         <v>2354.8000000000002</v>
       </c>
-      <c r="DA10" s="35"/>
+      <c r="DA10" s="35">
+        <v>2941.32</v>
+      </c>
       <c r="DB10" s="35"/>
       <c r="DC10" s="35"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
       </c>
       <c r="G11" s="19">
@@ -21314,51 +21827,53 @@
       </c>
       <c r="CS11" s="19">
         <v>5381.7</v>
       </c>
       <c r="CT11" s="35">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="35">
         <v>795</v>
       </c>
       <c r="CV11" s="35">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="35">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX11" s="35">
         <v>1497.5</v>
       </c>
       <c r="CY11" s="35">
         <v>2490.3000000000002</v>
       </c>
       <c r="CZ11" s="35">
         <v>2428.1999999999998</v>
       </c>
-      <c r="DA11" s="35"/>
+      <c r="DA11" s="35">
+        <v>2504.96</v>
+      </c>
       <c r="DB11" s="35"/>
       <c r="DC11" s="35"/>
       <c r="DD11" s="19"/>
       <c r="DE11" s="19"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G12" s="19">
@@ -21633,51 +22148,53 @@
       </c>
       <c r="CS12" s="19">
         <v>1068.2</v>
       </c>
       <c r="CT12" s="35">
         <v>841.1</v>
       </c>
       <c r="CU12" s="35">
         <v>518.9</v>
       </c>
       <c r="CV12" s="35">
         <v>678.7</v>
       </c>
       <c r="CW12" s="35">
         <v>845.6</v>
       </c>
       <c r="CX12" s="35">
         <v>702.7</v>
       </c>
       <c r="CY12" s="35">
         <v>1423.2</v>
       </c>
       <c r="CZ12" s="35">
         <v>1190.4000000000001</v>
       </c>
-      <c r="DA12" s="35"/>
+      <c r="DA12" s="35">
+        <v>2748.97</v>
+      </c>
       <c r="DB12" s="35"/>
       <c r="DC12" s="35"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G13" s="19">
@@ -21952,51 +22469,53 @@
       </c>
       <c r="CS13" s="19">
         <v>-1159.4000000000001</v>
       </c>
       <c r="CT13" s="35">
         <v>828.2</v>
       </c>
       <c r="CU13" s="35">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="35">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="35">
         <v>1449.4</v>
       </c>
       <c r="CX13" s="35">
         <v>1292.3</v>
       </c>
       <c r="CY13" s="35">
         <v>2019.4</v>
       </c>
       <c r="CZ13" s="35">
         <v>4880</v>
       </c>
-      <c r="DA13" s="35"/>
+      <c r="DA13" s="35">
+        <v>8526.8799999999992</v>
+      </c>
       <c r="DB13" s="35"/>
       <c r="DC13" s="35"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
       </c>
       <c r="G14" s="17">
@@ -22271,51 +22790,53 @@
       </c>
       <c r="CS14" s="19">
         <v>6789.6</v>
       </c>
       <c r="CT14" s="35">
         <v>588.1</v>
       </c>
       <c r="CU14" s="35">
         <v>740.1</v>
       </c>
       <c r="CV14" s="35">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="35">
         <v>936.5</v>
       </c>
       <c r="CX14" s="35">
         <v>997.9</v>
       </c>
       <c r="CY14" s="35">
         <v>2921.1</v>
       </c>
       <c r="CZ14" s="35">
         <v>1605.4</v>
       </c>
-      <c r="DA14" s="35"/>
+      <c r="DA14" s="35">
+        <v>3094.89</v>
+      </c>
       <c r="DB14" s="35"/>
       <c r="DC14" s="35"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
       </c>
       <c r="G15" s="19">
@@ -22590,51 +23111,53 @@
       </c>
       <c r="CS15" s="19">
         <v>1684.3</v>
       </c>
       <c r="CT15" s="35">
         <v>489.2</v>
       </c>
       <c r="CU15" s="35">
         <v>888.9</v>
       </c>
       <c r="CV15" s="35">
         <v>870.5</v>
       </c>
       <c r="CW15" s="35">
         <v>449.4</v>
       </c>
       <c r="CX15" s="35">
         <v>680.2</v>
       </c>
       <c r="CY15" s="35">
         <v>1058.3</v>
       </c>
       <c r="CZ15" s="35">
         <v>2867.5</v>
       </c>
-      <c r="DA15" s="35"/>
+      <c r="DA15" s="35">
+        <v>5173.0200000000004</v>
+      </c>
       <c r="DB15" s="35"/>
       <c r="DC15" s="35"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
       </c>
       <c r="G16" s="19">
@@ -22909,51 +23432,53 @@
       </c>
       <c r="CS16" s="19">
         <v>1377</v>
       </c>
       <c r="CT16" s="35">
         <v>408.7</v>
       </c>
       <c r="CU16" s="35">
         <v>764.3</v>
       </c>
       <c r="CV16" s="35">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="35">
         <v>1965.3</v>
       </c>
       <c r="CX16" s="35">
         <v>1156</v>
       </c>
       <c r="CY16" s="35">
         <v>2537.6</v>
       </c>
       <c r="CZ16" s="35">
         <v>1019.9</v>
       </c>
-      <c r="DA16" s="35"/>
+      <c r="DA16" s="35">
+        <v>1375.95</v>
+      </c>
       <c r="DB16" s="35"/>
       <c r="DC16" s="35"/>
       <c r="DD16" s="19"/>
       <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G17" s="19">
@@ -23228,51 +23753,53 @@
       </c>
       <c r="CS17" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT17" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX17" s="35">
         <v>3905.8</v>
       </c>
       <c r="CY17" s="35">
         <v>4312</v>
       </c>
       <c r="CZ17" s="35">
         <v>6475.9</v>
       </c>
-      <c r="DA17" s="35"/>
+      <c r="DA17" s="35">
+        <v>7009.63</v>
+      </c>
       <c r="DB17" s="35"/>
       <c r="DC17" s="35"/>
       <c r="DD17" s="19"/>
       <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
       </c>
       <c r="G18" s="19">
@@ -23547,51 +24074,53 @@
       </c>
       <c r="CS18" s="19">
         <v>3342</v>
       </c>
       <c r="CT18" s="35">
         <v>493.4</v>
       </c>
       <c r="CU18" s="35">
         <v>693.3</v>
       </c>
       <c r="CV18" s="35">
         <v>613.9</v>
       </c>
       <c r="CW18" s="35">
         <v>699.7</v>
       </c>
       <c r="CX18" s="35">
         <v>643.4</v>
       </c>
       <c r="CY18" s="35">
         <v>1401.8</v>
       </c>
       <c r="CZ18" s="35">
         <v>1700.9</v>
       </c>
-      <c r="DA18" s="35"/>
+      <c r="DA18" s="35">
+        <v>3508.01</v>
+      </c>
       <c r="DB18" s="35"/>
       <c r="DC18" s="35"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
       </c>
       <c r="G19" s="21">
@@ -23866,103 +24395,105 @@
       </c>
       <c r="CS19" s="19">
         <v>10504</v>
       </c>
       <c r="CT19" s="35">
         <v>977.1</v>
       </c>
       <c r="CU19" s="35">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="35">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="35">
         <v>1224.2</v>
       </c>
       <c r="CX19" s="35">
         <v>1629.8</v>
       </c>
       <c r="CY19" s="35">
         <v>3024.1</v>
       </c>
       <c r="CZ19" s="35">
         <v>2332.1</v>
       </c>
-      <c r="DA19" s="35"/>
+      <c r="DA19" s="35">
+        <v>4030.34</v>
+      </c>
       <c r="DB19" s="35"/>
       <c r="DC19" s="35"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="44"/>
-[...10 lines deleted...]
-      <c r="M20" s="44"/>
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="39" t="s">
+      <c r="K21" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="L21" s="39"/>
-      <c r="M21" s="39"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="58"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="39" t="s">
+      <c r="W21" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="X21" s="39"/>
-      <c r="Y21" s="39"/>
+      <c r="X21" s="58"/>
+      <c r="Y21" s="58"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -23976,215 +24507,215 @@
       <c r="BF21" s="3"/>
       <c r="BG21" s="3"/>
       <c r="BH21" s="3"/>
       <c r="BI21" s="3"/>
       <c r="BJ21" s="3"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
       <c r="BT21" s="3"/>
       <c r="BU21" s="3"/>
       <c r="BV21" s="3"/>
       <c r="BW21" s="3"/>
       <c r="BX21" s="3"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
       <c r="CA21" s="3"/>
       <c r="CB21" s="3"/>
       <c r="CC21" s="3"/>
       <c r="CD21" s="3"/>
-      <c r="CE21" s="39" t="s">
+      <c r="CE21" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="CF21" s="39"/>
-      <c r="CG21" s="39"/>
+      <c r="CF21" s="58"/>
+      <c r="CG21" s="58"/>
       <c r="CH21" s="3"/>
       <c r="CI21" s="3"/>
       <c r="CJ21" s="3"/>
       <c r="CK21" s="3"/>
       <c r="CL21" s="3"/>
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="5"/>
-      <c r="DC21" s="39" t="s">
+      <c r="DC21" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="DD21" s="39"/>
-      <c r="DE21" s="39"/>
+      <c r="DD21" s="58"/>
+      <c r="DE21" s="58"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="41"/>
-      <c r="B22" s="36" t="s">
+      <c r="A22" s="59"/>
+      <c r="B22" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="37"/>
-[...10 lines deleted...]
-      <c r="N22" s="36" t="s">
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="O22" s="37"/>
-[...10 lines deleted...]
-      <c r="Z22" s="36" t="s">
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="57"/>
+      <c r="Z22" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AA22" s="37"/>
-[...10 lines deleted...]
-      <c r="AL22" s="36" t="s">
+      <c r="AA22" s="56"/>
+      <c r="AB22" s="56"/>
+      <c r="AC22" s="56"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="56"/>
+      <c r="AF22" s="56"/>
+      <c r="AG22" s="56"/>
+      <c r="AH22" s="56"/>
+      <c r="AI22" s="56"/>
+      <c r="AJ22" s="56"/>
+      <c r="AK22" s="57"/>
+      <c r="AL22" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="AM22" s="37"/>
-[...10 lines deleted...]
-      <c r="AX22" s="36" t="s">
+      <c r="AM22" s="56"/>
+      <c r="AN22" s="56"/>
+      <c r="AO22" s="56"/>
+      <c r="AP22" s="56"/>
+      <c r="AQ22" s="56"/>
+      <c r="AR22" s="56"/>
+      <c r="AS22" s="56"/>
+      <c r="AT22" s="56"/>
+      <c r="AU22" s="56"/>
+      <c r="AV22" s="56"/>
+      <c r="AW22" s="57"/>
+      <c r="AX22" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AY22" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="36">
+      <c r="AY22" s="56"/>
+      <c r="AZ22" s="56"/>
+      <c r="BA22" s="56"/>
+      <c r="BB22" s="56"/>
+      <c r="BC22" s="56"/>
+      <c r="BD22" s="56"/>
+      <c r="BE22" s="56"/>
+      <c r="BF22" s="56"/>
+      <c r="BG22" s="56"/>
+      <c r="BH22" s="56"/>
+      <c r="BI22" s="57"/>
+      <c r="BJ22" s="55">
         <v>2023</v>
       </c>
-      <c r="BK22" s="37"/>
-[...10 lines deleted...]
-      <c r="BV22" s="36" t="s">
+      <c r="BK22" s="56"/>
+      <c r="BL22" s="56"/>
+      <c r="BM22" s="56"/>
+      <c r="BN22" s="56"/>
+      <c r="BO22" s="56"/>
+      <c r="BP22" s="56"/>
+      <c r="BQ22" s="56"/>
+      <c r="BR22" s="56"/>
+      <c r="BS22" s="56"/>
+      <c r="BT22" s="56"/>
+      <c r="BU22" s="56"/>
+      <c r="BV22" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="BW22" s="37"/>
-[...10 lines deleted...]
-      <c r="CH22" s="36" t="s">
+      <c r="BW22" s="56"/>
+      <c r="BX22" s="56"/>
+      <c r="BY22" s="56"/>
+      <c r="BZ22" s="56"/>
+      <c r="CA22" s="56"/>
+      <c r="CB22" s="56"/>
+      <c r="CC22" s="56"/>
+      <c r="CD22" s="56"/>
+      <c r="CE22" s="56"/>
+      <c r="CF22" s="56"/>
+      <c r="CG22" s="57"/>
+      <c r="CH22" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CI22" s="37"/>
-[...10 lines deleted...]
-      <c r="CT22" s="36" t="s">
+      <c r="CI22" s="56"/>
+      <c r="CJ22" s="56"/>
+      <c r="CK22" s="56"/>
+      <c r="CL22" s="56"/>
+      <c r="CM22" s="56"/>
+      <c r="CN22" s="56"/>
+      <c r="CO22" s="56"/>
+      <c r="CP22" s="56"/>
+      <c r="CQ22" s="56"/>
+      <c r="CR22" s="56"/>
+      <c r="CS22" s="57"/>
+      <c r="CT22" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="CU22" s="37"/>
-[...9 lines deleted...]
-      <c r="DE22" s="38"/>
+      <c r="CU22" s="56"/>
+      <c r="CV22" s="56"/>
+      <c r="CW22" s="56"/>
+      <c r="CX22" s="56"/>
+      <c r="CY22" s="56"/>
+      <c r="CZ22" s="56"/>
+      <c r="DA22" s="56"/>
+      <c r="DB22" s="56"/>
+      <c r="DC22" s="56"/>
+      <c r="DD22" s="56"/>
+      <c r="DE22" s="57"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="42"/>
+      <c r="A23" s="60"/>
       <c r="B23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -24779,51 +25310,53 @@
       </c>
       <c r="CS24" s="9">
         <v>47947.7</v>
       </c>
       <c r="CT24" s="34">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="34">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="34">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="34">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="34">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="34">
         <v>28274.3</v>
       </c>
       <c r="CZ24" s="34">
         <v>34536.1</v>
       </c>
-      <c r="DA24" s="15"/>
+      <c r="DA24" s="15">
+        <v>50336.1</v>
+      </c>
       <c r="DB24" s="15"/>
       <c r="DC24" s="15"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
       </c>
       <c r="G25" s="17">
@@ -25098,51 +25631,53 @@
       </c>
       <c r="CS25" s="19">
         <v>1107.2</v>
       </c>
       <c r="CT25" s="35">
         <v>757.4</v>
       </c>
       <c r="CU25" s="35">
         <v>713.7</v>
       </c>
       <c r="CV25" s="35">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="35">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="35">
         <v>939.4</v>
       </c>
       <c r="CY25" s="35">
         <v>804.3</v>
       </c>
       <c r="CZ25" s="35">
         <v>1430.1</v>
       </c>
-      <c r="DA25" s="35"/>
+      <c r="DA25" s="35">
+        <v>2248.6999999999998</v>
+      </c>
       <c r="DB25" s="35"/>
       <c r="DC25" s="35"/>
       <c r="DD25" s="19"/>
       <c r="DE25" s="19"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
       </c>
       <c r="G26" s="21">
@@ -25417,51 +25952,53 @@
       </c>
       <c r="CS26" s="19">
         <v>1482.1</v>
       </c>
       <c r="CT26" s="35">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="35">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="35">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="35">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="35">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="35">
         <v>2514.8000000000002</v>
       </c>
       <c r="CZ26" s="35">
         <v>3395.4</v>
       </c>
-      <c r="DA26" s="35"/>
+      <c r="DA26" s="35">
+        <v>5292.1</v>
+      </c>
       <c r="DB26" s="35"/>
       <c r="DC26" s="35"/>
       <c r="DD26" s="19"/>
       <c r="DE26" s="19"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
       </c>
       <c r="G27" s="21">
@@ -25736,51 +26273,53 @@
       </c>
       <c r="CS27" s="19">
         <v>2470.6999999999998</v>
       </c>
       <c r="CT27" s="35">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="35">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="35">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="35">
         <v>1328</v>
       </c>
       <c r="CX27" s="35">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="35">
         <v>2693.2</v>
       </c>
       <c r="CZ27" s="35">
         <v>3031.7</v>
       </c>
-      <c r="DA27" s="35"/>
+      <c r="DA27" s="35">
+        <v>2057.1999999999998</v>
+      </c>
       <c r="DB27" s="35"/>
       <c r="DC27" s="35"/>
       <c r="DD27" s="19"/>
       <c r="DE27" s="19"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G28" s="21">
@@ -26055,51 +26594,53 @@
       </c>
       <c r="CS28" s="19">
         <v>2582.6999999999998</v>
       </c>
       <c r="CT28" s="35">
         <v>543.4</v>
       </c>
       <c r="CU28" s="35">
         <v>753.1</v>
       </c>
       <c r="CV28" s="35">
         <v>528</v>
       </c>
       <c r="CW28" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="35">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="35">
         <v>1250</v>
       </c>
       <c r="CZ28" s="35">
         <v>2354.5</v>
       </c>
-      <c r="DA28" s="35"/>
+      <c r="DA28" s="35">
+        <v>2941</v>
+      </c>
       <c r="DB28" s="35"/>
       <c r="DC28" s="35"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
       </c>
       <c r="G29" s="21">
@@ -26374,51 +26915,53 @@
       </c>
       <c r="CS29" s="19">
         <v>5363.5</v>
       </c>
       <c r="CT29" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="35">
         <v>776.8</v>
       </c>
       <c r="CV29" s="35">
         <v>981.1</v>
       </c>
       <c r="CW29" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="35">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="35">
         <v>2452.9</v>
       </c>
       <c r="CZ29" s="35">
         <v>2390.8000000000002</v>
       </c>
-      <c r="DA29" s="35"/>
+      <c r="DA29" s="35">
+        <v>2467.6</v>
+      </c>
       <c r="DB29" s="35"/>
       <c r="DC29" s="35"/>
       <c r="DD29" s="19"/>
       <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G30" s="21">
@@ -26693,51 +27236,53 @@
       </c>
       <c r="CS30" s="19">
         <v>1065.3</v>
       </c>
       <c r="CT30" s="35">
         <v>838.3</v>
       </c>
       <c r="CU30" s="35">
         <v>516.1</v>
       </c>
       <c r="CV30" s="35">
         <v>673.1</v>
       </c>
       <c r="CW30" s="35">
         <v>841.8</v>
       </c>
       <c r="CX30" s="35">
         <v>699</v>
       </c>
       <c r="CY30" s="35">
         <v>1419.4</v>
       </c>
       <c r="CZ30" s="35">
         <v>1186.5999999999999</v>
       </c>
-      <c r="DA30" s="35"/>
+      <c r="DA30" s="35">
+        <v>2745.2</v>
+      </c>
       <c r="DB30" s="35"/>
       <c r="DC30" s="35"/>
       <c r="DD30" s="19"/>
       <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G31" s="21">
@@ -27012,51 +27557,53 @@
       </c>
       <c r="CS31" s="19">
         <v>-1159.7</v>
       </c>
       <c r="CT31" s="35">
         <v>828</v>
       </c>
       <c r="CU31" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="35">
         <v>1107</v>
       </c>
       <c r="CW31" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="35">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="35">
         <v>2019</v>
       </c>
       <c r="CZ31" s="35">
         <v>4879.6000000000004</v>
       </c>
-      <c r="DA31" s="35"/>
+      <c r="DA31" s="35">
+        <v>8526.4</v>
+      </c>
       <c r="DB31" s="35"/>
       <c r="DC31" s="35"/>
       <c r="DD31" s="19"/>
       <c r="DE31" s="19"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G32" s="17">
@@ -27331,51 +27878,53 @@
       </c>
       <c r="CS32" s="19">
         <v>6784.2</v>
       </c>
       <c r="CT32" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="35">
         <v>734.7</v>
       </c>
       <c r="CV32" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="35">
         <v>943</v>
       </c>
       <c r="CX32" s="35">
         <v>994.8</v>
       </c>
       <c r="CY32" s="35">
         <v>2918</v>
       </c>
       <c r="CZ32" s="35">
         <v>1602.3</v>
       </c>
-      <c r="DA32" s="35"/>
+      <c r="DA32" s="35">
+        <v>3091.8</v>
+      </c>
       <c r="DB32" s="35"/>
       <c r="DC32" s="35"/>
       <c r="DD32" s="19"/>
       <c r="DE32" s="19"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
       </c>
       <c r="G33" s="21">
@@ -27650,51 +28199,53 @@
       </c>
       <c r="CS33" s="19">
         <v>1654.1</v>
       </c>
       <c r="CT33" s="35">
         <v>458.9</v>
       </c>
       <c r="CU33" s="35">
         <v>858.6</v>
       </c>
       <c r="CV33" s="35">
         <v>840.2</v>
       </c>
       <c r="CW33" s="35">
         <v>526.1</v>
       </c>
       <c r="CX33" s="35">
         <v>676.7</v>
       </c>
       <c r="CY33" s="35">
         <v>1054.8</v>
       </c>
       <c r="CZ33" s="35">
         <v>2864</v>
       </c>
-      <c r="DA33" s="35"/>
+      <c r="DA33" s="35">
+        <v>5169.5</v>
+      </c>
       <c r="DB33" s="35"/>
       <c r="DC33" s="35"/>
       <c r="DD33" s="19"/>
       <c r="DE33" s="19"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
       </c>
       <c r="G34" s="21">
@@ -27969,51 +28520,53 @@
       </c>
       <c r="CS34" s="19">
         <v>1376.7</v>
       </c>
       <c r="CT34" s="35">
         <v>408.3</v>
       </c>
       <c r="CU34" s="35">
         <v>763.9</v>
       </c>
       <c r="CV34" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="35">
         <v>1898</v>
       </c>
       <c r="CX34" s="35">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="35">
         <v>2520.5</v>
       </c>
       <c r="CZ34" s="35">
         <v>1002.7</v>
       </c>
-      <c r="DA34" s="35"/>
+      <c r="DA34" s="35">
+        <v>1358.8</v>
+      </c>
       <c r="DB34" s="35"/>
       <c r="DC34" s="35"/>
       <c r="DD34" s="19"/>
       <c r="DE34" s="19"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G35" s="21">
@@ -28288,51 +28841,53 @@
       </c>
       <c r="CS35" s="19">
         <v>11449.5</v>
       </c>
       <c r="CT35" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="35">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="35">
         <v>4312</v>
       </c>
       <c r="CZ35" s="35">
         <v>6475.9</v>
       </c>
-      <c r="DA35" s="35"/>
+      <c r="DA35" s="35">
+        <v>7009.6</v>
+      </c>
       <c r="DB35" s="35"/>
       <c r="DC35" s="35"/>
       <c r="DD35" s="19"/>
       <c r="DE35" s="19"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
       </c>
       <c r="G36" s="21">
@@ -28607,51 +29162,53 @@
       </c>
       <c r="CS36" s="19">
         <v>3332.9</v>
       </c>
       <c r="CT36" s="35">
         <v>484.3</v>
       </c>
       <c r="CU36" s="35">
         <v>684.2</v>
       </c>
       <c r="CV36" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="35">
         <v>619</v>
       </c>
       <c r="CY36" s="35">
         <v>1377.3</v>
       </c>
       <c r="CZ36" s="35">
         <v>1676.5</v>
       </c>
-      <c r="DA36" s="35"/>
+      <c r="DA36" s="35">
+        <v>3483.5</v>
+      </c>
       <c r="DB36" s="35"/>
       <c r="DC36" s="35"/>
       <c r="DD36" s="19"/>
       <c r="DE36" s="19"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G37" s="21">
@@ -28926,103 +29483,105 @@
       </c>
       <c r="CS37" s="19">
         <v>10438.700000000001</v>
       </c>
       <c r="CT37" s="35">
         <v>911.8</v>
       </c>
       <c r="CU37" s="35">
         <v>1076</v>
       </c>
       <c r="CV37" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="35">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="35">
         <v>2938.2</v>
       </c>
       <c r="CZ37" s="35">
         <v>2246.1999999999998</v>
       </c>
-      <c r="DA37" s="35"/>
+      <c r="DA37" s="35">
+        <v>3944.4</v>
+      </c>
       <c r="DB37" s="35"/>
       <c r="DC37" s="35"/>
       <c r="DD37" s="19"/>
       <c r="DE37" s="19"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="40" t="s">
+      <c r="A40" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="B40" s="40"/>
-[...10 lines deleted...]
-      <c r="M40" s="40"/>
+      <c r="B40" s="62"/>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="62"/>
+      <c r="F40" s="62"/>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62"/>
+      <c r="I40" s="62"/>
+      <c r="J40" s="62"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="62"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="39" t="s">
+      <c r="K41" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="L41" s="39"/>
-      <c r="M41" s="39"/>
+      <c r="L41" s="58"/>
+      <c r="M41" s="58"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="39" t="s">
+      <c r="W41" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="X41" s="39"/>
-      <c r="Y41" s="39"/>
+      <c r="X41" s="58"/>
+      <c r="Y41" s="58"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29036,215 +29595,215 @@
       <c r="BF41" s="3"/>
       <c r="BG41" s="3"/>
       <c r="BH41" s="3"/>
       <c r="BI41" s="3"/>
       <c r="BJ41" s="3"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
       <c r="BN41" s="3"/>
       <c r="BO41" s="3"/>
       <c r="BP41" s="3"/>
       <c r="BQ41" s="3"/>
       <c r="BR41" s="3"/>
       <c r="BS41" s="3"/>
       <c r="BT41" s="3"/>
       <c r="BU41" s="3"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
-      <c r="CE41" s="39" t="s">
+      <c r="CE41" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="CF41" s="39"/>
-      <c r="CG41" s="39"/>
+      <c r="CF41" s="58"/>
+      <c r="CG41" s="58"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
       <c r="CK41" s="3"/>
       <c r="CL41" s="3"/>
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="5"/>
-      <c r="DC41" s="39" t="s">
+      <c r="DC41" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="DD41" s="39"/>
-      <c r="DE41" s="39"/>
+      <c r="DD41" s="58"/>
+      <c r="DE41" s="58"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="41"/>
-      <c r="B42" s="36" t="s">
+      <c r="A42" s="59"/>
+      <c r="B42" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="C42" s="37"/>
-[...10 lines deleted...]
-      <c r="N42" s="36" t="s">
+      <c r="C42" s="56"/>
+      <c r="D42" s="56"/>
+      <c r="E42" s="56"/>
+      <c r="F42" s="56"/>
+      <c r="G42" s="56"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="56"/>
+      <c r="J42" s="56"/>
+      <c r="K42" s="56"/>
+      <c r="L42" s="56"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="O42" s="37"/>
-[...10 lines deleted...]
-      <c r="Z42" s="36" t="s">
+      <c r="O42" s="56"/>
+      <c r="P42" s="56"/>
+      <c r="Q42" s="56"/>
+      <c r="R42" s="56"/>
+      <c r="S42" s="56"/>
+      <c r="T42" s="56"/>
+      <c r="U42" s="56"/>
+      <c r="V42" s="56"/>
+      <c r="W42" s="56"/>
+      <c r="X42" s="56"/>
+      <c r="Y42" s="57"/>
+      <c r="Z42" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AA42" s="37"/>
-[...10 lines deleted...]
-      <c r="AL42" s="36" t="s">
+      <c r="AA42" s="56"/>
+      <c r="AB42" s="56"/>
+      <c r="AC42" s="56"/>
+      <c r="AD42" s="56"/>
+      <c r="AE42" s="56"/>
+      <c r="AF42" s="56"/>
+      <c r="AG42" s="56"/>
+      <c r="AH42" s="56"/>
+      <c r="AI42" s="56"/>
+      <c r="AJ42" s="56"/>
+      <c r="AK42" s="57"/>
+      <c r="AL42" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="AM42" s="37"/>
-[...10 lines deleted...]
-      <c r="AX42" s="36" t="s">
+      <c r="AM42" s="56"/>
+      <c r="AN42" s="56"/>
+      <c r="AO42" s="56"/>
+      <c r="AP42" s="56"/>
+      <c r="AQ42" s="56"/>
+      <c r="AR42" s="56"/>
+      <c r="AS42" s="56"/>
+      <c r="AT42" s="56"/>
+      <c r="AU42" s="56"/>
+      <c r="AV42" s="56"/>
+      <c r="AW42" s="57"/>
+      <c r="AX42" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AY42" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="36">
+      <c r="AY42" s="56"/>
+      <c r="AZ42" s="56"/>
+      <c r="BA42" s="56"/>
+      <c r="BB42" s="56"/>
+      <c r="BC42" s="56"/>
+      <c r="BD42" s="56"/>
+      <c r="BE42" s="56"/>
+      <c r="BF42" s="56"/>
+      <c r="BG42" s="56"/>
+      <c r="BH42" s="56"/>
+      <c r="BI42" s="57"/>
+      <c r="BJ42" s="55">
         <v>2023</v>
       </c>
-      <c r="BK42" s="37"/>
-[...10 lines deleted...]
-      <c r="BV42" s="36" t="s">
+      <c r="BK42" s="56"/>
+      <c r="BL42" s="56"/>
+      <c r="BM42" s="56"/>
+      <c r="BN42" s="56"/>
+      <c r="BO42" s="56"/>
+      <c r="BP42" s="56"/>
+      <c r="BQ42" s="56"/>
+      <c r="BR42" s="56"/>
+      <c r="BS42" s="56"/>
+      <c r="BT42" s="56"/>
+      <c r="BU42" s="56"/>
+      <c r="BV42" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="BW42" s="37"/>
-[...10 lines deleted...]
-      <c r="CH42" s="36" t="s">
+      <c r="BW42" s="56"/>
+      <c r="BX42" s="56"/>
+      <c r="BY42" s="56"/>
+      <c r="BZ42" s="56"/>
+      <c r="CA42" s="56"/>
+      <c r="CB42" s="56"/>
+      <c r="CC42" s="56"/>
+      <c r="CD42" s="56"/>
+      <c r="CE42" s="56"/>
+      <c r="CF42" s="56"/>
+      <c r="CG42" s="57"/>
+      <c r="CH42" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CI42" s="37"/>
-[...10 lines deleted...]
-      <c r="CT42" s="36" t="s">
+      <c r="CI42" s="56"/>
+      <c r="CJ42" s="56"/>
+      <c r="CK42" s="56"/>
+      <c r="CL42" s="56"/>
+      <c r="CM42" s="56"/>
+      <c r="CN42" s="56"/>
+      <c r="CO42" s="56"/>
+      <c r="CP42" s="56"/>
+      <c r="CQ42" s="56"/>
+      <c r="CR42" s="56"/>
+      <c r="CS42" s="57"/>
+      <c r="CT42" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="CU42" s="37"/>
-[...9 lines deleted...]
-      <c r="DE42" s="38"/>
+      <c r="CU42" s="56"/>
+      <c r="CV42" s="56"/>
+      <c r="CW42" s="56"/>
+      <c r="CX42" s="56"/>
+      <c r="CY42" s="56"/>
+      <c r="CZ42" s="56"/>
+      <c r="DA42" s="56"/>
+      <c r="DB42" s="56"/>
+      <c r="DC42" s="56"/>
+      <c r="DD42" s="56"/>
+      <c r="DE42" s="57"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="42"/>
+      <c r="A43" s="60"/>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -29839,51 +30398,53 @@
       </c>
       <c r="CS44" s="9">
         <v>24697.4</v>
       </c>
       <c r="CT44" s="34">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="34">
         <v>1412</v>
       </c>
       <c r="CV44" s="34">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="34">
         <v>1026.8</v>
       </c>
       <c r="CX44" s="34">
         <v>492</v>
       </c>
       <c r="CY44" s="34">
         <v>724.5</v>
       </c>
       <c r="CZ44" s="34">
         <v>14674.6</v>
       </c>
-      <c r="DA44" s="15"/>
+      <c r="DA44" s="15">
+        <v>30882.9</v>
+      </c>
       <c r="DB44" s="15"/>
       <c r="DC44" s="15"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="G45" s="17">
@@ -30158,51 +30719,53 @@
       </c>
       <c r="CS45" s="19">
         <v>-718.4</v>
       </c>
       <c r="CT45" s="35">
         <v>95.2</v>
       </c>
       <c r="CU45" s="35">
         <v>139.9</v>
       </c>
       <c r="CV45" s="35">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="35">
         <v>140.4</v>
       </c>
       <c r="CX45" s="35">
         <v>32.799999999999997</v>
       </c>
       <c r="CY45" s="35">
         <v>56.4</v>
       </c>
       <c r="CZ45" s="35">
         <v>606.29999999999995</v>
       </c>
-      <c r="DA45" s="35"/>
+      <c r="DA45" s="35">
+        <v>1116.7</v>
+      </c>
       <c r="DB45" s="35"/>
       <c r="DC45" s="35"/>
       <c r="DD45" s="19"/>
       <c r="DE45" s="19"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="G46" s="21">
@@ -30477,51 +31040,53 @@
       </c>
       <c r="CS46" s="19">
         <v>-1433.1</v>
       </c>
       <c r="CT46" s="35">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="35">
         <v>98.3</v>
       </c>
       <c r="CV46" s="35">
         <v>45.9</v>
       </c>
       <c r="CW46" s="35">
         <v>132.5</v>
       </c>
       <c r="CX46" s="35">
         <v>23</v>
       </c>
       <c r="CY46" s="35">
         <v>39.6</v>
       </c>
       <c r="CZ46" s="35">
         <v>1202.2</v>
       </c>
-      <c r="DA46" s="35"/>
+      <c r="DA46" s="35">
+        <v>2762.5</v>
+      </c>
       <c r="DB46" s="35"/>
       <c r="DC46" s="35"/>
       <c r="DD46" s="19"/>
       <c r="DE46" s="19"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="G47" s="21">
@@ -30796,51 +31361,53 @@
       </c>
       <c r="CS47" s="19">
         <v>1064</v>
       </c>
       <c r="CT47" s="35">
         <v>881.7</v>
       </c>
       <c r="CU47" s="35">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="35">
         <v>975.2</v>
       </c>
       <c r="CW47" s="35">
         <v>752.2</v>
       </c>
       <c r="CX47" s="35">
         <v>433.8</v>
       </c>
       <c r="CY47" s="35">
         <v>625.29999999999995</v>
       </c>
       <c r="CZ47" s="35">
         <v>972.4</v>
       </c>
-      <c r="DA47" s="35"/>
+      <c r="DA47" s="35">
+        <v>975.6</v>
+      </c>
       <c r="DB47" s="35"/>
       <c r="DC47" s="35"/>
       <c r="DD47" s="19"/>
       <c r="DE47" s="19"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="17" t="s">
@@ -31115,51 +31682,53 @@
       </c>
       <c r="CS48" s="19">
         <v>1956.1</v>
       </c>
       <c r="CT48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ48" s="35">
         <v>1391</v>
       </c>
-      <c r="DA48" s="35"/>
+      <c r="DA48" s="35">
+        <v>1617.5</v>
+      </c>
       <c r="DB48" s="35"/>
       <c r="DC48" s="35"/>
       <c r="DD48" s="19"/>
       <c r="DE48" s="19"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="17" t="s">
@@ -31434,51 +32003,53 @@
       </c>
       <c r="CS49" s="19">
         <v>-98.9</v>
       </c>
       <c r="CT49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ49" s="35">
         <v>656.2</v>
       </c>
-      <c r="DA49" s="35"/>
+      <c r="DA49" s="35">
+        <v>663.2</v>
+      </c>
       <c r="DB49" s="35"/>
       <c r="DC49" s="35"/>
       <c r="DD49" s="19"/>
       <c r="DE49" s="19"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="17" t="s">
@@ -31753,51 +32324,53 @@
       </c>
       <c r="CS50" s="19">
         <v>-583.70000000000005</v>
       </c>
       <c r="CT50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ50" s="35">
         <v>411.6</v>
       </c>
-      <c r="DA50" s="35"/>
+      <c r="DA50" s="35">
+        <v>2072.4</v>
+      </c>
       <c r="DB50" s="35"/>
       <c r="DC50" s="35"/>
       <c r="DD50" s="19"/>
       <c r="DE50" s="19"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17" t="s">
@@ -32072,51 +32645,53 @@
       </c>
       <c r="CS51" s="19">
         <v>-1896.1</v>
       </c>
       <c r="CT51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ51" s="35">
         <v>3360.3</v>
       </c>
-      <c r="DA51" s="35"/>
+      <c r="DA51" s="35">
+        <v>6784</v>
+      </c>
       <c r="DB51" s="35"/>
       <c r="DC51" s="35"/>
       <c r="DD51" s="19"/>
       <c r="DE51" s="19"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="17" t="s">
@@ -32391,51 +32966,53 @@
       </c>
       <c r="CS52" s="19">
         <v>6012</v>
       </c>
       <c r="CT52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ52" s="35">
         <v>517.20000000000005</v>
       </c>
-      <c r="DA52" s="35"/>
+      <c r="DA52" s="35">
+        <v>1692.6</v>
+      </c>
       <c r="DB52" s="35"/>
       <c r="DC52" s="35"/>
       <c r="DD52" s="19"/>
       <c r="DE52" s="19"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="17" t="s">
@@ -32710,51 +33287,53 @@
       </c>
       <c r="CS53" s="19">
         <v>632.79999999999995</v>
       </c>
       <c r="CT53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ53" s="35">
         <v>1719.1</v>
       </c>
-      <c r="DA53" s="35"/>
+      <c r="DA53" s="35">
+        <v>3976.2</v>
+      </c>
       <c r="DB53" s="35"/>
       <c r="DC53" s="35"/>
       <c r="DD53" s="19"/>
       <c r="DE53" s="19"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="17" t="s">
@@ -33029,51 +33608,53 @@
       </c>
       <c r="CS54" s="19">
         <v>268.60000000000002</v>
       </c>
       <c r="CT54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ54" s="35">
         <v>528.79999999999995</v>
       </c>
-      <c r="DA54" s="35"/>
+      <c r="DA54" s="35">
+        <v>598.5</v>
+      </c>
       <c r="DB54" s="35"/>
       <c r="DC54" s="35"/>
       <c r="DD54" s="19"/>
       <c r="DE54" s="19"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="17" t="s">
@@ -33348,51 +33929,53 @@
       </c>
       <c r="CS55" s="19">
         <v>8309.9</v>
       </c>
       <c r="CT55" s="35">
         <v>4.2</v>
       </c>
       <c r="CU55" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="35">
         <v>5.7</v>
       </c>
       <c r="CW55" s="35">
         <v>1.6</v>
       </c>
       <c r="CX55" s="35">
         <v>2.4</v>
       </c>
       <c r="CY55" s="35">
         <v>3.3</v>
       </c>
       <c r="CZ55" s="35">
         <v>1731.6</v>
       </c>
-      <c r="DA55" s="35"/>
+      <c r="DA55" s="35">
+        <v>3182.1</v>
+      </c>
       <c r="DB55" s="35"/>
       <c r="DC55" s="35"/>
       <c r="DD55" s="19"/>
       <c r="DE55" s="19"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="17" t="s">
@@ -33667,51 +34250,53 @@
       </c>
       <c r="CS56" s="19">
         <v>2404</v>
       </c>
       <c r="CT56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ56" s="35">
         <v>691.1</v>
       </c>
-      <c r="DA56" s="35"/>
+      <c r="DA56" s="35">
+        <v>2892.3</v>
+      </c>
       <c r="DB56" s="35"/>
       <c r="DC56" s="35"/>
       <c r="DD56" s="19"/>
       <c r="DE56" s="19"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="17" t="s">
@@ -33986,103 +34571,105 @@
       </c>
       <c r="CS57" s="19">
         <v>8780.2999999999993</v>
       </c>
       <c r="CT57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ57" s="35">
         <v>886.8</v>
       </c>
-      <c r="DA57" s="35"/>
+      <c r="DA57" s="35">
+        <v>2549.4</v>
+      </c>
       <c r="DB57" s="35"/>
       <c r="DC57" s="35"/>
       <c r="DD57" s="19"/>
       <c r="DE57" s="19"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="40" t="s">
+      <c r="A59" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="B59" s="40"/>
-[...10 lines deleted...]
-      <c r="M59" s="40"/>
+      <c r="B59" s="62"/>
+      <c r="C59" s="62"/>
+      <c r="D59" s="62"/>
+      <c r="E59" s="62"/>
+      <c r="F59" s="62"/>
+      <c r="G59" s="62"/>
+      <c r="H59" s="62"/>
+      <c r="I59" s="62"/>
+      <c r="J59" s="62"/>
+      <c r="K59" s="62"/>
+      <c r="L59" s="62"/>
+      <c r="M59" s="62"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="39" t="s">
+      <c r="K60" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="L60" s="39"/>
-      <c r="M60" s="39"/>
+      <c r="L60" s="58"/>
+      <c r="M60" s="58"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="39" t="s">
+      <c r="W60" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="X60" s="39"/>
-      <c r="Y60" s="39"/>
+      <c r="X60" s="58"/>
+      <c r="Y60" s="58"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34096,215 +34683,215 @@
       <c r="BF60" s="3"/>
       <c r="BG60" s="3"/>
       <c r="BH60" s="3"/>
       <c r="BI60" s="3"/>
       <c r="BJ60" s="3"/>
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="3"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CD60" s="3"/>
-      <c r="CE60" s="39" t="s">
+      <c r="CE60" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="CF60" s="39"/>
-      <c r="CG60" s="39"/>
+      <c r="CF60" s="58"/>
+      <c r="CG60" s="58"/>
       <c r="CH60" s="3"/>
       <c r="CI60" s="3"/>
       <c r="CJ60" s="3"/>
       <c r="CK60" s="3"/>
       <c r="CL60" s="3"/>
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="5"/>
-      <c r="DC60" s="39" t="s">
+      <c r="DC60" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="DD60" s="39"/>
-      <c r="DE60" s="39"/>
+      <c r="DD60" s="58"/>
+      <c r="DE60" s="58"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="41"/>
-      <c r="B61" s="36" t="s">
+      <c r="A61" s="59"/>
+      <c r="B61" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="C61" s="37"/>
-[...10 lines deleted...]
-      <c r="N61" s="36" t="s">
+      <c r="C61" s="56"/>
+      <c r="D61" s="56"/>
+      <c r="E61" s="56"/>
+      <c r="F61" s="56"/>
+      <c r="G61" s="56"/>
+      <c r="H61" s="56"/>
+      <c r="I61" s="56"/>
+      <c r="J61" s="56"/>
+      <c r="K61" s="56"/>
+      <c r="L61" s="56"/>
+      <c r="M61" s="57"/>
+      <c r="N61" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="O61" s="37"/>
-[...10 lines deleted...]
-      <c r="Z61" s="36" t="s">
+      <c r="O61" s="56"/>
+      <c r="P61" s="56"/>
+      <c r="Q61" s="56"/>
+      <c r="R61" s="56"/>
+      <c r="S61" s="56"/>
+      <c r="T61" s="56"/>
+      <c r="U61" s="56"/>
+      <c r="V61" s="56"/>
+      <c r="W61" s="56"/>
+      <c r="X61" s="56"/>
+      <c r="Y61" s="57"/>
+      <c r="Z61" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AA61" s="37"/>
-[...10 lines deleted...]
-      <c r="AL61" s="36" t="s">
+      <c r="AA61" s="56"/>
+      <c r="AB61" s="56"/>
+      <c r="AC61" s="56"/>
+      <c r="AD61" s="56"/>
+      <c r="AE61" s="56"/>
+      <c r="AF61" s="56"/>
+      <c r="AG61" s="56"/>
+      <c r="AH61" s="56"/>
+      <c r="AI61" s="56"/>
+      <c r="AJ61" s="56"/>
+      <c r="AK61" s="57"/>
+      <c r="AL61" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="AM61" s="37"/>
-[...10 lines deleted...]
-      <c r="AX61" s="36" t="s">
+      <c r="AM61" s="56"/>
+      <c r="AN61" s="56"/>
+      <c r="AO61" s="56"/>
+      <c r="AP61" s="56"/>
+      <c r="AQ61" s="56"/>
+      <c r="AR61" s="56"/>
+      <c r="AS61" s="56"/>
+      <c r="AT61" s="56"/>
+      <c r="AU61" s="56"/>
+      <c r="AV61" s="56"/>
+      <c r="AW61" s="57"/>
+      <c r="AX61" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AY61" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="36">
+      <c r="AY61" s="56"/>
+      <c r="AZ61" s="56"/>
+      <c r="BA61" s="56"/>
+      <c r="BB61" s="56"/>
+      <c r="BC61" s="56"/>
+      <c r="BD61" s="56"/>
+      <c r="BE61" s="56"/>
+      <c r="BF61" s="56"/>
+      <c r="BG61" s="56"/>
+      <c r="BH61" s="56"/>
+      <c r="BI61" s="57"/>
+      <c r="BJ61" s="55">
         <v>2023</v>
       </c>
-      <c r="BK61" s="37"/>
-[...10 lines deleted...]
-      <c r="BV61" s="36" t="s">
+      <c r="BK61" s="56"/>
+      <c r="BL61" s="56"/>
+      <c r="BM61" s="56"/>
+      <c r="BN61" s="56"/>
+      <c r="BO61" s="56"/>
+      <c r="BP61" s="56"/>
+      <c r="BQ61" s="56"/>
+      <c r="BR61" s="56"/>
+      <c r="BS61" s="56"/>
+      <c r="BT61" s="56"/>
+      <c r="BU61" s="63"/>
+      <c r="BV61" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="BW61" s="37"/>
-[...10 lines deleted...]
-      <c r="CH61" s="36" t="s">
+      <c r="BW61" s="56"/>
+      <c r="BX61" s="56"/>
+      <c r="BY61" s="56"/>
+      <c r="BZ61" s="56"/>
+      <c r="CA61" s="56"/>
+      <c r="CB61" s="56"/>
+      <c r="CC61" s="56"/>
+      <c r="CD61" s="56"/>
+      <c r="CE61" s="56"/>
+      <c r="CF61" s="56"/>
+      <c r="CG61" s="57"/>
+      <c r="CH61" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CI61" s="37"/>
-[...10 lines deleted...]
-      <c r="CT61" s="36" t="s">
+      <c r="CI61" s="56"/>
+      <c r="CJ61" s="56"/>
+      <c r="CK61" s="56"/>
+      <c r="CL61" s="56"/>
+      <c r="CM61" s="56"/>
+      <c r="CN61" s="56"/>
+      <c r="CO61" s="56"/>
+      <c r="CP61" s="56"/>
+      <c r="CQ61" s="56"/>
+      <c r="CR61" s="56"/>
+      <c r="CS61" s="57"/>
+      <c r="CT61" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="CU61" s="37"/>
-[...9 lines deleted...]
-      <c r="DE61" s="38"/>
+      <c r="CU61" s="56"/>
+      <c r="CV61" s="56"/>
+      <c r="CW61" s="56"/>
+      <c r="CX61" s="56"/>
+      <c r="CY61" s="56"/>
+      <c r="CZ61" s="56"/>
+      <c r="DA61" s="56"/>
+      <c r="DB61" s="56"/>
+      <c r="DC61" s="56"/>
+      <c r="DD61" s="56"/>
+      <c r="DE61" s="57"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="42"/>
+      <c r="A62" s="60"/>
       <c r="B62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -34899,51 +35486,53 @@
       </c>
       <c r="CS63" s="9">
         <v>23250.3</v>
       </c>
       <c r="CT63" s="34">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="34">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="34">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="34">
         <v>17284.400000000001</v>
       </c>
       <c r="CX63" s="34">
         <v>17489.2</v>
       </c>
       <c r="CY63" s="34">
         <v>27541.1</v>
       </c>
       <c r="CZ63" s="34">
         <v>19850.8</v>
       </c>
-      <c r="DA63" s="15"/>
+      <c r="DA63" s="15">
+        <v>19437.5</v>
+      </c>
       <c r="DB63" s="15"/>
       <c r="DC63" s="15"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="9"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
       </c>
       <c r="G64" s="17">
@@ -35218,51 +35807,53 @@
       </c>
       <c r="CS64" s="19">
         <v>1825.6</v>
       </c>
       <c r="CT64" s="35">
         <v>662.1</v>
       </c>
       <c r="CU64" s="35">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="35">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="35">
         <v>951.7</v>
       </c>
       <c r="CX64" s="35">
         <v>906.7</v>
       </c>
       <c r="CY64" s="35">
         <v>747.7</v>
       </c>
       <c r="CZ64" s="35">
         <v>823.3</v>
       </c>
-      <c r="DA64" s="35"/>
+      <c r="DA64" s="35">
+        <v>1131.3</v>
+      </c>
       <c r="DB64" s="35"/>
       <c r="DC64" s="35"/>
       <c r="DD64" s="19"/>
       <c r="DE64" s="19"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
       </c>
       <c r="G65" s="21">
@@ -35537,51 +36128,53 @@
       </c>
       <c r="CS65" s="19">
         <v>2915.1</v>
       </c>
       <c r="CT65" s="35">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="35">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="35">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="35">
         <v>2021</v>
       </c>
       <c r="CX65" s="35">
         <v>2212.4</v>
       </c>
       <c r="CY65" s="35">
         <v>2474.4</v>
       </c>
       <c r="CZ65" s="35">
         <v>2192.1</v>
       </c>
-      <c r="DA65" s="35"/>
+      <c r="DA65" s="35">
+        <v>2528</v>
+      </c>
       <c r="DB65" s="35"/>
       <c r="DC65" s="35"/>
       <c r="DD65" s="19"/>
       <c r="DE65" s="19"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
       </c>
       <c r="G66" s="21">
@@ -35856,51 +36449,53 @@
       </c>
       <c r="CS66" s="19">
         <v>1406.7</v>
       </c>
       <c r="CT66" s="35">
         <v>460.7</v>
       </c>
       <c r="CU66" s="35">
         <v>834.2</v>
       </c>
       <c r="CV66" s="35">
         <v>913.3</v>
       </c>
       <c r="CW66" s="35">
         <v>575.79999999999995</v>
       </c>
       <c r="CX66" s="35">
         <v>912</v>
       </c>
       <c r="CY66" s="35">
         <v>2067</v>
       </c>
       <c r="CZ66" s="35">
         <v>2058.3000000000002</v>
       </c>
-      <c r="DA66" s="35"/>
+      <c r="DA66" s="35">
+        <v>1081</v>
+      </c>
       <c r="DB66" s="35"/>
       <c r="DC66" s="35"/>
       <c r="DD66" s="19"/>
       <c r="DE66" s="19"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
       </c>
       <c r="G67" s="21">
@@ -36175,51 +36770,53 @@
       </c>
       <c r="CS67" s="19">
         <v>626.5</v>
       </c>
       <c r="CT67" s="35">
         <v>543.4</v>
       </c>
       <c r="CU67" s="35">
         <v>753.1</v>
       </c>
       <c r="CV67" s="35">
         <v>528</v>
       </c>
       <c r="CW67" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX67" s="35">
         <v>1130.5</v>
       </c>
       <c r="CY67" s="35">
         <v>1249.5999999999999</v>
       </c>
       <c r="CZ67" s="35">
         <v>962.8</v>
       </c>
-      <c r="DA67" s="35"/>
+      <c r="DA67" s="35">
+        <v>1322.6</v>
+      </c>
       <c r="DB67" s="35"/>
       <c r="DC67" s="35"/>
       <c r="DD67" s="19"/>
       <c r="DE67" s="19"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
       </c>
       <c r="G68" s="21">
@@ -36494,51 +37091,53 @@
       </c>
       <c r="CS68" s="19">
         <v>5462.4</v>
       </c>
       <c r="CT68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="35">
         <v>776.8</v>
       </c>
       <c r="CV68" s="35">
         <v>981.1</v>
       </c>
       <c r="CW68" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX68" s="35">
         <v>1460.1</v>
       </c>
       <c r="CY68" s="35">
         <v>2452.1999999999998</v>
       </c>
       <c r="CZ68" s="35">
         <v>1733.9</v>
       </c>
-      <c r="DA68" s="35"/>
+      <c r="DA68" s="35">
+        <v>1803.6</v>
+      </c>
       <c r="DB68" s="35"/>
       <c r="DC68" s="35"/>
       <c r="DD68" s="19"/>
       <c r="DE68" s="19"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
       </c>
       <c r="G69" s="21">
@@ -36813,51 +37412,53 @@
       </c>
       <c r="CS69" s="19">
         <v>1649.1</v>
       </c>
       <c r="CT69" s="35">
         <v>838.3</v>
       </c>
       <c r="CU69" s="35">
         <v>516.1</v>
       </c>
       <c r="CV69" s="35">
         <v>673.1</v>
       </c>
       <c r="CW69" s="35">
         <v>841.8</v>
       </c>
       <c r="CX69" s="35">
         <v>699</v>
       </c>
       <c r="CY69" s="35">
         <v>1419</v>
       </c>
       <c r="CZ69" s="35">
         <v>774.6</v>
       </c>
-      <c r="DA69" s="35"/>
+      <c r="DA69" s="35">
+        <v>672</v>
+      </c>
       <c r="DB69" s="35"/>
       <c r="DC69" s="35"/>
       <c r="DD69" s="19"/>
       <c r="DE69" s="19"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
       </c>
       <c r="G70" s="21">
@@ -37132,51 +37733,53 @@
       </c>
       <c r="CS70" s="19">
         <v>736.5</v>
       </c>
       <c r="CT70" s="35">
         <v>828</v>
       </c>
       <c r="CU70" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="35">
         <v>1107</v>
       </c>
       <c r="CW70" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX70" s="35">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY70" s="35">
         <v>2018.3</v>
       </c>
       <c r="CZ70" s="35">
         <v>1517.8</v>
       </c>
-      <c r="DA70" s="35"/>
+      <c r="DA70" s="35">
+        <v>1739.8</v>
+      </c>
       <c r="DB70" s="35"/>
       <c r="DC70" s="35"/>
       <c r="DD70" s="19"/>
       <c r="DE70" s="19"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G71" s="17">
@@ -37451,51 +38054,53 @@
       </c>
       <c r="CS71" s="19">
         <v>772.2</v>
       </c>
       <c r="CT71" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="35">
         <v>734.7</v>
       </c>
       <c r="CV71" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="35">
         <v>943</v>
       </c>
       <c r="CX71" s="35">
         <v>994.8</v>
       </c>
       <c r="CY71" s="35">
         <v>2917.1</v>
       </c>
       <c r="CZ71" s="35">
         <v>1084.5999999999999</v>
       </c>
-      <c r="DA71" s="35"/>
+      <c r="DA71" s="35">
+        <v>1398.3</v>
+      </c>
       <c r="DB71" s="35"/>
       <c r="DC71" s="35"/>
       <c r="DD71" s="19"/>
       <c r="DE71" s="19"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
       </c>
       <c r="G72" s="21">
@@ -37770,51 +38375,53 @@
       </c>
       <c r="CS72" s="19">
         <v>1021.2</v>
       </c>
       <c r="CT72" s="35">
         <v>458.9</v>
       </c>
       <c r="CU72" s="35">
         <v>858.6</v>
       </c>
       <c r="CV72" s="35">
         <v>840.2</v>
       </c>
       <c r="CW72" s="35">
         <v>526.1</v>
       </c>
       <c r="CX72" s="35">
         <v>676.7</v>
       </c>
       <c r="CY72" s="35">
         <v>1054.5</v>
       </c>
       <c r="CZ72" s="35">
         <v>1144</v>
       </c>
-      <c r="DA72" s="35"/>
+      <c r="DA72" s="35">
+        <v>1191.7</v>
+      </c>
       <c r="DB72" s="35"/>
       <c r="DC72" s="35"/>
       <c r="DD72" s="19"/>
       <c r="DE72" s="19"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
       </c>
       <c r="G73" s="21">
@@ -38089,51 +38696,53 @@
       </c>
       <c r="CS73" s="19">
         <v>1108.0999999999999</v>
       </c>
       <c r="CT73" s="35">
         <v>408.3</v>
       </c>
       <c r="CU73" s="35">
         <v>763.9</v>
       </c>
       <c r="CV73" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="35">
         <v>1898</v>
       </c>
       <c r="CX73" s="35">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY73" s="35">
         <v>2519.6999999999998</v>
       </c>
       <c r="CZ73" s="35">
         <v>473.6</v>
       </c>
-      <c r="DA73" s="35"/>
+      <c r="DA73" s="35">
+        <v>759.9</v>
+      </c>
       <c r="DB73" s="35"/>
       <c r="DC73" s="35"/>
       <c r="DD73" s="19"/>
       <c r="DE73" s="19"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
       </c>
       <c r="G74" s="21">
@@ -38408,51 +39017,53 @@
       </c>
       <c r="CS74" s="19">
         <v>3139.6</v>
       </c>
       <c r="CT74" s="35">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="35">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="35">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="35">
         <v>3687.6</v>
       </c>
       <c r="CX74" s="35">
         <v>3903.3</v>
       </c>
       <c r="CY74" s="35">
         <v>4307.3999999999996</v>
       </c>
       <c r="CZ74" s="35">
         <v>4742.3</v>
       </c>
-      <c r="DA74" s="35"/>
+      <c r="DA74" s="35">
+        <v>3825.4</v>
+      </c>
       <c r="DB74" s="35"/>
       <c r="DC74" s="35"/>
       <c r="DD74" s="19"/>
       <c r="DE74" s="19"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
       </c>
       <c r="G75" s="21">
@@ -38727,51 +39338,53 @@
       </c>
       <c r="CS75" s="19">
         <v>928.9</v>
       </c>
       <c r="CT75" s="35">
         <v>484.3</v>
       </c>
       <c r="CU75" s="35">
         <v>684.2</v>
       </c>
       <c r="CV75" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX75" s="35">
         <v>619</v>
       </c>
       <c r="CY75" s="35">
         <v>1376.9</v>
       </c>
       <c r="CZ75" s="35">
         <v>984.8</v>
       </c>
-      <c r="DA75" s="35"/>
+      <c r="DA75" s="35">
+        <v>590.1</v>
+      </c>
       <c r="DB75" s="35"/>
       <c r="DC75" s="35"/>
       <c r="DD75" s="19"/>
       <c r="DE75" s="19"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G76" s="21">
@@ -39046,51 +39659,53 @@
       </c>
       <c r="CS76" s="19">
         <v>1658.4</v>
       </c>
       <c r="CT76" s="35">
         <v>911.8</v>
       </c>
       <c r="CU76" s="35">
         <v>1076</v>
       </c>
       <c r="CV76" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX76" s="35">
         <v>1543.9</v>
       </c>
       <c r="CY76" s="35">
         <v>2937.3</v>
       </c>
       <c r="CZ76" s="35">
         <v>1358.7</v>
       </c>
-      <c r="DA76" s="35"/>
+      <c r="DA76" s="35">
+        <v>1393.9</v>
+      </c>
       <c r="DB76" s="35"/>
       <c r="DC76" s="35"/>
       <c r="DD76" s="19"/>
       <c r="DE76" s="19"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
@@ -39264,131 +39879,133 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="CT42:DE42"/>
-[...19 lines deleted...]
-    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="Z22:AK22"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="W21:Y21"/>
-    <mergeCell ref="AX42:BI42"/>
-[...22 lines deleted...]
-    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="CE21:CG21"/>
+    <mergeCell ref="CE41:CG41"/>
+    <mergeCell ref="CE60:CG60"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DC60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC41:DE41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Валовый выпуск по месяцам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>