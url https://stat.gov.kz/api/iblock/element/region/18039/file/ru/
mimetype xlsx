--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -1,65 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838"/>
+    <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11040" tabRatio="838" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1138" uniqueCount="83">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
@@ -278,57 +273,57 @@
     <t>млн.теңге</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства – общая стоимость продукции и услуг, созданных в отраслях аграрного сектора, как для реализации, так и для собственного потребления. Он формируется из валового выпуска продукции (услуг) сельского хозяйства, стоимости произведенной продукции (услуг) в охотничьем хозяйстве, лесоводстве и лесозаготовках, рыболовстве и рыбоводстве</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t xml:space="preserve">Методика расчета валового выпуска продукции (услуг) 
 сельского, лесного и рыбного хозяйства
 Методика расчета валового выпуска продукции (услуг) 
 сельского, лесного и рыбного хозяйства
 </t>
   </si>
   <si>
     <t>Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая и месячная), "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная), "О  сборе урожая сельскохозяйственных культур" (29-сх, периодичность 1 раз в год), "О сборе урожая сельскохозяйственных культур в хозяйствах населения" (А-005, периодичность 1 раз в три года), "Отчет о деятельности сельхозформирования" (1-сх, периодичность годовая), "О рыболовстве и аквакультуре" (1-рыба, периодичность годовая), "Отчет о деятельности в лесоводстве и лесозаготовках" (1-лес, периодичность годовая), "О деятельности по охоте и отлову, включая предоставление услуг в этих областях" (2-охота, периодичность годовая), "Об оказании сельскохозяйственных услуг" (8-сх, периодичность один раз в три года).</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1485&amp;year=&amp;name=12839&amp;period=year&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* \-??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="53">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1116,51 +1111,51 @@
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8703">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3780,55 +3775,55 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="168" fontId="42" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -9878,104 +9873,104 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="45" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="2506" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9985,79 +9980,79 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="52" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="0" borderId="1" xfId="2506" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="2506" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="45" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="45" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="2506" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8703">
     <cellStyle name="20% - Акцент1 10" xfId="2467"/>
     <cellStyle name="20% - Акцент1 11" xfId="2466"/>
     <cellStyle name="20% - Акцент1 2" xfId="459"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="460"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="2868"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="461"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="3208"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2867"/>
     <cellStyle name="20% - Акцент1 2_14" xfId="462"/>
     <cellStyle name="20% - Акцент1 3" xfId="463"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="464"/>
     <cellStyle name="20% - Акцент1 3 2 2" xfId="2870"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="465"/>
     <cellStyle name="20% - Акцент1 3 3 2" xfId="3207"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="2869"/>
     <cellStyle name="20% - Акцент1 3_14" xfId="466"/>
     <cellStyle name="20% - Акцент1 4" xfId="467"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="468"/>
     <cellStyle name="20% - Акцент1 4 2 2" xfId="2872"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="469"/>
     <cellStyle name="20% - Акцент1 4 3 2" xfId="3211"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="2871"/>
@@ -18781,118 +18776,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -19032,54 +19025,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.sattybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" customWidth="1"/>
     <col min="2" max="2" width="80.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="37">
         <v>141101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="38" t="s">
         <v>76</v>
       </c>
     </row>
@@ -19145,51 +19138,51 @@
       </c>
       <c r="B11" s="42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="64" t="s">
+      <c r="B14" s="55" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="46">
         <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="46">
         <v>46307</v>
@@ -19218,51 +19211,51 @@
       <c r="B20" s="53" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="13.5" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:B18"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="114.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="47" t="s">
         <v>66</v>
       </c>
@@ -19290,122 +19283,122 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="47"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="49"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="49"/>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" s="49"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="51"/>
       <c r="B18" s="50" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE95"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CH6" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="CS6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="9.7109375" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="9.7109375" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="58" t="s">
+      <c r="K3" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="L3" s="58"/>
-      <c r="M3" s="58"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-      <c r="W3" s="58" t="s">
+      <c r="W3" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="X3" s="58"/>
-      <c r="Y3" s="58"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
@@ -19419,215 +19412,215 @@
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
-      <c r="CE3" s="58" t="s">
+      <c r="CE3" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="CF3" s="58"/>
-      <c r="CG3" s="58"/>
+      <c r="CF3" s="59"/>
+      <c r="CG3" s="59"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="5"/>
-      <c r="CQ3" s="58" t="s">
+      <c r="CQ3" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="CR3" s="58"/>
-      <c r="CS3" s="58"/>
+      <c r="CR3" s="59"/>
+      <c r="CS3" s="59"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="5"/>
-      <c r="DC3" s="58" t="s">
+      <c r="DC3" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="DD3" s="58"/>
-      <c r="DE3" s="58"/>
+      <c r="DD3" s="59"/>
+      <c r="DE3" s="59"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="59"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55" t="s">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55" t="s">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AA4" s="56"/>
-[...10 lines deleted...]
-      <c r="AL4" s="55" t="s">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="AM4" s="56"/>
-[...10 lines deleted...]
-      <c r="AX4" s="55" t="s">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AY4" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="55" t="s">
+      <c r="AY4" s="57"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="57"/>
+      <c r="BB4" s="57"/>
+      <c r="BC4" s="57"/>
+      <c r="BD4" s="57"/>
+      <c r="BE4" s="57"/>
+      <c r="BF4" s="57"/>
+      <c r="BG4" s="57"/>
+      <c r="BH4" s="57"/>
+      <c r="BI4" s="58"/>
+      <c r="BJ4" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="BK4" s="56"/>
-[...10 lines deleted...]
-      <c r="BV4" s="55" t="s">
+      <c r="BK4" s="57"/>
+      <c r="BL4" s="57"/>
+      <c r="BM4" s="57"/>
+      <c r="BN4" s="57"/>
+      <c r="BO4" s="57"/>
+      <c r="BP4" s="57"/>
+      <c r="BQ4" s="57"/>
+      <c r="BR4" s="57"/>
+      <c r="BS4" s="57"/>
+      <c r="BT4" s="57"/>
+      <c r="BU4" s="58"/>
+      <c r="BV4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BW4" s="56"/>
-[...10 lines deleted...]
-      <c r="CH4" s="55" t="s">
+      <c r="BW4" s="57"/>
+      <c r="BX4" s="57"/>
+      <c r="BY4" s="57"/>
+      <c r="BZ4" s="57"/>
+      <c r="CA4" s="57"/>
+      <c r="CB4" s="57"/>
+      <c r="CC4" s="57"/>
+      <c r="CD4" s="57"/>
+      <c r="CE4" s="57"/>
+      <c r="CF4" s="57"/>
+      <c r="CG4" s="58"/>
+      <c r="CH4" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="CI4" s="56"/>
-[...10 lines deleted...]
-      <c r="CT4" s="55" t="s">
+      <c r="CI4" s="57"/>
+      <c r="CJ4" s="57"/>
+      <c r="CK4" s="57"/>
+      <c r="CL4" s="57"/>
+      <c r="CM4" s="57"/>
+      <c r="CN4" s="57"/>
+      <c r="CO4" s="57"/>
+      <c r="CP4" s="57"/>
+      <c r="CQ4" s="57"/>
+      <c r="CR4" s="57"/>
+      <c r="CS4" s="58"/>
+      <c r="CT4" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="CU4" s="56"/>
-[...9 lines deleted...]
-      <c r="DE4" s="57"/>
+      <c r="CU4" s="57"/>
+      <c r="CV4" s="57"/>
+      <c r="CW4" s="57"/>
+      <c r="CX4" s="57"/>
+      <c r="CY4" s="57"/>
+      <c r="CZ4" s="57"/>
+      <c r="DA4" s="57"/>
+      <c r="DB4" s="57"/>
+      <c r="DC4" s="57"/>
+      <c r="DD4" s="57"/>
+      <c r="DE4" s="58"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="60"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -20225,51 +20218,53 @@
       </c>
       <c r="CT6" s="34">
         <v>13252.6</v>
       </c>
       <c r="CU6" s="34">
         <v>14993.7</v>
       </c>
       <c r="CV6" s="34">
         <v>16853.8</v>
       </c>
       <c r="CW6" s="34">
         <v>18470.3</v>
       </c>
       <c r="CX6" s="34">
         <v>18225.099999999999</v>
       </c>
       <c r="CY6" s="34">
         <v>28518.2</v>
       </c>
       <c r="CZ6" s="34">
         <v>34780</v>
       </c>
       <c r="DA6" s="15">
         <v>50579.96</v>
       </c>
-      <c r="DB6" s="15"/>
+      <c r="DB6" s="15">
+        <v>183065.8</v>
+      </c>
       <c r="DC6" s="15"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>206.09758250089098</v>
       </c>
       <c r="C7" s="17">
         <v>256.93930535886909</v>
       </c>
       <c r="D7" s="17">
         <v>236.21061544566399</v>
       </c>
       <c r="E7" s="17">
         <v>307.27123481743234</v>
       </c>
       <c r="F7" s="17">
         <v>381.38276632473963</v>
       </c>
       <c r="G7" s="17">
         <v>361.22415240460981</v>
@@ -20546,51 +20541,53 @@
       </c>
       <c r="CT7" s="35">
         <v>792.6</v>
       </c>
       <c r="CU7" s="35">
         <v>748.9</v>
       </c>
       <c r="CV7" s="35">
         <v>1366.2</v>
       </c>
       <c r="CW7" s="35">
         <v>1078.8</v>
       </c>
       <c r="CX7" s="35">
         <v>959.1</v>
       </c>
       <c r="CY7" s="35">
         <v>823.9</v>
       </c>
       <c r="CZ7" s="35">
         <v>1449.7</v>
       </c>
       <c r="DA7" s="35">
         <v>2268.38</v>
       </c>
-      <c r="DB7" s="35"/>
+      <c r="DB7" s="35">
+        <v>8857</v>
+      </c>
       <c r="DC7" s="35"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>561.42604534634916</v>
       </c>
       <c r="C8" s="19">
         <v>602.30809679391439</v>
       </c>
       <c r="D8" s="19">
         <v>779.85391622164616</v>
       </c>
       <c r="E8" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F8" s="19">
         <v>781.50782040290972</v>
       </c>
       <c r="G8" s="19">
         <v>806.63506855615378</v>
@@ -20867,51 +20864,53 @@
       </c>
       <c r="CT8" s="35">
         <v>1832.5</v>
       </c>
       <c r="CU8" s="35">
         <v>1897.3</v>
       </c>
       <c r="CV8" s="35">
         <v>2167</v>
       </c>
       <c r="CW8" s="35">
         <v>2162</v>
       </c>
       <c r="CX8" s="35">
         <v>2271.9</v>
       </c>
       <c r="CY8" s="35">
         <v>2551.3000000000002</v>
       </c>
       <c r="CZ8" s="35">
         <v>3431.9</v>
       </c>
       <c r="DA8" s="35">
         <v>5328.65</v>
       </c>
-      <c r="DB8" s="35"/>
+      <c r="DB8" s="35">
+        <v>24461.599999999999</v>
+      </c>
       <c r="DC8" s="35"/>
       <c r="DD8" s="19"/>
       <c r="DE8" s="19"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>517.7655387417318</v>
       </c>
       <c r="C9" s="19">
         <v>567.27907698800311</v>
       </c>
       <c r="D9" s="19">
         <v>584.08689814257957</v>
       </c>
       <c r="E9" s="19">
         <v>548.65106920404367</v>
       </c>
       <c r="F9" s="19">
         <v>637.3148709461957</v>
       </c>
       <c r="G9" s="19">
         <v>920.61948626311789</v>
@@ -21188,51 +21187,53 @@
       </c>
       <c r="CT9" s="35">
         <v>1347.6</v>
       </c>
       <c r="CU9" s="35">
         <v>2008</v>
       </c>
       <c r="CV9" s="35">
         <v>1893.6</v>
       </c>
       <c r="CW9" s="35">
         <v>1359.3</v>
       </c>
       <c r="CX9" s="35">
         <v>1357.6</v>
       </c>
       <c r="CY9" s="35">
         <v>2704.9</v>
       </c>
       <c r="CZ9" s="35">
         <v>3043.4</v>
       </c>
       <c r="DA9" s="35">
         <v>2068.94</v>
       </c>
-      <c r="DB9" s="35"/>
+      <c r="DB9" s="35">
+        <v>10890.9</v>
+      </c>
       <c r="DC9" s="35"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C10" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D10" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E10" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F10" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G10" s="19">
         <v>706.67423892363468</v>
@@ -21509,51 +21510,53 @@
       </c>
       <c r="CT10" s="35">
         <v>554.4</v>
       </c>
       <c r="CU10" s="35">
         <v>764.1</v>
       </c>
       <c r="CV10" s="35">
         <v>539</v>
       </c>
       <c r="CW10" s="35">
         <v>1434</v>
       </c>
       <c r="CX10" s="35">
         <v>1130.8</v>
       </c>
       <c r="CY10" s="35">
         <v>1250.3</v>
       </c>
       <c r="CZ10" s="35">
         <v>2354.8000000000002</v>
       </c>
       <c r="DA10" s="35">
         <v>2941.32</v>
       </c>
-      <c r="DB10" s="35"/>
+      <c r="DB10" s="35">
+        <v>13290.5</v>
+      </c>
       <c r="DC10" s="35"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>548.59467764545275</v>
       </c>
       <c r="C11" s="19">
         <v>419.16464222342074</v>
       </c>
       <c r="D11" s="19">
         <v>620.53598077563208</v>
       </c>
       <c r="E11" s="19">
         <v>687.86767765519369</v>
       </c>
       <c r="F11" s="19">
         <v>957.92294253333341</v>
       </c>
       <c r="G11" s="19">
         <v>1508.0931932402466</v>
@@ -21830,51 +21833,53 @@
       </c>
       <c r="CT11" s="35">
         <v>1219.0999999999999</v>
       </c>
       <c r="CU11" s="35">
         <v>795</v>
       </c>
       <c r="CV11" s="35">
         <v>1055.9000000000001</v>
       </c>
       <c r="CW11" s="35">
         <v>1176.9000000000001</v>
       </c>
       <c r="CX11" s="35">
         <v>1497.5</v>
       </c>
       <c r="CY11" s="35">
         <v>2490.3000000000002</v>
       </c>
       <c r="CZ11" s="35">
         <v>2428.1999999999998</v>
       </c>
       <c r="DA11" s="35">
         <v>2504.96</v>
       </c>
-      <c r="DB11" s="35"/>
+      <c r="DB11" s="35">
+        <v>3520.8</v>
+      </c>
       <c r="DC11" s="35"/>
       <c r="DD11" s="19"/>
       <c r="DE11" s="19"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C12" s="20">
         <v>364.71631991507832</v>
       </c>
       <c r="D12" s="19">
         <v>506.87214869670987</v>
       </c>
       <c r="E12" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F12" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G12" s="19">
         <v>1095.0744871625643</v>
@@ -22151,51 +22156,53 @@
       </c>
       <c r="CT12" s="35">
         <v>841.1</v>
       </c>
       <c r="CU12" s="35">
         <v>518.9</v>
       </c>
       <c r="CV12" s="35">
         <v>678.7</v>
       </c>
       <c r="CW12" s="35">
         <v>845.6</v>
       </c>
       <c r="CX12" s="35">
         <v>702.7</v>
       </c>
       <c r="CY12" s="35">
         <v>1423.2</v>
       </c>
       <c r="CZ12" s="35">
         <v>1190.4000000000001</v>
       </c>
       <c r="DA12" s="35">
         <v>2748.97</v>
       </c>
-      <c r="DB12" s="35"/>
+      <c r="DB12" s="35">
+        <v>15567.3</v>
+      </c>
       <c r="DC12" s="35"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C13" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D13" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E13" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F13" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G13" s="19">
         <v>791.46017199638686</v>
@@ -22472,51 +22479,53 @@
       </c>
       <c r="CT13" s="35">
         <v>828.2</v>
       </c>
       <c r="CU13" s="35">
         <v>1099.8</v>
       </c>
       <c r="CV13" s="35">
         <v>1107.5</v>
       </c>
       <c r="CW13" s="35">
         <v>1449.4</v>
       </c>
       <c r="CX13" s="35">
         <v>1292.3</v>
       </c>
       <c r="CY13" s="35">
         <v>2019.4</v>
       </c>
       <c r="CZ13" s="35">
         <v>4880</v>
       </c>
       <c r="DA13" s="35">
         <v>8526.8799999999992</v>
       </c>
-      <c r="DB13" s="35"/>
+      <c r="DB13" s="35">
+        <v>17945.599999999999</v>
+      </c>
       <c r="DC13" s="35"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="17">
         <v>455.64254713863824</v>
       </c>
       <c r="C14" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D14" s="17">
         <v>571.22490369416789</v>
       </c>
       <c r="E14" s="17">
         <v>656.91081544350345</v>
       </c>
       <c r="F14" s="17">
         <v>800.10170609363126</v>
       </c>
       <c r="G14" s="17">
         <v>1078.6840140575177</v>
@@ -22793,51 +22802,53 @@
       </c>
       <c r="CT14" s="35">
         <v>588.1</v>
       </c>
       <c r="CU14" s="35">
         <v>740.1</v>
       </c>
       <c r="CV14" s="35">
         <v>628.20000000000005</v>
       </c>
       <c r="CW14" s="35">
         <v>936.5</v>
       </c>
       <c r="CX14" s="35">
         <v>997.9</v>
       </c>
       <c r="CY14" s="35">
         <v>2921.1</v>
       </c>
       <c r="CZ14" s="35">
         <v>1605.4</v>
       </c>
       <c r="DA14" s="35">
         <v>3094.89</v>
       </c>
-      <c r="DB14" s="35"/>
+      <c r="DB14" s="35">
+        <v>18147.599999999999</v>
+      </c>
       <c r="DC14" s="35"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C15" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D15" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E15" s="19">
         <v>353.06849866909687</v>
       </c>
       <c r="F15" s="18">
         <v>568.46432128051777</v>
       </c>
       <c r="G15" s="19">
         <v>854.7193624093361</v>
@@ -23114,51 +23125,53 @@
       </c>
       <c r="CT15" s="35">
         <v>489.2</v>
       </c>
       <c r="CU15" s="35">
         <v>888.9</v>
       </c>
       <c r="CV15" s="35">
         <v>870.5</v>
       </c>
       <c r="CW15" s="35">
         <v>449.4</v>
       </c>
       <c r="CX15" s="35">
         <v>680.2</v>
       </c>
       <c r="CY15" s="35">
         <v>1058.3</v>
       </c>
       <c r="CZ15" s="35">
         <v>2867.5</v>
       </c>
       <c r="DA15" s="35">
         <v>5173.0200000000004</v>
       </c>
-      <c r="DB15" s="35"/>
+      <c r="DB15" s="35">
+        <v>8133.9</v>
+      </c>
       <c r="DC15" s="35"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C16" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D16" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E16" s="19">
         <v>341.16513842834092</v>
       </c>
       <c r="F16" s="18">
         <v>858.4723810851084</v>
       </c>
       <c r="G16" s="19">
         <v>1003.6296805078927</v>
@@ -23435,51 +23448,53 @@
       </c>
       <c r="CT16" s="35">
         <v>408.7</v>
       </c>
       <c r="CU16" s="35">
         <v>764.3</v>
       </c>
       <c r="CV16" s="35">
         <v>1236.7</v>
       </c>
       <c r="CW16" s="35">
         <v>1965.3</v>
       </c>
       <c r="CX16" s="35">
         <v>1156</v>
       </c>
       <c r="CY16" s="35">
         <v>2537.6</v>
       </c>
       <c r="CZ16" s="35">
         <v>1019.9</v>
       </c>
       <c r="DA16" s="35">
         <v>1375.95</v>
       </c>
-      <c r="DB16" s="35"/>
+      <c r="DB16" s="35">
+        <v>4133.3</v>
+      </c>
       <c r="DC16" s="35"/>
       <c r="DD16" s="19"/>
       <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C17" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D17" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E17" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F17" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G17" s="19">
         <v>1721.8364265297923</v>
@@ -23756,51 +23771,53 @@
       </c>
       <c r="CT17" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU17" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV17" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW17" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX17" s="35">
         <v>3905.8</v>
       </c>
       <c r="CY17" s="35">
         <v>4312</v>
       </c>
       <c r="CZ17" s="35">
         <v>6475.9</v>
       </c>
       <c r="DA17" s="35">
         <v>7009.63</v>
       </c>
-      <c r="DB17" s="35"/>
+      <c r="DB17" s="35">
+        <v>33306.800000000003</v>
+      </c>
       <c r="DC17" s="35"/>
       <c r="DD17" s="19"/>
       <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="20">
         <v>306.47667110428335</v>
       </c>
       <c r="C18" s="20">
         <v>448.97067982242066</v>
       </c>
       <c r="D18" s="19">
         <v>411.33824253947893</v>
       </c>
       <c r="E18" s="19">
         <v>425.51611516802927</v>
       </c>
       <c r="F18" s="18">
         <v>511.1711041593565</v>
       </c>
       <c r="G18" s="19">
         <v>880.56562957138431</v>
@@ -24077,51 +24094,53 @@
       </c>
       <c r="CT18" s="35">
         <v>493.4</v>
       </c>
       <c r="CU18" s="35">
         <v>693.3</v>
       </c>
       <c r="CV18" s="35">
         <v>613.9</v>
       </c>
       <c r="CW18" s="35">
         <v>699.7</v>
       </c>
       <c r="CX18" s="35">
         <v>643.4</v>
       </c>
       <c r="CY18" s="35">
         <v>1401.8</v>
       </c>
       <c r="CZ18" s="35">
         <v>1700.9</v>
       </c>
       <c r="DA18" s="35">
         <v>3508.01</v>
       </c>
-      <c r="DB18" s="35"/>
+      <c r="DB18" s="35">
+        <v>12892.5</v>
+      </c>
       <c r="DC18" s="35"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="19">
         <v>755.37510351411277</v>
       </c>
       <c r="C19" s="19">
         <v>751.57853891198124</v>
       </c>
       <c r="D19" s="19">
         <v>728.86472084844024</v>
       </c>
       <c r="E19" s="19">
         <v>620.13448764131374</v>
       </c>
       <c r="F19" s="19">
         <v>1039.3953359753968</v>
       </c>
       <c r="G19" s="21">
         <v>1363.7466729018192</v>
@@ -24398,102 +24417,104 @@
       </c>
       <c r="CT19" s="35">
         <v>977.1</v>
       </c>
       <c r="CU19" s="35">
         <v>1141.3</v>
       </c>
       <c r="CV19" s="35">
         <v>1291.2</v>
       </c>
       <c r="CW19" s="35">
         <v>1224.2</v>
       </c>
       <c r="CX19" s="35">
         <v>1629.8</v>
       </c>
       <c r="CY19" s="35">
         <v>3024.1</v>
       </c>
       <c r="CZ19" s="35">
         <v>2332.1</v>
       </c>
       <c r="DA19" s="35">
         <v>4030.34</v>
       </c>
-      <c r="DB19" s="35"/>
+      <c r="DB19" s="35">
+        <v>11917.9</v>
+      </c>
       <c r="DC19" s="35"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
     </row>
     <row r="20" spans="1:109" ht="21" customHeight="1">
-      <c r="A20" s="61" t="s">
+      <c r="A20" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="61"/>
-[...10 lines deleted...]
-      <c r="M20" s="61"/>
+      <c r="B20" s="64"/>
+      <c r="C20" s="64"/>
+      <c r="D20" s="64"/>
+      <c r="E20" s="64"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="64"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="64"/>
+      <c r="M20" s="64"/>
     </row>
     <row r="21" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="58" t="s">
+      <c r="K21" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="L21" s="58"/>
-      <c r="M21" s="58"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="58" t="s">
+      <c r="W21" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="X21" s="58"/>
-      <c r="Y21" s="58"/>
+      <c r="X21" s="59"/>
+      <c r="Y21" s="59"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
@@ -24507,215 +24528,215 @@
       <c r="BF21" s="3"/>
       <c r="BG21" s="3"/>
       <c r="BH21" s="3"/>
       <c r="BI21" s="3"/>
       <c r="BJ21" s="3"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
       <c r="BT21" s="3"/>
       <c r="BU21" s="3"/>
       <c r="BV21" s="3"/>
       <c r="BW21" s="3"/>
       <c r="BX21" s="3"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
       <c r="CA21" s="3"/>
       <c r="CB21" s="3"/>
       <c r="CC21" s="3"/>
       <c r="CD21" s="3"/>
-      <c r="CE21" s="58" t="s">
+      <c r="CE21" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="CF21" s="58"/>
-      <c r="CG21" s="58"/>
+      <c r="CF21" s="59"/>
+      <c r="CG21" s="59"/>
       <c r="CH21" s="3"/>
       <c r="CI21" s="3"/>
       <c r="CJ21" s="3"/>
       <c r="CK21" s="3"/>
       <c r="CL21" s="3"/>
       <c r="CM21" s="3"/>
       <c r="CN21" s="3"/>
       <c r="CO21" s="3"/>
       <c r="CP21" s="3"/>
       <c r="CQ21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR21" s="3"/>
       <c r="CS21" s="3"/>
       <c r="CT21" s="3"/>
       <c r="CU21" s="3"/>
       <c r="CV21" s="3"/>
       <c r="CW21" s="3"/>
       <c r="CX21" s="3"/>
       <c r="CY21" s="3"/>
       <c r="CZ21" s="3"/>
       <c r="DA21" s="3"/>
       <c r="DB21" s="5"/>
-      <c r="DC21" s="58" t="s">
+      <c r="DC21" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="DD21" s="58"/>
-      <c r="DE21" s="58"/>
+      <c r="DD21" s="59"/>
+      <c r="DE21" s="59"/>
     </row>
     <row r="22" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A22" s="59"/>
-      <c r="B22" s="55" t="s">
+      <c r="A22" s="61"/>
+      <c r="B22" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="56"/>
-[...10 lines deleted...]
-      <c r="N22" s="55" t="s">
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="O22" s="56"/>
-[...10 lines deleted...]
-      <c r="Z22" s="55" t="s">
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="58"/>
+      <c r="Z22" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AA22" s="56"/>
-[...10 lines deleted...]
-      <c r="AL22" s="55" t="s">
+      <c r="AA22" s="57"/>
+      <c r="AB22" s="57"/>
+      <c r="AC22" s="57"/>
+      <c r="AD22" s="57"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="57"/>
+      <c r="AG22" s="57"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="57"/>
+      <c r="AJ22" s="57"/>
+      <c r="AK22" s="58"/>
+      <c r="AL22" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="AM22" s="56"/>
-[...10 lines deleted...]
-      <c r="AX22" s="55" t="s">
+      <c r="AM22" s="57"/>
+      <c r="AN22" s="57"/>
+      <c r="AO22" s="57"/>
+      <c r="AP22" s="57"/>
+      <c r="AQ22" s="57"/>
+      <c r="AR22" s="57"/>
+      <c r="AS22" s="57"/>
+      <c r="AT22" s="57"/>
+      <c r="AU22" s="57"/>
+      <c r="AV22" s="57"/>
+      <c r="AW22" s="58"/>
+      <c r="AX22" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AY22" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ22" s="55">
+      <c r="AY22" s="57"/>
+      <c r="AZ22" s="57"/>
+      <c r="BA22" s="57"/>
+      <c r="BB22" s="57"/>
+      <c r="BC22" s="57"/>
+      <c r="BD22" s="57"/>
+      <c r="BE22" s="57"/>
+      <c r="BF22" s="57"/>
+      <c r="BG22" s="57"/>
+      <c r="BH22" s="57"/>
+      <c r="BI22" s="58"/>
+      <c r="BJ22" s="56">
         <v>2023</v>
       </c>
-      <c r="BK22" s="56"/>
-[...10 lines deleted...]
-      <c r="BV22" s="55" t="s">
+      <c r="BK22" s="57"/>
+      <c r="BL22" s="57"/>
+      <c r="BM22" s="57"/>
+      <c r="BN22" s="57"/>
+      <c r="BO22" s="57"/>
+      <c r="BP22" s="57"/>
+      <c r="BQ22" s="57"/>
+      <c r="BR22" s="57"/>
+      <c r="BS22" s="57"/>
+      <c r="BT22" s="57"/>
+      <c r="BU22" s="57"/>
+      <c r="BV22" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BW22" s="56"/>
-[...10 lines deleted...]
-      <c r="CH22" s="55" t="s">
+      <c r="BW22" s="57"/>
+      <c r="BX22" s="57"/>
+      <c r="BY22" s="57"/>
+      <c r="BZ22" s="57"/>
+      <c r="CA22" s="57"/>
+      <c r="CB22" s="57"/>
+      <c r="CC22" s="57"/>
+      <c r="CD22" s="57"/>
+      <c r="CE22" s="57"/>
+      <c r="CF22" s="57"/>
+      <c r="CG22" s="58"/>
+      <c r="CH22" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="CI22" s="56"/>
-[...10 lines deleted...]
-      <c r="CT22" s="55" t="s">
+      <c r="CI22" s="57"/>
+      <c r="CJ22" s="57"/>
+      <c r="CK22" s="57"/>
+      <c r="CL22" s="57"/>
+      <c r="CM22" s="57"/>
+      <c r="CN22" s="57"/>
+      <c r="CO22" s="57"/>
+      <c r="CP22" s="57"/>
+      <c r="CQ22" s="57"/>
+      <c r="CR22" s="57"/>
+      <c r="CS22" s="58"/>
+      <c r="CT22" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="CU22" s="56"/>
-[...9 lines deleted...]
-      <c r="DE22" s="57"/>
+      <c r="CU22" s="57"/>
+      <c r="CV22" s="57"/>
+      <c r="CW22" s="57"/>
+      <c r="CX22" s="57"/>
+      <c r="CY22" s="57"/>
+      <c r="CZ22" s="57"/>
+      <c r="DA22" s="57"/>
+      <c r="DB22" s="57"/>
+      <c r="DC22" s="57"/>
+      <c r="DD22" s="57"/>
+      <c r="DE22" s="58"/>
     </row>
     <row r="23" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A23" s="60"/>
+      <c r="A23" s="62"/>
       <c r="B23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J23" s="7" t="s">
@@ -25313,51 +25334,53 @@
       </c>
       <c r="CT24" s="34">
         <v>13023.7</v>
       </c>
       <c r="CU24" s="34">
         <v>14764.7</v>
       </c>
       <c r="CV24" s="34">
         <v>16495.400000000001</v>
       </c>
       <c r="CW24" s="34">
         <v>18311.099999999999</v>
       </c>
       <c r="CX24" s="34">
         <v>17981.2</v>
       </c>
       <c r="CY24" s="34">
         <v>28274.3</v>
       </c>
       <c r="CZ24" s="34">
         <v>34536.1</v>
       </c>
       <c r="DA24" s="15">
         <v>50336.1</v>
       </c>
-      <c r="DB24" s="15"/>
+      <c r="DB24" s="15">
+        <v>182821.9</v>
+      </c>
       <c r="DC24" s="15"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="17">
         <v>201.53787416789098</v>
       </c>
       <c r="C25" s="17">
         <v>252.10630535886907</v>
       </c>
       <c r="D25" s="17">
         <v>235.58461544566399</v>
       </c>
       <c r="E25" s="17">
         <v>285.44123481743236</v>
       </c>
       <c r="F25" s="17">
         <v>366.97076632473966</v>
       </c>
       <c r="G25" s="17">
         <v>350.10615240460987</v>
@@ -25634,51 +25657,53 @@
       </c>
       <c r="CT25" s="35">
         <v>757.4</v>
       </c>
       <c r="CU25" s="35">
         <v>713.7</v>
       </c>
       <c r="CV25" s="35">
         <v>1344.7</v>
       </c>
       <c r="CW25" s="35">
         <v>1092.2</v>
       </c>
       <c r="CX25" s="35">
         <v>939.4</v>
       </c>
       <c r="CY25" s="35">
         <v>804.3</v>
       </c>
       <c r="CZ25" s="35">
         <v>1430.1</v>
       </c>
       <c r="DA25" s="35">
         <v>2248.6999999999998</v>
       </c>
-      <c r="DB25" s="35"/>
+      <c r="DB25" s="35">
+        <v>8837.2999999999993</v>
+      </c>
       <c r="DC25" s="35"/>
       <c r="DD25" s="19"/>
       <c r="DE25" s="19"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="19">
         <v>543.21685962743254</v>
       </c>
       <c r="C26" s="19">
         <v>584.09891107499777</v>
       </c>
       <c r="D26" s="19">
         <v>761.64473050272954</v>
       </c>
       <c r="E26" s="19">
         <v>753.36986089500874</v>
       </c>
       <c r="F26" s="19">
         <v>788.09782040290975</v>
       </c>
       <c r="G26" s="21">
         <v>806.63506855615378</v>
@@ -25955,51 +25980,53 @@
       </c>
       <c r="CT26" s="35">
         <v>1786.7</v>
       </c>
       <c r="CU26" s="35">
         <v>1851.5</v>
       </c>
       <c r="CV26" s="35">
         <v>2121.1</v>
       </c>
       <c r="CW26" s="35">
         <v>2153.5</v>
       </c>
       <c r="CX26" s="35">
         <v>2235.4</v>
       </c>
       <c r="CY26" s="35">
         <v>2514.8000000000002</v>
       </c>
       <c r="CZ26" s="35">
         <v>3395.4</v>
       </c>
       <c r="DA26" s="35">
         <v>5292.1</v>
       </c>
-      <c r="DB26" s="35"/>
+      <c r="DB26" s="35">
+        <v>24425.1</v>
+      </c>
       <c r="DC26" s="35"/>
       <c r="DD26" s="19"/>
       <c r="DE26" s="19"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="19">
         <v>517.10673874173176</v>
       </c>
       <c r="C27" s="19">
         <v>566.62007698800312</v>
       </c>
       <c r="D27" s="19">
         <v>582.64789814257961</v>
       </c>
       <c r="E27" s="19">
         <v>548.04106920404365</v>
       </c>
       <c r="F27" s="19">
         <v>636.70487094619568</v>
       </c>
       <c r="G27" s="21">
         <v>920.00948626311788</v>
@@ -26276,51 +26303,53 @@
       </c>
       <c r="CT27" s="35">
         <v>1342.4</v>
       </c>
       <c r="CU27" s="35">
         <v>2002.8</v>
       </c>
       <c r="CV27" s="35">
         <v>1888.5</v>
       </c>
       <c r="CW27" s="35">
         <v>1328</v>
       </c>
       <c r="CX27" s="35">
         <v>1345.9</v>
       </c>
       <c r="CY27" s="35">
         <v>2693.2</v>
       </c>
       <c r="CZ27" s="35">
         <v>3031.7</v>
       </c>
       <c r="DA27" s="35">
         <v>2057.1999999999998</v>
       </c>
-      <c r="DB27" s="35"/>
+      <c r="DB27" s="35">
+        <v>10879.2</v>
+      </c>
       <c r="DC27" s="35"/>
       <c r="DD27" s="19"/>
       <c r="DE27" s="19"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="19">
         <v>308.40933908924279</v>
       </c>
       <c r="C28" s="19">
         <v>422.97899001472905</v>
       </c>
       <c r="D28" s="19">
         <v>361.53583498876583</v>
       </c>
       <c r="E28" s="19">
         <v>781.96649970233932</v>
       </c>
       <c r="F28" s="19">
         <v>816.54001148884072</v>
       </c>
       <c r="G28" s="21">
         <v>706.67423892363468</v>
@@ -26597,51 +26626,53 @@
       </c>
       <c r="CT28" s="35">
         <v>543.4</v>
       </c>
       <c r="CU28" s="35">
         <v>753.1</v>
       </c>
       <c r="CV28" s="35">
         <v>528</v>
       </c>
       <c r="CW28" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX28" s="35">
         <v>1130.5</v>
       </c>
       <c r="CY28" s="35">
         <v>1250</v>
       </c>
       <c r="CZ28" s="35">
         <v>2354.5</v>
       </c>
       <c r="DA28" s="35">
         <v>2941</v>
       </c>
-      <c r="DB28" s="35"/>
+      <c r="DB28" s="35">
+        <v>13290.2</v>
+      </c>
       <c r="DC28" s="35"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="19">
         <v>539.42437764545275</v>
       </c>
       <c r="C29" s="19">
         <v>415.89364222342073</v>
       </c>
       <c r="D29" s="19">
         <v>615.99798077563207</v>
       </c>
       <c r="E29" s="19">
         <v>675.0256776551937</v>
       </c>
       <c r="F29" s="19">
         <v>945.33894253333347</v>
       </c>
       <c r="G29" s="21">
         <v>1496.2541932402464</v>
@@ -26918,51 +26949,53 @@
       </c>
       <c r="CT29" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU29" s="35">
         <v>776.8</v>
       </c>
       <c r="CV29" s="35">
         <v>981.1</v>
       </c>
       <c r="CW29" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX29" s="35">
         <v>1460.1</v>
       </c>
       <c r="CY29" s="35">
         <v>2452.9</v>
       </c>
       <c r="CZ29" s="35">
         <v>2390.8000000000002</v>
       </c>
       <c r="DA29" s="35">
         <v>2467.6</v>
       </c>
-      <c r="DB29" s="35"/>
+      <c r="DB29" s="35">
+        <v>3483.4</v>
+      </c>
       <c r="DC29" s="35"/>
       <c r="DD29" s="19"/>
       <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C30" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D30" s="19">
         <v>512.06114869670989</v>
       </c>
       <c r="E30" s="19">
         <v>634.31254384093734</v>
       </c>
       <c r="F30" s="18">
         <v>618.62874483119526</v>
       </c>
       <c r="G30" s="21">
         <v>1095.0744871625643</v>
@@ -27239,51 +27272,53 @@
       </c>
       <c r="CT30" s="35">
         <v>838.3</v>
       </c>
       <c r="CU30" s="35">
         <v>516.1</v>
       </c>
       <c r="CV30" s="35">
         <v>673.1</v>
       </c>
       <c r="CW30" s="35">
         <v>841.8</v>
       </c>
       <c r="CX30" s="35">
         <v>699</v>
       </c>
       <c r="CY30" s="35">
         <v>1419.4</v>
       </c>
       <c r="CZ30" s="35">
         <v>1186.5999999999999</v>
       </c>
       <c r="DA30" s="35">
         <v>2745.2</v>
       </c>
-      <c r="DB30" s="35"/>
+      <c r="DB30" s="35">
+        <v>15563.6</v>
+      </c>
       <c r="DC30" s="35"/>
       <c r="DD30" s="19"/>
       <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C31" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D31" s="19">
         <v>596.95059105928942</v>
       </c>
       <c r="E31" s="19">
         <v>736.67321629372498</v>
       </c>
       <c r="F31" s="18">
         <v>680.40097396184365</v>
       </c>
       <c r="G31" s="21">
         <v>791.46017199638686</v>
@@ -27560,51 +27595,53 @@
       </c>
       <c r="CT31" s="35">
         <v>828</v>
       </c>
       <c r="CU31" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV31" s="35">
         <v>1107</v>
       </c>
       <c r="CW31" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX31" s="35">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY31" s="35">
         <v>2019</v>
       </c>
       <c r="CZ31" s="35">
         <v>4879.6000000000004</v>
       </c>
       <c r="DA31" s="35">
         <v>8526.4</v>
       </c>
-      <c r="DB31" s="35"/>
+      <c r="DB31" s="35">
+        <v>17945.2</v>
+      </c>
       <c r="DC31" s="35"/>
       <c r="DD31" s="19"/>
       <c r="DE31" s="19"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C32" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D32" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E32" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F32" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G32" s="17">
         <v>1077.3870140575177</v>
@@ -27881,51 +27918,53 @@
       </c>
       <c r="CT32" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU32" s="35">
         <v>734.7</v>
       </c>
       <c r="CV32" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW32" s="35">
         <v>943</v>
       </c>
       <c r="CX32" s="35">
         <v>994.8</v>
       </c>
       <c r="CY32" s="35">
         <v>2918</v>
       </c>
       <c r="CZ32" s="35">
         <v>1602.3</v>
       </c>
       <c r="DA32" s="35">
         <v>3091.8</v>
       </c>
-      <c r="DB32" s="35"/>
+      <c r="DB32" s="35">
+        <v>18144.5</v>
+      </c>
       <c r="DC32" s="35"/>
       <c r="DD32" s="19"/>
       <c r="DE32" s="19"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C33" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D33" s="19">
         <v>684.38291789818766</v>
       </c>
       <c r="E33" s="19">
         <v>345.00049866909688</v>
       </c>
       <c r="F33" s="18">
         <v>561.20232128051782</v>
       </c>
       <c r="G33" s="21">
         <v>849.44136240933608</v>
@@ -28202,51 +28241,53 @@
       </c>
       <c r="CT33" s="35">
         <v>458.9</v>
       </c>
       <c r="CU33" s="35">
         <v>858.6</v>
       </c>
       <c r="CV33" s="35">
         <v>840.2</v>
       </c>
       <c r="CW33" s="35">
         <v>526.1</v>
       </c>
       <c r="CX33" s="35">
         <v>676.7</v>
       </c>
       <c r="CY33" s="35">
         <v>1054.8</v>
       </c>
       <c r="CZ33" s="35">
         <v>2864</v>
       </c>
       <c r="DA33" s="35">
         <v>5169.5</v>
       </c>
-      <c r="DB33" s="35"/>
+      <c r="DB33" s="35">
+        <v>8130.4</v>
+      </c>
       <c r="DC33" s="35"/>
       <c r="DD33" s="19"/>
       <c r="DE33" s="19"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C34" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D34" s="19">
         <v>688.82445760853977</v>
       </c>
       <c r="E34" s="19">
         <v>340.78113842834091</v>
       </c>
       <c r="F34" s="18">
         <v>858.54338108510842</v>
       </c>
       <c r="G34" s="21">
         <v>1003.6296805078927</v>
@@ -28523,51 +28564,53 @@
       </c>
       <c r="CT34" s="35">
         <v>408.3</v>
       </c>
       <c r="CU34" s="35">
         <v>763.9</v>
       </c>
       <c r="CV34" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW34" s="35">
         <v>1898</v>
       </c>
       <c r="CX34" s="35">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY34" s="35">
         <v>2520.5</v>
       </c>
       <c r="CZ34" s="35">
         <v>1002.7</v>
       </c>
       <c r="DA34" s="35">
         <v>1358.8</v>
       </c>
-      <c r="DB34" s="35"/>
+      <c r="DB34" s="35">
+        <v>4116.2</v>
+      </c>
       <c r="DC34" s="35"/>
       <c r="DD34" s="19"/>
       <c r="DE34" s="19"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C35" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D35" s="19">
         <v>1517.7906142168663</v>
       </c>
       <c r="E35" s="19">
         <v>1653.8241868218543</v>
       </c>
       <c r="F35" s="18">
         <v>1684.5268759335104</v>
       </c>
       <c r="G35" s="21">
         <v>1721.8364265297923</v>
@@ -28844,51 +28887,53 @@
       </c>
       <c r="CT35" s="35">
         <v>2880.5</v>
       </c>
       <c r="CU35" s="35">
         <v>2933.7</v>
       </c>
       <c r="CV35" s="35">
         <v>3405.4</v>
       </c>
       <c r="CW35" s="35">
         <v>3689.2</v>
       </c>
       <c r="CX35" s="35">
         <v>3905.8</v>
       </c>
       <c r="CY35" s="35">
         <v>4312</v>
       </c>
       <c r="CZ35" s="35">
         <v>6475.9</v>
       </c>
       <c r="DA35" s="35">
         <v>7009.6</v>
       </c>
-      <c r="DB35" s="35"/>
+      <c r="DB35" s="35">
+        <v>33306.800000000003</v>
+      </c>
       <c r="DC35" s="35"/>
       <c r="DD35" s="19"/>
       <c r="DE35" s="19"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="19">
         <v>306.39295443728338</v>
       </c>
       <c r="C36" s="19">
         <v>448.87767982242065</v>
       </c>
       <c r="D36" s="19">
         <v>411.31224253947892</v>
       </c>
       <c r="E36" s="19">
         <v>425.50111516802929</v>
       </c>
       <c r="F36" s="19">
         <v>511.15610415935652</v>
       </c>
       <c r="G36" s="21">
         <v>880.55062957138432</v>
@@ -29165,51 +29210,53 @@
       </c>
       <c r="CT36" s="35">
         <v>484.3</v>
       </c>
       <c r="CU36" s="35">
         <v>684.2</v>
       </c>
       <c r="CV36" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW36" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX36" s="35">
         <v>619</v>
       </c>
       <c r="CY36" s="35">
         <v>1377.3</v>
       </c>
       <c r="CZ36" s="35">
         <v>1676.5</v>
       </c>
       <c r="DA36" s="35">
         <v>3483.5</v>
       </c>
-      <c r="DB36" s="35"/>
+      <c r="DB36" s="35">
+        <v>12868</v>
+      </c>
       <c r="DC36" s="35"/>
       <c r="DD36" s="19"/>
       <c r="DE36" s="19"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C37" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D37" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E37" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F37" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G37" s="21">
         <v>1340.4516729018192</v>
@@ -29486,102 +29533,104 @@
       </c>
       <c r="CT37" s="35">
         <v>911.8</v>
       </c>
       <c r="CU37" s="35">
         <v>1076</v>
       </c>
       <c r="CV37" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW37" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX37" s="35">
         <v>1543.9</v>
       </c>
       <c r="CY37" s="35">
         <v>2938.2</v>
       </c>
       <c r="CZ37" s="35">
         <v>2246.1999999999998</v>
       </c>
       <c r="DA37" s="35">
         <v>3944.4</v>
       </c>
-      <c r="DB37" s="35"/>
+      <c r="DB37" s="35">
+        <v>11832</v>
+      </c>
       <c r="DC37" s="35"/>
       <c r="DD37" s="19"/>
       <c r="DE37" s="19"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="62" t="s">
+      <c r="A40" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="B40" s="62"/>
-[...10 lines deleted...]
-      <c r="M40" s="62"/>
+      <c r="B40" s="60"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="60"/>
+      <c r="F40" s="60"/>
+      <c r="G40" s="60"/>
+      <c r="H40" s="60"/>
+      <c r="I40" s="60"/>
+      <c r="J40" s="60"/>
+      <c r="K40" s="60"/>
+      <c r="L40" s="60"/>
+      <c r="M40" s="60"/>
     </row>
     <row r="41" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="58" t="s">
+      <c r="K41" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="L41" s="58"/>
-      <c r="M41" s="58"/>
+      <c r="L41" s="59"/>
+      <c r="M41" s="59"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="58" t="s">
+      <c r="W41" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="X41" s="58"/>
-      <c r="Y41" s="58"/>
+      <c r="X41" s="59"/>
+      <c r="Y41" s="59"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="3"/>
       <c r="AX41" s="3"/>
@@ -29595,215 +29644,215 @@
       <c r="BF41" s="3"/>
       <c r="BG41" s="3"/>
       <c r="BH41" s="3"/>
       <c r="BI41" s="3"/>
       <c r="BJ41" s="3"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
       <c r="BN41" s="3"/>
       <c r="BO41" s="3"/>
       <c r="BP41" s="3"/>
       <c r="BQ41" s="3"/>
       <c r="BR41" s="3"/>
       <c r="BS41" s="3"/>
       <c r="BT41" s="3"/>
       <c r="BU41" s="3"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
-      <c r="CE41" s="58" t="s">
+      <c r="CE41" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="CF41" s="58"/>
-      <c r="CG41" s="58"/>
+      <c r="CF41" s="59"/>
+      <c r="CG41" s="59"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
       <c r="CK41" s="3"/>
       <c r="CL41" s="3"/>
       <c r="CM41" s="3"/>
       <c r="CN41" s="3"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
       <c r="DA41" s="3"/>
       <c r="DB41" s="5"/>
-      <c r="DC41" s="58" t="s">
+      <c r="DC41" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="DD41" s="58"/>
-      <c r="DE41" s="58"/>
+      <c r="DD41" s="59"/>
+      <c r="DE41" s="59"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="59"/>
-      <c r="B42" s="55" t="s">
+      <c r="A42" s="61"/>
+      <c r="B42" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C42" s="56"/>
-[...10 lines deleted...]
-      <c r="N42" s="55" t="s">
+      <c r="C42" s="57"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="57"/>
+      <c r="F42" s="57"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="57"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="57"/>
+      <c r="K42" s="57"/>
+      <c r="L42" s="57"/>
+      <c r="M42" s="58"/>
+      <c r="N42" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="O42" s="56"/>
-[...10 lines deleted...]
-      <c r="Z42" s="55" t="s">
+      <c r="O42" s="57"/>
+      <c r="P42" s="57"/>
+      <c r="Q42" s="57"/>
+      <c r="R42" s="57"/>
+      <c r="S42" s="57"/>
+      <c r="T42" s="57"/>
+      <c r="U42" s="57"/>
+      <c r="V42" s="57"/>
+      <c r="W42" s="57"/>
+      <c r="X42" s="57"/>
+      <c r="Y42" s="58"/>
+      <c r="Z42" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AA42" s="56"/>
-[...10 lines deleted...]
-      <c r="AL42" s="55" t="s">
+      <c r="AA42" s="57"/>
+      <c r="AB42" s="57"/>
+      <c r="AC42" s="57"/>
+      <c r="AD42" s="57"/>
+      <c r="AE42" s="57"/>
+      <c r="AF42" s="57"/>
+      <c r="AG42" s="57"/>
+      <c r="AH42" s="57"/>
+      <c r="AI42" s="57"/>
+      <c r="AJ42" s="57"/>
+      <c r="AK42" s="58"/>
+      <c r="AL42" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="AM42" s="56"/>
-[...10 lines deleted...]
-      <c r="AX42" s="55" t="s">
+      <c r="AM42" s="57"/>
+      <c r="AN42" s="57"/>
+      <c r="AO42" s="57"/>
+      <c r="AP42" s="57"/>
+      <c r="AQ42" s="57"/>
+      <c r="AR42" s="57"/>
+      <c r="AS42" s="57"/>
+      <c r="AT42" s="57"/>
+      <c r="AU42" s="57"/>
+      <c r="AV42" s="57"/>
+      <c r="AW42" s="58"/>
+      <c r="AX42" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AY42" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="55">
+      <c r="AY42" s="57"/>
+      <c r="AZ42" s="57"/>
+      <c r="BA42" s="57"/>
+      <c r="BB42" s="57"/>
+      <c r="BC42" s="57"/>
+      <c r="BD42" s="57"/>
+      <c r="BE42" s="57"/>
+      <c r="BF42" s="57"/>
+      <c r="BG42" s="57"/>
+      <c r="BH42" s="57"/>
+      <c r="BI42" s="58"/>
+      <c r="BJ42" s="56">
         <v>2023</v>
       </c>
-      <c r="BK42" s="56"/>
-[...10 lines deleted...]
-      <c r="BV42" s="55" t="s">
+      <c r="BK42" s="57"/>
+      <c r="BL42" s="57"/>
+      <c r="BM42" s="57"/>
+      <c r="BN42" s="57"/>
+      <c r="BO42" s="57"/>
+      <c r="BP42" s="57"/>
+      <c r="BQ42" s="57"/>
+      <c r="BR42" s="57"/>
+      <c r="BS42" s="57"/>
+      <c r="BT42" s="57"/>
+      <c r="BU42" s="57"/>
+      <c r="BV42" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BW42" s="56"/>
-[...10 lines deleted...]
-      <c r="CH42" s="55" t="s">
+      <c r="BW42" s="57"/>
+      <c r="BX42" s="57"/>
+      <c r="BY42" s="57"/>
+      <c r="BZ42" s="57"/>
+      <c r="CA42" s="57"/>
+      <c r="CB42" s="57"/>
+      <c r="CC42" s="57"/>
+      <c r="CD42" s="57"/>
+      <c r="CE42" s="57"/>
+      <c r="CF42" s="57"/>
+      <c r="CG42" s="58"/>
+      <c r="CH42" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="CI42" s="56"/>
-[...10 lines deleted...]
-      <c r="CT42" s="55" t="s">
+      <c r="CI42" s="57"/>
+      <c r="CJ42" s="57"/>
+      <c r="CK42" s="57"/>
+      <c r="CL42" s="57"/>
+      <c r="CM42" s="57"/>
+      <c r="CN42" s="57"/>
+      <c r="CO42" s="57"/>
+      <c r="CP42" s="57"/>
+      <c r="CQ42" s="57"/>
+      <c r="CR42" s="57"/>
+      <c r="CS42" s="58"/>
+      <c r="CT42" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="CU42" s="56"/>
-[...9 lines deleted...]
-      <c r="DE42" s="57"/>
+      <c r="CU42" s="57"/>
+      <c r="CV42" s="57"/>
+      <c r="CW42" s="57"/>
+      <c r="CX42" s="57"/>
+      <c r="CY42" s="57"/>
+      <c r="CZ42" s="57"/>
+      <c r="DA42" s="57"/>
+      <c r="DB42" s="57"/>
+      <c r="DC42" s="57"/>
+      <c r="DD42" s="57"/>
+      <c r="DE42" s="58"/>
     </row>
     <row r="43" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="60"/>
+      <c r="A43" s="62"/>
       <c r="B43" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J43" s="7" t="s">
@@ -30401,51 +30450,53 @@
       </c>
       <c r="CT44" s="34">
         <v>1047.9000000000001</v>
       </c>
       <c r="CU44" s="34">
         <v>1412</v>
       </c>
       <c r="CV44" s="34">
         <v>1092.2</v>
       </c>
       <c r="CW44" s="34">
         <v>1026.8</v>
       </c>
       <c r="CX44" s="34">
         <v>492</v>
       </c>
       <c r="CY44" s="34">
         <v>724.5</v>
       </c>
       <c r="CZ44" s="34">
         <v>14674.6</v>
       </c>
       <c r="DA44" s="15">
         <v>30882.9</v>
       </c>
-      <c r="DB44" s="15"/>
+      <c r="DB44" s="15">
+        <v>163236.29999999999</v>
+      </c>
       <c r="DC44" s="15"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="C45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="D45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="E45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="F45" s="17">
         <v>23.204153150656001</v>
       </c>
       <c r="G45" s="17">
         <v>23.204153150656001</v>
@@ -30722,51 +30773,53 @@
       </c>
       <c r="CT45" s="35">
         <v>95.2</v>
       </c>
       <c r="CU45" s="35">
         <v>139.9</v>
       </c>
       <c r="CV45" s="35">
         <v>65.400000000000006</v>
       </c>
       <c r="CW45" s="35">
         <v>140.4</v>
       </c>
       <c r="CX45" s="35">
         <v>32.799999999999997</v>
       </c>
       <c r="CY45" s="35">
         <v>56.4</v>
       </c>
       <c r="CZ45" s="35">
         <v>606.29999999999995</v>
       </c>
       <c r="DA45" s="35">
         <v>1116.7</v>
       </c>
-      <c r="DB45" s="35"/>
+      <c r="DB45" s="35">
+        <v>8098</v>
+      </c>
       <c r="DC45" s="35"/>
       <c r="DD45" s="19"/>
       <c r="DE45" s="19"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="C46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="D46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="E46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="F46" s="20">
         <v>11.707953466666666</v>
       </c>
       <c r="G46" s="21">
         <v>11.707953466666666</v>
@@ -31043,51 +31096,53 @@
       </c>
       <c r="CT46" s="35">
         <v>66.900000000000006</v>
       </c>
       <c r="CU46" s="35">
         <v>98.3</v>
       </c>
       <c r="CV46" s="35">
         <v>45.9</v>
       </c>
       <c r="CW46" s="35">
         <v>132.5</v>
       </c>
       <c r="CX46" s="35">
         <v>23</v>
       </c>
       <c r="CY46" s="35">
         <v>39.6</v>
       </c>
       <c r="CZ46" s="35">
         <v>1202.2</v>
       </c>
       <c r="DA46" s="35">
         <v>2762.5</v>
       </c>
-      <c r="DB46" s="35"/>
+      <c r="DB46" s="35">
+        <v>21698.7</v>
+      </c>
       <c r="DC46" s="35"/>
       <c r="DD46" s="19"/>
       <c r="DE46" s="19"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="C47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="D47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="E47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="F47" s="20">
         <v>194.23519233989333</v>
       </c>
       <c r="G47" s="21">
         <v>194.23519233989333</v>
@@ -31364,51 +31419,53 @@
       </c>
       <c r="CT47" s="35">
         <v>881.7</v>
       </c>
       <c r="CU47" s="35">
         <v>1168.5999999999999</v>
       </c>
       <c r="CV47" s="35">
         <v>975.2</v>
       </c>
       <c r="CW47" s="35">
         <v>752.2</v>
       </c>
       <c r="CX47" s="35">
         <v>433.8</v>
       </c>
       <c r="CY47" s="35">
         <v>625.29999999999995</v>
       </c>
       <c r="CZ47" s="35">
         <v>972.4</v>
       </c>
       <c r="DA47" s="35">
         <v>975.6</v>
       </c>
-      <c r="DB47" s="35"/>
+      <c r="DB47" s="35">
+        <v>9760.2000000000007</v>
+      </c>
       <c r="DC47" s="35"/>
       <c r="DD47" s="19"/>
       <c r="DE47" s="19"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="17" t="s">
         <v>16</v>
@@ -31685,51 +31742,53 @@
       </c>
       <c r="CT48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ48" s="35">
         <v>1391</v>
       </c>
       <c r="DA48" s="35">
         <v>1617.5</v>
       </c>
-      <c r="DB48" s="35"/>
+      <c r="DB48" s="35">
+        <v>11859.2</v>
+      </c>
       <c r="DC48" s="35"/>
       <c r="DD48" s="19"/>
       <c r="DE48" s="19"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="17" t="s">
         <v>16</v>
@@ -32006,51 +32065,53 @@
       </c>
       <c r="CT49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ49" s="35">
         <v>656.2</v>
       </c>
       <c r="DA49" s="35">
         <v>663.2</v>
       </c>
-      <c r="DB49" s="35"/>
+      <c r="DB49" s="35">
+        <v>2162.1999999999998</v>
+      </c>
       <c r="DC49" s="35"/>
       <c r="DD49" s="19"/>
       <c r="DE49" s="19"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>16</v>
@@ -32327,51 +32388,53 @@
       </c>
       <c r="CT50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ50" s="35">
         <v>411.6</v>
       </c>
       <c r="DA50" s="35">
         <v>2072.4</v>
       </c>
-      <c r="DB50" s="35"/>
+      <c r="DB50" s="35">
+        <v>14580.6</v>
+      </c>
       <c r="DC50" s="35"/>
       <c r="DD50" s="19"/>
       <c r="DE50" s="19"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>16</v>
@@ -32648,51 +32711,53 @@
       </c>
       <c r="CT51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ51" s="35">
         <v>3360.3</v>
       </c>
       <c r="DA51" s="35">
         <v>6784</v>
       </c>
-      <c r="DB51" s="35"/>
+      <c r="DB51" s="35">
+        <v>16306.9</v>
+      </c>
       <c r="DC51" s="35"/>
       <c r="DD51" s="19"/>
       <c r="DE51" s="19"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>16</v>
@@ -32969,51 +33034,53 @@
       </c>
       <c r="CT52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ52" s="35">
         <v>517.20000000000005</v>
       </c>
       <c r="DA52" s="35">
         <v>1692.6</v>
       </c>
-      <c r="DB52" s="35"/>
+      <c r="DB52" s="35">
+        <v>16948.5</v>
+      </c>
       <c r="DC52" s="35"/>
       <c r="DD52" s="19"/>
       <c r="DE52" s="19"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="17" t="s">
         <v>16</v>
@@ -33290,51 +33357,53 @@
       </c>
       <c r="CT53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY53" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ53" s="35">
         <v>1719.1</v>
       </c>
       <c r="DA53" s="35">
         <v>3976.2</v>
       </c>
-      <c r="DB53" s="35"/>
+      <c r="DB53" s="35">
+        <v>6836.4</v>
+      </c>
       <c r="DC53" s="35"/>
       <c r="DD53" s="19"/>
       <c r="DE53" s="19"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="17" t="s">
         <v>16</v>
@@ -33611,51 +33680,53 @@
       </c>
       <c r="CT54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY54" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ54" s="35">
         <v>528.79999999999995</v>
       </c>
       <c r="DA54" s="35">
         <v>598.5</v>
       </c>
-      <c r="DB54" s="35"/>
+      <c r="DB54" s="35">
+        <v>3283.4</v>
+      </c>
       <c r="DC54" s="35"/>
       <c r="DD54" s="19"/>
       <c r="DE54" s="19"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="17" t="s">
         <v>16</v>
@@ -33932,51 +34003,53 @@
       </c>
       <c r="CT55" s="35">
         <v>4.2</v>
       </c>
       <c r="CU55" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CV55" s="35">
         <v>5.7</v>
       </c>
       <c r="CW55" s="35">
         <v>1.6</v>
       </c>
       <c r="CX55" s="35">
         <v>2.4</v>
       </c>
       <c r="CY55" s="35">
         <v>3.3</v>
       </c>
       <c r="CZ55" s="35">
         <v>1731.6</v>
       </c>
       <c r="DA55" s="35">
         <v>3182.1</v>
       </c>
-      <c r="DB55" s="35"/>
+      <c r="DB55" s="35">
+        <v>29262.400000000001</v>
+      </c>
       <c r="DC55" s="35"/>
       <c r="DD55" s="19"/>
       <c r="DE55" s="19"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="17" t="s">
         <v>16</v>
@@ -34253,51 +34326,53 @@
       </c>
       <c r="CT56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY56" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ56" s="35">
         <v>691.1</v>
       </c>
       <c r="DA56" s="35">
         <v>2892.3</v>
       </c>
-      <c r="DB56" s="35"/>
+      <c r="DB56" s="35">
+        <v>12175.4</v>
+      </c>
       <c r="DC56" s="35"/>
       <c r="DD56" s="19"/>
       <c r="DE56" s="19"/>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="17" t="s">
         <v>16</v>
@@ -34574,102 +34649,104 @@
       </c>
       <c r="CT57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CU57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CV57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CW57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CX57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CY57" s="33" t="s">
         <v>16</v>
       </c>
       <c r="CZ57" s="35">
         <v>886.8</v>
       </c>
       <c r="DA57" s="35">
         <v>2549.4</v>
       </c>
-      <c r="DB57" s="35"/>
+      <c r="DB57" s="35">
+        <v>10264.200000000001</v>
+      </c>
       <c r="DC57" s="35"/>
       <c r="DD57" s="19"/>
       <c r="DE57" s="19"/>
     </row>
     <row r="59" spans="1:109" ht="21" customHeight="1">
-      <c r="A59" s="62" t="s">
+      <c r="A59" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B59" s="62"/>
-[...10 lines deleted...]
-      <c r="M59" s="62"/>
+      <c r="B59" s="60"/>
+      <c r="C59" s="60"/>
+      <c r="D59" s="60"/>
+      <c r="E59" s="60"/>
+      <c r="F59" s="60"/>
+      <c r="G59" s="60"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="60"/>
+      <c r="K59" s="60"/>
+      <c r="L59" s="60"/>
+      <c r="M59" s="60"/>
     </row>
     <row r="60" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
-      <c r="K60" s="58" t="s">
+      <c r="K60" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="L60" s="58"/>
-      <c r="M60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="59"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
-      <c r="W60" s="58" t="s">
+      <c r="W60" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="X60" s="58"/>
-      <c r="Y60" s="58"/>
+      <c r="X60" s="59"/>
+      <c r="Y60" s="59"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
       <c r="AH60" s="3"/>
       <c r="AI60" s="3"/>
       <c r="AJ60" s="3"/>
       <c r="AK60" s="3"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
       <c r="AT60" s="3"/>
       <c r="AU60" s="3"/>
       <c r="AV60" s="3"/>
       <c r="AW60" s="3"/>
       <c r="AX60" s="3"/>
@@ -34683,215 +34760,215 @@
       <c r="BF60" s="3"/>
       <c r="BG60" s="3"/>
       <c r="BH60" s="3"/>
       <c r="BI60" s="3"/>
       <c r="BJ60" s="3"/>
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="3"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CD60" s="3"/>
-      <c r="CE60" s="58" t="s">
+      <c r="CE60" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="CF60" s="58"/>
-      <c r="CG60" s="58"/>
+      <c r="CF60" s="59"/>
+      <c r="CG60" s="59"/>
       <c r="CH60" s="3"/>
       <c r="CI60" s="3"/>
       <c r="CJ60" s="3"/>
       <c r="CK60" s="3"/>
       <c r="CL60" s="3"/>
       <c r="CM60" s="3"/>
       <c r="CN60" s="3"/>
       <c r="CO60" s="3"/>
       <c r="CP60" s="3"/>
       <c r="CQ60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="CR60" s="3"/>
       <c r="CS60" s="3"/>
       <c r="CT60" s="3"/>
       <c r="CU60" s="3"/>
       <c r="CV60" s="3"/>
       <c r="CW60" s="3"/>
       <c r="CX60" s="3"/>
       <c r="CY60" s="3"/>
       <c r="CZ60" s="3"/>
       <c r="DA60" s="3"/>
       <c r="DB60" s="5"/>
-      <c r="DC60" s="58" t="s">
+      <c r="DC60" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="DD60" s="58"/>
-      <c r="DE60" s="58"/>
+      <c r="DD60" s="59"/>
+      <c r="DE60" s="59"/>
     </row>
     <row r="61" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="59"/>
-      <c r="B61" s="55" t="s">
+      <c r="A61" s="61"/>
+      <c r="B61" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C61" s="56"/>
-[...10 lines deleted...]
-      <c r="N61" s="55" t="s">
+      <c r="C61" s="57"/>
+      <c r="D61" s="57"/>
+      <c r="E61" s="57"/>
+      <c r="F61" s="57"/>
+      <c r="G61" s="57"/>
+      <c r="H61" s="57"/>
+      <c r="I61" s="57"/>
+      <c r="J61" s="57"/>
+      <c r="K61" s="57"/>
+      <c r="L61" s="57"/>
+      <c r="M61" s="58"/>
+      <c r="N61" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="O61" s="56"/>
-[...10 lines deleted...]
-      <c r="Z61" s="55" t="s">
+      <c r="O61" s="57"/>
+      <c r="P61" s="57"/>
+      <c r="Q61" s="57"/>
+      <c r="R61" s="57"/>
+      <c r="S61" s="57"/>
+      <c r="T61" s="57"/>
+      <c r="U61" s="57"/>
+      <c r="V61" s="57"/>
+      <c r="W61" s="57"/>
+      <c r="X61" s="57"/>
+      <c r="Y61" s="58"/>
+      <c r="Z61" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AA61" s="56"/>
-[...10 lines deleted...]
-      <c r="AL61" s="55" t="s">
+      <c r="AA61" s="57"/>
+      <c r="AB61" s="57"/>
+      <c r="AC61" s="57"/>
+      <c r="AD61" s="57"/>
+      <c r="AE61" s="57"/>
+      <c r="AF61" s="57"/>
+      <c r="AG61" s="57"/>
+      <c r="AH61" s="57"/>
+      <c r="AI61" s="57"/>
+      <c r="AJ61" s="57"/>
+      <c r="AK61" s="58"/>
+      <c r="AL61" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="AM61" s="56"/>
-[...10 lines deleted...]
-      <c r="AX61" s="55" t="s">
+      <c r="AM61" s="57"/>
+      <c r="AN61" s="57"/>
+      <c r="AO61" s="57"/>
+      <c r="AP61" s="57"/>
+      <c r="AQ61" s="57"/>
+      <c r="AR61" s="57"/>
+      <c r="AS61" s="57"/>
+      <c r="AT61" s="57"/>
+      <c r="AU61" s="57"/>
+      <c r="AV61" s="57"/>
+      <c r="AW61" s="58"/>
+      <c r="AX61" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AY61" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ61" s="55">
+      <c r="AY61" s="57"/>
+      <c r="AZ61" s="57"/>
+      <c r="BA61" s="57"/>
+      <c r="BB61" s="57"/>
+      <c r="BC61" s="57"/>
+      <c r="BD61" s="57"/>
+      <c r="BE61" s="57"/>
+      <c r="BF61" s="57"/>
+      <c r="BG61" s="57"/>
+      <c r="BH61" s="57"/>
+      <c r="BI61" s="58"/>
+      <c r="BJ61" s="56">
         <v>2023</v>
       </c>
-      <c r="BK61" s="56"/>
-[...8 lines deleted...]
-      <c r="BT61" s="56"/>
+      <c r="BK61" s="57"/>
+      <c r="BL61" s="57"/>
+      <c r="BM61" s="57"/>
+      <c r="BN61" s="57"/>
+      <c r="BO61" s="57"/>
+      <c r="BP61" s="57"/>
+      <c r="BQ61" s="57"/>
+      <c r="BR61" s="57"/>
+      <c r="BS61" s="57"/>
+      <c r="BT61" s="57"/>
       <c r="BU61" s="63"/>
-      <c r="BV61" s="55" t="s">
+      <c r="BV61" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BW61" s="56"/>
-[...10 lines deleted...]
-      <c r="CH61" s="55" t="s">
+      <c r="BW61" s="57"/>
+      <c r="BX61" s="57"/>
+      <c r="BY61" s="57"/>
+      <c r="BZ61" s="57"/>
+      <c r="CA61" s="57"/>
+      <c r="CB61" s="57"/>
+      <c r="CC61" s="57"/>
+      <c r="CD61" s="57"/>
+      <c r="CE61" s="57"/>
+      <c r="CF61" s="57"/>
+      <c r="CG61" s="58"/>
+      <c r="CH61" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="CI61" s="56"/>
-[...10 lines deleted...]
-      <c r="CT61" s="55" t="s">
+      <c r="CI61" s="57"/>
+      <c r="CJ61" s="57"/>
+      <c r="CK61" s="57"/>
+      <c r="CL61" s="57"/>
+      <c r="CM61" s="57"/>
+      <c r="CN61" s="57"/>
+      <c r="CO61" s="57"/>
+      <c r="CP61" s="57"/>
+      <c r="CQ61" s="57"/>
+      <c r="CR61" s="57"/>
+      <c r="CS61" s="58"/>
+      <c r="CT61" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="CU61" s="56"/>
-[...9 lines deleted...]
-      <c r="DE61" s="57"/>
+      <c r="CU61" s="57"/>
+      <c r="CV61" s="57"/>
+      <c r="CW61" s="57"/>
+      <c r="CX61" s="57"/>
+      <c r="CY61" s="57"/>
+      <c r="CZ61" s="57"/>
+      <c r="DA61" s="57"/>
+      <c r="DB61" s="57"/>
+      <c r="DC61" s="57"/>
+      <c r="DD61" s="57"/>
+      <c r="DE61" s="58"/>
     </row>
     <row r="62" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="60"/>
+      <c r="A62" s="62"/>
       <c r="B62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J62" s="7" t="s">
@@ -35489,51 +35566,53 @@
       </c>
       <c r="CT63" s="34">
         <v>11975.7</v>
       </c>
       <c r="CU63" s="34">
         <v>13352.8</v>
       </c>
       <c r="CV63" s="34">
         <v>15403.2</v>
       </c>
       <c r="CW63" s="34">
         <v>17284.400000000001</v>
       </c>
       <c r="CX63" s="34">
         <v>17489.2</v>
       </c>
       <c r="CY63" s="34">
         <v>27541.1</v>
       </c>
       <c r="CZ63" s="34">
         <v>19850.8</v>
       </c>
       <c r="DA63" s="15">
         <v>19437.5</v>
       </c>
-      <c r="DB63" s="15"/>
+      <c r="DB63" s="15">
+        <v>19529</v>
+      </c>
       <c r="DC63" s="15"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="9"/>
     </row>
     <row r="64" spans="1:109">
       <c r="A64" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="17">
         <v>178.33372101723498</v>
       </c>
       <c r="C64" s="17">
         <v>228.90215220821307</v>
       </c>
       <c r="D64" s="17">
         <v>212.38046229500799</v>
       </c>
       <c r="E64" s="17">
         <v>262.23708166677636</v>
       </c>
       <c r="F64" s="17">
         <v>343.76661317408366</v>
       </c>
       <c r="G64" s="17">
         <v>326.72843093630195</v>
@@ -35810,51 +35889,53 @@
       </c>
       <c r="CT64" s="35">
         <v>662.1</v>
       </c>
       <c r="CU64" s="35">
         <v>573.79999999999995</v>
       </c>
       <c r="CV64" s="35">
         <v>1279.3</v>
       </c>
       <c r="CW64" s="35">
         <v>951.7</v>
       </c>
       <c r="CX64" s="35">
         <v>906.7</v>
       </c>
       <c r="CY64" s="35">
         <v>747.7</v>
       </c>
       <c r="CZ64" s="35">
         <v>823.3</v>
       </c>
       <c r="DA64" s="35">
         <v>1131.3</v>
       </c>
-      <c r="DB64" s="35"/>
+      <c r="DB64" s="35">
+        <v>736.5</v>
+      </c>
       <c r="DC64" s="35"/>
       <c r="DD64" s="19"/>
       <c r="DE64" s="19"/>
     </row>
     <row r="65" spans="1:109">
       <c r="A65" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B65" s="20">
         <v>531.50890616076595</v>
       </c>
       <c r="C65" s="20">
         <v>572.39095760833106</v>
       </c>
       <c r="D65" s="20">
         <v>749.93677703606272</v>
       </c>
       <c r="E65" s="20">
         <v>741.66190742834215</v>
       </c>
       <c r="F65" s="20">
         <v>776.38986693624292</v>
       </c>
       <c r="G65" s="21">
         <v>794.52721839859271</v>
@@ -36131,51 +36212,53 @@
       </c>
       <c r="CT65" s="35">
         <v>1719.9</v>
       </c>
       <c r="CU65" s="35">
         <v>1753.3</v>
       </c>
       <c r="CV65" s="35">
         <v>2075.3000000000002</v>
       </c>
       <c r="CW65" s="35">
         <v>2021</v>
       </c>
       <c r="CX65" s="35">
         <v>2212.4</v>
       </c>
       <c r="CY65" s="35">
         <v>2474.4</v>
       </c>
       <c r="CZ65" s="35">
         <v>2192.1</v>
       </c>
       <c r="DA65" s="35">
         <v>2528</v>
       </c>
-      <c r="DB65" s="35"/>
+      <c r="DB65" s="35">
+        <v>2718.8</v>
+      </c>
       <c r="DC65" s="35"/>
       <c r="DD65" s="19"/>
       <c r="DE65" s="19"/>
     </row>
     <row r="66" spans="1:109">
       <c r="A66" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B66" s="20">
         <v>322.87154640183849</v>
       </c>
       <c r="C66" s="20">
         <v>372.38488464810979</v>
       </c>
       <c r="D66" s="20">
         <v>388.41270580268622</v>
       </c>
       <c r="E66" s="20">
         <v>353.80587686415026</v>
       </c>
       <c r="F66" s="20">
         <v>442.46967860630235</v>
       </c>
       <c r="G66" s="21">
         <v>725.31819083089727</v>
@@ -36452,51 +36535,53 @@
       </c>
       <c r="CT66" s="35">
         <v>460.7</v>
       </c>
       <c r="CU66" s="35">
         <v>834.2</v>
       </c>
       <c r="CV66" s="35">
         <v>913.3</v>
       </c>
       <c r="CW66" s="35">
         <v>575.79999999999995</v>
       </c>
       <c r="CX66" s="35">
         <v>912</v>
       </c>
       <c r="CY66" s="35">
         <v>2067</v>
       </c>
       <c r="CZ66" s="35">
         <v>2058.3000000000002</v>
       </c>
       <c r="DA66" s="35">
         <v>1081</v>
       </c>
-      <c r="DB66" s="35"/>
+      <c r="DB66" s="35">
+        <v>1115.5999999999999</v>
+      </c>
       <c r="DC66" s="35"/>
       <c r="DD66" s="19"/>
       <c r="DE66" s="19"/>
     </row>
     <row r="67" spans="1:109">
       <c r="A67" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="20">
         <v>308.40933908924279</v>
       </c>
       <c r="C67" s="20">
         <v>422.97899001472905</v>
       </c>
       <c r="D67" s="20">
         <v>361.53583498876583</v>
       </c>
       <c r="E67" s="20">
         <v>781.96649970233932</v>
       </c>
       <c r="F67" s="20">
         <v>816.54001148884072</v>
       </c>
       <c r="G67" s="21">
         <v>706.32389872556757</v>
@@ -36773,51 +36858,53 @@
       </c>
       <c r="CT67" s="35">
         <v>543.4</v>
       </c>
       <c r="CU67" s="35">
         <v>753.1</v>
       </c>
       <c r="CV67" s="35">
         <v>528</v>
       </c>
       <c r="CW67" s="35">
         <v>1465.8</v>
       </c>
       <c r="CX67" s="35">
         <v>1130.5</v>
       </c>
       <c r="CY67" s="35">
         <v>1249.5999999999999</v>
       </c>
       <c r="CZ67" s="35">
         <v>962.8</v>
       </c>
       <c r="DA67" s="35">
         <v>1322.6</v>
       </c>
-      <c r="DB67" s="35"/>
+      <c r="DB67" s="35">
+        <v>1426.8</v>
+      </c>
       <c r="DC67" s="35"/>
       <c r="DD67" s="19"/>
       <c r="DE67" s="19"/>
     </row>
     <row r="68" spans="1:109">
       <c r="A68" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="20">
         <v>539.42437764545275</v>
       </c>
       <c r="C68" s="20">
         <v>415.89364222342073</v>
       </c>
       <c r="D68" s="20">
         <v>615.99798077563207</v>
       </c>
       <c r="E68" s="20">
         <v>675.0256776551937</v>
       </c>
       <c r="F68" s="20">
         <v>945.33894253333347</v>
       </c>
       <c r="G68" s="21">
         <v>1495.5124115796937</v>
@@ -37094,51 +37181,53 @@
       </c>
       <c r="CT68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="CU68" s="35">
         <v>776.8</v>
       </c>
       <c r="CV68" s="35">
         <v>981.1</v>
       </c>
       <c r="CW68" s="35">
         <v>1138.5</v>
       </c>
       <c r="CX68" s="35">
         <v>1460.1</v>
       </c>
       <c r="CY68" s="35">
         <v>2452.1999999999998</v>
       </c>
       <c r="CZ68" s="35">
         <v>1733.9</v>
       </c>
       <c r="DA68" s="35">
         <v>1803.6</v>
       </c>
-      <c r="DB68" s="35"/>
+      <c r="DB68" s="35">
+        <v>1320.1</v>
+      </c>
       <c r="DC68" s="35"/>
       <c r="DD68" s="19"/>
       <c r="DE68" s="19"/>
     </row>
     <row r="69" spans="1:109">
       <c r="A69" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="20">
         <v>735.60160936251941</v>
       </c>
       <c r="C69" s="20">
         <v>353.21131991507832</v>
       </c>
       <c r="D69" s="20">
         <v>512.06114869670989</v>
       </c>
       <c r="E69" s="20">
         <v>634.31254384093734</v>
       </c>
       <c r="F69" s="20">
         <v>618.62874483119526</v>
       </c>
       <c r="G69" s="21">
         <v>1094.5315939996337</v>
@@ -37415,51 +37504,53 @@
       </c>
       <c r="CT69" s="35">
         <v>838.3</v>
       </c>
       <c r="CU69" s="35">
         <v>516.1</v>
       </c>
       <c r="CV69" s="35">
         <v>673.1</v>
       </c>
       <c r="CW69" s="35">
         <v>841.8</v>
       </c>
       <c r="CX69" s="35">
         <v>699</v>
       </c>
       <c r="CY69" s="35">
         <v>1419</v>
       </c>
       <c r="CZ69" s="35">
         <v>774.6</v>
       </c>
       <c r="DA69" s="35">
         <v>672</v>
       </c>
-      <c r="DB69" s="35"/>
+      <c r="DB69" s="35">
+        <v>978.2</v>
+      </c>
       <c r="DC69" s="35"/>
       <c r="DD69" s="19"/>
       <c r="DE69" s="19"/>
     </row>
     <row r="70" spans="1:109">
       <c r="A70" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="20">
         <v>585.38426162735493</v>
       </c>
       <c r="C70" s="20">
         <v>466.99601476926921</v>
       </c>
       <c r="D70" s="20">
         <v>596.95059105928942</v>
       </c>
       <c r="E70" s="20">
         <v>736.67321629372498</v>
       </c>
       <c r="F70" s="20">
         <v>680.40097396184365</v>
       </c>
       <c r="G70" s="21">
         <v>791.06779839884098</v>
@@ -37736,51 +37827,53 @@
       </c>
       <c r="CT70" s="35">
         <v>828</v>
       </c>
       <c r="CU70" s="35">
         <v>1099.5999999999999</v>
       </c>
       <c r="CV70" s="35">
         <v>1107</v>
       </c>
       <c r="CW70" s="35">
         <v>1448.6</v>
       </c>
       <c r="CX70" s="35">
         <v>1291.9000000000001</v>
       </c>
       <c r="CY70" s="35">
         <v>2018.3</v>
       </c>
       <c r="CZ70" s="35">
         <v>1517.8</v>
       </c>
       <c r="DA70" s="35">
         <v>1739.8</v>
       </c>
-      <c r="DB70" s="35"/>
+      <c r="DB70" s="35">
+        <v>1632.8</v>
+      </c>
       <c r="DC70" s="35"/>
       <c r="DD70" s="19"/>
       <c r="DE70" s="19"/>
     </row>
     <row r="71" spans="1:109">
       <c r="A71" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="17">
         <v>455.59943047163824</v>
       </c>
       <c r="C71" s="17">
         <v>592.68348654021122</v>
       </c>
       <c r="D71" s="17">
         <v>568.15490369416784</v>
       </c>
       <c r="E71" s="17">
         <v>655.22981544350341</v>
       </c>
       <c r="F71" s="17">
         <v>798.87570609363127</v>
       </c>
       <c r="G71" s="17">
         <v>1076.8528896206701</v>
@@ -38057,51 +38150,53 @@
       </c>
       <c r="CT71" s="35">
         <v>582.70000000000005</v>
       </c>
       <c r="CU71" s="35">
         <v>734.7</v>
       </c>
       <c r="CV71" s="35">
         <v>620.20000000000005</v>
       </c>
       <c r="CW71" s="35">
         <v>943</v>
       </c>
       <c r="CX71" s="35">
         <v>994.8</v>
       </c>
       <c r="CY71" s="35">
         <v>2917.1</v>
       </c>
       <c r="CZ71" s="35">
         <v>1084.5999999999999</v>
       </c>
       <c r="DA71" s="35">
         <v>1398.3</v>
       </c>
-      <c r="DB71" s="35"/>
+      <c r="DB71" s="35">
+        <v>1190.4000000000001</v>
+      </c>
       <c r="DC71" s="35"/>
       <c r="DD71" s="19"/>
       <c r="DE71" s="19"/>
     </row>
     <row r="72" spans="1:109">
       <c r="A72" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="20">
         <v>363.82455945545894</v>
       </c>
       <c r="C72" s="20">
         <v>523.02785738100147</v>
       </c>
       <c r="D72" s="20">
         <v>684.38291789818766</v>
       </c>
       <c r="E72" s="20">
         <v>345.00049866909688</v>
       </c>
       <c r="F72" s="20">
         <v>561.20232128051782</v>
       </c>
       <c r="G72" s="21">
         <v>849.02024410791603</v>
@@ -38378,51 +38473,53 @@
       </c>
       <c r="CT72" s="35">
         <v>458.9</v>
       </c>
       <c r="CU72" s="35">
         <v>858.6</v>
       </c>
       <c r="CV72" s="35">
         <v>840.2</v>
       </c>
       <c r="CW72" s="35">
         <v>526.1</v>
       </c>
       <c r="CX72" s="35">
         <v>676.7</v>
       </c>
       <c r="CY72" s="35">
         <v>1054.5</v>
       </c>
       <c r="CZ72" s="35">
         <v>1144</v>
       </c>
       <c r="DA72" s="35">
         <v>1191.7</v>
       </c>
-      <c r="DB72" s="35"/>
+      <c r="DB72" s="35">
+        <v>1291.4000000000001</v>
+      </c>
       <c r="DC72" s="35"/>
       <c r="DD72" s="19"/>
       <c r="DE72" s="19"/>
     </row>
     <row r="73" spans="1:109">
       <c r="A73" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="20">
         <v>395.22722497766711</v>
       </c>
       <c r="C73" s="20">
         <v>423.11712221426387</v>
       </c>
       <c r="D73" s="20">
         <v>688.82445760853977</v>
       </c>
       <c r="E73" s="20">
         <v>340.78113842834091</v>
       </c>
       <c r="F73" s="20">
         <v>858.54338108510842</v>
       </c>
       <c r="G73" s="21">
         <v>1003.1321219417409</v>
@@ -38699,51 +38796,53 @@
       </c>
       <c r="CT73" s="35">
         <v>408.3</v>
       </c>
       <c r="CU73" s="35">
         <v>763.9</v>
       </c>
       <c r="CV73" s="35">
         <v>1236.3</v>
       </c>
       <c r="CW73" s="35">
         <v>1898</v>
       </c>
       <c r="CX73" s="35">
         <v>1138.9000000000001</v>
       </c>
       <c r="CY73" s="35">
         <v>2519.6999999999998</v>
       </c>
       <c r="CZ73" s="35">
         <v>473.6</v>
       </c>
       <c r="DA73" s="35">
         <v>759.9</v>
       </c>
-      <c r="DB73" s="35"/>
+      <c r="DB73" s="35">
+        <v>831.5</v>
+      </c>
       <c r="DC73" s="35"/>
       <c r="DD73" s="19"/>
       <c r="DE73" s="19"/>
     </row>
     <row r="74" spans="1:109">
       <c r="A74" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B74" s="20">
         <v>1102.0284986033525</v>
       </c>
       <c r="C74" s="20">
         <v>1192.94928708205</v>
       </c>
       <c r="D74" s="20">
         <v>1517.7906142168663</v>
       </c>
       <c r="E74" s="20">
         <v>1653.8241868218543</v>
       </c>
       <c r="F74" s="20">
         <v>1684.5268759335104</v>
       </c>
       <c r="G74" s="21">
         <v>1720.9828104200155</v>
@@ -39020,51 +39119,53 @@
       </c>
       <c r="CT74" s="35">
         <v>2876.3</v>
       </c>
       <c r="CU74" s="35">
         <v>2928.5</v>
       </c>
       <c r="CV74" s="35">
         <v>3399.7</v>
       </c>
       <c r="CW74" s="35">
         <v>3687.6</v>
       </c>
       <c r="CX74" s="35">
         <v>3903.3</v>
       </c>
       <c r="CY74" s="35">
         <v>4307.3999999999996</v>
       </c>
       <c r="CZ74" s="35">
         <v>4742.3</v>
       </c>
       <c r="DA74" s="35">
         <v>3825.4</v>
       </c>
-      <c r="DB74" s="35"/>
+      <c r="DB74" s="35">
+        <v>4034.1</v>
+      </c>
       <c r="DC74" s="35"/>
       <c r="DD74" s="19"/>
       <c r="DE74" s="19"/>
     </row>
     <row r="75" spans="1:109">
       <c r="A75" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="20">
         <v>306.39295443728338</v>
       </c>
       <c r="C75" s="20">
         <v>448.87767982242065</v>
       </c>
       <c r="D75" s="20">
         <v>411.31224253947892</v>
       </c>
       <c r="E75" s="20">
         <v>425.50111516802929</v>
       </c>
       <c r="F75" s="20">
         <v>511.15610415935652</v>
       </c>
       <c r="G75" s="21">
         <v>880.11408856708499</v>
@@ -39341,51 +39442,53 @@
       </c>
       <c r="CT75" s="35">
         <v>484.3</v>
       </c>
       <c r="CU75" s="35">
         <v>684.2</v>
       </c>
       <c r="CV75" s="35">
         <v>604.70000000000005</v>
       </c>
       <c r="CW75" s="35">
         <v>629.20000000000005</v>
       </c>
       <c r="CX75" s="35">
         <v>619</v>
       </c>
       <c r="CY75" s="35">
         <v>1376.9</v>
       </c>
       <c r="CZ75" s="35">
         <v>984.8</v>
       </c>
       <c r="DA75" s="35">
         <v>590.1</v>
       </c>
-      <c r="DB75" s="35"/>
+      <c r="DB75" s="35">
+        <v>688.6</v>
+      </c>
       <c r="DC75" s="35"/>
       <c r="DD75" s="19"/>
       <c r="DE75" s="19"/>
     </row>
     <row r="76" spans="1:109">
       <c r="A76" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="19">
         <v>739.15680351411277</v>
       </c>
       <c r="C76" s="19">
         <v>748.03953891198125</v>
       </c>
       <c r="D76" s="19">
         <v>677.0628208484402</v>
       </c>
       <c r="E76" s="19">
         <v>599.15448764131372</v>
       </c>
       <c r="F76" s="19">
         <v>1015.3913359753967</v>
       </c>
       <c r="G76" s="21">
         <v>1339.7871317614783</v>
@@ -39662,51 +39765,53 @@
       </c>
       <c r="CT76" s="35">
         <v>911.8</v>
       </c>
       <c r="CU76" s="35">
         <v>1076</v>
       </c>
       <c r="CV76" s="35">
         <v>1145.2</v>
       </c>
       <c r="CW76" s="35">
         <v>1157.3</v>
       </c>
       <c r="CX76" s="35">
         <v>1543.9</v>
       </c>
       <c r="CY76" s="35">
         <v>2937.3</v>
       </c>
       <c r="CZ76" s="35">
         <v>1358.7</v>
       </c>
       <c r="DA76" s="35">
         <v>1393.9</v>
       </c>
-      <c r="DB76" s="35"/>
+      <c r="DB76" s="35">
+        <v>1564.1</v>
+      </c>
       <c r="DC76" s="35"/>
       <c r="DD76" s="19"/>
       <c r="DE76" s="19"/>
     </row>
     <row r="81" spans="2:13">
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
     </row>
     <row r="82" spans="2:13">
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
@@ -39879,111 +39984,111 @@
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
     </row>
     <row r="95" spans="2:13">
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="CH61:CS61"/>
-[...22 lines deleted...]
-    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DC60:DE60"/>
+    <mergeCell ref="CT61:DE61"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC21:DE21"/>
+    <mergeCell ref="CT22:DE22"/>
+    <mergeCell ref="DC41:DE41"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="CE21:CG21"/>
+    <mergeCell ref="CE41:CG41"/>
+    <mergeCell ref="CE60:CG60"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ22:BU22"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="K21:M21"/>
     <mergeCell ref="BJ61:BU61"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="BV22:CG22"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="AL61:AW61"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="BV42:CG42"/>
     <mergeCell ref="BV61:CG61"/>
     <mergeCell ref="W21:Y21"/>
-    <mergeCell ref="A4:A5"/>
-[...19 lines deleted...]
-    <mergeCell ref="DC41:DE41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="AX22:BI22"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="W41:Y41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AL22:AW22"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="Z22:AK22"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="CH61:CS61"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH22:CS22"/>
+    <mergeCell ref="CH42:CS42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">