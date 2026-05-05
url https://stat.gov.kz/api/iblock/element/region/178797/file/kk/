--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="80">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2020 жылғы қаңтар</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-шілде</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>2025 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -432,51 +438,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -507,118 +513,125 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>470647</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>5043</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95250" y="57150"/>
           <a:ext cx="2627779" cy="575422"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -900,165 +913,165 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y37"/>
+  <dimension ref="A1:Y44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Y35" sqref="Y35"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="39"/>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-      <c r="D4" s="33" t="s">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="33"/>
-      <c r="F4" s="33" t="s">
+      <c r="E4" s="37"/>
+      <c r="F4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="33"/>
-      <c r="H4" s="33" t="s">
+      <c r="G4" s="37"/>
+      <c r="H4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="33"/>
-      <c r="J4" s="33" t="s">
+      <c r="I4" s="37"/>
+      <c r="J4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="33"/>
-      <c r="L4" s="33" t="s">
+      <c r="K4" s="37"/>
+      <c r="L4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="33"/>
-      <c r="N4" s="33" t="s">
+      <c r="M4" s="37"/>
+      <c r="N4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="33"/>
-      <c r="P4" s="33" t="s">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="33"/>
-      <c r="R4" s="33" t="s">
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="33"/>
-      <c r="T4" s="33" t="s">
+      <c r="S4" s="37"/>
+      <c r="T4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="33"/>
-      <c r="V4" s="33" t="s">
+      <c r="U4" s="37"/>
+      <c r="V4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="33"/>
-      <c r="X4" s="33" t="s">
+      <c r="W4" s="37"/>
+      <c r="X4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="33"/>
+      <c r="Y4" s="37"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5">
       <c r="A5" s="39"/>
       <c r="B5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1170,98 +1183,98 @@
       </c>
       <c r="S6" s="5">
         <v>95</v>
       </c>
       <c r="T6" s="5">
         <v>637634.4</v>
       </c>
       <c r="U6" s="8">
         <v>91.8</v>
       </c>
       <c r="V6" s="5">
         <v>706552.8</v>
       </c>
       <c r="W6" s="8">
         <v>88.1</v>
       </c>
       <c r="X6" s="6">
         <v>801344.3</v>
       </c>
       <c r="Y6" s="8">
         <v>86.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
       <c r="A9" s="39"/>
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="33"/>
-      <c r="D9" s="33" t="s">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="33"/>
-      <c r="F9" s="33" t="s">
+      <c r="E9" s="37"/>
+      <c r="F9" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="33"/>
-      <c r="H9" s="33" t="s">
+      <c r="G9" s="37"/>
+      <c r="H9" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="33"/>
-      <c r="J9" s="33" t="s">
+      <c r="I9" s="37"/>
+      <c r="J9" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="K9" s="33"/>
-      <c r="L9" s="33" t="s">
+      <c r="K9" s="37"/>
+      <c r="L9" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="M9" s="33"/>
-      <c r="N9" s="33" t="s">
+      <c r="M9" s="37"/>
+      <c r="N9" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="O9" s="33"/>
-      <c r="P9" s="33" t="s">
+      <c r="O9" s="37"/>
+      <c r="P9" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="33"/>
-      <c r="R9" s="33" t="s">
+      <c r="Q9" s="37"/>
+      <c r="R9" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="33"/>
-      <c r="T9" s="33" t="s">
+      <c r="S9" s="37"/>
+      <c r="T9" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="U9" s="33"/>
-      <c r="V9" s="33" t="s">
+      <c r="U9" s="37"/>
+      <c r="V9" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="W9" s="33"/>
-      <c r="X9" s="33" t="s">
+      <c r="W9" s="37"/>
+      <c r="X9" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="Y9" s="33"/>
+      <c r="Y9" s="37"/>
     </row>
     <row r="10" spans="1:25" ht="22.5">
       <c r="A10" s="39"/>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="3" t="s">
@@ -1373,98 +1386,98 @@
       </c>
       <c r="S11" s="5">
         <v>102.1</v>
       </c>
       <c r="T11" s="5">
         <v>720075.5</v>
       </c>
       <c r="U11" s="5">
         <v>101.4</v>
       </c>
       <c r="V11" s="5">
         <v>798939.2</v>
       </c>
       <c r="W11" s="5">
         <v>101.5</v>
       </c>
       <c r="X11" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y11" s="5">
         <v>101.2</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
       <c r="A14" s="39"/>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="33"/>
-      <c r="D14" s="33" t="s">
+      <c r="C14" s="37"/>
+      <c r="D14" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="33"/>
-      <c r="F14" s="33" t="s">
+      <c r="E14" s="37"/>
+      <c r="F14" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="33"/>
-      <c r="H14" s="33" t="s">
+      <c r="G14" s="37"/>
+      <c r="H14" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="33"/>
-      <c r="J14" s="33" t="s">
+      <c r="I14" s="37"/>
+      <c r="J14" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="33"/>
-      <c r="L14" s="33" t="s">
+      <c r="K14" s="37"/>
+      <c r="L14" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="33"/>
-      <c r="N14" s="33" t="s">
+      <c r="M14" s="37"/>
+      <c r="N14" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="O14" s="33"/>
-      <c r="P14" s="33" t="s">
+      <c r="O14" s="37"/>
+      <c r="P14" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="33"/>
-      <c r="R14" s="33" t="s">
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="S14" s="33"/>
-      <c r="T14" s="33" t="s">
+      <c r="S14" s="37"/>
+      <c r="T14" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="U14" s="33"/>
-      <c r="V14" s="33" t="s">
+      <c r="U14" s="37"/>
+      <c r="V14" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="W14" s="33"/>
-      <c r="X14" s="33" t="s">
+      <c r="W14" s="37"/>
+      <c r="X14" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="Y14" s="33"/>
+      <c r="Y14" s="37"/>
     </row>
     <row r="15" spans="1:25" ht="22.5">
       <c r="A15" s="39"/>
       <c r="B15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="3" t="s">
@@ -1575,102 +1588,102 @@
         <v>764364.4</v>
       </c>
       <c r="S16" s="6">
         <v>102.8</v>
       </c>
       <c r="T16" s="8">
         <v>876222.5</v>
       </c>
       <c r="U16" s="9">
         <v>104.1</v>
       </c>
       <c r="V16" s="8">
         <v>964472.3</v>
       </c>
       <c r="W16" s="9">
         <v>103.4</v>
       </c>
       <c r="X16" s="8">
         <v>1079227.3</v>
       </c>
       <c r="Y16" s="9">
         <v>102.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="40"/>
-      <c r="B19" s="33" t="s">
+      <c r="A19" s="35"/>
+      <c r="B19" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="33"/>
-      <c r="D19" s="33" t="s">
+      <c r="C19" s="37"/>
+      <c r="D19" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="33"/>
-      <c r="F19" s="33" t="s">
+      <c r="E19" s="37"/>
+      <c r="F19" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="G19" s="33"/>
-      <c r="H19" s="33" t="s">
+      <c r="G19" s="37"/>
+      <c r="H19" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="I19" s="33"/>
-      <c r="J19" s="33" t="s">
+      <c r="I19" s="37"/>
+      <c r="J19" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="K19" s="33"/>
-      <c r="L19" s="33" t="s">
+      <c r="K19" s="37"/>
+      <c r="L19" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="M19" s="33"/>
-      <c r="N19" s="33" t="s">
+      <c r="M19" s="37"/>
+      <c r="N19" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="O19" s="33"/>
-      <c r="P19" s="33" t="s">
+      <c r="O19" s="37"/>
+      <c r="P19" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="Q19" s="33"/>
-      <c r="R19" s="33" t="s">
+      <c r="Q19" s="37"/>
+      <c r="R19" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="S19" s="33"/>
-      <c r="T19" s="33" t="s">
+      <c r="S19" s="37"/>
+      <c r="T19" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="U19" s="33"/>
-      <c r="V19" s="33" t="s">
+      <c r="U19" s="37"/>
+      <c r="V19" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="W19" s="33"/>
-      <c r="X19" s="33" t="s">
+      <c r="W19" s="37"/>
+      <c r="X19" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="Y19" s="33"/>
+      <c r="Y19" s="37"/>
     </row>
     <row r="20" spans="1:25" ht="22.5">
-      <c r="A20" s="35"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="13" t="s">
@@ -1778,102 +1791,102 @@
         <v>809322.93799999997</v>
       </c>
       <c r="S21" s="6">
         <v>100.1</v>
       </c>
       <c r="T21" s="8">
         <v>929667.6</v>
       </c>
       <c r="U21" s="9">
         <v>100.2</v>
       </c>
       <c r="V21" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W21" s="1">
         <v>102.1</v>
       </c>
       <c r="X21" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y21" s="11">
         <v>101.9</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="28.5" customHeight="1">
-      <c r="A24" s="40"/>
-      <c r="B24" s="33" t="s">
+      <c r="A24" s="35"/>
+      <c r="B24" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="C24" s="33"/>
-      <c r="D24" s="33" t="s">
+      <c r="C24" s="37"/>
+      <c r="D24" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="E24" s="33"/>
-      <c r="F24" s="33" t="s">
+      <c r="E24" s="37"/>
+      <c r="F24" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="36"/>
-      <c r="H24" s="33" t="s">
+      <c r="G24" s="38"/>
+      <c r="H24" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="I24" s="33"/>
-      <c r="J24" s="33" t="s">
+      <c r="I24" s="37"/>
+      <c r="J24" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="K24" s="33"/>
-      <c r="L24" s="33" t="s">
+      <c r="K24" s="37"/>
+      <c r="L24" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="M24" s="33"/>
-      <c r="N24" s="33" t="s">
+      <c r="M24" s="37"/>
+      <c r="N24" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="O24" s="33"/>
-      <c r="P24" s="33" t="s">
+      <c r="O24" s="37"/>
+      <c r="P24" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="Q24" s="33"/>
-      <c r="R24" s="33" t="s">
+      <c r="Q24" s="37"/>
+      <c r="R24" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="S24" s="33"/>
-      <c r="T24" s="33" t="s">
+      <c r="S24" s="37"/>
+      <c r="T24" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="U24" s="33"/>
-      <c r="V24" s="33" t="s">
+      <c r="U24" s="37"/>
+      <c r="V24" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="W24" s="33"/>
-      <c r="X24" s="33" t="s">
+      <c r="W24" s="37"/>
+      <c r="X24" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="Y24" s="33"/>
+      <c r="Y24" s="37"/>
     </row>
     <row r="25" spans="1:25" ht="23.25" customHeight="1">
-      <c r="A25" s="35"/>
+      <c r="A25" s="36"/>
       <c r="B25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="14" t="s">
@@ -1981,102 +1994,102 @@
         <v>849813.8</v>
       </c>
       <c r="S26" s="9">
         <v>102.6</v>
       </c>
       <c r="T26" s="8">
         <v>1007693.156</v>
       </c>
       <c r="U26" s="8">
         <v>106.2</v>
       </c>
       <c r="V26" s="8">
         <v>1168596.3</v>
       </c>
       <c r="W26" s="8">
         <v>110</v>
       </c>
       <c r="X26" s="8">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y26" s="1">
         <v>115.6</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="27" customHeight="1">
-      <c r="A29" s="40"/>
-      <c r="B29" s="33" t="s">
+      <c r="A29" s="35"/>
+      <c r="B29" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C29" s="33"/>
-      <c r="D29" s="33" t="s">
+      <c r="C29" s="37"/>
+      <c r="D29" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="33"/>
-      <c r="F29" s="33" t="s">
+      <c r="E29" s="37"/>
+      <c r="F29" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="G29" s="36"/>
-      <c r="H29" s="33" t="s">
+      <c r="G29" s="38"/>
+      <c r="H29" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="I29" s="33"/>
-      <c r="J29" s="33" t="s">
+      <c r="I29" s="37"/>
+      <c r="J29" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="K29" s="33"/>
-      <c r="L29" s="33" t="s">
+      <c r="K29" s="37"/>
+      <c r="L29" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="M29" s="33"/>
-      <c r="N29" s="33" t="s">
+      <c r="M29" s="37"/>
+      <c r="N29" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="O29" s="33"/>
-      <c r="P29" s="33" t="s">
+      <c r="O29" s="37"/>
+      <c r="P29" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="Q29" s="33"/>
-      <c r="R29" s="33" t="s">
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="S29" s="33"/>
-      <c r="T29" s="33" t="s">
+      <c r="S29" s="37"/>
+      <c r="T29" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="U29" s="33"/>
-      <c r="V29" s="33" t="s">
+      <c r="U29" s="37"/>
+      <c r="V29" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="W29" s="33"/>
-      <c r="X29" s="33" t="s">
+      <c r="W29" s="37"/>
+      <c r="X29" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="Y29" s="33"/>
+      <c r="Y29" s="37"/>
     </row>
     <row r="30" spans="1:25" ht="22.5">
-      <c r="A30" s="35"/>
+      <c r="A30" s="36"/>
       <c r="B30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="16" t="s">
@@ -2188,167 +2201,206 @@
       </c>
       <c r="T31" s="24">
         <v>1422282.5</v>
       </c>
       <c r="U31" s="24">
         <v>137.80000000000001</v>
       </c>
       <c r="V31" s="8">
         <v>1614686.6</v>
       </c>
       <c r="W31" s="8">
         <v>134.4</v>
       </c>
       <c r="X31" s="24">
         <v>1887692.1</v>
       </c>
       <c r="Y31" s="29">
         <v>133.69999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
-[...1 lines deleted...]
-      <c r="B34" s="36" t="s">
+    <row r="34" spans="1:7">
+      <c r="A34" s="41"/>
+      <c r="B34" s="38" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="37"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="G34" s="38"/>
     </row>
-    <row r="35" spans="1:3" ht="22.5">
-      <c r="A35" s="35"/>
+    <row r="35" spans="1:7" ht="22.5">
+      <c r="A35" s="36"/>
       <c r="B35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="D35" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:3">
+    <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C36" s="25">
         <v>124.6</v>
       </c>
+      <c r="D36" s="5">
+        <v>213131.3</v>
+      </c>
+      <c r="E36" s="1">
+        <v>115.3</v>
+      </c>
+      <c r="F36" s="5">
+        <v>344482.5</v>
+      </c>
+      <c r="G36" s="1">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:3" ht="12">
+    <row r="37" spans="1:7" ht="12">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
     </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="E44" s="43"/>
+    </row>
   </sheetData>
-  <mergeCells count="81">
+  <mergeCells count="83">
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
-    <mergeCell ref="X14:Y14"/>
-[...63 lines deleted...]
-    <mergeCell ref="F24:G24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="26" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>