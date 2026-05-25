--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="81">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2020 жылғы қаңтар</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-шілде</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>2025 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -516,122 +519,122 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>470647</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>5043</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95250" y="57150"/>
           <a:ext cx="2627779" cy="575422"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -916,165 +919,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J41" sqref="J41"/>
+      <selection activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="37" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="37"/>
-      <c r="D4" s="37" t="s">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="37"/>
-      <c r="F4" s="37" t="s">
+      <c r="E4" s="36"/>
+      <c r="F4" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="37"/>
-      <c r="H4" s="37" t="s">
+      <c r="G4" s="36"/>
+      <c r="H4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="37"/>
-      <c r="J4" s="37" t="s">
+      <c r="I4" s="36"/>
+      <c r="J4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="37"/>
-      <c r="L4" s="37" t="s">
+      <c r="K4" s="36"/>
+      <c r="L4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="37"/>
-      <c r="N4" s="37" t="s">
+      <c r="M4" s="36"/>
+      <c r="N4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="37"/>
-      <c r="P4" s="37" t="s">
+      <c r="O4" s="36"/>
+      <c r="P4" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="37"/>
-      <c r="R4" s="37" t="s">
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="37"/>
-      <c r="T4" s="37" t="s">
+      <c r="S4" s="36"/>
+      <c r="T4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="37"/>
-      <c r="V4" s="37" t="s">
+      <c r="U4" s="36"/>
+      <c r="V4" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="37"/>
-      <c r="X4" s="37" t="s">
+      <c r="W4" s="36"/>
+      <c r="X4" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="37"/>
+      <c r="Y4" s="36"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A5" s="39"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1182,102 +1185,102 @@
         <v>560443.6</v>
       </c>
       <c r="S6" s="5">
         <v>95</v>
       </c>
       <c r="T6" s="5">
         <v>637634.4</v>
       </c>
       <c r="U6" s="8">
         <v>91.8</v>
       </c>
       <c r="V6" s="5">
         <v>706552.8</v>
       </c>
       <c r="W6" s="8">
         <v>88.1</v>
       </c>
       <c r="X6" s="6">
         <v>801344.3</v>
       </c>
       <c r="Y6" s="8">
         <v>86.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
-      <c r="A9" s="39"/>
-      <c r="B9" s="37" t="s">
+      <c r="A9" s="43"/>
+      <c r="B9" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="37"/>
-      <c r="D9" s="37" t="s">
+      <c r="C9" s="36"/>
+      <c r="D9" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="37"/>
-      <c r="F9" s="37" t="s">
+      <c r="E9" s="36"/>
+      <c r="F9" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="37"/>
-      <c r="H9" s="37" t="s">
+      <c r="G9" s="36"/>
+      <c r="H9" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="37"/>
-      <c r="J9" s="37" t="s">
+      <c r="I9" s="36"/>
+      <c r="J9" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="K9" s="37"/>
-      <c r="L9" s="37" t="s">
+      <c r="K9" s="36"/>
+      <c r="L9" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="M9" s="37"/>
-      <c r="N9" s="37" t="s">
+      <c r="M9" s="36"/>
+      <c r="N9" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="O9" s="37"/>
-      <c r="P9" s="37" t="s">
+      <c r="O9" s="36"/>
+      <c r="P9" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="37"/>
-      <c r="R9" s="37" t="s">
+      <c r="Q9" s="36"/>
+      <c r="R9" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="37"/>
-      <c r="T9" s="37" t="s">
+      <c r="S9" s="36"/>
+      <c r="T9" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="U9" s="37"/>
-      <c r="V9" s="37" t="s">
+      <c r="U9" s="36"/>
+      <c r="V9" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="W9" s="37"/>
-      <c r="X9" s="37" t="s">
+      <c r="W9" s="36"/>
+      <c r="X9" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="Y9" s="37"/>
+      <c r="Y9" s="36"/>
     </row>
     <row r="10" spans="1:25" ht="22.5">
-      <c r="A10" s="39"/>
+      <c r="A10" s="43"/>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="13" t="s">
@@ -1385,102 +1388,102 @@
         <v>637007.5</v>
       </c>
       <c r="S11" s="5">
         <v>102.1</v>
       </c>
       <c r="T11" s="5">
         <v>720075.5</v>
       </c>
       <c r="U11" s="5">
         <v>101.4</v>
       </c>
       <c r="V11" s="5">
         <v>798939.2</v>
       </c>
       <c r="W11" s="5">
         <v>101.5</v>
       </c>
       <c r="X11" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y11" s="5">
         <v>101.2</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="39"/>
-      <c r="B14" s="37" t="s">
+      <c r="A14" s="43"/>
+      <c r="B14" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="37"/>
-      <c r="D14" s="37" t="s">
+      <c r="C14" s="36"/>
+      <c r="D14" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="37"/>
-      <c r="F14" s="37" t="s">
+      <c r="E14" s="36"/>
+      <c r="F14" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="37"/>
-      <c r="H14" s="37" t="s">
+      <c r="G14" s="36"/>
+      <c r="H14" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="37"/>
-      <c r="J14" s="37" t="s">
+      <c r="I14" s="36"/>
+      <c r="J14" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="37"/>
-      <c r="L14" s="37" t="s">
+      <c r="K14" s="36"/>
+      <c r="L14" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="37"/>
-      <c r="N14" s="37" t="s">
+      <c r="M14" s="36"/>
+      <c r="N14" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="O14" s="37"/>
-      <c r="P14" s="37" t="s">
+      <c r="O14" s="36"/>
+      <c r="P14" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="37"/>
-      <c r="R14" s="37" t="s">
+      <c r="Q14" s="36"/>
+      <c r="R14" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="S14" s="37"/>
-      <c r="T14" s="37" t="s">
+      <c r="S14" s="36"/>
+      <c r="T14" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="U14" s="37"/>
-      <c r="V14" s="37" t="s">
+      <c r="U14" s="36"/>
+      <c r="V14" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="W14" s="37"/>
-      <c r="X14" s="37" t="s">
+      <c r="W14" s="36"/>
+      <c r="X14" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="Y14" s="37"/>
+      <c r="Y14" s="36"/>
     </row>
     <row r="15" spans="1:25" ht="22.5">
-      <c r="A15" s="39"/>
+      <c r="A15" s="43"/>
       <c r="B15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="13" t="s">
@@ -1588,102 +1591,102 @@
         <v>764364.4</v>
       </c>
       <c r="S16" s="6">
         <v>102.8</v>
       </c>
       <c r="T16" s="8">
         <v>876222.5</v>
       </c>
       <c r="U16" s="9">
         <v>104.1</v>
       </c>
       <c r="V16" s="8">
         <v>964472.3</v>
       </c>
       <c r="W16" s="9">
         <v>103.4</v>
       </c>
       <c r="X16" s="8">
         <v>1079227.3</v>
       </c>
       <c r="Y16" s="9">
         <v>102.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="35"/>
-      <c r="B19" s="37" t="s">
+      <c r="A19" s="41"/>
+      <c r="B19" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="37"/>
-      <c r="D19" s="37" t="s">
+      <c r="C19" s="36"/>
+      <c r="D19" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="37"/>
-      <c r="F19" s="37" t="s">
+      <c r="E19" s="36"/>
+      <c r="F19" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="G19" s="37"/>
-      <c r="H19" s="37" t="s">
+      <c r="G19" s="36"/>
+      <c r="H19" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="I19" s="37"/>
-      <c r="J19" s="37" t="s">
+      <c r="I19" s="36"/>
+      <c r="J19" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="K19" s="37"/>
-      <c r="L19" s="37" t="s">
+      <c r="K19" s="36"/>
+      <c r="L19" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="M19" s="37"/>
-      <c r="N19" s="37" t="s">
+      <c r="M19" s="36"/>
+      <c r="N19" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="O19" s="37"/>
-      <c r="P19" s="37" t="s">
+      <c r="O19" s="36"/>
+      <c r="P19" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="Q19" s="37"/>
-      <c r="R19" s="37" t="s">
+      <c r="Q19" s="36"/>
+      <c r="R19" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="S19" s="37"/>
-      <c r="T19" s="37" t="s">
+      <c r="S19" s="36"/>
+      <c r="T19" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="U19" s="37"/>
-      <c r="V19" s="37" t="s">
+      <c r="U19" s="36"/>
+      <c r="V19" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="W19" s="37"/>
-      <c r="X19" s="37" t="s">
+      <c r="W19" s="36"/>
+      <c r="X19" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="Y19" s="37"/>
+      <c r="Y19" s="36"/>
     </row>
     <row r="20" spans="1:25" ht="22.5">
-      <c r="A20" s="36"/>
+      <c r="A20" s="38"/>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="13" t="s">
@@ -1791,102 +1794,102 @@
         <v>809322.93799999997</v>
       </c>
       <c r="S21" s="6">
         <v>100.1</v>
       </c>
       <c r="T21" s="8">
         <v>929667.6</v>
       </c>
       <c r="U21" s="9">
         <v>100.2</v>
       </c>
       <c r="V21" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W21" s="1">
         <v>102.1</v>
       </c>
       <c r="X21" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y21" s="11">
         <v>101.9</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="28.5" customHeight="1">
-      <c r="A24" s="35"/>
-      <c r="B24" s="37" t="s">
+      <c r="A24" s="41"/>
+      <c r="B24" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C24" s="37"/>
-      <c r="D24" s="37" t="s">
+      <c r="C24" s="36"/>
+      <c r="D24" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="E24" s="37"/>
-      <c r="F24" s="37" t="s">
+      <c r="E24" s="36"/>
+      <c r="F24" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="38"/>
-      <c r="H24" s="37" t="s">
+      <c r="G24" s="39"/>
+      <c r="H24" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="I24" s="37"/>
-      <c r="J24" s="37" t="s">
+      <c r="I24" s="36"/>
+      <c r="J24" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="K24" s="37"/>
-      <c r="L24" s="37" t="s">
+      <c r="K24" s="36"/>
+      <c r="L24" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="M24" s="37"/>
-      <c r="N24" s="37" t="s">
+      <c r="M24" s="36"/>
+      <c r="N24" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="O24" s="37"/>
-      <c r="P24" s="37" t="s">
+      <c r="O24" s="36"/>
+      <c r="P24" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="Q24" s="37"/>
-      <c r="R24" s="37" t="s">
+      <c r="Q24" s="36"/>
+      <c r="R24" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="S24" s="37"/>
-      <c r="T24" s="37" t="s">
+      <c r="S24" s="36"/>
+      <c r="T24" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="U24" s="37"/>
-      <c r="V24" s="37" t="s">
+      <c r="U24" s="36"/>
+      <c r="V24" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="W24" s="37"/>
-      <c r="X24" s="37" t="s">
+      <c r="W24" s="36"/>
+      <c r="X24" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="Y24" s="37"/>
+      <c r="Y24" s="36"/>
     </row>
     <row r="25" spans="1:25" ht="23.25" customHeight="1">
-      <c r="A25" s="36"/>
+      <c r="A25" s="38"/>
       <c r="B25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="14" t="s">
@@ -1994,102 +1997,102 @@
         <v>849813.8</v>
       </c>
       <c r="S26" s="9">
         <v>102.6</v>
       </c>
       <c r="T26" s="8">
         <v>1007693.156</v>
       </c>
       <c r="U26" s="8">
         <v>106.2</v>
       </c>
       <c r="V26" s="8">
         <v>1168596.3</v>
       </c>
       <c r="W26" s="8">
         <v>110</v>
       </c>
       <c r="X26" s="8">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y26" s="1">
         <v>115.6</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="27" customHeight="1">
-      <c r="A29" s="35"/>
-      <c r="B29" s="37" t="s">
+      <c r="A29" s="41"/>
+      <c r="B29" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="C29" s="37"/>
-      <c r="D29" s="37" t="s">
+      <c r="C29" s="36"/>
+      <c r="D29" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="37"/>
-      <c r="F29" s="37" t="s">
+      <c r="E29" s="36"/>
+      <c r="F29" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="G29" s="38"/>
-      <c r="H29" s="37" t="s">
+      <c r="G29" s="39"/>
+      <c r="H29" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="I29" s="37"/>
-      <c r="J29" s="37" t="s">
+      <c r="I29" s="36"/>
+      <c r="J29" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="K29" s="37"/>
-      <c r="L29" s="37" t="s">
+      <c r="K29" s="36"/>
+      <c r="L29" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="M29" s="37"/>
-      <c r="N29" s="37" t="s">
+      <c r="M29" s="36"/>
+      <c r="N29" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="O29" s="37"/>
-      <c r="P29" s="37" t="s">
+      <c r="O29" s="36"/>
+      <c r="P29" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="Q29" s="37"/>
-      <c r="R29" s="37" t="s">
+      <c r="Q29" s="36"/>
+      <c r="R29" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="S29" s="37"/>
-      <c r="T29" s="37" t="s">
+      <c r="S29" s="36"/>
+      <c r="T29" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="U29" s="37"/>
-      <c r="V29" s="37" t="s">
+      <c r="U29" s="36"/>
+      <c r="V29" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="W29" s="37"/>
-      <c r="X29" s="37" t="s">
+      <c r="W29" s="36"/>
+      <c r="X29" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="Y29" s="37"/>
+      <c r="Y29" s="36"/>
     </row>
     <row r="30" spans="1:25" ht="22.5">
-      <c r="A30" s="36"/>
+      <c r="A30" s="38"/>
       <c r="B30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="16" t="s">
@@ -2201,206 +2204,224 @@
       </c>
       <c r="T31" s="24">
         <v>1422282.5</v>
       </c>
       <c r="U31" s="24">
         <v>137.80000000000001</v>
       </c>
       <c r="V31" s="8">
         <v>1614686.6</v>
       </c>
       <c r="W31" s="8">
         <v>134.4</v>
       </c>
       <c r="X31" s="24">
         <v>1887692.1</v>
       </c>
       <c r="Y31" s="29">
         <v>133.69999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
-[...1 lines deleted...]
-      <c r="B34" s="38" t="s">
+    <row r="34" spans="1:10">
+      <c r="A34" s="37"/>
+      <c r="B34" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="42"/>
-      <c r="D34" s="37" t="s">
+      <c r="C34" s="40"/>
+      <c r="D34" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="E34" s="37"/>
-      <c r="F34" s="37" t="s">
+      <c r="E34" s="36"/>
+      <c r="F34" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="G34" s="38"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="I34" s="40"/>
+      <c r="J34" s="7"/>
     </row>
-    <row r="35" spans="1:7" ht="22.5">
-      <c r="A35" s="36"/>
+    <row r="35" spans="1:10" ht="22.5">
+      <c r="A35" s="38"/>
       <c r="B35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="G35" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="H35" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="I35" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:10">
       <c r="A36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C36" s="25">
         <v>124.6</v>
       </c>
       <c r="D36" s="5">
         <v>213131.3</v>
       </c>
       <c r="E36" s="1">
         <v>115.3</v>
       </c>
       <c r="F36" s="5">
         <v>344482.5</v>
       </c>
       <c r="G36" s="1">
         <v>108.5</v>
       </c>
+      <c r="H36" s="6">
+        <v>480447.5</v>
+      </c>
+      <c r="I36" s="9">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:7" ht="12">
+    <row r="37" spans="1:10" ht="12">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
     </row>
-    <row r="44" spans="1:7">
-[...2 lines deleted...]
-      <c r="E44" s="43"/>
+    <row r="44" spans="1:10">
+      <c r="A44" s="35"/>
+      <c r="C44" s="35"/>
+      <c r="E44" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="83">
-[...21 lines deleted...]
-    <mergeCell ref="T24:U24"/>
+  <mergeCells count="84">
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="V9:W9"/>
-[...43 lines deleted...]
-    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="26" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>