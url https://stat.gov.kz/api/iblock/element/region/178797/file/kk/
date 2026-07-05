--- v2 (2026-05-25)
+++ v3 (2026-07-05)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="82">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2020 жылғы қаңтар</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-шілде</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>2025 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -441,51 +444,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -523,118 +526,124 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>470647</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>5043</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95250" y="57150"/>
           <a:ext cx="2627779" cy="575422"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -919,165 +928,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L37" sqref="L37"/>
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="43"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="36"/>
-      <c r="D4" s="36" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="36"/>
-      <c r="F4" s="36" t="s">
+      <c r="E4" s="40"/>
+      <c r="F4" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="36"/>
-      <c r="H4" s="36" t="s">
+      <c r="G4" s="40"/>
+      <c r="H4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="36"/>
-      <c r="J4" s="36" t="s">
+      <c r="I4" s="40"/>
+      <c r="J4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="36"/>
-      <c r="L4" s="36" t="s">
+      <c r="K4" s="40"/>
+      <c r="L4" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="36"/>
-      <c r="N4" s="36" t="s">
+      <c r="M4" s="40"/>
+      <c r="N4" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="36"/>
-      <c r="P4" s="36" t="s">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="36"/>
-      <c r="R4" s="36" t="s">
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="36"/>
-      <c r="T4" s="36" t="s">
+      <c r="S4" s="40"/>
+      <c r="T4" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="36"/>
-      <c r="V4" s="36" t="s">
+      <c r="U4" s="40"/>
+      <c r="V4" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="36"/>
-      <c r="X4" s="36" t="s">
+      <c r="W4" s="40"/>
+      <c r="X4" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="36"/>
+      <c r="Y4" s="40"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A5" s="43"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1185,102 +1194,102 @@
         <v>560443.6</v>
       </c>
       <c r="S6" s="5">
         <v>95</v>
       </c>
       <c r="T6" s="5">
         <v>637634.4</v>
       </c>
       <c r="U6" s="8">
         <v>91.8</v>
       </c>
       <c r="V6" s="5">
         <v>706552.8</v>
       </c>
       <c r="W6" s="8">
         <v>88.1</v>
       </c>
       <c r="X6" s="6">
         <v>801344.3</v>
       </c>
       <c r="Y6" s="8">
         <v>86.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
-      <c r="A9" s="43"/>
-      <c r="B9" s="36" t="s">
+      <c r="A9" s="42"/>
+      <c r="B9" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="36"/>
-      <c r="D9" s="36" t="s">
+      <c r="C9" s="40"/>
+      <c r="D9" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="36"/>
-      <c r="F9" s="36" t="s">
+      <c r="E9" s="40"/>
+      <c r="F9" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="36"/>
-      <c r="H9" s="36" t="s">
+      <c r="G9" s="40"/>
+      <c r="H9" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="36"/>
-      <c r="J9" s="36" t="s">
+      <c r="I9" s="40"/>
+      <c r="J9" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="K9" s="36"/>
-      <c r="L9" s="36" t="s">
+      <c r="K9" s="40"/>
+      <c r="L9" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="M9" s="36"/>
-      <c r="N9" s="36" t="s">
+      <c r="M9" s="40"/>
+      <c r="N9" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="O9" s="36"/>
-      <c r="P9" s="36" t="s">
+      <c r="O9" s="40"/>
+      <c r="P9" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="36"/>
-      <c r="R9" s="36" t="s">
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="36"/>
-      <c r="T9" s="36" t="s">
+      <c r="S9" s="40"/>
+      <c r="T9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="U9" s="36"/>
-      <c r="V9" s="36" t="s">
+      <c r="U9" s="40"/>
+      <c r="V9" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="W9" s="36"/>
-      <c r="X9" s="36" t="s">
+      <c r="W9" s="40"/>
+      <c r="X9" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="Y9" s="36"/>
+      <c r="Y9" s="40"/>
     </row>
     <row r="10" spans="1:25" ht="22.5">
-      <c r="A10" s="43"/>
+      <c r="A10" s="42"/>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="13" t="s">
@@ -1388,102 +1397,102 @@
         <v>637007.5</v>
       </c>
       <c r="S11" s="5">
         <v>102.1</v>
       </c>
       <c r="T11" s="5">
         <v>720075.5</v>
       </c>
       <c r="U11" s="5">
         <v>101.4</v>
       </c>
       <c r="V11" s="5">
         <v>798939.2</v>
       </c>
       <c r="W11" s="5">
         <v>101.5</v>
       </c>
       <c r="X11" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y11" s="5">
         <v>101.2</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="43"/>
-      <c r="B14" s="36" t="s">
+      <c r="A14" s="42"/>
+      <c r="B14" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="36"/>
-      <c r="D14" s="36" t="s">
+      <c r="C14" s="40"/>
+      <c r="D14" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="36"/>
-      <c r="F14" s="36" t="s">
+      <c r="E14" s="40"/>
+      <c r="F14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="36"/>
-      <c r="H14" s="36" t="s">
+      <c r="G14" s="40"/>
+      <c r="H14" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="36"/>
-      <c r="J14" s="36" t="s">
+      <c r="I14" s="40"/>
+      <c r="J14" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="36"/>
-      <c r="L14" s="36" t="s">
+      <c r="K14" s="40"/>
+      <c r="L14" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="36"/>
-      <c r="N14" s="36" t="s">
+      <c r="M14" s="40"/>
+      <c r="N14" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="O14" s="36"/>
-      <c r="P14" s="36" t="s">
+      <c r="O14" s="40"/>
+      <c r="P14" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="36"/>
-      <c r="R14" s="36" t="s">
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="S14" s="36"/>
-      <c r="T14" s="36" t="s">
+      <c r="S14" s="40"/>
+      <c r="T14" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="U14" s="36"/>
-      <c r="V14" s="36" t="s">
+      <c r="U14" s="40"/>
+      <c r="V14" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="W14" s="36"/>
-      <c r="X14" s="36" t="s">
+      <c r="W14" s="40"/>
+      <c r="X14" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="Y14" s="36"/>
+      <c r="Y14" s="40"/>
     </row>
     <row r="15" spans="1:25" ht="22.5">
-      <c r="A15" s="43"/>
+      <c r="A15" s="42"/>
       <c r="B15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="13" t="s">
@@ -1591,102 +1600,102 @@
         <v>764364.4</v>
       </c>
       <c r="S16" s="6">
         <v>102.8</v>
       </c>
       <c r="T16" s="8">
         <v>876222.5</v>
       </c>
       <c r="U16" s="9">
         <v>104.1</v>
       </c>
       <c r="V16" s="8">
         <v>964472.3</v>
       </c>
       <c r="W16" s="9">
         <v>103.4</v>
       </c>
       <c r="X16" s="8">
         <v>1079227.3</v>
       </c>
       <c r="Y16" s="9">
         <v>102.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="41"/>
-      <c r="B19" s="36" t="s">
+      <c r="A19" s="38"/>
+      <c r="B19" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="36"/>
-      <c r="D19" s="36" t="s">
+      <c r="C19" s="40"/>
+      <c r="D19" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="36"/>
-      <c r="F19" s="36" t="s">
+      <c r="E19" s="40"/>
+      <c r="F19" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="G19" s="36"/>
-      <c r="H19" s="36" t="s">
+      <c r="G19" s="40"/>
+      <c r="H19" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="I19" s="36"/>
-      <c r="J19" s="36" t="s">
+      <c r="I19" s="40"/>
+      <c r="J19" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="K19" s="36"/>
-      <c r="L19" s="36" t="s">
+      <c r="K19" s="40"/>
+      <c r="L19" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="M19" s="36"/>
-      <c r="N19" s="36" t="s">
+      <c r="M19" s="40"/>
+      <c r="N19" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="O19" s="36"/>
-      <c r="P19" s="36" t="s">
+      <c r="O19" s="40"/>
+      <c r="P19" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="Q19" s="36"/>
-      <c r="R19" s="36" t="s">
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="S19" s="36"/>
-      <c r="T19" s="36" t="s">
+      <c r="S19" s="40"/>
+      <c r="T19" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="U19" s="36"/>
-      <c r="V19" s="36" t="s">
+      <c r="U19" s="40"/>
+      <c r="V19" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="W19" s="36"/>
-      <c r="X19" s="36" t="s">
+      <c r="W19" s="40"/>
+      <c r="X19" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="Y19" s="36"/>
+      <c r="Y19" s="40"/>
     </row>
     <row r="20" spans="1:25" ht="22.5">
-      <c r="A20" s="38"/>
+      <c r="A20" s="39"/>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="13" t="s">
@@ -1794,102 +1803,102 @@
         <v>809322.93799999997</v>
       </c>
       <c r="S21" s="6">
         <v>100.1</v>
       </c>
       <c r="T21" s="8">
         <v>929667.6</v>
       </c>
       <c r="U21" s="9">
         <v>100.2</v>
       </c>
       <c r="V21" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W21" s="1">
         <v>102.1</v>
       </c>
       <c r="X21" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y21" s="11">
         <v>101.9</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="28.5" customHeight="1">
-      <c r="A24" s="41"/>
-      <c r="B24" s="36" t="s">
+      <c r="A24" s="38"/>
+      <c r="B24" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="C24" s="36"/>
-      <c r="D24" s="36" t="s">
+      <c r="C24" s="40"/>
+      <c r="D24" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="E24" s="36"/>
-      <c r="F24" s="36" t="s">
+      <c r="E24" s="40"/>
+      <c r="F24" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="39"/>
-      <c r="H24" s="36" t="s">
+      <c r="G24" s="41"/>
+      <c r="H24" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="I24" s="36"/>
-      <c r="J24" s="36" t="s">
+      <c r="I24" s="40"/>
+      <c r="J24" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="K24" s="36"/>
-      <c r="L24" s="36" t="s">
+      <c r="K24" s="40"/>
+      <c r="L24" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="M24" s="36"/>
-      <c r="N24" s="36" t="s">
+      <c r="M24" s="40"/>
+      <c r="N24" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="O24" s="36"/>
-      <c r="P24" s="36" t="s">
+      <c r="O24" s="40"/>
+      <c r="P24" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="Q24" s="36"/>
-      <c r="R24" s="36" t="s">
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="S24" s="36"/>
-      <c r="T24" s="36" t="s">
+      <c r="S24" s="40"/>
+      <c r="T24" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="U24" s="36"/>
-      <c r="V24" s="36" t="s">
+      <c r="U24" s="40"/>
+      <c r="V24" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="W24" s="36"/>
-      <c r="X24" s="36" t="s">
+      <c r="W24" s="40"/>
+      <c r="X24" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="Y24" s="36"/>
+      <c r="Y24" s="40"/>
     </row>
     <row r="25" spans="1:25" ht="23.25" customHeight="1">
-      <c r="A25" s="38"/>
+      <c r="A25" s="39"/>
       <c r="B25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="14" t="s">
@@ -1997,102 +2006,102 @@
         <v>849813.8</v>
       </c>
       <c r="S26" s="9">
         <v>102.6</v>
       </c>
       <c r="T26" s="8">
         <v>1007693.156</v>
       </c>
       <c r="U26" s="8">
         <v>106.2</v>
       </c>
       <c r="V26" s="8">
         <v>1168596.3</v>
       </c>
       <c r="W26" s="8">
         <v>110</v>
       </c>
       <c r="X26" s="8">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y26" s="1">
         <v>115.6</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="27" customHeight="1">
-      <c r="A29" s="41"/>
-      <c r="B29" s="36" t="s">
+      <c r="A29" s="38"/>
+      <c r="B29" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="C29" s="36"/>
-      <c r="D29" s="36" t="s">
+      <c r="C29" s="40"/>
+      <c r="D29" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="36"/>
-      <c r="F29" s="36" t="s">
+      <c r="E29" s="40"/>
+      <c r="F29" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="G29" s="39"/>
-      <c r="H29" s="36" t="s">
+      <c r="G29" s="41"/>
+      <c r="H29" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="I29" s="36"/>
-      <c r="J29" s="36" t="s">
+      <c r="I29" s="40"/>
+      <c r="J29" s="40" t="s">
         <v>69</v>
       </c>
-      <c r="K29" s="36"/>
-      <c r="L29" s="36" t="s">
+      <c r="K29" s="40"/>
+      <c r="L29" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="M29" s="36"/>
-      <c r="N29" s="36" t="s">
+      <c r="M29" s="40"/>
+      <c r="N29" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="O29" s="36"/>
-      <c r="P29" s="36" t="s">
+      <c r="O29" s="40"/>
+      <c r="P29" s="40" t="s">
         <v>72</v>
       </c>
-      <c r="Q29" s="36"/>
-      <c r="R29" s="36" t="s">
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="S29" s="36"/>
-      <c r="T29" s="36" t="s">
+      <c r="S29" s="40"/>
+      <c r="T29" s="40" t="s">
         <v>74</v>
       </c>
-      <c r="U29" s="36"/>
-      <c r="V29" s="36" t="s">
+      <c r="U29" s="40"/>
+      <c r="V29" s="40" t="s">
         <v>75</v>
       </c>
-      <c r="W29" s="36"/>
-      <c r="X29" s="36" t="s">
+      <c r="W29" s="40"/>
+      <c r="X29" s="40" t="s">
         <v>76</v>
       </c>
-      <c r="Y29" s="36"/>
+      <c r="Y29" s="40"/>
     </row>
     <row r="30" spans="1:25" ht="22.5">
-      <c r="A30" s="38"/>
+      <c r="A30" s="39"/>
       <c r="B30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="16" t="s">
@@ -2204,224 +2213,240 @@
       </c>
       <c r="T31" s="24">
         <v>1422282.5</v>
       </c>
       <c r="U31" s="24">
         <v>137.80000000000001</v>
       </c>
       <c r="V31" s="8">
         <v>1614686.6</v>
       </c>
       <c r="W31" s="8">
         <v>134.4</v>
       </c>
       <c r="X31" s="24">
         <v>1887692.1</v>
       </c>
       <c r="Y31" s="29">
         <v>133.69999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
-[...1 lines deleted...]
-      <c r="B34" s="39" t="s">
+    <row r="34" spans="1:11">
+      <c r="A34" s="44"/>
+      <c r="B34" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="40"/>
-      <c r="D34" s="36" t="s">
+      <c r="C34" s="45"/>
+      <c r="D34" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="E34" s="36"/>
-      <c r="F34" s="36" t="s">
+      <c r="E34" s="40"/>
+      <c r="F34" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="G34" s="39"/>
-      <c r="H34" s="39" t="s">
+      <c r="G34" s="41"/>
+      <c r="H34" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="I34" s="40"/>
-      <c r="J34" s="7"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="K34" s="40"/>
     </row>
-    <row r="35" spans="1:10" ht="22.5">
-      <c r="A35" s="38"/>
+    <row r="35" spans="1:11" ht="22.5">
+      <c r="A35" s="39"/>
       <c r="B35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="G35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="I35" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="J35" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="K35" s="37" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C36" s="25">
         <v>124.6</v>
       </c>
       <c r="D36" s="5">
         <v>213131.3</v>
       </c>
       <c r="E36" s="1">
         <v>115.3</v>
       </c>
       <c r="F36" s="5">
         <v>344482.5</v>
       </c>
       <c r="G36" s="1">
         <v>108.5</v>
       </c>
       <c r="H36" s="6">
         <v>480447.5</v>
       </c>
       <c r="I36" s="9">
         <v>104.5</v>
       </c>
+      <c r="J36" s="6">
+        <v>630775.6</v>
+      </c>
+      <c r="K36" s="6">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:10" ht="12">
+    <row r="37" spans="1:11" ht="12">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:11">
       <c r="A44" s="35"/>
       <c r="C44" s="35"/>
       <c r="E44" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="85">
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
-    <mergeCell ref="X14:Y14"/>
-[...66 lines deleted...]
-    <mergeCell ref="H34:I34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="26" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>