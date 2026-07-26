--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{667A3D41-30E4-480D-A280-BD4E2BCAB090}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300"/>
+    <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="83">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2020 жылғы қаңтар</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-шілде</t>
   </si>
   <si>
@@ -262,61 +263,64 @@
     <t xml:space="preserve">2025 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -444,51 +448,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -529,121 +533,127 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>470647</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>5043</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95250" y="57150"/>
           <a:ext cx="2627779" cy="575422"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
@@ -679,116 +689,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -924,169 +970,169 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N36" sqref="N36"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N39" sqref="N39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="46" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
     </row>
-    <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="42"/>
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47"/>
       <c r="B4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="40"/>
       <c r="D4" s="40" t="s">
         <v>52</v>
       </c>
       <c r="E4" s="40"/>
       <c r="F4" s="40" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="40"/>
       <c r="J4" s="40" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="40"/>
       <c r="L4" s="40" t="s">
         <v>6</v>
       </c>
       <c r="M4" s="40"/>
       <c r="N4" s="40" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="40"/>
       <c r="P4" s="40" t="s">
         <v>8</v>
       </c>
       <c r="Q4" s="40"/>
       <c r="R4" s="40" t="s">
         <v>9</v>
       </c>
       <c r="S4" s="40"/>
       <c r="T4" s="40" t="s">
         <v>10</v>
       </c>
       <c r="U4" s="40"/>
       <c r="V4" s="40" t="s">
         <v>11</v>
       </c>
       <c r="W4" s="40"/>
       <c r="X4" s="40" t="s">
         <v>12</v>
       </c>
       <c r="Y4" s="40"/>
     </row>
-    <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A5" s="42"/>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="47"/>
       <c r="B5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1116,51 +1162,51 @@
       <c r="R5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="5">
         <v>43026.7</v>
       </c>
       <c r="C6" s="5">
         <v>110.1</v>
       </c>
       <c r="D6" s="6">
         <v>87685.9</v>
       </c>
       <c r="E6" s="7">
         <v>100.3</v>
       </c>
       <c r="F6" s="5">
         <v>134867.20000000001</v>
       </c>
       <c r="G6" s="1">
         <v>102.1</v>
       </c>
       <c r="H6" s="5">
         <v>187745.5</v>
       </c>
       <c r="I6" s="5">
@@ -1193,103 +1239,103 @@
       <c r="R6" s="5">
         <v>560443.6</v>
       </c>
       <c r="S6" s="5">
         <v>95</v>
       </c>
       <c r="T6" s="5">
         <v>637634.4</v>
       </c>
       <c r="U6" s="8">
         <v>91.8</v>
       </c>
       <c r="V6" s="5">
         <v>706552.8</v>
       </c>
       <c r="W6" s="8">
         <v>88.1</v>
       </c>
       <c r="X6" s="6">
         <v>801344.3</v>
       </c>
       <c r="Y6" s="8">
         <v>86.6</v>
       </c>
     </row>
-    <row r="9" spans="1:25" ht="15" customHeight="1">
-      <c r="A9" s="42"/>
+    <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47"/>
       <c r="B9" s="40" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="40" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="40"/>
       <c r="F9" s="40" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="40"/>
       <c r="H9" s="40" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="40"/>
       <c r="J9" s="40" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="40"/>
       <c r="L9" s="40" t="s">
         <v>17</v>
       </c>
       <c r="M9" s="40"/>
       <c r="N9" s="40" t="s">
         <v>18</v>
       </c>
       <c r="O9" s="40"/>
       <c r="P9" s="40" t="s">
         <v>19</v>
       </c>
       <c r="Q9" s="40"/>
       <c r="R9" s="40" t="s">
         <v>20</v>
       </c>
       <c r="S9" s="40"/>
       <c r="T9" s="40" t="s">
         <v>21</v>
       </c>
       <c r="U9" s="40"/>
       <c r="V9" s="40" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="40"/>
       <c r="X9" s="40" t="s">
         <v>23</v>
       </c>
       <c r="Y9" s="40"/>
     </row>
-    <row r="10" spans="1:25" ht="22.5">
-      <c r="A10" s="42"/>
+    <row r="10" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="47"/>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="13" t="s">
@@ -1319,51 +1365,51 @@
       <c r="R10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="5">
         <v>41824.699999999997</v>
       </c>
       <c r="C11" s="5">
         <v>88.7</v>
       </c>
       <c r="D11" s="5">
         <v>89005.8</v>
       </c>
       <c r="E11" s="5">
         <v>91.8</v>
       </c>
       <c r="F11" s="5">
         <v>146893.49400000001</v>
       </c>
       <c r="G11" s="5">
         <v>97.623869851231447</v>
       </c>
       <c r="H11" s="5">
         <v>211261.3</v>
       </c>
       <c r="I11" s="5">
@@ -1396,103 +1442,103 @@
       <c r="R11" s="5">
         <v>637007.5</v>
       </c>
       <c r="S11" s="5">
         <v>102.1</v>
       </c>
       <c r="T11" s="5">
         <v>720075.5</v>
       </c>
       <c r="U11" s="5">
         <v>101.4</v>
       </c>
       <c r="V11" s="5">
         <v>798939.2</v>
       </c>
       <c r="W11" s="5">
         <v>101.5</v>
       </c>
       <c r="X11" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y11" s="5">
         <v>101.2</v>
       </c>
     </row>
-    <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="42"/>
+    <row r="14" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47"/>
       <c r="B14" s="40" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="40"/>
       <c r="D14" s="40" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="40"/>
       <c r="F14" s="40" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="40"/>
       <c r="H14" s="40" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="40"/>
       <c r="J14" s="40" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="40"/>
       <c r="L14" s="40" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="40"/>
       <c r="N14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="40"/>
       <c r="P14" s="40" t="s">
         <v>32</v>
       </c>
       <c r="Q14" s="40"/>
       <c r="R14" s="40" t="s">
         <v>33</v>
       </c>
       <c r="S14" s="40"/>
       <c r="T14" s="40" t="s">
         <v>34</v>
       </c>
       <c r="U14" s="40"/>
       <c r="V14" s="40" t="s">
         <v>35</v>
       </c>
       <c r="W14" s="40"/>
       <c r="X14" s="40" t="s">
         <v>36</v>
       </c>
       <c r="Y14" s="40"/>
     </row>
-    <row r="15" spans="1:25" ht="22.5">
-      <c r="A15" s="42"/>
+    <row r="15" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="47"/>
       <c r="B15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="13" t="s">
@@ -1522,51 +1568,51 @@
       <c r="R15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="U15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="W15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="Y15" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="5">
         <v>44591.8</v>
       </c>
       <c r="C16" s="5">
         <v>92.6</v>
       </c>
       <c r="D16" s="5">
         <v>102434</v>
       </c>
       <c r="E16" s="5">
         <v>100.6</v>
       </c>
       <c r="F16" s="5">
         <v>169917.7</v>
       </c>
       <c r="G16" s="5">
         <v>101.3</v>
       </c>
       <c r="H16" s="8">
         <v>245556.5</v>
       </c>
       <c r="I16" s="5">
@@ -1599,103 +1645,103 @@
       <c r="R16" s="9">
         <v>764364.4</v>
       </c>
       <c r="S16" s="6">
         <v>102.8</v>
       </c>
       <c r="T16" s="8">
         <v>876222.5</v>
       </c>
       <c r="U16" s="9">
         <v>104.1</v>
       </c>
       <c r="V16" s="8">
         <v>964472.3</v>
       </c>
       <c r="W16" s="9">
         <v>103.4</v>
       </c>
       <c r="X16" s="8">
         <v>1079227.3</v>
       </c>
       <c r="Y16" s="9">
         <v>102.3</v>
       </c>
     </row>
-    <row r="19" spans="1:25" ht="12" customHeight="1">
-      <c r="A19" s="38"/>
+    <row r="19" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="45"/>
       <c r="B19" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="40"/>
       <c r="D19" s="40" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="40"/>
       <c r="F19" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="40"/>
       <c r="H19" s="40" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="40"/>
       <c r="J19" s="40" t="s">
         <v>41</v>
       </c>
       <c r="K19" s="40"/>
       <c r="L19" s="40" t="s">
         <v>42</v>
       </c>
       <c r="M19" s="40"/>
       <c r="N19" s="40" t="s">
         <v>43</v>
       </c>
       <c r="O19" s="40"/>
       <c r="P19" s="40" t="s">
         <v>44</v>
       </c>
       <c r="Q19" s="40"/>
       <c r="R19" s="40" t="s">
         <v>45</v>
       </c>
       <c r="S19" s="40"/>
       <c r="T19" s="40" t="s">
         <v>46</v>
       </c>
       <c r="U19" s="40"/>
       <c r="V19" s="40" t="s">
         <v>47</v>
       </c>
       <c r="W19" s="40"/>
       <c r="X19" s="40" t="s">
         <v>48</v>
       </c>
       <c r="Y19" s="40"/>
     </row>
-    <row r="20" spans="1:25" ht="22.5">
-      <c r="A20" s="39"/>
+    <row r="20" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="42"/>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="13" t="s">
@@ -1725,51 +1771,51 @@
       <c r="R20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="S20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="U20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="W20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="6">
         <v>56076.7</v>
       </c>
       <c r="C21" s="9">
         <v>110.4</v>
       </c>
       <c r="D21" s="5">
         <v>124550.9</v>
       </c>
       <c r="E21" s="5">
         <v>107.7</v>
       </c>
       <c r="F21" s="5">
         <v>199622</v>
       </c>
       <c r="G21" s="5">
         <v>104.7</v>
       </c>
       <c r="H21" s="5">
         <v>276970</v>
       </c>
       <c r="I21" s="5">
@@ -1802,103 +1848,103 @@
       <c r="R21" s="9">
         <v>809322.93799999997</v>
       </c>
       <c r="S21" s="6">
         <v>100.1</v>
       </c>
       <c r="T21" s="8">
         <v>929667.6</v>
       </c>
       <c r="U21" s="9">
         <v>100.2</v>
       </c>
       <c r="V21" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W21" s="1">
         <v>102.1</v>
       </c>
       <c r="X21" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y21" s="11">
         <v>101.9</v>
       </c>
     </row>
-    <row r="24" spans="1:25" ht="28.5" customHeight="1">
-      <c r="A24" s="38"/>
+    <row r="24" spans="1:25" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="45"/>
       <c r="B24" s="40" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="40"/>
       <c r="F24" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="41"/>
+      <c r="G24" s="43"/>
       <c r="H24" s="40" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="40"/>
       <c r="J24" s="40" t="s">
         <v>57</v>
       </c>
       <c r="K24" s="40"/>
       <c r="L24" s="40" t="s">
         <v>58</v>
       </c>
       <c r="M24" s="40"/>
       <c r="N24" s="40" t="s">
         <v>59</v>
       </c>
       <c r="O24" s="40"/>
       <c r="P24" s="40" t="s">
         <v>60</v>
       </c>
       <c r="Q24" s="40"/>
       <c r="R24" s="40" t="s">
         <v>61</v>
       </c>
       <c r="S24" s="40"/>
       <c r="T24" s="40" t="s">
         <v>62</v>
       </c>
       <c r="U24" s="40"/>
       <c r="V24" s="40" t="s">
         <v>63</v>
       </c>
       <c r="W24" s="40"/>
       <c r="X24" s="40" t="s">
         <v>64</v>
       </c>
       <c r="Y24" s="40"/>
     </row>
-    <row r="25" spans="1:25" ht="23.25" customHeight="1">
-      <c r="A25" s="39"/>
+    <row r="25" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="42"/>
       <c r="B25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="14" t="s">
@@ -1928,51 +1974,51 @@
       <c r="R25" s="16" t="s">
         <v>54</v>
       </c>
       <c r="S25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="16" t="s">
         <v>54</v>
       </c>
       <c r="U25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="16" t="s">
         <v>54</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="16" t="s">
         <v>54</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="6">
         <v>59358.2</v>
       </c>
       <c r="C26" s="9">
         <v>103.7</v>
       </c>
       <c r="D26" s="5">
         <v>116683.878</v>
       </c>
       <c r="E26" s="5">
         <v>91.5</v>
       </c>
       <c r="F26" s="5">
         <v>204648</v>
       </c>
       <c r="G26" s="5">
         <v>100.1</v>
       </c>
       <c r="H26" s="5">
         <v>283906.59999999998</v>
       </c>
       <c r="I26" s="5">
@@ -2005,103 +2051,103 @@
       <c r="R26" s="8">
         <v>849813.8</v>
       </c>
       <c r="S26" s="9">
         <v>102.6</v>
       </c>
       <c r="T26" s="8">
         <v>1007693.156</v>
       </c>
       <c r="U26" s="8">
         <v>106.2</v>
       </c>
       <c r="V26" s="8">
         <v>1168596.3</v>
       </c>
       <c r="W26" s="8">
         <v>110</v>
       </c>
       <c r="X26" s="8">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y26" s="1">
         <v>115.6</v>
       </c>
     </row>
-    <row r="29" spans="1:25" ht="27" customHeight="1">
-      <c r="A29" s="38"/>
+    <row r="29" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45"/>
       <c r="B29" s="40" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="40"/>
       <c r="D29" s="40" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="40"/>
       <c r="F29" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="G29" s="41"/>
+      <c r="G29" s="43"/>
       <c r="H29" s="40" t="s">
         <v>68</v>
       </c>
       <c r="I29" s="40"/>
       <c r="J29" s="40" t="s">
         <v>69</v>
       </c>
       <c r="K29" s="40"/>
       <c r="L29" s="40" t="s">
         <v>70</v>
       </c>
       <c r="M29" s="40"/>
       <c r="N29" s="40" t="s">
         <v>71</v>
       </c>
       <c r="O29" s="40"/>
       <c r="P29" s="40" t="s">
         <v>72</v>
       </c>
       <c r="Q29" s="40"/>
       <c r="R29" s="40" t="s">
         <v>73</v>
       </c>
       <c r="S29" s="40"/>
       <c r="T29" s="40" t="s">
         <v>74</v>
       </c>
       <c r="U29" s="40"/>
       <c r="V29" s="40" t="s">
         <v>75</v>
       </c>
       <c r="W29" s="40"/>
       <c r="X29" s="40" t="s">
         <v>76</v>
       </c>
       <c r="Y29" s="40"/>
     </row>
-    <row r="30" spans="1:25" ht="22.5">
-      <c r="A30" s="39"/>
+    <row r="30" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="42"/>
       <c r="B30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="16" t="s">
@@ -2131,51 +2177,51 @@
       <c r="R30" s="20" t="s">
         <v>54</v>
       </c>
       <c r="S30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="22" t="s">
         <v>54</v>
       </c>
       <c r="U30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="26" t="s">
         <v>54</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="28" t="s">
         <v>54</v>
       </c>
       <c r="Y30" s="28" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="6">
         <v>75192.028000000006</v>
       </c>
       <c r="C31" s="9">
         <v>126.8</v>
       </c>
       <c r="D31" s="6">
         <v>165150.29999999999</v>
       </c>
       <c r="E31" s="9">
         <v>141.4</v>
       </c>
       <c r="F31" s="6">
         <v>283869.63400000002</v>
       </c>
       <c r="G31" s="9">
         <v>137.80000000000001</v>
       </c>
       <c r="H31" s="6">
         <v>411189.3</v>
       </c>
       <c r="I31" s="9">
@@ -2208,245 +2254,262 @@
       <c r="R31" s="24">
         <v>1229568.1000000001</v>
       </c>
       <c r="S31" s="25">
         <v>141.9</v>
       </c>
       <c r="T31" s="24">
         <v>1422282.5</v>
       </c>
       <c r="U31" s="24">
         <v>137.80000000000001</v>
       </c>
       <c r="V31" s="8">
         <v>1614686.6</v>
       </c>
       <c r="W31" s="8">
         <v>134.4</v>
       </c>
       <c r="X31" s="24">
         <v>1887692.1</v>
       </c>
       <c r="Y31" s="29">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
-[...1 lines deleted...]
-      <c r="B34" s="41" t="s">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+      <c r="B34" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="45"/>
+      <c r="C34" s="44"/>
       <c r="D34" s="40" t="s">
         <v>78</v>
       </c>
       <c r="E34" s="40"/>
       <c r="F34" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="G34" s="41"/>
-      <c r="H34" s="41" t="s">
+      <c r="G34" s="43"/>
+      <c r="H34" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="I34" s="45"/>
+      <c r="I34" s="44"/>
       <c r="J34" s="40" t="s">
         <v>81</v>
       </c>
       <c r="K34" s="40"/>
+      <c r="L34" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="M34" s="40"/>
     </row>
-    <row r="35" spans="1:11" ht="22.5">
-      <c r="A35" s="39"/>
+    <row r="35" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A35" s="42"/>
       <c r="B35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="G35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="I35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="J35" s="36" t="s">
         <v>54</v>
       </c>
       <c r="K35" s="37" t="s">
         <v>0</v>
       </c>
+      <c r="L35" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="M35" s="39" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C36" s="25">
         <v>124.6</v>
       </c>
       <c r="D36" s="5">
         <v>213131.3</v>
       </c>
       <c r="E36" s="1">
         <v>115.3</v>
       </c>
       <c r="F36" s="5">
         <v>344482.5</v>
       </c>
       <c r="G36" s="1">
         <v>108.5</v>
       </c>
       <c r="H36" s="6">
         <v>480447.5</v>
       </c>
       <c r="I36" s="9">
         <v>104.5</v>
       </c>
       <c r="J36" s="6">
         <v>630775.6</v>
       </c>
       <c r="K36" s="6">
         <v>101.5</v>
       </c>
+      <c r="L36" s="5">
+        <v>808831.4</v>
+      </c>
+      <c r="M36" s="1">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="37" spans="1:11" ht="12">
+    <row r="37" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
     </row>
-    <row r="44" spans="1:11">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="35"/>
       <c r="C44" s="35"/>
       <c r="E44" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="85">
-[...23 lines deleted...]
-    <mergeCell ref="T24:U24"/>
+  <mergeCells count="86">
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="V9:W9"/>
-[...43 lines deleted...]
-    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="26" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>