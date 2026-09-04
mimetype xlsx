--- v4 (2026-07-26)
+++ v5 (2026-09-04)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{667A3D41-30E4-480D-A280-BD4E2BCAB090}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C36319B9-6D18-4345-96EF-C4CB496AA2F5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
   </definedNames>
   <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="84">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2020 жылғы қаңтар</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2020  жылғы қаңтар-шілде</t>
   </si>
   <si>
@@ -266,50 +266,53 @@
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -448,51 +451,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -542,70 +545,76 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -973,166 +982,166 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N39" sqref="N39"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="L13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="S36" sqref="S36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="46"/>
-[...22 lines deleted...]
-      <c r="Y1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="47"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="40"/>
-      <c r="D4" s="40" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="40"/>
-      <c r="F4" s="40" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="40"/>
-      <c r="H4" s="40" t="s">
+      <c r="G4" s="44"/>
+      <c r="H4" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="40"/>
-      <c r="J4" s="40" t="s">
+      <c r="I4" s="44"/>
+      <c r="J4" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40" t="s">
+      <c r="K4" s="44"/>
+      <c r="L4" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="40"/>
-      <c r="N4" s="40" t="s">
+      <c r="M4" s="44"/>
+      <c r="N4" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="40"/>
-      <c r="P4" s="40" t="s">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="40"/>
-      <c r="R4" s="40" t="s">
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="40"/>
-      <c r="T4" s="40" t="s">
+      <c r="S4" s="44"/>
+      <c r="T4" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="40"/>
-      <c r="V4" s="40" t="s">
+      <c r="U4" s="44"/>
+      <c r="V4" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="40"/>
-      <c r="X4" s="40" t="s">
+      <c r="W4" s="44"/>
+      <c r="X4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="40"/>
+      <c r="Y4" s="44"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1240,102 +1249,102 @@
         <v>560443.6</v>
       </c>
       <c r="S6" s="5">
         <v>95</v>
       </c>
       <c r="T6" s="5">
         <v>637634.4</v>
       </c>
       <c r="U6" s="8">
         <v>91.8</v>
       </c>
       <c r="V6" s="5">
         <v>706552.8</v>
       </c>
       <c r="W6" s="8">
         <v>88.1</v>
       </c>
       <c r="X6" s="6">
         <v>801344.3</v>
       </c>
       <c r="Y6" s="8">
         <v>86.6</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="47"/>
-      <c r="B9" s="40" t="s">
+      <c r="A9" s="46"/>
+      <c r="B9" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="40"/>
-      <c r="D9" s="40" t="s">
+      <c r="C9" s="44"/>
+      <c r="D9" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="40"/>
-      <c r="F9" s="40" t="s">
+      <c r="E9" s="44"/>
+      <c r="F9" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="40"/>
-      <c r="H9" s="40" t="s">
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="40"/>
-      <c r="J9" s="40" t="s">
+      <c r="I9" s="44"/>
+      <c r="J9" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="K9" s="40"/>
-      <c r="L9" s="40" t="s">
+      <c r="K9" s="44"/>
+      <c r="L9" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="M9" s="40"/>
-      <c r="N9" s="40" t="s">
+      <c r="M9" s="44"/>
+      <c r="N9" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O9" s="40"/>
-      <c r="P9" s="40" t="s">
+      <c r="O9" s="44"/>
+      <c r="P9" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="40"/>
-      <c r="R9" s="40" t="s">
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="40"/>
-      <c r="T9" s="40" t="s">
+      <c r="S9" s="44"/>
+      <c r="T9" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="U9" s="40"/>
-      <c r="V9" s="40" t="s">
+      <c r="U9" s="44"/>
+      <c r="V9" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="W9" s="40"/>
-      <c r="X9" s="40" t="s">
+      <c r="W9" s="44"/>
+      <c r="X9" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="Y9" s="40"/>
+      <c r="Y9" s="44"/>
     </row>
     <row r="10" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="47"/>
+      <c r="A10" s="46"/>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="13" t="s">
@@ -1443,102 +1452,102 @@
         <v>637007.5</v>
       </c>
       <c r="S11" s="5">
         <v>102.1</v>
       </c>
       <c r="T11" s="5">
         <v>720075.5</v>
       </c>
       <c r="U11" s="5">
         <v>101.4</v>
       </c>
       <c r="V11" s="5">
         <v>798939.2</v>
       </c>
       <c r="W11" s="5">
         <v>101.5</v>
       </c>
       <c r="X11" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y11" s="5">
         <v>101.2</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="47"/>
-      <c r="B14" s="40" t="s">
+      <c r="A14" s="46"/>
+      <c r="B14" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="40"/>
-      <c r="D14" s="40" t="s">
+      <c r="C14" s="44"/>
+      <c r="D14" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="40"/>
-      <c r="F14" s="40" t="s">
+      <c r="E14" s="44"/>
+      <c r="F14" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="40"/>
-      <c r="H14" s="40" t="s">
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="40"/>
-      <c r="J14" s="40" t="s">
+      <c r="I14" s="44"/>
+      <c r="J14" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="40"/>
-      <c r="L14" s="40" t="s">
+      <c r="K14" s="44"/>
+      <c r="L14" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="40"/>
-      <c r="N14" s="40" t="s">
+      <c r="M14" s="44"/>
+      <c r="N14" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="O14" s="40"/>
-      <c r="P14" s="40" t="s">
+      <c r="O14" s="44"/>
+      <c r="P14" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="40"/>
-      <c r="R14" s="40" t="s">
+      <c r="Q14" s="44"/>
+      <c r="R14" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="S14" s="40"/>
-      <c r="T14" s="40" t="s">
+      <c r="S14" s="44"/>
+      <c r="T14" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="U14" s="40"/>
-      <c r="V14" s="40" t="s">
+      <c r="U14" s="44"/>
+      <c r="V14" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="W14" s="40"/>
-      <c r="X14" s="40" t="s">
+      <c r="W14" s="44"/>
+      <c r="X14" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="Y14" s="40"/>
+      <c r="Y14" s="44"/>
     </row>
     <row r="15" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="47"/>
+      <c r="A15" s="46"/>
       <c r="B15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="13" t="s">
@@ -1646,102 +1655,102 @@
         <v>764364.4</v>
       </c>
       <c r="S16" s="6">
         <v>102.8</v>
       </c>
       <c r="T16" s="8">
         <v>876222.5</v>
       </c>
       <c r="U16" s="9">
         <v>104.1</v>
       </c>
       <c r="V16" s="8">
         <v>964472.3</v>
       </c>
       <c r="W16" s="9">
         <v>103.4</v>
       </c>
       <c r="X16" s="8">
         <v>1079227.3</v>
       </c>
       <c r="Y16" s="9">
         <v>102.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="45"/>
-      <c r="B19" s="40" t="s">
+      <c r="A19" s="42"/>
+      <c r="B19" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="40"/>
-      <c r="D19" s="40" t="s">
+      <c r="C19" s="44"/>
+      <c r="D19" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="40"/>
-      <c r="F19" s="40" t="s">
+      <c r="E19" s="44"/>
+      <c r="F19" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="G19" s="40"/>
-      <c r="H19" s="40" t="s">
+      <c r="G19" s="44"/>
+      <c r="H19" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="I19" s="40"/>
-      <c r="J19" s="40" t="s">
+      <c r="I19" s="44"/>
+      <c r="J19" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="K19" s="40"/>
-      <c r="L19" s="40" t="s">
+      <c r="K19" s="44"/>
+      <c r="L19" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="M19" s="40"/>
-      <c r="N19" s="40" t="s">
+      <c r="M19" s="44"/>
+      <c r="N19" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="O19" s="40"/>
-      <c r="P19" s="40" t="s">
+      <c r="O19" s="44"/>
+      <c r="P19" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="Q19" s="40"/>
-      <c r="R19" s="40" t="s">
+      <c r="Q19" s="44"/>
+      <c r="R19" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="S19" s="40"/>
-      <c r="T19" s="40" t="s">
+      <c r="S19" s="44"/>
+      <c r="T19" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="U19" s="40"/>
-      <c r="V19" s="40" t="s">
+      <c r="U19" s="44"/>
+      <c r="V19" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="W19" s="40"/>
-      <c r="X19" s="40" t="s">
+      <c r="W19" s="44"/>
+      <c r="X19" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="Y19" s="40"/>
+      <c r="Y19" s="44"/>
     </row>
     <row r="20" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="42"/>
+      <c r="A20" s="43"/>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="13" t="s">
@@ -1849,102 +1858,102 @@
         <v>809322.93799999997</v>
       </c>
       <c r="S21" s="6">
         <v>100.1</v>
       </c>
       <c r="T21" s="8">
         <v>929667.6</v>
       </c>
       <c r="U21" s="9">
         <v>100.2</v>
       </c>
       <c r="V21" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W21" s="1">
         <v>102.1</v>
       </c>
       <c r="X21" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y21" s="11">
         <v>101.9</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="45"/>
-      <c r="B24" s="40" t="s">
+      <c r="A24" s="42"/>
+      <c r="B24" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="C24" s="40"/>
-      <c r="D24" s="40" t="s">
+      <c r="C24" s="44"/>
+      <c r="D24" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="E24" s="40"/>
-      <c r="F24" s="40" t="s">
+      <c r="E24" s="44"/>
+      <c r="F24" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="43"/>
-      <c r="H24" s="40" t="s">
+      <c r="G24" s="45"/>
+      <c r="H24" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="I24" s="40"/>
-      <c r="J24" s="40" t="s">
+      <c r="I24" s="44"/>
+      <c r="J24" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="K24" s="40"/>
-      <c r="L24" s="40" t="s">
+      <c r="K24" s="44"/>
+      <c r="L24" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="M24" s="40"/>
-      <c r="N24" s="40" t="s">
+      <c r="M24" s="44"/>
+      <c r="N24" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="O24" s="40"/>
-      <c r="P24" s="40" t="s">
+      <c r="O24" s="44"/>
+      <c r="P24" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="Q24" s="40"/>
-      <c r="R24" s="40" t="s">
+      <c r="Q24" s="44"/>
+      <c r="R24" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="S24" s="40"/>
-      <c r="T24" s="40" t="s">
+      <c r="S24" s="44"/>
+      <c r="T24" s="44" t="s">
         <v>62</v>
       </c>
-      <c r="U24" s="40"/>
-      <c r="V24" s="40" t="s">
+      <c r="U24" s="44"/>
+      <c r="V24" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="W24" s="40"/>
-      <c r="X24" s="40" t="s">
+      <c r="W24" s="44"/>
+      <c r="X24" s="44" t="s">
         <v>64</v>
       </c>
-      <c r="Y24" s="40"/>
+      <c r="Y24" s="44"/>
     </row>
     <row r="25" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="42"/>
+      <c r="A25" s="43"/>
       <c r="B25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="14" t="s">
@@ -2052,102 +2061,102 @@
         <v>849813.8</v>
       </c>
       <c r="S26" s="9">
         <v>102.6</v>
       </c>
       <c r="T26" s="8">
         <v>1007693.156</v>
       </c>
       <c r="U26" s="8">
         <v>106.2</v>
       </c>
       <c r="V26" s="8">
         <v>1168596.3</v>
       </c>
       <c r="W26" s="8">
         <v>110</v>
       </c>
       <c r="X26" s="8">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y26" s="1">
         <v>115.6</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="45"/>
-      <c r="B29" s="40" t="s">
+      <c r="A29" s="42"/>
+      <c r="B29" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="C29" s="40"/>
-      <c r="D29" s="40" t="s">
+      <c r="C29" s="44"/>
+      <c r="D29" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="40"/>
-      <c r="F29" s="40" t="s">
+      <c r="E29" s="44"/>
+      <c r="F29" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="G29" s="43"/>
-      <c r="H29" s="40" t="s">
+      <c r="G29" s="45"/>
+      <c r="H29" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="I29" s="40"/>
-      <c r="J29" s="40" t="s">
+      <c r="I29" s="44"/>
+      <c r="J29" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="K29" s="40"/>
-      <c r="L29" s="40" t="s">
+      <c r="K29" s="44"/>
+      <c r="L29" s="44" t="s">
         <v>70</v>
       </c>
-      <c r="M29" s="40"/>
-      <c r="N29" s="40" t="s">
+      <c r="M29" s="44"/>
+      <c r="N29" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="O29" s="40"/>
-      <c r="P29" s="40" t="s">
+      <c r="O29" s="44"/>
+      <c r="P29" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="Q29" s="40"/>
-      <c r="R29" s="40" t="s">
+      <c r="Q29" s="44"/>
+      <c r="R29" s="44" t="s">
         <v>73</v>
       </c>
-      <c r="S29" s="40"/>
-      <c r="T29" s="40" t="s">
+      <c r="S29" s="44"/>
+      <c r="T29" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="U29" s="40"/>
-      <c r="V29" s="40" t="s">
+      <c r="U29" s="44"/>
+      <c r="V29" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="W29" s="40"/>
-      <c r="X29" s="40" t="s">
+      <c r="W29" s="44"/>
+      <c r="X29" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="Y29" s="40"/>
+      <c r="Y29" s="44"/>
     </row>
     <row r="30" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A30" s="42"/>
+      <c r="A30" s="43"/>
       <c r="B30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="16" t="s">
@@ -2259,257 +2268,274 @@
       </c>
       <c r="T31" s="24">
         <v>1422282.5</v>
       </c>
       <c r="U31" s="24">
         <v>137.80000000000001</v>
       </c>
       <c r="V31" s="8">
         <v>1614686.6</v>
       </c>
       <c r="W31" s="8">
         <v>134.4</v>
       </c>
       <c r="X31" s="24">
         <v>1887692.1</v>
       </c>
       <c r="Y31" s="29">
         <v>133.69999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B34" s="43" t="s">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A34" s="48"/>
+      <c r="B34" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="44"/>
-      <c r="D34" s="40" t="s">
+      <c r="C34" s="49"/>
+      <c r="D34" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="E34" s="40"/>
-      <c r="F34" s="40" t="s">
+      <c r="E34" s="44"/>
+      <c r="F34" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="G34" s="43"/>
-      <c r="H34" s="43" t="s">
+      <c r="G34" s="45"/>
+      <c r="H34" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="I34" s="44"/>
-      <c r="J34" s="40" t="s">
+      <c r="I34" s="49"/>
+      <c r="J34" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="K34" s="40"/>
-      <c r="L34" s="40" t="s">
+      <c r="K34" s="44"/>
+      <c r="L34" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="M34" s="40"/>
+      <c r="M34" s="44"/>
+      <c r="N34" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O34" s="44"/>
     </row>
-    <row r="35" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A35" s="42"/>
+    <row r="35" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A35" s="43"/>
       <c r="B35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="33" t="s">
         <v>54</v>
       </c>
       <c r="G35" s="34" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="31" t="s">
         <v>54</v>
       </c>
       <c r="I35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="J35" s="36" t="s">
         <v>54</v>
       </c>
       <c r="K35" s="37" t="s">
         <v>0</v>
       </c>
       <c r="L35" s="38" t="s">
         <v>54</v>
       </c>
       <c r="M35" s="39" t="s">
         <v>0</v>
       </c>
+      <c r="N35" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="O35" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C36" s="25">
         <v>124.6</v>
       </c>
       <c r="D36" s="5">
         <v>213131.3</v>
       </c>
       <c r="E36" s="1">
         <v>115.3</v>
       </c>
       <c r="F36" s="5">
         <v>344482.5</v>
       </c>
       <c r="G36" s="1">
         <v>108.5</v>
       </c>
       <c r="H36" s="6">
         <v>480447.5</v>
       </c>
       <c r="I36" s="9">
         <v>104.5</v>
       </c>
       <c r="J36" s="6">
         <v>630775.6</v>
       </c>
       <c r="K36" s="6">
         <v>101.5</v>
       </c>
       <c r="L36" s="5">
         <v>808831.4</v>
       </c>
       <c r="M36" s="1">
         <v>100.6</v>
       </c>
+      <c r="N36" s="24">
+        <v>981517.9</v>
+      </c>
+      <c r="O36" s="25">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="37" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" ht="12" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="35"/>
       <c r="C44" s="35"/>
       <c r="E44" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="86">
+  <mergeCells count="87">
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
-    <mergeCell ref="X14:Y14"/>
-[...68 lines deleted...]
-    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="26" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>