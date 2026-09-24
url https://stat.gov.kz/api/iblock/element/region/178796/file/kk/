--- v5 (2026-09-04)
+++ v6 (2026-09-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BD8BB47-12F3-4A32-AD29-0FBC1518A9A4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D25DC48-C023-410E-83DF-D9B088DC35F3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
@@ -808,52 +808,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="L25" sqref="L25"/>
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -1163,51 +1163,53 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="29">
         <v>2026</v>
       </c>
       <c r="B10" s="33">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="34">
         <v>116.5</v>
       </c>
       <c r="D10" s="34">
         <v>166.8</v>
       </c>
       <c r="E10" s="36">
         <v>92.6</v>
       </c>
       <c r="F10" s="13">
         <v>99.1</v>
       </c>
       <c r="G10" s="33">
         <v>144.1</v>
       </c>
       <c r="H10" s="13">
         <v>102.6</v>
       </c>
-      <c r="I10" s="13"/>
+      <c r="I10" s="13">
+        <v>98.7</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="18"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44"/>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="44"/>
       <c r="L11" s="44"/>
       <c r="M11" s="45"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
         <v>2020</v>
@@ -1457,51 +1459,53 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="33">
         <v>86.6</v>
       </c>
       <c r="C18" s="33">
         <v>84.1</v>
       </c>
       <c r="D18" s="36">
         <v>134.5</v>
       </c>
       <c r="E18" s="36">
         <v>126.5</v>
       </c>
       <c r="F18" s="14">
         <v>132.9</v>
       </c>
       <c r="G18" s="33">
         <v>181.8</v>
       </c>
       <c r="H18" s="14">
         <v>173</v>
       </c>
-      <c r="I18" s="14"/>
+      <c r="I18" s="14">
+        <v>191.3</v>
+      </c>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="21"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="44"/>
       <c r="G19" s="44"/>
       <c r="H19" s="44"/>
       <c r="I19" s="44"/>
       <c r="J19" s="44"/>
       <c r="K19" s="44"/>
       <c r="L19" s="44"/>
       <c r="M19" s="45"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
         <v>2020</v>
@@ -1751,80 +1755,82 @@
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="33">
         <v>86.6</v>
       </c>
       <c r="C26" s="34">
         <v>85.3</v>
       </c>
       <c r="D26" s="32">
         <v>103.1</v>
       </c>
       <c r="E26" s="34">
         <v>109.2</v>
       </c>
       <c r="F26" s="34">
         <v>113.9</v>
       </c>
       <c r="G26" s="32">
         <v>125.7</v>
       </c>
       <c r="H26" s="15">
         <v>133</v>
       </c>
-      <c r="I26" s="15"/>
+      <c r="I26" s="15">
+        <v>140.30000000000001</v>
+      </c>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -2192,51 +2198,53 @@
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>551.4</v>
       </c>
       <c r="C12" s="16">
         <v>642.20000000000005</v>
       </c>
       <c r="D12" s="35">
         <v>1071</v>
       </c>
       <c r="E12" s="12">
         <v>992.2</v>
       </c>
       <c r="F12" s="12">
         <v>982.8</v>
       </c>
       <c r="G12" s="12">
         <v>1416</v>
       </c>
       <c r="H12" s="12">
         <v>1452.2</v>
       </c>
-      <c r="I12" s="12"/>
+      <c r="I12" s="12">
+        <v>1433.7</v>
+      </c>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="17"/>
       <c r="M12" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>