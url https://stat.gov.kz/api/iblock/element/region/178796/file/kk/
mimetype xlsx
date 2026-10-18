--- v6 (2026-09-24)
+++ v7 (2026-10-18)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D25DC48-C023-410E-83DF-D9B088DC35F3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B9C3BAB-74B5-4B43-ABBE-61595F6CD3E2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
@@ -808,52 +808,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -1166,51 +1166,53 @@
       </c>
       <c r="B10" s="33">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="34">
         <v>116.5</v>
       </c>
       <c r="D10" s="34">
         <v>166.8</v>
       </c>
       <c r="E10" s="36">
         <v>92.6</v>
       </c>
       <c r="F10" s="13">
         <v>99.1</v>
       </c>
       <c r="G10" s="33">
         <v>144.1</v>
       </c>
       <c r="H10" s="13">
         <v>102.6</v>
       </c>
       <c r="I10" s="13">
         <v>98.7</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13">
+        <v>96.9</v>
+      </c>
       <c r="K10" s="13"/>
       <c r="L10" s="18"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44"/>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="44"/>
       <c r="L11" s="44"/>
       <c r="M11" s="45"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
         <v>2020</v>
       </c>
@@ -1462,51 +1464,53 @@
       </c>
       <c r="B18" s="33">
         <v>86.6</v>
       </c>
       <c r="C18" s="33">
         <v>84.1</v>
       </c>
       <c r="D18" s="36">
         <v>134.5</v>
       </c>
       <c r="E18" s="36">
         <v>126.5</v>
       </c>
       <c r="F18" s="14">
         <v>132.9</v>
       </c>
       <c r="G18" s="33">
         <v>181.8</v>
       </c>
       <c r="H18" s="14">
         <v>173</v>
       </c>
       <c r="I18" s="14">
         <v>191.3</v>
       </c>
-      <c r="J18" s="14"/>
+      <c r="J18" s="14">
+        <v>164.8</v>
+      </c>
       <c r="K18" s="14"/>
       <c r="L18" s="21"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="44"/>
       <c r="G19" s="44"/>
       <c r="H19" s="44"/>
       <c r="I19" s="44"/>
       <c r="J19" s="44"/>
       <c r="K19" s="44"/>
       <c r="L19" s="44"/>
       <c r="M19" s="45"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
         <v>2020</v>
       </c>
@@ -1758,79 +1762,81 @@
       </c>
       <c r="B26" s="33">
         <v>86.6</v>
       </c>
       <c r="C26" s="34">
         <v>85.3</v>
       </c>
       <c r="D26" s="32">
         <v>103.1</v>
       </c>
       <c r="E26" s="34">
         <v>109.2</v>
       </c>
       <c r="F26" s="34">
         <v>113.9</v>
       </c>
       <c r="G26" s="32">
         <v>125.7</v>
       </c>
       <c r="H26" s="15">
         <v>133</v>
       </c>
       <c r="I26" s="15">
         <v>140.30000000000001</v>
       </c>
-      <c r="J26" s="15"/>
+      <c r="J26" s="15">
+        <v>143.19999999999999</v>
+      </c>
       <c r="K26" s="15"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -2201,51 +2207,53 @@
       </c>
       <c r="B12" s="16">
         <v>551.4</v>
       </c>
       <c r="C12" s="16">
         <v>642.20000000000005</v>
       </c>
       <c r="D12" s="35">
         <v>1071</v>
       </c>
       <c r="E12" s="12">
         <v>992.2</v>
       </c>
       <c r="F12" s="12">
         <v>982.8</v>
       </c>
       <c r="G12" s="12">
         <v>1416</v>
       </c>
       <c r="H12" s="12">
         <v>1452.2</v>
       </c>
       <c r="I12" s="12">
         <v>1433.7</v>
       </c>
-      <c r="J12" s="12"/>
+      <c r="J12" s="12">
+        <v>1389.5</v>
+      </c>
       <c r="K12" s="12"/>
       <c r="L12" s="17"/>
       <c r="M12" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>