--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -1,513 +1,671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
-    <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
+    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
-[...55 lines deleted...]
-    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="80">
+  <si>
+    <t>НКИ, %-бен</t>
+  </si>
+  <si>
+    <t>* жедел ақпарат</t>
+  </si>
+  <si>
+    <t>2020 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020  жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>2021 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022 жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2020  жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және нақты көлем индексі (көтерме және бөлшек сауда) *</t>
+  </si>
+  <si>
+    <t>Көлемі, млн. теңге</t>
+  </si>
+  <si>
+    <t>Ақмола облысы</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024 жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жылғы қаңтар-қыркүйек </t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Arial Cyr"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...25 lines deleted...]
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...9 lines deleted...]
-      <right/>
       <top/>
-      <bottom style="medium">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...59 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>470647</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>5043</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="95250" y="57150"/>
+          <a:ext cx="2627779" cy="575422"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -750,1426 +908,1526 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:Y44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="12" width="9.140625" style="9"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.42578125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="13" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+    </row>
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="39"/>
+      <c r="B4" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y4" s="37"/>
+    </row>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5">
+      <c r="A5" s="39"/>
+      <c r="B5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="R5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y5" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="5">
+        <v>43026.7</v>
+      </c>
+      <c r="C6" s="5">
+        <v>110.1</v>
+      </c>
+      <c r="D6" s="6">
+        <v>87685.9</v>
+      </c>
+      <c r="E6" s="7">
+        <v>100.3</v>
+      </c>
+      <c r="F6" s="5">
+        <v>134867.20000000001</v>
+      </c>
+      <c r="G6" s="1">
+        <v>102.1</v>
+      </c>
+      <c r="H6" s="5">
+        <v>187745.5</v>
+      </c>
+      <c r="I6" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="J6" s="5">
+        <v>266855.59999999998</v>
+      </c>
+      <c r="K6" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="L6" s="5">
+        <v>347451.7</v>
+      </c>
+      <c r="M6" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="N6" s="5">
+        <v>412857</v>
+      </c>
+      <c r="O6" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="P6" s="5">
+        <v>485420</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="R6" s="5">
+        <v>560443.6</v>
+      </c>
+      <c r="S6" s="5">
+        <v>95</v>
+      </c>
+      <c r="T6" s="5">
+        <v>637634.4</v>
+      </c>
+      <c r="U6" s="8">
+        <v>91.8</v>
+      </c>
+      <c r="V6" s="5">
+        <v>706552.8</v>
+      </c>
+      <c r="W6" s="8">
+        <v>88.1</v>
+      </c>
+      <c r="X6" s="6">
+        <v>801344.3</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="15" customHeight="1">
+      <c r="A9" s="39"/>
+      <c r="B9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="37"/>
+      <c r="L9" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="M9" s="37"/>
+      <c r="N9" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q9" s="37"/>
+      <c r="R9" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="U9" s="37"/>
+      <c r="V9" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y9" s="37"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
-[...34 lines deleted...]
-      <c r="M2" s="6" t="s">
+    <row r="10" spans="1:25" ht="22.5">
+      <c r="A10" s="39"/>
+      <c r="B10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="U10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="W10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y10" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="5">
+        <v>41824.699999999997</v>
+      </c>
+      <c r="C11" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="D11" s="5">
+        <v>89005.8</v>
+      </c>
+      <c r="E11" s="5">
+        <v>91.8</v>
+      </c>
+      <c r="F11" s="5">
+        <v>146893.49400000001</v>
+      </c>
+      <c r="G11" s="5">
+        <v>97.623869851231447</v>
+      </c>
+      <c r="H11" s="5">
+        <v>211261.3</v>
+      </c>
+      <c r="I11" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J11" s="5">
+        <v>301185.09999999998</v>
+      </c>
+      <c r="K11" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="L11" s="8">
+        <v>393225.7</v>
+      </c>
+      <c r="M11" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="N11" s="8">
+        <v>471109.8</v>
+      </c>
+      <c r="O11" s="5">
+        <v>102</v>
+      </c>
+      <c r="P11" s="5">
+        <v>545207.6</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="R11" s="5">
+        <v>637007.5</v>
+      </c>
+      <c r="S11" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="T11" s="5">
+        <v>720075.5</v>
+      </c>
+      <c r="U11" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="V11" s="5">
+        <v>798939.2</v>
+      </c>
+      <c r="W11" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="X11" s="5">
+        <v>906533.8</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="15" customHeight="1">
+      <c r="A14" s="39"/>
+      <c r="B14" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="37"/>
+      <c r="L14" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="S14" s="37"/>
+      <c r="T14" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="U14" s="37"/>
+      <c r="V14" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="W14" s="37"/>
+      <c r="X14" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y14" s="37"/>
+    </row>
+    <row r="15" spans="1:25" ht="22.5">
+      <c r="A15" s="39"/>
+      <c r="B15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="U15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="W15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y15" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="5">
+        <v>44591.8</v>
+      </c>
+      <c r="C16" s="5">
+        <v>92.6</v>
+      </c>
+      <c r="D16" s="5">
+        <v>102434</v>
+      </c>
+      <c r="E16" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="F16" s="5">
+        <v>169917.7</v>
+      </c>
+      <c r="G16" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="H16" s="8">
+        <v>245556.5</v>
+      </c>
+      <c r="I16" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="J16" s="8">
+        <v>347534.9</v>
+      </c>
+      <c r="K16" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="L16" s="8">
+        <v>454708</v>
+      </c>
+      <c r="M16" s="5">
+        <v>100</v>
+      </c>
+      <c r="N16" s="8">
+        <v>537997.9</v>
+      </c>
+      <c r="O16" s="5">
+        <v>98.4</v>
+      </c>
+      <c r="P16" s="8">
+        <v>650006.6</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="R16" s="9">
+        <v>764364.4</v>
+      </c>
+      <c r="S16" s="6">
+        <v>102.8</v>
+      </c>
+      <c r="T16" s="8">
+        <v>876222.5</v>
+      </c>
+      <c r="U16" s="9">
+        <v>104.1</v>
+      </c>
+      <c r="V16" s="8">
+        <v>964472.3</v>
+      </c>
+      <c r="W16" s="9">
+        <v>103.4</v>
+      </c>
+      <c r="X16" s="8">
+        <v>1079227.3</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="12" customHeight="1">
+      <c r="A19" s="35"/>
+      <c r="B19" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="37"/>
+      <c r="J19" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="K19" s="37"/>
+      <c r="L19" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="37"/>
+      <c r="N19" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="O19" s="37"/>
+      <c r="P19" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q19" s="37"/>
+      <c r="R19" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="S19" s="37"/>
+      <c r="T19" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="U19" s="37"/>
+      <c r="V19" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="W19" s="37"/>
+      <c r="X19" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y19" s="37"/>
+    </row>
+    <row r="20" spans="1:25" ht="22.5">
+      <c r="A20" s="36"/>
+      <c r="B20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="M20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="O20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="S20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="U20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="W20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y20" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="6">
+        <v>56076.7</v>
+      </c>
+      <c r="C21" s="9">
+        <v>110.4</v>
+      </c>
+      <c r="D21" s="5">
+        <v>124550.9</v>
+      </c>
+      <c r="E21" s="5">
+        <v>107.7</v>
+      </c>
+      <c r="F21" s="5">
+        <v>199622</v>
+      </c>
+      <c r="G21" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="H21" s="5">
+        <v>276970</v>
+      </c>
+      <c r="I21" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="J21" s="5">
+        <v>379831.6</v>
+      </c>
+      <c r="K21" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="L21" s="8">
+        <v>502358.4</v>
+      </c>
+      <c r="M21" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="N21" s="8">
+        <v>586532.69999999995</v>
+      </c>
+      <c r="O21" s="9">
+        <v>101.8</v>
+      </c>
+      <c r="P21" s="8">
+        <v>692289.55799999996</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="R21" s="9">
+        <v>809322.93799999997</v>
+      </c>
+      <c r="S21" s="6">
+        <v>100.1</v>
+      </c>
+      <c r="T21" s="8">
+        <v>929667.6</v>
+      </c>
+      <c r="U21" s="9">
+        <v>100.2</v>
+      </c>
+      <c r="V21" s="5">
+        <v>1039908.9</v>
+      </c>
+      <c r="W21" s="1">
+        <v>102.1</v>
+      </c>
+      <c r="X21" s="5">
+        <v>1159658.9339999999</v>
+      </c>
+      <c r="Y21" s="11">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="28.5" customHeight="1">
+      <c r="A24" s="35"/>
+      <c r="B24" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="38"/>
+      <c r="H24" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="I24" s="37"/>
+      <c r="J24" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K24" s="37"/>
+      <c r="L24" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="M24" s="37"/>
+      <c r="N24" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="O24" s="37"/>
+      <c r="P24" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q24" s="37"/>
+      <c r="R24" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="S24" s="37"/>
+      <c r="T24" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="U24" s="37"/>
+      <c r="V24" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="W24" s="37"/>
+      <c r="X24" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y24" s="37"/>
+    </row>
+    <row r="25" spans="1:25" ht="23.25" customHeight="1">
+      <c r="A25" s="36"/>
+      <c r="B25" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="O25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="S25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="U25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="W25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y25" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="6">
+        <v>59358.2</v>
+      </c>
+      <c r="C26" s="9">
+        <v>103.7</v>
+      </c>
+      <c r="D26" s="5">
+        <v>116683.878</v>
+      </c>
+      <c r="E26" s="5">
+        <v>91.5</v>
+      </c>
+      <c r="F26" s="5">
+        <v>204648</v>
+      </c>
+      <c r="G26" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="H26" s="5">
+        <v>283906.59999999998</v>
+      </c>
+      <c r="I26" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="J26" s="5">
+        <v>371323.6</v>
+      </c>
+      <c r="K26" s="5">
+        <v>95.7</v>
+      </c>
+      <c r="L26" s="5">
+        <v>490958.2</v>
+      </c>
+      <c r="M26" s="1">
+        <v>95.6</v>
+      </c>
+      <c r="N26" s="8">
+        <v>607100.80000000005</v>
+      </c>
+      <c r="O26" s="9">
+        <v>101.3</v>
+      </c>
+      <c r="P26" s="8">
+        <v>718569</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>101.4</v>
+      </c>
+      <c r="R26" s="8">
+        <v>849813.8</v>
+      </c>
+      <c r="S26" s="9">
+        <v>102.6</v>
+      </c>
+      <c r="T26" s="8">
+        <v>1007693.156</v>
+      </c>
+      <c r="U26" s="8">
+        <v>106.2</v>
+      </c>
+      <c r="V26" s="8">
+        <v>1168596.3</v>
+      </c>
+      <c r="W26" s="8">
+        <v>110</v>
+      </c>
+      <c r="X26" s="8">
+        <v>1366253.1089999999</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>115.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="27" customHeight="1">
+      <c r="A29" s="35"/>
+      <c r="B29" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" s="38"/>
+      <c r="H29" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="S29" s="37"/>
+      <c r="T29" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="U29" s="37"/>
+      <c r="V29" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="W29" s="37"/>
+      <c r="X29" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y29" s="37"/>
+    </row>
+    <row r="30" spans="1:25" ht="22.5">
+      <c r="A30" s="36"/>
+      <c r="B30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="K30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="M30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="O30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="S30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="W30" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y30" s="28" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="6">
+        <v>75192.028000000006</v>
+      </c>
+      <c r="C31" s="9">
+        <v>126.8</v>
+      </c>
+      <c r="D31" s="6">
+        <v>165150.29999999999</v>
+      </c>
+      <c r="E31" s="9">
+        <v>141.4</v>
+      </c>
+      <c r="F31" s="6">
+        <v>283869.63400000002</v>
+      </c>
+      <c r="G31" s="9">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="H31" s="6">
+        <v>411189.3</v>
+      </c>
+      <c r="I31" s="9">
+        <v>144</v>
+      </c>
+      <c r="J31" s="6">
+        <v>556695.19999999995</v>
+      </c>
+      <c r="K31" s="6">
+        <v>148.9</v>
+      </c>
+      <c r="L31" s="5">
+        <v>720828.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>145.4</v>
+      </c>
+      <c r="N31" s="8">
+        <v>889082.9</v>
+      </c>
+      <c r="O31" s="9">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="P31" s="8">
+        <v>1046471.2</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>143.4</v>
+      </c>
+      <c r="R31" s="24">
+        <v>1229568.1000000001</v>
+      </c>
+      <c r="S31" s="25">
+        <v>141.9</v>
+      </c>
+      <c r="T31" s="24">
+        <v>1422282.5</v>
+      </c>
+      <c r="U31" s="24">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="V31" s="8">
+        <v>1614686.6</v>
+      </c>
+      <c r="W31" s="8">
+        <v>134.4</v>
+      </c>
+      <c r="X31" s="24">
+        <v>1887692.1</v>
+      </c>
+      <c r="Y31" s="29">
+        <v>133.69999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="M3" s="39"/>
+    <row r="34" spans="1:7">
+      <c r="A34" s="41"/>
+      <c r="B34" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="42"/>
+      <c r="D34" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="G34" s="38"/>
     </row>
-    <row r="4" spans="1:13">
-[...37 lines deleted...]
-        <v>106.9</v>
+    <row r="35" spans="1:7" ht="22.5">
+      <c r="A35" s="36"/>
+      <c r="B35" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-[...37 lines deleted...]
-        <v>84.7</v>
+    <row r="36" spans="1:7">
+      <c r="A36" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="6">
+        <v>104318.39999999999</v>
+      </c>
+      <c r="C36" s="25">
+        <v>124.6</v>
+      </c>
+      <c r="D36" s="5">
+        <v>213131.3</v>
+      </c>
+      <c r="E36" s="1">
+        <v>115.3</v>
+      </c>
+      <c r="F36" s="5">
+        <v>344482.5</v>
+      </c>
+      <c r="G36" s="1">
+        <v>108.5</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
-[...38 lines deleted...]
-      </c>
+    <row r="37" spans="1:7" ht="12">
+      <c r="A37" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
     </row>
-    <row r="7" spans="1:13">
-[...703 lines deleted...]
-      <c r="M26" s="18"/>
+    <row r="44" spans="1:7">
+      <c r="A44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="E44" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A19:M19"/>
+  <mergeCells count="83">
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...421 lines deleted...]
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="12" max="26" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'Автокөлік бойынша көлемі'!Область_печати</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>