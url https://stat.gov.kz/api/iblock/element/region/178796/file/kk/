--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,671 +1,514 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9675" yWindow="165" windowWidth="18150" windowHeight="12300"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
+    <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
-    <t>НКИ, %-бен</t>
+    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
-    <t>* жедел ақпарат</t>
+    <t>желтоқсан</t>
   </si>
   <si>
-    <t>2020 жылғы қаңтар</t>
+    <t>қараша</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-наурыз</t>
+    <t>қазан</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-сәуір</t>
+    <t>қыркүйек</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-мамыр</t>
+    <t>тамыз</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-маусым</t>
+    <t>шілде</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-шілде</t>
+    <t>маусым</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-тамыз</t>
+    <t>мамыр</t>
   </si>
   <si>
-    <t xml:space="preserve">2020  жылғы қаңтар-қыркүйек </t>
+    <t>сәуір</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-қазан</t>
+    <t>наурыз</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-қараша</t>
+    <t>ақпан</t>
   </si>
   <si>
-    <t>2020  жылғы қаңтар-желтоқсан</t>
+    <t>қаңтар</t>
   </si>
   <si>
-    <t>2021 жылғы қаңтар</t>
+    <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
-    <t>2021 жылғы қаңтар-наурыз</t>
+    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
-    <t>2021 жылғы қаңтар-сәуір</t>
+    <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
-    <t>2021 жылғы қаңтар-мамыр</t>
+    <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
-    <t>2021 жылғы қаңтар-маусым</t>
+    <t>өткен айға, %-бен</t>
   </si>
   <si>
-    <t>2021 жылғы қаңтар-шілде</t>
-[...182 lines deleted...]
-    <t>2026 жылғы қаңтар-наурыз</t>
+    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...60 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -908,1526 +751,1438 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y44"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J41" sqref="J41"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="12" width="9.140625" style="9"/>
+    <col min="13" max="13" width="11.42578125" style="9" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="12" customFormat="1" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="B4" s="37" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="8"/>
+      <c r="B2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="K2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="L2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="37"/>
-[...4 lines deleted...]
-      <c r="F4" s="37" t="s">
+      <c r="M2" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="29">
+        <v>2020</v>
+      </c>
+      <c r="B4" s="25">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="C4" s="25">
+        <v>57.1</v>
+      </c>
+      <c r="D4" s="25">
+        <v>113.8</v>
+      </c>
+      <c r="E4" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="F4" s="25">
+        <v>88.7</v>
+      </c>
+      <c r="G4" s="25">
+        <v>126.4</v>
+      </c>
+      <c r="H4" s="25">
+        <v>102.2</v>
+      </c>
+      <c r="I4" s="25">
+        <v>130.1</v>
+      </c>
+      <c r="J4" s="25">
+        <v>74.5</v>
+      </c>
+      <c r="K4" s="25">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="L4" s="25">
+        <v>125.4</v>
+      </c>
+      <c r="M4" s="25">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="29">
+        <v>2021</v>
+      </c>
+      <c r="B5" s="25">
+        <v>156.5</v>
+      </c>
+      <c r="C5" s="25">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="D5" s="25">
+        <v>89.8</v>
+      </c>
+      <c r="E5" s="25">
+        <v>129.4</v>
+      </c>
+      <c r="F5" s="24">
+        <v>107</v>
+      </c>
+      <c r="G5" s="25">
+        <v>77.5</v>
+      </c>
+      <c r="H5" s="25">
+        <v>91.2</v>
+      </c>
+      <c r="I5" s="18">
+        <v>84.4</v>
+      </c>
+      <c r="J5" s="25">
+        <v>114.1</v>
+      </c>
+      <c r="K5" s="30">
+        <v>189.8</v>
+      </c>
+      <c r="L5" s="25">
+        <v>68.2</v>
+      </c>
+      <c r="M5" s="25">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="29">
+        <v>2022</v>
+      </c>
+      <c r="B6" s="18">
+        <v>126.2</v>
+      </c>
+      <c r="C6" s="30">
+        <v>104.1</v>
+      </c>
+      <c r="D6" s="19">
+        <v>123.1</v>
+      </c>
+      <c r="E6" s="18">
+        <v>86.6</v>
+      </c>
+      <c r="F6" s="18">
+        <v>123.7</v>
+      </c>
+      <c r="G6" s="18">
+        <v>122.9</v>
+      </c>
+      <c r="H6" s="18">
+        <v>104.6</v>
+      </c>
+      <c r="I6" s="19">
+        <v>75.2</v>
+      </c>
+      <c r="J6" s="18">
+        <v>90.8</v>
+      </c>
+      <c r="K6" s="18">
+        <v>85.3</v>
+      </c>
+      <c r="L6" s="18">
+        <v>103</v>
+      </c>
+      <c r="M6" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="29">
+        <v>2023</v>
+      </c>
+      <c r="B7" s="18">
+        <v>82.4</v>
+      </c>
+      <c r="C7" s="25">
+        <v>112.6</v>
+      </c>
+      <c r="D7" s="25">
+        <v>109.8</v>
+      </c>
+      <c r="E7" s="25">
+        <v>110.6</v>
+      </c>
+      <c r="F7" s="25">
+        <v>90.8</v>
+      </c>
+      <c r="G7" s="24">
+        <v>106</v>
+      </c>
+      <c r="H7" s="25">
+        <v>85.7</v>
+      </c>
+      <c r="I7" s="25">
+        <v>99.9</v>
+      </c>
+      <c r="J7" s="13">
+        <v>93.5</v>
+      </c>
+      <c r="K7" s="13">
+        <v>117.8</v>
+      </c>
+      <c r="L7" s="18">
+        <v>93.2</v>
+      </c>
+      <c r="M7" s="20">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="18">
+        <v>127</v>
+      </c>
+      <c r="C8" s="18">
+        <v>78.7</v>
+      </c>
+      <c r="D8" s="18">
+        <v>111.8</v>
+      </c>
+      <c r="E8" s="13">
+        <v>107.3</v>
+      </c>
+      <c r="F8" s="13">
+        <v>101.7</v>
+      </c>
+      <c r="G8" s="33">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="H8" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="I8" s="13">
+        <v>101.4</v>
+      </c>
+      <c r="J8" s="13">
+        <v>90.2</v>
+      </c>
+      <c r="K8" s="13">
+        <v>101.2</v>
+      </c>
+      <c r="L8" s="18">
+        <v>82.3</v>
+      </c>
+      <c r="M8" s="20">
+        <v>125.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="33">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="C9" s="34">
+        <v>119.9</v>
+      </c>
+      <c r="D9" s="34">
+        <v>104.4</v>
+      </c>
+      <c r="E9" s="34">
+        <v>98.5</v>
+      </c>
+      <c r="F9" s="13">
+        <v>94.3</v>
+      </c>
+      <c r="G9" s="33">
+        <v>105.3</v>
+      </c>
+      <c r="H9" s="13">
+        <v>107.8</v>
+      </c>
+      <c r="I9" s="13">
+        <v>89.3</v>
+      </c>
+      <c r="J9" s="13">
+        <v>112.5</v>
+      </c>
+      <c r="K9" s="13">
+        <v>93.4</v>
+      </c>
+      <c r="L9" s="18">
+        <v>97.1</v>
+      </c>
+      <c r="M9" s="20">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="33">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="20"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="43"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="11">
+        <v>2020</v>
+      </c>
+      <c r="B12" s="25">
+        <v>116.8</v>
+      </c>
+      <c r="C12" s="25">
+        <v>68.5</v>
+      </c>
+      <c r="D12" s="25">
+        <v>69.8</v>
+      </c>
+      <c r="E12" s="25">
+        <v>62.6</v>
+      </c>
+      <c r="F12" s="25">
+        <v>64.2</v>
+      </c>
+      <c r="G12" s="25">
+        <v>89.9</v>
+      </c>
+      <c r="H12" s="25">
+        <v>106.5</v>
+      </c>
+      <c r="I12" s="25">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="J12" s="25">
+        <v>89.1</v>
+      </c>
+      <c r="K12" s="25">
+        <v>103.8</v>
+      </c>
+      <c r="L12" s="25">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="M12" s="25">
+        <v>176.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="11">
+        <v>2021</v>
+      </c>
+      <c r="B13" s="25">
+        <v>94.1</v>
+      </c>
+      <c r="C13" s="24">
+        <v>130</v>
+      </c>
+      <c r="D13" s="25">
+        <v>102.6</v>
+      </c>
+      <c r="E13" s="25">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="F13" s="25">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="G13" s="25">
+        <v>95.1</v>
+      </c>
+      <c r="H13" s="25">
+        <v>84.8</v>
+      </c>
+      <c r="I13" s="21">
+        <v>55</v>
+      </c>
+      <c r="J13" s="24">
+        <v>102</v>
+      </c>
+      <c r="K13" s="30">
+        <v>265.3</v>
+      </c>
+      <c r="L13" s="25">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="M13" s="25">
+        <v>114.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="11">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="21">
+        <v>92.1</v>
+      </c>
+      <c r="C14" s="14">
+        <v>121.6</v>
+      </c>
+      <c r="D14" s="14">
+        <v>166.5</v>
+      </c>
+      <c r="E14" s="21">
+        <v>111.5</v>
+      </c>
+      <c r="F14" s="21">
+        <v>129</v>
+      </c>
+      <c r="G14" s="21">
+        <v>204.8</v>
+      </c>
+      <c r="H14" s="21">
+        <v>235</v>
+      </c>
+      <c r="I14" s="31">
+        <v>209.4</v>
+      </c>
+      <c r="J14" s="21">
+        <v>166.6</v>
+      </c>
+      <c r="K14" s="21">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="L14" s="21">
+        <v>113.2</v>
+      </c>
+      <c r="M14" s="30">
+        <v>133.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="11">
+        <v>2023</v>
+      </c>
+      <c r="B15" s="30">
+        <v>87.3</v>
+      </c>
+      <c r="C15" s="25">
+        <v>94.4</v>
+      </c>
+      <c r="D15" s="25">
+        <v>84.1</v>
+      </c>
+      <c r="E15" s="25">
+        <v>107.5</v>
+      </c>
+      <c r="F15" s="25">
+        <v>78.8</v>
+      </c>
+      <c r="G15" s="24">
+        <v>68</v>
+      </c>
+      <c r="H15" s="25">
+        <v>55.7</v>
+      </c>
+      <c r="I15" s="25">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="J15" s="14">
+        <v>76.2</v>
+      </c>
+      <c r="K15" s="14">
+        <v>105.4</v>
+      </c>
+      <c r="L15" s="21">
+        <v>95.3</v>
+      </c>
+      <c r="M15" s="22">
+        <v>81.900000000000006</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="11">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="21">
+        <v>126.3</v>
+      </c>
+      <c r="C16" s="21">
+        <v>88.4</v>
+      </c>
+      <c r="D16" s="21">
+        <v>90</v>
+      </c>
+      <c r="E16" s="14">
+        <v>87.2</v>
+      </c>
+      <c r="F16" s="14">
+        <v>97.8</v>
+      </c>
+      <c r="G16" s="33">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="H16" s="14">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="I16" s="14">
+        <v>155.1</v>
+      </c>
+      <c r="J16" s="14">
+        <v>149.4</v>
+      </c>
+      <c r="K16" s="14">
+        <v>128.4</v>
+      </c>
+      <c r="L16" s="21">
+        <v>113.4</v>
+      </c>
+      <c r="M16" s="22">
+        <v>165.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="33">
+        <v>88.7</v>
+      </c>
+      <c r="C17" s="33">
+        <v>135</v>
+      </c>
+      <c r="D17" s="18">
+        <v>126</v>
+      </c>
+      <c r="E17" s="14">
+        <v>115.7</v>
+      </c>
+      <c r="F17" s="14">
+        <v>107.2</v>
+      </c>
+      <c r="G17" s="33">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="H17" s="14">
+        <v>85.7</v>
+      </c>
+      <c r="I17" s="14">
+        <v>75.5</v>
+      </c>
+      <c r="J17" s="14">
+        <v>94.2</v>
+      </c>
+      <c r="K17" s="14">
+        <v>86.9</v>
+      </c>
+      <c r="L17" s="21">
+        <v>102.6</v>
+      </c>
+      <c r="M17" s="22">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B18" s="33">
+        <v>86.6</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="22"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A19" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="43"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="10">
+        <v>2020</v>
+      </c>
+      <c r="B20" s="25">
+        <v>116.8</v>
+      </c>
+      <c r="C20" s="24">
+        <v>93</v>
+      </c>
+      <c r="D20" s="25">
+        <v>84.7</v>
+      </c>
+      <c r="E20" s="25">
+        <v>78.3</v>
+      </c>
+      <c r="F20" s="25">
+        <v>75.5</v>
+      </c>
+      <c r="G20" s="25">
+        <v>77.7</v>
+      </c>
+      <c r="H20" s="25">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="I20" s="25">
+        <v>86.7</v>
+      </c>
+      <c r="J20" s="24">
+        <v>87</v>
+      </c>
+      <c r="K20" s="25">
+        <v>86.2</v>
+      </c>
+      <c r="L20" s="25">
+        <v>85.1</v>
+      </c>
+      <c r="M20" s="25">
+        <v>88.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="10">
+        <v>2021</v>
+      </c>
+      <c r="B21" s="25">
+        <v>94.1</v>
+      </c>
+      <c r="C21" s="25">
+        <v>107.1</v>
+      </c>
+      <c r="D21" s="25">
+        <v>105.8</v>
+      </c>
+      <c r="E21" s="25">
+        <v>111.1</v>
+      </c>
+      <c r="F21" s="25">
+        <v>118.6</v>
+      </c>
+      <c r="G21" s="25">
+        <v>114.3</v>
+      </c>
+      <c r="H21" s="25">
+        <v>109.6</v>
+      </c>
+      <c r="I21" s="18">
+        <v>100.2</v>
+      </c>
+      <c r="J21" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="K21" s="30">
+        <v>111.1</v>
+      </c>
+      <c r="L21" s="25">
+        <v>113.6</v>
+      </c>
+      <c r="M21" s="25">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="10">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="18">
+        <v>92.1</v>
+      </c>
+      <c r="C22" s="30">
+        <v>105.1</v>
+      </c>
+      <c r="D22" s="15">
+        <v>122.5</v>
+      </c>
+      <c r="E22" s="18">
+        <v>119.6</v>
+      </c>
+      <c r="F22" s="18">
+        <v>122.1</v>
+      </c>
+      <c r="G22" s="18">
+        <v>135</v>
+      </c>
+      <c r="H22" s="18">
+        <v>147.6</v>
+      </c>
+      <c r="I22" s="19">
+        <v>153.4</v>
+      </c>
+      <c r="J22" s="18">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="K22" s="18">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="L22" s="18">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="M22" s="18">
+        <v>138.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="10">
+        <v>2023</v>
+      </c>
+      <c r="B23" s="30">
+        <v>87.3</v>
+      </c>
+      <c r="C23" s="25">
+        <v>90.9</v>
+      </c>
+      <c r="D23" s="25">
+        <v>88.3</v>
+      </c>
+      <c r="E23" s="25">
+        <v>93.1</v>
+      </c>
+      <c r="F23" s="25">
+        <v>89.4</v>
+      </c>
+      <c r="G23" s="25">
+        <v>84.2</v>
+      </c>
+      <c r="H23" s="25">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="I23" s="24">
+        <v>78</v>
+      </c>
+      <c r="J23" s="15">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="K23" s="15">
+        <v>80.2</v>
+      </c>
+      <c r="L23" s="18">
+        <v>81.3</v>
+      </c>
+      <c r="M23" s="18">
+        <v>81.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="10">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="18">
+        <v>126.3</v>
+      </c>
+      <c r="C24" s="32">
+        <v>106.2</v>
+      </c>
+      <c r="D24" s="18">
+        <v>100.3</v>
+      </c>
+      <c r="E24" s="15">
+        <v>96.5</v>
+      </c>
+      <c r="F24" s="15">
+        <v>96.8</v>
+      </c>
+      <c r="G24" s="15">
+        <v>103.4</v>
+      </c>
+      <c r="H24" s="25">
+        <v>110.2</v>
+      </c>
+      <c r="I24" s="24">
+        <v>115.6</v>
+      </c>
+      <c r="J24" s="15">
+        <v>119.2</v>
+      </c>
+      <c r="K24" s="15">
+        <v>120.4</v>
+      </c>
+      <c r="L24" s="18">
+        <v>119.7</v>
+      </c>
+      <c r="M24" s="18">
+        <v>123.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="10">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="33">
+        <v>88.7</v>
+      </c>
+      <c r="C25" s="34">
+        <v>109.1</v>
+      </c>
+      <c r="D25" s="32">
+        <v>114.7</v>
+      </c>
+      <c r="E25" s="34">
+        <v>114.9</v>
+      </c>
+      <c r="F25" s="34">
+        <v>113.3</v>
+      </c>
+      <c r="G25" s="32">
+        <v>105.2</v>
+      </c>
+      <c r="H25" s="15">
+        <v>101.4</v>
+      </c>
+      <c r="I25" s="15">
+        <v>97.3</v>
+      </c>
+      <c r="J25" s="15">
+        <v>96.8</v>
+      </c>
+      <c r="K25" s="15">
+        <v>95.4</v>
+      </c>
+      <c r="L25" s="18">
+        <v>96.2</v>
+      </c>
+      <c r="M25" s="18">
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="33">
+        <v>86.6</v>
+      </c>
+      <c r="C26" s="34">
+        <v>85.3</v>
+      </c>
+      <c r="D26" s="32">
+        <v>103.1</v>
+      </c>
+      <c r="E26" s="34">
+        <v>109.2</v>
+      </c>
+      <c r="F26" s="34"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A19:M19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M12"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
+    <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="37"/>
-[...42 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="L3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="38.25">
+      <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="13" t="s">
-[...1232 lines deleted...]
-      <c r="E44" s="43"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="4"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="23">
+        <v>350.1</v>
+      </c>
+      <c r="C5" s="24">
+        <v>341</v>
+      </c>
+      <c r="D5" s="25">
+        <v>380.7</v>
+      </c>
+      <c r="E5" s="24">
+        <v>438</v>
+      </c>
+      <c r="F5" s="25">
+        <v>385.3</v>
+      </c>
+      <c r="G5" s="24">
+        <v>348</v>
+      </c>
+      <c r="H5" s="25">
+        <v>300.10000000000002</v>
+      </c>
+      <c r="I5" s="25">
+        <v>302.3</v>
+      </c>
+      <c r="J5" s="25">
+        <v>336.8</v>
+      </c>
+      <c r="K5" s="25">
+        <v>174.3</v>
+      </c>
+      <c r="L5" s="25">
+        <v>309.2</v>
+      </c>
+      <c r="M5" s="25">
+        <v>137.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="25">
+        <v>403.3</v>
+      </c>
+      <c r="C6" s="25">
+        <v>230.2</v>
+      </c>
+      <c r="D6" s="24">
+        <v>262</v>
+      </c>
+      <c r="E6" s="25">
+        <v>270.3</v>
+      </c>
+      <c r="F6" s="25">
+        <v>239.8</v>
+      </c>
+      <c r="G6" s="24">
+        <v>303</v>
+      </c>
+      <c r="H6" s="25">
+        <v>309.7</v>
+      </c>
+      <c r="I6" s="24">
+        <v>403</v>
+      </c>
+      <c r="J6" s="25">
+        <v>300.10000000000002</v>
+      </c>
+      <c r="K6" s="24">
+        <v>181</v>
+      </c>
+      <c r="L6" s="25">
+        <v>226.9</v>
+      </c>
+      <c r="M6" s="25">
+        <v>249.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="25">
+        <v>390.8</v>
+      </c>
+      <c r="C7" s="25">
+        <v>308.2</v>
+      </c>
+      <c r="D7" s="25">
+        <v>276.89999999999998</v>
+      </c>
+      <c r="E7" s="25">
+        <v>358.2</v>
+      </c>
+      <c r="F7" s="25">
+        <v>383.2</v>
+      </c>
+      <c r="G7" s="25">
+        <v>322.60000000000002</v>
+      </c>
+      <c r="H7" s="25">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="I7" s="16">
+        <v>248.2</v>
+      </c>
+      <c r="J7" s="25">
+        <v>284.60000000000002</v>
+      </c>
+      <c r="K7" s="16">
+        <v>540.20000000000005</v>
+      </c>
+      <c r="L7" s="25">
+        <v>368.2</v>
+      </c>
+      <c r="M7" s="25">
+        <v>311.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="26">
+        <v>393.4</v>
+      </c>
+      <c r="C8" s="16">
+        <v>409.5</v>
+      </c>
+      <c r="D8" s="16">
+        <v>504.1</v>
+      </c>
+      <c r="E8" s="16">
+        <v>436.7</v>
+      </c>
+      <c r="F8" s="16">
+        <v>587.9</v>
+      </c>
+      <c r="G8" s="16">
+        <v>722.3</v>
+      </c>
+      <c r="H8" s="16">
+        <v>755.6</v>
+      </c>
+      <c r="I8" s="27">
+        <v>568</v>
+      </c>
+      <c r="J8" s="16">
+        <v>516</v>
+      </c>
+      <c r="K8" s="16">
+        <v>440</v>
+      </c>
+      <c r="L8" s="16">
+        <v>453.4</v>
+      </c>
+      <c r="M8" s="16">
+        <v>475.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="16">
+        <v>391.7</v>
+      </c>
+      <c r="C9" s="26">
+        <v>440.8</v>
+      </c>
+      <c r="D9" s="25">
+        <v>483.9</v>
+      </c>
+      <c r="E9" s="26">
+        <v>535.4</v>
+      </c>
+      <c r="F9" s="28">
+        <v>486</v>
+      </c>
+      <c r="G9" s="26">
+        <v>515.1</v>
+      </c>
+      <c r="H9" s="26">
+        <v>441.7</v>
+      </c>
+      <c r="I9" s="26">
+        <v>459.4</v>
+      </c>
+      <c r="J9" s="12">
+        <v>429.7</v>
+      </c>
+      <c r="K9" s="12">
+        <v>506.3</v>
+      </c>
+      <c r="L9" s="17">
+        <v>471.9</v>
+      </c>
+      <c r="M9" s="12">
+        <v>405.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="16">
+        <v>515.1</v>
+      </c>
+      <c r="C10" s="16">
+        <v>405.5</v>
+      </c>
+      <c r="D10" s="25">
+        <v>453.2</v>
+      </c>
+      <c r="E10" s="12">
+        <v>486.3</v>
+      </c>
+      <c r="F10" s="12">
+        <v>494.8</v>
+      </c>
+      <c r="G10" s="12">
+        <v>737.6</v>
+      </c>
+      <c r="H10" s="12">
+        <v>733.4</v>
+      </c>
+      <c r="I10" s="12">
+        <v>743.7</v>
+      </c>
+      <c r="J10" s="12">
+        <v>723.7</v>
+      </c>
+      <c r="K10" s="12">
+        <v>782.4</v>
+      </c>
+      <c r="L10" s="17">
+        <v>693.8</v>
+      </c>
+      <c r="M10" s="12">
+        <v>869.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="16">
+        <v>592.29999999999995</v>
+      </c>
+      <c r="C11" s="16">
+        <v>710</v>
+      </c>
+      <c r="D11" s="25">
+        <v>740.9</v>
+      </c>
+      <c r="E11" s="12">
+        <v>729.9</v>
+      </c>
+      <c r="F11" s="12">
+        <v>688</v>
+      </c>
+      <c r="G11" s="12">
+        <v>753.3</v>
+      </c>
+      <c r="H11" s="12">
+        <v>811.7</v>
+      </c>
+      <c r="I11" s="12">
+        <v>724.7</v>
+      </c>
+      <c r="J11" s="12">
+        <v>815.5</v>
+      </c>
+      <c r="K11" s="12">
+        <v>761.7</v>
+      </c>
+      <c r="L11" s="17">
+        <v>765.2</v>
+      </c>
+      <c r="M11" s="12">
+        <v>789.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="16">
+        <v>551.4</v>
+      </c>
+      <c r="C12" s="16">
+        <v>642.20000000000005</v>
+      </c>
+      <c r="D12" s="35">
+        <v>1071</v>
+      </c>
+      <c r="E12" s="12">
+        <v>992.2</v>
+      </c>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="83">
-[...82 lines deleted...]
-    <mergeCell ref="R24:S24"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...4 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>НКИ Автокөлік</vt:lpstr>
+      <vt:lpstr>Автокөлік бойынша көлемі</vt:lpstr>
+      <vt:lpstr>'Автокөлік бойынша көлемі'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>