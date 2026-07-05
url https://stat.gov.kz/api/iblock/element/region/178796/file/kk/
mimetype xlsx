--- v2 (2026-05-25)
+++ v3 (2026-07-05)
@@ -84,51 +84,51 @@
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -148,50 +148,55 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -332,51 +337,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -444,50 +449,54 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -760,54 +769,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
       <c r="L1" s="37"/>
       <c r="M1" s="37"/>
@@ -1099,54 +1108,62 @@
         <v>107.8</v>
       </c>
       <c r="I9" s="13">
         <v>89.3</v>
       </c>
       <c r="J9" s="13">
         <v>112.5</v>
       </c>
       <c r="K9" s="13">
         <v>93.4</v>
       </c>
       <c r="L9" s="18">
         <v>97.1</v>
       </c>
       <c r="M9" s="20">
         <v>103.1</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="29">
         <v>2026</v>
       </c>
       <c r="B10" s="33">
         <v>69.900000000000006</v>
       </c>
-      <c r="C10" s="34"/>
-[...2 lines deleted...]
-      <c r="F10" s="13"/>
+      <c r="C10" s="34">
+        <v>116.5</v>
+      </c>
+      <c r="D10" s="34">
+        <v>166.8</v>
+      </c>
+      <c r="E10" s="45">
+        <v>92.6</v>
+      </c>
+      <c r="F10" s="13">
+        <v>99.1</v>
+      </c>
       <c r="G10" s="33"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="18"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
     </row>
@@ -1381,54 +1398,62 @@
         <v>85.7</v>
       </c>
       <c r="I17" s="14">
         <v>75.5</v>
       </c>
       <c r="J17" s="14">
         <v>94.2</v>
       </c>
       <c r="K17" s="14">
         <v>86.9</v>
       </c>
       <c r="L17" s="21">
         <v>102.6</v>
       </c>
       <c r="M17" s="22">
         <v>84.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="33">
         <v>86.6</v>
       </c>
-      <c r="C18" s="33"/>
-[...2 lines deleted...]
-      <c r="F18" s="14"/>
+      <c r="C18" s="33">
+        <v>84.1</v>
+      </c>
+      <c r="D18" s="45">
+        <v>134.5</v>
+      </c>
+      <c r="E18" s="45">
+        <v>126.5</v>
+      </c>
+      <c r="F18" s="14">
+        <v>132.9</v>
+      </c>
       <c r="G18" s="33"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="21"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="43"/>
     </row>
@@ -1672,58 +1697,66 @@
         <v>95.4</v>
       </c>
       <c r="L25" s="18">
         <v>96.2</v>
       </c>
       <c r="M25" s="18">
         <v>94.8</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="33">
         <v>86.6</v>
       </c>
       <c r="C26" s="34">
         <v>85.3</v>
       </c>
       <c r="D26" s="32">
         <v>103.1</v>
       </c>
       <c r="E26" s="34">
         <v>109.2</v>
       </c>
-      <c r="F26" s="34"/>
+      <c r="F26" s="34">
+        <v>113.9</v>
+      </c>
       <c r="G26" s="32"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>