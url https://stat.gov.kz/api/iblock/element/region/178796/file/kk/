--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFE950E8-790D-4051-A96A-724E54211355}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
@@ -78,57 +79,57 @@
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -422,86 +423,86 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -519,116 +520,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -768,1418 +805,1428 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="37"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="39"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="29">
         <v>2020</v>
       </c>
       <c r="B4" s="25">
         <v>294.10000000000002</v>
       </c>
       <c r="C4" s="25">
         <v>57.1</v>
       </c>
       <c r="D4" s="25">
         <v>113.8</v>
       </c>
       <c r="E4" s="25">
         <v>103.2</v>
       </c>
       <c r="F4" s="25">
         <v>88.7</v>
       </c>
       <c r="G4" s="25">
         <v>126.4</v>
       </c>
       <c r="H4" s="25">
         <v>102.2</v>
       </c>
       <c r="I4" s="25">
         <v>130.1</v>
       </c>
       <c r="J4" s="25">
         <v>74.5</v>
       </c>
       <c r="K4" s="25">
         <v>72.900000000000006</v>
       </c>
       <c r="L4" s="25">
         <v>125.4</v>
       </c>
       <c r="M4" s="25">
         <v>106.9</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="29">
         <v>2021</v>
       </c>
       <c r="B5" s="25">
         <v>156.5</v>
       </c>
       <c r="C5" s="25">
         <v>78.900000000000006</v>
       </c>
       <c r="D5" s="25">
         <v>89.8</v>
       </c>
       <c r="E5" s="25">
         <v>129.4</v>
       </c>
       <c r="F5" s="24">
         <v>107</v>
       </c>
       <c r="G5" s="25">
         <v>77.5</v>
       </c>
       <c r="H5" s="25">
         <v>91.2</v>
       </c>
       <c r="I5" s="18">
         <v>84.4</v>
       </c>
       <c r="J5" s="25">
         <v>114.1</v>
       </c>
       <c r="K5" s="30">
         <v>189.8</v>
       </c>
       <c r="L5" s="25">
         <v>68.2</v>
       </c>
       <c r="M5" s="25">
         <v>84.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="29">
         <v>2022</v>
       </c>
       <c r="B6" s="18">
         <v>126.2</v>
       </c>
       <c r="C6" s="30">
         <v>104.1</v>
       </c>
       <c r="D6" s="19">
         <v>123.1</v>
       </c>
       <c r="E6" s="18">
         <v>86.6</v>
       </c>
       <c r="F6" s="18">
         <v>123.7</v>
       </c>
       <c r="G6" s="18">
         <v>122.9</v>
       </c>
       <c r="H6" s="18">
         <v>104.6</v>
       </c>
       <c r="I6" s="19">
         <v>75.2</v>
       </c>
       <c r="J6" s="18">
         <v>90.8</v>
       </c>
       <c r="K6" s="18">
         <v>85.3</v>
       </c>
       <c r="L6" s="18">
         <v>103</v>
       </c>
       <c r="M6" s="18">
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="29">
         <v>2023</v>
       </c>
       <c r="B7" s="18">
         <v>82.4</v>
       </c>
       <c r="C7" s="25">
         <v>112.6</v>
       </c>
       <c r="D7" s="25">
         <v>109.8</v>
       </c>
       <c r="E7" s="25">
         <v>110.6</v>
       </c>
       <c r="F7" s="25">
         <v>90.8</v>
       </c>
       <c r="G7" s="24">
         <v>106</v>
       </c>
       <c r="H7" s="25">
         <v>85.7</v>
       </c>
       <c r="I7" s="25">
         <v>99.9</v>
       </c>
       <c r="J7" s="13">
         <v>93.5</v>
       </c>
       <c r="K7" s="13">
         <v>117.8</v>
       </c>
       <c r="L7" s="18">
         <v>93.2</v>
       </c>
       <c r="M7" s="20">
         <v>85.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="29">
         <v>2024</v>
       </c>
       <c r="B8" s="18">
         <v>127</v>
       </c>
       <c r="C8" s="18">
         <v>78.7</v>
       </c>
       <c r="D8" s="18">
         <v>111.8</v>
       </c>
       <c r="E8" s="13">
         <v>107.3</v>
       </c>
       <c r="F8" s="13">
         <v>101.7</v>
       </c>
       <c r="G8" s="33">
         <v>142.80000000000001</v>
       </c>
       <c r="H8" s="13">
         <v>99.4</v>
       </c>
       <c r="I8" s="13">
         <v>101.4</v>
       </c>
       <c r="J8" s="13">
         <v>90.2</v>
       </c>
       <c r="K8" s="13">
         <v>101.2</v>
       </c>
       <c r="L8" s="18">
         <v>82.3</v>
       </c>
       <c r="M8" s="20">
         <v>125.3</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="29">
         <v>2025</v>
       </c>
       <c r="B9" s="33">
         <v>68.099999999999994</v>
       </c>
       <c r="C9" s="34">
         <v>119.9</v>
       </c>
       <c r="D9" s="34">
         <v>104.4</v>
       </c>
       <c r="E9" s="34">
         <v>98.5</v>
       </c>
       <c r="F9" s="13">
         <v>94.3</v>
       </c>
       <c r="G9" s="33">
         <v>105.3</v>
       </c>
       <c r="H9" s="13">
         <v>107.8</v>
       </c>
       <c r="I9" s="13">
         <v>89.3</v>
       </c>
       <c r="J9" s="13">
         <v>112.5</v>
       </c>
       <c r="K9" s="13">
         <v>93.4</v>
       </c>
       <c r="L9" s="18">
         <v>97.1</v>
       </c>
       <c r="M9" s="20">
         <v>103.1</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="29">
         <v>2026</v>
       </c>
       <c r="B10" s="33">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="34">
         <v>116.5</v>
       </c>
       <c r="D10" s="34">
         <v>166.8</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="36">
         <v>92.6</v>
       </c>
       <c r="F10" s="13">
         <v>99.1</v>
       </c>
-      <c r="G10" s="33"/>
+      <c r="G10" s="33">
+        <v>144.1</v>
+      </c>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="18"/>
       <c r="M10" s="20"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A11" s="41" t="s">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="42"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:13">
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
         <v>2020</v>
       </c>
       <c r="B12" s="25">
         <v>116.8</v>
       </c>
       <c r="C12" s="25">
         <v>68.5</v>
       </c>
       <c r="D12" s="25">
         <v>69.8</v>
       </c>
       <c r="E12" s="25">
         <v>62.6</v>
       </c>
       <c r="F12" s="25">
         <v>64.2</v>
       </c>
       <c r="G12" s="25">
         <v>89.9</v>
       </c>
       <c r="H12" s="25">
         <v>106.5</v>
       </c>
       <c r="I12" s="25">
         <v>133.30000000000001</v>
       </c>
       <c r="J12" s="25">
         <v>89.1</v>
       </c>
       <c r="K12" s="25">
         <v>103.8</v>
       </c>
       <c r="L12" s="25">
         <v>73.400000000000006</v>
       </c>
       <c r="M12" s="25">
         <v>176.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="11">
         <v>2021</v>
       </c>
       <c r="B13" s="25">
         <v>94.1</v>
       </c>
       <c r="C13" s="24">
         <v>130</v>
       </c>
       <c r="D13" s="25">
         <v>102.6</v>
       </c>
       <c r="E13" s="25">
         <v>128.69999999999999</v>
       </c>
       <c r="F13" s="25">
         <v>155.19999999999999</v>
       </c>
       <c r="G13" s="25">
         <v>95.1</v>
       </c>
       <c r="H13" s="25">
         <v>84.8</v>
       </c>
       <c r="I13" s="21">
         <v>55</v>
       </c>
       <c r="J13" s="24">
         <v>102</v>
       </c>
       <c r="K13" s="30">
         <v>265.3</v>
       </c>
       <c r="L13" s="25">
         <v>144.30000000000001</v>
       </c>
       <c r="M13" s="25">
         <v>114.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="11">
         <v>2022</v>
       </c>
       <c r="B14" s="21">
         <v>92.1</v>
       </c>
       <c r="C14" s="14">
         <v>121.6</v>
       </c>
       <c r="D14" s="14">
         <v>166.5</v>
       </c>
       <c r="E14" s="21">
         <v>111.5</v>
       </c>
       <c r="F14" s="21">
         <v>129</v>
       </c>
       <c r="G14" s="21">
         <v>204.8</v>
       </c>
       <c r="H14" s="21">
         <v>235</v>
       </c>
       <c r="I14" s="31">
         <v>209.4</v>
       </c>
       <c r="J14" s="21">
         <v>166.6</v>
       </c>
       <c r="K14" s="21">
         <v>74.900000000000006</v>
       </c>
       <c r="L14" s="21">
         <v>113.2</v>
       </c>
       <c r="M14" s="30">
         <v>133.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="11">
         <v>2023</v>
       </c>
       <c r="B15" s="30">
         <v>87.3</v>
       </c>
       <c r="C15" s="25">
         <v>94.4</v>
       </c>
       <c r="D15" s="25">
         <v>84.1</v>
       </c>
       <c r="E15" s="25">
         <v>107.5</v>
       </c>
       <c r="F15" s="25">
         <v>78.8</v>
       </c>
       <c r="G15" s="24">
         <v>68</v>
       </c>
       <c r="H15" s="25">
         <v>55.7</v>
       </c>
       <c r="I15" s="25">
         <v>74.099999999999994</v>
       </c>
       <c r="J15" s="14">
         <v>76.2</v>
       </c>
       <c r="K15" s="14">
         <v>105.4</v>
       </c>
       <c r="L15" s="21">
         <v>95.3</v>
       </c>
       <c r="M15" s="22">
         <v>81.900000000000006</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11">
         <v>2024</v>
       </c>
       <c r="B16" s="21">
         <v>126.3</v>
       </c>
       <c r="C16" s="21">
         <v>88.4</v>
       </c>
       <c r="D16" s="21">
         <v>90</v>
       </c>
       <c r="E16" s="14">
         <v>87.2</v>
       </c>
       <c r="F16" s="14">
         <v>97.8</v>
       </c>
       <c r="G16" s="33">
         <v>131.69999999999999</v>
       </c>
       <c r="H16" s="14">
         <v>152.80000000000001</v>
       </c>
       <c r="I16" s="14">
         <v>155.1</v>
       </c>
       <c r="J16" s="14">
         <v>149.4</v>
       </c>
       <c r="K16" s="14">
         <v>128.4</v>
       </c>
       <c r="L16" s="21">
         <v>113.4</v>
       </c>
       <c r="M16" s="22">
         <v>165.3</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11">
         <v>2025</v>
       </c>
       <c r="B17" s="33">
         <v>88.7</v>
       </c>
       <c r="C17" s="33">
         <v>135</v>
       </c>
       <c r="D17" s="18">
         <v>126</v>
       </c>
       <c r="E17" s="14">
         <v>115.7</v>
       </c>
       <c r="F17" s="14">
         <v>107.2</v>
       </c>
       <c r="G17" s="33">
         <v>79.099999999999994</v>
       </c>
       <c r="H17" s="14">
         <v>85.7</v>
       </c>
       <c r="I17" s="14">
         <v>75.5</v>
       </c>
       <c r="J17" s="14">
         <v>94.2</v>
       </c>
       <c r="K17" s="14">
         <v>86.9</v>
       </c>
       <c r="L17" s="21">
         <v>102.6</v>
       </c>
       <c r="M17" s="22">
         <v>84.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="33">
         <v>86.6</v>
       </c>
       <c r="C18" s="33">
         <v>84.1</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="36">
         <v>134.5</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="36">
         <v>126.5</v>
       </c>
       <c r="F18" s="14">
         <v>132.9</v>
       </c>
-      <c r="G18" s="33"/>
+      <c r="G18" s="33">
+        <v>181.8</v>
+      </c>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="21"/>
       <c r="M18" s="22"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A19" s="41" t="s">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="42"/>
-[...12 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="45"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
         <v>2020</v>
       </c>
       <c r="B20" s="25">
         <v>116.8</v>
       </c>
       <c r="C20" s="24">
         <v>93</v>
       </c>
       <c r="D20" s="25">
         <v>84.7</v>
       </c>
       <c r="E20" s="25">
         <v>78.3</v>
       </c>
       <c r="F20" s="25">
         <v>75.5</v>
       </c>
       <c r="G20" s="25">
         <v>77.7</v>
       </c>
       <c r="H20" s="25">
         <v>81.099999999999994</v>
       </c>
       <c r="I20" s="25">
         <v>86.7</v>
       </c>
       <c r="J20" s="24">
         <v>87</v>
       </c>
       <c r="K20" s="25">
         <v>86.2</v>
       </c>
       <c r="L20" s="25">
         <v>85.1</v>
       </c>
       <c r="M20" s="25">
         <v>88.4</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="10">
         <v>2021</v>
       </c>
       <c r="B21" s="25">
         <v>94.1</v>
       </c>
       <c r="C21" s="25">
         <v>107.1</v>
       </c>
       <c r="D21" s="25">
         <v>105.8</v>
       </c>
       <c r="E21" s="25">
         <v>111.1</v>
       </c>
       <c r="F21" s="25">
         <v>118.6</v>
       </c>
       <c r="G21" s="25">
         <v>114.3</v>
       </c>
       <c r="H21" s="25">
         <v>109.6</v>
       </c>
       <c r="I21" s="18">
         <v>100.2</v>
       </c>
       <c r="J21" s="25">
         <v>100.4</v>
       </c>
       <c r="K21" s="30">
         <v>111.1</v>
       </c>
       <c r="L21" s="25">
         <v>113.6</v>
       </c>
       <c r="M21" s="25">
         <v>113.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="10">
         <v>2022</v>
       </c>
       <c r="B22" s="18">
         <v>92.1</v>
       </c>
       <c r="C22" s="30">
         <v>105.1</v>
       </c>
       <c r="D22" s="15">
         <v>122.5</v>
       </c>
       <c r="E22" s="18">
         <v>119.6</v>
       </c>
       <c r="F22" s="18">
         <v>122.1</v>
       </c>
       <c r="G22" s="18">
         <v>135</v>
       </c>
       <c r="H22" s="18">
         <v>147.6</v>
       </c>
       <c r="I22" s="19">
         <v>153.4</v>
       </c>
       <c r="J22" s="18">
         <v>154.69999999999999</v>
       </c>
       <c r="K22" s="18">
         <v>142.19999999999999</v>
       </c>
       <c r="L22" s="18">
         <v>139.30000000000001</v>
       </c>
       <c r="M22" s="18">
         <v>138.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="10">
         <v>2023</v>
       </c>
       <c r="B23" s="30">
         <v>87.3</v>
       </c>
       <c r="C23" s="25">
         <v>90.9</v>
       </c>
       <c r="D23" s="25">
         <v>88.3</v>
       </c>
       <c r="E23" s="25">
         <v>93.1</v>
       </c>
       <c r="F23" s="25">
         <v>89.4</v>
       </c>
       <c r="G23" s="25">
         <v>84.2</v>
       </c>
       <c r="H23" s="25">
         <v>78.599999999999994</v>
       </c>
       <c r="I23" s="24">
         <v>78</v>
       </c>
       <c r="J23" s="15">
         <v>77.900000000000006</v>
       </c>
       <c r="K23" s="15">
         <v>80.2</v>
       </c>
       <c r="L23" s="18">
         <v>81.3</v>
       </c>
       <c r="M23" s="18">
         <v>81.400000000000006</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="10">
         <v>2024</v>
       </c>
       <c r="B24" s="18">
         <v>126.3</v>
       </c>
       <c r="C24" s="32">
         <v>106.2</v>
       </c>
       <c r="D24" s="18">
         <v>100.3</v>
       </c>
       <c r="E24" s="15">
         <v>96.5</v>
       </c>
       <c r="F24" s="15">
         <v>96.8</v>
       </c>
       <c r="G24" s="15">
         <v>103.4</v>
       </c>
       <c r="H24" s="25">
         <v>110.2</v>
       </c>
       <c r="I24" s="24">
         <v>115.6</v>
       </c>
       <c r="J24" s="15">
         <v>119.2</v>
       </c>
       <c r="K24" s="15">
         <v>120.4</v>
       </c>
       <c r="L24" s="18">
         <v>119.7</v>
       </c>
       <c r="M24" s="18">
         <v>123.3</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="10">
         <v>2025</v>
       </c>
       <c r="B25" s="33">
         <v>88.7</v>
       </c>
       <c r="C25" s="34">
         <v>109.1</v>
       </c>
       <c r="D25" s="32">
         <v>114.7</v>
       </c>
       <c r="E25" s="34">
         <v>114.9</v>
       </c>
       <c r="F25" s="34">
         <v>113.3</v>
       </c>
       <c r="G25" s="32">
         <v>105.2</v>
       </c>
       <c r="H25" s="15">
         <v>101.4</v>
       </c>
       <c r="I25" s="15">
         <v>97.3</v>
       </c>
       <c r="J25" s="15">
         <v>96.8</v>
       </c>
       <c r="K25" s="15">
         <v>95.4</v>
       </c>
       <c r="L25" s="18">
         <v>96.2</v>
       </c>
       <c r="M25" s="18">
         <v>94.8</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="33">
         <v>86.6</v>
       </c>
       <c r="C26" s="34">
         <v>85.3</v>
       </c>
       <c r="D26" s="32">
         <v>103.1</v>
       </c>
       <c r="E26" s="34">
         <v>109.2</v>
       </c>
       <c r="F26" s="34">
         <v>113.9</v>
       </c>
-      <c r="G26" s="32"/>
+      <c r="G26" s="32">
+        <v>125.7</v>
+      </c>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
     </row>
-    <row r="27" spans="1:13">
-[...3 lines deleted...]
-      <c r="F27" s="46"/>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="37"/>
-[...13 lines deleted...]
-      <c r="A2" s="44" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="44"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="38.25">
+    <row r="4" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="2"/>
       <c r="M4" s="4"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>2019</v>
       </c>
       <c r="B5" s="23">
         <v>350.1</v>
       </c>
       <c r="C5" s="24">
         <v>341</v>
       </c>
       <c r="D5" s="25">
         <v>380.7</v>
       </c>
       <c r="E5" s="24">
         <v>438</v>
       </c>
       <c r="F5" s="25">
         <v>385.3</v>
       </c>
       <c r="G5" s="24">
         <v>348</v>
       </c>
       <c r="H5" s="25">
         <v>300.10000000000002</v>
       </c>
       <c r="I5" s="25">
         <v>302.3</v>
       </c>
       <c r="J5" s="25">
         <v>336.8</v>
       </c>
       <c r="K5" s="25">
         <v>174.3</v>
       </c>
       <c r="L5" s="25">
         <v>309.2</v>
       </c>
       <c r="M5" s="25">
         <v>137.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>2020</v>
       </c>
       <c r="B6" s="25">
         <v>403.3</v>
       </c>
       <c r="C6" s="25">
         <v>230.2</v>
       </c>
       <c r="D6" s="24">
         <v>262</v>
       </c>
       <c r="E6" s="25">
         <v>270.3</v>
       </c>
       <c r="F6" s="25">
         <v>239.8</v>
       </c>
       <c r="G6" s="24">
         <v>303</v>
       </c>
       <c r="H6" s="25">
         <v>309.7</v>
       </c>
       <c r="I6" s="24">
         <v>403</v>
       </c>
       <c r="J6" s="25">
         <v>300.10000000000002</v>
       </c>
       <c r="K6" s="24">
         <v>181</v>
       </c>
       <c r="L6" s="25">
         <v>226.9</v>
       </c>
       <c r="M6" s="25">
         <v>249.7</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>2021</v>
       </c>
       <c r="B7" s="25">
         <v>390.8</v>
       </c>
       <c r="C7" s="25">
         <v>308.2</v>
       </c>
       <c r="D7" s="25">
         <v>276.89999999999998</v>
       </c>
       <c r="E7" s="25">
         <v>358.2</v>
       </c>
       <c r="F7" s="25">
         <v>383.2</v>
       </c>
       <c r="G7" s="25">
         <v>322.60000000000002</v>
       </c>
       <c r="H7" s="25">
         <v>294.10000000000002</v>
       </c>
       <c r="I7" s="16">
         <v>248.2</v>
       </c>
       <c r="J7" s="25">
         <v>284.60000000000002</v>
       </c>
       <c r="K7" s="16">
         <v>540.20000000000005</v>
       </c>
       <c r="L7" s="25">
         <v>368.2</v>
       </c>
       <c r="M7" s="25">
         <v>311.8</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>2022</v>
       </c>
       <c r="B8" s="26">
         <v>393.4</v>
       </c>
       <c r="C8" s="16">
         <v>409.5</v>
       </c>
       <c r="D8" s="16">
         <v>504.1</v>
       </c>
       <c r="E8" s="16">
         <v>436.7</v>
       </c>
       <c r="F8" s="16">
         <v>587.9</v>
       </c>
       <c r="G8" s="16">
         <v>722.3</v>
       </c>
       <c r="H8" s="16">
         <v>755.6</v>
       </c>
       <c r="I8" s="27">
         <v>568</v>
       </c>
       <c r="J8" s="16">
         <v>516</v>
       </c>
       <c r="K8" s="16">
         <v>440</v>
       </c>
       <c r="L8" s="16">
         <v>453.4</v>
       </c>
       <c r="M8" s="16">
         <v>475.5</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>2023</v>
       </c>
       <c r="B9" s="16">
         <v>391.7</v>
       </c>
       <c r="C9" s="26">
         <v>440.8</v>
       </c>
       <c r="D9" s="25">
         <v>483.9</v>
       </c>
       <c r="E9" s="26">
         <v>535.4</v>
       </c>
       <c r="F9" s="28">
         <v>486</v>
       </c>
       <c r="G9" s="26">
         <v>515.1</v>
       </c>
       <c r="H9" s="26">
         <v>441.7</v>
       </c>
       <c r="I9" s="26">
         <v>459.4</v>
       </c>
       <c r="J9" s="12">
         <v>429.7</v>
       </c>
       <c r="K9" s="12">
         <v>506.3</v>
       </c>
       <c r="L9" s="17">
         <v>471.9</v>
       </c>
       <c r="M9" s="12">
         <v>405.5</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>2024</v>
       </c>
       <c r="B10" s="16">
         <v>515.1</v>
       </c>
       <c r="C10" s="16">
         <v>405.5</v>
       </c>
       <c r="D10" s="25">
         <v>453.2</v>
       </c>
       <c r="E10" s="12">
         <v>486.3</v>
       </c>
       <c r="F10" s="12">
         <v>494.8</v>
       </c>
       <c r="G10" s="12">
         <v>737.6</v>
       </c>
       <c r="H10" s="12">
         <v>733.4</v>
       </c>
       <c r="I10" s="12">
         <v>743.7</v>
       </c>
       <c r="J10" s="12">
         <v>723.7</v>
       </c>
       <c r="K10" s="12">
         <v>782.4</v>
       </c>
       <c r="L10" s="17">
         <v>693.8</v>
       </c>
       <c r="M10" s="12">
         <v>869.6</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>2025</v>
       </c>
       <c r="B11" s="16">
         <v>592.29999999999995</v>
       </c>
       <c r="C11" s="16">
         <v>710</v>
       </c>
       <c r="D11" s="25">
         <v>740.9</v>
       </c>
       <c r="E11" s="12">
         <v>729.9</v>
       </c>
       <c r="F11" s="12">
         <v>688</v>
       </c>
       <c r="G11" s="12">
         <v>753.3</v>
       </c>
       <c r="H11" s="12">
         <v>811.7</v>
       </c>
       <c r="I11" s="12">
         <v>724.7</v>
       </c>
       <c r="J11" s="12">
         <v>815.5</v>
       </c>
       <c r="K11" s="12">
         <v>761.7</v>
       </c>
       <c r="L11" s="17">
         <v>765.2</v>
       </c>
       <c r="M11" s="12">
         <v>789.2</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>551.4</v>
       </c>
       <c r="C12" s="16">
         <v>642.20000000000005</v>
       </c>
       <c r="D12" s="35">
         <v>1071</v>
       </c>
       <c r="E12" s="12">
         <v>992.2</v>
       </c>
-      <c r="F12" s="12"/>
-      <c r="G12" s="12"/>
+      <c r="F12" s="12">
+        <v>982.8</v>
+      </c>
+      <c r="G12" s="12">
+        <v>1416</v>
+      </c>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="17"/>
       <c r="M12" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>