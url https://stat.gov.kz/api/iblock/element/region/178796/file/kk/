--- v4 (2026-07-26)
+++ v5 (2026-09-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFE950E8-790D-4051-A96A-724E54211355}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BD8BB47-12F3-4A32-AD29-0FBC1518A9A4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
@@ -808,52 +808,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -1160,51 +1160,53 @@
         <v>103.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="29">
         <v>2026</v>
       </c>
       <c r="B10" s="33">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="34">
         <v>116.5</v>
       </c>
       <c r="D10" s="34">
         <v>166.8</v>
       </c>
       <c r="E10" s="36">
         <v>92.6</v>
       </c>
       <c r="F10" s="13">
         <v>99.1</v>
       </c>
       <c r="G10" s="33">
         <v>144.1</v>
       </c>
-      <c r="H10" s="13"/>
+      <c r="H10" s="13">
+        <v>102.6</v>
+      </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="18"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44"/>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="44"/>
       <c r="L11" s="44"/>
       <c r="M11" s="45"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
@@ -1452,51 +1454,53 @@
         <v>84.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11">
         <v>2026</v>
       </c>
       <c r="B18" s="33">
         <v>86.6</v>
       </c>
       <c r="C18" s="33">
         <v>84.1</v>
       </c>
       <c r="D18" s="36">
         <v>134.5</v>
       </c>
       <c r="E18" s="36">
         <v>126.5</v>
       </c>
       <c r="F18" s="14">
         <v>132.9</v>
       </c>
       <c r="G18" s="33">
         <v>181.8</v>
       </c>
-      <c r="H18" s="14"/>
+      <c r="H18" s="14">
+        <v>173</v>
+      </c>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="21"/>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="44"/>
       <c r="G19" s="44"/>
       <c r="H19" s="44"/>
       <c r="I19" s="44"/>
       <c r="J19" s="44"/>
       <c r="K19" s="44"/>
       <c r="L19" s="44"/>
       <c r="M19" s="45"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
@@ -1744,81 +1748,83 @@
         <v>94.8</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="33">
         <v>86.6</v>
       </c>
       <c r="C26" s="34">
         <v>85.3</v>
       </c>
       <c r="D26" s="32">
         <v>103.1</v>
       </c>
       <c r="E26" s="34">
         <v>109.2</v>
       </c>
       <c r="F26" s="34">
         <v>113.9</v>
       </c>
       <c r="G26" s="32">
         <v>125.7</v>
       </c>
-      <c r="H26" s="15"/>
+      <c r="H26" s="15">
+        <v>133</v>
+      </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+    <sheetView view="pageBreakPreview" topLeftCell="D1" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -2183,51 +2189,53 @@
         <v>789.2</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>551.4</v>
       </c>
       <c r="C12" s="16">
         <v>642.20000000000005</v>
       </c>
       <c r="D12" s="35">
         <v>1071</v>
       </c>
       <c r="E12" s="12">
         <v>992.2</v>
       </c>
       <c r="F12" s="12">
         <v>982.8</v>
       </c>
       <c r="G12" s="12">
         <v>1416</v>
       </c>
-      <c r="H12" s="12"/>
+      <c r="H12" s="12">
+        <v>1452.2</v>
+      </c>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="17"/>
       <c r="M12" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>