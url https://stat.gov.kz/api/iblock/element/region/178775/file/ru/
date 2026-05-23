--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13785" yWindow="45" windowWidth="13890" windowHeight="12405"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$29</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="81">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Январь 2020 года</t>
   </si>
   <si>
     <t>Январь-февраль 2020  года</t>
   </si>
   <si>
     <t>Январь-март 2020  года</t>
   </si>
   <si>
     <t>Январь-апрель 2020  года</t>
   </si>
   <si>
     <t>Январь-май 2020  года</t>
   </si>
   <si>
     <t>Январь-июнь 2020  года</t>
   </si>
   <si>
@@ -254,50 +254,53 @@
     <t>Январь-июль 2025 года</t>
   </si>
   <si>
     <t>Январь-август 2025 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь-февраль 2026 года</t>
   </si>
   <si>
     <t>Январь-март 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -392,86 +395,92 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -781,168 +790,168 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J35" sqref="J35"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="31"/>
-[...22 lines deleted...]
-      <c r="Y2" s="31"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29" t="s">
+      <c r="A5" s="29"/>
+      <c r="B5" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="29"/>
-      <c r="D5" s="29" t="s">
+      <c r="C5" s="31"/>
+      <c r="D5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="29"/>
-      <c r="F5" s="29" t="s">
+      <c r="E5" s="31"/>
+      <c r="F5" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="29"/>
-      <c r="H5" s="29" t="s">
+      <c r="G5" s="31"/>
+      <c r="H5" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="29"/>
-      <c r="J5" s="29" t="s">
+      <c r="I5" s="31"/>
+      <c r="J5" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="29"/>
-      <c r="L5" s="29" t="s">
+      <c r="K5" s="31"/>
+      <c r="L5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="29"/>
-      <c r="N5" s="29" t="s">
+      <c r="M5" s="31"/>
+      <c r="N5" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="O5" s="29"/>
-      <c r="P5" s="29" t="s">
+      <c r="O5" s="31"/>
+      <c r="P5" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="29"/>
-      <c r="R5" s="29" t="s">
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="29"/>
-      <c r="T5" s="29" t="s">
+      <c r="S5" s="31"/>
+      <c r="T5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="29"/>
-      <c r="V5" s="29" t="s">
+      <c r="U5" s="31"/>
+      <c r="V5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="W5" s="29"/>
-      <c r="X5" s="29" t="s">
+      <c r="W5" s="31"/>
+      <c r="X5" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="29"/>
+      <c r="Y5" s="31"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="28"/>
+      <c r="A6" s="30"/>
       <c r="B6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -1052,102 +1061,102 @@
       <c r="S7" s="5">
         <v>95</v>
       </c>
       <c r="T7" s="5">
         <v>637634.4</v>
       </c>
       <c r="U7" s="7">
         <v>91.8</v>
       </c>
       <c r="V7" s="5">
         <v>706552.8</v>
       </c>
       <c r="W7" s="2">
         <v>88.1</v>
       </c>
       <c r="X7" s="5">
         <v>801344.3</v>
       </c>
       <c r="Y7" s="2">
         <v>86.6</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="27"/>
-      <c r="B10" s="29" t="s">
+      <c r="A10" s="29"/>
+      <c r="B10" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="29"/>
-      <c r="D10" s="29" t="s">
+      <c r="C10" s="31"/>
+      <c r="D10" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="29"/>
-      <c r="F10" s="29" t="s">
+      <c r="E10" s="31"/>
+      <c r="F10" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="29"/>
-      <c r="H10" s="29" t="s">
+      <c r="G10" s="31"/>
+      <c r="H10" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="29"/>
-      <c r="J10" s="29" t="s">
+      <c r="I10" s="31"/>
+      <c r="J10" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="K10" s="29"/>
-      <c r="L10" s="29" t="s">
+      <c r="K10" s="31"/>
+      <c r="L10" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="M10" s="29"/>
-      <c r="N10" s="29" t="s">
+      <c r="M10" s="31"/>
+      <c r="N10" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="O10" s="29"/>
-      <c r="P10" s="29" t="s">
+      <c r="O10" s="31"/>
+      <c r="P10" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="29"/>
-      <c r="R10" s="29" t="s">
+      <c r="Q10" s="31"/>
+      <c r="R10" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="S10" s="29"/>
-      <c r="T10" s="29" t="s">
+      <c r="S10" s="31"/>
+      <c r="T10" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="U10" s="29"/>
-      <c r="V10" s="29" t="s">
+      <c r="U10" s="31"/>
+      <c r="V10" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="W10" s="29"/>
-      <c r="X10" s="29" t="s">
+      <c r="W10" s="31"/>
+      <c r="X10" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="Y10" s="29"/>
+      <c r="Y10" s="31"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A11" s="28"/>
+      <c r="A11" s="30"/>
       <c r="B11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1265,102 +1274,102 @@
       </c>
       <c r="V12" s="5">
         <v>798939.2</v>
       </c>
       <c r="W12" s="7">
         <v>101.5</v>
       </c>
       <c r="X12" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y12" s="2">
         <v>101.2</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A15" s="27"/>
-      <c r="B15" s="29" t="s">
+      <c r="A15" s="29"/>
+      <c r="B15" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="29"/>
-      <c r="D15" s="29" t="s">
+      <c r="C15" s="31"/>
+      <c r="D15" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="29"/>
-      <c r="F15" s="29" t="s">
+      <c r="E15" s="31"/>
+      <c r="F15" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="29"/>
-      <c r="H15" s="29" t="s">
+      <c r="G15" s="31"/>
+      <c r="H15" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="29"/>
-      <c r="J15" s="29" t="s">
+      <c r="I15" s="31"/>
+      <c r="J15" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="K15" s="29"/>
-      <c r="L15" s="29" t="s">
+      <c r="K15" s="31"/>
+      <c r="L15" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="M15" s="29"/>
-      <c r="N15" s="29" t="s">
+      <c r="M15" s="31"/>
+      <c r="N15" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="O15" s="29"/>
-      <c r="P15" s="29" t="s">
+      <c r="O15" s="31"/>
+      <c r="P15" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="Q15" s="29"/>
-      <c r="R15" s="29" t="s">
+      <c r="Q15" s="31"/>
+      <c r="R15" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="S15" s="29"/>
-      <c r="T15" s="29" t="s">
+      <c r="S15" s="31"/>
+      <c r="T15" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="U15" s="30"/>
-      <c r="V15" s="29" t="s">
+      <c r="U15" s="32"/>
+      <c r="V15" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="W15" s="30"/>
-      <c r="X15" s="29" t="s">
+      <c r="W15" s="32"/>
+      <c r="X15" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="Y15" s="30"/>
+      <c r="Y15" s="32"/>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A16" s="28"/>
+      <c r="A16" s="30"/>
       <c r="B16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
@@ -1496,102 +1505,102 @@
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="7"/>
       <c r="I18" s="5"/>
       <c r="J18" s="7"/>
       <c r="K18" s="5"/>
       <c r="L18" s="7"/>
       <c r="M18" s="5"/>
       <c r="N18" s="7"/>
       <c r="O18" s="5"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="8"/>
       <c r="S18" s="6"/>
       <c r="T18" s="7"/>
       <c r="U18" s="8"/>
       <c r="V18" s="7"/>
       <c r="W18" s="8"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="8"/>
     </row>
     <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="27"/>
-      <c r="B20" s="29" t="s">
+      <c r="A20" s="29"/>
+      <c r="B20" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="30"/>
-      <c r="D20" s="29" t="s">
+      <c r="C20" s="32"/>
+      <c r="D20" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="30"/>
-      <c r="F20" s="29" t="s">
+      <c r="E20" s="32"/>
+      <c r="F20" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="G20" s="30"/>
-      <c r="H20" s="29" t="s">
+      <c r="G20" s="32"/>
+      <c r="H20" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="I20" s="30"/>
-      <c r="J20" s="29" t="s">
+      <c r="I20" s="32"/>
+      <c r="J20" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="K20" s="30"/>
-      <c r="L20" s="29" t="s">
+      <c r="K20" s="32"/>
+      <c r="L20" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="M20" s="30"/>
-      <c r="N20" s="29" t="s">
+      <c r="M20" s="32"/>
+      <c r="N20" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="O20" s="30"/>
-      <c r="P20" s="29" t="s">
+      <c r="O20" s="32"/>
+      <c r="P20" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="Q20" s="30"/>
-      <c r="R20" s="29" t="s">
+      <c r="Q20" s="32"/>
+      <c r="R20" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="S20" s="30"/>
-      <c r="T20" s="29" t="s">
+      <c r="S20" s="32"/>
+      <c r="T20" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="U20" s="30"/>
-      <c r="V20" s="29" t="s">
+      <c r="U20" s="32"/>
+      <c r="V20" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="W20" s="30"/>
-      <c r="X20" s="29" t="s">
+      <c r="W20" s="32"/>
+      <c r="X20" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="Y20" s="30"/>
+      <c r="Y20" s="32"/>
     </row>
     <row r="21" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A21" s="28"/>
+      <c r="A21" s="30"/>
       <c r="B21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
@@ -1702,102 +1711,102 @@
         <v>100.1</v>
       </c>
       <c r="T22" s="7">
         <v>929667.6</v>
       </c>
       <c r="U22" s="8">
         <v>100.2</v>
       </c>
       <c r="V22" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W22" s="11">
         <v>102.1</v>
       </c>
       <c r="X22" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y22" s="11">
         <v>101.9</v>
       </c>
       <c r="Z22" s="5"/>
     </row>
     <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A25" s="27"/>
-      <c r="B25" s="29" t="s">
+      <c r="A25" s="29"/>
+      <c r="B25" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C25" s="30"/>
-      <c r="D25" s="29" t="s">
+      <c r="C25" s="32"/>
+      <c r="D25" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="E25" s="30"/>
-      <c r="F25" s="29" t="s">
+      <c r="E25" s="32"/>
+      <c r="F25" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="G25" s="30"/>
-      <c r="H25" s="29" t="s">
+      <c r="G25" s="32"/>
+      <c r="H25" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="I25" s="30"/>
-      <c r="J25" s="29" t="s">
+      <c r="I25" s="32"/>
+      <c r="J25" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="K25" s="30"/>
-      <c r="L25" s="29" t="s">
+      <c r="K25" s="32"/>
+      <c r="L25" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="M25" s="30"/>
-      <c r="N25" s="29" t="s">
+      <c r="M25" s="32"/>
+      <c r="N25" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="O25" s="30"/>
-      <c r="P25" s="29" t="s">
+      <c r="O25" s="32"/>
+      <c r="P25" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="Q25" s="30"/>
-      <c r="R25" s="29" t="s">
+      <c r="Q25" s="32"/>
+      <c r="R25" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="S25" s="30"/>
-      <c r="T25" s="29" t="s">
+      <c r="S25" s="32"/>
+      <c r="T25" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="U25" s="30"/>
-      <c r="V25" s="29" t="s">
+      <c r="U25" s="32"/>
+      <c r="V25" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="W25" s="30"/>
-      <c r="X25" s="29" t="s">
+      <c r="W25" s="32"/>
+      <c r="X25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="Y25" s="30"/>
+      <c r="Y25" s="32"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A26" s="28"/>
+      <c r="A26" s="30"/>
       <c r="B26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
@@ -1922,102 +1931,102 @@
       <c r="X27" s="7">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y27" s="2">
         <v>115.6</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
     <row r="30" spans="1:26" ht="12" customHeight="1">
-      <c r="A30" s="27"/>
-      <c r="B30" s="29" t="s">
+      <c r="A30" s="29"/>
+      <c r="B30" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="30"/>
-      <c r="D30" s="29" t="s">
+      <c r="C30" s="32"/>
+      <c r="D30" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="E30" s="30"/>
-      <c r="F30" s="29" t="s">
+      <c r="E30" s="32"/>
+      <c r="F30" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="G30" s="30"/>
-      <c r="H30" s="29" t="s">
+      <c r="G30" s="32"/>
+      <c r="H30" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="I30" s="30"/>
-      <c r="J30" s="29" t="s">
+      <c r="I30" s="32"/>
+      <c r="J30" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="K30" s="30"/>
-      <c r="L30" s="29" t="s">
+      <c r="K30" s="32"/>
+      <c r="L30" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="M30" s="30"/>
-      <c r="N30" s="29" t="s">
+      <c r="M30" s="32"/>
+      <c r="N30" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="O30" s="30"/>
-      <c r="P30" s="29" t="s">
+      <c r="O30" s="32"/>
+      <c r="P30" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="Q30" s="30"/>
-      <c r="R30" s="29" t="s">
+      <c r="Q30" s="32"/>
+      <c r="R30" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="S30" s="30"/>
-      <c r="T30" s="29" t="s">
+      <c r="S30" s="32"/>
+      <c r="T30" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="U30" s="30"/>
-      <c r="V30" s="29" t="s">
+      <c r="U30" s="32"/>
+      <c r="V30" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="W30" s="30"/>
-      <c r="X30" s="29" t="s">
+      <c r="W30" s="32"/>
+      <c r="X30" s="31" t="s">
         <v>77</v>
       </c>
-      <c r="Y30" s="30"/>
+      <c r="Y30" s="32"/>
     </row>
     <row r="31" spans="1:26" ht="22.5">
-      <c r="A31" s="28"/>
+      <c r="A31" s="30"/>
       <c r="B31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
@@ -2124,188 +2133,205 @@
       <c r="R32" s="7">
         <v>1229568.1000000001</v>
       </c>
       <c r="S32" s="8">
         <v>141.9</v>
       </c>
       <c r="T32" s="7">
         <v>1422282.5</v>
       </c>
       <c r="U32" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="V32" s="17">
         <v>1614686.6</v>
       </c>
       <c r="W32" s="17">
         <v>134.4</v>
       </c>
       <c r="X32" s="7">
         <v>1887692.1</v>
       </c>
       <c r="Y32" s="2">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:9">
       <c r="A33" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
-[...1 lines deleted...]
-      <c r="B35" s="29" t="s">
+    <row r="35" spans="1:9">
+      <c r="A35" s="29"/>
+      <c r="B35" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="30"/>
-      <c r="D35" s="29" t="s">
+      <c r="C35" s="32"/>
+      <c r="D35" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="E35" s="30"/>
-      <c r="F35" s="29" t="s">
+      <c r="E35" s="32"/>
+      <c r="F35" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="G35" s="30"/>
-[...2 lines deleted...]
-      <c r="A36" s="28"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="I35" s="32"/>
+    </row>
+    <row r="36" spans="1:9" ht="22.5">
+      <c r="A36" s="30"/>
       <c r="B36" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C37" s="8">
         <v>124.6</v>
       </c>
       <c r="D37" s="6">
         <v>213131.3</v>
       </c>
       <c r="E37" s="8">
         <v>115.3</v>
       </c>
       <c r="F37" s="6">
         <v>344482.5</v>
       </c>
       <c r="G37" s="8">
         <v>108.5</v>
       </c>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37" s="6">
+        <v>480447.5</v>
+      </c>
+      <c r="I37" s="8">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" s="12" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="83">
-[...1 lines deleted...]
-    <mergeCell ref="F35:G35"/>
+  <mergeCells count="84">
     <mergeCell ref="V30:W30"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="R30:S30"/>
-    <mergeCell ref="A20:A21"/>
-    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
     <mergeCell ref="R20:S20"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="F25:G25"/>
-    <mergeCell ref="A25:A26"/>
-[...3 lines deleted...]
-    <mergeCell ref="T30:U30"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="X15:Y15"/>
     <mergeCell ref="T15:U15"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="V15:W15"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="R15:S15"/>
-    <mergeCell ref="H15:I15"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
-    <mergeCell ref="P30:Q30"/>
     <mergeCell ref="X30:Y30"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:C5"/>
+    <mergeCell ref="H15:I15"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="V25:W25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="N30:O30"/>
     <mergeCell ref="N25:O25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="3" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
   </rowBreaks>
 </worksheet>