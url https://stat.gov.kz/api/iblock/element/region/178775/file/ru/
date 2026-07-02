--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13785" yWindow="45" windowWidth="13890" windowHeight="12405"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$29</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="82">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Январь 2020 года</t>
   </si>
   <si>
     <t>Январь-февраль 2020  года</t>
   </si>
   <si>
     <t>Январь-март 2020  года</t>
   </si>
   <si>
     <t>Январь-апрель 2020  года</t>
   </si>
   <si>
     <t>Январь-май 2020  года</t>
   </si>
   <si>
     <t>Январь-июнь 2020  года</t>
   </si>
   <si>
@@ -257,50 +257,53 @@
     <t>Январь-август 2025 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь-февраль 2026 года</t>
   </si>
   <si>
     <t>Январь-март 2026 года</t>
   </si>
   <si>
     <t>Январь-апрель 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -395,86 +398,92 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -789,169 +798,169 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="K38" sqref="K38"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="33"/>
-[...22 lines deleted...]
-      <c r="Y2" s="33"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31" t="s">
+      <c r="A5" s="31"/>
+      <c r="B5" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="31"/>
-      <c r="D5" s="31" t="s">
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="31"/>
-      <c r="F5" s="31" t="s">
+      <c r="E5" s="33"/>
+      <c r="F5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="31"/>
-      <c r="H5" s="31" t="s">
+      <c r="G5" s="33"/>
+      <c r="H5" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="31"/>
-      <c r="J5" s="31" t="s">
+      <c r="I5" s="33"/>
+      <c r="J5" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="31"/>
-      <c r="L5" s="31" t="s">
+      <c r="K5" s="33"/>
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="31"/>
-      <c r="N5" s="31" t="s">
+      <c r="M5" s="33"/>
+      <c r="N5" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="O5" s="31"/>
-      <c r="P5" s="31" t="s">
+      <c r="O5" s="33"/>
+      <c r="P5" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="31"/>
-      <c r="R5" s="31" t="s">
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="31"/>
-      <c r="T5" s="31" t="s">
+      <c r="S5" s="33"/>
+      <c r="T5" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="31"/>
-      <c r="V5" s="31" t="s">
+      <c r="U5" s="33"/>
+      <c r="V5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="W5" s="31"/>
-      <c r="X5" s="31" t="s">
+      <c r="W5" s="33"/>
+      <c r="X5" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="31"/>
+      <c r="Y5" s="33"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="30"/>
+      <c r="A6" s="32"/>
       <c r="B6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -1061,102 +1070,102 @@
       <c r="S7" s="5">
         <v>95</v>
       </c>
       <c r="T7" s="5">
         <v>637634.4</v>
       </c>
       <c r="U7" s="7">
         <v>91.8</v>
       </c>
       <c r="V7" s="5">
         <v>706552.8</v>
       </c>
       <c r="W7" s="2">
         <v>88.1</v>
       </c>
       <c r="X7" s="5">
         <v>801344.3</v>
       </c>
       <c r="Y7" s="2">
         <v>86.6</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="29"/>
-      <c r="B10" s="31" t="s">
+      <c r="A10" s="31"/>
+      <c r="B10" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="31"/>
-      <c r="D10" s="31" t="s">
+      <c r="C10" s="33"/>
+      <c r="D10" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="31"/>
-      <c r="F10" s="31" t="s">
+      <c r="E10" s="33"/>
+      <c r="F10" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="31"/>
-      <c r="H10" s="31" t="s">
+      <c r="G10" s="33"/>
+      <c r="H10" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="31"/>
-      <c r="J10" s="31" t="s">
+      <c r="I10" s="33"/>
+      <c r="J10" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="K10" s="31"/>
-      <c r="L10" s="31" t="s">
+      <c r="K10" s="33"/>
+      <c r="L10" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="M10" s="31"/>
-      <c r="N10" s="31" t="s">
+      <c r="M10" s="33"/>
+      <c r="N10" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="O10" s="31"/>
-      <c r="P10" s="31" t="s">
+      <c r="O10" s="33"/>
+      <c r="P10" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="31"/>
-      <c r="R10" s="31" t="s">
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="S10" s="31"/>
-      <c r="T10" s="31" t="s">
+      <c r="S10" s="33"/>
+      <c r="T10" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="U10" s="31"/>
-      <c r="V10" s="31" t="s">
+      <c r="U10" s="33"/>
+      <c r="V10" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="W10" s="31"/>
-      <c r="X10" s="31" t="s">
+      <c r="W10" s="33"/>
+      <c r="X10" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="Y10" s="31"/>
+      <c r="Y10" s="33"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A11" s="30"/>
+      <c r="A11" s="32"/>
       <c r="B11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1274,102 +1283,102 @@
       </c>
       <c r="V12" s="5">
         <v>798939.2</v>
       </c>
       <c r="W12" s="7">
         <v>101.5</v>
       </c>
       <c r="X12" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y12" s="2">
         <v>101.2</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A15" s="29"/>
-      <c r="B15" s="31" t="s">
+      <c r="A15" s="31"/>
+      <c r="B15" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="31"/>
-      <c r="D15" s="31" t="s">
+      <c r="C15" s="33"/>
+      <c r="D15" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="31"/>
-      <c r="F15" s="31" t="s">
+      <c r="E15" s="33"/>
+      <c r="F15" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="31"/>
-      <c r="H15" s="31" t="s">
+      <c r="G15" s="33"/>
+      <c r="H15" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="31"/>
-      <c r="J15" s="31" t="s">
+      <c r="I15" s="33"/>
+      <c r="J15" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="K15" s="31"/>
-      <c r="L15" s="31" t="s">
+      <c r="K15" s="33"/>
+      <c r="L15" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="M15" s="31"/>
-      <c r="N15" s="31" t="s">
+      <c r="M15" s="33"/>
+      <c r="N15" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="O15" s="31"/>
-      <c r="P15" s="31" t="s">
+      <c r="O15" s="33"/>
+      <c r="P15" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="Q15" s="31"/>
-      <c r="R15" s="31" t="s">
+      <c r="Q15" s="33"/>
+      <c r="R15" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="S15" s="31"/>
-      <c r="T15" s="31" t="s">
+      <c r="S15" s="33"/>
+      <c r="T15" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="U15" s="32"/>
-      <c r="V15" s="31" t="s">
+      <c r="U15" s="34"/>
+      <c r="V15" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="W15" s="32"/>
-      <c r="X15" s="31" t="s">
+      <c r="W15" s="34"/>
+      <c r="X15" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="Y15" s="32"/>
+      <c r="Y15" s="34"/>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A16" s="30"/>
+      <c r="A16" s="32"/>
       <c r="B16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
@@ -1505,102 +1514,102 @@
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="7"/>
       <c r="I18" s="5"/>
       <c r="J18" s="7"/>
       <c r="K18" s="5"/>
       <c r="L18" s="7"/>
       <c r="M18" s="5"/>
       <c r="N18" s="7"/>
       <c r="O18" s="5"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="8"/>
       <c r="S18" s="6"/>
       <c r="T18" s="7"/>
       <c r="U18" s="8"/>
       <c r="V18" s="7"/>
       <c r="W18" s="8"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="8"/>
     </row>
     <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="29"/>
-      <c r="B20" s="31" t="s">
+      <c r="A20" s="31"/>
+      <c r="B20" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="32"/>
-      <c r="D20" s="31" t="s">
+      <c r="C20" s="34"/>
+      <c r="D20" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="32"/>
-      <c r="F20" s="31" t="s">
+      <c r="E20" s="34"/>
+      <c r="F20" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="G20" s="32"/>
-      <c r="H20" s="31" t="s">
+      <c r="G20" s="34"/>
+      <c r="H20" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="I20" s="32"/>
-      <c r="J20" s="31" t="s">
+      <c r="I20" s="34"/>
+      <c r="J20" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="K20" s="32"/>
-      <c r="L20" s="31" t="s">
+      <c r="K20" s="34"/>
+      <c r="L20" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="M20" s="32"/>
-      <c r="N20" s="31" t="s">
+      <c r="M20" s="34"/>
+      <c r="N20" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="O20" s="32"/>
-      <c r="P20" s="31" t="s">
+      <c r="O20" s="34"/>
+      <c r="P20" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="Q20" s="32"/>
-      <c r="R20" s="31" t="s">
+      <c r="Q20" s="34"/>
+      <c r="R20" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="S20" s="32"/>
-      <c r="T20" s="31" t="s">
+      <c r="S20" s="34"/>
+      <c r="T20" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="U20" s="32"/>
-      <c r="V20" s="31" t="s">
+      <c r="U20" s="34"/>
+      <c r="V20" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="W20" s="32"/>
-      <c r="X20" s="31" t="s">
+      <c r="W20" s="34"/>
+      <c r="X20" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="Y20" s="32"/>
+      <c r="Y20" s="34"/>
     </row>
     <row r="21" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A21" s="30"/>
+      <c r="A21" s="32"/>
       <c r="B21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
@@ -1711,102 +1720,102 @@
         <v>100.1</v>
       </c>
       <c r="T22" s="7">
         <v>929667.6</v>
       </c>
       <c r="U22" s="8">
         <v>100.2</v>
       </c>
       <c r="V22" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W22" s="11">
         <v>102.1</v>
       </c>
       <c r="X22" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y22" s="11">
         <v>101.9</v>
       </c>
       <c r="Z22" s="5"/>
     </row>
     <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A25" s="29"/>
-      <c r="B25" s="31" t="s">
+      <c r="A25" s="31"/>
+      <c r="B25" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="C25" s="32"/>
-      <c r="D25" s="31" t="s">
+      <c r="C25" s="34"/>
+      <c r="D25" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="E25" s="32"/>
-      <c r="F25" s="31" t="s">
+      <c r="E25" s="34"/>
+      <c r="F25" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="G25" s="32"/>
-      <c r="H25" s="31" t="s">
+      <c r="G25" s="34"/>
+      <c r="H25" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="I25" s="32"/>
-      <c r="J25" s="31" t="s">
+      <c r="I25" s="34"/>
+      <c r="J25" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="K25" s="32"/>
-      <c r="L25" s="31" t="s">
+      <c r="K25" s="34"/>
+      <c r="L25" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="M25" s="32"/>
-      <c r="N25" s="31" t="s">
+      <c r="M25" s="34"/>
+      <c r="N25" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="O25" s="32"/>
-      <c r="P25" s="31" t="s">
+      <c r="O25" s="34"/>
+      <c r="P25" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="Q25" s="32"/>
-      <c r="R25" s="31" t="s">
+      <c r="Q25" s="34"/>
+      <c r="R25" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="S25" s="32"/>
-      <c r="T25" s="31" t="s">
+      <c r="S25" s="34"/>
+      <c r="T25" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="U25" s="32"/>
-      <c r="V25" s="31" t="s">
+      <c r="U25" s="34"/>
+      <c r="V25" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="W25" s="32"/>
-      <c r="X25" s="31" t="s">
+      <c r="W25" s="34"/>
+      <c r="X25" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="Y25" s="32"/>
+      <c r="Y25" s="34"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A26" s="30"/>
+      <c r="A26" s="32"/>
       <c r="B26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
@@ -1931,102 +1940,102 @@
       <c r="X27" s="7">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y27" s="2">
         <v>115.6</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
     <row r="30" spans="1:26" ht="12" customHeight="1">
-      <c r="A30" s="29"/>
-      <c r="B30" s="31" t="s">
+      <c r="A30" s="31"/>
+      <c r="B30" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="32"/>
-      <c r="D30" s="31" t="s">
+      <c r="C30" s="34"/>
+      <c r="D30" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="E30" s="32"/>
-      <c r="F30" s="31" t="s">
+      <c r="E30" s="34"/>
+      <c r="F30" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="G30" s="32"/>
-      <c r="H30" s="31" t="s">
+      <c r="G30" s="34"/>
+      <c r="H30" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="I30" s="32"/>
-      <c r="J30" s="31" t="s">
+      <c r="I30" s="34"/>
+      <c r="J30" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="K30" s="32"/>
-      <c r="L30" s="31" t="s">
+      <c r="K30" s="34"/>
+      <c r="L30" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="M30" s="32"/>
-      <c r="N30" s="31" t="s">
+      <c r="M30" s="34"/>
+      <c r="N30" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="O30" s="32"/>
-      <c r="P30" s="31" t="s">
+      <c r="O30" s="34"/>
+      <c r="P30" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="Q30" s="32"/>
-      <c r="R30" s="31" t="s">
+      <c r="Q30" s="34"/>
+      <c r="R30" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="S30" s="32"/>
-      <c r="T30" s="31" t="s">
+      <c r="S30" s="34"/>
+      <c r="T30" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="U30" s="32"/>
-      <c r="V30" s="31" t="s">
+      <c r="U30" s="34"/>
+      <c r="V30" s="33" t="s">
         <v>75</v>
       </c>
-      <c r="W30" s="32"/>
-      <c r="X30" s="31" t="s">
+      <c r="W30" s="34"/>
+      <c r="X30" s="33" t="s">
         <v>77</v>
       </c>
-      <c r="Y30" s="32"/>
+      <c r="Y30" s="34"/>
     </row>
     <row r="31" spans="1:26" ht="22.5">
-      <c r="A31" s="30"/>
+      <c r="A31" s="32"/>
       <c r="B31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
@@ -2133,221 +2142,238 @@
       <c r="R32" s="7">
         <v>1229568.1000000001</v>
       </c>
       <c r="S32" s="8">
         <v>141.9</v>
       </c>
       <c r="T32" s="7">
         <v>1422282.5</v>
       </c>
       <c r="U32" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="V32" s="17">
         <v>1614686.6</v>
       </c>
       <c r="W32" s="17">
         <v>134.4</v>
       </c>
       <c r="X32" s="7">
         <v>1887692.1</v>
       </c>
       <c r="Y32" s="2">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:11">
       <c r="A33" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
-[...1 lines deleted...]
-      <c r="B35" s="31" t="s">
+    <row r="35" spans="1:11">
+      <c r="A35" s="31"/>
+      <c r="B35" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="32"/>
-      <c r="D35" s="31" t="s">
+      <c r="C35" s="34"/>
+      <c r="D35" s="33" t="s">
         <v>78</v>
       </c>
-      <c r="E35" s="32"/>
-      <c r="F35" s="31" t="s">
+      <c r="E35" s="34"/>
+      <c r="F35" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="G35" s="32"/>
-      <c r="H35" s="31" t="s">
+      <c r="G35" s="34"/>
+      <c r="H35" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="I35" s="32"/>
-[...2 lines deleted...]
-      <c r="A36" s="30"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="K35" s="34"/>
+    </row>
+    <row r="36" spans="1:11" ht="22.5">
+      <c r="A36" s="32"/>
       <c r="B36" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>54</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="K36" s="30" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C37" s="8">
         <v>124.6</v>
       </c>
       <c r="D37" s="6">
         <v>213131.3</v>
       </c>
       <c r="E37" s="8">
         <v>115.3</v>
       </c>
       <c r="F37" s="6">
         <v>344482.5</v>
       </c>
       <c r="G37" s="8">
         <v>108.5</v>
       </c>
       <c r="H37" s="6">
         <v>480447.5</v>
       </c>
       <c r="I37" s="8">
         <v>104.5</v>
       </c>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37" s="6">
+        <v>630775.6</v>
+      </c>
+      <c r="K37" s="6">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" s="12" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
-[...5 lines deleted...]
-    <mergeCell ref="P30:Q30"/>
+  <mergeCells count="85">
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="X30:Y30"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="L20:M20"/>
-[...20 lines deleted...]
-    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="X15:Y15"/>
     <mergeCell ref="T15:U15"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="V15:W15"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="R15:S15"/>
-    <mergeCell ref="N15:O15"/>
-[...20 lines deleted...]
-    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="F25:G25"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="P30:Q30"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="V25:W25"/>
-    <mergeCell ref="X25:Y25"/>
-[...10 lines deleted...]
-    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="3" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>