--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5DF43E0-9960-4D84-A3D4-BBE08DB67639}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13785" yWindow="45" windowWidth="13890" windowHeight="12405"/>
+    <workbookView xWindow="13785" yWindow="45" windowWidth="13890" windowHeight="12405" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$29</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="84">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Январь 2020 года</t>
   </si>
   <si>
     <t>Январь-февраль 2020  года</t>
   </si>
   <si>
     <t>Январь-март 2020  года</t>
   </si>
   <si>
     <t>Январь-апрель 2020  года</t>
   </si>
   <si>
     <t>Январь-май 2020  года</t>
   </si>
   <si>
     <t>Январь-июнь 2020  года</t>
   </si>
   <si>
@@ -260,61 +261,67 @@
     <t>Январь-сентябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь-февраль 2026 года</t>
   </si>
   <si>
     <t>Январь-март 2026 года</t>
   </si>
   <si>
     <t>Январь-апрель 2026 года</t>
   </si>
   <si>
     <t>Январь-май 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2026 года</t>
+  </si>
+  <si>
+    <t>Объем, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -398,51 +405,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -470,69 +477,77 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -550,116 +565,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -795,172 +846,172 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="L37" sqref="L37:M37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="15" customHeight="1">
-      <c r="A2" s="35" t="s">
+    <row r="2" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="35"/>
-[...27 lines deleted...]
-      <c r="A5" s="31"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+    </row>
+    <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="35"/>
       <c r="B5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="33"/>
       <c r="F5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="33"/>
       <c r="H5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="33"/>
       <c r="J5" s="33" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="33"/>
       <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="33"/>
       <c r="N5" s="33" t="s">
         <v>8</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33" t="s">
         <v>9</v>
       </c>
       <c r="Q5" s="33"/>
       <c r="R5" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S5" s="33"/>
       <c r="T5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="U5" s="33"/>
       <c r="V5" s="33" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="33"/>
       <c r="X5" s="33" t="s">
         <v>13</v>
       </c>
       <c r="Y5" s="33"/>
     </row>
-    <row r="6" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="32"/>
+    <row r="6" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="36"/>
       <c r="B6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -990,51 +1041,51 @@
       <c r="R6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Y6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="5">
         <v>43026.7</v>
       </c>
       <c r="C7" s="5">
         <v>110.1</v>
       </c>
       <c r="D7" s="6">
         <v>87685.9</v>
       </c>
       <c r="E7" s="7">
         <v>100.3</v>
       </c>
       <c r="F7" s="5">
         <v>134867.20000000001</v>
       </c>
       <c r="G7" s="5">
         <v>102.1</v>
       </c>
       <c r="H7" s="5">
         <v>187745.5</v>
       </c>
       <c r="I7" s="5">
@@ -1067,105 +1118,105 @@
       <c r="R7" s="5">
         <v>560443.6</v>
       </c>
       <c r="S7" s="5">
         <v>95</v>
       </c>
       <c r="T7" s="5">
         <v>637634.4</v>
       </c>
       <c r="U7" s="7">
         <v>91.8</v>
       </c>
       <c r="V7" s="5">
         <v>706552.8</v>
       </c>
       <c r="W7" s="2">
         <v>88.1</v>
       </c>
       <c r="X7" s="5">
         <v>801344.3</v>
       </c>
       <c r="Y7" s="2">
         <v>86.6</v>
       </c>
     </row>
-    <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-      <c r="A10" s="31"/>
+    <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35"/>
       <c r="B10" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="33" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="33"/>
       <c r="F10" s="33" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="33"/>
       <c r="H10" s="33" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="33"/>
       <c r="J10" s="33" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="33"/>
       <c r="L10" s="33" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="33"/>
       <c r="N10" s="33" t="s">
         <v>20</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33" t="s">
         <v>21</v>
       </c>
       <c r="Q10" s="33"/>
       <c r="R10" s="33" t="s">
         <v>22</v>
       </c>
       <c r="S10" s="33"/>
       <c r="T10" s="33" t="s">
         <v>23</v>
       </c>
       <c r="U10" s="33"/>
       <c r="V10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="W10" s="33"/>
       <c r="X10" s="33" t="s">
         <v>25</v>
       </c>
       <c r="Y10" s="33"/>
     </row>
-    <row r="11" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A11" s="32"/>
+    <row r="11" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="36"/>
       <c r="B11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1195,51 +1246,51 @@
       <c r="R11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="U11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Y11" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="5">
         <v>41824.699999999997</v>
       </c>
       <c r="C12" s="5">
         <v>88.7</v>
       </c>
       <c r="D12" s="5">
         <v>89005.8</v>
       </c>
       <c r="E12" s="7">
         <v>91.8</v>
       </c>
       <c r="F12" s="5">
         <v>146893.49400000001</v>
       </c>
       <c r="G12" s="5">
         <v>97.623869851231447</v>
       </c>
       <c r="H12" s="5">
         <v>211261.3</v>
       </c>
       <c r="I12" s="5">
@@ -1272,113 +1323,113 @@
       <c r="R12" s="5">
         <v>637007.5</v>
       </c>
       <c r="S12" s="5">
         <v>102.1</v>
       </c>
       <c r="T12" s="5">
         <v>720075.5</v>
       </c>
       <c r="U12" s="7">
         <v>101.4</v>
       </c>
       <c r="V12" s="5">
         <v>798939.2</v>
       </c>
       <c r="W12" s="7">
         <v>101.5</v>
       </c>
       <c r="X12" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y12" s="2">
         <v>101.2</v>
       </c>
     </row>
-    <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
     </row>
-    <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
-    <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A15" s="31"/>
+    <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="35"/>
       <c r="B15" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33" t="s">
         <v>30</v>
       </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="M15" s="33"/>
       <c r="N15" s="33" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="33"/>
       <c r="P15" s="33" t="s">
         <v>33</v>
       </c>
       <c r="Q15" s="33"/>
       <c r="R15" s="33" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="33"/>
       <c r="T15" s="33" t="s">
         <v>35</v>
       </c>
       <c r="U15" s="34"/>
       <c r="V15" s="33" t="s">
         <v>36</v>
       </c>
       <c r="W15" s="34"/>
       <c r="X15" s="33" t="s">
         <v>37</v>
       </c>
       <c r="Y15" s="34"/>
     </row>
-    <row r="16" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A16" s="32"/>
+    <row r="16" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="36"/>
       <c r="B16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
@@ -1408,51 +1459,51 @@
       <c r="R16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="S16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="U16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="W16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Y16" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="5">
         <v>44591.8</v>
       </c>
       <c r="C17" s="5">
         <v>92.6</v>
       </c>
       <c r="D17" s="5">
         <v>102434</v>
       </c>
       <c r="E17" s="5">
         <v>100.6</v>
       </c>
       <c r="F17" s="5">
         <v>169917.7</v>
       </c>
       <c r="G17" s="5">
         <v>101.3</v>
       </c>
       <c r="H17" s="7">
         <v>245556.5</v>
       </c>
       <c r="I17" s="5">
@@ -1485,131 +1536,131 @@
       <c r="R17" s="8">
         <v>764364.4</v>
       </c>
       <c r="S17" s="6">
         <v>102.8</v>
       </c>
       <c r="T17" s="7">
         <v>876222.5</v>
       </c>
       <c r="U17" s="8">
         <v>104.1</v>
       </c>
       <c r="V17" s="7">
         <v>964472.3</v>
       </c>
       <c r="W17" s="8">
         <v>103.4</v>
       </c>
       <c r="X17" s="7">
         <v>1079227.3</v>
       </c>
       <c r="Y17" s="8">
         <v>102.3</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="7"/>
       <c r="I18" s="5"/>
       <c r="J18" s="7"/>
       <c r="K18" s="5"/>
       <c r="L18" s="7"/>
       <c r="M18" s="5"/>
       <c r="N18" s="7"/>
       <c r="O18" s="5"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="8"/>
       <c r="S18" s="6"/>
       <c r="T18" s="7"/>
       <c r="U18" s="8"/>
       <c r="V18" s="7"/>
       <c r="W18" s="8"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="8"/>
     </row>
-    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A20" s="31"/>
+    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="35"/>
       <c r="B20" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="34"/>
       <c r="D20" s="33" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="34"/>
       <c r="F20" s="33" t="s">
         <v>40</v>
       </c>
       <c r="G20" s="34"/>
       <c r="H20" s="33" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="34"/>
       <c r="J20" s="33" t="s">
         <v>42</v>
       </c>
       <c r="K20" s="34"/>
       <c r="L20" s="33" t="s">
         <v>43</v>
       </c>
       <c r="M20" s="34"/>
       <c r="N20" s="33" t="s">
         <v>44</v>
       </c>
       <c r="O20" s="34"/>
       <c r="P20" s="33" t="s">
         <v>45</v>
       </c>
       <c r="Q20" s="34"/>
       <c r="R20" s="33" t="s">
         <v>46</v>
       </c>
       <c r="S20" s="34"/>
       <c r="T20" s="33" t="s">
         <v>47</v>
       </c>
       <c r="U20" s="34"/>
       <c r="V20" s="33" t="s">
         <v>48</v>
       </c>
       <c r="W20" s="34"/>
       <c r="X20" s="33" t="s">
         <v>49</v>
       </c>
       <c r="Y20" s="34"/>
     </row>
-    <row r="21" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A21" s="32"/>
+    <row r="21" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="36"/>
       <c r="B21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
@@ -1639,51 +1690,51 @@
       <c r="R21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="S21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="U21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="W21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Y21" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="6">
         <v>56076.7</v>
       </c>
       <c r="C22" s="8">
         <v>110.4</v>
       </c>
       <c r="D22" s="5">
         <v>124550.9</v>
       </c>
       <c r="E22" s="5">
         <v>107.7</v>
       </c>
       <c r="F22" s="5">
         <v>199622</v>
       </c>
       <c r="G22" s="5">
         <v>104.7</v>
       </c>
       <c r="H22" s="5">
         <v>276970</v>
       </c>
       <c r="I22" s="5">
@@ -1717,105 +1768,105 @@
         <v>809322.93799999997</v>
       </c>
       <c r="S22" s="6">
         <v>100.1</v>
       </c>
       <c r="T22" s="7">
         <v>929667.6</v>
       </c>
       <c r="U22" s="8">
         <v>100.2</v>
       </c>
       <c r="V22" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W22" s="11">
         <v>102.1</v>
       </c>
       <c r="X22" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y22" s="11">
         <v>101.9</v>
       </c>
       <c r="Z22" s="5"/>
     </row>
-    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-      <c r="A25" s="31"/>
+    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="35"/>
       <c r="B25" s="33" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="34"/>
       <c r="D25" s="33" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="34"/>
       <c r="F25" s="33" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="34"/>
       <c r="H25" s="33" t="s">
         <v>56</v>
       </c>
       <c r="I25" s="34"/>
       <c r="J25" s="33" t="s">
         <v>57</v>
       </c>
       <c r="K25" s="34"/>
       <c r="L25" s="33" t="s">
         <v>58</v>
       </c>
       <c r="M25" s="34"/>
       <c r="N25" s="33" t="s">
         <v>59</v>
       </c>
       <c r="O25" s="34"/>
       <c r="P25" s="33" t="s">
         <v>60</v>
       </c>
       <c r="Q25" s="34"/>
       <c r="R25" s="33" t="s">
         <v>61</v>
       </c>
       <c r="S25" s="34"/>
       <c r="T25" s="33" t="s">
         <v>62</v>
       </c>
       <c r="U25" s="34"/>
       <c r="V25" s="33" t="s">
         <v>63</v>
       </c>
       <c r="W25" s="34"/>
       <c r="X25" s="33" t="s">
         <v>64</v>
       </c>
       <c r="Y25" s="34"/>
     </row>
-    <row r="26" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A26" s="32"/>
+    <row r="26" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="36"/>
       <c r="B26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
@@ -1845,51 +1896,51 @@
       <c r="R26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="S26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="U26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="W26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Y26" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="6">
         <v>59358.2</v>
       </c>
       <c r="C27" s="8">
         <v>103.7</v>
       </c>
       <c r="D27" s="5">
         <v>116683.878</v>
       </c>
       <c r="E27" s="5">
         <v>91.5</v>
       </c>
       <c r="F27" s="5">
         <v>204648</v>
       </c>
       <c r="G27" s="5">
         <v>100.1</v>
       </c>
       <c r="H27" s="5">
         <v>283906.59999999998</v>
       </c>
       <c r="I27" s="5">
@@ -1922,120 +1973,120 @@
       <c r="R27" s="7">
         <v>849813.8</v>
       </c>
       <c r="S27" s="8">
         <v>102.6</v>
       </c>
       <c r="T27" s="7">
         <v>1007693.156</v>
       </c>
       <c r="U27" s="7">
         <v>106.2</v>
       </c>
       <c r="V27" s="7">
         <v>1168596.3</v>
       </c>
       <c r="W27" s="7">
         <v>110</v>
       </c>
       <c r="X27" s="7">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y27" s="2">
         <v>115.6</v>
       </c>
     </row>
-    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25"/>
-    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
-    <row r="30" spans="1:26" ht="12" customHeight="1">
-      <c r="A30" s="31"/>
+    <row r="30" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="35"/>
       <c r="B30" s="33" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="34"/>
       <c r="D30" s="33" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="34"/>
       <c r="F30" s="33" t="s">
         <v>67</v>
       </c>
       <c r="G30" s="34"/>
       <c r="H30" s="33" t="s">
         <v>68</v>
       </c>
       <c r="I30" s="34"/>
       <c r="J30" s="33" t="s">
         <v>69</v>
       </c>
       <c r="K30" s="34"/>
       <c r="L30" s="33" t="s">
         <v>70</v>
       </c>
       <c r="M30" s="34"/>
       <c r="N30" s="33" t="s">
         <v>71</v>
       </c>
       <c r="O30" s="34"/>
       <c r="P30" s="33" t="s">
         <v>72</v>
       </c>
       <c r="Q30" s="34"/>
       <c r="R30" s="33" t="s">
         <v>73</v>
       </c>
       <c r="S30" s="34"/>
       <c r="T30" s="33" t="s">
         <v>74</v>
       </c>
       <c r="U30" s="34"/>
       <c r="V30" s="33" t="s">
         <v>75</v>
       </c>
       <c r="W30" s="34"/>
       <c r="X30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="Y30" s="34"/>
     </row>
-    <row r="31" spans="1:26" ht="22.5">
-      <c r="A31" s="32"/>
+    <row r="31" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="36"/>
       <c r="B31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
@@ -2065,51 +2116,51 @@
       <c r="R31" s="15" t="s">
         <v>54</v>
       </c>
       <c r="S31" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T31" s="19" t="s">
         <v>54</v>
       </c>
       <c r="U31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>54</v>
       </c>
       <c r="W31" s="22" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="23" t="s">
         <v>54</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="6">
         <v>75192.028000000006</v>
       </c>
       <c r="C32" s="8">
         <v>126.8</v>
       </c>
       <c r="D32" s="6">
         <v>165150.29999999999</v>
       </c>
       <c r="E32" s="8">
         <v>141.4</v>
       </c>
       <c r="F32" s="6">
         <v>283869.63400000002</v>
       </c>
       <c r="G32" s="8">
         <v>137.80000000000001</v>
       </c>
       <c r="H32" s="6">
         <v>411189.3</v>
       </c>
       <c r="I32" s="8">
@@ -2142,238 +2193,255 @@
       <c r="R32" s="7">
         <v>1229568.1000000001</v>
       </c>
       <c r="S32" s="8">
         <v>141.9</v>
       </c>
       <c r="T32" s="7">
         <v>1422282.5</v>
       </c>
       <c r="U32" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="V32" s="17">
         <v>1614686.6</v>
       </c>
       <c r="W32" s="17">
         <v>134.4</v>
       </c>
       <c r="X32" s="7">
         <v>1887692.1</v>
       </c>
       <c r="Y32" s="2">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:11">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:11">
-      <c r="A35" s="31"/>
+    <row r="35" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="35"/>
       <c r="B35" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="34"/>
       <c r="D35" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="34"/>
       <c r="F35" s="33" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="34"/>
       <c r="H35" s="33" t="s">
         <v>80</v>
       </c>
       <c r="I35" s="34"/>
       <c r="J35" s="33" t="s">
         <v>81</v>
       </c>
       <c r="K35" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="32"/>
+      <c r="L35" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="M35" s="34"/>
+    </row>
+    <row r="36" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A36" s="36"/>
       <c r="B36" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>54</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="29" t="s">
         <v>54</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="M36" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C37" s="8">
         <v>124.6</v>
       </c>
       <c r="D37" s="6">
         <v>213131.3</v>
       </c>
       <c r="E37" s="8">
         <v>115.3</v>
       </c>
       <c r="F37" s="6">
         <v>344482.5</v>
       </c>
       <c r="G37" s="8">
         <v>108.5</v>
       </c>
       <c r="H37" s="6">
         <v>480447.5</v>
       </c>
       <c r="I37" s="8">
         <v>104.5</v>
       </c>
       <c r="J37" s="6">
         <v>630775.6</v>
       </c>
       <c r="K37" s="6">
         <v>101.5</v>
       </c>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37" s="38">
+        <v>808831.4</v>
+      </c>
+      <c r="M37" s="39">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="85">
-[...35 lines deleted...]
-    <mergeCell ref="L10:M10"/>
+  <mergeCells count="86">
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="X15:Y15"/>
     <mergeCell ref="T15:U15"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="V15:W15"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="R15:S15"/>
-    <mergeCell ref="F15:G15"/>
-[...31 lines deleted...]
-    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="3" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>