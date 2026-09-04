--- v3 (2026-07-22)
+++ v4 (2026-09-04)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5DF43E0-9960-4D84-A3D4-BBE08DB67639}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B533BBB4-79A1-4A88-A857-4FBD91450661}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="13785" yWindow="45" windowWidth="13890" windowHeight="12405" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$29</definedName>
   </definedNames>
   <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="85">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Январь 2020 года</t>
   </si>
   <si>
     <t>Январь-февраль 2020  года</t>
   </si>
   <si>
     <t>Январь-март 2020  года</t>
   </si>
   <si>
     <t>Январь-апрель 2020  года</t>
   </si>
   <si>
     <t>Январь-май 2020  года</t>
   </si>
   <si>
     <t>Январь-июнь 2020  года</t>
   </si>
   <si>
@@ -267,50 +267,53 @@
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь-февраль 2026 года</t>
   </si>
   <si>
     <t>Январь-март 2026 года</t>
   </si>
   <si>
     <t>Январь-апрель 2026 года</t>
   </si>
   <si>
     <t>Январь-май 2026 года</t>
   </si>
   <si>
     <t>Январь-июнь 2026 года</t>
   </si>
   <si>
     <t>Объем, млн. теңге</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -405,51 +408,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -489,61 +492,67 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -849,169 +858,169 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="L37" sqref="L37:M37"/>
+    <sheetView tabSelected="1" topLeftCell="J19" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="P47" sqref="P47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="37"/>
-[...22 lines deleted...]
-      <c r="Y2" s="37"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="33"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="33"/>
-      <c r="F5" s="33" t="s">
+      <c r="E5" s="37"/>
+      <c r="F5" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="33"/>
-      <c r="H5" s="33" t="s">
+      <c r="G5" s="37"/>
+      <c r="H5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="33"/>
-      <c r="J5" s="33" t="s">
+      <c r="I5" s="37"/>
+      <c r="J5" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="33"/>
-      <c r="L5" s="33" t="s">
+      <c r="K5" s="37"/>
+      <c r="L5" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="33"/>
-      <c r="N5" s="33" t="s">
+      <c r="M5" s="37"/>
+      <c r="N5" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="O5" s="33"/>
-      <c r="P5" s="33" t="s">
+      <c r="O5" s="37"/>
+      <c r="P5" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="33"/>
-      <c r="R5" s="33" t="s">
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="33"/>
-      <c r="T5" s="33" t="s">
+      <c r="S5" s="37"/>
+      <c r="T5" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="33"/>
-      <c r="V5" s="33" t="s">
+      <c r="U5" s="37"/>
+      <c r="V5" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="W5" s="33"/>
-      <c r="X5" s="33" t="s">
+      <c r="W5" s="37"/>
+      <c r="X5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="33"/>
+      <c r="Y5" s="37"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="36"/>
+      <c r="A6" s="40"/>
       <c r="B6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -1121,102 +1130,102 @@
       <c r="S7" s="5">
         <v>95</v>
       </c>
       <c r="T7" s="5">
         <v>637634.4</v>
       </c>
       <c r="U7" s="7">
         <v>91.8</v>
       </c>
       <c r="V7" s="5">
         <v>706552.8</v>
       </c>
       <c r="W7" s="2">
         <v>88.1</v>
       </c>
       <c r="X7" s="5">
         <v>801344.3</v>
       </c>
       <c r="Y7" s="2">
         <v>86.6</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="35"/>
-      <c r="B10" s="33" t="s">
+      <c r="A10" s="39"/>
+      <c r="B10" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="33"/>
-      <c r="D10" s="33" t="s">
+      <c r="C10" s="37"/>
+      <c r="D10" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="33"/>
-      <c r="F10" s="33" t="s">
+      <c r="E10" s="37"/>
+      <c r="F10" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="33"/>
-      <c r="H10" s="33" t="s">
+      <c r="G10" s="37"/>
+      <c r="H10" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="33"/>
-      <c r="J10" s="33" t="s">
+      <c r="I10" s="37"/>
+      <c r="J10" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="K10" s="33"/>
-      <c r="L10" s="33" t="s">
+      <c r="K10" s="37"/>
+      <c r="L10" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="M10" s="33"/>
-      <c r="N10" s="33" t="s">
+      <c r="M10" s="37"/>
+      <c r="N10" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="O10" s="33"/>
-      <c r="P10" s="33" t="s">
+      <c r="O10" s="37"/>
+      <c r="P10" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="33"/>
-      <c r="R10" s="33" t="s">
+      <c r="Q10" s="37"/>
+      <c r="R10" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="S10" s="33"/>
-      <c r="T10" s="33" t="s">
+      <c r="S10" s="37"/>
+      <c r="T10" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="U10" s="33"/>
-      <c r="V10" s="33" t="s">
+      <c r="U10" s="37"/>
+      <c r="V10" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="W10" s="33"/>
-      <c r="X10" s="33" t="s">
+      <c r="W10" s="37"/>
+      <c r="X10" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="Y10" s="33"/>
+      <c r="Y10" s="37"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="36"/>
+      <c r="A11" s="40"/>
       <c r="B11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1334,102 +1343,102 @@
       </c>
       <c r="V12" s="5">
         <v>798939.2</v>
       </c>
       <c r="W12" s="7">
         <v>101.5</v>
       </c>
       <c r="X12" s="5">
         <v>906533.8</v>
       </c>
       <c r="Y12" s="2">
         <v>101.2</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="35"/>
-      <c r="B15" s="33" t="s">
+      <c r="A15" s="39"/>
+      <c r="B15" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="33"/>
-      <c r="D15" s="33" t="s">
+      <c r="C15" s="37"/>
+      <c r="D15" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="33"/>
-      <c r="F15" s="33" t="s">
+      <c r="E15" s="37"/>
+      <c r="F15" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="33"/>
-      <c r="H15" s="33" t="s">
+      <c r="G15" s="37"/>
+      <c r="H15" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="33"/>
-      <c r="J15" s="33" t="s">
+      <c r="I15" s="37"/>
+      <c r="J15" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="K15" s="33"/>
-      <c r="L15" s="33" t="s">
+      <c r="K15" s="37"/>
+      <c r="L15" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="M15" s="33"/>
-      <c r="N15" s="33" t="s">
+      <c r="M15" s="37"/>
+      <c r="N15" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="O15" s="33"/>
-      <c r="P15" s="33" t="s">
+      <c r="O15" s="37"/>
+      <c r="P15" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="Q15" s="33"/>
-      <c r="R15" s="33" t="s">
+      <c r="Q15" s="37"/>
+      <c r="R15" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="S15" s="33"/>
-      <c r="T15" s="33" t="s">
+      <c r="S15" s="37"/>
+      <c r="T15" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="U15" s="34"/>
-      <c r="V15" s="33" t="s">
+      <c r="U15" s="38"/>
+      <c r="V15" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="W15" s="34"/>
-      <c r="X15" s="33" t="s">
+      <c r="W15" s="38"/>
+      <c r="X15" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="Y15" s="34"/>
+      <c r="Y15" s="38"/>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A16" s="36"/>
+      <c r="A16" s="40"/>
       <c r="B16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
@@ -1565,102 +1574,102 @@
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="7"/>
       <c r="I18" s="5"/>
       <c r="J18" s="7"/>
       <c r="K18" s="5"/>
       <c r="L18" s="7"/>
       <c r="M18" s="5"/>
       <c r="N18" s="7"/>
       <c r="O18" s="5"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="8"/>
       <c r="S18" s="6"/>
       <c r="T18" s="7"/>
       <c r="U18" s="8"/>
       <c r="V18" s="7"/>
       <c r="W18" s="8"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="8"/>
     </row>
     <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="20" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="35"/>
-      <c r="B20" s="33" t="s">
+      <c r="A20" s="39"/>
+      <c r="B20" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="34"/>
-      <c r="D20" s="33" t="s">
+      <c r="C20" s="38"/>
+      <c r="D20" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="34"/>
-      <c r="F20" s="33" t="s">
+      <c r="E20" s="38"/>
+      <c r="F20" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="G20" s="34"/>
-      <c r="H20" s="33" t="s">
+      <c r="G20" s="38"/>
+      <c r="H20" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="I20" s="34"/>
-      <c r="J20" s="33" t="s">
+      <c r="I20" s="38"/>
+      <c r="J20" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="K20" s="34"/>
-      <c r="L20" s="33" t="s">
+      <c r="K20" s="38"/>
+      <c r="L20" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="M20" s="34"/>
-      <c r="N20" s="33" t="s">
+      <c r="M20" s="38"/>
+      <c r="N20" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="O20" s="34"/>
-      <c r="P20" s="33" t="s">
+      <c r="O20" s="38"/>
+      <c r="P20" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="Q20" s="34"/>
-      <c r="R20" s="33" t="s">
+      <c r="Q20" s="38"/>
+      <c r="R20" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="S20" s="34"/>
-      <c r="T20" s="33" t="s">
+      <c r="S20" s="38"/>
+      <c r="T20" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="U20" s="34"/>
-      <c r="V20" s="33" t="s">
+      <c r="U20" s="38"/>
+      <c r="V20" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="W20" s="34"/>
-      <c r="X20" s="33" t="s">
+      <c r="W20" s="38"/>
+      <c r="X20" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="Y20" s="34"/>
+      <c r="Y20" s="38"/>
     </row>
     <row r="21" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="36"/>
+      <c r="A21" s="40"/>
       <c r="B21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
@@ -1771,102 +1780,102 @@
         <v>100.1</v>
       </c>
       <c r="T22" s="7">
         <v>929667.6</v>
       </c>
       <c r="U22" s="8">
         <v>100.2</v>
       </c>
       <c r="V22" s="5">
         <v>1039908.9</v>
       </c>
       <c r="W22" s="11">
         <v>102.1</v>
       </c>
       <c r="X22" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y22" s="11">
         <v>101.9</v>
       </c>
       <c r="Z22" s="5"/>
     </row>
     <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="35"/>
-      <c r="B25" s="33" t="s">
+      <c r="A25" s="39"/>
+      <c r="B25" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="C25" s="34"/>
-      <c r="D25" s="33" t="s">
+      <c r="C25" s="38"/>
+      <c r="D25" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="E25" s="34"/>
-      <c r="F25" s="33" t="s">
+      <c r="E25" s="38"/>
+      <c r="F25" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="G25" s="34"/>
-      <c r="H25" s="33" t="s">
+      <c r="G25" s="38"/>
+      <c r="H25" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="I25" s="34"/>
-      <c r="J25" s="33" t="s">
+      <c r="I25" s="38"/>
+      <c r="J25" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="K25" s="34"/>
-      <c r="L25" s="33" t="s">
+      <c r="K25" s="38"/>
+      <c r="L25" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="M25" s="34"/>
-      <c r="N25" s="33" t="s">
+      <c r="M25" s="38"/>
+      <c r="N25" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="O25" s="34"/>
-      <c r="P25" s="33" t="s">
+      <c r="O25" s="38"/>
+      <c r="P25" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="Q25" s="34"/>
-      <c r="R25" s="33" t="s">
+      <c r="Q25" s="38"/>
+      <c r="R25" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="S25" s="34"/>
-      <c r="T25" s="33" t="s">
+      <c r="S25" s="38"/>
+      <c r="T25" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="U25" s="34"/>
-      <c r="V25" s="33" t="s">
+      <c r="U25" s="38"/>
+      <c r="V25" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="W25" s="34"/>
-      <c r="X25" s="33" t="s">
+      <c r="W25" s="38"/>
+      <c r="X25" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="Y25" s="34"/>
+      <c r="Y25" s="38"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="36"/>
+      <c r="A26" s="40"/>
       <c r="B26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
@@ -1991,102 +2000,102 @@
       <c r="X27" s="7">
         <v>1366253.1089999999</v>
       </c>
       <c r="Y27" s="2">
         <v>115.6</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
     <row r="30" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="35"/>
-      <c r="B30" s="33" t="s">
+      <c r="A30" s="39"/>
+      <c r="B30" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="34"/>
-      <c r="D30" s="33" t="s">
+      <c r="C30" s="38"/>
+      <c r="D30" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="E30" s="34"/>
-      <c r="F30" s="33" t="s">
+      <c r="E30" s="38"/>
+      <c r="F30" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="G30" s="34"/>
-      <c r="H30" s="33" t="s">
+      <c r="G30" s="38"/>
+      <c r="H30" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="I30" s="34"/>
-      <c r="J30" s="33" t="s">
+      <c r="I30" s="38"/>
+      <c r="J30" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="K30" s="34"/>
-      <c r="L30" s="33" t="s">
+      <c r="K30" s="38"/>
+      <c r="L30" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="M30" s="34"/>
-      <c r="N30" s="33" t="s">
+      <c r="M30" s="38"/>
+      <c r="N30" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="O30" s="34"/>
-      <c r="P30" s="33" t="s">
+      <c r="O30" s="38"/>
+      <c r="P30" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="Q30" s="34"/>
-      <c r="R30" s="33" t="s">
+      <c r="Q30" s="38"/>
+      <c r="R30" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="S30" s="34"/>
-      <c r="T30" s="33" t="s">
+      <c r="S30" s="38"/>
+      <c r="T30" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="U30" s="34"/>
-      <c r="V30" s="33" t="s">
+      <c r="U30" s="38"/>
+      <c r="V30" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="W30" s="34"/>
-      <c r="X30" s="33" t="s">
+      <c r="W30" s="38"/>
+      <c r="X30" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="Y30" s="34"/>
+      <c r="Y30" s="38"/>
     </row>
     <row r="31" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="36"/>
+      <c r="A31" s="40"/>
       <c r="B31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
@@ -2193,255 +2202,272 @@
       <c r="R32" s="7">
         <v>1229568.1000000001</v>
       </c>
       <c r="S32" s="8">
         <v>141.9</v>
       </c>
       <c r="T32" s="7">
         <v>1422282.5</v>
       </c>
       <c r="U32" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="V32" s="17">
         <v>1614686.6</v>
       </c>
       <c r="W32" s="17">
         <v>134.4</v>
       </c>
       <c r="X32" s="7">
         <v>1887692.1</v>
       </c>
       <c r="Y32" s="2">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B35" s="33" t="s">
+    <row r="35" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="39"/>
+      <c r="B35" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="34"/>
-      <c r="D35" s="33" t="s">
+      <c r="C35" s="38"/>
+      <c r="D35" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="E35" s="34"/>
-      <c r="F35" s="33" t="s">
+      <c r="E35" s="38"/>
+      <c r="F35" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="G35" s="34"/>
-      <c r="H35" s="33" t="s">
+      <c r="G35" s="38"/>
+      <c r="H35" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="I35" s="34"/>
-      <c r="J35" s="33" t="s">
+      <c r="I35" s="38"/>
+      <c r="J35" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="K35" s="34"/>
-      <c r="L35" s="33" t="s">
+      <c r="K35" s="38"/>
+      <c r="L35" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="M35" s="34"/>
-[...2 lines deleted...]
-      <c r="A36" s="36"/>
+      <c r="M35" s="38"/>
+      <c r="N35" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="O35" s="38"/>
+    </row>
+    <row r="36" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A36" s="40"/>
       <c r="B36" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>54</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="29" t="s">
         <v>54</v>
       </c>
       <c r="K36" s="30" t="s">
         <v>0</v>
       </c>
       <c r="L36" s="31" t="s">
         <v>83</v>
       </c>
       <c r="M36" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N36" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="O36" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C37" s="8">
         <v>124.6</v>
       </c>
       <c r="D37" s="6">
         <v>213131.3</v>
       </c>
       <c r="E37" s="8">
         <v>115.3</v>
       </c>
       <c r="F37" s="6">
         <v>344482.5</v>
       </c>
       <c r="G37" s="8">
         <v>108.5</v>
       </c>
       <c r="H37" s="6">
         <v>480447.5</v>
       </c>
       <c r="I37" s="8">
         <v>104.5</v>
       </c>
       <c r="J37" s="6">
         <v>630775.6</v>
       </c>
       <c r="K37" s="6">
         <v>101.5</v>
       </c>
-      <c r="L37" s="38">
+      <c r="L37" s="35">
         <v>808831.4</v>
       </c>
-      <c r="M37" s="39">
+      <c r="M37" s="36">
         <v>100.6</v>
       </c>
-    </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N37" s="7">
+        <v>981517.9</v>
+      </c>
+      <c r="O37" s="8">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="86">
-[...33 lines deleted...]
-    <mergeCell ref="B20:C20"/>
+  <mergeCells count="87">
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="X15:Y15"/>
     <mergeCell ref="T15:U15"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="V15:W15"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="R15:S15"/>
-    <mergeCell ref="H15:I15"/>
-[...34 lines deleted...]
-    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="V30:W30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="3" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>