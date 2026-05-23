--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -360,72 +360,72 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -700,130 +700,130 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I32" sqref="I32"/>
+      <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="12"/>
       <c r="B2" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="36"/>
-[...10 lines deleted...]
-      <c r="M3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="38"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="10">
         <v>2020</v>
       </c>
       <c r="B4" s="19">
         <v>294.10000000000002</v>
       </c>
       <c r="C4" s="19">
         <v>57.1</v>
       </c>
       <c r="D4" s="19">
         <v>113.8</v>
       </c>
       <c r="E4" s="19">
         <v>103.2</v>
       </c>
       <c r="F4" s="19">
         <v>88.7</v>
       </c>
       <c r="G4" s="19">
         <v>126.4</v>
       </c>
       <c r="H4" s="19">
         <v>102.2</v>
@@ -1047,65 +1047,65 @@
       </c>
       <c r="M9" s="24">
         <v>103.1</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="31">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="23"/>
       <c r="G10" s="31"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="38"/>
-[...10 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="39"/>
+      <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="10">
         <v>2020</v>
       </c>
       <c r="B12" s="19">
         <v>116.8</v>
       </c>
       <c r="C12" s="19">
         <v>68.5</v>
       </c>
       <c r="D12" s="19">
         <v>69.8</v>
       </c>
       <c r="E12" s="19">
         <v>62.6</v>
       </c>
       <c r="F12" s="19">
         <v>64.2</v>
       </c>
       <c r="G12" s="19">
         <v>89.9</v>
       </c>
       <c r="H12" s="19">
         <v>106.5</v>
@@ -1329,65 +1329,65 @@
       </c>
       <c r="M17" s="28">
         <v>84.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="29">
         <v>2026</v>
       </c>
       <c r="B18" s="31">
         <v>86.6</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="8"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="31"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="25"/>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="38"/>
-[...10 lines deleted...]
-      <c r="M19" s="38"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="10">
         <v>2020</v>
       </c>
       <c r="B20" s="19">
         <v>116.8</v>
       </c>
       <c r="C20" s="18">
         <v>93</v>
       </c>
       <c r="D20" s="19">
         <v>84.7</v>
       </c>
       <c r="E20" s="19">
         <v>78.3</v>
       </c>
       <c r="F20" s="19">
         <v>75.5</v>
       </c>
       <c r="G20" s="19">
         <v>77.7</v>
       </c>
       <c r="H20" s="19">
         <v>81.099999999999994</v>
@@ -1604,123 +1604,125 @@
         <v>96.8</v>
       </c>
       <c r="K25" s="9">
         <v>95.4</v>
       </c>
       <c r="L25" s="8">
         <v>96.2</v>
       </c>
       <c r="M25" s="8">
         <v>94.8</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="31">
         <v>86.6</v>
       </c>
       <c r="C26" s="32">
         <v>85.3</v>
       </c>
       <c r="D26" s="30">
         <v>103.1</v>
       </c>
-      <c r="E26" s="32"/>
+      <c r="E26" s="32">
+        <v>109.2</v>
+      </c>
       <c r="F26" s="32"/>
       <c r="G26" s="30"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
     <row r="31" spans="1:13" ht="15">
       <c r="A31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="39"/>
-[...10 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="13" t="s">
@@ -2014,54 +2016,56 @@
         <v>724.7</v>
       </c>
       <c r="J10" s="2">
         <v>815.5</v>
       </c>
       <c r="K10" s="2">
         <v>761.7</v>
       </c>
       <c r="L10" s="3">
         <v>765.2</v>
       </c>
       <c r="M10" s="2">
         <v>789.2</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>551.4</v>
       </c>
       <c r="C11" s="4">
         <v>642.20000000000005</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="33">
         <v>1071</v>
       </c>
-      <c r="E11" s="2"/>
+      <c r="E11" s="2">
+        <v>992.2</v>
+      </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="3"/>
       <c r="M11" s="2"/>
     </row>
     <row r="14" spans="1:13" ht="15">
       <c r="A14"/>
       <c r="C14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">