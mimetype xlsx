--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -134,50 +134,55 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -282,51 +287,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -381,50 +386,53 @@
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -699,52 +707,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E26" sqref="E26"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -1034,54 +1042,62 @@
         <v>107.8</v>
       </c>
       <c r="I9" s="23">
         <v>89.3</v>
       </c>
       <c r="J9" s="23">
         <v>112.5</v>
       </c>
       <c r="K9" s="23">
         <v>93.4</v>
       </c>
       <c r="L9" s="8">
         <v>97.1</v>
       </c>
       <c r="M9" s="24">
         <v>103.1</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="31">
         <v>69.900000000000006</v>
       </c>
-      <c r="C10" s="32"/>
-[...2 lines deleted...]
-      <c r="F10" s="23"/>
+      <c r="C10" s="32">
+        <v>116.5</v>
+      </c>
+      <c r="D10" s="32">
+        <v>166.8</v>
+      </c>
+      <c r="E10" s="41">
+        <v>92.6</v>
+      </c>
+      <c r="F10" s="23">
+        <v>99.1</v>
+      </c>
       <c r="G10" s="31"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="39"/>
       <c r="C11" s="39"/>
       <c r="D11" s="39"/>
       <c r="E11" s="39"/>
       <c r="F11" s="39"/>
       <c r="G11" s="39"/>
       <c r="H11" s="39"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="39"/>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
     </row>
@@ -1316,54 +1332,62 @@
         <v>85.7</v>
       </c>
       <c r="I17" s="26">
         <v>75.5</v>
       </c>
       <c r="J17" s="26">
         <v>94.2</v>
       </c>
       <c r="K17" s="26">
         <v>86.9</v>
       </c>
       <c r="L17" s="25">
         <v>102.6</v>
       </c>
       <c r="M17" s="28">
         <v>84.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="29">
         <v>2026</v>
       </c>
       <c r="B18" s="31">
         <v>86.6</v>
       </c>
-      <c r="C18" s="31"/>
-[...2 lines deleted...]
-      <c r="F18" s="26"/>
+      <c r="C18" s="31">
+        <v>84.1</v>
+      </c>
+      <c r="D18" s="41">
+        <v>134.5</v>
+      </c>
+      <c r="E18" s="41">
+        <v>126.5</v>
+      </c>
+      <c r="F18" s="26">
+        <v>132.9</v>
+      </c>
       <c r="G18" s="31"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="25"/>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="39"/>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
     </row>
@@ -1607,80 +1631,82 @@
         <v>95.4</v>
       </c>
       <c r="L25" s="8">
         <v>96.2</v>
       </c>
       <c r="M25" s="8">
         <v>94.8</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="31">
         <v>86.6</v>
       </c>
       <c r="C26" s="32">
         <v>85.3</v>
       </c>
       <c r="D26" s="30">
         <v>103.1</v>
       </c>
       <c r="E26" s="32">
         <v>109.2</v>
       </c>
-      <c r="F26" s="32"/>
+      <c r="F26" s="32">
+        <v>113.9</v>
+      </c>
       <c r="G26" s="30"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
     <row r="31" spans="1:13" ht="15">
       <c r="A31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M14"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
@@ -2022,51 +2048,53 @@
         <v>761.7</v>
       </c>
       <c r="L10" s="3">
         <v>765.2</v>
       </c>
       <c r="M10" s="2">
         <v>789.2</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>551.4</v>
       </c>
       <c r="C11" s="4">
         <v>642.20000000000005</v>
       </c>
       <c r="D11" s="33">
         <v>1071</v>
       </c>
       <c r="E11" s="2">
         <v>992.2</v>
       </c>
-      <c r="F11" s="2"/>
+      <c r="F11" s="2">
+        <v>982.8</v>
+      </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="3"/>
       <c r="M11" s="2"/>
     </row>
     <row r="14" spans="1:13" ht="15">
       <c r="A14"/>
       <c r="C14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>