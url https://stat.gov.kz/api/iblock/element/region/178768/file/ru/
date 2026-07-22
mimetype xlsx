--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B02DE24A-829F-4EF6-8E99-DF82B15DD3C7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
@@ -55,78 +56,78 @@
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -366,78 +367,78 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -455,116 +456,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -704,1406 +741,1414 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-[...16 lines deleted...]
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...16 lines deleted...]
-    <row r="4" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="39"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="10">
         <v>2020</v>
       </c>
       <c r="B4" s="19">
         <v>294.10000000000002</v>
       </c>
       <c r="C4" s="19">
         <v>57.1</v>
       </c>
       <c r="D4" s="19">
         <v>113.8</v>
       </c>
       <c r="E4" s="19">
         <v>103.2</v>
       </c>
       <c r="F4" s="19">
         <v>88.7</v>
       </c>
       <c r="G4" s="19">
         <v>126.4</v>
       </c>
       <c r="H4" s="19">
         <v>102.2</v>
       </c>
       <c r="I4" s="19">
         <v>130.1</v>
       </c>
       <c r="J4" s="19">
         <v>74.5</v>
       </c>
       <c r="K4" s="19">
         <v>72.900000000000006</v>
       </c>
       <c r="L4" s="19">
         <v>125.4</v>
       </c>
       <c r="M4" s="19">
         <v>106.9</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="19">
         <v>156.5</v>
       </c>
       <c r="C5" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="D5" s="19">
         <v>89.8</v>
       </c>
       <c r="E5" s="19">
         <v>129.4</v>
       </c>
       <c r="F5" s="18">
         <v>107</v>
       </c>
       <c r="G5" s="19">
         <v>77.5</v>
       </c>
       <c r="H5" s="19">
         <v>91.2</v>
       </c>
       <c r="I5" s="8">
         <v>84.4</v>
       </c>
       <c r="J5" s="19">
         <v>114.1</v>
       </c>
       <c r="K5" s="31">
         <v>189.8</v>
       </c>
       <c r="L5" s="19">
         <v>68.2</v>
       </c>
       <c r="M5" s="19">
         <v>84.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>126.2</v>
       </c>
       <c r="C6" s="31">
         <v>104.1</v>
       </c>
       <c r="D6" s="22">
         <v>123.1</v>
       </c>
       <c r="E6" s="8">
         <v>86.6</v>
       </c>
       <c r="F6" s="8">
         <v>123.7</v>
       </c>
       <c r="G6" s="8">
         <v>122.9</v>
       </c>
       <c r="H6" s="8">
         <v>104.6</v>
       </c>
       <c r="I6" s="22">
         <v>75.2</v>
       </c>
       <c r="J6" s="8">
         <v>90.8</v>
       </c>
       <c r="K6" s="8">
         <v>85.3</v>
       </c>
       <c r="L6" s="8">
         <v>103</v>
       </c>
       <c r="M6" s="8">
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="10">
         <v>2023</v>
       </c>
       <c r="B7" s="8">
         <v>82.4</v>
       </c>
       <c r="C7" s="19">
         <v>112.6</v>
       </c>
       <c r="D7" s="19">
         <v>109.8</v>
       </c>
       <c r="E7" s="19">
         <v>110.6</v>
       </c>
       <c r="F7" s="19">
         <v>90.8</v>
       </c>
       <c r="G7" s="18">
         <v>106</v>
       </c>
       <c r="H7" s="19">
         <v>85.7</v>
       </c>
       <c r="I7" s="19">
         <v>99.9</v>
       </c>
       <c r="J7" s="23">
         <v>93.5</v>
       </c>
       <c r="K7" s="23">
         <v>117.8</v>
       </c>
       <c r="L7" s="8">
         <v>93.2</v>
       </c>
       <c r="M7" s="24">
         <v>85.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2024</v>
       </c>
       <c r="B8" s="8">
         <v>127</v>
       </c>
       <c r="C8" s="8">
         <v>78.7</v>
       </c>
       <c r="D8" s="8">
         <v>111.8</v>
       </c>
       <c r="E8" s="23">
         <v>107.3</v>
       </c>
       <c r="F8" s="23">
         <v>101.7</v>
       </c>
       <c r="G8" s="31">
         <v>142.80000000000001</v>
       </c>
       <c r="H8" s="23">
         <v>99.4</v>
       </c>
       <c r="I8" s="23">
         <v>101.4</v>
       </c>
       <c r="J8" s="23">
         <v>90.2</v>
       </c>
       <c r="K8" s="23">
         <v>101.2</v>
       </c>
       <c r="L8" s="8">
         <v>82.3</v>
       </c>
       <c r="M8" s="24">
         <v>125.3</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
         <v>2025</v>
       </c>
       <c r="B9" s="31">
         <v>68.099999999999994</v>
       </c>
       <c r="C9" s="32">
         <v>119.9</v>
       </c>
       <c r="D9" s="32">
         <v>104.4</v>
       </c>
       <c r="E9" s="32">
         <v>98.5</v>
       </c>
       <c r="F9" s="23">
         <v>94.3</v>
       </c>
       <c r="G9" s="31">
         <v>105.3</v>
       </c>
       <c r="H9" s="23">
         <v>107.8</v>
       </c>
       <c r="I9" s="23">
         <v>89.3</v>
       </c>
       <c r="J9" s="23">
         <v>112.5</v>
       </c>
       <c r="K9" s="23">
         <v>93.4</v>
       </c>
       <c r="L9" s="8">
         <v>97.1</v>
       </c>
       <c r="M9" s="24">
         <v>103.1</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="31">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="32">
         <v>116.5</v>
       </c>
       <c r="D10" s="32">
         <v>166.8</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="34">
         <v>92.6</v>
       </c>
       <c r="F10" s="23">
         <v>99.1</v>
       </c>
-      <c r="G10" s="31"/>
+      <c r="G10" s="31">
+        <v>144.1</v>
+      </c>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
-    <row r="11" spans="1:13">
-[...16 lines deleted...]
-    <row r="12" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2020</v>
       </c>
       <c r="B12" s="19">
         <v>116.8</v>
       </c>
       <c r="C12" s="19">
         <v>68.5</v>
       </c>
       <c r="D12" s="19">
         <v>69.8</v>
       </c>
       <c r="E12" s="19">
         <v>62.6</v>
       </c>
       <c r="F12" s="19">
         <v>64.2</v>
       </c>
       <c r="G12" s="19">
         <v>89.9</v>
       </c>
       <c r="H12" s="19">
         <v>106.5</v>
       </c>
       <c r="I12" s="19">
         <v>133.30000000000001</v>
       </c>
       <c r="J12" s="19">
         <v>89.1</v>
       </c>
       <c r="K12" s="19">
         <v>103.8</v>
       </c>
       <c r="L12" s="19">
         <v>73.400000000000006</v>
       </c>
       <c r="M12" s="19">
         <v>176.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2021</v>
       </c>
       <c r="B13" s="19">
         <v>94.1</v>
       </c>
       <c r="C13" s="18">
         <v>130</v>
       </c>
       <c r="D13" s="19">
         <v>102.6</v>
       </c>
       <c r="E13" s="19">
         <v>128.69999999999999</v>
       </c>
       <c r="F13" s="19">
         <v>155.19999999999999</v>
       </c>
       <c r="G13" s="19">
         <v>95.1</v>
       </c>
       <c r="H13" s="19">
         <v>84.8</v>
       </c>
       <c r="I13" s="25">
         <v>55</v>
       </c>
       <c r="J13" s="18">
         <v>102</v>
       </c>
       <c r="K13" s="31">
         <v>265.3</v>
       </c>
       <c r="L13" s="19">
         <v>144.30000000000001</v>
       </c>
       <c r="M13" s="19">
         <v>114.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
         <v>2022</v>
       </c>
       <c r="B14" s="25">
         <v>92.1</v>
       </c>
       <c r="C14" s="26">
         <v>121.6</v>
       </c>
       <c r="D14" s="26">
         <v>166.5</v>
       </c>
       <c r="E14" s="25">
         <v>111.5</v>
       </c>
       <c r="F14" s="25">
         <v>129</v>
       </c>
       <c r="G14" s="25">
         <v>204.8</v>
       </c>
       <c r="H14" s="25">
         <v>235</v>
       </c>
       <c r="I14" s="27">
         <v>209.4</v>
       </c>
       <c r="J14" s="25">
         <v>166.6</v>
       </c>
       <c r="K14" s="25">
         <v>74.900000000000006</v>
       </c>
       <c r="L14" s="25">
         <v>113.2</v>
       </c>
       <c r="M14" s="31">
         <v>133.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="31">
         <v>87.3</v>
       </c>
       <c r="C15" s="19">
         <v>94.4</v>
       </c>
       <c r="D15" s="19">
         <v>84.1</v>
       </c>
       <c r="E15" s="19">
         <v>107.5</v>
       </c>
       <c r="F15" s="19">
         <v>78.8</v>
       </c>
       <c r="G15" s="18">
         <v>68</v>
       </c>
       <c r="H15" s="19">
         <v>55.7</v>
       </c>
       <c r="I15" s="19">
         <v>74.099999999999994</v>
       </c>
       <c r="J15" s="26">
         <v>76.2</v>
       </c>
       <c r="K15" s="26">
         <v>105.4</v>
       </c>
       <c r="L15" s="25">
         <v>95.3</v>
       </c>
       <c r="M15" s="28">
         <v>81.900000000000006</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="29">
         <v>2024</v>
       </c>
       <c r="B16" s="25">
         <v>126.3</v>
       </c>
       <c r="C16" s="25">
         <v>88.4</v>
       </c>
       <c r="D16" s="25">
         <v>90</v>
       </c>
       <c r="E16" s="26">
         <v>87.2</v>
       </c>
       <c r="F16" s="26">
         <v>97.8</v>
       </c>
       <c r="G16" s="31">
         <v>131.69999999999999</v>
       </c>
       <c r="H16" s="26">
         <v>152.80000000000001</v>
       </c>
       <c r="I16" s="26">
         <v>155.1</v>
       </c>
       <c r="J16" s="26">
         <v>149.4</v>
       </c>
       <c r="K16" s="26">
         <v>128.4</v>
       </c>
       <c r="L16" s="25">
         <v>113.4</v>
       </c>
       <c r="M16" s="28">
         <v>165.3</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="29">
         <v>2025</v>
       </c>
       <c r="B17" s="31">
         <v>88.7</v>
       </c>
       <c r="C17" s="31">
         <v>135</v>
       </c>
       <c r="D17" s="8">
         <v>126</v>
       </c>
       <c r="E17" s="26">
         <v>115.7</v>
       </c>
       <c r="F17" s="26">
         <v>107.2</v>
       </c>
       <c r="G17" s="31">
         <v>79.099999999999994</v>
       </c>
       <c r="H17" s="26">
         <v>85.7</v>
       </c>
       <c r="I17" s="26">
         <v>75.5</v>
       </c>
       <c r="J17" s="26">
         <v>94.2</v>
       </c>
       <c r="K17" s="26">
         <v>86.9</v>
       </c>
       <c r="L17" s="25">
         <v>102.6</v>
       </c>
       <c r="M17" s="28">
         <v>84.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="29">
         <v>2026</v>
       </c>
       <c r="B18" s="31">
         <v>86.6</v>
       </c>
       <c r="C18" s="31">
         <v>84.1</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="34">
         <v>134.5</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="34">
         <v>126.5</v>
       </c>
       <c r="F18" s="26">
         <v>132.9</v>
       </c>
-      <c r="G18" s="31"/>
+      <c r="G18" s="31">
+        <v>181.8</v>
+      </c>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="25"/>
       <c r="M18" s="28"/>
     </row>
-    <row r="19" spans="1:13">
-[...16 lines deleted...]
-    <row r="20" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
         <v>2020</v>
       </c>
       <c r="B20" s="19">
         <v>116.8</v>
       </c>
       <c r="C20" s="18">
         <v>93</v>
       </c>
       <c r="D20" s="19">
         <v>84.7</v>
       </c>
       <c r="E20" s="19">
         <v>78.3</v>
       </c>
       <c r="F20" s="19">
         <v>75.5</v>
       </c>
       <c r="G20" s="19">
         <v>77.7</v>
       </c>
       <c r="H20" s="19">
         <v>81.099999999999994</v>
       </c>
       <c r="I20" s="19">
         <v>86.7</v>
       </c>
       <c r="J20" s="18">
         <v>87</v>
       </c>
       <c r="K20" s="19">
         <v>86.2</v>
       </c>
       <c r="L20" s="19">
         <v>85.1</v>
       </c>
       <c r="M20" s="19">
         <v>88.4</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="10">
         <v>2021</v>
       </c>
       <c r="B21" s="19">
         <v>94.1</v>
       </c>
       <c r="C21" s="19">
         <v>107.1</v>
       </c>
       <c r="D21" s="19">
         <v>105.8</v>
       </c>
       <c r="E21" s="19">
         <v>111.1</v>
       </c>
       <c r="F21" s="19">
         <v>118.6</v>
       </c>
       <c r="G21" s="19">
         <v>114.3</v>
       </c>
       <c r="H21" s="19">
         <v>109.6</v>
       </c>
       <c r="I21" s="8">
         <v>100.2</v>
       </c>
       <c r="J21" s="19">
         <v>100.4</v>
       </c>
       <c r="K21" s="31">
         <v>111.1</v>
       </c>
       <c r="L21" s="19">
         <v>113.6</v>
       </c>
       <c r="M21" s="19">
         <v>113.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="10">
         <v>2022</v>
       </c>
       <c r="B22" s="8">
         <v>92.1</v>
       </c>
       <c r="C22" s="31">
         <v>105.1</v>
       </c>
       <c r="D22" s="9">
         <v>122.5</v>
       </c>
       <c r="E22" s="8">
         <v>119.6</v>
       </c>
       <c r="F22" s="8">
         <v>122.1</v>
       </c>
       <c r="G22" s="8">
         <v>135</v>
       </c>
       <c r="H22" s="8">
         <v>147.6</v>
       </c>
       <c r="I22" s="22">
         <v>153.4</v>
       </c>
       <c r="J22" s="8">
         <v>154.69999999999999</v>
       </c>
       <c r="K22" s="8">
         <v>142.19999999999999</v>
       </c>
       <c r="L22" s="8">
         <v>139.30000000000001</v>
       </c>
       <c r="M22" s="8">
         <v>138.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="10">
         <v>2023</v>
       </c>
       <c r="B23" s="31">
         <v>87.3</v>
       </c>
       <c r="C23" s="19">
         <v>90.9</v>
       </c>
       <c r="D23" s="19">
         <v>88.3</v>
       </c>
       <c r="E23" s="19">
         <v>93.1</v>
       </c>
       <c r="F23" s="19">
         <v>89.4</v>
       </c>
       <c r="G23" s="19">
         <v>84.2</v>
       </c>
       <c r="H23" s="19">
         <v>78.599999999999994</v>
       </c>
       <c r="I23" s="18">
         <v>78</v>
       </c>
       <c r="J23" s="9">
         <v>77.900000000000006</v>
       </c>
       <c r="K23" s="9">
         <v>80.2</v>
       </c>
       <c r="L23" s="8">
         <v>81.3</v>
       </c>
       <c r="M23" s="8">
         <v>81.400000000000006</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="10">
         <v>2024</v>
       </c>
       <c r="B24" s="8">
         <v>126.3</v>
       </c>
       <c r="C24" s="30">
         <v>106.2</v>
       </c>
       <c r="D24" s="8">
         <v>100.3</v>
       </c>
       <c r="E24" s="9">
         <v>96.5</v>
       </c>
       <c r="F24" s="9">
         <v>96.8</v>
       </c>
       <c r="G24" s="9">
         <v>103.4</v>
       </c>
       <c r="H24" s="19">
         <v>110.2</v>
       </c>
       <c r="I24" s="18">
         <v>115.6</v>
       </c>
       <c r="J24" s="9">
         <v>119.2</v>
       </c>
       <c r="K24" s="9">
         <v>120.4</v>
       </c>
       <c r="L24" s="8">
         <v>119.7</v>
       </c>
       <c r="M24" s="8">
         <v>123.3</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="10">
         <v>2025</v>
       </c>
       <c r="B25" s="31">
         <v>88.7</v>
       </c>
       <c r="C25" s="32">
         <v>109.1</v>
       </c>
       <c r="D25" s="30">
         <v>114.7</v>
       </c>
       <c r="E25" s="32">
         <v>114.9</v>
       </c>
       <c r="F25" s="32">
         <v>113.3</v>
       </c>
       <c r="G25" s="30">
         <v>105.2</v>
       </c>
       <c r="H25" s="9">
         <v>101.4</v>
       </c>
       <c r="I25" s="9">
         <v>97.3</v>
       </c>
       <c r="J25" s="9">
         <v>96.8</v>
       </c>
       <c r="K25" s="9">
         <v>95.4</v>
       </c>
       <c r="L25" s="8">
         <v>96.2</v>
       </c>
       <c r="M25" s="8">
         <v>94.8</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="31">
         <v>86.6</v>
       </c>
       <c r="C26" s="32">
         <v>85.3</v>
       </c>
       <c r="D26" s="30">
         <v>103.1</v>
       </c>
       <c r="E26" s="32">
         <v>109.2</v>
       </c>
       <c r="F26" s="32">
         <v>113.9</v>
       </c>
-      <c r="G26" s="30"/>
+      <c r="G26" s="30">
+        <v>125.7</v>
+      </c>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
-    <row r="31" spans="1:13" ht="15">
+    <row r="31" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M14"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView view="pageBreakPreview" topLeftCell="G1" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...17 lines deleted...]
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="40"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2019</v>
       </c>
       <c r="B4" s="17">
         <v>350.1</v>
       </c>
       <c r="C4" s="18">
         <v>341</v>
       </c>
       <c r="D4" s="19">
         <v>380.7</v>
       </c>
       <c r="E4" s="18">
         <v>438</v>
       </c>
       <c r="F4" s="19">
         <v>385.3</v>
       </c>
       <c r="G4" s="18">
         <v>348</v>
       </c>
       <c r="H4" s="19">
         <v>300.10000000000002</v>
       </c>
       <c r="I4" s="19">
         <v>302.3</v>
       </c>
       <c r="J4" s="19">
         <v>336.8</v>
       </c>
       <c r="K4" s="19">
         <v>174.3</v>
       </c>
       <c r="L4" s="19">
         <v>309.2</v>
       </c>
       <c r="M4" s="19">
         <v>137.1</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>2020</v>
       </c>
       <c r="B5" s="19">
         <v>403.3</v>
       </c>
       <c r="C5" s="19">
         <v>230.2</v>
       </c>
       <c r="D5" s="18">
         <v>262</v>
       </c>
       <c r="E5" s="19">
         <v>270.3</v>
       </c>
       <c r="F5" s="19">
         <v>239.8</v>
       </c>
       <c r="G5" s="18">
         <v>303</v>
       </c>
       <c r="H5" s="19">
         <v>309.7</v>
       </c>
       <c r="I5" s="18">
         <v>403</v>
       </c>
       <c r="J5" s="19">
         <v>300.10000000000002</v>
       </c>
       <c r="K5" s="18">
         <v>181</v>
       </c>
       <c r="L5" s="19">
         <v>226.9</v>
       </c>
       <c r="M5" s="19">
         <v>249.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>2021</v>
       </c>
       <c r="B6" s="19">
         <v>390.8</v>
       </c>
       <c r="C6" s="19">
         <v>308.2</v>
       </c>
       <c r="D6" s="19">
         <v>276.89999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>358.2</v>
       </c>
       <c r="F6" s="19">
         <v>383.2</v>
       </c>
       <c r="G6" s="19">
         <v>322.60000000000002</v>
       </c>
       <c r="H6" s="19">
         <v>294.10000000000002</v>
       </c>
       <c r="I6" s="4">
         <v>248.2</v>
       </c>
       <c r="J6" s="19">
         <v>284.60000000000002</v>
       </c>
       <c r="K6" s="4">
         <v>540.20000000000005</v>
       </c>
       <c r="L6" s="19">
         <v>368.2</v>
       </c>
       <c r="M6" s="19">
         <v>311.8</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>2022</v>
       </c>
       <c r="B7" s="20">
         <v>393.4</v>
       </c>
       <c r="C7" s="4">
         <v>409.5</v>
       </c>
       <c r="D7" s="4">
         <v>504.1</v>
       </c>
       <c r="E7" s="4">
         <v>436.7</v>
       </c>
       <c r="F7" s="4">
         <v>587.9</v>
       </c>
       <c r="G7" s="4">
         <v>722.3</v>
       </c>
       <c r="H7" s="4">
         <v>755.6</v>
       </c>
       <c r="I7" s="16">
         <v>568</v>
       </c>
       <c r="J7" s="4">
         <v>516</v>
       </c>
       <c r="K7" s="4">
         <v>440</v>
       </c>
       <c r="L7" s="4">
         <v>453.4</v>
       </c>
       <c r="M7" s="4">
         <v>475.5</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>2023</v>
       </c>
       <c r="B8" s="4">
         <v>391.7</v>
       </c>
       <c r="C8" s="20">
         <v>440.8</v>
       </c>
       <c r="D8" s="19">
         <v>483.9</v>
       </c>
       <c r="E8" s="20">
         <v>535.4</v>
       </c>
       <c r="F8" s="21">
         <v>486</v>
       </c>
       <c r="G8" s="20">
         <v>515.1</v>
       </c>
       <c r="H8" s="20">
         <v>441.7</v>
       </c>
       <c r="I8" s="20">
         <v>459.4</v>
       </c>
       <c r="J8" s="2">
         <v>429.7</v>
       </c>
       <c r="K8" s="2">
         <v>506.3</v>
       </c>
       <c r="L8" s="3">
         <v>471.9</v>
       </c>
       <c r="M8" s="2">
         <v>405.5</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>2024</v>
       </c>
       <c r="B9" s="4">
         <v>515.1</v>
       </c>
       <c r="C9" s="4">
         <v>405.5</v>
       </c>
       <c r="D9" s="19">
         <v>453.2</v>
       </c>
       <c r="E9" s="2">
         <v>486.3</v>
       </c>
       <c r="F9" s="2">
         <v>494.8</v>
       </c>
       <c r="G9" s="2">
         <v>737.6</v>
       </c>
       <c r="H9" s="2">
         <v>733.4</v>
       </c>
       <c r="I9" s="2">
         <v>743.7</v>
       </c>
       <c r="J9" s="2">
         <v>723.7</v>
       </c>
       <c r="K9" s="2">
         <v>782.4</v>
       </c>
       <c r="L9" s="3">
         <v>693.8</v>
       </c>
       <c r="M9" s="2">
         <v>869.6</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2025</v>
       </c>
       <c r="B10" s="4">
         <v>592.29999999999995</v>
       </c>
       <c r="C10" s="4">
         <v>710</v>
       </c>
       <c r="D10" s="19">
         <v>740.9</v>
       </c>
       <c r="E10" s="2">
         <v>729.9</v>
       </c>
       <c r="F10" s="2">
         <v>688</v>
       </c>
       <c r="G10" s="2">
         <v>753.3</v>
       </c>
       <c r="H10" s="2">
         <v>811.7</v>
       </c>
       <c r="I10" s="2">
         <v>724.7</v>
       </c>
       <c r="J10" s="2">
         <v>815.5</v>
       </c>
       <c r="K10" s="2">
         <v>761.7</v>
       </c>
       <c r="L10" s="3">
         <v>765.2</v>
       </c>
       <c r="M10" s="2">
         <v>789.2</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>551.4</v>
       </c>
       <c r="C11" s="4">
         <v>642.20000000000005</v>
       </c>
       <c r="D11" s="33">
         <v>1071</v>
       </c>
       <c r="E11" s="2">
         <v>992.2</v>
       </c>
       <c r="F11" s="2">
         <v>982.8</v>
       </c>
-      <c r="G11" s="2"/>
+      <c r="G11" s="2">
+        <v>1416</v>
+      </c>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="3"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="14" spans="1:13" ht="15">
+    <row r="14" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A14"/>
       <c r="C14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>