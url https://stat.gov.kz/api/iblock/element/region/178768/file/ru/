--- v3 (2026-07-22)
+++ v4 (2026-09-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B02DE24A-829F-4EF6-8E99-DF82B15DD3C7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADDB44AE-7318-413D-83B7-DC05953BBB1A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
@@ -745,51 +745,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1094,51 +1094,53 @@
         <v>103.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="31">
         <v>69.900000000000006</v>
       </c>
       <c r="C10" s="32">
         <v>116.5</v>
       </c>
       <c r="D10" s="32">
         <v>166.8</v>
       </c>
       <c r="E10" s="34">
         <v>92.6</v>
       </c>
       <c r="F10" s="23">
         <v>99.1</v>
       </c>
       <c r="G10" s="31">
         <v>144.1</v>
       </c>
-      <c r="H10" s="23"/>
+      <c r="H10" s="23">
+        <v>102.6</v>
+      </c>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
@@ -1386,51 +1388,53 @@
         <v>84.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="29">
         <v>2026</v>
       </c>
       <c r="B18" s="31">
         <v>86.6</v>
       </c>
       <c r="C18" s="31">
         <v>84.1</v>
       </c>
       <c r="D18" s="34">
         <v>134.5</v>
       </c>
       <c r="E18" s="34">
         <v>126.5</v>
       </c>
       <c r="F18" s="26">
         <v>132.9</v>
       </c>
       <c r="G18" s="31">
         <v>181.8</v>
       </c>
-      <c r="H18" s="26"/>
+      <c r="H18" s="26">
+        <v>173</v>
+      </c>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="25"/>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="40"/>
       <c r="M19" s="40"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
@@ -1678,78 +1682,80 @@
         <v>94.8</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="31">
         <v>86.6</v>
       </c>
       <c r="C26" s="32">
         <v>85.3</v>
       </c>
       <c r="D26" s="30">
         <v>103.1</v>
       </c>
       <c r="E26" s="32">
         <v>109.2</v>
       </c>
       <c r="F26" s="32">
         <v>113.9</v>
       </c>
       <c r="G26" s="30">
         <v>125.7</v>
       </c>
-      <c r="H26" s="9"/>
+      <c r="H26" s="9">
+        <v>133</v>
+      </c>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
     <row r="31" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="G1" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
@@ -2097,51 +2103,53 @@
         <v>789.2</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>551.4</v>
       </c>
       <c r="C11" s="4">
         <v>642.20000000000005</v>
       </c>
       <c r="D11" s="33">
         <v>1071</v>
       </c>
       <c r="E11" s="2">
         <v>992.2</v>
       </c>
       <c r="F11" s="2">
         <v>982.8</v>
       </c>
       <c r="G11" s="2">
         <v>1416</v>
       </c>
-      <c r="H11" s="2"/>
+      <c r="H11" s="2">
+        <v>1452.2</v>
+      </c>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="3"/>
       <c r="M11" s="2"/>
     </row>
     <row r="14" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A14"/>
       <c r="C14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>