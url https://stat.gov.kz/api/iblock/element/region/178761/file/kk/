--- v0 (2026-04-15)
+++ v1 (2026-07-26)
@@ -1,86 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.tasbolatova\Desktop\ДИНАМИКА НА САЙТ\динамика на сайт торговля\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32EC99E9-2662-4CBF-9927-F3DECE42E6CB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="525" windowWidth="28455" windowHeight="11700"/>
+    <workbookView xWindow="240" yWindow="525" windowWidth="28455" windowHeight="11700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Бөлшек сауда көлемі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Бөлшек сауда көлемі'!$A$1:$M$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Бөлшек сауда көлемі'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Моноқалалар  бойынша бөлшек сауда</t>
   </si>
   <si>
     <t>Ақмола облысы</t>
   </si>
   <si>
     <t>Степногорск қ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -94,57 +100,76 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -156,222 +181,272 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -507,224 +582,233 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N7"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="118" zoomScaleSheetLayoutView="118" workbookViewId="0">
-      <selection activeCell="M22" sqref="M22"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="H1" zoomScale="118" zoomScaleSheetLayoutView="118" workbookViewId="0">
+      <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="14" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14" style="3" customWidth="1"/>
-    <col min="10" max="11" width="12.42578125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="3"/>
+    <col min="10" max="12" width="12.42578125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="2" customFormat="1">
+    <row r="1" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
     </row>
-    <row r="2" spans="1:13">
-      <c r="M2" s="14" t="s">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="N2" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="2" customFormat="1">
+    <row r="3" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4">
         <v>2013</v>
       </c>
       <c r="C3" s="4">
         <v>2014</v>
       </c>
       <c r="D3" s="4">
         <v>2015</v>
       </c>
       <c r="E3" s="4">
         <v>2016</v>
       </c>
       <c r="F3" s="4">
         <v>2017</v>
       </c>
       <c r="G3" s="5">
         <v>2018</v>
       </c>
       <c r="H3" s="6">
         <v>2019</v>
       </c>
       <c r="I3" s="6">
         <v>2020</v>
       </c>
       <c r="J3" s="6">
         <v>2021</v>
       </c>
       <c r="K3" s="6">
         <v>2022</v>
       </c>
       <c r="L3" s="6">
         <v>2023</v>
       </c>
       <c r="M3" s="6">
         <v>2024</v>
       </c>
+      <c r="N3" s="6">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1">
+    <row r="4" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="15">
         <v>13743320</v>
       </c>
       <c r="C4" s="15">
         <v>19186869</v>
       </c>
       <c r="D4" s="15">
         <v>17200238</v>
       </c>
       <c r="E4" s="15">
         <v>24113009</v>
       </c>
       <c r="F4" s="15">
         <v>28003151</v>
       </c>
       <c r="G4" s="16">
         <v>18684971</v>
       </c>
       <c r="H4" s="10">
         <v>15920001</v>
       </c>
       <c r="I4" s="10">
         <v>20178108</v>
       </c>
       <c r="J4" s="10">
         <v>22682692</v>
       </c>
       <c r="K4" s="10">
         <v>18726452</v>
       </c>
       <c r="L4" s="10">
         <v>27076890</v>
       </c>
       <c r="M4" s="10">
         <v>28674007</v>
       </c>
+      <c r="N4" s="20">
+        <v>49815225</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" s="9" customFormat="1">
+    <row r="5" spans="1:14" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="12">
         <v>13743320</v>
       </c>
       <c r="C5" s="12">
         <v>19186869</v>
       </c>
       <c r="D5" s="12">
         <v>17200238</v>
       </c>
       <c r="E5" s="12">
         <v>24113009</v>
       </c>
       <c r="F5" s="12">
         <v>28003151</v>
       </c>
       <c r="G5" s="17">
         <v>18684971</v>
       </c>
       <c r="H5" s="11">
         <v>15920001</v>
       </c>
       <c r="I5" s="11">
         <v>20178108</v>
       </c>
       <c r="J5" s="11">
         <v>22682692</v>
       </c>
       <c r="K5" s="11">
         <v>18726452</v>
       </c>
       <c r="L5" s="11">
         <v>27076890</v>
       </c>
       <c r="M5" s="11">
         <v>28674007</v>
       </c>
+      <c r="N5" s="19">
+        <v>49815225</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" ht="16.5" customHeight="1">
+    <row r="6" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>