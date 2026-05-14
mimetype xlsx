--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2099" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2348" uniqueCount="147">
   <si>
     <t>Coal and lignite</t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil obtained from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Gas condensate, thousand tons</t>
   </si>
   <si>
     <t>Natural gas (natural) in a gaseous state, million cubic meters</t>
   </si>
   <si>
     <t>metal ores</t>
   </si>
   <si>
     <t>Mining products</t>
   </si>
   <si>
     <t>Manufacturing products</t>
   </si>
   <si>
@@ -8765,51 +8765,51 @@
       <c r="F119" s="66"/>
       <c r="G119" s="66"/>
       <c r="H119" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M1188"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H86" sqref="H86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="21" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="21" customWidth="1"/>
     <col min="3" max="3" width="16.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="21" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="21" customWidth="1"/>
     <col min="7" max="8" width="15.140625" style="21" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
@@ -10190,64 +10190,64 @@
         <v>66</v>
       </c>
       <c r="B62" s="55" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="55" t="s">
         <v>145</v>
       </c>
       <c r="D62" s="55" t="s">
         <v>145</v>
       </c>
       <c r="E62" s="55" t="s">
         <v>145</v>
       </c>
       <c r="F62" s="55" t="s">
         <v>145</v>
       </c>
       <c r="G62" s="55" t="s">
         <v>145</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>144</v>
       </c>
       <c r="I62" s="27"/>
     </row>
-    <row r="63" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A63" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="9"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="27"/>
     </row>
-    <row r="64" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="27"/>
     </row>
     <row r="65" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A65" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="10"/>
       <c r="D65" s="10"/>
       <c r="E65" s="10"/>
       <c r="F65" s="10"/>
       <c r="G65" s="10"/>
       <c r="H65" s="10"/>
       <c r="I65" s="27"/>
     </row>
@@ -10769,51 +10769,51 @@
       </c>
       <c r="F86" s="55" t="s">
         <v>145</v>
       </c>
       <c r="G86" s="55" t="s">
         <v>144</v>
       </c>
       <c r="H86" s="55" t="s">
         <v>145</v>
       </c>
       <c r="I86" s="27"/>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="6"/>
       <c r="D87" s="6"/>
       <c r="E87" s="6"/>
       <c r="F87" s="6"/>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
       <c r="I87" s="27"/>
     </row>
-    <row r="88" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="6"/>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
       <c r="I88" s="27"/>
     </row>
     <row r="89" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A89" s="39" t="s">
         <v>74</v>
       </c>
       <c r="B89" s="55" t="s">
         <v>145</v>
       </c>
       <c r="C89" s="57">
         <v>1</v>
       </c>
       <c r="D89" s="55" t="s">
         <v>145</v>
       </c>
@@ -23060,54 +23060,54 @@
       <c r="F1188" s="12"/>
       <c r="G1188" s="12"/>
       <c r="H1188" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1131:H1131"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A116:H116"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H115"/>
+  <dimension ref="A1:H116"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -23212,1306 +23212,2428 @@
     </row>
     <row r="9" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
     </row>
-    <row r="11" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54"/>
-[...5 lines deleted...]
-      <c r="H11" s="54"/>
+      <c r="B11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="54">
+        <v>23.2</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E11" s="54">
+        <v>23.8</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G11" s="54">
+        <v>2.5</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="54"/>
-[...5 lines deleted...]
-      <c r="H12" s="54"/>
+      <c r="B12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="54">
+        <v>23.2</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E12" s="54">
+        <v>23.8</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G12" s="54">
+        <v>2.5</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="54"/>
-[...5 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="B13" s="54">
+        <v>975.6</v>
+      </c>
+      <c r="C13" s="54">
+        <v>2768.3</v>
+      </c>
+      <c r="D13" s="54">
+        <v>907</v>
+      </c>
+      <c r="E13" s="54">
+        <v>3024.6</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G13" s="54">
+        <v>27</v>
+      </c>
+      <c r="H13" s="54">
+        <v>605</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="55"/>
-[...5 lines deleted...]
-      <c r="H14" s="55"/>
+      <c r="B14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="54">
+        <v>2654.6</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E14" s="54">
+        <v>2912.4</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="54"/>
-[...5 lines deleted...]
-      <c r="H15" s="54"/>
+      <c r="B15" s="54">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="C15" s="54">
+        <v>113.7</v>
+      </c>
+      <c r="D15" s="54">
+        <v>39</v>
+      </c>
+      <c r="E15" s="54">
+        <v>112.2</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" s="54">
+        <v>27</v>
+      </c>
+      <c r="H15" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="54"/>
-[...5 lines deleted...]
-      <c r="H16" s="55"/>
+      <c r="B16" s="54">
+        <v>2042.5</v>
+      </c>
+      <c r="C16" s="54">
+        <v>5777.8</v>
+      </c>
+      <c r="D16" s="54">
+        <v>542.29999999999995</v>
+      </c>
+      <c r="E16" s="54">
+        <v>1561.9</v>
+      </c>
+      <c r="F16" s="54">
+        <v>542.29999999999995</v>
+      </c>
+      <c r="G16" s="54">
+        <v>1517</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="17" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="55"/>
-[...5 lines deleted...]
-      <c r="H17" s="55"/>
+      <c r="B17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="54">
+        <v>5619.3</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" s="54">
+        <v>1409.6</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="54">
+        <v>1409.6</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="18" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="54"/>
-[...5 lines deleted...]
-      <c r="H18" s="55"/>
+      <c r="B18" s="54">
+        <v>56.1</v>
+      </c>
+      <c r="C18" s="54">
+        <v>158.5</v>
+      </c>
+      <c r="D18" s="54">
+        <v>54.2</v>
+      </c>
+      <c r="E18" s="54">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="F18" s="54">
+        <v>54.2</v>
+      </c>
+      <c r="G18" s="54">
+        <v>107.4</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="19" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="6"/>
     </row>
     <row r="20" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
     </row>
-    <row r="21" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="B21" s="54"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="54">
+        <v>9</v>
+      </c>
+      <c r="C21" s="54">
+        <v>29</v>
+      </c>
+      <c r="D21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H21" s="54">
+        <v>182</v>
+      </c>
     </row>
     <row r="22" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="54"/>
-[...5 lines deleted...]
-      <c r="H22" s="54"/>
+      <c r="B22" s="54">
+        <v>9</v>
+      </c>
+      <c r="C22" s="54">
+        <v>29</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H22" s="54">
+        <v>182</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="57"/>
-[...5 lines deleted...]
-      <c r="H25" s="55"/>
+      <c r="B25" s="57">
+        <v>12</v>
+      </c>
+      <c r="C25" s="57">
+        <v>33</v>
+      </c>
+      <c r="D25" s="57">
+        <v>12</v>
+      </c>
+      <c r="E25" s="57">
+        <v>33</v>
+      </c>
+      <c r="F25" s="57">
+        <v>12</v>
+      </c>
+      <c r="G25" s="57">
+        <v>33</v>
+      </c>
+      <c r="H25" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="26" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="57"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B26" s="57">
+        <v>12</v>
+      </c>
+      <c r="C26" s="57">
+        <v>33</v>
+      </c>
+      <c r="D26" s="57">
+        <v>12</v>
+      </c>
+      <c r="E26" s="57">
+        <v>33</v>
+      </c>
+      <c r="F26" s="57">
+        <v>12</v>
+      </c>
+      <c r="G26" s="57">
+        <v>33</v>
+      </c>
+      <c r="H26" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="56" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="57">
+        <v>38</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E27" s="57">
+        <v>38</v>
+      </c>
+      <c r="F27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="55"/>
-[...8 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="B28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C28" s="57">
+        <v>38</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E28" s="57">
+        <v>38</v>
+      </c>
+      <c r="F28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="57">
+        <v>1944</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E29" s="57">
+        <v>1944</v>
+      </c>
+      <c r="F29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" s="57">
+        <v>1944</v>
+      </c>
+      <c r="H29" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="57">
+        <v>1944</v>
+      </c>
+      <c r="D30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="57">
+        <v>1944</v>
+      </c>
+      <c r="F30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="57">
+        <v>1944</v>
+      </c>
+      <c r="H30" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="57">
+        <v>252</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E31" s="57">
+        <v>252</v>
+      </c>
+      <c r="F31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G31" s="57">
+        <v>39</v>
+      </c>
+      <c r="H31" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" s="57">
+        <v>252</v>
+      </c>
+      <c r="D32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32" s="57">
+        <v>252</v>
+      </c>
+      <c r="F32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="57">
+        <v>39</v>
+      </c>
+      <c r="H32" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="57">
+        <v>4620</v>
+      </c>
+      <c r="D33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="57">
+        <v>4620</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C35" s="57">
+        <v>3456</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="57">
+        <v>3473</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="57">
+        <v>1383</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C36" s="57">
+        <v>3456</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="57">
+        <v>3473</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="57">
+        <v>1383</v>
+      </c>
+      <c r="H36" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="57">
+        <v>40</v>
+      </c>
+      <c r="F37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="57">
+        <v>40</v>
+      </c>
+      <c r="H37" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" s="57">
+        <v>40</v>
+      </c>
+      <c r="F38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G38" s="57">
+        <v>40</v>
+      </c>
+      <c r="H38" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="57">
+        <v>117</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="57">
+        <v>86</v>
+      </c>
+      <c r="F39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="57">
+        <v>86</v>
+      </c>
+      <c r="H39" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="57">
+        <v>117</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="57">
+        <v>86</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="57">
+        <v>86</v>
+      </c>
+      <c r="H40" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="57">
+        <v>4738</v>
+      </c>
+      <c r="C41" s="57">
+        <v>22103</v>
+      </c>
+      <c r="D41" s="57">
+        <v>7594</v>
+      </c>
+      <c r="E41" s="57">
+        <v>22367</v>
+      </c>
+      <c r="F41" s="57">
+        <v>6175</v>
+      </c>
+      <c r="G41" s="57">
+        <v>17906</v>
+      </c>
+      <c r="H41" s="57">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="57">
+        <v>4438</v>
+      </c>
+      <c r="C42" s="57">
+        <v>17124</v>
+      </c>
+      <c r="D42" s="57">
+        <v>6267</v>
+      </c>
+      <c r="E42" s="57">
+        <v>17531</v>
+      </c>
+      <c r="F42" s="57">
+        <v>5187</v>
+      </c>
+      <c r="G42" s="57">
+        <v>13620</v>
+      </c>
+      <c r="H42" s="57">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B29" s="55"/>
-[...20 lines deleted...]
-      <c r="A31" s="42" t="s">
+      <c r="B43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="57">
+        <v>4979</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" s="57">
+        <v>4836</v>
+      </c>
+      <c r="F43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="57">
+        <v>4286</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="57">
+        <v>97</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="57">
+        <v>97</v>
+      </c>
+      <c r="F44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="57">
+        <v>97</v>
+      </c>
+      <c r="H44" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C45" s="57">
+        <v>97</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="57">
+        <v>97</v>
+      </c>
+      <c r="F45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" s="57">
+        <v>97</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="57">
+        <v>1375</v>
+      </c>
+      <c r="C46" s="57">
+        <v>4768</v>
+      </c>
+      <c r="D46" s="57">
+        <v>1443</v>
+      </c>
+      <c r="E46" s="57">
+        <v>4886</v>
+      </c>
+      <c r="F46" s="57">
+        <v>574</v>
+      </c>
+      <c r="G46" s="57">
+        <v>1907</v>
+      </c>
+      <c r="H46" s="57">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="55"/>
-[...68 lines deleted...]
-      <c r="A37" s="42" t="s">
+      <c r="B47" s="57">
+        <v>1103</v>
+      </c>
+      <c r="C47" s="57">
+        <v>3884</v>
+      </c>
+      <c r="D47" s="57">
+        <v>1171</v>
+      </c>
+      <c r="E47" s="57">
+        <v>4002</v>
+      </c>
+      <c r="F47" s="57">
+        <v>302</v>
+      </c>
+      <c r="G47" s="57">
+        <v>1033</v>
+      </c>
+      <c r="H47" s="57">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="57">
+        <v>884</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="57">
+        <v>884</v>
+      </c>
+      <c r="F48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G48" s="57">
+        <v>874</v>
+      </c>
+      <c r="H48" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+    </row>
+    <row r="50" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="54">
+        <v>1009</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" s="54">
+        <v>994</v>
+      </c>
+      <c r="F50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="54">
+        <v>982</v>
+      </c>
+      <c r="H50" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B37" s="55"/>
-[...20 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="B51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="54">
+        <v>1009</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" s="54">
+        <v>994</v>
+      </c>
+      <c r="F51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="54">
+        <v>982</v>
+      </c>
+      <c r="H51" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="54">
+        <v>1211</v>
+      </c>
+      <c r="C52" s="54">
+        <v>2826</v>
+      </c>
+      <c r="D52" s="54">
+        <v>948</v>
+      </c>
+      <c r="E52" s="54">
+        <v>2645</v>
+      </c>
+      <c r="F52" s="54">
+        <v>948</v>
+      </c>
+      <c r="G52" s="54">
+        <v>2645</v>
+      </c>
+      <c r="H52" s="54">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="57"/>
-[...20 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="B53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="54">
+        <v>220</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="54">
+        <v>184</v>
+      </c>
+      <c r="F53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="54">
+        <v>184</v>
+      </c>
+      <c r="H53" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="54">
+        <v>2606</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="54">
+        <v>2461</v>
+      </c>
+      <c r="F54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="54">
+        <v>2461</v>
+      </c>
+      <c r="H54" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" s="54">
+        <v>553</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="54">
+        <v>438</v>
+      </c>
+      <c r="F55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="54">
+        <v>438</v>
+      </c>
+      <c r="H55" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B41" s="57"/>
-[...185 lines deleted...]
-      <c r="H56" s="55"/>
+      <c r="B56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C56" s="54">
+        <v>553</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="54">
+        <v>438</v>
+      </c>
+      <c r="F56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="54">
+        <v>438</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="57" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="38" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B57" s="55"/>
       <c r="C57" s="55"/>
       <c r="D57" s="55"/>
       <c r="E57" s="55"/>
       <c r="F57" s="55"/>
       <c r="G57" s="55"/>
       <c r="H57" s="55"/>
     </row>
     <row r="58" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="43" t="s">
-        <v>70</v>
+      <c r="A58" s="38" t="s">
+        <v>23</v>
       </c>
       <c r="B58" s="55"/>
       <c r="C58" s="55"/>
       <c r="D58" s="55"/>
       <c r="E58" s="55"/>
       <c r="F58" s="55"/>
       <c r="G58" s="55"/>
       <c r="H58" s="55"/>
     </row>
-    <row r="59" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="43" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B59" s="55"/>
       <c r="C59" s="55"/>
       <c r="D59" s="55"/>
       <c r="E59" s="55"/>
       <c r="F59" s="55"/>
       <c r="G59" s="55"/>
       <c r="H59" s="55"/>
     </row>
-    <row r="60" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="60" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="43" t="s">
+        <v>71</v>
       </c>
       <c r="B60" s="55"/>
       <c r="C60" s="55"/>
       <c r="D60" s="55"/>
       <c r="E60" s="55"/>
       <c r="F60" s="55"/>
       <c r="G60" s="55"/>
       <c r="H60" s="55"/>
     </row>
-    <row r="61" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="42" t="s">
+    <row r="61" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E61" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="55"/>
-[...8 lines deleted...]
-      <c r="A62" s="38" t="s">
+      <c r="B62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E62" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H62" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B62" s="9"/>
-[...14 lines deleted...]
-      <c r="E63" s="6"/>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
     </row>
-    <row r="64" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="44" t="s">
+    <row r="64" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+    </row>
+    <row r="65" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B64" s="10"/>
-[...8 lines deleted...]
-      <c r="A65" s="30" t="s">
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B65" s="55"/>
-[...8 lines deleted...]
-      <c r="A66" s="27" t="s">
+      <c r="B66" s="54">
+        <v>20.6</v>
+      </c>
+      <c r="C66" s="54">
+        <v>54.3</v>
+      </c>
+      <c r="D66" s="54">
+        <v>28.3</v>
+      </c>
+      <c r="E66" s="54">
+        <v>63.8</v>
+      </c>
+      <c r="F66" s="54">
+        <v>3.3</v>
+      </c>
+      <c r="G66" s="54">
+        <v>8.5</v>
+      </c>
+      <c r="H66" s="54">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B66" s="55"/>
-[...8 lines deleted...]
-      <c r="A67" s="30" t="s">
+      <c r="B67" s="54">
+        <v>20.6</v>
+      </c>
+      <c r="C67" s="54">
+        <v>54.3</v>
+      </c>
+      <c r="D67" s="54">
+        <v>28.3</v>
+      </c>
+      <c r="E67" s="54">
+        <v>63.8</v>
+      </c>
+      <c r="F67" s="54">
+        <v>3.3</v>
+      </c>
+      <c r="G67" s="54">
+        <v>8.5</v>
+      </c>
+      <c r="H67" s="54">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B67" s="55"/>
-[...8 lines deleted...]
-      <c r="A68" s="27" t="s">
+      <c r="B68" s="54">
+        <v>1.7</v>
+      </c>
+      <c r="C68" s="54">
+        <v>4.5</v>
+      </c>
+      <c r="D68" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="E68" s="54">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F68" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="G68" s="54">
+        <v>2.5</v>
+      </c>
+      <c r="H68" s="54">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="55"/>
-[...8 lines deleted...]
-      <c r="A69" s="27" t="s">
+      <c r="B69" s="54">
+        <v>1.7</v>
+      </c>
+      <c r="C69" s="54">
+        <v>4.5</v>
+      </c>
+      <c r="D69" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="E69" s="54">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F69" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="G69" s="54">
+        <v>2.5</v>
+      </c>
+      <c r="H69" s="54">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="B69" s="54"/>
-[...8 lines deleted...]
-      <c r="A70" s="27" t="s">
+      <c r="B70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="54">
+        <v>4.7</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" s="54">
+        <v>4.5</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B70" s="54"/>
-[...8 lines deleted...]
-      <c r="A71" s="38" t="s">
+      <c r="B71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="54">
+        <v>4.7</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" s="54">
+        <v>4.5</v>
+      </c>
+      <c r="F71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H71" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="38" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B72" s="55"/>
       <c r="C72" s="55"/>
       <c r="D72" s="55"/>
       <c r="E72" s="55"/>
       <c r="F72" s="55"/>
       <c r="G72" s="55"/>
       <c r="H72" s="55"/>
     </row>
-    <row r="73" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="30" t="s">
+    <row r="73" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" s="55"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="55"/>
+      <c r="G73" s="55"/>
+      <c r="H73" s="55"/>
+    </row>
+    <row r="74" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="55"/>
-[...8 lines deleted...]
-      <c r="A74" s="42" t="s">
+      <c r="B74" s="57">
+        <v>850146</v>
+      </c>
+      <c r="C74" s="57">
+        <v>1153329</v>
+      </c>
+      <c r="D74" s="57">
+        <v>850146</v>
+      </c>
+      <c r="E74" s="57">
+        <v>1153329</v>
+      </c>
+      <c r="F74" s="57">
+        <v>850146</v>
+      </c>
+      <c r="G74" s="57">
+        <v>1153329</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B74" s="55"/>
-[...8 lines deleted...]
-      <c r="A75" s="27" t="s">
+      <c r="B75" s="57">
+        <v>850146</v>
+      </c>
+      <c r="C75" s="57">
+        <v>1153329</v>
+      </c>
+      <c r="D75" s="57">
+        <v>850146</v>
+      </c>
+      <c r="E75" s="57">
+        <v>1153329</v>
+      </c>
+      <c r="F75" s="57">
+        <v>850146</v>
+      </c>
+      <c r="G75" s="57">
+        <v>1153329</v>
+      </c>
+      <c r="H75" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B75" s="55"/>
-[...8 lines deleted...]
-      <c r="A76" s="42" t="s">
+      <c r="B76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="57">
+        <v>1545</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="57">
+        <v>1545</v>
+      </c>
+      <c r="F76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G76" s="57">
+        <v>1545</v>
+      </c>
+      <c r="H76" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B76" s="55"/>
-[...8 lines deleted...]
-      <c r="A77" s="38" t="s">
+      <c r="B77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="57">
+        <v>1545</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" s="57">
+        <v>1545</v>
+      </c>
+      <c r="F77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G77" s="57">
+        <v>1545</v>
+      </c>
+      <c r="H77" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B77" s="55"/>
-[...8 lines deleted...]
-      <c r="A78" s="39" t="s">
+      <c r="B78" s="55"/>
+      <c r="C78" s="55"/>
+      <c r="D78" s="55"/>
+      <c r="E78" s="55"/>
+      <c r="F78" s="55"/>
+      <c r="G78" s="55"/>
+      <c r="H78" s="55"/>
+    </row>
+    <row r="79" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B78" s="57"/>
-[...8 lines deleted...]
-      <c r="A79" s="42" t="s">
+      <c r="B79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="57">
+        <v>7120</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" s="57">
+        <v>1200</v>
+      </c>
+      <c r="F79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="57">
+        <v>1200</v>
+      </c>
+      <c r="H79" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B79" s="57"/>
-[...8 lines deleted...]
-      <c r="A80" s="30" t="s">
+      <c r="B80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C80" s="57">
+        <v>7120</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" s="57">
+        <v>1200</v>
+      </c>
+      <c r="F80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="57">
+        <v>1200</v>
+      </c>
+      <c r="H80" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B80" s="57"/>
-[...8 lines deleted...]
-      <c r="A81" s="42" t="s">
+      <c r="B81" s="57">
+        <v>1732</v>
+      </c>
+      <c r="C81" s="57">
+        <v>6991</v>
+      </c>
+      <c r="D81" s="57">
+        <v>1870</v>
+      </c>
+      <c r="E81" s="57">
+        <v>7208</v>
+      </c>
+      <c r="F81" s="57">
+        <v>1870</v>
+      </c>
+      <c r="G81" s="57">
+        <v>7208</v>
+      </c>
+      <c r="H81" s="57">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="57"/>
-[...8 lines deleted...]
-      <c r="A82" s="30" t="s">
+      <c r="B82" s="57">
+        <v>1732</v>
+      </c>
+      <c r="C82" s="57">
+        <v>6991</v>
+      </c>
+      <c r="D82" s="57">
+        <v>1870</v>
+      </c>
+      <c r="E82" s="57">
+        <v>7208</v>
+      </c>
+      <c r="F82" s="57">
+        <v>1870</v>
+      </c>
+      <c r="G82" s="57">
+        <v>7208</v>
+      </c>
+      <c r="H82" s="57">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B82" s="57"/>
-[...8 lines deleted...]
-      <c r="A83" s="27" t="s">
+      <c r="B83" s="57">
+        <v>2079</v>
+      </c>
+      <c r="C83" s="57">
+        <v>2548</v>
+      </c>
+      <c r="D83" s="57">
+        <v>2079</v>
+      </c>
+      <c r="E83" s="57">
+        <v>2548</v>
+      </c>
+      <c r="F83" s="57">
+        <v>2079</v>
+      </c>
+      <c r="G83" s="57">
+        <v>2548</v>
+      </c>
+      <c r="H83" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B83" s="57"/>
-[...8 lines deleted...]
-      <c r="A84" s="39" t="s">
+      <c r="B84" s="57">
+        <v>2079</v>
+      </c>
+      <c r="C84" s="57">
+        <v>2548</v>
+      </c>
+      <c r="D84" s="57">
+        <v>2079</v>
+      </c>
+      <c r="E84" s="57">
+        <v>2548</v>
+      </c>
+      <c r="F84" s="57">
+        <v>2079</v>
+      </c>
+      <c r="G84" s="57">
+        <v>2548</v>
+      </c>
+      <c r="H84" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B84" s="55"/>
-[...8 lines deleted...]
-      <c r="A85" s="42" t="s">
+      <c r="B85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H85" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B85" s="55"/>
-[...8 lines deleted...]
-      <c r="A86" s="38" t="s">
+      <c r="B86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H86" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="38" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B87" s="55"/>
       <c r="C87" s="55"/>
       <c r="D87" s="55"/>
       <c r="E87" s="55"/>
       <c r="F87" s="55"/>
       <c r="G87" s="55"/>
       <c r="H87" s="55"/>
     </row>
-    <row r="88" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="39" t="s">
+    <row r="88" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B88" s="55"/>
+      <c r="C88" s="55"/>
+      <c r="D88" s="55"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="55"/>
+      <c r="G88" s="55"/>
+      <c r="H88" s="55"/>
+    </row>
+    <row r="89" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="B88" s="57"/>
-[...8 lines deleted...]
-      <c r="A89" s="42" t="s">
+      <c r="B89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C89" s="57">
+        <v>1</v>
+      </c>
+      <c r="D89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" s="57">
+        <v>1</v>
+      </c>
+      <c r="F89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G89" s="57">
+        <v>1</v>
+      </c>
+      <c r="H89" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B89" s="57"/>
-[...8 lines deleted...]
-      <c r="A90" s="38" t="s">
+      <c r="B90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C90" s="57">
+        <v>1</v>
+      </c>
+      <c r="D90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" s="57">
+        <v>1</v>
+      </c>
+      <c r="F90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G90" s="57">
+        <v>1</v>
+      </c>
+      <c r="H90" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="38" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B91" s="55"/>
       <c r="C91" s="55"/>
       <c r="D91" s="55"/>
       <c r="E91" s="55"/>
       <c r="F91" s="55"/>
       <c r="G91" s="55"/>
-      <c r="H91" s="55"/>
-[...2 lines deleted...]
-      <c r="A92" s="30" t="s">
+      <c r="H91" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="55"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B92" s="57"/>
-[...8 lines deleted...]
-      <c r="A93" s="42" t="s">
+      <c r="B93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" s="57">
+        <v>1163</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" s="57">
+        <v>896</v>
+      </c>
+      <c r="F93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G93" s="57">
+        <v>891</v>
+      </c>
+      <c r="H93" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B93" s="57"/>
-[...8 lines deleted...]
-      <c r="A94" s="38" t="s">
+      <c r="B94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" s="57">
+        <v>1163</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E94" s="57">
+        <v>896</v>
+      </c>
+      <c r="F94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G94" s="57">
+        <v>891</v>
+      </c>
+      <c r="H94" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="38" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
       <c r="B95" s="55"/>
       <c r="C95" s="55"/>
       <c r="D95" s="55"/>
       <c r="E95" s="55"/>
       <c r="F95" s="55"/>
       <c r="G95" s="55"/>
-      <c r="H95" s="57"/>
-[...2 lines deleted...]
-      <c r="A96" s="42" t="s">
+      <c r="H95" s="55"/>
+    </row>
+    <row r="96" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C96" s="57">
+        <v>83</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" s="57">
+        <v>83</v>
+      </c>
+      <c r="F96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G96" s="57">
+        <v>83</v>
+      </c>
+      <c r="H96" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B96" s="55"/>
-[...17 lines deleted...]
-      <c r="H97" s="55"/>
+      <c r="B97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" s="57">
+        <v>83</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" s="57">
+        <v>83</v>
+      </c>
+      <c r="F97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G97" s="57">
+        <v>83</v>
+      </c>
+      <c r="H97" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="98" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H98" s="55"/>
+      <c r="A98" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H98" s="57">
+        <v>2</v>
+      </c>
     </row>
     <row r="99" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B99" s="57"/>
-[...5 lines deleted...]
-      <c r="H99" s="55"/>
+      <c r="B99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H99" s="57">
+        <v>2</v>
+      </c>
     </row>
     <row r="100" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="30" t="s">
+      <c r="A100" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="55"/>
+      <c r="C100" s="55"/>
+      <c r="D100" s="55"/>
+      <c r="E100" s="55"/>
+      <c r="F100" s="55"/>
+      <c r="G100" s="55"/>
+      <c r="H100" s="55"/>
+    </row>
+    <row r="101" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B100" s="57"/>
-[...8 lines deleted...]
-      <c r="A101" s="42" t="s">
+      <c r="B101" s="57">
+        <v>42</v>
+      </c>
+      <c r="C101" s="57">
+        <v>64</v>
+      </c>
+      <c r="D101" s="57">
+        <v>2</v>
+      </c>
+      <c r="E101" s="57">
+        <v>24</v>
+      </c>
+      <c r="F101" s="57">
+        <v>2</v>
+      </c>
+      <c r="G101" s="57">
+        <v>24</v>
+      </c>
+      <c r="H101" s="57">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B101" s="57"/>
-[...8 lines deleted...]
-      <c r="A102" s="46" t="s">
+      <c r="B102" s="57">
+        <v>42</v>
+      </c>
+      <c r="C102" s="57">
+        <v>64</v>
+      </c>
+      <c r="D102" s="57">
+        <v>2</v>
+      </c>
+      <c r="E102" s="57">
+        <v>24</v>
+      </c>
+      <c r="F102" s="57">
+        <v>2</v>
+      </c>
+      <c r="G102" s="57">
+        <v>24</v>
+      </c>
+      <c r="H102" s="57">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="46" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="B103" s="55"/>
       <c r="C103" s="55"/>
       <c r="D103" s="55"/>
       <c r="E103" s="55"/>
       <c r="F103" s="55"/>
       <c r="G103" s="55"/>
       <c r="H103" s="55"/>
     </row>
-    <row r="104" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="104" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="38" t="s">
+        <v>45</v>
       </c>
       <c r="B104" s="55"/>
       <c r="C104" s="55"/>
       <c r="D104" s="55"/>
       <c r="E104" s="55"/>
       <c r="F104" s="55"/>
       <c r="G104" s="55"/>
       <c r="H104" s="55"/>
     </row>
     <row r="105" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B105" s="55"/>
       <c r="C105" s="55"/>
       <c r="D105" s="55"/>
       <c r="E105" s="55"/>
       <c r="F105" s="55"/>
       <c r="G105" s="55"/>
       <c r="H105" s="55"/>
     </row>
-    <row r="106" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="30" t="s">
+    <row r="106" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B106" s="55"/>
+      <c r="C106" s="55"/>
+      <c r="D106" s="55"/>
+      <c r="E106" s="55"/>
+      <c r="F106" s="55"/>
+      <c r="G106" s="55"/>
+      <c r="H106" s="55"/>
+    </row>
+    <row r="107" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B106" s="54"/>
-[...8 lines deleted...]
-      <c r="A107" s="42" t="s">
+      <c r="B107" s="54">
+        <v>235543.4</v>
+      </c>
+      <c r="C107" s="54">
+        <v>637661.4</v>
+      </c>
+      <c r="D107" s="54">
+        <v>172116</v>
+      </c>
+      <c r="E107" s="54">
+        <v>454483.5</v>
+      </c>
+      <c r="F107" s="54">
+        <v>172116</v>
+      </c>
+      <c r="G107" s="54">
+        <v>454483.5</v>
+      </c>
+      <c r="H107" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B107" s="54"/>
-[...17 lines deleted...]
-      <c r="H108" s="55"/>
+      <c r="B108" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C108" s="54">
+        <v>83748.5</v>
+      </c>
+      <c r="D108" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E108" s="54">
+        <v>83748.5</v>
+      </c>
+      <c r="F108" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G108" s="54">
+        <v>83748.5</v>
+      </c>
+      <c r="H108" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="109" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B109" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C109" s="54">
+        <v>243376.9</v>
+      </c>
+      <c r="D109" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E109" s="54">
+        <v>61603</v>
+      </c>
+      <c r="F109" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G109" s="54">
+        <v>61603</v>
+      </c>
+      <c r="H109" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B109" s="54"/>
-[...8 lines deleted...]
-      <c r="A110" s="30" t="s">
+      <c r="B110" s="54">
+        <v>112208</v>
+      </c>
+      <c r="C110" s="54">
+        <v>310536</v>
+      </c>
+      <c r="D110" s="54">
+        <v>111722</v>
+      </c>
+      <c r="E110" s="54">
+        <v>309132</v>
+      </c>
+      <c r="F110" s="54">
+        <v>111722</v>
+      </c>
+      <c r="G110" s="54">
+        <v>309132</v>
+      </c>
+      <c r="H110" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B110" s="54"/>
-[...8 lines deleted...]
-      <c r="A111" s="42" t="s">
+      <c r="B111" s="54">
+        <v>250.2</v>
+      </c>
+      <c r="C111" s="54">
+        <v>814.3</v>
+      </c>
+      <c r="D111" s="54">
+        <v>188.2</v>
+      </c>
+      <c r="E111" s="54">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="F111" s="54">
+        <v>188.2</v>
+      </c>
+      <c r="G111" s="54">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="H111" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B111" s="54"/>
-[...8 lines deleted...]
-      <c r="A112" s="27" t="s">
+      <c r="B112" s="54">
+        <v>165.8</v>
+      </c>
+      <c r="C112" s="54">
+        <v>555.5</v>
+      </c>
+      <c r="D112" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E112" s="54">
+        <v>532.70000000000005</v>
+      </c>
+      <c r="F112" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G112" s="54">
+        <v>532.70000000000005</v>
+      </c>
+      <c r="H112" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B112" s="54"/>
-[...8 lines deleted...]
-      <c r="A113" s="33" t="s">
+      <c r="B113" s="54">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C113" s="54">
+        <v>210.5</v>
+      </c>
+      <c r="D113" s="54">
+        <v>13.1</v>
+      </c>
+      <c r="E113" s="54">
+        <v>42.7</v>
+      </c>
+      <c r="F113" s="54">
+        <v>13.1</v>
+      </c>
+      <c r="G113" s="54">
+        <v>42.7</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B113" s="59"/>
-[...8 lines deleted...]
-      <c r="A114" s="18" t="s">
+      <c r="B114" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="C114" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="D114" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="E114" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="F114" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="G114" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="H114" s="58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="18" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="115" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="66" t="s">
+    <row r="116" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B115" s="66"/>
-[...5 lines deleted...]
-      <c r="H115" s="66"/>
+      <c r="B116" s="66"/>
+      <c r="C116" s="66"/>
+      <c r="D116" s="66"/>
+      <c r="E116" s="66"/>
+      <c r="F116" s="66"/>
+      <c r="G116" s="66"/>
+      <c r="H116" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A116:H116"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>