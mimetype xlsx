--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2348" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2599" uniqueCount="147">
   <si>
     <t>Coal and lignite</t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil obtained from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Gas condensate, thousand tons</t>
   </si>
   <si>
     <t>Natural gas (natural) in a gaseous state, million cubic meters</t>
   </si>
   <si>
     <t>metal ores</t>
   </si>
   <si>
     <t>Mining products</t>
   </si>
   <si>
     <t>Manufacturing products</t>
   </si>
   <si>
@@ -23062,51 +23062,51 @@
       <c r="H1188" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1131:H1131"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A116:H116"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
@@ -25607,54 +25607,54 @@
       <c r="E116" s="66"/>
       <c r="F116" s="66"/>
       <c r="G116" s="66"/>
       <c r="H116" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A116:H116"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H115"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L13" sqref="L13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -25763,1295 +25763,2473 @@
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54"/>
-[...5 lines deleted...]
-      <c r="H11" s="54"/>
+      <c r="B11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="54">
+        <v>30.7</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E11" s="54">
+        <v>30.3</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G11" s="54">
+        <v>3</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="12" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="54"/>
-[...5 lines deleted...]
-      <c r="H12" s="54"/>
+      <c r="B12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="54">
+        <v>30.7</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E12" s="54">
+        <v>30.3</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G12" s="54">
+        <v>3</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="54"/>
-[...5 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="B13" s="54">
+        <v>994.1</v>
+      </c>
+      <c r="C13" s="54">
+        <v>3762.4</v>
+      </c>
+      <c r="D13" s="54">
+        <v>959.1</v>
+      </c>
+      <c r="E13" s="54">
+        <v>3983.7</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G13" s="54">
+        <v>31.8</v>
+      </c>
+      <c r="H13" s="54">
+        <v>639.1</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="55"/>
-[...5 lines deleted...]
-      <c r="H14" s="55"/>
+      <c r="B14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="54">
+        <v>3611.2</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E14" s="54">
+        <v>3836.7</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="54"/>
-[...5 lines deleted...]
-      <c r="H15" s="54"/>
+      <c r="B15" s="54">
+        <v>37.5</v>
+      </c>
+      <c r="C15" s="54">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="D15" s="54">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="E15" s="54">
+        <v>147</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" s="54">
+        <v>31.8</v>
+      </c>
+      <c r="H15" s="54">
+        <v>23.9</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="54"/>
-[...5 lines deleted...]
-      <c r="H16" s="55"/>
+      <c r="B16" s="54">
+        <v>2025.5</v>
+      </c>
+      <c r="C16" s="54">
+        <v>7803.3</v>
+      </c>
+      <c r="D16" s="54">
+        <v>438.1</v>
+      </c>
+      <c r="E16" s="54">
+        <v>2000</v>
+      </c>
+      <c r="F16" s="54">
+        <v>438.1</v>
+      </c>
+      <c r="G16" s="54">
+        <v>1955.1</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="55"/>
-[...5 lines deleted...]
-      <c r="H17" s="55"/>
+      <c r="B17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="54">
+        <v>7591.7</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" s="54">
+        <v>1796</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="54">
+        <v>1796</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="54"/>
-[...5 lines deleted...]
-      <c r="H18" s="55"/>
+      <c r="B18" s="54">
+        <v>53.1</v>
+      </c>
+      <c r="C18" s="54">
+        <v>211.6</v>
+      </c>
+      <c r="D18" s="54">
+        <v>51.7</v>
+      </c>
+      <c r="E18" s="54">
+        <v>204</v>
+      </c>
+      <c r="F18" s="54">
+        <v>51.7</v>
+      </c>
+      <c r="G18" s="54">
+        <v>159.1</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="19" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="6"/>
     </row>
     <row r="20" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
     </row>
     <row r="21" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="54"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="54">
+        <v>17</v>
+      </c>
+      <c r="C21" s="54">
+        <v>46</v>
+      </c>
+      <c r="D21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H21" s="54">
+        <v>199</v>
+      </c>
     </row>
     <row r="22" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="54"/>
-[...5 lines deleted...]
-      <c r="H22" s="54"/>
+      <c r="B22" s="54">
+        <v>17</v>
+      </c>
+      <c r="C22" s="54">
+        <v>46</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H22" s="54">
+        <v>199</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="57"/>
-[...5 lines deleted...]
-      <c r="H25" s="55"/>
+      <c r="B25" s="57">
+        <v>12</v>
+      </c>
+      <c r="C25" s="57">
+        <v>45</v>
+      </c>
+      <c r="D25" s="57">
+        <v>12</v>
+      </c>
+      <c r="E25" s="57">
+        <v>45</v>
+      </c>
+      <c r="F25" s="57">
+        <v>12</v>
+      </c>
+      <c r="G25" s="57">
+        <v>45</v>
+      </c>
+      <c r="H25" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="B26" s="57"/>
-[...17 lines deleted...]
-      <c r="H27" s="55"/>
+      <c r="B26" s="57">
+        <v>12</v>
+      </c>
+      <c r="C26" s="57">
+        <v>45</v>
+      </c>
+      <c r="D26" s="57">
+        <v>12</v>
+      </c>
+      <c r="E26" s="57">
+        <v>45</v>
+      </c>
+      <c r="F26" s="57">
+        <v>12</v>
+      </c>
+      <c r="G26" s="57">
+        <v>45</v>
+      </c>
+      <c r="H26" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="56" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" s="57">
+        <v>38</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E27" s="57">
+        <v>38</v>
+      </c>
+      <c r="F27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="55"/>
-[...8 lines deleted...]
-      <c r="A29" s="27" t="s">
+      <c r="B28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="57">
+        <v>38</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E28" s="57">
+        <v>38</v>
+      </c>
+      <c r="F28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="57">
+        <v>2302</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E29" s="57">
+        <v>2302</v>
+      </c>
+      <c r="F29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" s="57">
+        <v>2302</v>
+      </c>
+      <c r="H29" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="57">
+        <v>2302</v>
+      </c>
+      <c r="D30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="57">
+        <v>2302</v>
+      </c>
+      <c r="F30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="57">
+        <v>2302</v>
+      </c>
+      <c r="H30" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="57">
+        <v>348</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E31" s="57">
+        <v>348</v>
+      </c>
+      <c r="F31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G31" s="57">
+        <v>43</v>
+      </c>
+      <c r="H31" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" s="57">
+        <v>348</v>
+      </c>
+      <c r="D32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32" s="57">
+        <v>348</v>
+      </c>
+      <c r="F32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="57">
+        <v>43</v>
+      </c>
+      <c r="H32" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="57">
+        <v>5012</v>
+      </c>
+      <c r="D33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="57">
+        <v>5012</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C35" s="57">
+        <v>3913</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="57">
+        <v>3693</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="57">
+        <v>1603</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C36" s="57">
+        <v>3913</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="57">
+        <v>3693</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="57">
+        <v>1603</v>
+      </c>
+      <c r="H36" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" s="57">
+        <v>40</v>
+      </c>
+      <c r="F37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G37" s="57">
+        <v>40</v>
+      </c>
+      <c r="H37" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="57">
+        <v>40</v>
+      </c>
+      <c r="F38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" s="57">
+        <v>40</v>
+      </c>
+      <c r="H38" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="57">
+        <v>127</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="57">
+        <v>119</v>
+      </c>
+      <c r="F39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="57">
+        <v>119</v>
+      </c>
+      <c r="H39" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="57">
+        <v>127</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="57">
+        <v>119</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="57">
+        <v>119</v>
+      </c>
+      <c r="H40" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="57">
+        <v>7196</v>
+      </c>
+      <c r="C41" s="57">
+        <v>29299</v>
+      </c>
+      <c r="D41" s="57">
+        <v>8150</v>
+      </c>
+      <c r="E41" s="57">
+        <v>30517</v>
+      </c>
+      <c r="F41" s="57">
+        <v>6623</v>
+      </c>
+      <c r="G41" s="57">
+        <v>24529</v>
+      </c>
+      <c r="H41" s="57">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="57">
+        <v>5918</v>
+      </c>
+      <c r="C42" s="57">
+        <v>23042</v>
+      </c>
+      <c r="D42" s="57">
+        <v>6337</v>
+      </c>
+      <c r="E42" s="57">
+        <v>23868</v>
+      </c>
+      <c r="F42" s="57">
+        <v>5041</v>
+      </c>
+      <c r="G42" s="57">
+        <v>18661</v>
+      </c>
+      <c r="H42" s="57">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="B29" s="55"/>
-[...20 lines deleted...]
-      <c r="A31" s="42" t="s">
+      <c r="B43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="57">
+        <v>6257</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" s="57">
+        <v>6649</v>
+      </c>
+      <c r="F43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="57">
+        <v>5868</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="57">
+        <v>133</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="57">
+        <v>133</v>
+      </c>
+      <c r="F44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="57">
+        <v>133</v>
+      </c>
+      <c r="H44" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C45" s="57">
+        <v>133</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="57">
+        <v>133</v>
+      </c>
+      <c r="F45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" s="57">
+        <v>133</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="57">
+        <v>1997</v>
+      </c>
+      <c r="C46" s="57">
+        <v>6765</v>
+      </c>
+      <c r="D46" s="57">
+        <v>1503</v>
+      </c>
+      <c r="E46" s="57">
+        <v>6389</v>
+      </c>
+      <c r="F46" s="57">
+        <v>552</v>
+      </c>
+      <c r="G46" s="57">
+        <v>2459</v>
+      </c>
+      <c r="H46" s="57">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="55"/>
-[...68 lines deleted...]
-      <c r="A37" s="42" t="s">
+      <c r="B47" s="57">
+        <v>1593</v>
+      </c>
+      <c r="C47" s="57">
+        <v>5477</v>
+      </c>
+      <c r="D47" s="57">
+        <v>1099</v>
+      </c>
+      <c r="E47" s="57">
+        <v>5101</v>
+      </c>
+      <c r="F47" s="57">
+        <v>148</v>
+      </c>
+      <c r="G47" s="57">
+        <v>1181</v>
+      </c>
+      <c r="H47" s="57">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="57">
+        <v>1288</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="57">
+        <v>1288</v>
+      </c>
+      <c r="F48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G48" s="57">
+        <v>1278</v>
+      </c>
+      <c r="H48" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="54">
+        <v>1555</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" s="54">
+        <v>1480</v>
+      </c>
+      <c r="F50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="54">
+        <v>1465</v>
+      </c>
+      <c r="H50" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B37" s="55"/>
-[...20 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="B51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="54">
+        <v>1555</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" s="54">
+        <v>1480</v>
+      </c>
+      <c r="F51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="54">
+        <v>1465</v>
+      </c>
+      <c r="H51" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="54">
+        <v>1256</v>
+      </c>
+      <c r="C52" s="54">
+        <v>4082</v>
+      </c>
+      <c r="D52" s="54">
+        <v>1082</v>
+      </c>
+      <c r="E52" s="54">
+        <v>3727</v>
+      </c>
+      <c r="F52" s="54">
+        <v>1082</v>
+      </c>
+      <c r="G52" s="54">
+        <v>3727</v>
+      </c>
+      <c r="H52" s="54">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="57"/>
-[...20 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="B53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="54">
+        <v>368</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="54">
+        <v>250</v>
+      </c>
+      <c r="F53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="54">
+        <v>250</v>
+      </c>
+      <c r="H53" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="54">
+        <v>3714</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="54">
+        <v>3477</v>
+      </c>
+      <c r="F54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="54">
+        <v>3477</v>
+      </c>
+      <c r="H54" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B41" s="57"/>
-[...8 lines deleted...]
-      <c r="A42" s="27" t="s">
+      <c r="B55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" s="54">
+        <v>972</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="54">
+        <v>705</v>
+      </c>
+      <c r="F55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="54">
+        <v>705</v>
+      </c>
+      <c r="H55" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="B42" s="55"/>
-[...158 lines deleted...]
-        <v>22</v>
+      <c r="B56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C56" s="54">
+        <v>972</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="54">
+        <v>705</v>
+      </c>
+      <c r="F56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="54">
+        <v>705</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B57" s="6"/>
-[...17 lines deleted...]
-      <c r="H58" s="10"/>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
     </row>
     <row r="59" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="10"/>
+    </row>
+    <row r="60" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="B59" s="6"/>
-[...8 lines deleted...]
-      <c r="A60" s="30" t="s">
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+    </row>
+    <row r="61" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B60" s="55"/>
-[...8 lines deleted...]
-      <c r="A61" s="42" t="s">
+      <c r="B61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E61" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="55"/>
-[...8 lines deleted...]
-      <c r="A62" s="38" t="s">
+      <c r="B62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E62" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H62" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B62" s="9"/>
-[...14 lines deleted...]
-      <c r="E63" s="6"/>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
     </row>
-    <row r="64" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="44" t="s">
+    <row r="64" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+    </row>
+    <row r="65" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B64" s="10"/>
-[...8 lines deleted...]
-      <c r="A65" s="30" t="s">
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B65" s="55"/>
-[...8 lines deleted...]
-      <c r="A66" s="27" t="s">
+      <c r="B66" s="54">
+        <v>14.1</v>
+      </c>
+      <c r="C66" s="54">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D66" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="E66" s="54">
+        <v>75.2</v>
+      </c>
+      <c r="F66" s="54">
+        <v>1.8</v>
+      </c>
+      <c r="G66" s="54">
+        <v>10.3</v>
+      </c>
+      <c r="H66" s="54">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="B66" s="55"/>
-[...8 lines deleted...]
-      <c r="A67" s="30" t="s">
+      <c r="B67" s="54">
+        <v>14.1</v>
+      </c>
+      <c r="C67" s="54">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D67" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="E67" s="54">
+        <v>75.2</v>
+      </c>
+      <c r="F67" s="54">
+        <v>1.8</v>
+      </c>
+      <c r="G67" s="54">
+        <v>10.3</v>
+      </c>
+      <c r="H67" s="54">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B67" s="55"/>
-[...8 lines deleted...]
-      <c r="A68" s="27" t="s">
+      <c r="B68" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="C68" s="54">
+        <v>7.2</v>
+      </c>
+      <c r="D68" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E68" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="F68" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G68" s="54">
+        <v>4.8</v>
+      </c>
+      <c r="H68" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="B68" s="55"/>
-[...8 lines deleted...]
-      <c r="A69" s="27" t="s">
+      <c r="B69" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="C69" s="54">
+        <v>7.2</v>
+      </c>
+      <c r="D69" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E69" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="F69" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G69" s="54">
+        <v>4.8</v>
+      </c>
+      <c r="H69" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="B69" s="54"/>
-[...8 lines deleted...]
-      <c r="A70" s="27" t="s">
+      <c r="B70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="54">
+        <v>6.2</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" s="54">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="B70" s="54"/>
-[...8 lines deleted...]
-      <c r="A71" s="38" t="s">
+      <c r="B71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="54">
+        <v>6.2</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" s="54">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H71" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="38" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="6"/>
       <c r="D72" s="6"/>
       <c r="E72" s="6"/>
       <c r="F72" s="6"/>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
     </row>
-    <row r="73" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="30" t="s">
+    <row r="73" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="6"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6"/>
+      <c r="G73" s="6"/>
+      <c r="H73" s="6"/>
+    </row>
+    <row r="74" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="55"/>
-[...8 lines deleted...]
-      <c r="A74" s="42" t="s">
+      <c r="B74" s="57">
+        <v>720356</v>
+      </c>
+      <c r="C74" s="57">
+        <v>1873685</v>
+      </c>
+      <c r="D74" s="57">
+        <v>720356</v>
+      </c>
+      <c r="E74" s="57">
+        <v>1873685</v>
+      </c>
+      <c r="F74" s="57">
+        <v>720356</v>
+      </c>
+      <c r="G74" s="57">
+        <v>1873685</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B74" s="55"/>
-[...8 lines deleted...]
-      <c r="A75" s="27" t="s">
+      <c r="B75" s="57">
+        <v>720356</v>
+      </c>
+      <c r="C75" s="57">
+        <v>1873685</v>
+      </c>
+      <c r="D75" s="57">
+        <v>720356</v>
+      </c>
+      <c r="E75" s="57">
+        <v>1873685</v>
+      </c>
+      <c r="F75" s="57">
+        <v>720356</v>
+      </c>
+      <c r="G75" s="57">
+        <v>1873685</v>
+      </c>
+      <c r="H75" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B75" s="55"/>
-[...8 lines deleted...]
-      <c r="A76" s="42" t="s">
+      <c r="B76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="57">
+        <v>3061</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="57">
+        <v>3061</v>
+      </c>
+      <c r="F76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G76" s="57">
+        <v>3061</v>
+      </c>
+      <c r="H76" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B76" s="55"/>
-[...8 lines deleted...]
-      <c r="A77" s="38" t="s">
+      <c r="B77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="57">
+        <v>3061</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" s="57">
+        <v>3061</v>
+      </c>
+      <c r="F77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G77" s="57">
+        <v>3061</v>
+      </c>
+      <c r="H77" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B77" s="55"/>
-[...8 lines deleted...]
-      <c r="A78" s="39" t="s">
+      <c r="B78" s="55"/>
+      <c r="C78" s="55"/>
+      <c r="D78" s="55"/>
+      <c r="E78" s="55"/>
+      <c r="F78" s="55"/>
+      <c r="G78" s="55"/>
+      <c r="H78" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B78" s="57"/>
-[...8 lines deleted...]
-      <c r="A79" s="42" t="s">
+      <c r="B79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="57">
+        <v>9330</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" s="57">
+        <v>1290</v>
+      </c>
+      <c r="F79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="57">
+        <v>1290</v>
+      </c>
+      <c r="H79" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B79" s="57"/>
-[...8 lines deleted...]
-      <c r="A80" s="30" t="s">
+      <c r="B80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C80" s="57">
+        <v>9330</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" s="57">
+        <v>1290</v>
+      </c>
+      <c r="F80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="57">
+        <v>1290</v>
+      </c>
+      <c r="H80" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B80" s="57"/>
-[...8 lines deleted...]
-      <c r="A81" s="42" t="s">
+      <c r="B81" s="57">
+        <v>1912</v>
+      </c>
+      <c r="C81" s="57">
+        <v>8903</v>
+      </c>
+      <c r="D81" s="57">
+        <v>2110</v>
+      </c>
+      <c r="E81" s="57">
+        <v>9318</v>
+      </c>
+      <c r="F81" s="57">
+        <v>2110</v>
+      </c>
+      <c r="G81" s="57">
+        <v>9318</v>
+      </c>
+      <c r="H81" s="57">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="57"/>
-[...8 lines deleted...]
-      <c r="A82" s="30" t="s">
+      <c r="B82" s="57">
+        <v>1912</v>
+      </c>
+      <c r="C82" s="57">
+        <v>8903</v>
+      </c>
+      <c r="D82" s="57">
+        <v>2110</v>
+      </c>
+      <c r="E82" s="57">
+        <v>9318</v>
+      </c>
+      <c r="F82" s="57">
+        <v>2110</v>
+      </c>
+      <c r="G82" s="57">
+        <v>9318</v>
+      </c>
+      <c r="H82" s="57">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B82" s="57"/>
-[...8 lines deleted...]
-      <c r="A83" s="27" t="s">
+      <c r="B83" s="57">
+        <v>2600</v>
+      </c>
+      <c r="C83" s="57">
+        <v>5148</v>
+      </c>
+      <c r="D83" s="57">
+        <v>2600</v>
+      </c>
+      <c r="E83" s="57">
+        <v>5148</v>
+      </c>
+      <c r="F83" s="57">
+        <v>2600</v>
+      </c>
+      <c r="G83" s="57">
+        <v>5148</v>
+      </c>
+      <c r="H83" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="B83" s="57"/>
-[...8 lines deleted...]
-      <c r="A84" s="39" t="s">
+      <c r="B84" s="57">
+        <v>2600</v>
+      </c>
+      <c r="C84" s="57">
+        <v>5148</v>
+      </c>
+      <c r="D84" s="57">
+        <v>2600</v>
+      </c>
+      <c r="E84" s="57">
+        <v>5148</v>
+      </c>
+      <c r="F84" s="57">
+        <v>2600</v>
+      </c>
+      <c r="G84" s="57">
+        <v>5148</v>
+      </c>
+      <c r="H84" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B84" s="55"/>
-[...8 lines deleted...]
-      <c r="A85" s="42" t="s">
+      <c r="B85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H85" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B85" s="55"/>
-[...8 lines deleted...]
-      <c r="A86" s="38" t="s">
+      <c r="B86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H86" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="38" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B87" s="55"/>
       <c r="C87" s="55"/>
       <c r="D87" s="55"/>
       <c r="E87" s="55"/>
       <c r="F87" s="55"/>
       <c r="G87" s="55"/>
       <c r="H87" s="55"/>
     </row>
-    <row r="88" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="39" t="s">
+    <row r="88" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B88" s="55"/>
+      <c r="C88" s="55"/>
+      <c r="D88" s="55"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="55"/>
+      <c r="G88" s="55"/>
+      <c r="H88" s="55"/>
+    </row>
+    <row r="89" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="B88" s="55"/>
-[...8 lines deleted...]
-      <c r="A89" s="42" t="s">
+      <c r="B89" s="57">
+        <v>1</v>
+      </c>
+      <c r="C89" s="57">
+        <v>2</v>
+      </c>
+      <c r="D89" s="57">
+        <v>1</v>
+      </c>
+      <c r="E89" s="57">
+        <v>2</v>
+      </c>
+      <c r="F89" s="57">
+        <v>1</v>
+      </c>
+      <c r="G89" s="57">
+        <v>2</v>
+      </c>
+      <c r="H89" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B89" s="55"/>
-[...8 lines deleted...]
-      <c r="A90" s="38" t="s">
+      <c r="B90" s="57">
+        <v>1</v>
+      </c>
+      <c r="C90" s="57">
+        <v>2</v>
+      </c>
+      <c r="D90" s="57">
+        <v>1</v>
+      </c>
+      <c r="E90" s="57">
+        <v>2</v>
+      </c>
+      <c r="F90" s="57">
+        <v>1</v>
+      </c>
+      <c r="G90" s="57">
+        <v>2</v>
+      </c>
+      <c r="H90" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="38" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B91" s="55"/>
       <c r="C91" s="55"/>
       <c r="D91" s="55"/>
       <c r="E91" s="55"/>
       <c r="F91" s="55"/>
       <c r="G91" s="55"/>
-      <c r="H91" s="55"/>
-[...2 lines deleted...]
-      <c r="A92" s="30" t="s">
+      <c r="H91" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="55"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B92" s="57"/>
-[...8 lines deleted...]
-      <c r="A93" s="42" t="s">
+      <c r="B93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" s="57">
+        <v>1754</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" s="57">
+        <v>1333</v>
+      </c>
+      <c r="F93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G93" s="57">
+        <v>1328</v>
+      </c>
+      <c r="H93" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B93" s="57"/>
-[...8 lines deleted...]
-      <c r="A94" s="38" t="s">
+      <c r="B94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" s="57">
+        <v>1754</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E94" s="57">
+        <v>1333</v>
+      </c>
+      <c r="F94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G94" s="57">
+        <v>1328</v>
+      </c>
+      <c r="H94" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="38" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
       <c r="B95" s="55"/>
       <c r="C95" s="55"/>
       <c r="D95" s="55"/>
       <c r="E95" s="55"/>
       <c r="F95" s="55"/>
       <c r="G95" s="55"/>
-      <c r="H95" s="57"/>
-[...2 lines deleted...]
-      <c r="A96" s="42" t="s">
+      <c r="H95" s="55"/>
+    </row>
+    <row r="96" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C96" s="57">
+        <v>164</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" s="57">
+        <v>164</v>
+      </c>
+      <c r="F96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G96" s="57">
+        <v>164</v>
+      </c>
+      <c r="H96" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B96" s="55"/>
-[...29 lines deleted...]
-      <c r="H98" s="55"/>
+      <c r="B97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" s="57">
+        <v>164</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" s="57">
+        <v>164</v>
+      </c>
+      <c r="F97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G97" s="57">
+        <v>164</v>
+      </c>
+      <c r="H97" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H98" s="57">
+        <v>2</v>
+      </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B99" s="55"/>
-[...8 lines deleted...]
-      <c r="A100" s="30" t="s">
+      <c r="B99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H99" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="55"/>
+      <c r="C100" s="55"/>
+      <c r="D100" s="55"/>
+      <c r="E100" s="55"/>
+      <c r="F100" s="55"/>
+      <c r="G100" s="55"/>
+      <c r="H100" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="57">
+        <v>6</v>
+      </c>
+      <c r="C101" s="57">
+        <v>6</v>
+      </c>
+      <c r="D101" s="57">
+        <v>6</v>
+      </c>
+      <c r="E101" s="57">
+        <v>6</v>
+      </c>
+      <c r="F101" s="57">
+        <v>6</v>
+      </c>
+      <c r="G101" s="57">
+        <v>6</v>
+      </c>
+      <c r="H101" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B102" s="57">
+        <v>6</v>
+      </c>
+      <c r="C102" s="57">
+        <v>6</v>
+      </c>
+      <c r="D102" s="57">
+        <v>6</v>
+      </c>
+      <c r="E102" s="57">
+        <v>6</v>
+      </c>
+      <c r="F102" s="57">
+        <v>6</v>
+      </c>
+      <c r="G102" s="57">
+        <v>6</v>
+      </c>
+      <c r="H102" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B100" s="57"/>
-[...8 lines deleted...]
-      <c r="A101" s="42" t="s">
+      <c r="B103" s="57">
+        <v>15</v>
+      </c>
+      <c r="C103" s="57">
+        <v>79</v>
+      </c>
+      <c r="D103" s="57">
+        <v>55</v>
+      </c>
+      <c r="E103" s="57">
+        <v>79</v>
+      </c>
+      <c r="F103" s="57">
+        <v>55</v>
+      </c>
+      <c r="G103" s="57">
+        <v>79</v>
+      </c>
+      <c r="H103" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B101" s="57"/>
-[...8 lines deleted...]
-      <c r="A102" s="46" t="s">
+      <c r="B104" s="57">
+        <v>15</v>
+      </c>
+      <c r="C104" s="57">
+        <v>79</v>
+      </c>
+      <c r="D104" s="57">
+        <v>55</v>
+      </c>
+      <c r="E104" s="57">
+        <v>79</v>
+      </c>
+      <c r="F104" s="57">
+        <v>55</v>
+      </c>
+      <c r="G104" s="57">
+        <v>79</v>
+      </c>
+      <c r="H104" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="46" t="s">
         <v>44</v>
-      </c>
-[...34 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B105" s="55"/>
       <c r="C105" s="55"/>
       <c r="D105" s="55"/>
       <c r="E105" s="55"/>
       <c r="F105" s="55"/>
       <c r="G105" s="55"/>
       <c r="H105" s="55"/>
     </row>
-    <row r="106" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="30" t="s">
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B106" s="55"/>
+      <c r="C106" s="55"/>
+      <c r="D106" s="55"/>
+      <c r="E106" s="55"/>
+      <c r="F106" s="55"/>
+      <c r="G106" s="55"/>
+      <c r="H106" s="55"/>
+    </row>
+    <row r="107" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="55"/>
+      <c r="C107" s="55"/>
+      <c r="D107" s="55"/>
+      <c r="E107" s="55"/>
+      <c r="F107" s="55"/>
+      <c r="G107" s="55"/>
+      <c r="H107" s="55"/>
+    </row>
+    <row r="108" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B108" s="55"/>
+      <c r="C108" s="55"/>
+      <c r="D108" s="55"/>
+      <c r="E108" s="55"/>
+      <c r="F108" s="55"/>
+      <c r="G108" s="55"/>
+      <c r="H108" s="55"/>
+    </row>
+    <row r="109" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B106" s="54"/>
-[...8 lines deleted...]
-      <c r="A107" s="42" t="s">
+      <c r="B109" s="54">
+        <v>176679.6</v>
+      </c>
+      <c r="C109" s="54">
+        <v>814341</v>
+      </c>
+      <c r="D109" s="54">
+        <v>118786</v>
+      </c>
+      <c r="E109" s="54">
+        <v>573269.5</v>
+      </c>
+      <c r="F109" s="54">
+        <v>118786</v>
+      </c>
+      <c r="G109" s="54">
+        <v>573269.5</v>
+      </c>
+      <c r="H109" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B107" s="54"/>
-[...8 lines deleted...]
-      <c r="A108" s="27" t="s">
+      <c r="B110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C110" s="54">
+        <v>110248.5</v>
+      </c>
+      <c r="D110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E110" s="54">
+        <v>110248.5</v>
+      </c>
+      <c r="F110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G110" s="54">
+        <v>110248.5</v>
+      </c>
+      <c r="H110" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="B108" s="55"/>
-[...41 lines deleted...]
-      <c r="H111" s="55"/>
+      <c r="B111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C111" s="54">
+        <v>311243.5</v>
+      </c>
+      <c r="D111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E111" s="54">
+        <v>71985</v>
+      </c>
+      <c r="F111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G111" s="54">
+        <v>71985</v>
+      </c>
+      <c r="H111" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B112" s="54">
+        <v>82313</v>
+      </c>
+      <c r="C112" s="54">
+        <v>392849</v>
+      </c>
+      <c r="D112" s="54">
+        <v>81904</v>
+      </c>
+      <c r="E112" s="54">
+        <v>391036</v>
+      </c>
+      <c r="F112" s="54">
+        <v>81904</v>
+      </c>
+      <c r="G112" s="54">
+        <v>391036</v>
+      </c>
+      <c r="H112" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B113" s="54">
+        <v>142.9</v>
+      </c>
+      <c r="C113" s="54">
+        <v>957.2</v>
+      </c>
+      <c r="D113" s="54">
+        <v>82.4</v>
+      </c>
+      <c r="E113" s="54">
+        <v>706.1</v>
+      </c>
+      <c r="F113" s="54">
+        <v>82.4</v>
+      </c>
+      <c r="G113" s="54">
+        <v>706.1</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B114" s="54">
+        <v>80</v>
+      </c>
+      <c r="C114" s="54">
+        <v>635.5</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E114" s="54">
+        <v>608.20000000000005</v>
+      </c>
+      <c r="F114" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G114" s="54">
+        <v>608.20000000000005</v>
+      </c>
+      <c r="H114" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="B112" s="54"/>
-[...8 lines deleted...]
-      <c r="A113" s="33" t="s">
+      <c r="B115" s="54">
+        <v>62.9</v>
+      </c>
+      <c r="C115" s="54">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="D115" s="54">
+        <v>6.9</v>
+      </c>
+      <c r="E115" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="F115" s="54">
+        <v>6.9</v>
+      </c>
+      <c r="G115" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="H115" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="B113" s="58"/>
-[...8 lines deleted...]
-      <c r="A114" s="18" t="s">
+      <c r="B116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="C116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="D116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="F116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="H116" s="58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="B114" s="19"/>
-[...8 lines deleted...]
-      <c r="A115" s="66" t="s">
+      <c r="B117" s="19"/>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="19"/>
+      <c r="H117" s="19"/>
+    </row>
+    <row r="118" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B115" s="66"/>
-[...5 lines deleted...]
-      <c r="H115" s="66"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>