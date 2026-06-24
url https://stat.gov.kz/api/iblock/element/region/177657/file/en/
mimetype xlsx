--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2599" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2859" uniqueCount="147">
   <si>
     <t>Coal and lignite</t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil obtained from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Gas condensate, thousand tons</t>
   </si>
   <si>
     <t>Natural gas (natural) in a gaseous state, million cubic meters</t>
   </si>
   <si>
     <t>metal ores</t>
   </si>
   <si>
     <t>Mining products</t>
   </si>
   <si>
     <t>Manufacturing products</t>
   </si>
   <si>
@@ -25609,52 +25609,52 @@
       <c r="G116" s="66"/>
       <c r="H116" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A116:H116"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+    <sheetView topLeftCell="A85" workbookViewId="0">
+      <selection activeCell="A96" sqref="A96:A97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -28202,54 +28202,54 @@
       <c r="D118" s="66"/>
       <c r="E118" s="66"/>
       <c r="F118" s="66"/>
       <c r="G118" s="66"/>
       <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H117"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G115" sqref="G115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -28358,1291 +28358,2467 @@
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54"/>
-[...5 lines deleted...]
-      <c r="H11" s="54"/>
+      <c r="B11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="54">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E11" s="54">
+        <v>36.5</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G11" s="54">
+        <v>3.7</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="54"/>
-[...5 lines deleted...]
-      <c r="H12" s="54"/>
+      <c r="B12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="54">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E12" s="54">
+        <v>36.5</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G12" s="54">
+        <v>3.7</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="54"/>
-[...5 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="B13" s="54">
+        <v>990.6</v>
+      </c>
+      <c r="C13" s="54">
+        <v>4753</v>
+      </c>
+      <c r="D13" s="54">
+        <v>1205</v>
+      </c>
+      <c r="E13" s="54">
+        <v>5188.7</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G13" s="54">
+        <v>42.8</v>
+      </c>
+      <c r="H13" s="54">
+        <v>424.1</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="55"/>
-[...5 lines deleted...]
-      <c r="H14" s="55"/>
+      <c r="B14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="54">
+        <v>4566.6000000000004</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E14" s="54">
+        <v>5012.8</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="54"/>
-[...5 lines deleted...]
-      <c r="H15" s="54"/>
+      <c r="B15" s="54">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="C15" s="54">
+        <v>186.4</v>
+      </c>
+      <c r="D15" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E15" s="54">
+        <v>175.9</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" s="54">
+        <v>42.8</v>
+      </c>
+      <c r="H15" s="54">
+        <v>30.2</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="54"/>
-[...5 lines deleted...]
-      <c r="H16" s="55"/>
+      <c r="B16" s="54">
+        <v>2031</v>
+      </c>
+      <c r="C16" s="54">
+        <v>9834.2999999999993</v>
+      </c>
+      <c r="D16" s="54">
+        <v>485.4</v>
+      </c>
+      <c r="E16" s="54">
+        <v>2485.4</v>
+      </c>
+      <c r="F16" s="54">
+        <v>485.4</v>
+      </c>
+      <c r="G16" s="54">
+        <v>2440.5</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="55"/>
-[...5 lines deleted...]
-      <c r="H17" s="55"/>
+      <c r="B17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="54">
+        <v>9572.7000000000007</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" s="54">
+        <v>2233</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="54">
+        <v>2233</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="54"/>
-[...5 lines deleted...]
-      <c r="H18" s="55"/>
+      <c r="B18" s="54">
+        <v>50</v>
+      </c>
+      <c r="C18" s="54">
+        <v>261.60000000000002</v>
+      </c>
+      <c r="D18" s="54">
+        <v>48.4</v>
+      </c>
+      <c r="E18" s="54">
+        <v>252.4</v>
+      </c>
+      <c r="F18" s="54">
+        <v>48.4</v>
+      </c>
+      <c r="G18" s="54">
+        <v>207.5</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="9"/>
-[...5 lines deleted...]
-      <c r="H19" s="6"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="6"/>
-[...5 lines deleted...]
-      <c r="H20" s="6"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="21" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="54"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="54">
+        <v>46</v>
+      </c>
+      <c r="D21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H21" s="54">
+        <v>199</v>
+      </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="54"/>
-[...5 lines deleted...]
-      <c r="H22" s="54"/>
+      <c r="B22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" s="54">
+        <v>46</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H22" s="54">
+        <v>199</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="57"/>
-[...5 lines deleted...]
-      <c r="H25" s="55"/>
+      <c r="B25" s="57">
+        <v>11</v>
+      </c>
+      <c r="C25" s="57">
+        <v>56</v>
+      </c>
+      <c r="D25" s="57">
+        <v>11</v>
+      </c>
+      <c r="E25" s="57">
+        <v>56</v>
+      </c>
+      <c r="F25" s="57">
+        <v>11</v>
+      </c>
+      <c r="G25" s="57">
+        <v>56</v>
+      </c>
+      <c r="H25" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="57"/>
-[...5 lines deleted...]
-      <c r="H26" s="55"/>
+      <c r="B26" s="57">
+        <v>11</v>
+      </c>
+      <c r="C26" s="57">
+        <v>56</v>
+      </c>
+      <c r="D26" s="57">
+        <v>11</v>
+      </c>
+      <c r="E26" s="57">
+        <v>56</v>
+      </c>
+      <c r="F26" s="57">
+        <v>11</v>
+      </c>
+      <c r="G26" s="57">
+        <v>56</v>
+      </c>
+      <c r="H26" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="27" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="B27" s="55"/>
-[...5 lines deleted...]
-      <c r="H27" s="55"/>
+      <c r="B27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="57">
+        <v>57</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E27" s="57">
+        <v>57</v>
+      </c>
+      <c r="F27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="55"/>
-[...5 lines deleted...]
-      <c r="H28" s="55"/>
+      <c r="B28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C28" s="57">
+        <v>57</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E28" s="57">
+        <v>57</v>
+      </c>
+      <c r="F28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="29" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A29" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="57"/>
-[...5 lines deleted...]
-      <c r="H29" s="55"/>
+      <c r="B29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="57">
+        <v>2631</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E29" s="57">
+        <v>2631</v>
+      </c>
+      <c r="F29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" s="57">
+        <v>2631</v>
+      </c>
+      <c r="H29" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="30" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B30" s="55"/>
-[...8 lines deleted...]
-      <c r="A31" s="27" t="s">
+      <c r="B30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="57">
+        <v>2631</v>
+      </c>
+      <c r="D30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="57">
+        <v>2631</v>
+      </c>
+      <c r="F30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="57">
+        <v>2631</v>
+      </c>
+      <c r="H30" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="57">
+        <v>403</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E31" s="57">
+        <v>403</v>
+      </c>
+      <c r="F31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G31" s="57">
+        <v>49</v>
+      </c>
+      <c r="H31" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" s="57">
+        <v>403</v>
+      </c>
+      <c r="D32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32" s="57">
+        <v>403</v>
+      </c>
+      <c r="F32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="57">
+        <v>49</v>
+      </c>
+      <c r="H32" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="57">
+        <v>6132</v>
+      </c>
+      <c r="D33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="57">
+        <v>6132</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C35" s="57">
+        <v>4124</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="57">
+        <v>4250</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="57">
+        <v>1603</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C36" s="57">
+        <v>4124</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="57">
+        <v>4250</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" s="57">
+        <v>1603</v>
+      </c>
+      <c r="H36" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="57">
+        <v>60</v>
+      </c>
+      <c r="F37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="57">
+        <v>60</v>
+      </c>
+      <c r="H37" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C38" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" s="57">
+        <v>60</v>
+      </c>
+      <c r="F38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G38" s="57">
+        <v>60</v>
+      </c>
+      <c r="H38" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="57">
+        <v>138</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="57">
+        <v>139</v>
+      </c>
+      <c r="F39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="57">
+        <v>139</v>
+      </c>
+      <c r="H39" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="57">
+        <v>138</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="57">
+        <v>139</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="57">
+        <v>139</v>
+      </c>
+      <c r="H40" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="57">
+        <v>6098</v>
+      </c>
+      <c r="C41" s="57">
+        <v>35397</v>
+      </c>
+      <c r="D41" s="57">
+        <v>6129</v>
+      </c>
+      <c r="E41" s="57">
+        <v>36646</v>
+      </c>
+      <c r="F41" s="57">
+        <v>4933</v>
+      </c>
+      <c r="G41" s="57">
+        <v>29462</v>
+      </c>
+      <c r="H41" s="57">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="57">
+        <v>5445</v>
+      </c>
+      <c r="C42" s="57">
+        <v>28487</v>
+      </c>
+      <c r="D42" s="57">
+        <v>5151</v>
+      </c>
+      <c r="E42" s="57">
+        <v>29019</v>
+      </c>
+      <c r="F42" s="57">
+        <v>4026</v>
+      </c>
+      <c r="G42" s="57">
+        <v>22687</v>
+      </c>
+      <c r="H42" s="57">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="55"/>
-[...20 lines deleted...]
-      <c r="A33" s="42" t="s">
+      <c r="B43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="57">
+        <v>6910</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" s="57">
+        <v>7627</v>
+      </c>
+      <c r="F43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="57">
+        <v>6775</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="57">
+        <v>165</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="57">
+        <v>165</v>
+      </c>
+      <c r="F44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="57">
+        <v>165</v>
+      </c>
+      <c r="H44" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C45" s="57">
+        <v>165</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="57">
+        <v>165</v>
+      </c>
+      <c r="F45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" s="57">
+        <v>165</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="57">
+        <v>1303</v>
+      </c>
+      <c r="C46" s="57">
+        <v>8068</v>
+      </c>
+      <c r="D46" s="57">
+        <v>1343</v>
+      </c>
+      <c r="E46" s="57">
+        <v>7732</v>
+      </c>
+      <c r="F46" s="57">
+        <v>291</v>
+      </c>
+      <c r="G46" s="57">
+        <v>2750</v>
+      </c>
+      <c r="H46" s="57">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="55"/>
-[...68 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="B47" s="57">
+        <v>1051</v>
+      </c>
+      <c r="C47" s="57">
+        <v>6528</v>
+      </c>
+      <c r="D47" s="57">
+        <v>1091</v>
+      </c>
+      <c r="E47" s="57">
+        <v>6192</v>
+      </c>
+      <c r="F47" s="57">
+        <v>39</v>
+      </c>
+      <c r="G47" s="57">
+        <v>1220</v>
+      </c>
+      <c r="H47" s="57">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="57">
+        <v>1540</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="57">
+        <v>1540</v>
+      </c>
+      <c r="F48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G48" s="57">
+        <v>1530</v>
+      </c>
+      <c r="H48" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="55"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="54">
+        <v>2105</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" s="54">
+        <v>2015</v>
+      </c>
+      <c r="F50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="54">
+        <v>1984.4</v>
+      </c>
+      <c r="H50" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="55"/>
-[...20 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="B51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="54">
+        <v>2105</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" s="54">
+        <v>2015</v>
+      </c>
+      <c r="F51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="54">
+        <v>1984.4</v>
+      </c>
+      <c r="H51" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="54">
+        <v>1344</v>
+      </c>
+      <c r="C52" s="54">
+        <v>5426</v>
+      </c>
+      <c r="D52" s="54">
+        <v>1478</v>
+      </c>
+      <c r="E52" s="54">
+        <v>5205</v>
+      </c>
+      <c r="F52" s="54">
+        <v>1478</v>
+      </c>
+      <c r="G52" s="54">
+        <v>5205</v>
+      </c>
+      <c r="H52" s="54">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B41" s="57"/>
-[...20 lines deleted...]
-      <c r="A43" s="42" t="s">
+      <c r="B53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="54">
+        <v>408</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="54">
+        <v>346</v>
+      </c>
+      <c r="F53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="54">
+        <v>346</v>
+      </c>
+      <c r="H53" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="54">
+        <v>5018</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="54">
+        <v>4859</v>
+      </c>
+      <c r="F54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="54">
+        <v>4859</v>
+      </c>
+      <c r="H54" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" s="54">
+        <v>1327</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="54">
+        <v>1114</v>
+      </c>
+      <c r="F55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="54">
+        <v>1114</v>
+      </c>
+      <c r="H55" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B43" s="57"/>
-[...161 lines deleted...]
-      <c r="H56" s="54"/>
+      <c r="B56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C56" s="54">
+        <v>1327</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="54">
+        <v>1114</v>
+      </c>
+      <c r="F56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="54">
+        <v>1114</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A57" s="42" t="s">
-[...10 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+    </row>
+    <row r="58" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
     </row>
-    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="60" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="10"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="43" t="s">
-        <v>70</v>
-[...10 lines deleted...]
-      <c r="A61" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="B61" s="6"/>
-[...8 lines deleted...]
-      <c r="A62" s="30" t="s">
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+    </row>
+    <row r="61" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B62" s="55"/>
-[...8 lines deleted...]
-      <c r="A63" s="42" t="s">
+      <c r="B61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B63" s="55"/>
-[...7 lines deleted...]
-    <row r="64" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H62" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+    </row>
+    <row r="64" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="E64" s="9"/>
+        <v>26</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
     </row>
-    <row r="65" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A66" s="44" t="s">
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="10"/>
-[...8 lines deleted...]
-      <c r="A67" s="30" t="s">
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="55"/>
-[...8 lines deleted...]
-      <c r="A68" s="27" t="s">
+      <c r="B66" s="54">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C66" s="54">
+        <v>85.3</v>
+      </c>
+      <c r="D66" s="54">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E66" s="54">
+        <v>92.3</v>
+      </c>
+      <c r="F66" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="G66" s="54">
+        <v>12.2</v>
+      </c>
+      <c r="H66" s="54">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="55"/>
-[...8 lines deleted...]
-      <c r="A69" s="30" t="s">
+      <c r="B67" s="54">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C67" s="54">
+        <v>85.3</v>
+      </c>
+      <c r="D67" s="54">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E67" s="54">
+        <v>92.3</v>
+      </c>
+      <c r="F67" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="G67" s="54">
+        <v>12.2</v>
+      </c>
+      <c r="H67" s="54">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B69" s="55"/>
-[...7 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B68" s="54">
+        <v>1</v>
+      </c>
+      <c r="C68" s="54">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D68" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="E68" s="54">
+        <v>7.9</v>
+      </c>
+      <c r="F68" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="G68" s="54">
+        <v>6.3</v>
+      </c>
+      <c r="H68" s="54">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B69" s="54">
+        <v>1</v>
+      </c>
+      <c r="C69" s="54">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D69" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="E69" s="54">
+        <v>7.9</v>
+      </c>
+      <c r="F69" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="G69" s="54">
+        <v>6.3</v>
+      </c>
+      <c r="H69" s="54">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-    <row r="71" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="B70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="54">
+        <v>7.8</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" s="54">
+        <v>7.3</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="27" t="s">
-        <v>62</v>
-[...10 lines deleted...]
-      <c r="A72" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B72" s="54"/>
-[...7 lines deleted...]
-    <row r="73" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="54">
+        <v>7.8</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" s="54">
+        <v>7.3</v>
+      </c>
+      <c r="F71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H71" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="55"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="55"/>
+      <c r="H72" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B73" s="55"/>
       <c r="C73" s="55"/>
       <c r="D73" s="55"/>
       <c r="E73" s="55"/>
       <c r="F73" s="55"/>
       <c r="G73" s="55"/>
-      <c r="H73" s="55"/>
-[...14 lines deleted...]
-      <c r="A75" s="30" t="s">
+      <c r="H73" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="55"/>
-[...8 lines deleted...]
-      <c r="A76" s="42" t="s">
+      <c r="B74" s="57">
+        <v>629503</v>
+      </c>
+      <c r="C74" s="57">
+        <v>2503188</v>
+      </c>
+      <c r="D74" s="57">
+        <v>629503</v>
+      </c>
+      <c r="E74" s="57">
+        <v>2503188</v>
+      </c>
+      <c r="F74" s="57">
+        <v>629503</v>
+      </c>
+      <c r="G74" s="57">
+        <v>2503188</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B76" s="55"/>
-[...8 lines deleted...]
-      <c r="A77" s="27" t="s">
+      <c r="B75" s="57">
+        <v>629503</v>
+      </c>
+      <c r="C75" s="57">
+        <v>2503188</v>
+      </c>
+      <c r="D75" s="57">
+        <v>629503</v>
+      </c>
+      <c r="E75" s="57">
+        <v>2503188</v>
+      </c>
+      <c r="F75" s="57">
+        <v>629503</v>
+      </c>
+      <c r="G75" s="57">
+        <v>2503188</v>
+      </c>
+      <c r="H75" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B77" s="55"/>
-[...8 lines deleted...]
-      <c r="A78" s="42" t="s">
+      <c r="B76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="57">
+        <v>3560</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="57">
+        <v>3560</v>
+      </c>
+      <c r="F76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G76" s="57">
+        <v>3560</v>
+      </c>
+      <c r="H76" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B78" s="55"/>
-[...8 lines deleted...]
-      <c r="A79" s="38" t="s">
+      <c r="B77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="57">
+        <v>3560</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" s="57">
+        <v>3560</v>
+      </c>
+      <c r="F77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G77" s="57">
+        <v>3560</v>
+      </c>
+      <c r="H77" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="80" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="39" t="s">
+    <row r="79" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B80" s="57"/>
-[...8 lines deleted...]
-      <c r="A81" s="42" t="s">
+      <c r="B79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="57">
+        <v>12460</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" s="57">
+        <v>1368</v>
+      </c>
+      <c r="F79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="57">
+        <v>1368</v>
+      </c>
+      <c r="H79" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="57"/>
-[...8 lines deleted...]
-      <c r="A82" s="30" t="s">
+      <c r="B80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C80" s="57">
+        <v>12460</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" s="57">
+        <v>1368</v>
+      </c>
+      <c r="F80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="57">
+        <v>1368</v>
+      </c>
+      <c r="H80" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B82" s="57"/>
-[...8 lines deleted...]
-      <c r="A83" s="42" t="s">
+      <c r="B81" s="57">
+        <v>1818</v>
+      </c>
+      <c r="C81" s="57">
+        <v>10721</v>
+      </c>
+      <c r="D81" s="57">
+        <v>2153</v>
+      </c>
+      <c r="E81" s="57">
+        <v>11471</v>
+      </c>
+      <c r="F81" s="57">
+        <v>2153</v>
+      </c>
+      <c r="G81" s="57">
+        <v>11471</v>
+      </c>
+      <c r="H81" s="57">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B83" s="57"/>
-[...8 lines deleted...]
-      <c r="A84" s="30" t="s">
+      <c r="B82" s="57">
+        <v>1818</v>
+      </c>
+      <c r="C82" s="57">
+        <v>10721</v>
+      </c>
+      <c r="D82" s="57">
+        <v>2153</v>
+      </c>
+      <c r="E82" s="57">
+        <v>11471</v>
+      </c>
+      <c r="F82" s="57">
+        <v>2153</v>
+      </c>
+      <c r="G82" s="57">
+        <v>11471</v>
+      </c>
+      <c r="H82" s="57">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B84" s="57"/>
-[...8 lines deleted...]
-      <c r="A85" s="27" t="s">
+      <c r="B83" s="57">
+        <v>1381</v>
+      </c>
+      <c r="C83" s="57">
+        <v>6529</v>
+      </c>
+      <c r="D83" s="57">
+        <v>1381</v>
+      </c>
+      <c r="E83" s="57">
+        <v>6529</v>
+      </c>
+      <c r="F83" s="57">
+        <v>1381</v>
+      </c>
+      <c r="G83" s="57">
+        <v>6529</v>
+      </c>
+      <c r="H83" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B85" s="57"/>
-[...8 lines deleted...]
-      <c r="A86" s="39" t="s">
+      <c r="B84" s="57">
+        <v>1381</v>
+      </c>
+      <c r="C84" s="57">
+        <v>6529</v>
+      </c>
+      <c r="D84" s="57">
+        <v>1381</v>
+      </c>
+      <c r="E84" s="57">
+        <v>6529</v>
+      </c>
+      <c r="F84" s="57">
+        <v>1381</v>
+      </c>
+      <c r="G84" s="57">
+        <v>6529</v>
+      </c>
+      <c r="H84" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B86" s="55"/>
-[...5 lines deleted...]
-      <c r="H86" s="57"/>
+      <c r="B85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H85" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H86" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="87" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="42" t="s">
-        <v>66</v>
+      <c r="A87" s="38" t="s">
+        <v>35</v>
       </c>
       <c r="B87" s="55"/>
       <c r="C87" s="55"/>
       <c r="D87" s="55"/>
       <c r="E87" s="55"/>
       <c r="F87" s="55"/>
       <c r="G87" s="55"/>
-      <c r="H87" s="57"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H87" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A89" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B89" s="55"/>
-[...8 lines deleted...]
-      <c r="A90" s="39" t="s">
+      <c r="B88" s="55"/>
+      <c r="C88" s="55"/>
+      <c r="D88" s="55"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="55"/>
+      <c r="G88" s="55"/>
+      <c r="H88" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="55"/>
-[...8 lines deleted...]
-      <c r="A91" s="42" t="s">
+      <c r="B89" s="57">
+        <v>1</v>
+      </c>
+      <c r="C89" s="57">
+        <v>3</v>
+      </c>
+      <c r="D89" s="57">
+        <v>1</v>
+      </c>
+      <c r="E89" s="57">
+        <v>3</v>
+      </c>
+      <c r="F89" s="57">
+        <v>1</v>
+      </c>
+      <c r="G89" s="57">
+        <v>3</v>
+      </c>
+      <c r="H89" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B91" s="55"/>
-[...8 lines deleted...]
-      <c r="A92" s="38" t="s">
+      <c r="B90" s="57">
+        <v>1</v>
+      </c>
+      <c r="C90" s="57">
+        <v>3</v>
+      </c>
+      <c r="D90" s="57">
+        <v>1</v>
+      </c>
+      <c r="E90" s="57">
+        <v>3</v>
+      </c>
+      <c r="F90" s="57">
+        <v>1</v>
+      </c>
+      <c r="G90" s="57">
+        <v>3</v>
+      </c>
+      <c r="H90" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="38" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A93" s="25" t="s">
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="B93" s="55"/>
-[...8 lines deleted...]
-      <c r="A94" s="30" t="s">
+      <c r="B92" s="55"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="55"/>
+    </row>
+    <row r="93" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B94" s="57"/>
-[...8 lines deleted...]
-      <c r="A95" s="42" t="s">
+      <c r="B93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" s="57">
+        <v>2174</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" s="57">
+        <v>1854</v>
+      </c>
+      <c r="F93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G93" s="57">
+        <v>1829</v>
+      </c>
+      <c r="H93" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="57"/>
-[...8 lines deleted...]
-      <c r="A96" s="38" t="s">
+      <c r="B94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" s="57">
+        <v>2174</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E94" s="57">
+        <v>1854</v>
+      </c>
+      <c r="F94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G94" s="57">
+        <v>1829</v>
+      </c>
+      <c r="H94" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="38" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="97" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="30" t="s">
+    <row r="96" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C96" s="57">
+        <v>229</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" s="57">
+        <v>229</v>
+      </c>
+      <c r="F96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G96" s="57">
+        <v>229</v>
+      </c>
+      <c r="H96" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" s="57">
+        <v>229</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" s="57">
+        <v>229</v>
+      </c>
+      <c r="F97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G97" s="57">
+        <v>229</v>
+      </c>
+      <c r="H97" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="B97" s="55"/>
-[...8 lines deleted...]
-      <c r="A98" s="42" t="s">
+      <c r="B98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H98" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="55"/>
-[...8 lines deleted...]
-      <c r="A99" s="38" t="s">
+      <c r="B99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H99" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A100" s="38" t="s">
         <v>41</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B100" s="55"/>
-      <c r="C100" s="57"/>
+      <c r="C100" s="55"/>
       <c r="D100" s="55"/>
-      <c r="E100" s="57"/>
+      <c r="E100" s="55"/>
       <c r="F100" s="55"/>
       <c r="G100" s="55"/>
-      <c r="H100" s="55"/>
-[...2 lines deleted...]
-      <c r="A101" s="42" t="s">
+      <c r="H100" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="57">
+        <v>5</v>
+      </c>
+      <c r="C101" s="57">
+        <v>11</v>
+      </c>
+      <c r="D101" s="57">
+        <v>5</v>
+      </c>
+      <c r="E101" s="57">
+        <v>11</v>
+      </c>
+      <c r="F101" s="57">
+        <v>5</v>
+      </c>
+      <c r="G101" s="57">
+        <v>11</v>
+      </c>
+      <c r="H101" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B101" s="55"/>
-[...8 lines deleted...]
-      <c r="A102" s="30" t="s">
+      <c r="B102" s="57">
+        <v>5</v>
+      </c>
+      <c r="C102" s="57">
+        <v>11</v>
+      </c>
+      <c r="D102" s="57">
+        <v>5</v>
+      </c>
+      <c r="E102" s="57">
+        <v>11</v>
+      </c>
+      <c r="F102" s="57">
+        <v>5</v>
+      </c>
+      <c r="G102" s="57">
+        <v>11</v>
+      </c>
+      <c r="H102" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B102" s="57"/>
-[...8 lines deleted...]
-      <c r="A103" s="42" t="s">
+      <c r="B103" s="57">
+        <v>15</v>
+      </c>
+      <c r="C103" s="57">
+        <v>94</v>
+      </c>
+      <c r="D103" s="57">
+        <v>15</v>
+      </c>
+      <c r="E103" s="57">
+        <v>94</v>
+      </c>
+      <c r="F103" s="57">
+        <v>15</v>
+      </c>
+      <c r="G103" s="57">
+        <v>94</v>
+      </c>
+      <c r="H103" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="57"/>
-[...8 lines deleted...]
-      <c r="A104" s="46" t="s">
+      <c r="B104" s="57">
+        <v>15</v>
+      </c>
+      <c r="C104" s="57">
+        <v>94</v>
+      </c>
+      <c r="D104" s="57">
+        <v>15</v>
+      </c>
+      <c r="E104" s="57">
+        <v>94</v>
+      </c>
+      <c r="F104" s="57">
+        <v>15</v>
+      </c>
+      <c r="G104" s="57">
+        <v>94</v>
+      </c>
+      <c r="H104" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="46" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="38" t="s">
+    <row r="106" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B105" s="6"/>
-[...8 lines deleted...]
-      <c r="A106" s="25" t="s">
+      <c r="B106" s="6"/>
+      <c r="C106" s="6"/>
+      <c r="D106" s="6"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="6"/>
+      <c r="G106" s="6"/>
+      <c r="H106" s="6"/>
+    </row>
+    <row r="107" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="25" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B107" s="20"/>
       <c r="C107" s="20"/>
       <c r="D107" s="20"/>
       <c r="E107" s="20"/>
       <c r="F107" s="20"/>
       <c r="G107" s="20"/>
       <c r="H107" s="20"/>
     </row>
-    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A108" s="30" t="s">
+    <row r="108" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A108" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B108" s="20"/>
+      <c r="C108" s="20"/>
+      <c r="D108" s="20"/>
+      <c r="E108" s="20"/>
+      <c r="F108" s="20"/>
+      <c r="G108" s="20"/>
+      <c r="H108" s="20"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B108" s="54"/>
-[...8 lines deleted...]
-      <c r="A109" s="42" t="s">
+      <c r="B109" s="54">
+        <v>203108.9</v>
+      </c>
+      <c r="C109" s="54">
+        <v>1017449.9</v>
+      </c>
+      <c r="D109" s="54">
+        <v>143189</v>
+      </c>
+      <c r="E109" s="54">
+        <v>716458.5</v>
+      </c>
+      <c r="F109" s="54">
+        <v>143189</v>
+      </c>
+      <c r="G109" s="54">
+        <v>716458.5</v>
+      </c>
+      <c r="H109" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B109" s="54"/>
-[...8 lines deleted...]
-      <c r="A110" s="27" t="s">
+      <c r="B110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C110" s="54">
+        <v>131778.5</v>
+      </c>
+      <c r="D110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E110" s="54">
+        <v>131778.5</v>
+      </c>
+      <c r="F110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G110" s="54">
+        <v>131778.5</v>
+      </c>
+      <c r="H110" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B110" s="55"/>
-[...8 lines deleted...]
-      <c r="A111" s="27" t="s">
+      <c r="B111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C111" s="54">
+        <v>394671.4</v>
+      </c>
+      <c r="D111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E111" s="54">
+        <v>95975</v>
+      </c>
+      <c r="F111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G111" s="54">
+        <v>95975</v>
+      </c>
+      <c r="H111" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B111" s="54"/>
-[...8 lines deleted...]
-      <c r="A112" s="30" t="s">
+      <c r="B112" s="54">
+        <v>98151</v>
+      </c>
+      <c r="C112" s="54">
+        <v>491000</v>
+      </c>
+      <c r="D112" s="54">
+        <v>97669</v>
+      </c>
+      <c r="E112" s="54">
+        <v>488705</v>
+      </c>
+      <c r="F112" s="54">
+        <v>97669</v>
+      </c>
+      <c r="G112" s="54">
+        <v>488705</v>
+      </c>
+      <c r="H112" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B112" s="54"/>
-[...8 lines deleted...]
-      <c r="A113" s="42" t="s">
+      <c r="B113" s="54">
+        <v>92.2</v>
+      </c>
+      <c r="C113" s="54">
+        <v>1049.4000000000001</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E113" s="54">
+        <v>738.5</v>
+      </c>
+      <c r="F113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G113" s="54">
+        <v>738.5</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B113" s="54"/>
-[...8 lines deleted...]
-      <c r="A114" s="27" t="s">
+      <c r="B114" s="54">
+        <v>36.4</v>
+      </c>
+      <c r="C114" s="54">
+        <v>671.9</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E114" s="54">
+        <v>640.6</v>
+      </c>
+      <c r="F114" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G114" s="54">
+        <v>640.6</v>
+      </c>
+      <c r="H114" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B114" s="54"/>
-[...8 lines deleted...]
-      <c r="A115" s="33" t="s">
+      <c r="B115" s="54">
+        <v>55.8</v>
+      </c>
+      <c r="C115" s="54">
+        <v>329.2</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E115" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="F115" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G115" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="H115" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B115" s="58"/>
-[...8 lines deleted...]
-      <c r="A116" s="18" t="s">
+      <c r="B116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="C116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="D116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="F116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="H116" s="58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="B116" s="19"/>
-[...8 lines deleted...]
-      <c r="A117" s="66" t="s">
+      <c r="B117" s="19"/>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="19"/>
+      <c r="H117" s="19"/>
+    </row>
+    <row r="118" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B117" s="66"/>
-[...5 lines deleted...]
-      <c r="H117" s="66"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A117:H117"/>
+    <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M15:M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>