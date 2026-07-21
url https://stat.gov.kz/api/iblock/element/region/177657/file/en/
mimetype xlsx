--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2859" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3125" uniqueCount="147">
   <si>
     <t>Coal and lignite</t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil obtained from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Gas condensate, thousand tons</t>
   </si>
   <si>
     <t>Natural gas (natural) in a gaseous state, million cubic meters</t>
   </si>
   <si>
     <t>metal ores</t>
   </si>
   <si>
     <t>Mining products</t>
   </si>
   <si>
     <t>Manufacturing products</t>
   </si>
   <si>
@@ -28204,52 +28204,52 @@
       <c r="F118" s="66"/>
       <c r="G118" s="66"/>
       <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G115" sqref="G115"/>
+    <sheetView topLeftCell="A100" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -30791,54 +30791,54 @@
       <c r="D118" s="66"/>
       <c r="E118" s="66"/>
       <c r="F118" s="66"/>
       <c r="G118" s="66"/>
       <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H117"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M16" sqref="M15:M16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P11" sqref="P11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="12.140625" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -30947,1345 +30947,2501 @@
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54"/>
-[...5 lines deleted...]
-      <c r="H11" s="54"/>
+      <c r="B11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="54">
+        <v>46.7</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E11" s="54">
+        <v>45.7</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G11" s="54">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="54"/>
-[...5 lines deleted...]
-      <c r="H12" s="54"/>
+      <c r="B12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="54">
+        <v>46.7</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E12" s="54">
+        <v>45.7</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G12" s="54">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="54"/>
-[...5 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="B13" s="54">
+        <v>1009.1</v>
+      </c>
+      <c r="C13" s="54">
+        <v>5762.1</v>
+      </c>
+      <c r="D13" s="54">
+        <v>1054.0999999999999</v>
+      </c>
+      <c r="E13" s="54">
+        <v>6242.8</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G13" s="54">
+        <v>52.8</v>
+      </c>
+      <c r="H13" s="54">
+        <v>378.5</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="55"/>
-[...5 lines deleted...]
-      <c r="H14" s="55"/>
+      <c r="B14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="54">
+        <v>5542.4</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E14" s="54">
+        <v>6037.5</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="54"/>
-[...5 lines deleted...]
-      <c r="H15" s="54"/>
+      <c r="B15" s="54">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="C15" s="54">
+        <v>219.7</v>
+      </c>
+      <c r="D15" s="54">
+        <v>29.4</v>
+      </c>
+      <c r="E15" s="54">
+        <v>205.3</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" s="54">
+        <v>52.8</v>
+      </c>
+      <c r="H15" s="54">
+        <v>34.1</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="54"/>
-[...5 lines deleted...]
-      <c r="H16" s="55"/>
+      <c r="B16" s="54">
+        <v>2096.3000000000002</v>
+      </c>
+      <c r="C16" s="54">
+        <v>11930.6</v>
+      </c>
+      <c r="D16" s="54">
+        <v>532</v>
+      </c>
+      <c r="E16" s="54">
+        <v>3017.4</v>
+      </c>
+      <c r="F16" s="54">
+        <v>532</v>
+      </c>
+      <c r="G16" s="54">
+        <v>2972.5</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="55"/>
-[...5 lines deleted...]
-      <c r="H17" s="55"/>
+      <c r="B17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="54">
+        <v>11620.4</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" s="54">
+        <v>2718.1</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="54">
+        <v>2718.1</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="54"/>
-[...5 lines deleted...]
-      <c r="H18" s="55"/>
+      <c r="B18" s="54">
+        <v>48.6</v>
+      </c>
+      <c r="C18" s="54">
+        <v>310.2</v>
+      </c>
+      <c r="D18" s="54">
+        <v>46.9</v>
+      </c>
+      <c r="E18" s="54">
+        <v>299.3</v>
+      </c>
+      <c r="F18" s="54">
+        <v>46.9</v>
+      </c>
+      <c r="G18" s="54">
+        <v>254.4</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="9"/>
-[...5 lines deleted...]
-      <c r="H19" s="6"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="6"/>
-[...5 lines deleted...]
-      <c r="H20" s="6"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="21" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="54"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="54">
+        <v>10.6</v>
+      </c>
+      <c r="C21" s="54">
+        <v>56.6</v>
+      </c>
+      <c r="D21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H21" s="54">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="56" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="54"/>
-[...5 lines deleted...]
-      <c r="H22" s="54"/>
+      <c r="B22" s="54">
+        <v>10.6</v>
+      </c>
+      <c r="C22" s="54">
+        <v>56.6</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H22" s="54">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="57"/>
-[...5 lines deleted...]
-      <c r="H25" s="55"/>
+      <c r="B25" s="57">
+        <v>10</v>
+      </c>
+      <c r="C25" s="57">
+        <v>66</v>
+      </c>
+      <c r="D25" s="57">
+        <v>10</v>
+      </c>
+      <c r="E25" s="57">
+        <v>66</v>
+      </c>
+      <c r="F25" s="57">
+        <v>10</v>
+      </c>
+      <c r="G25" s="57">
+        <v>66</v>
+      </c>
+      <c r="H25" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="57"/>
-[...5 lines deleted...]
-      <c r="H26" s="55"/>
+      <c r="B26" s="57">
+        <v>10</v>
+      </c>
+      <c r="C26" s="57">
+        <v>66</v>
+      </c>
+      <c r="D26" s="57">
+        <v>10</v>
+      </c>
+      <c r="E26" s="57">
+        <v>66</v>
+      </c>
+      <c r="F26" s="57">
+        <v>10</v>
+      </c>
+      <c r="G26" s="57">
+        <v>66</v>
+      </c>
+      <c r="H26" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="27" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A27" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="B27" s="55"/>
-[...5 lines deleted...]
-      <c r="H27" s="55"/>
+      <c r="B27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" s="57">
+        <v>57</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E27" s="57">
+        <v>57</v>
+      </c>
+      <c r="F27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="55"/>
-[...5 lines deleted...]
-      <c r="H28" s="55"/>
+      <c r="B28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="57">
+        <v>57</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E28" s="57">
+        <v>57</v>
+      </c>
+      <c r="F28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="29" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="57"/>
-[...5 lines deleted...]
-      <c r="H29" s="55"/>
+      <c r="B29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="57">
+        <v>2945</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E29" s="57">
+        <v>2945</v>
+      </c>
+      <c r="F29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" s="57">
+        <v>2945</v>
+      </c>
+      <c r="H29" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B30" s="55"/>
-[...8 lines deleted...]
-      <c r="A31" s="27" t="s">
+      <c r="B30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="57">
+        <v>2945</v>
+      </c>
+      <c r="D30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="57">
+        <v>2945</v>
+      </c>
+      <c r="F30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="57">
+        <v>2945</v>
+      </c>
+      <c r="H30" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="57">
+        <v>498</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E31" s="57">
+        <v>498</v>
+      </c>
+      <c r="F31" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G31" s="57">
+        <v>49</v>
+      </c>
+      <c r="H31" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" s="57">
+        <v>498</v>
+      </c>
+      <c r="D32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32" s="57">
+        <v>498</v>
+      </c>
+      <c r="F32" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G32" s="57">
+        <v>49</v>
+      </c>
+      <c r="H32" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="57">
+        <v>6607</v>
+      </c>
+      <c r="D33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="57">
+        <v>6607</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C35" s="57">
+        <v>5152</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="57">
+        <v>5146</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="57">
+        <v>1998</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C36" s="57">
+        <v>5152</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="57">
+        <v>5146</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="57">
+        <v>1998</v>
+      </c>
+      <c r="H36" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="57">
+        <v>100</v>
+      </c>
+      <c r="F37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="57">
+        <v>100</v>
+      </c>
+      <c r="H37" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" s="57">
+        <v>100</v>
+      </c>
+      <c r="F38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G38" s="57">
+        <v>100</v>
+      </c>
+      <c r="H38" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="57">
+        <v>153</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="57">
+        <v>165</v>
+      </c>
+      <c r="F39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="57">
+        <v>165</v>
+      </c>
+      <c r="H39" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="57">
+        <v>153</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="57">
+        <v>165</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="57">
+        <v>165</v>
+      </c>
+      <c r="H40" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="57">
+        <v>2229</v>
+      </c>
+      <c r="C41" s="57">
+        <v>37626</v>
+      </c>
+      <c r="D41" s="57">
+        <v>3360</v>
+      </c>
+      <c r="E41" s="57">
+        <v>40006</v>
+      </c>
+      <c r="F41" s="57">
+        <v>2739</v>
+      </c>
+      <c r="G41" s="57">
+        <v>32201</v>
+      </c>
+      <c r="H41" s="57">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="57">
+        <v>1936</v>
+      </c>
+      <c r="C42" s="57">
+        <v>30423</v>
+      </c>
+      <c r="D42" s="57">
+        <v>3214</v>
+      </c>
+      <c r="E42" s="57">
+        <v>32233</v>
+      </c>
+      <c r="F42" s="57">
+        <v>2630</v>
+      </c>
+      <c r="G42" s="57">
+        <v>25317</v>
+      </c>
+      <c r="H42" s="57">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="55"/>
-[...20 lines deleted...]
-      <c r="A33" s="42" t="s">
+      <c r="B43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="57">
+        <v>7203</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" s="57">
+        <v>7773</v>
+      </c>
+      <c r="F43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="57">
+        <v>6884</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="57">
+        <v>203</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="57">
+        <v>203</v>
+      </c>
+      <c r="F44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="57">
+        <v>203</v>
+      </c>
+      <c r="H44" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C45" s="57">
+        <v>203</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="57">
+        <v>203</v>
+      </c>
+      <c r="F45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" s="57">
+        <v>203</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="57">
+        <v>980</v>
+      </c>
+      <c r="C46" s="57">
+        <v>9048</v>
+      </c>
+      <c r="D46" s="57">
+        <v>1179</v>
+      </c>
+      <c r="E46" s="57">
+        <v>8911</v>
+      </c>
+      <c r="F46" s="57">
+        <v>639</v>
+      </c>
+      <c r="G46" s="57">
+        <v>3389</v>
+      </c>
+      <c r="H46" s="57">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="55"/>
-[...68 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="B47" s="57">
+        <v>604</v>
+      </c>
+      <c r="C47" s="57">
+        <v>7132</v>
+      </c>
+      <c r="D47" s="57">
+        <v>803</v>
+      </c>
+      <c r="E47" s="57">
+        <v>6995</v>
+      </c>
+      <c r="F47" s="57">
+        <v>263</v>
+      </c>
+      <c r="G47" s="57">
+        <v>1483</v>
+      </c>
+      <c r="H47" s="57">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="57">
+        <v>1916</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="57">
+        <v>1916</v>
+      </c>
+      <c r="F48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G48" s="57">
+        <v>1906</v>
+      </c>
+      <c r="H48" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="54">
+        <v>2686</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" s="54">
+        <v>2643</v>
+      </c>
+      <c r="F50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="54">
+        <v>2612.4</v>
+      </c>
+      <c r="H50" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="55"/>
-[...20 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="B51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="54">
+        <v>2686</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" s="54">
+        <v>2643</v>
+      </c>
+      <c r="F51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="54">
+        <v>2612.4</v>
+      </c>
+      <c r="H51" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="54">
+        <v>1695</v>
+      </c>
+      <c r="C52" s="54">
+        <v>7121</v>
+      </c>
+      <c r="D52" s="54">
+        <v>1840</v>
+      </c>
+      <c r="E52" s="54">
+        <v>7045</v>
+      </c>
+      <c r="F52" s="54">
+        <v>1840</v>
+      </c>
+      <c r="G52" s="54">
+        <v>7045</v>
+      </c>
+      <c r="H52" s="54">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B41" s="57"/>
-[...20 lines deleted...]
-      <c r="A43" s="42" t="s">
+      <c r="B53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="54">
+        <v>514</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="54">
+        <v>436</v>
+      </c>
+      <c r="F53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="54">
+        <v>436</v>
+      </c>
+      <c r="H53" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="54">
+        <v>6607</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="54">
+        <v>6609</v>
+      </c>
+      <c r="F54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="54">
+        <v>6609</v>
+      </c>
+      <c r="H54" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" s="54">
+        <v>1746</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="54">
+        <v>1544</v>
+      </c>
+      <c r="F55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="54">
+        <v>1528.4</v>
+      </c>
+      <c r="H55" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B43" s="57"/>
-[...168 lines deleted...]
-    <row r="58" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C56" s="54">
+        <v>1746</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="54">
+        <v>1544</v>
+      </c>
+      <c r="F56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="54">
+        <v>1528.4</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A59" s="38" t="s">
-[...10 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="10"/>
+    </row>
+    <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A60" s="43" t="s">
-        <v>70</v>
-[...10 lines deleted...]
-      <c r="A61" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="B61" s="6"/>
-[...8 lines deleted...]
-      <c r="A62" s="30" t="s">
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+    </row>
+    <row r="61" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B62" s="55"/>
-[...8 lines deleted...]
-      <c r="A63" s="42" t="s">
+      <c r="B61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B63" s="55"/>
-[...7 lines deleted...]
-    <row r="64" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H62" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+    </row>
+    <row r="64" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="E64" s="9"/>
+        <v>26</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
     </row>
-    <row r="65" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A66" s="44" t="s">
+    <row r="65" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="10"/>
-[...8 lines deleted...]
-      <c r="A67" s="30" t="s">
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="55"/>
-[...8 lines deleted...]
-      <c r="A68" s="27" t="s">
+      <c r="B66" s="54">
+        <v>13.1</v>
+      </c>
+      <c r="C66" s="54">
+        <v>98.4</v>
+      </c>
+      <c r="D66" s="54">
+        <v>13.5</v>
+      </c>
+      <c r="E66" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="F66" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="G66" s="54">
+        <v>14.1</v>
+      </c>
+      <c r="H66" s="54">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="55"/>
-[...8 lines deleted...]
-      <c r="A69" s="30" t="s">
+      <c r="B67" s="54">
+        <v>13.1</v>
+      </c>
+      <c r="C67" s="54">
+        <v>98.4</v>
+      </c>
+      <c r="D67" s="54">
+        <v>13.5</v>
+      </c>
+      <c r="E67" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="F67" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="G67" s="54">
+        <v>14.1</v>
+      </c>
+      <c r="H67" s="54">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B69" s="55"/>
-[...7 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B68" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="C68" s="54">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D68" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="E68" s="54">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F68" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="G68" s="54">
+        <v>7.1</v>
+      </c>
+      <c r="H68" s="54">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B69" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="C69" s="54">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D69" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="E69" s="54">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F69" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="G69" s="54">
+        <v>7.1</v>
+      </c>
+      <c r="H69" s="54">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-    <row r="71" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="B70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="54">
+        <v>9.4</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" s="54">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="27" t="s">
-        <v>62</v>
-[...10 lines deleted...]
-      <c r="A72" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B72" s="54"/>
-[...7 lines deleted...]
-    <row r="73" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="54">
+        <v>9.4</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" s="54">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H71" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+      <c r="D72" s="6"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6"/>
+    </row>
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="6"/>
       <c r="D73" s="6"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
     </row>
-    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A75" s="30" t="s">
+    <row r="74" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="55"/>
-[...8 lines deleted...]
-      <c r="A76" s="42" t="s">
+      <c r="B74" s="57">
+        <v>713751</v>
+      </c>
+      <c r="C74" s="57">
+        <v>3216939</v>
+      </c>
+      <c r="D74" s="57">
+        <v>713751</v>
+      </c>
+      <c r="E74" s="57">
+        <v>3216939</v>
+      </c>
+      <c r="F74" s="57">
+        <v>713751</v>
+      </c>
+      <c r="G74" s="57">
+        <v>3216939</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B76" s="55"/>
-[...8 lines deleted...]
-      <c r="A77" s="27" t="s">
+      <c r="B75" s="57">
+        <v>713751</v>
+      </c>
+      <c r="C75" s="57">
+        <v>3216939</v>
+      </c>
+      <c r="D75" s="57">
+        <v>713751</v>
+      </c>
+      <c r="E75" s="57">
+        <v>3216939</v>
+      </c>
+      <c r="F75" s="57">
+        <v>713751</v>
+      </c>
+      <c r="G75" s="57">
+        <v>3216939</v>
+      </c>
+      <c r="H75" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B77" s="55"/>
-[...8 lines deleted...]
-      <c r="A78" s="42" t="s">
+      <c r="B76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="57">
+        <v>4248</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="57">
+        <v>4248</v>
+      </c>
+      <c r="F76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G76" s="57">
+        <v>4248</v>
+      </c>
+      <c r="H76" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B78" s="55"/>
-[...8 lines deleted...]
-      <c r="A79" s="38" t="s">
+      <c r="B77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="57">
+        <v>4248</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" s="57">
+        <v>4248</v>
+      </c>
+      <c r="F77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G77" s="57">
+        <v>4248</v>
+      </c>
+      <c r="H77" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B79" s="6"/>
-[...8 lines deleted...]
-      <c r="A80" s="39" t="s">
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="6"/>
+      <c r="H78" s="6"/>
+    </row>
+    <row r="79" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B80" s="57"/>
-[...8 lines deleted...]
-      <c r="A81" s="42" t="s">
+      <c r="B79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="57">
+        <v>14740</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" s="57">
+        <v>1759</v>
+      </c>
+      <c r="F79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="57">
+        <v>1759</v>
+      </c>
+      <c r="H79" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="57"/>
-[...8 lines deleted...]
-      <c r="A82" s="30" t="s">
+      <c r="B80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C80" s="57">
+        <v>14740</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" s="57">
+        <v>1759</v>
+      </c>
+      <c r="F80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="57">
+        <v>1759</v>
+      </c>
+      <c r="H80" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B82" s="57"/>
-[...8 lines deleted...]
-      <c r="A83" s="42" t="s">
+      <c r="B81" s="57">
+        <v>2268</v>
+      </c>
+      <c r="C81" s="57">
+        <v>12989</v>
+      </c>
+      <c r="D81" s="57">
+        <v>2797</v>
+      </c>
+      <c r="E81" s="57">
+        <v>14268</v>
+      </c>
+      <c r="F81" s="57">
+        <v>2797</v>
+      </c>
+      <c r="G81" s="57">
+        <v>14268</v>
+      </c>
+      <c r="H81" s="57">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B83" s="57"/>
-[...8 lines deleted...]
-      <c r="A84" s="30" t="s">
+      <c r="B82" s="57">
+        <v>2268</v>
+      </c>
+      <c r="C82" s="57">
+        <v>12989</v>
+      </c>
+      <c r="D82" s="57">
+        <v>2797</v>
+      </c>
+      <c r="E82" s="57">
+        <v>14268</v>
+      </c>
+      <c r="F82" s="57">
+        <v>2797</v>
+      </c>
+      <c r="G82" s="57">
+        <v>14268</v>
+      </c>
+      <c r="H82" s="57">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A83" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B84" s="57"/>
-[...8 lines deleted...]
-      <c r="A85" s="27" t="s">
+      <c r="B83" s="57">
+        <v>4672</v>
+      </c>
+      <c r="C83" s="57">
+        <v>11201</v>
+      </c>
+      <c r="D83" s="57">
+        <v>4672</v>
+      </c>
+      <c r="E83" s="57">
+        <v>11201</v>
+      </c>
+      <c r="F83" s="57">
+        <v>4672</v>
+      </c>
+      <c r="G83" s="57">
+        <v>11201</v>
+      </c>
+      <c r="H83" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B85" s="57"/>
-[...8 lines deleted...]
-      <c r="A86" s="39" t="s">
+      <c r="B84" s="57">
+        <v>4672</v>
+      </c>
+      <c r="C84" s="57">
+        <v>11201</v>
+      </c>
+      <c r="D84" s="57">
+        <v>4672</v>
+      </c>
+      <c r="E84" s="57">
+        <v>11201</v>
+      </c>
+      <c r="F84" s="57">
+        <v>4672</v>
+      </c>
+      <c r="G84" s="57">
+        <v>11201</v>
+      </c>
+      <c r="H84" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B86" s="55"/>
-[...5 lines deleted...]
-      <c r="H86" s="57"/>
+      <c r="B85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H85" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H86" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A87" s="42" t="s">
-[...10 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="6"/>
+      <c r="H87" s="6"/>
+    </row>
+    <row r="88" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="6"/>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
     </row>
-    <row r="89" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A90" s="39" t="s">
+    <row r="89" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="55"/>
-[...8 lines deleted...]
-      <c r="A91" s="42" t="s">
+      <c r="B89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C89" s="57">
+        <v>3</v>
+      </c>
+      <c r="D89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" s="57">
+        <v>3</v>
+      </c>
+      <c r="F89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G89" s="57">
+        <v>3</v>
+      </c>
+      <c r="H89" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="42" t="s">
         <v>66</v>
       </c>
+      <c r="B90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C90" s="57">
+        <v>3</v>
+      </c>
+      <c r="D90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" s="57">
+        <v>3</v>
+      </c>
+      <c r="F90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G90" s="57">
+        <v>3</v>
+      </c>
+      <c r="H90" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="38" t="s">
+        <v>37</v>
+      </c>
       <c r="B91" s="55"/>
-      <c r="C91" s="57"/>
+      <c r="C91" s="55"/>
       <c r="D91" s="55"/>
-      <c r="E91" s="57"/>
+      <c r="E91" s="55"/>
       <c r="F91" s="55"/>
-      <c r="G91" s="57"/>
-[...15 lines deleted...]
-      <c r="A93" s="25" t="s">
+      <c r="G91" s="55"/>
+      <c r="H91" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="B93" s="50"/>
-[...8 lines deleted...]
-      <c r="A94" s="30" t="s">
+      <c r="B92" s="55"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B94" s="57"/>
-[...8 lines deleted...]
-      <c r="A95" s="42" t="s">
+      <c r="B93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" s="57">
+        <v>2671</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" s="57">
+        <v>2359</v>
+      </c>
+      <c r="F93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G93" s="57">
+        <v>2322</v>
+      </c>
+      <c r="H93" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="57"/>
-[...5 lines deleted...]
-      <c r="H95" s="57"/>
+      <c r="B94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" s="57">
+        <v>2671</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E94" s="57">
+        <v>2359</v>
+      </c>
+      <c r="F94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G94" s="57">
+        <v>2322</v>
+      </c>
+      <c r="H94" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B95" s="50"/>
+      <c r="C95" s="50"/>
+      <c r="D95" s="50"/>
+      <c r="E95" s="50"/>
+      <c r="F95" s="50"/>
+      <c r="G95" s="50"/>
+      <c r="H95" s="50"/>
     </row>
     <row r="96" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="38" t="s">
-[...11 lines deleted...]
-      <c r="A97" s="30" t="s">
+      <c r="A96" s="56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C96" s="57">
+        <v>273</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" s="57">
+        <v>273</v>
+      </c>
+      <c r="F96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G96" s="57">
+        <v>273</v>
+      </c>
+      <c r="H96" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" s="57">
+        <v>273</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" s="57">
+        <v>273</v>
+      </c>
+      <c r="F97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G97" s="57">
+        <v>273</v>
+      </c>
+      <c r="H97" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="B97" s="55"/>
-[...8 lines deleted...]
-      <c r="A98" s="42" t="s">
+      <c r="B98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H98" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="55"/>
-[...8 lines deleted...]
-      <c r="A99" s="38" t="s">
+      <c r="B99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H99" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B99" s="55"/>
-[...10 lines deleted...]
-      </c>
       <c r="B100" s="55"/>
-      <c r="C100" s="57"/>
+      <c r="C100" s="55"/>
       <c r="D100" s="55"/>
-      <c r="E100" s="57"/>
+      <c r="E100" s="55"/>
       <c r="F100" s="55"/>
       <c r="G100" s="55"/>
-      <c r="H100" s="55"/>
+      <c r="H100" s="55" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A101" s="42" t="s">
+      <c r="A101" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C101" s="57">
+        <v>11</v>
+      </c>
+      <c r="D101" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E101" s="57">
+        <v>11</v>
+      </c>
+      <c r="F101" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G101" s="57">
+        <v>11</v>
+      </c>
+      <c r="H101" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B101" s="55"/>
-[...8 lines deleted...]
-      <c r="A102" s="30" t="s">
+      <c r="B102" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C102" s="57">
+        <v>11</v>
+      </c>
+      <c r="D102" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E102" s="57">
+        <v>11</v>
+      </c>
+      <c r="F102" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G102" s="57">
+        <v>11</v>
+      </c>
+      <c r="H102" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B102" s="57"/>
-[...8 lines deleted...]
-      <c r="A103" s="42" t="s">
+      <c r="B103" s="57">
+        <v>10</v>
+      </c>
+      <c r="C103" s="57">
+        <v>104</v>
+      </c>
+      <c r="D103" s="57">
+        <v>10</v>
+      </c>
+      <c r="E103" s="57">
+        <v>104</v>
+      </c>
+      <c r="F103" s="57">
+        <v>10</v>
+      </c>
+      <c r="G103" s="57">
+        <v>104</v>
+      </c>
+      <c r="H103" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="57"/>
-[...8 lines deleted...]
-      <c r="A104" s="46" t="s">
+      <c r="B104" s="57">
+        <v>10</v>
+      </c>
+      <c r="C104" s="57">
+        <v>104</v>
+      </c>
+      <c r="D104" s="57">
+        <v>10</v>
+      </c>
+      <c r="E104" s="57">
+        <v>104</v>
+      </c>
+      <c r="F104" s="57">
+        <v>10</v>
+      </c>
+      <c r="G104" s="57">
+        <v>104</v>
+      </c>
+      <c r="H104" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="46" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="6"/>
       <c r="D105" s="6"/>
       <c r="E105" s="6"/>
       <c r="F105" s="6"/>
       <c r="G105" s="6"/>
       <c r="H105" s="6"/>
     </row>
-    <row r="106" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="25" t="s">
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B106" s="6"/>
+      <c r="C106" s="6"/>
+      <c r="D106" s="6"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="6"/>
+      <c r="G106" s="6"/>
+      <c r="H106" s="6"/>
+    </row>
+    <row r="107" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="25" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B107" s="20"/>
       <c r="C107" s="20"/>
       <c r="D107" s="20"/>
       <c r="E107" s="20"/>
       <c r="F107" s="20"/>
       <c r="G107" s="20"/>
       <c r="H107" s="20"/>
     </row>
-    <row r="108" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="30" t="s">
+    <row r="108" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B108" s="20"/>
+      <c r="C108" s="20"/>
+      <c r="D108" s="20"/>
+      <c r="E108" s="20"/>
+      <c r="F108" s="20"/>
+      <c r="G108" s="20"/>
+      <c r="H108" s="20"/>
+    </row>
+    <row r="109" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B108" s="54"/>
-[...8 lines deleted...]
-      <c r="A109" s="42" t="s">
+      <c r="B109" s="54">
+        <v>204062.9</v>
+      </c>
+      <c r="C109" s="54">
+        <v>1221512.8</v>
+      </c>
+      <c r="D109" s="54">
+        <v>145256</v>
+      </c>
+      <c r="E109" s="54">
+        <v>861714.5</v>
+      </c>
+      <c r="F109" s="54">
+        <v>145256</v>
+      </c>
+      <c r="G109" s="54">
+        <v>861714.5</v>
+      </c>
+      <c r="H109" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B109" s="54"/>
-[...17 lines deleted...]
-      <c r="H110" s="55"/>
+      <c r="B110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C110" s="54">
+        <v>159178.5</v>
+      </c>
+      <c r="D110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E110" s="54">
+        <v>159178.5</v>
+      </c>
+      <c r="F110" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G110" s="54">
+        <v>159178.5</v>
+      </c>
+      <c r="H110" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C111" s="54">
+        <v>476119.3</v>
+      </c>
+      <c r="D111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E111" s="54">
+        <v>119135</v>
+      </c>
+      <c r="F111" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G111" s="54">
+        <v>119135</v>
+      </c>
+      <c r="H111" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B111" s="54"/>
-[...8 lines deleted...]
-      <c r="A112" s="30" t="s">
+      <c r="B112" s="54">
+        <v>95215</v>
+      </c>
+      <c r="C112" s="54">
+        <v>586215</v>
+      </c>
+      <c r="D112" s="54">
+        <v>94696</v>
+      </c>
+      <c r="E112" s="54">
+        <v>583401</v>
+      </c>
+      <c r="F112" s="54">
+        <v>94696</v>
+      </c>
+      <c r="G112" s="54">
+        <v>583401</v>
+      </c>
+      <c r="H112" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B112" s="54"/>
-[...8 lines deleted...]
-      <c r="A113" s="42" t="s">
+      <c r="B113" s="54">
+        <v>83.3</v>
+      </c>
+      <c r="C113" s="54">
+        <v>1132.7</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E113" s="54">
+        <v>763</v>
+      </c>
+      <c r="F113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G113" s="54">
+        <v>763</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B113" s="54"/>
-[...8 lines deleted...]
-      <c r="A114" s="27" t="s">
+      <c r="B114" s="54">
+        <v>27.5</v>
+      </c>
+      <c r="C114" s="54">
+        <v>699.4</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E114" s="54">
+        <v>665.1</v>
+      </c>
+      <c r="F114" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G114" s="54">
+        <v>665.1</v>
+      </c>
+      <c r="H114" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B114" s="54"/>
-[...8 lines deleted...]
-      <c r="A115" s="33" t="s">
+      <c r="B115" s="54">
+        <v>55.8</v>
+      </c>
+      <c r="C115" s="54">
+        <v>385</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E115" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="F115" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G115" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="H115" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B115" s="58"/>
-[...8 lines deleted...]
-      <c r="A116" s="18" t="s">
+      <c r="B116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="C116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="D116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="F116" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G116" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="H116" s="58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="B116" s="19"/>
-[...8 lines deleted...]
-      <c r="A117" s="66" t="s">
+      <c r="B117" s="19"/>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="19"/>
+      <c r="H117" s="19"/>
+    </row>
+    <row r="118" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B117" s="66"/>
-[...5 lines deleted...]
-      <c r="H117" s="66"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A117:H117"/>
+    <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H117"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A118" workbookViewId="0">
       <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>