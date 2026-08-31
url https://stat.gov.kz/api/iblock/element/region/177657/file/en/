--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="11070" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3125" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3391" uniqueCount="147">
   <si>
     <t>Coal and lignite</t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil obtained from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Gas condensate, thousand tons</t>
   </si>
   <si>
     <t>Natural gas (natural) in a gaseous state, million cubic meters</t>
   </si>
   <si>
     <t>metal ores</t>
   </si>
   <si>
     <t>Mining products</t>
   </si>
   <si>
     <t>Manufacturing products</t>
   </si>
   <si>
@@ -30793,52 +30793,52 @@
       <c r="F118" s="66"/>
       <c r="G118" s="66"/>
       <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P11" sqref="P11"/>
+    <sheetView topLeftCell="A91" workbookViewId="0">
+      <selection activeCell="A98" sqref="A98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="12.140625" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -33395,54 +33395,54 @@
       <c r="D118" s="66"/>
       <c r="E118" s="66"/>
       <c r="F118" s="66"/>
       <c r="G118" s="66"/>
       <c r="H118" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H117"/>
+  <dimension ref="A1:H120"/>
   <sheetViews>
-    <sheetView topLeftCell="A118" workbookViewId="0">
-      <selection activeCell="O11" sqref="O11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A54" sqref="A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="74" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
@@ -33551,1319 +33551,2521 @@
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54"/>
-[...5 lines deleted...]
-      <c r="H11" s="54"/>
+      <c r="B11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="54">
+        <v>54.7</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E11" s="54">
+        <v>58.7</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G11" s="54">
+        <v>10.4</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="54"/>
-[...5 lines deleted...]
-      <c r="H12" s="54"/>
+      <c r="B12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="54">
+        <v>54.7</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E12" s="54">
+        <v>58.7</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G12" s="54">
+        <v>10.4</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="54"/>
-[...5 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="B13" s="54">
+        <v>864.6</v>
+      </c>
+      <c r="C13" s="54">
+        <v>6626.7</v>
+      </c>
+      <c r="D13" s="54">
+        <v>870.1</v>
+      </c>
+      <c r="E13" s="54">
+        <v>7112.9</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G13" s="54">
+        <v>57.7</v>
+      </c>
+      <c r="H13" s="54">
+        <v>372.5</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="55"/>
-[...5 lines deleted...]
-      <c r="H14" s="55"/>
+      <c r="B14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="54">
+        <v>6366</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E14" s="54">
+        <v>6863.9</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="54"/>
-[...5 lines deleted...]
-      <c r="H15" s="54"/>
+      <c r="B15" s="54">
+        <v>41</v>
+      </c>
+      <c r="C15" s="54">
+        <v>260.7</v>
+      </c>
+      <c r="D15" s="54">
+        <v>43.7</v>
+      </c>
+      <c r="E15" s="54">
+        <v>249</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" s="54">
+        <v>57.7</v>
+      </c>
+      <c r="H15" s="54">
+        <v>31.4</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="54"/>
-[...5 lines deleted...]
-      <c r="H16" s="55"/>
+      <c r="B16" s="54">
+        <v>1779.7</v>
+      </c>
+      <c r="C16" s="54">
+        <v>13710.3</v>
+      </c>
+      <c r="D16" s="54">
+        <v>280.89999999999998</v>
+      </c>
+      <c r="E16" s="54">
+        <v>3298.3</v>
+      </c>
+      <c r="F16" s="54">
+        <v>274.2</v>
+      </c>
+      <c r="G16" s="54">
+        <v>3246.7</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="55"/>
-[...5 lines deleted...]
-      <c r="H17" s="55"/>
+      <c r="B17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="54">
+        <v>13339.9</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" s="54">
+        <v>2940.1</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="54">
+        <v>2940.1</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="54"/>
-[...5 lines deleted...]
-      <c r="H18" s="55"/>
+      <c r="B18" s="54">
+        <v>60.2</v>
+      </c>
+      <c r="C18" s="54">
+        <v>370.4</v>
+      </c>
+      <c r="D18" s="54">
+        <v>58.9</v>
+      </c>
+      <c r="E18" s="54">
+        <v>358.2</v>
+      </c>
+      <c r="F18" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G18" s="54">
+        <v>306.60000000000002</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="6"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
     </row>
     <row r="21" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="54"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="54">
+        <v>56.6</v>
+      </c>
+      <c r="D21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G21" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H21" s="54">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="56" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="54"/>
-[...5 lines deleted...]
-      <c r="H22" s="54"/>
+      <c r="B22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" s="54">
+        <v>56.6</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G22" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H22" s="54">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="57"/>
-[...5 lines deleted...]
-      <c r="H25" s="55"/>
+      <c r="B25" s="57">
+        <v>11</v>
+      </c>
+      <c r="C25" s="57">
+        <v>77</v>
+      </c>
+      <c r="D25" s="57">
+        <v>11</v>
+      </c>
+      <c r="E25" s="57">
+        <v>77</v>
+      </c>
+      <c r="F25" s="57">
+        <v>11</v>
+      </c>
+      <c r="G25" s="57">
+        <v>77</v>
+      </c>
+      <c r="H25" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="57"/>
-[...5 lines deleted...]
-      <c r="H26" s="55"/>
+      <c r="B26" s="57">
+        <v>11</v>
+      </c>
+      <c r="C26" s="57">
+        <v>77</v>
+      </c>
+      <c r="D26" s="57">
+        <v>11</v>
+      </c>
+      <c r="E26" s="57">
+        <v>77</v>
+      </c>
+      <c r="F26" s="57">
+        <v>11</v>
+      </c>
+      <c r="G26" s="57">
+        <v>77</v>
+      </c>
+      <c r="H26" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="27" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A27" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="B27" s="55"/>
-[...5 lines deleted...]
-      <c r="H27" s="55"/>
+      <c r="B27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" s="57">
+        <v>57</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E27" s="57">
+        <v>57</v>
+      </c>
+      <c r="F27" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="55"/>
-[...5 lines deleted...]
-      <c r="H28" s="55"/>
+      <c r="B28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="57">
+        <v>57</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E28" s="57">
+        <v>57</v>
+      </c>
+      <c r="F28" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="29" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="57"/>
-[...5 lines deleted...]
-      <c r="H29" s="55"/>
+      <c r="B29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="57">
+        <v>3256</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E29" s="57">
+        <v>3256</v>
+      </c>
+      <c r="F29" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" s="57">
+        <v>3256</v>
+      </c>
+      <c r="H29" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B30" s="55"/>
-[...8 lines deleted...]
-      <c r="A31" s="27" t="s">
+      <c r="B30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="57">
+        <v>3256</v>
+      </c>
+      <c r="D30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="57">
+        <v>3256</v>
+      </c>
+      <c r="F30" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="57">
+        <v>3256</v>
+      </c>
+      <c r="H30" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="57">
+        <v>592</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E31" s="57">
+        <v>592</v>
+      </c>
+      <c r="F31" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G31" s="57">
+        <v>49</v>
+      </c>
+      <c r="H31" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" s="57">
+        <v>592</v>
+      </c>
+      <c r="D32" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32" s="57">
+        <v>592</v>
+      </c>
+      <c r="F32" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G32" s="57">
+        <v>49</v>
+      </c>
+      <c r="H32" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="57">
+        <v>6925</v>
+      </c>
+      <c r="D33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H33" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="57">
+        <v>6925</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G34" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C35" s="57">
+        <v>6003</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" s="57">
+        <v>5931</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="57">
+        <v>2283</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C36" s="57">
+        <v>6003</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="57">
+        <v>5931</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="57">
+        <v>2283</v>
+      </c>
+      <c r="H36" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="57">
+        <v>69</v>
+      </c>
+      <c r="D37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="57">
+        <v>138</v>
+      </c>
+      <c r="F37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="57">
+        <v>138</v>
+      </c>
+      <c r="H37" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C38" s="57">
+        <v>69</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" s="57">
+        <v>138</v>
+      </c>
+      <c r="F38" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G38" s="57">
+        <v>138</v>
+      </c>
+      <c r="H38" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="57">
+        <v>186</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="57">
+        <v>186</v>
+      </c>
+      <c r="F39" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="57">
+        <v>186</v>
+      </c>
+      <c r="H39" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="57">
+        <v>186</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="57">
+        <v>186</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="57">
+        <v>186</v>
+      </c>
+      <c r="H40" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="57">
+        <v>9173</v>
+      </c>
+      <c r="C41" s="57">
+        <v>46799</v>
+      </c>
+      <c r="D41" s="57">
+        <v>7230</v>
+      </c>
+      <c r="E41" s="57">
+        <v>47236</v>
+      </c>
+      <c r="F41" s="57">
+        <v>5411</v>
+      </c>
+      <c r="G41" s="57">
+        <v>37612</v>
+      </c>
+      <c r="H41" s="57">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="57">
+        <v>7644</v>
+      </c>
+      <c r="C42" s="57">
+        <v>38067</v>
+      </c>
+      <c r="D42" s="57">
+        <v>6362</v>
+      </c>
+      <c r="E42" s="57">
+        <v>38595</v>
+      </c>
+      <c r="F42" s="57">
+        <v>4543</v>
+      </c>
+      <c r="G42" s="57">
+        <v>29860</v>
+      </c>
+      <c r="H42" s="57">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="55"/>
-[...20 lines deleted...]
-      <c r="A33" s="42" t="s">
+      <c r="B43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="57">
+        <v>8732</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" s="57">
+        <v>8641</v>
+      </c>
+      <c r="F43" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="57">
+        <v>7752</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="57">
+        <v>243</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="57">
+        <v>243</v>
+      </c>
+      <c r="F44" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="57">
+        <v>243</v>
+      </c>
+      <c r="H44" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C45" s="57">
+        <v>243</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="57">
+        <v>243</v>
+      </c>
+      <c r="F45" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" s="57">
+        <v>243</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="57">
+        <v>1991</v>
+      </c>
+      <c r="C46" s="57">
+        <v>11039</v>
+      </c>
+      <c r="D46" s="57">
+        <v>1825</v>
+      </c>
+      <c r="E46" s="57">
+        <v>10736</v>
+      </c>
+      <c r="F46" s="57">
+        <v>858</v>
+      </c>
+      <c r="G46" s="57">
+        <v>4247</v>
+      </c>
+      <c r="H46" s="57">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="55"/>
-[...68 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="B47" s="57">
+        <v>1687</v>
+      </c>
+      <c r="C47" s="57">
+        <v>8819</v>
+      </c>
+      <c r="D47" s="57">
+        <v>1521</v>
+      </c>
+      <c r="E47" s="57">
+        <v>8516</v>
+      </c>
+      <c r="F47" s="57">
+        <v>554</v>
+      </c>
+      <c r="G47" s="57">
+        <v>2037</v>
+      </c>
+      <c r="H47" s="57">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="57">
+        <v>2220</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="57">
+        <v>2220</v>
+      </c>
+      <c r="F48" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G48" s="57">
+        <v>2210</v>
+      </c>
+      <c r="H48" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="54">
+        <v>3346</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" s="54">
+        <v>3346</v>
+      </c>
+      <c r="F50" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="54">
+        <v>3315.4</v>
+      </c>
+      <c r="H50" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="55"/>
-[...20 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="B51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="54">
+        <v>3346</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" s="54">
+        <v>3346</v>
+      </c>
+      <c r="F51" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="54">
+        <v>3315.4</v>
+      </c>
+      <c r="H51" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="54">
+        <v>1786</v>
+      </c>
+      <c r="C52" s="54">
+        <v>8907</v>
+      </c>
+      <c r="D52" s="54">
+        <v>1856</v>
+      </c>
+      <c r="E52" s="54">
+        <v>8901</v>
+      </c>
+      <c r="F52" s="54">
+        <v>1856</v>
+      </c>
+      <c r="G52" s="54">
+        <v>8901</v>
+      </c>
+      <c r="H52" s="54">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B41" s="57"/>
-[...20 lines deleted...]
-      <c r="A43" s="42" t="s">
+      <c r="B53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="54">
+        <v>595</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="54">
+        <v>569</v>
+      </c>
+      <c r="F53" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="54">
+        <v>569</v>
+      </c>
+      <c r="H53" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="54">
+        <v>8312</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="54">
+        <v>8332</v>
+      </c>
+      <c r="F54" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="54">
+        <v>8332</v>
+      </c>
+      <c r="H54" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" s="54">
+        <v>2382</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="54">
+        <v>2223</v>
+      </c>
+      <c r="F55" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="54">
+        <v>2191.8000000000002</v>
+      </c>
+      <c r="H55" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B43" s="57"/>
-[...154 lines deleted...]
-      <c r="H56" s="54"/>
+      <c r="B56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C56" s="54">
+        <v>2382</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="54">
+        <v>2223</v>
+      </c>
+      <c r="F56" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="54">
+        <v>2191.8000000000002</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A57" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H57" s="54"/>
+      <c r="A57" s="38" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
-        <v>22</v>
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B58" s="50"/>
+      <c r="C58" s="50"/>
+      <c r="D58" s="50"/>
+      <c r="E58" s="50"/>
+      <c r="F58" s="50"/>
+      <c r="G58" s="50"/>
+      <c r="H58" s="50"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A59" s="38" t="s">
-        <v>23</v>
+      <c r="A59" s="43" t="s">
+        <v>70</v>
       </c>
       <c r="B59" s="50"/>
       <c r="C59" s="50"/>
       <c r="D59" s="50"/>
       <c r="E59" s="50"/>
       <c r="F59" s="50"/>
       <c r="G59" s="50"/>
       <c r="H59" s="50"/>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A60" s="43" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60" s="50"/>
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
     </row>
-    <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A62" s="30" t="s">
+    <row r="61" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B62" s="55"/>
-[...8 lines deleted...]
-      <c r="A63" s="42" t="s">
+      <c r="B61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B63" s="55"/>
-[...7 lines deleted...]
-    <row r="64" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="B62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" s="54">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H62" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+    </row>
+    <row r="64" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="E64" s="9"/>
+        <v>26</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
     </row>
     <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A65" s="38" t="s">
-[...11 lines deleted...]
-      <c r="A66" s="44" t="s">
+      <c r="A65" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="10"/>
-[...8 lines deleted...]
-      <c r="A67" s="30" t="s">
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="55"/>
-[...8 lines deleted...]
-      <c r="A68" s="27" t="s">
+      <c r="B66" s="54">
+        <v>13.5</v>
+      </c>
+      <c r="C66" s="54">
+        <v>111.9</v>
+      </c>
+      <c r="D66" s="54">
+        <v>15.1</v>
+      </c>
+      <c r="E66" s="54">
+        <v>120.9</v>
+      </c>
+      <c r="F66" s="54">
+        <v>2.9</v>
+      </c>
+      <c r="G66" s="54">
+        <v>17</v>
+      </c>
+      <c r="H66" s="54">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="55"/>
-[...8 lines deleted...]
-      <c r="A69" s="30" t="s">
+      <c r="B67" s="54">
+        <v>13.5</v>
+      </c>
+      <c r="C67" s="54">
+        <v>111.9</v>
+      </c>
+      <c r="D67" s="54">
+        <v>15.1</v>
+      </c>
+      <c r="E67" s="54">
+        <v>120.9</v>
+      </c>
+      <c r="F67" s="54">
+        <v>2.9</v>
+      </c>
+      <c r="G67" s="54">
+        <v>17</v>
+      </c>
+      <c r="H67" s="54">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B69" s="55"/>
-[...7 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B68" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C68" s="54">
+        <v>9.9</v>
+      </c>
+      <c r="D68" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="E68" s="54">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F68" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="G68" s="54">
+        <v>7.7</v>
+      </c>
+      <c r="H68" s="54">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B69" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C69" s="54">
+        <v>9.9</v>
+      </c>
+      <c r="D69" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="E69" s="54">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F69" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="G69" s="54">
+        <v>7.7</v>
+      </c>
+      <c r="H69" s="54">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="B70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="54">
+        <v>11</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" s="54">
+        <v>11</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="27" t="s">
-        <v>62</v>
-[...10 lines deleted...]
-      <c r="A72" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B72" s="54"/>
-[...5 lines deleted...]
-      <c r="H72" s="54"/>
+      <c r="B71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="54">
+        <v>11</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" s="54">
+        <v>11</v>
+      </c>
+      <c r="F71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G71" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H71" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+      <c r="D72" s="6"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6"/>
     </row>
     <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="6"/>
       <c r="D73" s="6"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
     </row>
-    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A75" s="30" t="s">
+    <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="55"/>
-[...8 lines deleted...]
-      <c r="A76" s="42" t="s">
+      <c r="B74" s="57">
+        <v>676917</v>
+      </c>
+      <c r="C74" s="57">
+        <v>3893856</v>
+      </c>
+      <c r="D74" s="57">
+        <v>676917</v>
+      </c>
+      <c r="E74" s="57">
+        <v>3893856</v>
+      </c>
+      <c r="F74" s="57">
+        <v>676917</v>
+      </c>
+      <c r="G74" s="57">
+        <v>3893856</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B76" s="55"/>
-[...8 lines deleted...]
-      <c r="A77" s="27" t="s">
+      <c r="B75" s="57">
+        <v>676917</v>
+      </c>
+      <c r="C75" s="57">
+        <v>3893856</v>
+      </c>
+      <c r="D75" s="57">
+        <v>676917</v>
+      </c>
+      <c r="E75" s="57">
+        <v>3893856</v>
+      </c>
+      <c r="F75" s="57">
+        <v>676917</v>
+      </c>
+      <c r="G75" s="57">
+        <v>3893856</v>
+      </c>
+      <c r="H75" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B77" s="55"/>
-[...8 lines deleted...]
-      <c r="A78" s="42" t="s">
+      <c r="B76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="57">
+        <v>4929</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="57">
+        <v>4929</v>
+      </c>
+      <c r="F76" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G76" s="57">
+        <v>4929</v>
+      </c>
+      <c r="H76" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B78" s="55"/>
-[...5 lines deleted...]
-      <c r="H78" s="55"/>
+      <c r="B77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="57">
+        <v>4929</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" s="57">
+        <v>4929</v>
+      </c>
+      <c r="F77" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G77" s="57">
+        <v>4929</v>
+      </c>
+      <c r="H77" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="6"/>
+      <c r="H78" s="6"/>
     </row>
     <row r="79" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A79" s="38" t="s">
-[...11 lines deleted...]
-      <c r="A80" s="39" t="s">
+      <c r="A79" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B80" s="57"/>
-[...8 lines deleted...]
-      <c r="A81" s="42" t="s">
+      <c r="B79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" s="57">
+        <v>17980</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" s="57">
+        <v>1933</v>
+      </c>
+      <c r="F79" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="57">
+        <v>1933</v>
+      </c>
+      <c r="H79" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="57"/>
-[...8 lines deleted...]
-      <c r="A82" s="30" t="s">
+      <c r="B80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C80" s="57">
+        <v>17980</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" s="57">
+        <v>1933</v>
+      </c>
+      <c r="F80" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="57">
+        <v>1933</v>
+      </c>
+      <c r="H80" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B82" s="57"/>
-[...8 lines deleted...]
-      <c r="A83" s="42" t="s">
+      <c r="B81" s="57">
+        <v>4216</v>
+      </c>
+      <c r="C81" s="57">
+        <v>17205</v>
+      </c>
+      <c r="D81" s="57">
+        <v>3720</v>
+      </c>
+      <c r="E81" s="57">
+        <v>17988</v>
+      </c>
+      <c r="F81" s="57">
+        <v>3720</v>
+      </c>
+      <c r="G81" s="57">
+        <v>17988</v>
+      </c>
+      <c r="H81" s="57">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B83" s="57"/>
-[...8 lines deleted...]
-      <c r="A84" s="30" t="s">
+      <c r="B82" s="57">
+        <v>4216</v>
+      </c>
+      <c r="C82" s="57">
+        <v>17205</v>
+      </c>
+      <c r="D82" s="57">
+        <v>3720</v>
+      </c>
+      <c r="E82" s="57">
+        <v>17988</v>
+      </c>
+      <c r="F82" s="57">
+        <v>3720</v>
+      </c>
+      <c r="G82" s="57">
+        <v>17988</v>
+      </c>
+      <c r="H82" s="57">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A83" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B84" s="57"/>
-[...8 lines deleted...]
-      <c r="A85" s="27" t="s">
+      <c r="B83" s="57">
+        <v>1744</v>
+      </c>
+      <c r="C83" s="57">
+        <v>12945</v>
+      </c>
+      <c r="D83" s="57">
+        <v>1332</v>
+      </c>
+      <c r="E83" s="57">
+        <v>12533</v>
+      </c>
+      <c r="F83" s="57">
+        <v>1332</v>
+      </c>
+      <c r="G83" s="57">
+        <v>12533</v>
+      </c>
+      <c r="H83" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B85" s="57"/>
-[...8 lines deleted...]
-      <c r="A86" s="39" t="s">
+      <c r="B84" s="57">
+        <v>1744</v>
+      </c>
+      <c r="C84" s="57">
+        <v>12945</v>
+      </c>
+      <c r="D84" s="57">
+        <v>1332</v>
+      </c>
+      <c r="E84" s="57">
+        <v>12533</v>
+      </c>
+      <c r="F84" s="57">
+        <v>1332</v>
+      </c>
+      <c r="G84" s="57">
+        <v>12533</v>
+      </c>
+      <c r="H84" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A85" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B86" s="55"/>
-[...5 lines deleted...]
-      <c r="H86" s="57"/>
+      <c r="B85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F85" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G85" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H85" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F86" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G86" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H86" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A87" s="42" t="s">
-[...10 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="6"/>
+      <c r="H87" s="6"/>
+    </row>
+    <row r="88" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="6"/>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
     </row>
-    <row r="89" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A90" s="39" t="s">
+    <row r="89" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="55"/>
-[...8 lines deleted...]
-      <c r="A91" s="42" t="s">
+      <c r="B89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C89" s="57">
+        <v>3</v>
+      </c>
+      <c r="D89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" s="57">
+        <v>3</v>
+      </c>
+      <c r="F89" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G89" s="57">
+        <v>3</v>
+      </c>
+      <c r="H89" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="42" t="s">
         <v>66</v>
       </c>
+      <c r="B90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C90" s="57">
+        <v>3</v>
+      </c>
+      <c r="D90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" s="57">
+        <v>3</v>
+      </c>
+      <c r="F90" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G90" s="57">
+        <v>3</v>
+      </c>
+      <c r="H90" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="38" t="s">
+        <v>37</v>
+      </c>
       <c r="B91" s="55"/>
-      <c r="C91" s="57"/>
+      <c r="C91" s="55"/>
       <c r="D91" s="55"/>
-      <c r="E91" s="57"/>
+      <c r="E91" s="55"/>
       <c r="F91" s="55"/>
-      <c r="G91" s="57"/>
-[...4 lines deleted...]
-        <v>37</v>
+      <c r="G91" s="55"/>
+      <c r="H91" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="25" t="s">
+        <v>38</v>
       </c>
       <c r="B92" s="55"/>
       <c r="C92" s="55"/>
       <c r="D92" s="55"/>
       <c r="E92" s="55"/>
       <c r="F92" s="55"/>
       <c r="G92" s="55"/>
-      <c r="H92" s="55"/>
-[...14 lines deleted...]
-      <c r="A94" s="30" t="s">
+      <c r="H92" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B94" s="57"/>
-[...8 lines deleted...]
-      <c r="A95" s="42" t="s">
+      <c r="B93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" s="57">
+        <v>3049</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" s="57">
+        <v>2952</v>
+      </c>
+      <c r="F93" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G93" s="57">
+        <v>2821</v>
+      </c>
+      <c r="H93" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="57"/>
-[...5 lines deleted...]
-      <c r="H95" s="57"/>
+      <c r="B94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" s="57">
+        <v>3049</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E94" s="57">
+        <v>2952</v>
+      </c>
+      <c r="F94" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G94" s="57">
+        <v>2821</v>
+      </c>
+      <c r="H94" s="55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B95" s="55"/>
+      <c r="C95" s="55"/>
+      <c r="D95" s="55"/>
+      <c r="E95" s="55"/>
+      <c r="F95" s="55"/>
+      <c r="G95" s="55"/>
+      <c r="H95" s="55"/>
     </row>
     <row r="96" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A96" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H96" s="50"/>
+      <c r="A96" s="56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C96" s="57">
+        <v>349</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" s="57">
+        <v>349</v>
+      </c>
+      <c r="F96" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G96" s="57">
+        <v>349</v>
+      </c>
+      <c r="H96" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A97" s="30" t="s">
+      <c r="A97" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" s="57">
+        <v>349</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" s="57">
+        <v>349</v>
+      </c>
+      <c r="F97" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G97" s="57">
+        <v>349</v>
+      </c>
+      <c r="H97" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="B97" s="55"/>
-[...8 lines deleted...]
-      <c r="A98" s="42" t="s">
+      <c r="B98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G98" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H98" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="55"/>
-[...8 lines deleted...]
-      <c r="A99" s="38" t="s">
+      <c r="B99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G99" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="H99" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B99" s="48"/>
-[...10 lines deleted...]
-      </c>
       <c r="B100" s="55"/>
-      <c r="C100" s="57"/>
+      <c r="C100" s="55"/>
       <c r="D100" s="55"/>
-      <c r="E100" s="57"/>
+      <c r="E100" s="55"/>
       <c r="F100" s="55"/>
       <c r="G100" s="55"/>
-      <c r="H100" s="55"/>
-[...2 lines deleted...]
-      <c r="A101" s="52" t="s">
+      <c r="H100" s="57"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C101" s="57">
+        <v>11</v>
+      </c>
+      <c r="D101" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E101" s="57">
+        <v>11</v>
+      </c>
+      <c r="F101" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G101" s="57">
+        <v>11</v>
+      </c>
+      <c r="H101" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B102" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C102" s="57">
+        <v>11</v>
+      </c>
+      <c r="D102" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E102" s="57">
+        <v>11</v>
+      </c>
+      <c r="F102" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G102" s="57">
+        <v>11</v>
+      </c>
+      <c r="H102" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="B101" s="55"/>
-[...8 lines deleted...]
-      <c r="A102" s="30" t="s">
+      <c r="B103" s="57">
+        <v>4</v>
+      </c>
+      <c r="C103" s="57">
+        <v>4</v>
+      </c>
+      <c r="D103" s="57">
+        <v>2</v>
+      </c>
+      <c r="E103" s="57">
+        <v>2</v>
+      </c>
+      <c r="F103" s="57">
+        <v>2</v>
+      </c>
+      <c r="G103" s="57">
+        <v>2</v>
+      </c>
+      <c r="H103" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B104" s="57">
+        <v>4</v>
+      </c>
+      <c r="C104" s="57">
+        <v>4</v>
+      </c>
+      <c r="D104" s="57">
+        <v>2</v>
+      </c>
+      <c r="E104" s="57">
+        <v>2</v>
+      </c>
+      <c r="F104" s="57">
+        <v>2</v>
+      </c>
+      <c r="G104" s="57">
+        <v>2</v>
+      </c>
+      <c r="H104" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B102" s="57"/>
-[...8 lines deleted...]
-      <c r="A103" s="42" t="s">
+      <c r="B105" s="57">
+        <v>5</v>
+      </c>
+      <c r="C105" s="57">
+        <v>109</v>
+      </c>
+      <c r="D105" s="57">
+        <v>5</v>
+      </c>
+      <c r="E105" s="57">
+        <v>109</v>
+      </c>
+      <c r="F105" s="57">
+        <v>5</v>
+      </c>
+      <c r="G105" s="57">
+        <v>109</v>
+      </c>
+      <c r="H105" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="57"/>
-[...8 lines deleted...]
-      <c r="A104" s="46" t="s">
+      <c r="B106" s="57">
+        <v>5</v>
+      </c>
+      <c r="C106" s="57">
+        <v>109</v>
+      </c>
+      <c r="D106" s="57">
+        <v>5</v>
+      </c>
+      <c r="E106" s="57">
+        <v>109</v>
+      </c>
+      <c r="F106" s="57">
+        <v>5</v>
+      </c>
+      <c r="G106" s="57">
+        <v>109</v>
+      </c>
+      <c r="H106" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B104" s="6"/>
-[...8 lines deleted...]
-      <c r="A105" s="38" t="s">
+      <c r="B107" s="6"/>
+      <c r="C107" s="6"/>
+      <c r="D107" s="6"/>
+      <c r="E107" s="6"/>
+      <c r="F107" s="6"/>
+      <c r="G107" s="6"/>
+      <c r="H107" s="6"/>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B105" s="6"/>
-[...8 lines deleted...]
-      <c r="A106" s="25" t="s">
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="6"/>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B106" s="20"/>
-[...8 lines deleted...]
-      <c r="A107" s="25" t="s">
+      <c r="B109" s="20"/>
+      <c r="C109" s="20"/>
+      <c r="D109" s="20"/>
+      <c r="E109" s="20"/>
+      <c r="F109" s="20"/>
+      <c r="G109" s="20"/>
+      <c r="H109" s="20"/>
+    </row>
+    <row r="110" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B107" s="20"/>
-[...8 lines deleted...]
-      <c r="A108" s="30" t="s">
+      <c r="B110" s="20"/>
+      <c r="C110" s="20"/>
+      <c r="D110" s="20"/>
+      <c r="E110" s="20"/>
+      <c r="F110" s="20"/>
+      <c r="G110" s="20"/>
+      <c r="H110" s="20"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B108" s="54"/>
-[...8 lines deleted...]
-      <c r="A109" s="42" t="s">
+      <c r="B111" s="54">
+        <v>193201.9</v>
+      </c>
+      <c r="C111" s="54">
+        <v>1414714.7</v>
+      </c>
+      <c r="D111" s="54">
+        <v>140885</v>
+      </c>
+      <c r="E111" s="54">
+        <v>1002599.5</v>
+      </c>
+      <c r="F111" s="54">
+        <v>140885</v>
+      </c>
+      <c r="G111" s="54">
+        <v>1002599.5</v>
+      </c>
+      <c r="H111" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B109" s="54"/>
-[...8 lines deleted...]
-      <c r="A110" s="27" t="s">
+      <c r="B112" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C112" s="54">
+        <v>186978.5</v>
+      </c>
+      <c r="D112" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E112" s="54">
+        <v>186978.5</v>
+      </c>
+      <c r="F112" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G112" s="54">
+        <v>186978.5</v>
+      </c>
+      <c r="H112" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B110" s="55"/>
-[...41 lines deleted...]
-      <c r="H113" s="55"/>
+      <c r="B113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="54">
+        <v>548313.19999999995</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E113" s="54">
+        <v>139650</v>
+      </c>
+      <c r="F113" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G113" s="54">
+        <v>139650</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B114" s="54">
+        <v>93208</v>
+      </c>
+      <c r="C114" s="54">
+        <v>679423</v>
+      </c>
+      <c r="D114" s="54">
+        <v>92570</v>
+      </c>
+      <c r="E114" s="54">
+        <v>675971</v>
+      </c>
+      <c r="F114" s="54">
+        <v>92570</v>
+      </c>
+      <c r="G114" s="54">
+        <v>675971</v>
+      </c>
+      <c r="H114" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A115" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B115" s="54">
+        <v>83.1</v>
+      </c>
+      <c r="C115" s="54">
+        <v>1215.8</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E115" s="54">
+        <v>786.3</v>
+      </c>
+      <c r="F115" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G115" s="54">
+        <v>786.3</v>
+      </c>
+      <c r="H115" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B116" s="54">
+        <v>27.3</v>
+      </c>
+      <c r="C116" s="54">
+        <v>726.7</v>
+      </c>
+      <c r="D116" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E116" s="54">
+        <v>688.4</v>
+      </c>
+      <c r="F116" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G116" s="54">
+        <v>688.4</v>
+      </c>
+      <c r="H116" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B114" s="54"/>
-[...8 lines deleted...]
-      <c r="A115" s="33" t="s">
+      <c r="B117" s="54">
+        <v>55.8</v>
+      </c>
+      <c r="C117" s="54">
+        <v>440.8</v>
+      </c>
+      <c r="D117" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E117" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="F117" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G117" s="54">
+        <v>49.6</v>
+      </c>
+      <c r="H117" s="55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B115" s="58"/>
-[...8 lines deleted...]
-      <c r="A116" s="18" t="s">
+      <c r="B118" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="C118" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="D118" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E118" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="F118" s="58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G118" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="H118" s="58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="B116" s="19"/>
-[...8 lines deleted...]
-      <c r="A117" s="66" t="s">
+      <c r="B119" s="19"/>
+      <c r="C119" s="19"/>
+      <c r="D119" s="19"/>
+      <c r="E119" s="19"/>
+      <c r="F119" s="19"/>
+      <c r="G119" s="19"/>
+      <c r="H119" s="19"/>
+    </row>
+    <row r="120" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B117" s="66"/>
-[...5 lines deleted...]
-      <c r="H117" s="66"/>
+      <c r="B120" s="66"/>
+      <c r="C120" s="66"/>
+      <c r="D120" s="66"/>
+      <c r="E120" s="66"/>
+      <c r="F120" s="66"/>
+      <c r="G120" s="66"/>
+      <c r="H120" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A117:H117"/>
+    <mergeCell ref="A120:H120"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>