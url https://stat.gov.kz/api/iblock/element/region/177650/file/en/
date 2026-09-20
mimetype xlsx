--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="9"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="1" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="12" sheetId="12" r:id="rId12"/>
+    <sheet name="Metadata" sheetId="13" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="14" r:id="rId2"/>
+    <sheet name="01" sheetId="1" r:id="rId3"/>
+    <sheet name="02" sheetId="2" r:id="rId4"/>
+    <sheet name="03" sheetId="3" r:id="rId5"/>
+    <sheet name="04" sheetId="4" r:id="rId6"/>
+    <sheet name="05" sheetId="5" r:id="rId7"/>
+    <sheet name="06" sheetId="6" r:id="rId8"/>
+    <sheet name="07" sheetId="7" r:id="rId9"/>
+    <sheet name="08" sheetId="8" r:id="rId10"/>
+    <sheet name="09" sheetId="9" r:id="rId11"/>
+    <sheet name="10" sheetId="10" r:id="rId12"/>
+    <sheet name="11" sheetId="11" r:id="rId13"/>
+    <sheet name="12" sheetId="12" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="76">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -155,61 +159,184 @@
     <t>January-2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-Mayl  2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June  2025, %</t>
   </si>
   <si>
     <t>January-August 2026 compared to
 January-August 2025, %</t>
   </si>
   <si>
     <t>January-September 2026 compared to
 January-September 2025, %</t>
   </si>
   <si>
     <t>January-November 2026 compared to
 January-November 2025, %</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Department of the Bureau of National Statistics of the Agency  for Strategic Planning and Reforms of the Republic of Kazakhstan for the West Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701592</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Division of statistics of production</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gumarova Aliya </t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>+7 7112 50 82 59</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Industrial production indices by industrial output</t>
+  </si>
+  <si>
+    <t>A relative indicator that characterizes the change in the volume of industrial production in the compared periods.</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the index of industrial production Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan October 11, 2016 no. 235</t>
+  </si>
+  <si>
+    <t>The main sources of information about a country's production index are data and primary statistics.</t>
+  </si>
+  <si>
+    <t>Indices of industrial production by main type of economic activity by region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -266,50 +393,99 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -368,54 +544,59 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -437,90 +618,151 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -765,726 +1007,921 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701592" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:P43"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="49" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="31"/>
+      <c r="B1" s="31"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="33">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="33">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="M11" s="37"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="M12" s="37"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" s="37"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="37"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="37"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="41">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="42"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="41">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="43"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="42"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="43"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="M20" s="42"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="43"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="47"/>
+      <c r="B22" s="48"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="43"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="42"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="43"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="42"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="32.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.42578125" customWidth="1"/>
+    <col min="4" max="4" width="18.140625" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" customWidth="1"/>
+    <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...21 lines deleted...]
-      <c r="B4" s="30" t="s">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A2" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...6 lines deleted...]
-      <c r="C5" s="15" t="s">
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+    </row>
+    <row r="4" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="52"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="16" t="s">
+      <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="16" t="s">
+      <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="11" t="s">
+    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="21">
-[...8 lines deleted...]
-      <c r="E6" s="21">
+      <c r="B5" s="10">
+        <v>90.7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>89.3</v>
+      </c>
+      <c r="D5" s="10">
+        <v>99.5</v>
+      </c>
+      <c r="E5" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="F5" s="10">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="10">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C6" s="10">
+        <v>48</v>
+      </c>
+      <c r="D6" s="10">
+        <v>85.9</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="10">
+        <v>68.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="C7" s="10">
+        <v>48.2</v>
+      </c>
+      <c r="D7" s="10">
+        <v>100</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="10">
+        <v>146.19999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="10">
+        <v>88.1</v>
+      </c>
+      <c r="C8" s="10">
+        <v>87.9</v>
+      </c>
+      <c r="D8" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="E8" s="10">
+        <v>90.3</v>
+      </c>
+      <c r="F8" s="10">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="10">
+        <v>163.5</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="10">
+        <v>93.5</v>
+      </c>
+      <c r="E9" s="10">
+        <v>351.9</v>
+      </c>
+      <c r="F9" s="10">
+        <v>212.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="10">
+        <v>286.8</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="10">
+        <v>298.39999999999998</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="10">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="10">
+        <v>99</v>
+      </c>
+      <c r="C11" s="10">
+        <v>106.4</v>
+      </c>
+      <c r="D11" s="10">
+        <v>77.5</v>
+      </c>
+      <c r="E11" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="F11" s="10">
+        <v>171.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="10">
+        <v>504.9</v>
+      </c>
+      <c r="C12" s="10">
+        <v>77.7</v>
+      </c>
+      <c r="D12" s="10">
+        <v>629.5</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="10">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10">
+        <v>97.8</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="10">
+        <v>100</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="10">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="10">
         <v>92.3</v>
       </c>
-      <c r="F6" s="21">
-[...208 lines deleted...]
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
-        <v>15</v>
-[...22 lines deleted...]
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="B15" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="10">
+        <v>93.9</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="10">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
-        <v>16</v>
-[...22 lines deleted...]
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="B16" s="10">
+        <v>127</v>
+      </c>
+      <c r="C16" s="10">
+        <v>370.3</v>
+      </c>
+      <c r="D16" s="10">
+        <v>120.2</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="10">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
-        <v>17</v>
-[...22 lines deleted...]
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="B17" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="10">
+        <v>97.3</v>
+      </c>
+      <c r="E17" s="10">
+        <v>359.8</v>
+      </c>
+      <c r="F17" s="10">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>18</v>
-[...23 lines deleted...]
-      <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21">
-[...196 lines deleted...]
-      <c r="G43" s="2"/>
+      <c r="B18" s="10">
+        <v>103.9</v>
+      </c>
+      <c r="C18" s="10">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="D18" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="E18" s="10">
+        <v>109.7</v>
+      </c>
+      <c r="F18" s="10">
+        <v>126.7</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A2:F2"/>
-[...2 lines deleted...]
-    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I17" sqref="I17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="33.140625" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" customWidth="1"/>
+    <col min="5" max="5" width="22.5703125" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+    </row>
+    <row r="4" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="52"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="21"/>
+    </row>
+    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="21"/>
+    </row>
+    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+    </row>
+    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+    </row>
+    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="21"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="21"/>
+    </row>
+    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+    </row>
+    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="21"/>
+    </row>
+    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="21"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="21"/>
+    </row>
+    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="21"/>
+    </row>
+    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="21"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="21"/>
+    </row>
+    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="21"/>
+    </row>
+    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="21"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+    </row>
+    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="17"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
     </row>
     <row r="2" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="33"/>
-[...1 lines deleted...]
-      <c r="F3" s="33"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
     </row>
     <row r="4" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="52"/>
+      <c r="B4" s="53"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -1615,103 +2052,103 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="33"/>
-[...1 lines deleted...]
-      <c r="F3" s="33"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
     </row>
     <row r="4" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="52"/>
+      <c r="B4" s="53"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -1842,103 +2279,103 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
     </row>
     <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="33"/>
-[...1 lines deleted...]
-      <c r="F3" s="33"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
     </row>
     <row r="4" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="52"/>
+      <c r="B4" s="53"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -2070,108 +2507,797 @@
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="28" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="28" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="27"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="29"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="29"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="29" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="29" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="29" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="29"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="29"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="29"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="29"/>
+    </row>
+    <row r="15" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="30" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId4" display="d.zhumanazarov@aspire.gov.kz "/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:P43"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+    </row>
+    <row r="3" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="21">
+        <v>76</v>
+      </c>
+      <c r="C6" s="21">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="D6" s="21">
+        <v>95.5</v>
+      </c>
+      <c r="E6" s="21">
+        <v>92.3</v>
+      </c>
+      <c r="F6" s="21">
+        <v>67.8</v>
+      </c>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="21">
+        <v>100.5</v>
+      </c>
+      <c r="C7" s="21">
+        <v>100</v>
+      </c>
+      <c r="D7" s="21">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="21">
+        <v>120.5</v>
+      </c>
+      <c r="C8" s="21">
+        <v>100</v>
+      </c>
+      <c r="D8" s="21">
+        <v>100</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="21">
+        <v>178.3</v>
+      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="21">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C9" s="21">
+        <v>70.7</v>
+      </c>
+      <c r="D9" s="21">
+        <v>120.6</v>
+      </c>
+      <c r="E9" s="21">
+        <v>95.3</v>
+      </c>
+      <c r="F9" s="21">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="21">
+        <v>200.3</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="21">
+        <v>100</v>
+      </c>
+      <c r="E10" s="21">
+        <v>100</v>
+      </c>
+      <c r="F10" s="21">
+        <v>267.10000000000002</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21">
+        <v>100</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="21">
+        <v>100</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="21">
+        <v>100</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="21">
+        <v>94.9</v>
+      </c>
+      <c r="C12" s="21">
+        <v>105.1</v>
+      </c>
+      <c r="D12" s="21">
+        <v>58.1</v>
+      </c>
+      <c r="E12" s="21">
+        <v>92.8</v>
+      </c>
+      <c r="F12" s="21">
+        <v>190.7</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="21">
+        <v>100</v>
+      </c>
+      <c r="C13" s="21">
+        <v>100</v>
+      </c>
+      <c r="D13" s="21">
+        <v>100</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="21">
+        <v>100</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="21">
+        <v>100</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="21">
+        <v>100</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="21">
+        <v>100</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="21">
+        <v>100</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="21">
+        <v>100</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="21">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="21">
+        <v>100</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="21">
+        <v>100</v>
+      </c>
+      <c r="E16" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="21">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="21">
+        <v>162.6</v>
+      </c>
+      <c r="C17" s="21">
+        <v>100</v>
+      </c>
+      <c r="D17" s="21">
+        <v>164</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="21">
+        <v>111.7</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="4"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="21">
+        <v>100</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="21">
+        <v>100</v>
+      </c>
+      <c r="E18" s="21">
+        <v>100</v>
+      </c>
+      <c r="F18" s="21">
+        <v>100</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="21">
+        <v>83.2</v>
+      </c>
+      <c r="C19" s="21">
+        <v>100</v>
+      </c>
+      <c r="D19" s="21">
+        <v>76.2</v>
+      </c>
+      <c r="E19" s="21">
+        <v>95.2</v>
+      </c>
+      <c r="F19" s="21">
+        <v>62.4</v>
+      </c>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+    </row>
+    <row r="20" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="8"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="E23" s="9"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="E24" s="9"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="E25" s="9"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -2684,103 +3810,103 @@
       <c r="E42" s="9"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="9"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -3051,103 +4177,103 @@
       <c r="F19" s="10">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23">
         <v>88.4</v>
       </c>
       <c r="C6" s="23">
         <v>86.4</v>
       </c>
       <c r="D6" s="23">
         <v>103.4</v>
@@ -3418,103 +4544,103 @@
       <c r="F19" s="23">
         <v>161.1</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23">
         <v>89</v>
       </c>
       <c r="C6" s="23">
         <v>87.4</v>
       </c>
       <c r="D6" s="23">
         <v>100.2</v>
@@ -3785,103 +4911,103 @@
       <c r="F19" s="23">
         <v>146.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>90.4</v>
       </c>
       <c r="C6" s="10">
         <v>89.1</v>
       </c>
       <c r="D6" s="10">
         <v>99.2</v>
@@ -4152,103 +5278,103 @@
       <c r="F19" s="10">
         <v>130.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="33"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="25">
         <v>90.2</v>
       </c>
       <c r="C6" s="25">
         <v>88.8</v>
       </c>
       <c r="D6" s="25">
         <v>98.9</v>
@@ -4516,525 +5642,72 @@
       <c r="E19" s="25">
         <v>108.6</v>
       </c>
       <c r="F19" s="25">
         <v>119</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...453 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>