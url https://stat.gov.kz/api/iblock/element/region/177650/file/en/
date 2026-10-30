--- v6 (2026-09-20)
+++ v7 (2026-10-30)
@@ -15,78 +15,78 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за сентябрь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="9"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="13" r:id="rId1"/>
     <sheet name="Symbols " sheetId="14" r:id="rId2"/>
     <sheet name="01" sheetId="1" r:id="rId3"/>
     <sheet name="02" sheetId="2" r:id="rId4"/>
     <sheet name="03" sheetId="3" r:id="rId5"/>
     <sheet name="04" sheetId="4" r:id="rId6"/>
     <sheet name="05" sheetId="5" r:id="rId7"/>
     <sheet name="06" sheetId="6" r:id="rId8"/>
     <sheet name="07" sheetId="7" r:id="rId9"/>
     <sheet name="08" sheetId="8" r:id="rId10"/>
     <sheet name="09" sheetId="9" r:id="rId11"/>
     <sheet name="10" sheetId="10" r:id="rId12"/>
     <sheet name="11" sheetId="11" r:id="rId13"/>
     <sheet name="12" sheetId="12" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="76">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -292,51 +292,51 @@
   </si>
   <si>
     <t>Industrial production indices by industrial output</t>
   </si>
   <si>
     <t>A relative indicator that characterizes the change in the volume of industrial production in the compared periods.</t>
   </si>
   <si>
     <t>Methodology for calculating the index of industrial production Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan October 11, 2016 no. 235</t>
   </si>
   <si>
     <t>The main sources of information about a country's production index are data and primary statistics.</t>
   </si>
   <si>
     <t>Indices of industrial production by main type of economic activity by region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -443,50 +443,55 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -552,51 +557,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -677,50 +682,56 @@
     <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -1034,4641 +1045,4781 @@
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.zhumanazarov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="49" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="31"/>
       <c r="B1" s="31"/>
     </row>
-    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="34" customFormat="1">
       <c r="A2" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="33">
         <v>151301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="34" customFormat="1">
       <c r="A3" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="34" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="34" customFormat="1">
       <c r="A5" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="34" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="33">
         <v>1991</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="34" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="34" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25">
       <c r="A9" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="34" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="34" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="36"/>
       <c r="M11" s="37"/>
     </row>
-    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="34" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="37"/>
     </row>
-    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="34" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="37"/>
     </row>
-    <row r="14" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="34" customFormat="1" ht="25.5">
       <c r="A14" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="37"/>
     </row>
-    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="34" customFormat="1">
       <c r="A15" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>59</v>
       </c>
       <c r="M15" s="37"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="41">
         <v>46281</v>
       </c>
       <c r="M16" s="42"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="41">
         <v>46311</v>
       </c>
       <c r="M17" s="43"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="42"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>65</v>
       </c>
       <c r="M19" s="43"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>67</v>
       </c>
       <c r="M20" s="42"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>69</v>
       </c>
       <c r="M21" s="43"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="47"/>
       <c r="B22" s="48"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="43"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="42"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="43"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="32.140625" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25">
       <c r="A2" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="56"/>
-[...5 lines deleted...]
-      <c r="B4" s="54"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+    </row>
+    <row r="4" spans="1:6" ht="45" customHeight="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="15" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="10">
         <v>90.7</v>
       </c>
       <c r="C5" s="10">
         <v>89.3</v>
       </c>
       <c r="D5" s="10">
         <v>99.5</v>
       </c>
       <c r="E5" s="10">
         <v>102.4</v>
       </c>
       <c r="F5" s="10">
         <v>105.8</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="10">
         <v>74.400000000000006</v>
       </c>
       <c r="C6" s="10">
         <v>48</v>
       </c>
       <c r="D6" s="10">
         <v>85.9</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="10">
         <v>68.8</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="10">
         <v>106.7</v>
       </c>
       <c r="C7" s="10">
         <v>48.2</v>
       </c>
       <c r="D7" s="10">
         <v>100</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="10">
         <v>146.19999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="15" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="10">
         <v>88.1</v>
       </c>
       <c r="C8" s="10">
         <v>87.9</v>
       </c>
       <c r="D8" s="10">
         <v>100.4</v>
       </c>
       <c r="E8" s="10">
         <v>90.3</v>
       </c>
       <c r="F8" s="10">
         <v>85.3</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="15" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="10">
         <v>163.5</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="10">
         <v>93.5</v>
       </c>
       <c r="E9" s="10">
         <v>351.9</v>
       </c>
       <c r="F9" s="10">
         <v>212.7</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="15" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="10">
         <v>286.8</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="10">
         <v>298.39999999999998</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="10">
         <v>99.6</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="15" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="10">
         <v>99</v>
       </c>
       <c r="C11" s="10">
         <v>106.4</v>
       </c>
       <c r="D11" s="10">
         <v>77.5</v>
       </c>
       <c r="E11" s="10">
         <v>95.7</v>
       </c>
       <c r="F11" s="10">
         <v>171.4</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="15" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10">
         <v>504.9</v>
       </c>
       <c r="C12" s="10">
         <v>77.7</v>
       </c>
       <c r="D12" s="10">
         <v>629.5</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="10">
         <v>83.7</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="15" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="10">
         <v>97.8</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="10">
         <v>100</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="10">
         <v>89</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="15" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="10">
         <v>99.9</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="10">
         <v>109.2</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="10">
         <v>92.3</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="15" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="10">
         <v>100.7</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="10">
         <v>93.9</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="10">
         <v>109.4</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="15" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="10">
         <v>127</v>
       </c>
       <c r="C16" s="10">
         <v>370.3</v>
       </c>
       <c r="D16" s="10">
         <v>120.2</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="10">
         <v>112.8</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="15" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="10">
         <v>104.2</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="10">
         <v>97.3</v>
       </c>
       <c r="E17" s="10">
         <v>359.8</v>
       </c>
       <c r="F17" s="10">
         <v>103.8</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="15" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="10">
         <v>103.9</v>
       </c>
       <c r="C18" s="10">
         <v>163.19999999999999</v>
       </c>
       <c r="D18" s="10">
         <v>100.7</v>
       </c>
       <c r="E18" s="10">
         <v>109.7</v>
       </c>
       <c r="F18" s="10">
         <v>126.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I17" sqref="I17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" customWidth="1"/>
-    <col min="3" max="3" width="16.85546875" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="22.5703125" customWidth="1"/>
-    <col min="6" max="6" width="25.28515625" customWidth="1"/>
+    <col min="5" max="5" width="24.140625" customWidth="1"/>
+    <col min="6" max="6" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="56"/>
-[...5 lines deleted...]
-      <c r="B4" s="54"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+    </row>
+    <row r="4" spans="1:6" ht="59.25" customHeight="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="12.95" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="21"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="50">
+        <v>86.9</v>
+      </c>
+      <c r="C5" s="50">
+        <v>84.9</v>
+      </c>
+      <c r="D5" s="50">
+        <v>100.4</v>
+      </c>
+      <c r="E5" s="50">
+        <v>101.4</v>
+      </c>
+      <c r="F5" s="50">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="21"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="50">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C6" s="50">
+        <v>52.9</v>
+      </c>
+      <c r="D6" s="50">
+        <v>86.8</v>
+      </c>
+      <c r="E6" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="50">
+        <v>70.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="21"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="C7" s="50">
+        <v>52.3</v>
+      </c>
+      <c r="D7" s="50">
+        <v>100</v>
+      </c>
+      <c r="E7" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="50">
+        <v>139.80000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="21"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="50">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="C8" s="50">
+        <v>80.8</v>
+      </c>
+      <c r="D8" s="50">
+        <v>101.7</v>
+      </c>
+      <c r="E8" s="50">
+        <v>85.3</v>
+      </c>
+      <c r="F8" s="50">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="21"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="50">
+        <v>160.1</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="50">
+        <v>88.3</v>
+      </c>
+      <c r="E9" s="50">
+        <v>412.8</v>
+      </c>
+      <c r="F9" s="50">
+        <v>200.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="21"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="50">
+        <v>266.5</v>
+      </c>
+      <c r="C10" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="50">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="E10" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="50">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="21"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="50">
+        <v>101.2</v>
+      </c>
+      <c r="C11" s="50">
+        <v>107.5</v>
+      </c>
+      <c r="D11" s="50">
+        <v>84.9</v>
+      </c>
+      <c r="E11" s="50">
+        <v>94.8</v>
+      </c>
+      <c r="F11" s="50">
+        <v>160.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="21"/>
-[...5 lines deleted...]
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="50">
+        <v>458.9</v>
+      </c>
+      <c r="C12" s="50">
+        <v>80.2</v>
+      </c>
+      <c r="D12" s="50">
+        <v>570.1</v>
+      </c>
+      <c r="E12" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="50">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="21"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="50">
+        <v>98.4</v>
+      </c>
+      <c r="C13" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="50">
+        <v>100</v>
+      </c>
+      <c r="E13" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="50">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="21"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="50">
+        <v>100.8</v>
+      </c>
+      <c r="C14" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="50">
+        <v>113.2</v>
+      </c>
+      <c r="E14" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="50">
+        <v>90.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="21"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="50">
+        <v>102.5</v>
+      </c>
+      <c r="C15" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="50">
+        <v>97.5</v>
+      </c>
+      <c r="E15" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="50">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="21"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="50">
+        <v>129.9</v>
+      </c>
+      <c r="C16" s="50">
+        <v>329.8</v>
+      </c>
+      <c r="D16" s="50">
+        <v>124.5</v>
+      </c>
+      <c r="E16" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="50">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="21"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="50">
+        <v>103.3</v>
+      </c>
+      <c r="C17" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="50">
+        <v>96.9</v>
+      </c>
+      <c r="E17" s="50">
+        <v>319.8</v>
+      </c>
+      <c r="F17" s="50">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="21"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B18" s="50">
+        <v>104.1</v>
+      </c>
+      <c r="C18" s="50">
+        <v>150.69999999999999</v>
+      </c>
+      <c r="D18" s="50">
+        <v>101</v>
+      </c>
+      <c r="E18" s="50">
+        <v>109.7</v>
+      </c>
+      <c r="F18" s="50">
+        <v>127.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+    </row>
+    <row r="2" spans="1:6" ht="24.75" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="56" t="s">
+      <c r="C3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="56"/>
-[...5 lines deleted...]
-      <c r="B4" s="53"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+    </row>
+    <row r="4" spans="1:6" ht="59.25" customHeight="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="12.95" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="21"/>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="21"/>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="22"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="21"/>
       <c r="E10" s="22"/>
       <c r="F10" s="21"/>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="22"/>
       <c r="F12" s="21"/>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="22"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="21"/>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="21"/>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="22"/>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="21"/>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="22"/>
       <c r="F16" s="21"/>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="22"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="56" t="s">
+      <c r="C3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="56"/>
-[...5 lines deleted...]
-      <c r="B4" s="53"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+    </row>
+    <row r="4" spans="1:6" ht="62.25" customHeight="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="12.95" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="21"/>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="21"/>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="22"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="21"/>
       <c r="E10" s="22"/>
       <c r="F10" s="21"/>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="22"/>
       <c r="F12" s="21"/>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="22"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="21"/>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="21"/>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="22"/>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="21"/>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="22"/>
       <c r="F16" s="21"/>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="22"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.85546875" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="56" t="s">
+      <c r="C3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="56"/>
-[...5 lines deleted...]
-      <c r="B4" s="53"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+    </row>
+    <row r="4" spans="1:6" ht="62.25" customHeight="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="12.95" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="21"/>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="21"/>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="22"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="21"/>
       <c r="E10" s="22"/>
       <c r="F10" s="21"/>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="22"/>
       <c r="F12" s="21"/>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="22"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="21"/>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="21"/>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="22"/>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="21"/>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="22"/>
       <c r="F16" s="21"/>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="22"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="28" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="28" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="27"/>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:2">
       <c r="B4" s="29"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="29"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="29" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="29" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="29" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="29" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="29"/>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="29" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="29"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="29"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="29"/>
     </row>
-    <row r="15" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:2" ht="25.5">
       <c r="B15" s="30" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId4" display="d.zhumanazarov@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:16" ht="22.5" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>76</v>
       </c>
       <c r="C6" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="21">
         <v>95.5</v>
       </c>
       <c r="E6" s="21">
         <v>92.3</v>
       </c>
       <c r="F6" s="21">
         <v>67.8</v>
       </c>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="4"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="21">
         <v>100.5</v>
       </c>
       <c r="C7" s="21">
         <v>100</v>
       </c>
       <c r="D7" s="21">
         <v>72.900000000000006</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="21">
         <v>120.5</v>
       </c>
       <c r="C8" s="21">
         <v>100</v>
       </c>
       <c r="D8" s="21">
         <v>100</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="21">
         <v>178.3</v>
       </c>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="21">
         <v>71.599999999999994</v>
       </c>
       <c r="C9" s="21">
         <v>70.7</v>
       </c>
       <c r="D9" s="21">
         <v>120.6</v>
       </c>
       <c r="E9" s="21">
         <v>95.3</v>
       </c>
       <c r="F9" s="21">
         <v>67.099999999999994</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="21">
         <v>200.3</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="21">
         <v>100</v>
       </c>
       <c r="E10" s="21">
         <v>100</v>
       </c>
       <c r="F10" s="21">
         <v>267.10000000000002</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21">
         <v>100</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="21">
         <v>100</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="21">
         <v>100</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="21">
         <v>94.9</v>
       </c>
       <c r="C12" s="21">
         <v>105.1</v>
       </c>
       <c r="D12" s="21">
         <v>58.1</v>
       </c>
       <c r="E12" s="21">
         <v>92.8</v>
       </c>
       <c r="F12" s="21">
         <v>190.7</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="21">
         <v>100</v>
       </c>
       <c r="C13" s="21">
         <v>100</v>
       </c>
       <c r="D13" s="21">
         <v>100</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="21">
         <v>100</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="21">
         <v>100</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="21">
         <v>100</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="21">
         <v>100</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="4"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="21">
         <v>100</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="21">
         <v>100</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="21">
         <v>100</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="21">
         <v>100</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="21">
         <v>100</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="21">
         <v>100</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21">
         <v>162.6</v>
       </c>
       <c r="C17" s="21">
         <v>100</v>
       </c>
       <c r="D17" s="21">
         <v>164</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="21">
         <v>111.7</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="4"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21">
         <v>100</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="21">
         <v>100</v>
       </c>
       <c r="E18" s="21">
         <v>100</v>
       </c>
       <c r="F18" s="21">
         <v>100</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="21">
         <v>83.2</v>
       </c>
       <c r="C19" s="21">
         <v>100</v>
       </c>
       <c r="D19" s="21">
         <v>76.2</v>
       </c>
       <c r="E19" s="21">
         <v>95.2</v>
       </c>
       <c r="F19" s="21">
         <v>62.4</v>
       </c>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
     </row>
-    <row r="20" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16" ht="14.25" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="8"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16">
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16">
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16">
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="9"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="9"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="9"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="9"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="9"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="9"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="9"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="9"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="9"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="9"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="9"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="9"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="9"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="9"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="9"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="9"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="9"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="9"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
       </c>
       <c r="E6" s="21">
         <v>93</v>
       </c>
       <c r="F6" s="21">
         <v>90.5</v>
       </c>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="4"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="21">
         <v>64.099999999999994</v>
       </c>
       <c r="C7" s="21">
         <v>66.2</v>
       </c>
       <c r="D7" s="21">
         <v>94.9</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="21">
         <v>85.9</v>
       </c>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="21">
         <v>102</v>
       </c>
       <c r="C8" s="21">
         <v>75</v>
       </c>
       <c r="D8" s="21">
         <v>100</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="21">
         <v>142.5</v>
       </c>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="21">
         <v>81.3</v>
       </c>
       <c r="C9" s="21">
         <v>80.2</v>
       </c>
       <c r="D9" s="21">
         <v>135.6</v>
       </c>
       <c r="E9" s="21">
         <v>97.9</v>
       </c>
       <c r="F9" s="21">
         <v>67</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="21">
         <v>189.8</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="21">
         <v>102.5</v>
       </c>
       <c r="E10" s="21">
         <v>113.9</v>
       </c>
       <c r="F10" s="21">
         <v>186</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21">
         <v>378.4</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="21">
         <v>414</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="21">
         <v>108.8</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="21">
         <v>94.4</v>
       </c>
       <c r="C12" s="21">
         <v>102</v>
       </c>
       <c r="D12" s="21">
         <v>65.900000000000006</v>
       </c>
       <c r="E12" s="21">
         <v>96.6</v>
       </c>
       <c r="F12" s="21">
         <v>151.1</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="21">
         <v>247.6</v>
       </c>
       <c r="C13" s="21">
         <v>55.8</v>
       </c>
       <c r="D13" s="21">
         <v>279.5</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="21">
         <v>90.3</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="21">
         <v>98.5</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="21">
         <v>100</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="21">
         <v>88.5</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="4"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="21">
         <v>104.4</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="21">
         <v>104.2</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="21">
         <v>106.6</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="21">
         <v>100.7</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="21">
         <v>98.2</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="21">
         <v>109.6</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21">
         <v>168.2</v>
       </c>
       <c r="C17" s="21">
         <v>562.79999999999995</v>
       </c>
       <c r="D17" s="21">
         <v>161.30000000000001</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="21">
         <v>108</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="4"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21">
         <v>148.4</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="21">
         <v>153.80000000000001</v>
       </c>
       <c r="E18" s="21">
         <v>94.4</v>
       </c>
       <c r="F18" s="21">
         <v>112.2</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="21">
         <v>77.8</v>
       </c>
       <c r="C19" s="21">
         <v>392.9</v>
       </c>
       <c r="D19" s="21">
         <v>77.7</v>
       </c>
       <c r="E19" s="21">
         <v>97.3</v>
       </c>
       <c r="F19" s="21">
         <v>91.7</v>
       </c>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
     </row>
-    <row r="20" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16" ht="14.25" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16">
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16">
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16">
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="9"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="9"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="9"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="9"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="9"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="9"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="9"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="9"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="9"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="9"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="9"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="9"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="9"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="9"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="9"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="9"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="9"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="9"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:6">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:6" ht="23.25">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
       </c>
       <c r="E6" s="10">
         <v>91.7</v>
       </c>
       <c r="F6" s="10">
         <v>98.7</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="10">
         <v>47.2</v>
       </c>
       <c r="C7" s="10">
         <v>37</v>
       </c>
       <c r="D7" s="10">
         <v>63</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="10">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10">
         <v>103.8</v>
       </c>
       <c r="C8" s="10">
         <v>66.7</v>
       </c>
       <c r="D8" s="10">
         <v>100</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="10">
         <v>127.7</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="10">
         <v>81.599999999999994</v>
       </c>
       <c r="C9" s="10">
         <v>81</v>
       </c>
       <c r="D9" s="10">
         <v>126.7</v>
       </c>
       <c r="E9" s="10">
         <v>92.8</v>
       </c>
       <c r="F9" s="10">
         <v>97</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="10">
         <v>136</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="10">
         <v>115.7</v>
       </c>
       <c r="E10" s="10">
         <v>118.5</v>
       </c>
       <c r="F10" s="10">
         <v>155.30000000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10">
         <v>104.5</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="10">
         <v>100</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="10">
         <v>105.9</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10">
         <v>97.4</v>
       </c>
       <c r="C12" s="10">
         <v>104.6</v>
       </c>
       <c r="D12" s="10">
         <v>74.5</v>
       </c>
       <c r="E12" s="10">
         <v>98</v>
       </c>
       <c r="F12" s="10">
         <v>134.30000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="10">
         <v>469.1</v>
       </c>
       <c r="C13" s="10">
         <v>40.700000000000003</v>
       </c>
       <c r="D13" s="10">
         <v>636.4</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="10">
         <v>87.1</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="10">
         <v>97</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="10">
         <v>100</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="10">
         <v>84.7</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="10">
         <v>105.2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="10">
         <v>100</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="10">
         <v>109.1</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10">
         <v>103.2</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="10">
         <v>95.7</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="10">
         <v>112.9</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="10">
         <v>171.9</v>
       </c>
       <c r="C17" s="10">
         <v>717.1</v>
       </c>
       <c r="D17" s="10">
         <v>156.80000000000001</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="10">
         <v>112.9</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="10">
         <v>101.5</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="10">
         <v>100</v>
       </c>
       <c r="E18" s="10">
         <v>92.6</v>
       </c>
       <c r="F18" s="10">
         <v>116.3</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="10">
         <v>99.8</v>
       </c>
       <c r="C19" s="10">
         <v>366.2</v>
       </c>
       <c r="D19" s="10">
         <v>101.5</v>
       </c>
       <c r="E19" s="10">
         <v>90.6</v>
       </c>
       <c r="F19" s="10">
         <v>98.4</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:6">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:6" ht="24" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:6" ht="51" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23">
         <v>88.4</v>
       </c>
       <c r="C6" s="23">
         <v>86.4</v>
       </c>
       <c r="D6" s="23">
         <v>103.4</v>
       </c>
       <c r="E6" s="23">
         <v>93.4</v>
       </c>
       <c r="F6" s="23">
         <v>127.3</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="23">
         <v>70.900000000000006</v>
       </c>
       <c r="C7" s="23">
         <v>49.7</v>
       </c>
       <c r="D7" s="23">
         <v>88.1</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="23">
         <v>70.400000000000006</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="23">
         <v>104.8</v>
       </c>
       <c r="C8" s="23">
         <v>75</v>
       </c>
       <c r="D8" s="23">
         <v>100</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="23">
         <v>127</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="23">
         <v>85.5</v>
       </c>
       <c r="C9" s="23">
         <v>85</v>
       </c>
       <c r="D9" s="23">
         <v>124.6</v>
       </c>
       <c r="E9" s="23">
         <v>89</v>
       </c>
       <c r="F9" s="23">
         <v>96.6</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="23">
         <v>154.1</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="23">
         <v>141.30000000000001</v>
       </c>
       <c r="E10" s="23">
         <v>146.4</v>
       </c>
       <c r="F10" s="23">
         <v>143.9</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="23">
         <v>97</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="23">
         <v>92.9</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="23">
         <v>107.1</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="23">
         <v>96.4</v>
       </c>
       <c r="C12" s="23">
         <v>104.4</v>
       </c>
       <c r="D12" s="23">
         <v>72.099999999999994</v>
       </c>
       <c r="E12" s="23">
         <v>94.7</v>
       </c>
       <c r="F12" s="23">
         <v>133.19999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="23">
         <v>594.1</v>
       </c>
       <c r="C13" s="23">
         <v>55.5</v>
       </c>
       <c r="D13" s="23">
         <v>768.6</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="23">
         <v>87.1</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="23">
         <v>97.4</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="23">
         <v>100</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="23">
         <v>86.8</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="23">
         <v>101.5</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="23">
         <v>99.7</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="23">
         <v>102.8</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="23">
         <v>101.7</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="23">
         <v>92.9</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="23">
         <v>112.9</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="23">
         <v>167.2</v>
       </c>
       <c r="C17" s="23">
         <v>727</v>
       </c>
       <c r="D17" s="23">
         <v>151.80000000000001</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="23">
         <v>116.7</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="23">
         <v>105.9</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="23">
         <v>100.9</v>
       </c>
       <c r="E18" s="23">
         <v>269.5</v>
       </c>
       <c r="F18" s="23">
         <v>114.1</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="23">
         <v>104.4</v>
       </c>
       <c r="C19" s="23">
         <v>300.89999999999998</v>
       </c>
       <c r="D19" s="23">
         <v>103.5</v>
       </c>
       <c r="E19" s="23">
         <v>95.4</v>
       </c>
       <c r="F19" s="23">
         <v>161.1</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:6">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:6" ht="23.25">
       <c r="A3" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:6" ht="51" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23">
         <v>89</v>
       </c>
       <c r="C6" s="23">
         <v>87.4</v>
       </c>
       <c r="D6" s="23">
         <v>100.2</v>
       </c>
       <c r="E6" s="23">
         <v>95.8</v>
       </c>
       <c r="F6" s="23">
         <v>116.2</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="23">
         <v>73.8</v>
       </c>
       <c r="C7" s="23">
         <v>43.8</v>
       </c>
       <c r="D7" s="23">
         <v>90.1</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="23">
         <v>67.900000000000006</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="23">
         <v>104.2</v>
       </c>
       <c r="C8" s="23">
         <v>60</v>
       </c>
       <c r="D8" s="23">
         <v>100</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="23">
         <v>132.1</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="23">
         <v>86.4</v>
       </c>
       <c r="C9" s="23">
         <v>86</v>
       </c>
       <c r="D9" s="23">
         <v>112.6</v>
       </c>
       <c r="E9" s="23">
         <v>91.4</v>
       </c>
       <c r="F9" s="23">
         <v>88.9</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="23">
         <v>139.4</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="23">
         <v>122.1</v>
       </c>
       <c r="E10" s="23">
         <v>155.1</v>
       </c>
       <c r="F10" s="23">
         <v>137.19999999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="23">
         <v>99.4</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="23">
         <v>96.2</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="23">
         <v>107.4</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="23">
         <v>94.4</v>
       </c>
       <c r="C12" s="23">
         <v>102.2</v>
       </c>
       <c r="D12" s="23">
         <v>68.400000000000006</v>
       </c>
       <c r="E12" s="23">
         <v>97.4</v>
       </c>
       <c r="F12" s="23">
         <v>133.9</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="23">
         <v>574.4</v>
       </c>
       <c r="C13" s="23">
         <v>64.400000000000006</v>
       </c>
       <c r="D13" s="23">
         <v>732.1</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="23">
         <v>87.1</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="23">
         <v>97.4</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="23">
         <v>100</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="23">
         <v>86.7</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="23">
         <v>100</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="23">
         <v>102.3</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="23">
         <v>98.3</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="23">
         <v>100.3</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="23">
         <v>90.9</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="23">
         <v>112.2</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="23">
         <v>143.6</v>
       </c>
       <c r="C17" s="23">
         <v>586.1</v>
       </c>
       <c r="D17" s="23">
         <v>131.19999999999999</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="23">
         <v>117.7</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="23">
         <v>106.9</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="23">
         <v>99.5</v>
       </c>
       <c r="E18" s="23">
         <v>395.6</v>
       </c>
       <c r="F18" s="23">
         <v>108.6</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="23">
         <v>101.6</v>
       </c>
       <c r="C19" s="23">
         <v>245.1</v>
       </c>
       <c r="D19" s="23">
         <v>99.5</v>
       </c>
       <c r="E19" s="23">
         <v>99.3</v>
       </c>
       <c r="F19" s="23">
         <v>146.19999999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:6">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:6" ht="28.5" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:6" ht="47.25" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>90.4</v>
       </c>
       <c r="C6" s="10">
         <v>89.1</v>
       </c>
       <c r="D6" s="10">
         <v>99.2</v>
       </c>
       <c r="E6" s="10">
         <v>99.9</v>
       </c>
       <c r="F6" s="10">
         <v>110.4</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="10">
         <v>76.2</v>
       </c>
       <c r="C7" s="10">
         <v>45.1</v>
       </c>
       <c r="D7" s="10">
         <v>91.5</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="10">
         <v>66.400000000000006</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10">
         <v>104.7</v>
       </c>
       <c r="C8" s="10">
         <v>50</v>
       </c>
       <c r="D8" s="10">
         <v>100</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="10">
         <v>138.4</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="10">
         <v>87.9</v>
       </c>
       <c r="C9" s="10">
         <v>87.6</v>
       </c>
       <c r="D9" s="10">
         <v>105.3</v>
       </c>
       <c r="E9" s="10">
         <v>96.1</v>
       </c>
       <c r="F9" s="10">
         <v>88.5</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="10">
         <v>130.69999999999999</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="10">
         <v>109.3</v>
       </c>
       <c r="E10" s="10">
         <v>160.9</v>
       </c>
       <c r="F10" s="10">
         <v>135.69999999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10">
         <v>101</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="10">
         <v>98.4</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="10">
         <v>107.6</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10">
         <v>94.2</v>
       </c>
       <c r="C12" s="10">
         <v>102.1</v>
       </c>
       <c r="D12" s="10">
         <v>67.5</v>
       </c>
       <c r="E12" s="10">
         <v>98</v>
       </c>
       <c r="F12" s="10">
         <v>136.19999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="10">
         <v>561.20000000000005</v>
       </c>
       <c r="C13" s="10">
         <v>70.3</v>
       </c>
       <c r="D13" s="10">
         <v>707.7</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="10">
         <v>87.1</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="10">
         <v>97.4</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="10">
         <v>100</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="10">
         <v>86.6</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="10">
         <v>99.1</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="10">
         <v>104.3</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="10">
         <v>95.3</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10">
         <v>99.4</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="10">
         <v>89.6</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="10">
         <v>111.7</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="10">
         <v>128.30000000000001</v>
       </c>
       <c r="C17" s="10">
         <v>492.2</v>
       </c>
       <c r="D17" s="10">
         <v>117.9</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="10">
         <v>117.8</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="10">
         <v>107.5</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="10">
         <v>98.5</v>
       </c>
       <c r="E18" s="10">
         <v>479.7</v>
       </c>
       <c r="F18" s="10">
         <v>104.9</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="10">
         <v>102.2</v>
       </c>
       <c r="C19" s="10">
         <v>208.3</v>
       </c>
       <c r="D19" s="10">
         <v>99.4</v>
       </c>
       <c r="E19" s="10">
         <v>105.1</v>
       </c>
       <c r="F19" s="10">
         <v>130.4</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:6">
+      <c r="A2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+    </row>
+    <row r="3" spans="1:6" ht="24" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="56"/>
-[...5 lines deleted...]
-      <c r="B5" s="54"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="1:6" ht="50.25" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="25">
         <v>90.2</v>
       </c>
       <c r="C6" s="25">
         <v>88.8</v>
       </c>
       <c r="D6" s="25">
         <v>98.9</v>
       </c>
       <c r="E6" s="25">
         <v>102.2</v>
       </c>
       <c r="F6" s="25">
         <v>104.7</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="25">
         <v>72.2</v>
       </c>
       <c r="C7" s="25">
         <v>41.8</v>
       </c>
       <c r="D7" s="25">
         <v>85.2</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="25">
         <v>66.599999999999994</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="25">
         <v>108.8</v>
       </c>
       <c r="C8" s="25">
         <v>42.9</v>
       </c>
       <c r="D8" s="25">
         <v>100</v>
       </c>
       <c r="E8" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="25">
         <v>155.30000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="25">
         <v>87.5</v>
       </c>
       <c r="C9" s="25">
         <v>87.3</v>
       </c>
       <c r="D9" s="25">
         <v>100.1</v>
       </c>
       <c r="E9" s="25">
         <v>93.4</v>
       </c>
       <c r="F9" s="25">
         <v>86.2</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="25">
         <v>168.2</v>
       </c>
       <c r="C10" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="25">
         <v>100.2</v>
       </c>
       <c r="E10" s="25">
         <v>273.60000000000002</v>
       </c>
       <c r="F10" s="25">
         <v>229.2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="25">
         <v>313</v>
       </c>
       <c r="C11" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="25">
         <v>325.89999999999998</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="25">
         <v>103.8</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="25">
         <v>96</v>
       </c>
       <c r="C12" s="25">
         <v>104.9</v>
       </c>
       <c r="D12" s="25">
         <v>67.5</v>
       </c>
       <c r="E12" s="25">
         <v>96.8</v>
       </c>
       <c r="F12" s="25">
         <v>184.6</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="25">
         <v>561.70000000000005</v>
       </c>
       <c r="C13" s="25">
         <v>74.5</v>
       </c>
       <c r="D13" s="25">
         <v>703</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="25">
         <v>85.5</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="25">
         <v>97.1</v>
       </c>
       <c r="C14" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="25">
         <v>85.2</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25">
         <v>99.1</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="25">
         <v>104.8</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="25">
         <v>94.8</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="25">
         <v>98.4</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="25">
         <v>89.2</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="25">
         <v>109.8</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="25">
         <v>121</v>
       </c>
       <c r="C17" s="25">
         <v>422.3</v>
       </c>
       <c r="D17" s="25">
         <v>112.3</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="25">
         <v>116</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="25">
         <v>105.4</v>
       </c>
       <c r="C18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="25">
         <v>97.8</v>
       </c>
       <c r="E18" s="25">
         <v>411.2</v>
       </c>
       <c r="F18" s="25">
         <v>102.2</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="25">
         <v>103.2</v>
       </c>
       <c r="C19" s="25">
         <v>179.3</v>
       </c>
       <c r="D19" s="25">
         <v>100.4</v>
       </c>
       <c r="E19" s="25">
         <v>108.6</v>
       </c>
       <c r="F19" s="25">
         <v>119</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>