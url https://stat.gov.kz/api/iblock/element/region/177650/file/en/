--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="35">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -254,50 +254,51 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2049,51 +2050,51 @@
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
@@ -2664,52 +2665,52 @@
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="9"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>27</v>
@@ -2730,185 +2731,325 @@
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
     <row r="5" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="10"/>
-[...3 lines deleted...]
-      <c r="F6" s="10"/>
+      <c r="B6" s="10">
+        <v>84.7</v>
+      </c>
+      <c r="C6" s="10">
+        <v>82.8</v>
+      </c>
+      <c r="D6" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="E6" s="10">
+        <v>91.7</v>
+      </c>
+      <c r="F6" s="10">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="10"/>
-[...3 lines deleted...]
-      <c r="F7" s="10"/>
+      <c r="B7" s="10">
+        <v>47.2</v>
+      </c>
+      <c r="C7" s="10">
+        <v>37</v>
+      </c>
+      <c r="D7" s="10">
+        <v>63</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="10">
+        <v>72</v>
+      </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10"/>
-[...3 lines deleted...]
-      <c r="F8" s="10"/>
+      <c r="B8" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="C8" s="10">
+        <v>66.7</v>
+      </c>
+      <c r="D8" s="10">
+        <v>100</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="10">
+        <v>127.7</v>
+      </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="10"/>
-[...3 lines deleted...]
-      <c r="F9" s="10"/>
+      <c r="B9" s="10">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C9" s="10">
+        <v>81</v>
+      </c>
+      <c r="D9" s="10">
+        <v>126.7</v>
+      </c>
+      <c r="E9" s="10">
+        <v>92.8</v>
+      </c>
+      <c r="F9" s="10">
+        <v>97</v>
+      </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="10"/>
-[...3 lines deleted...]
-      <c r="F10" s="10"/>
+      <c r="B10" s="10">
+        <v>136</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="10">
+        <v>115.7</v>
+      </c>
+      <c r="E10" s="10">
+        <v>118.5</v>
+      </c>
+      <c r="F10" s="10">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="10"/>
-[...3 lines deleted...]
-      <c r="F11" s="10"/>
+      <c r="B11" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="10">
+        <v>100</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="10">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10"/>
-[...3 lines deleted...]
-      <c r="F12" s="10"/>
+      <c r="B12" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="C12" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="D12" s="10">
+        <v>74.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>98</v>
+      </c>
+      <c r="F12" s="10">
+        <v>134.30000000000001</v>
+      </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="10"/>
-[...3 lines deleted...]
-      <c r="F13" s="10"/>
+      <c r="B13" s="10">
+        <v>469.1</v>
+      </c>
+      <c r="C13" s="10">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="D13" s="10">
+        <v>636.4</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="10">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="10"/>
-[...3 lines deleted...]
-      <c r="F14" s="10"/>
+      <c r="B14" s="10">
+        <v>97</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="10">
+        <v>100</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="10">
+        <v>84.7</v>
+      </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="10"/>
-[...3 lines deleted...]
-      <c r="F15" s="10"/>
+      <c r="B15" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="10">
+        <v>100</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="10">
+        <v>109.1</v>
+      </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="10"/>
-[...3 lines deleted...]
-      <c r="F16" s="10"/>
+      <c r="B16" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="10">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="10"/>
-[...3 lines deleted...]
-      <c r="F17" s="10"/>
+      <c r="B17" s="10">
+        <v>171.9</v>
+      </c>
+      <c r="C17" s="10">
+        <v>717.1</v>
+      </c>
+      <c r="D17" s="10">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="10">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="10"/>
-[...3 lines deleted...]
-      <c r="F18" s="10"/>
+      <c r="B18" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="10">
+        <v>100</v>
+      </c>
+      <c r="E18" s="10">
+        <v>92.6</v>
+      </c>
+      <c r="F18" s="10">
+        <v>116.3</v>
+      </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="10"/>
-[...3 lines deleted...]
-      <c r="F19" s="10"/>
+      <c r="B19" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="C19" s="10">
+        <v>366.2</v>
+      </c>
+      <c r="D19" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="E19" s="10">
+        <v>90.6</v>
+      </c>
+      <c r="F19" s="10">
+        <v>98.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>