--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="35">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -165,51 +165,51 @@
   </si>
   <si>
     <t>January-August 2026 compared to
 January-August 2025, %</t>
   </si>
   <si>
     <t>January-September 2026 compared to
 January-September 2025, %</t>
   </si>
   <si>
     <t>January-November 2026 compared to
 January-November 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -255,50 +255,55 @@
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -360,51 +365,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -412,50 +417,56 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -774,88 +785,88 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>76</v>
       </c>
       <c r="C6" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="21">
         <v>95.5</v>
@@ -1384,84 +1395,84 @@
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="29"/>
-[...1 lines deleted...]
-      <c r="F3" s="29"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="28"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -1611,84 +1622,84 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="29"/>
-[...1 lines deleted...]
-      <c r="F3" s="29"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="28"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -1838,84 +1849,84 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="29"/>
-[...1 lines deleted...]
-      <c r="F3" s="29"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="28"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -2067,88 +2078,88 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -2665,99 +2676,99 @@
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="9"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -3032,326 +3043,466 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="23">
+        <v>88.4</v>
+      </c>
+      <c r="C6" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="E6" s="23">
+        <v>93.4</v>
+      </c>
+      <c r="F6" s="23">
+        <v>127.3</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="23">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C7" s="23">
+        <v>49.7</v>
+      </c>
+      <c r="D7" s="23">
+        <v>88.1</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="23">
+        <v>70.400000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="C8" s="23">
+        <v>75</v>
+      </c>
+      <c r="D8" s="23">
+        <v>100</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="23">
+        <v>127</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="23">
+        <v>85.5</v>
+      </c>
+      <c r="C9" s="23">
+        <v>85</v>
+      </c>
+      <c r="D9" s="23">
+        <v>124.6</v>
+      </c>
+      <c r="E9" s="23">
+        <v>89</v>
+      </c>
+      <c r="F9" s="23">
+        <v>96.6</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="23">
+        <v>154.1</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="23">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="E10" s="23">
+        <v>146.4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>143.9</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="23">
+        <v>97</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="23">
+        <v>107.1</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="23">
+        <v>96.4</v>
+      </c>
+      <c r="C12" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="D12" s="23">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="E12" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="F12" s="23">
+        <v>133.19999999999999</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="23">
+        <v>594.1</v>
+      </c>
+      <c r="C13" s="23">
+        <v>55.5</v>
+      </c>
+      <c r="D13" s="23">
+        <v>768.6</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="23">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="23">
+        <v>100</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="23">
+        <v>86.8</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="23">
+        <v>101.5</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="23">
+        <v>99.7</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="23">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="23">
+        <v>101.7</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="23">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="23">
+        <v>167.2</v>
+      </c>
+      <c r="C17" s="23">
+        <v>727</v>
+      </c>
+      <c r="D17" s="23">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="23">
+        <v>116.7</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="23">
+        <v>105.9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="23">
+        <v>100.9</v>
+      </c>
+      <c r="E18" s="23">
+        <v>269.5</v>
+      </c>
+      <c r="F18" s="23">
+        <v>114.1</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="C19" s="23">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="D19" s="23">
+        <v>103.5</v>
+      </c>
+      <c r="E19" s="23">
+        <v>95.4</v>
+      </c>
+      <c r="F19" s="23">
+        <v>161.1</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
@@ -3501,84 +3652,84 @@
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
@@ -3728,84 +3879,84 @@
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
@@ -3955,84 +4106,84 @@
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C28:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="29"/>
-[...1 lines deleted...]
-      <c r="F3" s="29"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="29"/>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -4182,84 +4333,84 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.140625" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="29"/>
-[...1 lines deleted...]
-      <c r="F3" s="29"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="29"/>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">