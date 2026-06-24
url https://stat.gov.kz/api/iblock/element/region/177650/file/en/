--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="35">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -3043,51 +3043,51 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
@@ -3410,52 +3410,52 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C26" sqref="C26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>29</v>
@@ -3476,185 +3476,325 @@
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="27"/>
       <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="23">
+        <v>89</v>
+      </c>
+      <c r="C6" s="23">
+        <v>87.4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="E6" s="23">
+        <v>95.8</v>
+      </c>
+      <c r="F6" s="23">
+        <v>116.2</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="23">
+        <v>73.8</v>
+      </c>
+      <c r="C7" s="23">
+        <v>43.8</v>
+      </c>
+      <c r="D7" s="23">
+        <v>90.1</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="23">
+        <v>67.900000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="23">
+        <v>104.2</v>
+      </c>
+      <c r="C8" s="23">
+        <v>60</v>
+      </c>
+      <c r="D8" s="23">
+        <v>100</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="23">
+        <v>132.1</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="C9" s="23">
+        <v>86</v>
+      </c>
+      <c r="D9" s="23">
+        <v>112.6</v>
+      </c>
+      <c r="E9" s="23">
+        <v>91.4</v>
+      </c>
+      <c r="F9" s="23">
+        <v>88.9</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="23">
+        <v>139.4</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="23">
+        <v>122.1</v>
+      </c>
+      <c r="E10" s="23">
+        <v>155.1</v>
+      </c>
+      <c r="F10" s="23">
+        <v>137.19999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="23">
+        <v>99.4</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="23">
+        <v>96.2</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="23">
+        <v>107.4</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="23">
+        <v>94.4</v>
+      </c>
+      <c r="C12" s="23">
+        <v>102.2</v>
+      </c>
+      <c r="D12" s="23">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="E12" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="F12" s="23">
+        <v>133.9</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="23">
+        <v>574.4</v>
+      </c>
+      <c r="C13" s="23">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="D13" s="23">
+        <v>732.1</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="23">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="23">
+        <v>100</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="23">
+        <v>86.7</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="23">
+        <v>100</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="23">
+        <v>102.3</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="23">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="23">
+        <v>90.9</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="23">
+        <v>112.2</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="23">
+        <v>143.6</v>
+      </c>
+      <c r="C17" s="23">
+        <v>586.1</v>
+      </c>
+      <c r="D17" s="23">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="23">
+        <v>117.7</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="23">
+        <v>106.9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="E18" s="23">
+        <v>395.6</v>
+      </c>
+      <c r="F18" s="23">
+        <v>108.6</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="C19" s="23">
+        <v>245.1</v>
+      </c>
+      <c r="D19" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="E19" s="23">
+        <v>99.3</v>
+      </c>
+      <c r="F19" s="23">
+        <v>146.19999999999999</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>