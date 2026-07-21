--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="35">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -260,50 +260,51 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -3410,52 +3411,52 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>29</v>
@@ -3777,52 +3778,52 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>30</v>
@@ -3843,185 +3844,325 @@
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="27"/>
       <c r="B5" s="29"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="10">
+        <v>90.4</v>
+      </c>
+      <c r="C6" s="10">
+        <v>89.1</v>
+      </c>
+      <c r="D6" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="E6" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="F6" s="10">
+        <v>110.4</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="10">
+        <v>76.2</v>
+      </c>
+      <c r="C7" s="10">
+        <v>45.1</v>
+      </c>
+      <c r="D7" s="10">
+        <v>91.5</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="10">
+        <v>66.400000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="C8" s="10">
+        <v>50</v>
+      </c>
+      <c r="D8" s="10">
+        <v>100</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="10">
+        <v>138.4</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="10">
+        <v>87.9</v>
+      </c>
+      <c r="C9" s="10">
+        <v>87.6</v>
+      </c>
+      <c r="D9" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="E9" s="10">
+        <v>96.1</v>
+      </c>
+      <c r="F9" s="10">
+        <v>88.5</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="10">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="E10" s="10">
+        <v>160.9</v>
+      </c>
+      <c r="F10" s="10">
+        <v>135.69999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="10">
+        <v>101</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="10">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="10">
+        <v>94.2</v>
+      </c>
+      <c r="C12" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="D12" s="10">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>98</v>
+      </c>
+      <c r="F12" s="10">
+        <v>136.19999999999999</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="10">
+        <v>561.20000000000005</v>
+      </c>
+      <c r="C13" s="10">
+        <v>70.3</v>
+      </c>
+      <c r="D13" s="10">
+        <v>707.7</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="10">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="10">
+        <v>100</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="10">
+        <v>86.6</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="10">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="10">
+        <v>95.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="10">
+        <v>89.6</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="10">
+        <v>111.7</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="10">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C17" s="10">
+        <v>492.2</v>
+      </c>
+      <c r="D17" s="10">
+        <v>117.9</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="10">
+        <v>117.8</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="10">
+        <v>98.5</v>
+      </c>
+      <c r="E18" s="10">
+        <v>479.7</v>
+      </c>
+      <c r="F18" s="10">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="C19" s="10">
+        <v>208.3</v>
+      </c>
+      <c r="D19" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="E19" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="F19" s="10">
+        <v>130.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>