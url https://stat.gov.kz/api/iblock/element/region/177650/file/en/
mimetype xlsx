--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="35">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Akzhaik</t>
   </si>
   <si>
@@ -165,51 +165,51 @@
   </si>
   <si>
     <t>January-August 2026 compared to
 January-August 2025, %</t>
   </si>
   <si>
     <t>January-September 2026 compared to
 January-September 2025, %</t>
   </si>
   <si>
     <t>January-November 2026 compared to
 January-November 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -261,50 +261,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -366,51 +371,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -424,50 +429,56 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -786,88 +797,88 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>76</v>
       </c>
       <c r="C6" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="21">
         <v>95.5</v>
@@ -1396,84 +1407,84 @@
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="25"/>
-[...3 lines deleted...]
-      <c r="F1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-      <c r="B4" s="28"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -1623,84 +1634,84 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="25"/>
-[...3 lines deleted...]
-      <c r="F1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-      <c r="B4" s="28"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -1850,84 +1861,84 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="25"/>
-[...3 lines deleted...]
-      <c r="F1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-      <c r="B4" s="28"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -2079,88 +2090,88 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -2692,84 +2703,84 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -3059,84 +3070,84 @@
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23">
         <v>88.4</v>
       </c>
       <c r="C6" s="23">
         <v>86.4</v>
       </c>
       <c r="D6" s="23">
         <v>103.4</v>
@@ -3426,84 +3437,84 @@
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="23">
         <v>89</v>
       </c>
       <c r="C6" s="23">
         <v>87.4</v>
       </c>
       <c r="D6" s="23">
         <v>100.2</v>
@@ -3778,99 +3789,99 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>90.4</v>
       </c>
       <c r="C6" s="10">
         <v>89.1</v>
       </c>
       <c r="D6" s="10">
         <v>99.2</v>
@@ -4145,326 +4156,466 @@
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="25">
+        <v>90.2</v>
+      </c>
+      <c r="C6" s="25">
+        <v>88.8</v>
+      </c>
+      <c r="D6" s="25">
+        <v>98.9</v>
+      </c>
+      <c r="E6" s="25">
+        <v>102.2</v>
+      </c>
+      <c r="F6" s="25">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="25">
+        <v>72.2</v>
+      </c>
+      <c r="C7" s="25">
+        <v>41.8</v>
+      </c>
+      <c r="D7" s="25">
+        <v>85.2</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="25">
+        <v>66.599999999999994</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="25">
+        <v>108.8</v>
+      </c>
+      <c r="C8" s="25">
+        <v>42.9</v>
+      </c>
+      <c r="D8" s="25">
+        <v>100</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="25">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="25">
+        <v>87.5</v>
+      </c>
+      <c r="C9" s="25">
+        <v>87.3</v>
+      </c>
+      <c r="D9" s="25">
+        <v>100.1</v>
+      </c>
+      <c r="E9" s="25">
+        <v>93.4</v>
+      </c>
+      <c r="F9" s="25">
+        <v>86.2</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="25">
+        <v>168.2</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="25">
+        <v>100.2</v>
+      </c>
+      <c r="E10" s="25">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="F10" s="25">
+        <v>229.2</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="25">
+        <v>313</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="25">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="25">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="25">
+        <v>96</v>
+      </c>
+      <c r="C12" s="25">
+        <v>104.9</v>
+      </c>
+      <c r="D12" s="25">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="25">
+        <v>96.8</v>
+      </c>
+      <c r="F12" s="25">
+        <v>184.6</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="25">
+        <v>561.70000000000005</v>
+      </c>
+      <c r="C13" s="25">
+        <v>74.5</v>
+      </c>
+      <c r="D13" s="25">
+        <v>703</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="25">
+        <v>85.5</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="25">
+        <v>97.1</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="25">
+        <v>100</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="25">
+        <v>85.2</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="25">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="25">
+        <v>104.8</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="25">
+        <v>94.8</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="25">
+        <v>98.4</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="25">
+        <v>89.2</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="25">
+        <v>109.8</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="25">
+        <v>121</v>
+      </c>
+      <c r="C17" s="25">
+        <v>422.3</v>
+      </c>
+      <c r="D17" s="25">
+        <v>112.3</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="25">
+        <v>116</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="25">
+        <v>105.4</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="25">
+        <v>97.8</v>
+      </c>
+      <c r="E18" s="25">
+        <v>411.2</v>
+      </c>
+      <c r="F18" s="25">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="C19" s="25">
+        <v>179.3</v>
+      </c>
+      <c r="D19" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="E19" s="25">
+        <v>108.6</v>
+      </c>
+      <c r="F19" s="25">
+        <v>119</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C28:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="25"/>
-[...3 lines deleted...]
-      <c r="F1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
@@ -4614,84 +4765,84 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.140625" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="25"/>
-[...3 lines deleted...]
-      <c r="F1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">