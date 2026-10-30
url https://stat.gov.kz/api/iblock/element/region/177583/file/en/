--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -9,80 +9,79 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.mukatova\Desktop\динам ряды строй август\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй сентябрь\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AECFC346-1A76-4D25-A4AF-08E4E19E5261}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="897" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="897"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="82">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
     <t>Defination of the indicator</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
@@ -173,50 +172,53 @@
     <t>163206 (cfo 16)</t>
   </si>
   <si>
     <t>Total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>Square metres of total space</t>
   </si>
   <si>
     <t>Number of apartments,
  units</t>
   </si>
   <si>
     <t>Number of apartments in commissioned residential buildings</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>The total number of apartments built includes apartments in apartment-type residential buildings and dormitories built in urban settlements and rural areas by enterprises and organizations of all forms of ownership, as well as individual developers.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919</t>
   </si>
   <si>
+    <t>Since January 2025</t>
+  </si>
+  <si>
     <t>Physical volume index of the total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
 </t>
   </si>
   <si>
     <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
@@ -261,78 +263,78 @@
   <si>
     <t>Bayterek</t>
   </si>
   <si>
     <t>Kaztalov</t>
   </si>
   <si>
     <t>Karatobe</t>
   </si>
   <si>
     <t>Syrym</t>
   </si>
   <si>
     <t>Taskala</t>
   </si>
   <si>
     <t>Terekti</t>
   </si>
   <si>
     <t>Shyngyrlau</t>
   </si>
   <si>
     <t>Uralsk city</t>
   </si>
   <si>
-    <t>17.09.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026 y.</t>
   </si>
   <si>
     <t>Division of statistics of production</t>
   </si>
   <si>
     <t>Urazova D.</t>
   </si>
   <si>
     <t>+7 711 2 51 00 38</t>
   </si>
   <si>
     <t>d.urazova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/en/region/zko/spreadsheets/</t>
+  </si>
+  <si>
+    <t>18.11.2026 y.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -682,55 +684,55 @@
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 8" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Обычный 8" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -781,119 +783,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1065,105 +1033,105 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>35</v>
       </c>
@@ -1184,78 +1152,78 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
@@ -1269,61 +1237,61 @@
         <v>24</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="22.140625" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
@@ -1617,346 +1585,346 @@
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="52" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="52"/>
       <c r="C5" s="54"/>
       <c r="D5" s="29"/>
       <c r="E5" s="29"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B6" s="41">
-        <v>2687</v>
+        <v>3466</v>
       </c>
       <c r="C6" s="42">
-        <v>95.5</v>
+        <v>93.6</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" s="41">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="C7" s="42">
-        <v>84.2</v>
+        <v>87</v>
       </c>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" s="41">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C8" s="42">
-        <v>116.1</v>
+        <v>116.7</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="41">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C9" s="42">
-        <v>43.3</v>
+        <v>44.1</v>
       </c>
       <c r="D9" s="29"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B10" s="41">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C10" s="42">
-        <v>141.5</v>
+        <v>146.80000000000001</v>
       </c>
       <c r="D10" s="29"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="41">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="C11" s="42">
-        <v>129.6</v>
+        <v>124.3</v>
       </c>
       <c r="D11" s="29"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B12" s="41">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="C12" s="42">
-        <v>91.2</v>
+        <v>107.2</v>
       </c>
       <c r="D12" s="29"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" s="41">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C13" s="42">
-        <v>77.3</v>
+        <v>83</v>
       </c>
       <c r="D13" s="29"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" s="41">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C14" s="42">
-        <v>80</v>
+        <v>83.3</v>
       </c>
       <c r="D14" s="29"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="41">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="C15" s="42">
-        <v>207.3</v>
+        <v>138.6</v>
       </c>
       <c r="D15" s="29"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="41">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C16" s="42">
-        <v>153.69999999999999</v>
+        <v>142</v>
       </c>
       <c r="D16" s="29"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="41">
-        <v>110</v>
+        <v>370</v>
       </c>
       <c r="C17" s="42">
-        <v>82.1</v>
+        <v>221.6</v>
       </c>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" s="41">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="C18" s="42">
-        <v>84.1</v>
+        <v>96.6</v>
       </c>
       <c r="D18" s="29"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>97.9</v>
+        <v>73</v>
+      </c>
+      <c r="B19" s="41">
+        <v>2245</v>
+      </c>
+      <c r="C19" s="42">
+        <v>85.3</v>
       </c>
       <c r="D19" s="29"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
-      <c r="B20" s="33"/>
-      <c r="C20" s="33"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
       <c r="D20" s="29"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="29"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="34"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>35</v>
       </c>
@@ -1977,78 +1945,78 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
@@ -2062,207 +2030,207 @@
         <v>24</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
@@ -2276,206 +2244,206 @@
         <v>24</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
@@ -2489,115 +2457,115 @@
         <v>24</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>35</v>
       </c>
@@ -2618,78 +2586,78 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
@@ -2703,115 +2671,115 @@
         <v>24</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>35</v>
       </c>
@@ -2832,78 +2800,78 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
@@ -2917,64 +2885,64 @@
         <v>24</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0500-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="23" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="4.42578125" style="23" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="23" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="4.42578125" style="23" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="23" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="4.42578125" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="23" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="4.42578125" style="23" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="23" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="23"/>
     <col min="1537" max="1537" width="4.42578125" style="23" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="23" customWidth="1"/>
@@ -3221,55 +3189,55 @@
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="27"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="27"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -3552,279 +3520,277 @@
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="48" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="29"/>
       <c r="E5" s="29"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B6" s="41">
-        <v>332977</v>
+        <v>442964</v>
       </c>
       <c r="C6" s="42">
-        <v>101</v>
+        <v>103.5</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" s="41">
-        <v>7432</v>
+        <v>8544</v>
       </c>
       <c r="C7" s="42">
-        <v>97.8</v>
+        <v>92.1</v>
       </c>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" s="41">
-        <v>2903</v>
+        <v>3389</v>
       </c>
       <c r="C8" s="42">
-        <v>112.9</v>
+        <v>112.1</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="41">
-        <v>33393</v>
+        <v>38396</v>
       </c>
       <c r="C9" s="42">
-        <v>113.7</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B10" s="41">
-        <v>6070</v>
+        <v>7286</v>
       </c>
       <c r="C10" s="42">
-        <v>104</v>
+        <v>107.5</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="41">
-        <v>3196</v>
+        <v>4256</v>
       </c>
       <c r="C11" s="42">
-        <v>127.1</v>
+        <v>124.7</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B12" s="41">
-        <v>23584</v>
+        <v>30213</v>
       </c>
       <c r="C12" s="42">
-        <v>106.1</v>
+        <v>110.7</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" s="41">
-        <v>3548</v>
+        <v>4473</v>
       </c>
       <c r="C13" s="42">
-        <v>87.2</v>
+        <v>87.8</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" s="41">
-        <v>3136</v>
+        <v>4212</v>
       </c>
       <c r="C14" s="42">
-        <v>92.8</v>
+        <v>101.3</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="41">
-        <v>7404</v>
+        <v>8737</v>
       </c>
       <c r="C15" s="42">
-        <v>109.9</v>
+        <v>79.3</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="41">
-        <v>4655</v>
+        <v>5284</v>
       </c>
       <c r="C16" s="42">
-        <v>107.8</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="41">
-        <v>10366</v>
+        <v>52437</v>
       </c>
       <c r="C17" s="42">
-        <v>72.900000000000006</v>
+        <v>301.10000000000002</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" s="41">
-        <v>4430</v>
+        <v>5986</v>
       </c>
       <c r="C18" s="42">
-        <v>101.5</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" s="43">
-        <v>222860</v>
+        <v>269751</v>
       </c>
       <c r="C19" s="44">
-        <v>100.2</v>
+        <v>91.3</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
-      <c r="B20" s="36"/>
-      <c r="C20" s="36"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -4114,389 +4080,387 @@
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="52"/>
       <c r="C5" s="54"/>
       <c r="D5" s="29"/>
       <c r="E5" s="29"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B6" s="41">
-        <v>221946</v>
+        <v>261759</v>
       </c>
       <c r="C6" s="42">
-        <v>126</v>
+        <v>113.4</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" s="41">
-        <v>7432</v>
+        <v>8544</v>
       </c>
       <c r="C7" s="42">
-        <v>97.8</v>
+        <v>92.1</v>
       </c>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" s="41">
-        <v>2903</v>
+        <v>3389</v>
       </c>
       <c r="C8" s="42">
-        <v>112.9</v>
+        <v>112.1</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="41">
-        <v>33393</v>
+        <v>38396</v>
       </c>
       <c r="C9" s="42">
-        <v>148.5</v>
+        <v>149.6</v>
       </c>
       <c r="D9" s="29"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B10" s="41">
-        <v>6070</v>
+        <v>7286</v>
       </c>
       <c r="C10" s="42">
-        <v>104</v>
+        <v>107.5</v>
       </c>
       <c r="D10" s="29"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="41">
-        <v>3196</v>
+        <v>4256</v>
       </c>
       <c r="C11" s="42">
-        <v>127.1</v>
+        <v>124.7</v>
       </c>
       <c r="D11" s="29"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B12" s="41">
-        <v>22960</v>
+        <v>29589</v>
       </c>
       <c r="C12" s="42">
-        <v>158.6</v>
+        <v>151.5</v>
       </c>
       <c r="D12" s="29"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" s="41">
-        <v>3548</v>
+        <v>4473</v>
       </c>
       <c r="C13" s="42">
-        <v>87.2</v>
+        <v>87.8</v>
       </c>
       <c r="D13" s="29"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" s="41">
-        <v>3136</v>
+        <v>4212</v>
       </c>
       <c r="C14" s="42">
-        <v>92.8</v>
+        <v>101.3</v>
       </c>
       <c r="D14" s="29"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="41">
-        <v>7319</v>
+        <v>8652</v>
       </c>
       <c r="C15" s="42">
-        <v>131.69999999999999</v>
+        <v>88</v>
       </c>
       <c r="D15" s="29"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="41">
-        <v>3042</v>
+        <v>3671</v>
       </c>
       <c r="C16" s="42">
-        <v>71.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D16" s="29"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="41">
-        <v>8890</v>
+        <v>12062</v>
       </c>
       <c r="C17" s="42">
-        <v>69.7</v>
+        <v>75.7</v>
       </c>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" s="41">
-        <v>4430</v>
+        <v>5986</v>
       </c>
       <c r="C18" s="42">
-        <v>101.5</v>
+        <v>102</v>
       </c>
       <c r="D18" s="29"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" s="43">
-        <v>115627</v>
+        <v>131243</v>
       </c>
       <c r="C19" s="44">
-        <v>134.1</v>
+        <v>112.1</v>
       </c>
       <c r="D19" s="29"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
-      <c r="B20" s="33"/>
-      <c r="C20" s="33"/>
       <c r="D20" s="29"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>
       <vt:lpstr>Metadata 16321301</vt:lpstr>