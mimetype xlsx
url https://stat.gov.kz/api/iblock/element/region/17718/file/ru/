--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,263 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
   <si>
     <t>кв.м</t>
-  </si>
-[...1 lines deleted...]
-    <t>город Шымкент</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t xml:space="preserve">Аль-Фарабийский </t>
   </si>
   <si>
     <t>Енбекшинский</t>
   </si>
   <si>
     <t>Каратауский</t>
   </si>
   <si>
     <t xml:space="preserve">
 Общая площадь введенных в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -558,77 +556,77 @@
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1504950"/>
           <a:ext cx="638175" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...8 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="676275" y="1314450"/>
+          <a:off x="4895850" y="561975"/>
           <a:ext cx="1133475" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>581025</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
@@ -12482,86 +12480,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12730,268 +12728,292 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+      <selection activeCell="B3" sqref="B3:I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="8" width="9.140625" style="1"/>
+    <col min="9" max="9" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="18" t="s">
+        <v>5</v>
       </c>
-      <c r="B1" s="13"/>
-[...5 lines deleted...]
-      <c r="H1" s="13"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
-    <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="H2" s="5" t="s">
+    <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="16" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="16">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
+      <c r="B3" s="19">
         <v>2018</v>
       </c>
-      <c r="C3" s="17">
+      <c r="C3" s="20">
         <v>2019</v>
       </c>
-      <c r="D3" s="17">
+      <c r="D3" s="20">
         <v>2020</v>
       </c>
-      <c r="E3" s="17">
+      <c r="E3" s="20">
         <v>2021</v>
       </c>
-      <c r="F3" s="17">
+      <c r="F3" s="20">
         <v>2022</v>
       </c>
-      <c r="G3" s="17">
+      <c r="G3" s="20">
         <v>2023</v>
       </c>
-      <c r="H3" s="17">
+      <c r="H3" s="20">
         <v>2024</v>
       </c>
+      <c r="I3" s="21">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B4" s="7">
         <v>439221</v>
       </c>
       <c r="C4" s="8">
         <v>523735</v>
       </c>
       <c r="D4" s="7">
         <v>649143</v>
       </c>
       <c r="E4" s="7">
         <v>1012388</v>
       </c>
       <c r="F4" s="7">
         <v>1073646</v>
       </c>
       <c r="G4" s="7">
         <v>1083859</v>
       </c>
       <c r="H4" s="7">
         <v>1373069</v>
       </c>
+      <c r="I4" s="14">
+        <v>1407167</v>
+      </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>73573</v>
       </c>
       <c r="C5" s="8">
         <v>108623</v>
       </c>
       <c r="D5" s="7">
         <v>96514</v>
       </c>
       <c r="E5" s="7">
         <v>179200</v>
       </c>
       <c r="F5" s="7">
         <v>213238</v>
       </c>
       <c r="G5" s="7">
         <v>362011</v>
       </c>
       <c r="H5" s="7">
         <v>747813</v>
       </c>
+      <c r="I5" s="14">
+        <v>812076</v>
+      </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>18168</v>
       </c>
       <c r="C6" s="8">
         <v>10585</v>
       </c>
       <c r="D6" s="7">
         <v>2071</v>
       </c>
       <c r="E6" s="7">
         <v>36748</v>
       </c>
       <c r="F6" s="7">
         <v>96426</v>
       </c>
       <c r="G6" s="7">
         <v>39051</v>
       </c>
       <c r="H6" s="7">
         <v>43784</v>
       </c>
+      <c r="I6" s="14">
+        <v>98335</v>
+      </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>35918</v>
       </c>
       <c r="C7" s="8">
         <v>34114</v>
       </c>
       <c r="D7" s="7">
         <v>12942</v>
       </c>
       <c r="E7" s="7">
         <v>77040</v>
       </c>
       <c r="F7" s="7">
         <v>55872</v>
       </c>
       <c r="G7" s="7">
         <v>113148</v>
       </c>
       <c r="H7" s="7">
         <v>70045</v>
       </c>
+      <c r="I7" s="14">
+        <v>71825</v>
+      </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>311562</v>
       </c>
       <c r="C8" s="8">
         <v>370413</v>
       </c>
       <c r="D8" s="7">
         <v>537616</v>
       </c>
       <c r="E8" s="7">
         <v>719400</v>
       </c>
       <c r="F8" s="7">
         <v>708110</v>
       </c>
       <c r="G8" s="7">
         <v>546558</v>
       </c>
       <c r="H8" s="7">
         <v>421106</v>
       </c>
+      <c r="I8" s="14">
+        <v>294519</v>
+      </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="11" t="s">
-        <v>8</v>
+      <c r="C9" s="13" t="s">
+        <v>7</v>
       </c>
-      <c r="C9" s="11" t="s">
-        <v>8</v>
+      <c r="D9" s="13" t="s">
+        <v>7</v>
       </c>
-      <c r="D9" s="11" t="s">
-        <v>8</v>
+      <c r="E9" s="13" t="s">
+        <v>7</v>
       </c>
-      <c r="E9" s="11" t="s">
-        <v>8</v>
+      <c r="F9" s="13" t="s">
+        <v>7</v>
       </c>
-      <c r="F9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="12">
+      <c r="G9" s="11">
         <v>23091</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="11">
         <v>90321</v>
       </c>
+      <c r="I9" s="15">
+        <v>130412</v>
+      </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>