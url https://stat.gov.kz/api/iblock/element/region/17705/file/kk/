--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$B$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
@@ -127,179 +122,192 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000057010000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-1200-000057010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4067175" y="1409700"/>
           <a:ext cx="1133475" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -328,86 +336,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -576,302 +584,321 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...5 lines deleted...]
-      <c r="H1" s="10"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
     </row>
-    <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="H2" s="11"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
     </row>
-    <row r="3" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="13">
+    <row r="3" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10"/>
+      <c r="B3" s="11">
         <v>2018</v>
       </c>
-      <c r="C3" s="14">
+      <c r="C3" s="12">
         <v>2019</v>
       </c>
-      <c r="D3" s="14">
+      <c r="D3" s="12">
         <v>2020</v>
       </c>
-      <c r="E3" s="14">
+      <c r="E3" s="12">
         <v>2021</v>
       </c>
-      <c r="F3" s="13">
+      <c r="F3" s="11">
         <v>2022</v>
       </c>
-      <c r="G3" s="13">
+      <c r="G3" s="11">
         <v>2023</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H3" s="11">
         <v>2024</v>
       </c>
+      <c r="I3" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <v>439221</v>
       </c>
       <c r="C4" s="9">
         <v>523735</v>
       </c>
       <c r="D4" s="8">
         <v>649143</v>
       </c>
       <c r="E4" s="8">
         <v>1012388</v>
       </c>
       <c r="F4" s="8">
         <v>1073646</v>
       </c>
       <c r="G4" s="8">
         <v>1083859</v>
       </c>
       <c r="H4" s="8">
         <v>1373069</v>
       </c>
+      <c r="I4" s="17">
+        <v>1407167</v>
+      </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>73573</v>
       </c>
       <c r="C5" s="4">
         <v>108623</v>
       </c>
       <c r="D5" s="3">
         <v>96514</v>
       </c>
       <c r="E5" s="3">
         <v>179200</v>
       </c>
       <c r="F5" s="3">
         <v>213238</v>
       </c>
       <c r="G5" s="3">
         <v>362011</v>
       </c>
       <c r="H5" s="3">
         <v>747813</v>
       </c>
+      <c r="I5" s="17">
+        <v>812076</v>
+      </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3">
         <v>18168</v>
       </c>
       <c r="C6" s="4">
         <v>10585</v>
       </c>
       <c r="D6" s="3">
         <v>2071</v>
       </c>
       <c r="E6" s="3">
         <v>36748</v>
       </c>
       <c r="F6" s="3">
         <v>96426</v>
       </c>
       <c r="G6" s="3">
         <v>39051</v>
       </c>
       <c r="H6" s="3">
         <v>43784</v>
       </c>
+      <c r="I6" s="17">
+        <v>98335</v>
+      </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3">
         <v>35918</v>
       </c>
       <c r="C7" s="4">
         <v>34114</v>
       </c>
       <c r="D7" s="3">
         <v>12942</v>
       </c>
       <c r="E7" s="3">
         <v>77040</v>
       </c>
       <c r="F7" s="3">
         <v>55872</v>
       </c>
       <c r="G7" s="3">
         <v>113148</v>
       </c>
       <c r="H7" s="3">
         <v>70045</v>
       </c>
+      <c r="I7" s="17">
+        <v>71825</v>
+      </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="3">
         <v>311562</v>
       </c>
       <c r="C8" s="4">
         <v>370413</v>
       </c>
       <c r="D8" s="3">
         <v>537616</v>
       </c>
       <c r="E8" s="3">
         <v>719400</v>
       </c>
       <c r="F8" s="3">
         <v>708110</v>
       </c>
       <c r="G8" s="3">
         <v>546558</v>
       </c>
       <c r="H8" s="3">
         <v>421106</v>
       </c>
+      <c r="I8" s="17">
+        <v>294519</v>
+      </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="15" t="s">
+      <c r="F9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="3">
         <v>23091</v>
       </c>
       <c r="H9" s="3">
         <v>90321</v>
+      </c>
+      <c r="I9" s="17">
+        <v>130412</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -880,88 +907,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C0FD25-4D56-47D3-83B3-C922BD0A8E24}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C0FD25-4D56-47D3-83B3-C922BD0A8E24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>