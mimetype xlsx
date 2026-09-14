--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -11,61 +11,61 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт инвестиции\готовые каз\серпінділік кестелер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656" tabRatio="826"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650" tabRatio="826" firstSheet="2" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="5" r:id="rId2"/>
     <sheet name="Метадеректер 161104" sheetId="4" r:id="rId3"/>
     <sheet name="Метадеректер 161203" sheetId="6" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId5"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="62">
   <si>
     <t>Инвестициялық қызметтерінің негізгі көрсеткіштерінің серпіні</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына инвестициялар</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>алдыңғы жылға пайызбен</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -115,53 +115,50 @@
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Инвесторлардың жаңа құрылыс, сондай-ақ объектінің кеңейту (объектінің бастапқы құнының ұлғаюына әкеп соғатын) жағдайында инвесторлар үшін экономикалық, әлеуметтік немесе экологиялық әсер алу мақсатындағы инвестициялар, машиналар, жабдықтар, көлік құралдарын сатып алу, негізгі табынды, көпжылдық екпелерді қалыптастыруға кететін шығындар және т.б.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Жеке және көппәтерлі тұрғын үй, жатақханалар, әлеуметтік топтарға арналған тұрғын үй құрылысын салуға шыққан шығындар</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
@@ -212,63 +209,66 @@
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">2001 жылдан бастап </t>
   </si>
   <si>
     <t>20.07.2026ж.</t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық)</t>
   </si>
   <si>
     <t>13.07.2027ж.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -300,56 +300,50 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1202,689 +1196,689 @@
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...349 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...179 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -1918,167 +1912,164 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="911" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="911" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="911" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="596" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="596" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="596" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="596" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="595" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="595" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="595" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="595" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="911" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1226">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 18" xfId="9"/>
     <cellStyle name="20% - Акцент1 19" xfId="10"/>
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 20" xfId="14"/>
     <cellStyle name="20% - Акцент1 21" xfId="15"/>
     <cellStyle name="20% - Акцент1 22" xfId="16"/>
     <cellStyle name="20% - Акцент1 23" xfId="17"/>
     <cellStyle name="20% - Акцент1 24" xfId="18"/>
     <cellStyle name="20% - Акцент1 25" xfId="19"/>
     <cellStyle name="20% - Акцент1 26" xfId="20"/>
     <cellStyle name="20% - Акцент1 27" xfId="21"/>
     <cellStyle name="20% - Акцент1 28" xfId="22"/>
@@ -3596,1451 +3587,1451 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="44" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="44" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="33">
         <v>161101</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="34" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="34" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="55" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="34" customFormat="1" ht="58.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="37" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="34" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="52" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="34" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="34" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="66" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="36"/>
       <c r="M10" s="38"/>
     </row>
-    <row r="11" spans="1:13" s="34" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="38"/>
     </row>
-    <row r="12" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="M12" s="38"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="M12" s="38"/>
-[...2 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="B13" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="63" t="s">
+      <c r="M13" s="38"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="M13" s="38"/>
-[...4 lines deleted...]
-      </c>
       <c r="B14" s="63" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M14" s="38"/>
     </row>
-    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="74" t="s">
-        <v>58</v>
+      <c r="B15" s="68" t="s">
+        <v>57</v>
       </c>
       <c r="M15" s="39"/>
     </row>
-    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="74" t="s">
-        <v>61</v>
+      <c r="B16" s="68" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="40"/>
     </row>
-    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M17" s="39"/>
     </row>
-    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M18" s="40"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M19" s="39"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="61" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M20" s="40"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="42"/>
       <c r="B21" s="43"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M22" s="40"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="39"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.33203125" style="44" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="44" customWidth="1"/>
+    <col min="1" max="1" width="40.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="65">
         <v>161201</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="33" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="55" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="34" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="37" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="34" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="34" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="66" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="36"/>
       <c r="M10" s="38"/>
     </row>
-    <row r="11" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="38"/>
     </row>
-    <row r="12" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="M12" s="38"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="M12" s="38"/>
-[...2 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="B13" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="63" t="s">
+      <c r="M13" s="38"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="M13" s="38"/>
-[...4 lines deleted...]
-      </c>
       <c r="B14" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M14" s="38"/>
     </row>
-    <row r="15" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="74" t="s">
-        <v>58</v>
+      <c r="B15" s="68" t="s">
+        <v>57</v>
       </c>
       <c r="M15" s="39"/>
     </row>
-    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="74" t="s">
-        <v>61</v>
+      <c r="B16" s="68" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="40"/>
     </row>
-    <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M17" s="39"/>
     </row>
-    <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M18" s="40"/>
     </row>
-    <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M19" s="39"/>
     </row>
-    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="61" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M20" s="40"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="42"/>
       <c r="B21" s="43"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M22" s="40"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="39"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="97.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.44140625" style="44" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="255" max="255" width="42.33203125" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
+    <col min="3" max="254" width="9.140625" customWidth="1"/>
+    <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="33">
         <v>161104</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="33" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="34" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" s="34" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="34" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" s="34" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="34" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="55" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" s="34" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="34" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="37" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" s="34" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="34" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="52" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" s="34" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="34" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" s="34" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="34" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="67" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" s="34" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="64"/>
       <c r="K10" s="38"/>
     </row>
-    <row r="11" spans="1:11" s="34" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="38"/>
     </row>
-    <row r="12" spans="1:11" s="34" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="K12" s="38"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="K12" s="38"/>
-[...2 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="B13" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="63" t="s">
+      <c r="K13" s="38"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="K13" s="38"/>
-[...2 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="B14" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K14" s="38"/>
     </row>
-    <row r="15" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="74" t="s">
-        <v>58</v>
+      <c r="B15" s="68" t="s">
+        <v>57</v>
       </c>
       <c r="K15" s="39"/>
     </row>
-    <row r="16" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="74" t="s">
-        <v>61</v>
+      <c r="B16" s="68" t="s">
+        <v>60</v>
       </c>
       <c r="K16" s="40"/>
     </row>
-    <row r="17" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K17" s="39"/>
     </row>
-    <row r="18" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K18" s="40"/>
     </row>
-    <row r="19" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="K19" s="39"/>
     </row>
-    <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="57" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K20" s="40"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="42"/>
       <c r="B21" s="43"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K22" s="40"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K23" s="39"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="40"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="44" customWidth="1"/>
-    <col min="2" max="2" width="104.33203125" style="44" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" style="44" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" style="44" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="58">
         <v>161203</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="55" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="52" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="55" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="55" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="34" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="59" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="60" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="34" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="34" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="67" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="34" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="36"/>
       <c r="M10" s="38"/>
     </row>
-    <row r="11" spans="1:13" s="34" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="62" t="s">
+        <v>48</v>
+      </c>
+      <c r="M11" s="38"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="M11" s="38"/>
-[...5 lines deleted...]
-      <c r="B12" s="63" t="s">
+      <c r="M12" s="38"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" s="38"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="M12" s="38"/>
-[...16 lines deleted...]
-      </c>
       <c r="M14" s="38"/>
     </row>
-    <row r="15" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="74" t="s">
-        <v>58</v>
+      <c r="B15" s="68" t="s">
+        <v>57</v>
       </c>
       <c r="M15" s="39"/>
     </row>
-    <row r="16" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="74" t="s">
-        <v>61</v>
+      <c r="B16" s="68" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="40"/>
     </row>
-    <row r="17" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M17" s="39"/>
     </row>
-    <row r="18" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M18" s="40"/>
     </row>
-    <row r="19" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M19" s="39"/>
     </row>
-    <row r="20" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="57" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M20" s="40"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="42"/>
       <c r="B21" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="A16" sqref="A16:C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="45" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="45"/>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B2" s="46"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="47"/>
       <c r="B6" s="48" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="49"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="47"/>
       <c r="B7" s="48" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="49"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="47"/>
       <c r="B8" s="48" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="49"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="47"/>
       <c r="B9" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="49"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="47"/>
       <c r="B10" s="48" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="49"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="47"/>
       <c r="B11" s="47"/>
       <c r="C11" s="49"/>
     </row>
-    <row r="12" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="47"/>
       <c r="B12" s="50" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="49"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="47"/>
       <c r="B13" s="47"/>
       <c r="C13" s="49"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="47"/>
       <c r="B14" s="47"/>
       <c r="C14" s="49"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="47"/>
       <c r="B15" s="47"/>
       <c r="C15" s="47"/>
     </row>
-    <row r="16" spans="1:3" ht="14.4" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.33203125" customWidth="1"/>
-    <col min="2" max="5" width="28.6640625" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="5" width="28.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...6 lines deleted...]
-      <c r="B2" s="72" t="s">
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+    </row>
+    <row r="2" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="70"/>
+      <c r="B2" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="72"/>
-      <c r="D2" s="72" t="s">
+      <c r="C2" s="71"/>
+      <c r="D2" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="73"/>
+      <c r="E2" s="72"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
-    <row r="3" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="71"/>
+    <row r="3" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="70"/>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6">
         <v>2001</v>
       </c>
       <c r="B4" s="7">
         <v>26861</v>
       </c>
       <c r="C4" s="8">
         <v>98.2</v>
       </c>
       <c r="D4" s="7">
         <v>92</v>
       </c>
       <c r="E4" s="9">
         <v>62.2</v>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
     </row>
-    <row r="5" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2002</v>
       </c>
       <c r="B5" s="11">
         <v>20597</v>
       </c>
       <c r="C5" s="12">
         <v>74.5</v>
       </c>
       <c r="D5" s="11">
         <v>125</v>
       </c>
       <c r="E5" s="13">
         <v>128.4</v>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
-    <row r="6" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>2003</v>
       </c>
       <c r="B6" s="11">
         <v>33473</v>
       </c>
       <c r="C6" s="15">
         <v>159.80000000000001</v>
       </c>
       <c r="D6" s="11">
         <v>353</v>
       </c>
       <c r="E6" s="16">
         <v>234</v>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
     </row>
-    <row r="7" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>2004</v>
       </c>
       <c r="B7" s="11">
         <v>41213</v>
       </c>
       <c r="C7" s="15">
         <v>117.9</v>
       </c>
       <c r="D7" s="11">
         <v>1524</v>
       </c>
       <c r="E7" s="16">
         <v>484</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>2005</v>
       </c>
       <c r="B8" s="11">
         <v>64072</v>
       </c>
       <c r="C8" s="15">
         <v>143.30000000000001</v>
       </c>
       <c r="D8" s="11">
         <v>3770</v>
       </c>
       <c r="E8" s="16">
         <v>236</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>2006</v>
       </c>
       <c r="B9" s="11">
         <v>120019</v>
       </c>
       <c r="C9" s="15">
         <v>177.6</v>
       </c>
       <c r="D9" s="11">
         <v>6670</v>
       </c>
       <c r="E9" s="17">
         <v>168.8</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>2007</v>
       </c>
       <c r="B10" s="11">
         <v>129981</v>
       </c>
       <c r="C10" s="15">
         <v>102.7</v>
       </c>
       <c r="D10" s="11">
         <v>9169</v>
       </c>
       <c r="E10" s="17">
         <v>130.30000000000001</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>2008</v>
       </c>
       <c r="B11" s="11">
         <v>148435</v>
       </c>
       <c r="C11" s="15">
         <v>106.3</v>
       </c>
       <c r="D11" s="11">
         <v>9077</v>
       </c>
       <c r="E11" s="17">
         <v>92.2</v>
       </c>
       <c r="G11" s="1"/>
     </row>
-    <row r="12" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>2009</v>
       </c>
       <c r="B12" s="11">
         <v>165788</v>
       </c>
       <c r="C12" s="15">
         <v>106.2</v>
       </c>
       <c r="D12" s="11">
         <v>4571</v>
       </c>
       <c r="E12" s="17">
         <v>47.9</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2010</v>
       </c>
       <c r="B13" s="11">
         <v>185492</v>
       </c>
       <c r="C13" s="15">
         <v>105.7</v>
       </c>
       <c r="D13" s="11">
         <v>2999</v>
       </c>
       <c r="E13" s="17">
         <v>61.9</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14">
         <v>2011</v>
       </c>
       <c r="B14" s="11">
         <v>207716</v>
       </c>
       <c r="C14" s="15">
         <v>105.1</v>
       </c>
       <c r="D14" s="11">
         <v>6221</v>
       </c>
       <c r="E14" s="17">
         <v>194.8</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14">
         <v>2012</v>
       </c>
       <c r="B15" s="11">
         <v>263513</v>
       </c>
       <c r="C15" s="15">
         <v>120.7</v>
       </c>
       <c r="D15" s="11">
         <v>7355</v>
       </c>
       <c r="E15" s="17">
         <v>112.5</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14">
         <v>2013</v>
       </c>
       <c r="B16" s="11">
         <v>276246</v>
       </c>
       <c r="C16" s="15">
         <v>100.1</v>
       </c>
       <c r="D16" s="11">
         <v>6708</v>
       </c>
       <c r="E16" s="17">
         <v>87.1</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10">
         <v>2014</v>
       </c>
       <c r="B17" s="11">
         <v>353112</v>
       </c>
       <c r="C17" s="18">
         <v>121.2</v>
       </c>
       <c r="D17" s="11">
         <v>8244</v>
       </c>
       <c r="E17" s="19">
         <v>116.5</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10">
         <v>2015</v>
       </c>
       <c r="B18" s="11">
         <v>451714</v>
       </c>
       <c r="C18" s="20">
         <v>123.8</v>
       </c>
       <c r="D18" s="11">
         <v>11974</v>
       </c>
       <c r="E18" s="21">
         <v>140.6</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2016</v>
       </c>
       <c r="B19" s="11">
         <v>439764</v>
       </c>
       <c r="C19" s="12">
         <v>93.7</v>
       </c>
       <c r="D19" s="11">
         <v>15985</v>
       </c>
       <c r="E19" s="19">
         <v>128.69999999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>2017</v>
       </c>
       <c r="B20" s="22">
         <v>483795</v>
       </c>
       <c r="C20" s="23">
         <v>104</v>
       </c>
       <c r="D20" s="24">
         <v>16919</v>
       </c>
       <c r="E20" s="17">
         <v>100</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>2018</v>
       </c>
       <c r="B21" s="22">
         <v>411958</v>
       </c>
       <c r="C21" s="23">
         <v>78.599999999999994</v>
       </c>
       <c r="D21" s="24">
         <v>25852</v>
       </c>
       <c r="E21" s="19">
         <v>141</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>2019</v>
       </c>
       <c r="B22" s="22">
         <v>494620</v>
       </c>
       <c r="C22" s="23">
         <v>116.1</v>
       </c>
       <c r="D22" s="24">
         <v>23170</v>
       </c>
       <c r="E22" s="21">
         <v>86.7</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25">
         <v>2020</v>
       </c>
       <c r="B23" s="22">
         <v>487154</v>
       </c>
       <c r="C23" s="23">
         <v>98.3</v>
       </c>
       <c r="D23" s="24">
         <v>38596</v>
       </c>
       <c r="E23" s="21">
         <v>166.2</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>2021</v>
       </c>
       <c r="B24" s="27">
         <v>571927</v>
       </c>
       <c r="C24" s="28">
         <v>111.7</v>
       </c>
       <c r="D24" s="24">
         <v>28293</v>
       </c>
       <c r="E24" s="21">
         <v>69.7</v>
       </c>
       <c r="F24" s="2"/>
     </row>
-    <row r="25" spans="1:6" s="3" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" s="3" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10">
         <v>2022</v>
       </c>
       <c r="B25" s="27">
         <v>742793</v>
       </c>
       <c r="C25" s="28">
         <v>119.7</v>
       </c>
       <c r="D25" s="24">
         <v>38231</v>
       </c>
       <c r="E25" s="29">
         <v>124.5</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>2023</v>
       </c>
       <c r="B26" s="30">
         <v>797475</v>
       </c>
       <c r="C26" s="31">
         <v>103.7</v>
       </c>
       <c r="D26" s="30">
         <v>63907</v>
       </c>
       <c r="E26" s="32">
         <v>161.5</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="10">
         <v>2024</v>
       </c>
       <c r="B27" s="30">
         <v>839747</v>
       </c>
       <c r="C27" s="31">
         <v>103.7</v>
       </c>
       <c r="D27" s="30">
         <v>93384</v>
       </c>
       <c r="E27" s="19">
         <v>144</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="10">
         <v>2025</v>
       </c>
       <c r="B28" s="30">
         <v>1339115</v>
       </c>
       <c r="C28" s="31">
         <v>152.5</v>
       </c>
       <c r="D28" s="30">
         <v>104411</v>
       </c>
       <c r="E28" s="19">
         <v>106.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>