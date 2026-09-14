--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт инвестиции\готовые каз\серпінділік кестелер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-468" yWindow="168" windowWidth="15216" windowHeight="8400" tabRatio="849"/>
+    <workbookView xWindow="-465" yWindow="165" windowWidth="15210" windowHeight="8400" tabRatio="849" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161103" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 16120102" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="2006-2008" sheetId="2" r:id="rId4"/>
     <sheet name="2009-2025" sheetId="1" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="115">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Өзге де қызметтер түрлерін ұсыну</t>
   </si>
   <si>
     <t>Өнер, ойын-сауық және демалыс</t>
   </si>
   <si>
     <t>Денсаулық сақтау және
 халыққа әлеуметтік қызмет көрсету</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
@@ -313,53 +313,50 @@
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>16120102</t>
   </si>
   <si>
     <t>Пайдалану бағыттары бойынша негізгі капиталға салынған инвестициялардың нақты көлем индексі</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t>20.07.2026ж.</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
@@ -372,66 +369,69 @@
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>2006 жылдан бастап</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>20.07.2026г.</t>
   </si>
   <si>
     <t>13.07.2027г.</t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
     <t>13.07.2027ж.</t>
   </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="8">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -518,56 +518,50 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
@@ -1951,814 +1945,814 @@
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...126 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...242 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -2766,85 +2760,85 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -2852,171 +2846,171 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...85 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
@@ -3087,185 +3081,185 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...99 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
@@ -3310,574 +3304,574 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...109 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...104 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...92 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1637" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
@@ -3989,146 +3983,143 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="1637" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1883" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1883" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1883" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="3" xfId="1190" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="3" xfId="1190" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1883" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3064">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 18" xfId="9"/>
     <cellStyle name="20% - Акцент1 19" xfId="10"/>
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="22"/>
@@ -7479,580 +7470,580 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="82" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="82" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="82" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="82" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="68">
         <v>161103</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>66</v>
       </c>
       <c r="B2" s="68" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="70" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="69" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="69" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="93" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71" t="s">
         <v>69</v>
       </c>
       <c r="B5" s="68" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="69" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="69" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="72" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="73" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="69" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="69" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="72" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="69" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="69" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="94" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="69" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="69" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="74"/>
       <c r="M10" s="75"/>
     </row>
-    <row r="11" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="89" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="75"/>
     </row>
-    <row r="12" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="76" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="90" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M12" s="75"/>
     </row>
-    <row r="13" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="76" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="90" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M13" s="75"/>
     </row>
-    <row r="14" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="76" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="90" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M14" s="75"/>
     </row>
-    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="92" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M15" s="77"/>
     </row>
-    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="92" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="M16" s="78"/>
     </row>
-    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="73" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="M17" s="77"/>
     </row>
-    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="70" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M18" s="78"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="79" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="M19" s="77"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="91" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M20" s="78"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="80"/>
       <c r="B21" s="81"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M22" s="78"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="77"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="78"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="77"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="82" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="82" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="82" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="82" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="68" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>66</v>
       </c>
       <c r="B2" s="68" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="70" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="69" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="69" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="68" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71" t="s">
         <v>69</v>
       </c>
       <c r="B5" s="68" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="69" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="69" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="72" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="68" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="69" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="69" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="72" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="69" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="69" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="94" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="69" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="69" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="74"/>
       <c r="M10" s="75"/>
     </row>
-    <row r="11" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="89" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="75"/>
     </row>
-    <row r="12" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="76" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="90" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M12" s="75"/>
     </row>
-    <row r="13" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="76" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="90" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M13" s="75"/>
     </row>
-    <row r="14" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="76" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="90" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M14" s="75"/>
     </row>
-    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="95" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M15" s="77"/>
     </row>
-    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="95" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="M16" s="78"/>
     </row>
-    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="73" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="M17" s="77"/>
     </row>
-    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="70" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M18" s="78"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="79" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="M19" s="77"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="91" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M20" s="78"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="80"/>
       <c r="B21" s="81"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M22" s="78"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="77"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="78"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="77"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="18"/>
+    <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B2" s="83"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="84"/>
       <c r="B6" s="85" t="s">
         <v>89</v>
       </c>
       <c r="C6" s="86"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="84"/>
       <c r="B7" s="85" t="s">
         <v>90</v>
       </c>
       <c r="C7" s="86"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="84"/>
       <c r="B8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="C8" s="86"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="84"/>
       <c r="B9" s="85" t="s">
         <v>92</v>
       </c>
       <c r="C9" s="86"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="84"/>
       <c r="B10" s="85" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="86"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="84"/>
       <c r="B11" s="84"/>
       <c r="C11" s="86"/>
     </row>
-    <row r="12" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="84"/>
       <c r="B12" s="87" t="s">
         <v>94</v>
       </c>
       <c r="C12" s="86"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="84"/>
       <c r="B13" s="84"/>
       <c r="C13" s="86"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="84"/>
       <c r="B14" s="84"/>
       <c r="C14" s="86"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="84"/>
       <c r="B15" s="84"/>
       <c r="C15" s="84"/>
     </row>
-    <row r="16" spans="1:3" ht="14.4" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="100"/>
+      <c r="C16" s="100"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.88671875" customWidth="1"/>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
     </row>
     <row r="2" spans="1:10" s="55" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="57"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="55" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="46"/>
       <c r="B3" s="38" t="s">
         <v>45</v>
@@ -8432,77 +8423,77 @@
       <c r="A18" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="37">
         <v>1664</v>
       </c>
       <c r="C18" s="45">
         <v>127.1</v>
       </c>
       <c r="D18" s="37">
         <v>2875</v>
       </c>
       <c r="E18" s="45">
         <v>163.69999999999999</v>
       </c>
       <c r="F18" s="37">
         <v>3570</v>
       </c>
       <c r="G18" s="36">
         <v>115.6</v>
       </c>
       <c r="H18" s="56"/>
       <c r="I18" s="56"/>
       <c r="J18" s="56"/>
     </row>
-    <row r="19" spans="1:10" s="55" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" s="55" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="37">
         <v>1317</v>
       </c>
       <c r="C19" s="45">
         <v>99.7</v>
       </c>
       <c r="D19" s="37">
         <v>941</v>
       </c>
       <c r="E19" s="45">
         <v>67.7</v>
       </c>
       <c r="F19" s="37">
         <v>3294</v>
       </c>
       <c r="G19" s="36">
         <v>325.89999999999998</v>
       </c>
       <c r="H19" s="56"/>
       <c r="I19" s="56"/>
       <c r="J19" s="56"/>
     </row>
-    <row r="20" spans="1:10" s="55" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" s="55" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="37">
         <v>811</v>
       </c>
       <c r="C20" s="45">
         <v>147.9</v>
       </c>
       <c r="D20" s="37">
         <v>2693</v>
       </c>
       <c r="E20" s="45">
         <v>314.8</v>
       </c>
       <c r="F20" s="37">
         <v>3456</v>
       </c>
       <c r="G20" s="36">
         <v>119.5</v>
       </c>
       <c r="H20" s="56"/>
       <c r="I20" s="56"/>
       <c r="J20" s="56"/>
     </row>
@@ -8528,130 +8519,130 @@
       <c r="C22" s="34"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="34"/>
       <c r="H22" s="56"/>
       <c r="I22" s="56"/>
       <c r="J22" s="56"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.70866141732283472" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI389"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="93" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AH4" sqref="AH4:AH26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37" style="1" customWidth="1"/>
-    <col min="2" max="31" width="7.6640625" style="1" customWidth="1"/>
-    <col min="32" max="16384" width="9.109375" style="1"/>
+    <col min="2" max="31" width="7.7109375" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="96" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="99"/>
-[...28 lines deleted...]
-    <row r="2" spans="1:35" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="98"/>
+      <c r="AC1" s="98"/>
+    </row>
+    <row r="2" spans="1:35" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54"/>
       <c r="B2" s="53"/>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
-      <c r="Q2" s="101" t="s">
+      <c r="Q2" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="R2" s="101"/>
-[...18 lines deleted...]
-    <row r="3" spans="1:35" s="59" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="R2" s="99"/>
+      <c r="S2" s="99"/>
+      <c r="T2" s="99"/>
+      <c r="U2" s="99"/>
+      <c r="V2" s="99"/>
+      <c r="W2" s="99"/>
+      <c r="X2" s="99"/>
+      <c r="Y2" s="99"/>
+      <c r="Z2" s="99"/>
+      <c r="AA2" s="99"/>
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="99"/>
+      <c r="AF2" s="99"/>
+      <c r="AG2" s="99"/>
+      <c r="AH2" s="99"/>
+      <c r="AI2" s="99"/>
+    </row>
+    <row r="3" spans="1:35" s="59" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="33"/>
       <c r="B3" s="32" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="58" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="58" t="s">
         <v>50</v>
       </c>
       <c r="G3" s="58" t="s">
         <v>62</v>
       </c>
       <c r="H3" s="58" t="s">
         <v>51</v>
       </c>
       <c r="I3" s="58" t="s">
         <v>62</v>
       </c>
@@ -8706,57 +8697,57 @@
       <c r="Z3" s="58" t="s">
         <v>60</v>
       </c>
       <c r="AA3" s="32" t="s">
         <v>62</v>
       </c>
       <c r="AB3" s="58" t="s">
         <v>61</v>
       </c>
       <c r="AC3" s="32" t="s">
         <v>62</v>
       </c>
       <c r="AD3" s="58" t="s">
         <v>63</v>
       </c>
       <c r="AE3" s="32" t="s">
         <v>62</v>
       </c>
       <c r="AF3" s="58" t="s">
         <v>64</v>
       </c>
       <c r="AG3" s="32" t="s">
         <v>62</v>
       </c>
       <c r="AH3" s="58" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AI3" s="32" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="4" spans="1:35" s="59" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:35" s="59" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="52">
         <v>165788</v>
       </c>
       <c r="C4" s="63">
         <v>106.2</v>
       </c>
       <c r="D4" s="62">
         <v>185492</v>
       </c>
       <c r="E4" s="61">
         <v>105.7</v>
       </c>
       <c r="F4" s="62">
         <v>207716</v>
       </c>
       <c r="G4" s="61">
         <v>105.1</v>
       </c>
       <c r="H4" s="52">
         <v>263513</v>
       </c>
       <c r="I4" s="61">
@@ -8819,94 +8810,94 @@
       <c r="AB4" s="49">
         <v>742793</v>
       </c>
       <c r="AC4" s="28">
         <v>119.7</v>
       </c>
       <c r="AD4" s="42">
         <v>797475</v>
       </c>
       <c r="AE4" s="40">
         <v>103.7</v>
       </c>
       <c r="AF4" s="42">
         <v>839747</v>
       </c>
       <c r="AG4" s="40">
         <v>103.7</v>
       </c>
       <c r="AH4" s="42">
         <v>1339114</v>
       </c>
       <c r="AI4" s="40">
         <v>152.5</v>
       </c>
     </row>
-    <row r="5" spans="1:35" s="59" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:35" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="63"/>
       <c r="D5" s="26"/>
       <c r="E5" s="60"/>
       <c r="F5" s="26"/>
       <c r="G5" s="60"/>
       <c r="H5" s="52"/>
       <c r="I5" s="60"/>
       <c r="J5" s="52"/>
       <c r="K5" s="60"/>
       <c r="L5" s="29"/>
       <c r="M5" s="30"/>
       <c r="N5" s="31"/>
       <c r="O5" s="29"/>
       <c r="P5" s="31"/>
       <c r="Q5" s="30"/>
       <c r="R5" s="29"/>
       <c r="S5" s="29"/>
       <c r="T5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="43"/>
       <c r="W5" s="29"/>
       <c r="X5" s="29"/>
       <c r="Y5" s="29"/>
       <c r="Z5" s="29"/>
       <c r="AA5" s="28"/>
       <c r="AB5" s="49"/>
       <c r="AC5" s="28"/>
       <c r="AD5" s="41"/>
       <c r="AE5" s="48"/>
       <c r="AF5" s="42"/>
       <c r="AG5" s="40"/>
       <c r="AH5" s="42"/>
       <c r="AI5" s="40"/>
     </row>
-    <row r="6" spans="1:35" s="59" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:35" s="59" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="31">
         <v>987</v>
       </c>
       <c r="C6" s="63">
         <v>112.7</v>
       </c>
       <c r="D6" s="62">
         <v>1478</v>
       </c>
       <c r="E6" s="61">
         <v>141.4</v>
       </c>
       <c r="F6" s="62">
         <v>3994</v>
       </c>
       <c r="G6" s="61">
         <v>253.8</v>
       </c>
       <c r="H6" s="52">
         <v>4916</v>
       </c>
       <c r="I6" s="61">
@@ -8969,51 +8960,51 @@
       <c r="AB6" s="49">
         <v>136694</v>
       </c>
       <c r="AC6" s="28">
         <v>122.1</v>
       </c>
       <c r="AD6" s="42">
         <v>131103</v>
       </c>
       <c r="AE6" s="40">
         <v>92.7</v>
       </c>
       <c r="AF6" s="42">
         <v>85001</v>
       </c>
       <c r="AG6" s="40">
         <v>63.9</v>
       </c>
       <c r="AH6" s="42">
         <v>195851</v>
       </c>
       <c r="AI6" s="40">
         <v>220.3</v>
       </c>
     </row>
-    <row r="7" spans="1:35" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:35" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="52">
         <v>130195</v>
       </c>
       <c r="C7" s="63">
         <v>114.4</v>
       </c>
       <c r="D7" s="62">
         <v>141396</v>
       </c>
       <c r="E7" s="61">
         <v>102.6</v>
       </c>
       <c r="F7" s="62">
         <v>162651</v>
       </c>
       <c r="G7" s="61">
         <v>108</v>
       </c>
       <c r="H7" s="52">
         <v>206175</v>
       </c>
       <c r="I7" s="61">
@@ -9076,90 +9067,90 @@
       <c r="AB7" s="49">
         <v>424412</v>
       </c>
       <c r="AC7" s="28">
         <v>109.9</v>
       </c>
       <c r="AD7" s="42">
         <v>489352</v>
       </c>
       <c r="AE7" s="40">
         <v>111.4</v>
       </c>
       <c r="AF7" s="42">
         <v>512772</v>
       </c>
       <c r="AG7" s="40">
         <v>103.2</v>
       </c>
       <c r="AH7" s="42">
         <v>784874</v>
       </c>
       <c r="AI7" s="40">
         <v>146.30000000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:35" s="59" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:35" s="59" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="52"/>
       <c r="C8" s="63"/>
       <c r="D8" s="62"/>
       <c r="E8" s="61"/>
       <c r="F8" s="62"/>
       <c r="G8" s="61"/>
       <c r="H8" s="52"/>
       <c r="I8" s="61"/>
       <c r="J8" s="52"/>
       <c r="K8" s="61"/>
       <c r="L8" s="31"/>
       <c r="M8" s="30"/>
       <c r="N8" s="31"/>
       <c r="O8" s="29"/>
       <c r="P8" s="31"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="29"/>
       <c r="S8" s="29"/>
       <c r="T8" s="43"/>
       <c r="U8" s="29"/>
       <c r="V8" s="43"/>
       <c r="W8" s="29"/>
       <c r="X8" s="29"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="28"/>
       <c r="AB8" s="49"/>
       <c r="AC8" s="28"/>
       <c r="AD8" s="41"/>
       <c r="AE8" s="40"/>
       <c r="AF8" s="42"/>
       <c r="AG8" s="40"/>
       <c r="AH8" s="42"/>
       <c r="AI8" s="40"/>
     </row>
-    <row r="9" spans="1:35" s="59" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:35" s="59" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="52">
         <v>18949</v>
       </c>
       <c r="C9" s="63">
         <v>98.3</v>
       </c>
       <c r="D9" s="62">
         <v>15620</v>
       </c>
       <c r="E9" s="61">
         <v>77.8</v>
       </c>
       <c r="F9" s="62">
         <v>20763</v>
       </c>
       <c r="G9" s="61">
         <v>124.8</v>
       </c>
       <c r="H9" s="62">
         <v>22105</v>
       </c>
       <c r="I9" s="61">
@@ -9222,51 +9213,51 @@
       <c r="AB9" s="49">
         <v>91206</v>
       </c>
       <c r="AC9" s="28">
         <v>83.4</v>
       </c>
       <c r="AD9" s="42">
         <v>81466</v>
       </c>
       <c r="AE9" s="40">
         <v>86.3</v>
       </c>
       <c r="AF9" s="42">
         <v>79481</v>
       </c>
       <c r="AG9" s="40">
         <v>96.1</v>
       </c>
       <c r="AH9" s="42">
         <v>96096</v>
       </c>
       <c r="AI9" s="40">
         <v>115.6</v>
       </c>
     </row>
-    <row r="10" spans="1:35" s="59" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:35" s="59" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="52">
         <v>59391</v>
       </c>
       <c r="C10" s="63">
         <v>83.8</v>
       </c>
       <c r="D10" s="62">
         <v>62514</v>
       </c>
       <c r="E10" s="61">
         <v>99.4</v>
       </c>
       <c r="F10" s="62">
         <v>74837</v>
       </c>
       <c r="G10" s="61">
         <v>112.4</v>
       </c>
       <c r="H10" s="62">
         <v>79100</v>
       </c>
       <c r="I10" s="61">
@@ -9329,51 +9320,51 @@
       <c r="AB10" s="49">
         <v>182836</v>
       </c>
       <c r="AC10" s="28">
         <v>149.1</v>
       </c>
       <c r="AD10" s="42">
         <v>159126</v>
       </c>
       <c r="AE10" s="40">
         <v>84.1</v>
       </c>
       <c r="AF10" s="42">
         <v>232048</v>
       </c>
       <c r="AG10" s="40">
         <v>143.69999999999999</v>
       </c>
       <c r="AH10" s="42">
         <v>294954</v>
       </c>
       <c r="AI10" s="40">
         <v>121.5</v>
       </c>
     </row>
-    <row r="11" spans="1:35" s="59" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:35" s="59" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="52">
         <v>47942</v>
       </c>
       <c r="C11" s="63">
         <v>243.2</v>
       </c>
       <c r="D11" s="62">
         <v>58797</v>
       </c>
       <c r="E11" s="61">
         <v>115.8</v>
       </c>
       <c r="F11" s="62">
         <v>60922</v>
       </c>
       <c r="G11" s="61">
         <v>97.3</v>
       </c>
       <c r="H11" s="62">
         <v>93619</v>
       </c>
       <c r="I11" s="61">
@@ -9436,51 +9427,51 @@
       <c r="AB11" s="49">
         <v>106914</v>
       </c>
       <c r="AC11" s="28">
         <v>168.5</v>
       </c>
       <c r="AD11" s="42">
         <v>199910</v>
       </c>
       <c r="AE11" s="40">
         <v>180.7</v>
       </c>
       <c r="AF11" s="42">
         <v>156176</v>
       </c>
       <c r="AG11" s="40">
         <v>77</v>
       </c>
       <c r="AH11" s="42">
         <v>281412</v>
       </c>
       <c r="AI11" s="40">
         <v>172.3</v>
       </c>
     </row>
-    <row r="12" spans="1:35" s="59" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:35" s="59" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="52">
         <v>3913</v>
       </c>
       <c r="C12" s="63">
         <v>97.5</v>
       </c>
       <c r="D12" s="62">
         <v>4465</v>
       </c>
       <c r="E12" s="61">
         <v>107.8</v>
       </c>
       <c r="F12" s="62">
         <v>6129</v>
       </c>
       <c r="G12" s="61">
         <v>128.9</v>
       </c>
       <c r="H12" s="62">
         <v>11351</v>
       </c>
       <c r="I12" s="61">
@@ -9543,51 +9534,51 @@
       <c r="AB12" s="49">
         <v>43456</v>
       </c>
       <c r="AC12" s="28">
         <v>47.9</v>
       </c>
       <c r="AD12" s="42">
         <v>48850</v>
       </c>
       <c r="AE12" s="40">
         <v>108.6</v>
       </c>
       <c r="AF12" s="42">
         <v>45067</v>
       </c>
       <c r="AG12" s="40">
         <v>90.9</v>
       </c>
       <c r="AH12" s="42">
         <v>112412</v>
       </c>
       <c r="AI12" s="40">
         <v>238.5</v>
       </c>
     </row>
-    <row r="13" spans="1:35" s="59" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:35" s="59" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="52">
         <v>470</v>
       </c>
       <c r="C13" s="63">
         <v>46.5</v>
       </c>
       <c r="D13" s="62">
         <v>680</v>
       </c>
       <c r="E13" s="61">
         <v>136.69999999999999</v>
       </c>
       <c r="F13" s="62">
         <v>1086</v>
       </c>
       <c r="G13" s="61">
         <v>150</v>
       </c>
       <c r="H13" s="52">
         <v>6280</v>
       </c>
       <c r="I13" s="61">
@@ -9650,51 +9641,51 @@
       <c r="AB13" s="49">
         <v>56601</v>
       </c>
       <c r="AC13" s="39" t="s">
         <v>44</v>
       </c>
       <c r="AD13" s="42">
         <v>4323</v>
       </c>
       <c r="AE13" s="40">
         <v>7.4</v>
       </c>
       <c r="AF13" s="42">
         <v>5781</v>
       </c>
       <c r="AG13" s="40">
         <v>131.80000000000001</v>
       </c>
       <c r="AH13" s="42">
         <v>5519</v>
       </c>
       <c r="AI13" s="40">
         <v>91.3</v>
       </c>
     </row>
-    <row r="14" spans="1:35" s="59" customFormat="1" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:35" s="59" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="52">
         <v>2384</v>
       </c>
       <c r="C14" s="63">
         <v>76.7</v>
       </c>
       <c r="D14" s="62">
         <v>7185</v>
       </c>
       <c r="E14" s="61">
         <v>284.60000000000002</v>
       </c>
       <c r="F14" s="62">
         <v>5236</v>
       </c>
       <c r="G14" s="61">
         <v>68.400000000000006</v>
       </c>
       <c r="H14" s="52">
         <v>6270</v>
       </c>
       <c r="I14" s="61">
@@ -9757,51 +9748,51 @@
       <c r="AB14" s="49">
         <v>21488</v>
       </c>
       <c r="AC14" s="28">
         <v>98.9</v>
       </c>
       <c r="AD14" s="42">
         <v>17218</v>
       </c>
       <c r="AE14" s="40">
         <v>77.400000000000006</v>
       </c>
       <c r="AF14" s="42">
         <v>7739</v>
       </c>
       <c r="AG14" s="40">
         <v>44.3</v>
       </c>
       <c r="AH14" s="42">
         <v>10516</v>
       </c>
       <c r="AI14" s="40">
         <v>129.9</v>
       </c>
     </row>
-    <row r="15" spans="1:35" s="59" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:35" s="59" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="52">
         <v>11158</v>
       </c>
       <c r="C15" s="63">
         <v>101</v>
       </c>
       <c r="D15" s="62">
         <v>9551</v>
       </c>
       <c r="E15" s="61">
         <v>80.8</v>
       </c>
       <c r="F15" s="62">
         <v>8844</v>
       </c>
       <c r="G15" s="61">
         <v>86.9</v>
       </c>
       <c r="H15" s="52">
         <v>14256</v>
       </c>
       <c r="I15" s="61">
@@ -9864,51 +9855,51 @@
       <c r="AB15" s="49">
         <v>33004</v>
       </c>
       <c r="AC15" s="28">
         <v>144.69999999999999</v>
       </c>
       <c r="AD15" s="42">
         <v>39179</v>
       </c>
       <c r="AE15" s="40">
         <v>114.7</v>
       </c>
       <c r="AF15" s="42">
         <v>80415</v>
       </c>
       <c r="AG15" s="40">
         <v>202.2</v>
       </c>
       <c r="AH15" s="42">
         <v>170217</v>
       </c>
       <c r="AI15" s="40">
         <v>202.4</v>
       </c>
     </row>
-    <row r="16" spans="1:35" s="59" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:35" s="59" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="52">
         <v>101</v>
       </c>
       <c r="C16" s="63">
         <v>90</v>
       </c>
       <c r="D16" s="62">
         <v>57</v>
       </c>
       <c r="E16" s="61">
         <v>53.3</v>
       </c>
       <c r="F16" s="62">
         <v>178</v>
       </c>
       <c r="G16" s="61">
         <v>294.3</v>
       </c>
       <c r="H16" s="52">
         <v>377</v>
       </c>
       <c r="I16" s="61">
@@ -9971,51 +9962,51 @@
       <c r="AB16" s="49">
         <v>2022</v>
       </c>
       <c r="AC16" s="28">
         <v>99.1</v>
       </c>
       <c r="AD16" s="42">
         <v>1388</v>
       </c>
       <c r="AE16" s="40">
         <v>66.400000000000006</v>
       </c>
       <c r="AF16" s="42">
         <v>2796</v>
       </c>
       <c r="AG16" s="40">
         <v>198.4</v>
       </c>
       <c r="AH16" s="42">
         <v>2105</v>
       </c>
       <c r="AI16" s="40">
         <v>72</v>
       </c>
     </row>
-    <row r="17" spans="1:35" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:35" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="52">
         <v>1418</v>
       </c>
       <c r="C17" s="63">
         <v>48.7</v>
       </c>
       <c r="D17" s="62">
         <v>2221</v>
       </c>
       <c r="E17" s="61">
         <v>147.80000000000001</v>
       </c>
       <c r="F17" s="62">
         <v>3879</v>
       </c>
       <c r="G17" s="61">
         <v>164</v>
       </c>
       <c r="H17" s="52">
         <v>3293</v>
       </c>
       <c r="I17" s="61">
@@ -10078,51 +10069,51 @@
       <c r="AB17" s="49">
         <v>5692</v>
       </c>
       <c r="AC17" s="28">
         <v>156</v>
       </c>
       <c r="AD17" s="42">
         <v>4278</v>
       </c>
       <c r="AE17" s="40">
         <v>72.599999999999994</v>
       </c>
       <c r="AF17" s="42">
         <v>3556</v>
       </c>
       <c r="AG17" s="40">
         <v>81.900000000000006</v>
       </c>
       <c r="AH17" s="42">
         <v>3661</v>
       </c>
       <c r="AI17" s="40">
         <v>98.4</v>
       </c>
     </row>
-    <row r="18" spans="1:35" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:35" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="52">
         <v>284</v>
       </c>
       <c r="C18" s="63">
         <v>26.2</v>
       </c>
       <c r="D18" s="62">
         <v>385</v>
       </c>
       <c r="E18" s="61">
         <v>128.19999999999999</v>
       </c>
       <c r="F18" s="62">
         <v>563</v>
       </c>
       <c r="G18" s="61">
         <v>137.30000000000001</v>
       </c>
       <c r="H18" s="52">
         <v>840</v>
       </c>
       <c r="I18" s="61">
@@ -10185,51 +10176,51 @@
       <c r="AB18" s="49">
         <v>664</v>
       </c>
       <c r="AC18" s="28">
         <v>74.8</v>
       </c>
       <c r="AD18" s="42">
         <v>1665</v>
       </c>
       <c r="AE18" s="40">
         <v>242.1</v>
       </c>
       <c r="AF18" s="42">
         <v>1539</v>
       </c>
       <c r="AG18" s="40">
         <v>91.1</v>
       </c>
       <c r="AH18" s="42">
         <v>1648</v>
       </c>
       <c r="AI18" s="40">
         <v>102.4</v>
       </c>
     </row>
-    <row r="19" spans="1:35" s="59" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:35" s="59" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="52">
         <v>5409</v>
       </c>
       <c r="C19" s="63">
         <v>55</v>
       </c>
       <c r="D19" s="62">
         <v>7934</v>
       </c>
       <c r="E19" s="61">
         <v>138.5</v>
       </c>
       <c r="F19" s="62">
         <v>9798</v>
       </c>
       <c r="G19" s="61">
         <v>116</v>
       </c>
       <c r="H19" s="52">
         <v>7765</v>
       </c>
       <c r="I19" s="61">
@@ -10292,51 +10283,51 @@
       <c r="AB19" s="49">
         <v>40033</v>
       </c>
       <c r="AC19" s="28">
         <v>115.9</v>
       </c>
       <c r="AD19" s="42">
         <v>67213</v>
       </c>
       <c r="AE19" s="40">
         <v>162.19999999999999</v>
       </c>
       <c r="AF19" s="42">
         <v>96949</v>
       </c>
       <c r="AG19" s="40">
         <v>142.1</v>
       </c>
       <c r="AH19" s="42">
         <v>109741</v>
       </c>
       <c r="AI19" s="40">
         <v>108.2</v>
       </c>
     </row>
-    <row r="20" spans="1:35" s="59" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:35" s="59" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="52">
         <v>99</v>
       </c>
       <c r="C20" s="63">
         <v>43.3</v>
       </c>
       <c r="D20" s="62">
         <v>425</v>
       </c>
       <c r="E20" s="61">
         <v>405.3</v>
       </c>
       <c r="F20" s="62">
         <v>243</v>
       </c>
       <c r="G20" s="61">
         <v>53.6</v>
       </c>
       <c r="H20" s="52">
         <v>389</v>
       </c>
       <c r="I20" s="61">
@@ -10399,51 +10390,51 @@
       <c r="AB20" s="49">
         <v>441</v>
       </c>
       <c r="AC20" s="28">
         <v>4.5</v>
       </c>
       <c r="AD20" s="42">
         <v>280</v>
       </c>
       <c r="AE20" s="40">
         <v>61.3</v>
       </c>
       <c r="AF20" s="42">
         <v>699</v>
       </c>
       <c r="AG20" s="40">
         <v>245.8</v>
       </c>
       <c r="AH20" s="42">
         <v>866</v>
       </c>
       <c r="AI20" s="40">
         <v>118.4</v>
       </c>
     </row>
-    <row r="21" spans="1:35" s="59" customFormat="1" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:35" s="59" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="52">
         <v>51</v>
       </c>
       <c r="C21" s="63">
         <v>131.5</v>
       </c>
       <c r="D21" s="62">
         <v>52</v>
       </c>
       <c r="E21" s="61">
         <v>95.9</v>
       </c>
       <c r="F21" s="62">
         <v>64</v>
       </c>
       <c r="G21" s="61">
         <v>116.1</v>
       </c>
       <c r="H21" s="52">
         <v>135</v>
       </c>
       <c r="I21" s="61">
@@ -10506,51 +10497,51 @@
       <c r="AB21" s="49">
         <v>2001</v>
       </c>
       <c r="AC21" s="28">
         <v>70.7</v>
       </c>
       <c r="AD21" s="42">
         <v>3198</v>
       </c>
       <c r="AE21" s="40">
         <v>154.4</v>
       </c>
       <c r="AF21" s="42">
         <v>2007</v>
       </c>
       <c r="AG21" s="40">
         <v>61.8</v>
       </c>
       <c r="AH21" s="42">
         <v>2977</v>
       </c>
       <c r="AI21" s="40">
         <v>141.80000000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:35" s="59" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:35" s="59" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="52">
         <v>593</v>
       </c>
       <c r="C22" s="63">
         <v>25.8</v>
       </c>
       <c r="D22" s="62">
         <v>561</v>
       </c>
       <c r="E22" s="61">
         <v>89.2</v>
       </c>
       <c r="F22" s="62">
         <v>1800</v>
       </c>
       <c r="G22" s="61">
         <v>301.5</v>
       </c>
       <c r="H22" s="52">
         <v>856</v>
       </c>
       <c r="I22" s="61">
@@ -10613,51 +10604,51 @@
       <c r="AB22" s="49">
         <v>1798</v>
       </c>
       <c r="AC22" s="28">
         <v>72.5</v>
       </c>
       <c r="AD22" s="42">
         <v>2390</v>
       </c>
       <c r="AE22" s="40">
         <v>128.4</v>
       </c>
       <c r="AF22" s="42">
         <v>3049</v>
       </c>
       <c r="AG22" s="40">
         <v>125.6</v>
       </c>
       <c r="AH22" s="42">
         <v>8610</v>
       </c>
       <c r="AI22" s="40">
         <v>270</v>
       </c>
     </row>
-    <row r="23" spans="1:35" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:35" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="52">
         <v>6251</v>
       </c>
       <c r="C23" s="63">
         <v>166.4</v>
       </c>
       <c r="D23" s="62">
         <v>3949</v>
       </c>
       <c r="E23" s="61">
         <v>59.7</v>
       </c>
       <c r="F23" s="62">
         <v>4586</v>
       </c>
       <c r="G23" s="61">
         <v>109</v>
       </c>
       <c r="H23" s="52">
         <v>6604</v>
       </c>
       <c r="I23" s="61">
@@ -10720,51 +10711,51 @@
       <c r="AB23" s="49">
         <v>9514</v>
       </c>
       <c r="AC23" s="28">
         <v>87.7</v>
       </c>
       <c r="AD23" s="42">
         <v>13849</v>
       </c>
       <c r="AE23" s="40">
         <v>140.6</v>
       </c>
       <c r="AF23" s="42">
         <v>12359</v>
       </c>
       <c r="AG23" s="40">
         <v>87.9</v>
       </c>
       <c r="AH23" s="42">
         <v>21171</v>
       </c>
       <c r="AI23" s="40">
         <v>163.80000000000001</v>
       </c>
     </row>
-    <row r="24" spans="1:35" s="59" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:35" s="59" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="52">
         <v>5464</v>
       </c>
       <c r="C24" s="63">
         <v>157.69999999999999</v>
       </c>
       <c r="D24" s="62">
         <v>6349</v>
       </c>
       <c r="E24" s="61">
         <v>109.7</v>
       </c>
       <c r="F24" s="62">
         <v>2363</v>
       </c>
       <c r="G24" s="61">
         <v>34.9</v>
       </c>
       <c r="H24" s="52">
         <v>2386</v>
       </c>
       <c r="I24" s="61">
@@ -10827,51 +10818,51 @@
       <c r="AB24" s="49">
         <v>3300</v>
       </c>
       <c r="AC24" s="28">
         <v>66.2</v>
       </c>
       <c r="AD24" s="42">
         <v>13448</v>
       </c>
       <c r="AE24" s="40">
         <v>393.8</v>
       </c>
       <c r="AF24" s="42">
         <v>14873</v>
       </c>
       <c r="AG24" s="40">
         <v>109</v>
       </c>
       <c r="AH24" s="42">
         <v>10882</v>
       </c>
       <c r="AI24" s="40">
         <v>70</v>
       </c>
     </row>
-    <row r="25" spans="1:35" s="59" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:35" s="59" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="52">
         <v>740</v>
       </c>
       <c r="C25" s="63">
         <v>39.1</v>
       </c>
       <c r="D25" s="62">
         <v>3107</v>
       </c>
       <c r="E25" s="61">
         <v>396.5</v>
       </c>
       <c r="F25" s="62">
         <v>2234</v>
       </c>
       <c r="G25" s="61">
         <v>67.5</v>
       </c>
       <c r="H25" s="52">
         <v>2919</v>
       </c>
       <c r="I25" s="61">
@@ -10934,51 +10925,51 @@
       <c r="AB25" s="49">
         <v>5102</v>
       </c>
       <c r="AC25" s="28">
         <v>149.4</v>
       </c>
       <c r="AD25" s="42">
         <v>8558</v>
       </c>
       <c r="AE25" s="40">
         <v>162.1</v>
       </c>
       <c r="AF25" s="42">
         <v>10200</v>
       </c>
       <c r="AG25" s="40">
         <v>117.4</v>
       </c>
       <c r="AH25" s="42">
         <v>10456</v>
       </c>
       <c r="AI25" s="40">
         <v>98</v>
       </c>
     </row>
-    <row r="26" spans="1:35" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:35" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="52">
         <v>184</v>
       </c>
       <c r="C26" s="63">
         <v>28</v>
       </c>
       <c r="D26" s="62">
         <v>162</v>
       </c>
       <c r="E26" s="61">
         <v>83.3</v>
       </c>
       <c r="F26" s="62">
         <v>197</v>
       </c>
       <c r="G26" s="61">
         <v>114.1</v>
       </c>
       <c r="H26" s="52">
         <v>52</v>
       </c>
       <c r="I26" s="61">
@@ -11041,1861 +11032,1861 @@
       <c r="AB26" s="49">
         <v>27</v>
       </c>
       <c r="AC26" s="65">
         <v>30</v>
       </c>
       <c r="AD26" s="42">
         <v>33</v>
       </c>
       <c r="AE26" s="40">
         <v>121.4</v>
       </c>
       <c r="AF26" s="42">
         <v>1</v>
       </c>
       <c r="AG26" s="40">
         <v>4.0999999999999996</v>
       </c>
       <c r="AH26" s="42">
         <v>20</v>
       </c>
       <c r="AI26" s="40">
         <v>1383.1</v>
       </c>
     </row>
-    <row r="27" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
     </row>
-    <row r="28" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6"/>
     </row>
-    <row r="29" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6"/>
     </row>
-    <row r="30" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6"/>
     </row>
-    <row r="31" spans="1:35" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:35" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
     </row>
-    <row r="32" spans="1:35" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:35" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
     </row>
-    <row r="33" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="9"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="9"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="9"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="9"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" s="9"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="9"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A40" s="9"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="9"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A42" s="9"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="9"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A44" s="9"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A45" s="9"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A46" s="9"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A47" s="9"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A48" s="9"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A49" s="9"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A50" s="9"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="7"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="7"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A55" s="7"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="7"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
     </row>
-    <row r="59" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A59" s="7"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A60" s="7"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
     </row>
-    <row r="62" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A62" s="7"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
     </row>
-    <row r="63" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="7"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
     </row>
-    <row r="64" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A64" s="7"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
     </row>
-    <row r="65" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A65" s="7"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
     </row>
-    <row r="66" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A66" s="7"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="7"/>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A68" s="7"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="7"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
     </row>
-    <row r="70" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="7"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="7"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="7"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="7"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="7"/>
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="7"/>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="7"/>
       <c r="B76" s="7"/>
       <c r="C76" s="7"/>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="7"/>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="7"/>
       <c r="B78" s="7"/>
       <c r="C78" s="7"/>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="7"/>
       <c r="B79" s="7"/>
       <c r="C79" s="7"/>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="7"/>
       <c r="B80" s="7"/>
       <c r="C80" s="7"/>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="7"/>
       <c r="B81" s="7"/>
       <c r="C81" s="7"/>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="7"/>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="7"/>
       <c r="B83" s="7"/>
       <c r="C83" s="7"/>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="7"/>
       <c r="B84" s="7"/>
       <c r="C84" s="7"/>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="7"/>
       <c r="B85" s="7"/>
       <c r="C85" s="7"/>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A86" s="7"/>
       <c r="B86" s="7"/>
       <c r="C86" s="7"/>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="7"/>
       <c r="B87" s="7"/>
       <c r="C87" s="7"/>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="7"/>
       <c r="B88" s="7"/>
       <c r="C88" s="7"/>
     </row>
-    <row r="89" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A89" s="7"/>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
     </row>
-    <row r="90" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" s="7"/>
       <c r="B90" s="7"/>
       <c r="C90" s="7"/>
     </row>
-    <row r="91" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" s="7"/>
       <c r="B91" s="7"/>
       <c r="C91" s="7"/>
     </row>
-    <row r="92" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A92" s="7"/>
       <c r="B92" s="7"/>
       <c r="C92" s="7"/>
     </row>
-    <row r="93" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A93" s="7"/>
       <c r="B93" s="7"/>
       <c r="C93" s="7"/>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A94" s="7"/>
       <c r="B94" s="7"/>
       <c r="C94" s="7"/>
     </row>
-    <row r="95" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A95" s="7"/>
       <c r="B95" s="7"/>
       <c r="C95" s="7"/>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A96" s="7"/>
       <c r="B96" s="7"/>
       <c r="C96" s="7"/>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A97" s="7"/>
       <c r="B97" s="7"/>
       <c r="C97" s="7"/>
     </row>
-    <row r="98" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A98" s="7"/>
       <c r="B98" s="7"/>
       <c r="C98" s="7"/>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A99" s="7"/>
       <c r="B99" s="7"/>
       <c r="C99" s="7"/>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A100" s="7"/>
       <c r="B100" s="7"/>
       <c r="C100" s="7"/>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="7"/>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A102" s="7"/>
       <c r="B102" s="7"/>
       <c r="C102" s="7"/>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A103" s="7"/>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A104" s="7"/>
       <c r="B104" s="7"/>
       <c r="C104" s="7"/>
     </row>
-    <row r="105" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A105" s="7"/>
       <c r="B105" s="7"/>
       <c r="C105" s="7"/>
     </row>
-    <row r="106" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A106" s="7"/>
       <c r="B106" s="7"/>
       <c r="C106" s="7"/>
     </row>
-    <row r="107" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A107" s="7"/>
       <c r="B107" s="7"/>
       <c r="C107" s="7"/>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A108" s="7"/>
       <c r="B108" s="7"/>
       <c r="C108" s="7"/>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A109" s="7"/>
       <c r="B109" s="7"/>
       <c r="C109" s="7"/>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A110" s="7"/>
       <c r="B110" s="7"/>
       <c r="C110" s="7"/>
     </row>
-    <row r="111" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A111" s="7"/>
       <c r="B111" s="7"/>
       <c r="C111" s="7"/>
     </row>
-    <row r="112" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A112" s="7"/>
       <c r="B112" s="7"/>
       <c r="C112" s="7"/>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A113" s="7"/>
       <c r="B113" s="7"/>
       <c r="C113" s="7"/>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A114" s="7"/>
       <c r="B114" s="7"/>
       <c r="C114" s="7"/>
     </row>
-    <row r="115" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A115" s="7"/>
       <c r="B115" s="7"/>
       <c r="C115" s="7"/>
     </row>
-    <row r="116" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A116" s="7"/>
       <c r="B116" s="7"/>
       <c r="C116" s="7"/>
     </row>
-    <row r="117" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A117" s="7"/>
       <c r="B117" s="7"/>
       <c r="C117" s="7"/>
     </row>
-    <row r="118" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A118" s="7"/>
       <c r="B118" s="7"/>
       <c r="C118" s="7"/>
     </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A119" s="7"/>
       <c r="B119" s="7"/>
       <c r="C119" s="7"/>
     </row>
-    <row r="120" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A120" s="7"/>
       <c r="B120" s="7"/>
       <c r="C120" s="7"/>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A121" s="7"/>
       <c r="B121" s="7"/>
       <c r="C121" s="7"/>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A122" s="7"/>
       <c r="B122" s="7"/>
       <c r="C122" s="7"/>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A123" s="7"/>
       <c r="B123" s="7"/>
       <c r="C123" s="7"/>
     </row>
-    <row r="124" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A124" s="7"/>
       <c r="B124" s="7"/>
       <c r="C124" s="7"/>
     </row>
-    <row r="125" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A125" s="7"/>
       <c r="B125" s="7"/>
       <c r="C125" s="7"/>
     </row>
-    <row r="126" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A126" s="7"/>
       <c r="B126" s="7"/>
       <c r="C126" s="7"/>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A127" s="7"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A128" s="7"/>
       <c r="B128" s="7"/>
       <c r="C128" s="7"/>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A129" s="7"/>
       <c r="B129" s="7"/>
       <c r="C129" s="7"/>
     </row>
-    <row r="130" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A130" s="7"/>
       <c r="B130" s="7"/>
       <c r="C130" s="7"/>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A131" s="7"/>
       <c r="B131" s="7"/>
       <c r="C131" s="7"/>
     </row>
-    <row r="132" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A132" s="7"/>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A133" s="7"/>
       <c r="B133" s="7"/>
       <c r="C133" s="7"/>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A134" s="7"/>
       <c r="B134" s="7"/>
       <c r="C134" s="7"/>
     </row>
-    <row r="135" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A135" s="7"/>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
     </row>
-    <row r="136" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A136" s="7"/>
       <c r="B136" s="7"/>
       <c r="C136" s="7"/>
     </row>
-    <row r="137" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A137" s="7"/>
       <c r="B137" s="7"/>
       <c r="C137" s="7"/>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A138" s="7"/>
       <c r="B138" s="7"/>
       <c r="C138" s="7"/>
     </row>
-    <row r="139" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A139" s="7"/>
       <c r="B139" s="7"/>
       <c r="C139" s="7"/>
     </row>
-    <row r="140" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A140" s="7"/>
       <c r="B140" s="7"/>
       <c r="C140" s="7"/>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A141" s="7"/>
       <c r="B141" s="7"/>
       <c r="C141" s="7"/>
     </row>
-    <row r="142" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A142" s="7"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A143" s="7"/>
       <c r="B143" s="7"/>
       <c r="C143" s="7"/>
     </row>
-    <row r="144" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A144" s="7"/>
       <c r="B144" s="7"/>
       <c r="C144" s="7"/>
     </row>
-    <row r="145" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A145" s="7"/>
       <c r="B145" s="7"/>
       <c r="C145" s="7"/>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A146" s="7"/>
       <c r="B146" s="7"/>
       <c r="C146" s="7"/>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A147" s="7"/>
       <c r="B147" s="7"/>
       <c r="C147" s="7"/>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A148" s="7"/>
       <c r="B148" s="7"/>
       <c r="C148" s="7"/>
     </row>
-    <row r="149" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A149" s="7"/>
       <c r="B149" s="7"/>
       <c r="C149" s="7"/>
     </row>
-    <row r="150" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A150" s="7"/>
       <c r="B150" s="7"/>
       <c r="C150" s="7"/>
     </row>
-    <row r="151" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A151" s="7"/>
       <c r="B151" s="7"/>
       <c r="C151" s="7"/>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A152" s="7"/>
       <c r="B152" s="7"/>
       <c r="C152" s="7"/>
     </row>
-    <row r="153" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A153" s="7"/>
       <c r="B153" s="7"/>
       <c r="C153" s="7"/>
     </row>
-    <row r="154" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A154" s="7"/>
       <c r="B154" s="7"/>
       <c r="C154" s="7"/>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A155" s="7"/>
       <c r="B155" s="7"/>
       <c r="C155" s="7"/>
     </row>
-    <row r="156" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A156" s="7"/>
       <c r="B156" s="7"/>
       <c r="C156" s="7"/>
     </row>
-    <row r="157" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A157" s="7"/>
       <c r="B157" s="7"/>
       <c r="C157" s="7"/>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A158" s="7"/>
       <c r="B158" s="7"/>
       <c r="C158" s="7"/>
     </row>
-    <row r="159" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A159" s="7"/>
       <c r="B159" s="7"/>
       <c r="C159" s="7"/>
     </row>
-    <row r="160" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A160" s="7"/>
       <c r="B160" s="7"/>
       <c r="C160" s="7"/>
     </row>
-    <row r="161" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A161" s="7"/>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
     </row>
-    <row r="162" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A162" s="7"/>
       <c r="B162" s="7"/>
       <c r="C162" s="7"/>
     </row>
-    <row r="163" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A163" s="7"/>
       <c r="B163" s="7"/>
       <c r="C163" s="7"/>
     </row>
-    <row r="164" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A164" s="7"/>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
     </row>
-    <row r="165" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A165" s="7"/>
       <c r="B165" s="7"/>
       <c r="C165" s="7"/>
     </row>
-    <row r="166" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A166" s="7"/>
       <c r="B166" s="7"/>
       <c r="C166" s="7"/>
     </row>
-    <row r="167" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A167" s="7"/>
       <c r="B167" s="7"/>
       <c r="C167" s="7"/>
     </row>
-    <row r="168" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A168" s="7"/>
       <c r="B168" s="7"/>
       <c r="C168" s="7"/>
     </row>
-    <row r="169" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A169" s="7"/>
       <c r="B169" s="7"/>
       <c r="C169" s="7"/>
     </row>
-    <row r="170" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A170" s="7"/>
       <c r="B170" s="7"/>
       <c r="C170" s="7"/>
     </row>
-    <row r="171" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A171" s="7"/>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
     </row>
-    <row r="172" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A172" s="7"/>
       <c r="B172" s="7"/>
       <c r="C172" s="7"/>
     </row>
-    <row r="173" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A173" s="7"/>
       <c r="B173" s="7"/>
       <c r="C173" s="7"/>
     </row>
-    <row r="174" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A174" s="7"/>
       <c r="B174" s="7"/>
       <c r="C174" s="7"/>
     </row>
-    <row r="175" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A175" s="7"/>
       <c r="B175" s="7"/>
       <c r="C175" s="7"/>
     </row>
-    <row r="176" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A176" s="7"/>
       <c r="B176" s="7"/>
       <c r="C176" s="7"/>
     </row>
-    <row r="177" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A177" s="7"/>
       <c r="B177" s="7"/>
       <c r="C177" s="7"/>
     </row>
-    <row r="178" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A178" s="7"/>
       <c r="B178" s="7"/>
       <c r="C178" s="7"/>
     </row>
-    <row r="179" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A179" s="7"/>
       <c r="B179" s="7"/>
       <c r="C179" s="7"/>
     </row>
-    <row r="180" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A180" s="7"/>
       <c r="B180" s="7"/>
       <c r="C180" s="7"/>
     </row>
-    <row r="181" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A181" s="7"/>
       <c r="B181" s="7"/>
       <c r="C181" s="7"/>
     </row>
-    <row r="182" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A182" s="7"/>
       <c r="B182" s="7"/>
       <c r="C182" s="7"/>
     </row>
-    <row r="183" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A183" s="7"/>
       <c r="B183" s="7"/>
       <c r="C183" s="7"/>
     </row>
-    <row r="184" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A184" s="7"/>
       <c r="B184" s="7"/>
       <c r="C184" s="7"/>
     </row>
-    <row r="185" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="7"/>
       <c r="B185" s="7"/>
       <c r="C185" s="7"/>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="7"/>
       <c r="B186" s="7"/>
       <c r="C186" s="7"/>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="7"/>
       <c r="B187" s="7"/>
       <c r="C187" s="7"/>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="7"/>
       <c r="B188" s="7"/>
       <c r="C188" s="7"/>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="7"/>
       <c r="B189" s="7"/>
       <c r="C189" s="7"/>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="7"/>
       <c r="B190" s="7"/>
       <c r="C190" s="7"/>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="7"/>
       <c r="B191" s="7"/>
       <c r="C191" s="7"/>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="7"/>
       <c r="B192" s="7"/>
       <c r="C192" s="7"/>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="7"/>
       <c r="B193" s="7"/>
       <c r="C193" s="7"/>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="7"/>
       <c r="B194" s="7"/>
       <c r="C194" s="7"/>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="7"/>
       <c r="B195" s="7"/>
       <c r="C195" s="7"/>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="7"/>
       <c r="B196" s="7"/>
       <c r="C196" s="7"/>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="7"/>
       <c r="B197" s="7"/>
       <c r="C197" s="7"/>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="7"/>
       <c r="B198" s="7"/>
       <c r="C198" s="7"/>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="7"/>
       <c r="B199" s="7"/>
       <c r="C199" s="7"/>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="7"/>
       <c r="B200" s="7"/>
       <c r="C200" s="7"/>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="7"/>
       <c r="B201" s="7"/>
       <c r="C201" s="7"/>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="7"/>
       <c r="B202" s="7"/>
       <c r="C202" s="7"/>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="7"/>
       <c r="B203" s="7"/>
       <c r="C203" s="7"/>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="7"/>
       <c r="B204" s="7"/>
       <c r="C204" s="7"/>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="7"/>
       <c r="B205" s="7"/>
       <c r="C205" s="7"/>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="7"/>
       <c r="B206" s="7"/>
       <c r="C206" s="7"/>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="7"/>
       <c r="B207" s="7"/>
       <c r="C207" s="7"/>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="7"/>
       <c r="B208" s="7"/>
       <c r="C208" s="7"/>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="7"/>
       <c r="B209" s="7"/>
       <c r="C209" s="7"/>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="7"/>
       <c r="B210" s="7"/>
       <c r="C210" s="7"/>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="7"/>
       <c r="B211" s="7"/>
       <c r="C211" s="7"/>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="7"/>
       <c r="B212" s="7"/>
       <c r="C212" s="7"/>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="7"/>
       <c r="B213" s="7"/>
       <c r="C213" s="7"/>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="7"/>
       <c r="B214" s="7"/>
       <c r="C214" s="7"/>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="7"/>
       <c r="B215" s="7"/>
       <c r="C215" s="7"/>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="7"/>
       <c r="B216" s="7"/>
       <c r="C216" s="7"/>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="7"/>
       <c r="B217" s="7"/>
       <c r="C217" s="7"/>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="7"/>
       <c r="B218" s="7"/>
       <c r="C218" s="7"/>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="7"/>
       <c r="B219" s="7"/>
       <c r="C219" s="7"/>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="7"/>
       <c r="B220" s="7"/>
       <c r="C220" s="7"/>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="7"/>
       <c r="B221" s="7"/>
       <c r="C221" s="7"/>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="7"/>
       <c r="B222" s="7"/>
       <c r="C222" s="7"/>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="7"/>
       <c r="B223" s="7"/>
       <c r="C223" s="7"/>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="7"/>
       <c r="B224" s="7"/>
       <c r="C224" s="7"/>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="7"/>
       <c r="B225" s="7"/>
       <c r="C225" s="7"/>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="7"/>
       <c r="B226" s="7"/>
       <c r="C226" s="7"/>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="7"/>
       <c r="B227" s="7"/>
       <c r="C227" s="7"/>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="7"/>
       <c r="B228" s="7"/>
       <c r="C228" s="7"/>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="7"/>
       <c r="B229" s="7"/>
       <c r="C229" s="7"/>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="7"/>
       <c r="B230" s="7"/>
       <c r="C230" s="7"/>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="7"/>
       <c r="B231" s="7"/>
       <c r="C231" s="7"/>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="7"/>
       <c r="B232" s="7"/>
       <c r="C232" s="7"/>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="7"/>
       <c r="B233" s="7"/>
       <c r="C233" s="7"/>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="7"/>
       <c r="B234" s="7"/>
       <c r="C234" s="7"/>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="7"/>
       <c r="B235" s="7"/>
       <c r="C235" s="7"/>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="7"/>
       <c r="B236" s="7"/>
       <c r="C236" s="7"/>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="7"/>
       <c r="B237" s="7"/>
       <c r="C237" s="7"/>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="7"/>
       <c r="B238" s="7"/>
       <c r="C238" s="7"/>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="7"/>
       <c r="B239" s="7"/>
       <c r="C239" s="7"/>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="7"/>
       <c r="B240" s="7"/>
       <c r="C240" s="7"/>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="7"/>
       <c r="B241" s="7"/>
       <c r="C241" s="7"/>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="7"/>
       <c r="B242" s="7"/>
       <c r="C242" s="7"/>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="7"/>
       <c r="B243" s="7"/>
       <c r="C243" s="7"/>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="7"/>
       <c r="B244" s="7"/>
       <c r="C244" s="7"/>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="7"/>
       <c r="B245" s="7"/>
       <c r="C245" s="7"/>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="7"/>
       <c r="B246" s="7"/>
       <c r="C246" s="7"/>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="7"/>
       <c r="B247" s="7"/>
       <c r="C247" s="7"/>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="7"/>
       <c r="B248" s="7"/>
       <c r="C248" s="7"/>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="7"/>
       <c r="B249" s="7"/>
       <c r="C249" s="7"/>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="7"/>
       <c r="B250" s="7"/>
       <c r="C250" s="7"/>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="7"/>
       <c r="B251" s="7"/>
       <c r="C251" s="7"/>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="7"/>
       <c r="B252" s="7"/>
       <c r="C252" s="7"/>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="7"/>
       <c r="B253" s="7"/>
       <c r="C253" s="7"/>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="7"/>
       <c r="B254" s="7"/>
       <c r="C254" s="7"/>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="7"/>
       <c r="B255" s="7"/>
       <c r="C255" s="7"/>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="7"/>
       <c r="B256" s="7"/>
       <c r="C256" s="7"/>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="7"/>
       <c r="B257" s="7"/>
       <c r="C257" s="7"/>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="7"/>
       <c r="B258" s="7"/>
       <c r="C258" s="7"/>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="7"/>
       <c r="B259" s="7"/>
       <c r="C259" s="7"/>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="7"/>
       <c r="B260" s="7"/>
       <c r="C260" s="7"/>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="7"/>
       <c r="B261" s="7"/>
       <c r="C261" s="7"/>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="7"/>
       <c r="B262" s="7"/>
       <c r="C262" s="7"/>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="7"/>
       <c r="B263" s="7"/>
       <c r="C263" s="7"/>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="7"/>
       <c r="B264" s="7"/>
       <c r="C264" s="7"/>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="7"/>
       <c r="B265" s="7"/>
       <c r="C265" s="7"/>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="7"/>
       <c r="B266" s="7"/>
       <c r="C266" s="7"/>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="7"/>
       <c r="B267" s="7"/>
       <c r="C267" s="7"/>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="7"/>
       <c r="B268" s="7"/>
       <c r="C268" s="7"/>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="7"/>
       <c r="B269" s="7"/>
       <c r="C269" s="7"/>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="7"/>
       <c r="B270" s="7"/>
       <c r="C270" s="7"/>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="7"/>
       <c r="B271" s="7"/>
       <c r="C271" s="7"/>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="7"/>
       <c r="B272" s="7"/>
       <c r="C272" s="7"/>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="7"/>
       <c r="B273" s="7"/>
       <c r="C273" s="7"/>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="7"/>
       <c r="B274" s="7"/>
       <c r="C274" s="7"/>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="7"/>
       <c r="B275" s="7"/>
       <c r="C275" s="7"/>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="7"/>
       <c r="B276" s="7"/>
       <c r="C276" s="7"/>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="7"/>
       <c r="B277" s="7"/>
       <c r="C277" s="7"/>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="7"/>
       <c r="B278" s="7"/>
       <c r="C278" s="7"/>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="7"/>
       <c r="B279" s="7"/>
       <c r="C279" s="7"/>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="7"/>
       <c r="B280" s="7"/>
       <c r="C280" s="7"/>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="7"/>
       <c r="B281" s="7"/>
       <c r="C281" s="7"/>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="7"/>
       <c r="B282" s="7"/>
       <c r="C282" s="7"/>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="7"/>
       <c r="B283" s="7"/>
       <c r="C283" s="7"/>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="7"/>
       <c r="B284" s="7"/>
       <c r="C284" s="7"/>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="7"/>
       <c r="B285" s="7"/>
       <c r="C285" s="7"/>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="7"/>
       <c r="B286" s="7"/>
       <c r="C286" s="7"/>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="7"/>
       <c r="B287" s="7"/>
       <c r="C287" s="7"/>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="7"/>
       <c r="B288" s="7"/>
       <c r="C288" s="7"/>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="7"/>
       <c r="B289" s="7"/>
       <c r="C289" s="7"/>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="7"/>
       <c r="B290" s="7"/>
       <c r="C290" s="7"/>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="7"/>
       <c r="B291" s="7"/>
       <c r="C291" s="7"/>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="7"/>
       <c r="B292" s="7"/>
       <c r="C292" s="7"/>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="7"/>
       <c r="B293" s="7"/>
       <c r="C293" s="7"/>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="7"/>
       <c r="B294" s="7"/>
       <c r="C294" s="7"/>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A295" s="7"/>
       <c r="B295" s="7"/>
       <c r="C295" s="7"/>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A296" s="7"/>
       <c r="B296" s="7"/>
       <c r="C296" s="7"/>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A297" s="7"/>
       <c r="B297" s="7"/>
       <c r="C297" s="7"/>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A298" s="7"/>
       <c r="B298" s="7"/>
       <c r="C298" s="7"/>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A299" s="7"/>
       <c r="B299" s="7"/>
       <c r="C299" s="7"/>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A300" s="7"/>
       <c r="B300" s="7"/>
       <c r="C300" s="7"/>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A301" s="7"/>
       <c r="B301" s="7"/>
       <c r="C301" s="7"/>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A302" s="7"/>
       <c r="B302" s="7"/>
       <c r="C302" s="7"/>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A303" s="7"/>
       <c r="B303" s="7"/>
       <c r="C303" s="7"/>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A304" s="7"/>
       <c r="B304" s="7"/>
       <c r="C304" s="7"/>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A305" s="7"/>
       <c r="B305" s="7"/>
       <c r="C305" s="7"/>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A306" s="7"/>
       <c r="B306" s="7"/>
       <c r="C306" s="7"/>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A307" s="7"/>
       <c r="B307" s="7"/>
       <c r="C307" s="7"/>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A308" s="7"/>
       <c r="B308" s="7"/>
       <c r="C308" s="7"/>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A309" s="7"/>
       <c r="B309" s="7"/>
       <c r="C309" s="7"/>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A310" s="7"/>
       <c r="B310" s="7"/>
       <c r="C310" s="7"/>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A311" s="7"/>
       <c r="B311" s="7"/>
       <c r="C311" s="7"/>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A312" s="7"/>
       <c r="B312" s="7"/>
       <c r="C312" s="7"/>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A313" s="7"/>
       <c r="B313" s="7"/>
       <c r="C313" s="7"/>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A314" s="7"/>
       <c r="B314" s="7"/>
       <c r="C314" s="7"/>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A315" s="7"/>
       <c r="B315" s="7"/>
       <c r="C315" s="7"/>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A316" s="7"/>
       <c r="B316" s="7"/>
       <c r="C316" s="7"/>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A317" s="7"/>
       <c r="B317" s="7"/>
       <c r="C317" s="7"/>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A318" s="7"/>
       <c r="B318" s="7"/>
       <c r="C318" s="7"/>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A319" s="7"/>
       <c r="B319" s="7"/>
       <c r="C319" s="7"/>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A320" s="7"/>
       <c r="B320" s="7"/>
       <c r="C320" s="7"/>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A321" s="7"/>
       <c r="B321" s="7"/>
       <c r="C321" s="7"/>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A322" s="7"/>
       <c r="B322" s="7"/>
       <c r="C322" s="7"/>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A323" s="7"/>
       <c r="B323" s="7"/>
       <c r="C323" s="7"/>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A324" s="7"/>
       <c r="B324" s="7"/>
       <c r="C324" s="7"/>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A325" s="7"/>
       <c r="B325" s="7"/>
       <c r="C325" s="7"/>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A326" s="7"/>
       <c r="B326" s="7"/>
       <c r="C326" s="7"/>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A327" s="7"/>
       <c r="B327" s="7"/>
       <c r="C327" s="7"/>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A328" s="7"/>
       <c r="B328" s="7"/>
       <c r="C328" s="7"/>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A329" s="7"/>
       <c r="B329" s="7"/>
       <c r="C329" s="7"/>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A330" s="7"/>
       <c r="B330" s="7"/>
       <c r="C330" s="7"/>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A331" s="7"/>
       <c r="B331" s="7"/>
       <c r="C331" s="7"/>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A332" s="7"/>
       <c r="B332" s="7"/>
       <c r="C332" s="7"/>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A333" s="7"/>
       <c r="B333" s="7"/>
       <c r="C333" s="7"/>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A334" s="7"/>
       <c r="B334" s="7"/>
       <c r="C334" s="7"/>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A335" s="7"/>
       <c r="B335" s="7"/>
       <c r="C335" s="7"/>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A336" s="7"/>
       <c r="B336" s="7"/>
       <c r="C336" s="7"/>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A337" s="7"/>
       <c r="B337" s="7"/>
       <c r="C337" s="7"/>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A338" s="7"/>
       <c r="B338" s="7"/>
       <c r="C338" s="7"/>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A339" s="7"/>
       <c r="B339" s="7"/>
       <c r="C339" s="7"/>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A340" s="7"/>
       <c r="B340" s="7"/>
       <c r="C340" s="7"/>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A341" s="7"/>
       <c r="B341" s="7"/>
       <c r="C341" s="7"/>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A342" s="7"/>
       <c r="B342" s="7"/>
       <c r="C342" s="7"/>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A343" s="7"/>
       <c r="B343" s="7"/>
       <c r="C343" s="7"/>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A344" s="7"/>
       <c r="B344" s="7"/>
       <c r="C344" s="7"/>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A345" s="7"/>
       <c r="B345" s="7"/>
       <c r="C345" s="7"/>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A346" s="7"/>
       <c r="B346" s="7"/>
       <c r="C346" s="7"/>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A347" s="7"/>
       <c r="B347" s="7"/>
       <c r="C347" s="7"/>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A348" s="7"/>
       <c r="B348" s="7"/>
       <c r="C348" s="7"/>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A349" s="7"/>
       <c r="B349" s="7"/>
       <c r="C349" s="7"/>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A350" s="7"/>
       <c r="B350" s="7"/>
       <c r="C350" s="7"/>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A351" s="7"/>
       <c r="B351" s="7"/>
       <c r="C351" s="7"/>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A352" s="7"/>
       <c r="B352" s="7"/>
       <c r="C352" s="7"/>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A353" s="7"/>
       <c r="B353" s="7"/>
       <c r="C353" s="7"/>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A354" s="7"/>
       <c r="B354" s="7"/>
       <c r="C354" s="7"/>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A355" s="7"/>
       <c r="B355" s="7"/>
       <c r="C355" s="7"/>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A356" s="7"/>
       <c r="B356" s="7"/>
       <c r="C356" s="7"/>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A357" s="7"/>
       <c r="B357" s="7"/>
       <c r="C357" s="7"/>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A358" s="7"/>
       <c r="B358" s="7"/>
       <c r="C358" s="7"/>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A359" s="7"/>
       <c r="B359" s="7"/>
       <c r="C359" s="7"/>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A360" s="7"/>
       <c r="B360" s="7"/>
       <c r="C360" s="7"/>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A361" s="7"/>
       <c r="B361" s="7"/>
       <c r="C361" s="7"/>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A362" s="7"/>
       <c r="B362" s="7"/>
       <c r="C362" s="7"/>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A363" s="7"/>
       <c r="B363" s="7"/>
       <c r="C363" s="7"/>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A364" s="7"/>
       <c r="B364" s="7"/>
       <c r="C364" s="7"/>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A365" s="7"/>
       <c r="B365" s="7"/>
       <c r="C365" s="7"/>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A366" s="7"/>
       <c r="B366" s="7"/>
       <c r="C366" s="7"/>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A367" s="7"/>
       <c r="B367" s="7"/>
       <c r="C367" s="7"/>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A368" s="7"/>
       <c r="B368" s="7"/>
       <c r="C368" s="7"/>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A369" s="7"/>
       <c r="B369" s="7"/>
       <c r="C369" s="7"/>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A370" s="7"/>
       <c r="B370" s="7"/>
       <c r="C370" s="7"/>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A371" s="7"/>
       <c r="B371" s="7"/>
       <c r="C371" s="7"/>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A372" s="7"/>
       <c r="B372" s="7"/>
       <c r="C372" s="7"/>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A373" s="7"/>
       <c r="B373" s="7"/>
       <c r="C373" s="7"/>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A374" s="7"/>
       <c r="B374" s="7"/>
       <c r="C374" s="7"/>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A375" s="7"/>
       <c r="B375" s="7"/>
       <c r="C375" s="7"/>
     </row>
-    <row r="376" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A376" s="7"/>
       <c r="B376" s="7"/>
       <c r="C376" s="7"/>
     </row>
-    <row r="377" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A377" s="7"/>
       <c r="B377" s="7"/>
       <c r="C377" s="7"/>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A378" s="7"/>
       <c r="B378" s="7"/>
       <c r="C378" s="7"/>
     </row>
-    <row r="379" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="379" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A379" s="7"/>
       <c r="B379" s="7"/>
       <c r="C379" s="7"/>
     </row>
-    <row r="380" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="380" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A380" s="7"/>
       <c r="B380" s="7"/>
       <c r="C380" s="7"/>
     </row>
-    <row r="381" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="381" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A381" s="7"/>
       <c r="B381" s="7"/>
       <c r="C381" s="7"/>
     </row>
-    <row r="382" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="382" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A382" s="7"/>
       <c r="B382" s="7"/>
       <c r="C382" s="7"/>
     </row>
-    <row r="383" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="383" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A383" s="7"/>
       <c r="B383" s="7"/>
       <c r="C383" s="7"/>
     </row>
-    <row r="384" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="384" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A384" s="7"/>
       <c r="B384" s="7"/>
       <c r="C384" s="7"/>
     </row>
-    <row r="385" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="385" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A385" s="7"/>
       <c r="B385" s="7"/>
       <c r="C385" s="7"/>
     </row>
-    <row r="386" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A386" s="7"/>
       <c r="B386" s="7"/>
       <c r="C386" s="7"/>
     </row>
-    <row r="387" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="387" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A387" s="7"/>
       <c r="B387" s="7"/>
       <c r="C387" s="7"/>
     </row>
-    <row r="388" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="388" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A388" s="7"/>
       <c r="B388" s="7"/>
       <c r="C388" s="7"/>
     </row>
-    <row r="389" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="389" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A389" s="7"/>
       <c r="B389" s="7"/>
       <c r="C389" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="Q2:AI2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>