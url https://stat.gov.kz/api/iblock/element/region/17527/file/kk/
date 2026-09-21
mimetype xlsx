--- v0 (2026-08-25)
+++ v1 (2026-09-21)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8745" yWindow="240" windowWidth="18330" windowHeight="12195"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="20" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
     <sheet name="Көрсеткіш_161104_161203" sheetId="18" r:id="rId4"/>
     <sheet name="Көрсеткіш 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K23" i="18" l="1"/>
-[...1 lines deleted...]
-  <c r="K14" i="18"/>
+  <c r="K23" i="18"/>
+  <c r="L14"/>
+  <c r="K14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="75">
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
@@ -246,73 +246,73 @@
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар, млн.теңге</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті кезеңіне %-бен</t>
   </si>
   <si>
     <t>Оқанова Айжан Болатбекқызы</t>
   </si>
   <si>
     <t>+7 7152463098</t>
   </si>
   <si>
     <t>a.bazarbaeva@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/512985/file/kk/</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестиция статистика басқармасы</t>
   </si>
   <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
     <t>18.09.2026ж.</t>
   </si>
   <si>
-    <t>18.08.2026ж.</t>
+    <t>https://stat.gov.kz/api/iblock/element/region/516692/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -371,50 +371,51 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -637,51 +638,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
@@ -690,62 +691,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -755,214 +744,215 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...130 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1023,86 +1013,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1254,58 +1242,58 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
     <col min="2559" max="2559" width="42.28515625" customWidth="1"/>
     <col min="2560" max="2560" width="97.7109375" customWidth="1"/>
     <col min="2815" max="2815" width="42.28515625" customWidth="1"/>
     <col min="2816" max="2816" width="97.7109375" customWidth="1"/>
@@ -1393,259 +1381,259 @@
     <col min="13312" max="13312" width="97.7109375" customWidth="1"/>
     <col min="13567" max="13567" width="42.28515625" customWidth="1"/>
     <col min="13568" max="13568" width="97.7109375" customWidth="1"/>
     <col min="13823" max="13823" width="42.28515625" customWidth="1"/>
     <col min="13824" max="13824" width="97.7109375" customWidth="1"/>
     <col min="14079" max="14079" width="42.28515625" customWidth="1"/>
     <col min="14080" max="14080" width="97.7109375" customWidth="1"/>
     <col min="14335" max="14335" width="42.28515625" customWidth="1"/>
     <col min="14336" max="14336" width="97.7109375" customWidth="1"/>
     <col min="14591" max="14591" width="42.28515625" customWidth="1"/>
     <col min="14592" max="14592" width="97.7109375" customWidth="1"/>
     <col min="14847" max="14847" width="42.28515625" customWidth="1"/>
     <col min="14848" max="14848" width="97.7109375" customWidth="1"/>
     <col min="15103" max="15103" width="42.28515625" customWidth="1"/>
     <col min="15104" max="15104" width="97.7109375" customWidth="1"/>
     <col min="15359" max="15359" width="42.28515625" customWidth="1"/>
     <col min="15360" max="15360" width="97.7109375" customWidth="1"/>
     <col min="15615" max="15615" width="42.28515625" customWidth="1"/>
     <col min="15616" max="15616" width="97.7109375" customWidth="1"/>
     <col min="15871" max="15871" width="42.28515625" customWidth="1"/>
     <col min="15872" max="15872" width="97.7109375" customWidth="1"/>
     <col min="16127" max="16127" width="42.28515625" customWidth="1"/>
     <col min="16128" max="16128" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:11" s="3" customFormat="1">
+      <c r="A2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="27" t="s">
+    <row r="3" spans="1:11" s="3" customFormat="1">
+      <c r="A3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="27" t="s">
+    <row r="4" spans="1:11" s="3" customFormat="1">
+      <c r="A4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:11" s="3" customFormat="1">
+      <c r="A5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="28" t="s">
+    <row r="6" spans="1:11" s="3" customFormat="1">
+      <c r="A6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="28" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+    <row r="7" spans="1:11" s="3" customFormat="1" ht="25.5">
+      <c r="A7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:11" s="3" customFormat="1">
+      <c r="A8" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="35" t="s">
+      <c r="B8" s="29" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:11" s="3" customFormat="1" ht="25.5">
+      <c r="A9" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="3" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:11" s="3" customFormat="1" ht="63.75">
+      <c r="A10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:11" s="3" customFormat="1">
+      <c r="A11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="6"/>
       <c r="K11" s="7"/>
     </row>
-    <row r="12" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="27" t="s">
+    <row r="12" spans="1:11" s="3" customFormat="1">
+      <c r="A12" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K12" s="7"/>
     </row>
-    <row r="13" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="30" t="s">
+    <row r="13" spans="1:11" s="3" customFormat="1">
+      <c r="A13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="K13" s="7"/>
     </row>
-    <row r="14" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="30" t="s">
+    <row r="14" spans="1:11" s="3" customFormat="1">
+      <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K14" s="7"/>
     </row>
-    <row r="15" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="30" t="s">
+    <row r="15" spans="1:11" s="3" customFormat="1">
+      <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K15" s="7"/>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:11">
+      <c r="A16" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="34" t="s">
-        <v>74</v>
+      <c r="B16" s="28" t="s">
+        <v>73</v>
       </c>
       <c r="K16" s="10"/>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:11">
+      <c r="A17" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="38" t="s">
-        <v>73</v>
+      <c r="B17" s="32" t="s">
+        <v>72</v>
       </c>
       <c r="K17" s="11"/>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:11">
+      <c r="A18" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>72</v>
+      <c r="B18" s="29" t="s">
+        <v>71</v>
       </c>
       <c r="K18" s="10"/>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:11">
+      <c r="A19" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
       <c r="K19" s="11"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:11">
+      <c r="A20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>69</v>
       </c>
       <c r="K20" s="10"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:11">
+      <c r="A21" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K21" s="11"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11">
       <c r="K23" s="11"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11">
       <c r="K24" s="10"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11">
       <c r="K25" s="11"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11">
       <c r="K26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1733,247 +1721,247 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1">
+      <c r="A2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="19">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="27" t="s">
+    <row r="3" spans="1:13" s="3" customFormat="1">
+      <c r="A3" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="28" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="27" t="s">
+    <row r="4" spans="1:13" s="3" customFormat="1">
+      <c r="A4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="B4" s="29" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:13" s="3" customFormat="1">
+      <c r="A5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="34" t="s">
+      <c r="B5" s="28" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="28" t="s">
+    <row r="6" spans="1:13" s="3" customFormat="1">
+      <c r="A6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="28" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="51">
+      <c r="A7" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="23" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:13" s="3" customFormat="1">
+      <c r="A8" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="31" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5">
+      <c r="A9" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="63.75">
+      <c r="A10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:13" s="3" customFormat="1">
+      <c r="A11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="27" t="s">
+    <row r="12" spans="1:13" s="3" customFormat="1">
+      <c r="A12" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="30" t="s">
+    <row r="13" spans="1:13" s="3" customFormat="1">
+      <c r="A13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="30" t="s">
+    <row r="14" spans="1:13" s="3" customFormat="1">
+      <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="30" t="s">
+    <row r="15" spans="1:13" s="3" customFormat="1">
+      <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:13">
+      <c r="A16" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="34" t="s">
-        <v>74</v>
+      <c r="B16" s="28" t="s">
+        <v>73</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:13">
+      <c r="A17" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="38" t="s">
-        <v>73</v>
+      <c r="B17" s="32" t="s">
+        <v>72</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:13">
+      <c r="A18" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="35" t="s">
-        <v>72</v>
+      <c r="B18" s="29" t="s">
+        <v>71</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:13">
+      <c r="A19" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+    <row r="20" spans="1:13">
+      <c r="A20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>69</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:13">
+      <c r="A21" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="17" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="17"/>
     <col min="257" max="257" width="4.42578125" style="17" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="17" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="17"/>
     <col min="513" max="513" width="4.42578125" style="17" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="17" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="17"/>
     <col min="769" max="769" width="4.42578125" style="17" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="17" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="17"/>
     <col min="1025" max="1025" width="4.42578125" style="17" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="17" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="17"/>
     <col min="1281" max="1281" width="4.42578125" style="17" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="17" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="17"/>
     <col min="1537" max="1537" width="4.42578125" style="17" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="17" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="17"/>
     <col min="1793" max="1793" width="4.42578125" style="17" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="17" customWidth="1"/>
     <col min="1795" max="2048" width="8.85546875" style="17"/>
@@ -2125,174 +2113,174 @@
     <col min="14338" max="14338" width="113.5703125" style="17" customWidth="1"/>
     <col min="14339" max="14592" width="8.85546875" style="17"/>
     <col min="14593" max="14593" width="4.42578125" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="17"/>
     <col min="14849" max="14849" width="4.42578125" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="17"/>
     <col min="15105" max="15105" width="4.42578125" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="17"/>
     <col min="15361" max="15361" width="4.42578125" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="17"/>
     <col min="15617" max="15617" width="4.42578125" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="17"/>
     <col min="15873" max="15873" width="4.42578125" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="17"/>
     <col min="16129" max="16129" width="4.42578125" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B4" s="32" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="82"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="25"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="82"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="25"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="82"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="27"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="25"/>
+      <c r="B4" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="33"/>
-[...3 lines deleted...]
-      <c r="B5" s="32" t="s">
+      <c r="C4" s="27"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="25"/>
+      <c r="B5" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="33"/>
-[...3 lines deleted...]
-      <c r="B6" s="32" t="s">
+      <c r="C5" s="27"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="25"/>
+      <c r="B6" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="33"/>
-[...3 lines deleted...]
-      <c r="B7" s="32" t="s">
+      <c r="C6" s="27"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="25"/>
+      <c r="B7" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="33"/>
-[...3 lines deleted...]
-      <c r="B8" s="32" t="s">
+      <c r="C7" s="27"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="25"/>
+      <c r="B8" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="33"/>
-[...8 lines deleted...]
-      <c r="B10" s="36" t="s">
+      <c r="C8" s="27"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="82"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="27"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="25"/>
+      <c r="B10" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="33"/>
-[...17 lines deleted...]
-      <c r="A14" s="87" t="s">
+      <c r="C10" s="27"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="82"/>
+      <c r="B11" s="82"/>
+      <c r="C11" s="27"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="82"/>
+      <c r="B12" s="82"/>
+      <c r="C12" s="27"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="82"/>
+      <c r="B13" s="82"/>
+      <c r="C13" s="25"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="87"/>
-[...12 lines deleted...]
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="82"/>
+      <c r="B15" s="82"/>
+      <c r="C15" s="25"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="83"/>
+      <c r="B16" s="83"/>
+      <c r="C16" s="83"/>
+    </row>
+    <row r="18" spans="2:2">
       <c r="B18" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10:H10"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="243" width="9.140625" style="17"/>
     <col min="244" max="244" width="12.7109375" style="17" customWidth="1"/>
     <col min="245" max="245" width="9.140625" style="17"/>
     <col min="246" max="246" width="9.5703125" style="17" customWidth="1"/>
     <col min="247" max="252" width="9.140625" style="17"/>
     <col min="253" max="253" width="10.7109375" style="17" customWidth="1"/>
     <col min="254" max="255" width="9.140625" style="17"/>
     <col min="256" max="256" width="12.85546875" style="17" customWidth="1"/>
     <col min="257" max="499" width="9.140625" style="17"/>
     <col min="500" max="500" width="12.7109375" style="17" customWidth="1"/>
     <col min="501" max="501" width="9.140625" style="17"/>
     <col min="502" max="502" width="9.5703125" style="17" customWidth="1"/>
     <col min="503" max="508" width="9.140625" style="17"/>
     <col min="509" max="509" width="10.7109375" style="17" customWidth="1"/>
     <col min="510" max="511" width="9.140625" style="17"/>
     <col min="512" max="512" width="12.85546875" style="17" customWidth="1"/>
     <col min="513" max="755" width="9.140625" style="17"/>
     <col min="756" max="756" width="12.7109375" style="17" customWidth="1"/>
     <col min="757" max="757" width="9.140625" style="17"/>
     <col min="758" max="758" width="9.5703125" style="17" customWidth="1"/>
     <col min="759" max="764" width="9.140625" style="17"/>
     <col min="765" max="765" width="10.7109375" style="17" customWidth="1"/>
     <col min="766" max="767" width="9.140625" style="17"/>
     <col min="768" max="768" width="12.85546875" style="17" customWidth="1"/>
@@ -2757,1049 +2745,1055 @@
     <col min="15605" max="15605" width="9.140625" style="17"/>
     <col min="15606" max="15606" width="9.5703125" style="17" customWidth="1"/>
     <col min="15607" max="15612" width="9.140625" style="17"/>
     <col min="15613" max="15613" width="10.7109375" style="17" customWidth="1"/>
     <col min="15614" max="15615" width="9.140625" style="17"/>
     <col min="15616" max="15616" width="12.85546875" style="17" customWidth="1"/>
     <col min="15617" max="15859" width="9.140625" style="17"/>
     <col min="15860" max="15860" width="12.7109375" style="17" customWidth="1"/>
     <col min="15861" max="15861" width="9.140625" style="17"/>
     <col min="15862" max="15862" width="9.5703125" style="17" customWidth="1"/>
     <col min="15863" max="15868" width="9.140625" style="17"/>
     <col min="15869" max="15869" width="10.7109375" style="17" customWidth="1"/>
     <col min="15870" max="15871" width="9.140625" style="17"/>
     <col min="15872" max="15872" width="12.85546875" style="17" customWidth="1"/>
     <col min="15873" max="16115" width="9.140625" style="17"/>
     <col min="16116" max="16116" width="12.7109375" style="17" customWidth="1"/>
     <col min="16117" max="16117" width="9.140625" style="17"/>
     <col min="16118" max="16118" width="9.5703125" style="17" customWidth="1"/>
     <col min="16119" max="16124" width="9.140625" style="17"/>
     <col min="16125" max="16125" width="10.7109375" style="17" customWidth="1"/>
     <col min="16126" max="16127" width="9.140625" style="17"/>
     <col min="16128" max="16128" width="12.85546875" style="17" customWidth="1"/>
     <col min="16129" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="95" t="s">
+    <row r="1" spans="1:13" ht="24" customHeight="1" thickBot="1">
+      <c r="A1" s="89" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="96"/>
-[...14 lines deleted...]
-      <c r="B2" s="41" t="s">
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+    </row>
+    <row r="2" spans="1:13" ht="23.25" thickBot="1">
+      <c r="A2" s="34"/>
+      <c r="B2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="E2" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="F2" s="41" t="s">
+      <c r="F2" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="G2" s="41" t="s">
+      <c r="G2" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="H2" s="41" t="s">
+      <c r="H2" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="I2" s="41" t="s">
+      <c r="I2" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="L2" s="41" t="s">
+      <c r="L2" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="M2" s="42" t="s">
+      <c r="M2" s="36" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A3" s="91" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="97"/>
-[...13 lines deleted...]
-      <c r="A4" s="44">
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.15" hidden="1" customHeight="1">
+      <c r="A4" s="38">
         <v>2019</v>
       </c>
-      <c r="B4" s="45">
+      <c r="B4" s="39">
         <v>383.1</v>
       </c>
-      <c r="C4" s="45">
+      <c r="C4" s="39">
         <v>1214.2</v>
       </c>
-      <c r="D4" s="46">
+      <c r="D4" s="40">
         <v>1894.7</v>
       </c>
-      <c r="E4" s="45">
+      <c r="E4" s="39">
         <v>1511.7</v>
       </c>
-      <c r="F4" s="45">
+      <c r="F4" s="39">
         <v>1811.1</v>
       </c>
-      <c r="G4" s="45">
+      <c r="G4" s="39">
         <v>3797</v>
       </c>
-      <c r="H4" s="45">
+      <c r="H4" s="39">
         <v>817.1</v>
       </c>
-      <c r="I4" s="45">
+      <c r="I4" s="39">
         <v>1002.2</v>
       </c>
-      <c r="J4" s="45">
+      <c r="J4" s="39">
         <v>3306.5</v>
       </c>
-      <c r="K4" s="45">
+      <c r="K4" s="39">
         <v>2083.6999999999998</v>
       </c>
-      <c r="L4" s="45">
+      <c r="L4" s="39">
         <v>4374.7</v>
       </c>
-      <c r="M4" s="47">
+      <c r="M4" s="41">
         <v>6976.1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="48">
+    <row r="5" spans="1:13" hidden="1">
+      <c r="A5" s="42">
         <v>2020</v>
       </c>
-      <c r="B5" s="49">
+      <c r="B5" s="43">
         <v>440.5</v>
       </c>
-      <c r="C5" s="49">
+      <c r="C5" s="43">
         <v>5443.4</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="43">
         <v>3108.3</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="43">
         <v>1664.6</v>
       </c>
-      <c r="F5" s="49">
+      <c r="F5" s="43">
         <v>1629.8</v>
       </c>
-      <c r="G5" s="49">
+      <c r="G5" s="43">
         <v>5674.9</v>
       </c>
-      <c r="H5" s="49">
+      <c r="H5" s="43">
         <v>475</v>
       </c>
-      <c r="I5" s="49">
+      <c r="I5" s="43">
         <v>1840.6</v>
       </c>
-      <c r="J5" s="49">
+      <c r="J5" s="43">
         <v>3847.5</v>
       </c>
-      <c r="K5" s="49">
+      <c r="K5" s="43">
         <v>1386</v>
       </c>
-      <c r="L5" s="49">
+      <c r="L5" s="43">
         <v>3613.0149999999999</v>
       </c>
-      <c r="M5" s="47">
+      <c r="M5" s="41">
         <v>7269</v>
       </c>
     </row>
-    <row r="6" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="48">
+    <row r="6" spans="1:13" hidden="1">
+      <c r="A6" s="42">
         <v>2021</v>
       </c>
-      <c r="B6" s="49">
+      <c r="B6" s="43">
         <v>2694.4</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="44">
         <v>2372.6999999999998</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="43">
         <v>2090.6999999999998</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="44">
         <v>3326.3</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="43">
         <v>2223.6999999999998</v>
       </c>
-      <c r="G6" s="49">
+      <c r="G6" s="43">
         <v>8402.6</v>
       </c>
-      <c r="H6" s="49">
+      <c r="H6" s="43">
         <v>1212.0999999999999</v>
       </c>
-      <c r="I6" s="49">
+      <c r="I6" s="43">
         <v>1662.1</v>
       </c>
-      <c r="J6" s="49">
+      <c r="J6" s="43">
         <v>3891.9</v>
       </c>
-      <c r="K6" s="50">
+      <c r="K6" s="44">
         <v>3667.1</v>
       </c>
-      <c r="L6" s="49">
+      <c r="L6" s="43">
         <v>4755.2</v>
       </c>
-      <c r="M6" s="51">
+      <c r="M6" s="45">
         <v>12318</v>
       </c>
     </row>
-    <row r="7" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="48">
+    <row r="7" spans="1:13" hidden="1">
+      <c r="A7" s="42">
         <v>2022</v>
       </c>
-      <c r="B7" s="49">
+      <c r="B7" s="43">
         <v>318.7</v>
       </c>
-      <c r="C7" s="50">
+      <c r="C7" s="44">
         <v>3231.9</v>
       </c>
-      <c r="D7" s="50">
+      <c r="D7" s="44">
         <v>5456.6</v>
       </c>
-      <c r="E7" s="52">
+      <c r="E7" s="46">
         <v>919.2</v>
       </c>
-      <c r="F7" s="49">
+      <c r="F7" s="43">
         <v>3002.8</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="44">
         <v>10208.9</v>
       </c>
-      <c r="H7" s="50">
+      <c r="H7" s="44">
         <v>3867.8</v>
       </c>
-      <c r="I7" s="49">
+      <c r="I7" s="43">
         <v>1915</v>
       </c>
-      <c r="J7" s="50">
+      <c r="J7" s="44">
         <v>2772.8</v>
       </c>
-      <c r="K7" s="50">
+      <c r="K7" s="44">
         <v>2586.5</v>
       </c>
-      <c r="L7" s="49">
+      <c r="L7" s="43">
         <v>6147.4</v>
       </c>
-      <c r="M7" s="53">
+      <c r="M7" s="47">
         <v>17480.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="84">
+    <row r="8" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A8" s="73">
         <v>2024</v>
       </c>
-      <c r="B8" s="49">
+      <c r="B8" s="43">
         <v>428.1</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="44">
         <v>5144.1000000000004</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="44">
         <v>3386.9</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="44">
         <v>1867.2</v>
       </c>
-      <c r="F8" s="50">
+      <c r="F8" s="44">
         <v>2260.1</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="44">
         <v>9429.6</v>
       </c>
-      <c r="H8" s="50">
+      <c r="H8" s="44">
         <v>3479.5</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I8" s="44">
         <v>3078.4</v>
       </c>
-      <c r="J8" s="50">
+      <c r="J8" s="44">
         <v>3735.5</v>
       </c>
-      <c r="K8" s="50">
+      <c r="K8" s="44">
         <v>4771.8999999999996</v>
       </c>
-      <c r="L8" s="50">
+      <c r="L8" s="44">
         <v>4334.5</v>
       </c>
-      <c r="M8" s="54">
+      <c r="M8" s="48">
         <v>13850.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="84">
+    <row r="9" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A9" s="73">
         <v>2025</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="44">
         <v>1212.7</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="44">
         <v>3817.3</v>
       </c>
-      <c r="D9" s="50">
+      <c r="D9" s="44">
         <v>4497.1000000000004</v>
       </c>
-      <c r="E9" s="55">
+      <c r="E9" s="49">
         <v>4889.8999999999996</v>
       </c>
-      <c r="F9" s="50">
+      <c r="F9" s="44">
         <v>4969.5</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="44">
         <v>6087.3059999999996</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H9" s="44">
         <v>3829.4</v>
       </c>
-      <c r="I9" s="50">
+      <c r="I9" s="44">
         <v>5104.2</v>
       </c>
-      <c r="J9" s="50">
+      <c r="J9" s="44">
         <v>4506.1000000000004</v>
       </c>
-      <c r="K9" s="50">
+      <c r="K9" s="44">
         <v>3202.1</v>
       </c>
-      <c r="L9" s="50">
+      <c r="L9" s="44">
         <v>10992.4</v>
       </c>
-      <c r="M9" s="51">
+      <c r="M9" s="45">
         <v>9790.5</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84">
+    <row r="10" spans="1:13" ht="14.45" customHeight="1">
+      <c r="A10" s="73">
         <v>2026</v>
       </c>
-      <c r="B10" s="56">
+      <c r="B10" s="50">
         <v>1372.2</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="44">
         <v>3041.2</v>
       </c>
-      <c r="D10" s="50">
+      <c r="D10" s="44">
         <v>6589.7</v>
       </c>
-      <c r="E10" s="56">
+      <c r="E10" s="50">
         <v>6613.1</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F10" s="44">
         <v>4482.2</v>
       </c>
-      <c r="G10" s="56">
+      <c r="G10" s="50">
         <v>9627.5</v>
       </c>
-      <c r="H10" s="56">
+      <c r="H10" s="50">
         <v>3524.3</v>
       </c>
-      <c r="I10" s="50"/>
-[...6 lines deleted...]
-      <c r="A11" s="90" t="s">
+      <c r="I10" s="50">
+        <v>7852.1</v>
+      </c>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="45"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="91"/>
-[...13 lines deleted...]
-      <c r="A12" s="93" t="s">
+      <c r="B11" s="85"/>
+      <c r="C11" s="85"/>
+      <c r="D11" s="85"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="85"/>
+      <c r="G11" s="85"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="85"/>
+      <c r="J11" s="85"/>
+      <c r="K11" s="85"/>
+      <c r="L11" s="85"/>
+      <c r="M11" s="86"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="87" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="94"/>
-[...13 lines deleted...]
-      <c r="A13" s="82">
+      <c r="B12" s="88"/>
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="51"/>
+      <c r="M12" s="52"/>
+    </row>
+    <row r="13" spans="1:13" ht="13.15" hidden="1" customHeight="1">
+      <c r="A13" s="71">
         <v>2019</v>
       </c>
-      <c r="B13" s="59">
+      <c r="B13" s="53">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C13" s="59">
+      <c r="C13" s="53">
         <v>316.39999999999998</v>
       </c>
-      <c r="D13" s="59">
+      <c r="D13" s="53">
         <v>155.69999999999999</v>
       </c>
-      <c r="E13" s="49">
+      <c r="E13" s="43">
         <v>79.8</v>
       </c>
-      <c r="F13" s="59">
+      <c r="F13" s="53">
         <v>119.8</v>
       </c>
-      <c r="G13" s="59">
+      <c r="G13" s="53">
         <v>209.5</v>
       </c>
-      <c r="H13" s="59">
+      <c r="H13" s="53">
         <v>21.5</v>
       </c>
-      <c r="I13" s="59">
+      <c r="I13" s="53">
         <v>122.5</v>
       </c>
-      <c r="J13" s="59">
+      <c r="J13" s="53">
         <v>330</v>
       </c>
-      <c r="K13" s="60">
+      <c r="K13" s="54">
         <v>63</v>
       </c>
-      <c r="L13" s="60">
+      <c r="L13" s="54">
         <v>209.8</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="41">
         <v>159.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="13.15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="84">
+    <row r="14" spans="1:13" ht="13.15" hidden="1" customHeight="1">
+      <c r="A14" s="73">
         <v>2020</v>
       </c>
-      <c r="B14" s="49">
+      <c r="B14" s="43">
         <v>6.3</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C14" s="43">
         <v>1234.7</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="43">
         <v>57.4</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="43">
         <v>53.7</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F14" s="43">
         <v>97.8</v>
       </c>
-      <c r="G14" s="49">
+      <c r="G14" s="43">
         <v>348.2</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H14" s="43">
         <v>8.4</v>
       </c>
-      <c r="I14" s="49">
+      <c r="I14" s="43">
         <v>387.5</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J14" s="43">
         <v>209</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K14" s="43">
         <f>K5/J5*100</f>
         <v>36.023391812865498</v>
       </c>
-      <c r="L14" s="49">
+      <c r="L14" s="43">
         <f>L5/K5*100</f>
         <v>260.67929292929296</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="41">
         <v>201.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="84">
+    <row r="15" spans="1:13" hidden="1">
+      <c r="A15" s="73">
         <v>2021</v>
       </c>
-      <c r="B15" s="61">
+      <c r="B15" s="55">
         <v>37.1</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C15" s="56">
         <v>87.1</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="55">
         <v>87.8</v>
       </c>
-      <c r="E15" s="61">
+      <c r="E15" s="55">
         <v>157.4</v>
       </c>
-      <c r="F15" s="61">
+      <c r="F15" s="55">
         <v>66.5</v>
       </c>
-      <c r="G15" s="61">
+      <c r="G15" s="55">
         <v>376</v>
       </c>
-      <c r="H15" s="61">
+      <c r="H15" s="55">
         <v>14.3</v>
       </c>
-      <c r="I15" s="61">
+      <c r="I15" s="55">
         <v>136.19999999999999</v>
       </c>
-      <c r="J15" s="61">
+      <c r="J15" s="55">
         <v>234.6</v>
       </c>
-      <c r="K15" s="61">
+      <c r="K15" s="55">
         <v>93.8</v>
       </c>
-      <c r="L15" s="61">
+      <c r="L15" s="55">
         <v>128.9</v>
       </c>
-      <c r="M15" s="63">
+      <c r="M15" s="57">
         <v>256.7</v>
       </c>
     </row>
-    <row r="16" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="84">
+    <row r="16" spans="1:13" hidden="1">
+      <c r="A16" s="73">
         <v>2022</v>
       </c>
-      <c r="B16" s="61">
+      <c r="B16" s="55">
         <v>20.8</v>
       </c>
-      <c r="C16" s="64">
+      <c r="C16" s="58">
         <v>1012</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="55">
         <v>167.8</v>
       </c>
-      <c r="E16" s="61">
+      <c r="E16" s="55">
         <v>16.600000000000001</v>
       </c>
-      <c r="F16" s="61">
+      <c r="F16" s="55">
         <v>324.39999999999998</v>
       </c>
-      <c r="G16" s="61">
+      <c r="G16" s="55">
         <v>335.6</v>
       </c>
-      <c r="H16" s="61">
+      <c r="H16" s="55">
         <v>37.799999999999997</v>
       </c>
-      <c r="I16" s="61">
+      <c r="I16" s="55">
         <v>49.5</v>
       </c>
-      <c r="J16" s="61">
+      <c r="J16" s="55">
         <v>143.5</v>
       </c>
-      <c r="K16" s="61">
+      <c r="K16" s="55">
         <v>92.6</v>
       </c>
-      <c r="L16" s="61">
+      <c r="L16" s="55">
         <v>236.7</v>
       </c>
-      <c r="M16" s="63">
+      <c r="M16" s="57">
         <v>285.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="84">
+    <row r="17" spans="1:13">
+      <c r="A17" s="73">
         <v>2024</v>
       </c>
-      <c r="B17" s="61">
+      <c r="B17" s="55">
         <v>5.8</v>
       </c>
-      <c r="C17" s="65">
+      <c r="C17" s="59">
         <v>1206.5</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="55">
         <v>66</v>
       </c>
-      <c r="E17" s="61">
+      <c r="E17" s="55">
         <v>55.1</v>
       </c>
-      <c r="F17" s="49">
+      <c r="F17" s="43">
         <v>120.9</v>
       </c>
-      <c r="G17" s="61">
+      <c r="G17" s="55">
         <v>416.4</v>
       </c>
-      <c r="H17" s="61">
+      <c r="H17" s="55">
         <v>36.799999999999997</v>
       </c>
-      <c r="I17" s="49">
+      <c r="I17" s="43">
         <v>88.7</v>
       </c>
-      <c r="J17" s="61">
+      <c r="J17" s="55">
         <v>121</v>
       </c>
-      <c r="K17" s="49">
+      <c r="K17" s="43">
         <v>126.6</v>
       </c>
-      <c r="L17" s="61">
+      <c r="L17" s="55">
         <v>90.4</v>
       </c>
-      <c r="M17" s="63">
+      <c r="M17" s="57">
         <v>317</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="84">
+    <row r="18" spans="1:13">
+      <c r="A18" s="73">
         <v>2025</v>
       </c>
-      <c r="B18" s="61">
+      <c r="B18" s="55">
         <v>8.5</v>
       </c>
-      <c r="C18" s="49">
+      <c r="C18" s="43">
         <v>313.5</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="55">
         <v>117</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="43">
         <v>108.1</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="43">
         <v>101.9</v>
       </c>
-      <c r="G18" s="61">
+      <c r="G18" s="55">
         <v>122.9</v>
       </c>
-      <c r="H18" s="61">
+      <c r="H18" s="55">
         <v>62.8</v>
       </c>
-      <c r="I18" s="61">
+      <c r="I18" s="55">
         <v>133.69999999999999</v>
       </c>
-      <c r="J18" s="61">
+      <c r="J18" s="55">
         <v>88.1</v>
       </c>
-      <c r="K18" s="61">
+      <c r="K18" s="55">
         <v>70.599999999999994</v>
       </c>
-      <c r="L18" s="61">
+      <c r="L18" s="55">
         <v>342.3</v>
       </c>
-      <c r="M18" s="63">
+      <c r="M18" s="57">
         <v>89</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="84">
+    <row r="19" spans="1:13">
+      <c r="A19" s="73">
         <v>2026</v>
       </c>
-      <c r="B19" s="61">
+      <c r="B19" s="55">
         <v>13</v>
       </c>
-      <c r="C19" s="49">
+      <c r="C19" s="43">
         <v>224.3</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="55">
         <v>216.5</v>
       </c>
-      <c r="E19" s="49">
+      <c r="E19" s="43">
         <v>100.7</v>
       </c>
-      <c r="F19" s="49">
+      <c r="F19" s="43">
         <v>67.099999999999994</v>
       </c>
-      <c r="G19" s="61">
+      <c r="G19" s="55">
         <v>212.9</v>
       </c>
-      <c r="H19" s="61">
+      <c r="H19" s="55">
         <v>36.799999999999997</v>
       </c>
-      <c r="I19" s="61"/>
-[...6 lines deleted...]
-      <c r="A20" s="90" t="s">
+      <c r="I19" s="55">
+        <v>220.8</v>
+      </c>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="57"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="91"/>
-[...13 lines deleted...]
-      <c r="A21" s="93" t="s">
+      <c r="B20" s="85"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="86"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="87" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="94"/>
-[...13 lines deleted...]
-      <c r="A22" s="84">
+      <c r="B21" s="88"/>
+      <c r="C21" s="88"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="52"/>
+    </row>
+    <row r="22" spans="1:13" hidden="1">
+      <c r="A22" s="73">
         <v>2019</v>
       </c>
-      <c r="B22" s="59">
+      <c r="B22" s="53">
         <v>84.5</v>
       </c>
-      <c r="C22" s="59">
+      <c r="C22" s="53">
         <v>173.5</v>
       </c>
-      <c r="D22" s="66">
+      <c r="D22" s="60">
         <v>215.6</v>
       </c>
-      <c r="E22" s="59">
+      <c r="E22" s="53">
         <v>124.5</v>
       </c>
-      <c r="F22" s="59">
+      <c r="F22" s="53">
         <v>127.8</v>
       </c>
-      <c r="G22" s="59">
+      <c r="G22" s="53">
         <v>137.19999999999999</v>
       </c>
-      <c r="H22" s="59">
+      <c r="H22" s="53">
         <v>56.9</v>
       </c>
-      <c r="I22" s="59">
+      <c r="I22" s="53">
         <v>68.099999999999994</v>
       </c>
-      <c r="J22" s="59">
+      <c r="J22" s="53">
         <v>141.30000000000001</v>
       </c>
-      <c r="K22" s="59">
+      <c r="K22" s="53">
         <v>184.2</v>
       </c>
-      <c r="L22" s="59">
+      <c r="L22" s="53">
         <v>186.9</v>
       </c>
-      <c r="M22" s="67">
+      <c r="M22" s="61">
         <v>175.7</v>
       </c>
     </row>
-    <row r="23" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="84">
+    <row r="23" spans="1:13" hidden="1">
+      <c r="A23" s="73">
         <v>2020</v>
       </c>
-      <c r="B23" s="59">
+      <c r="B23" s="53">
         <v>113.9</v>
       </c>
-      <c r="C23" s="59">
+      <c r="C23" s="53">
         <v>445.2</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="43">
         <v>163.9</v>
       </c>
-      <c r="E23" s="59">
+      <c r="E23" s="53">
         <v>110.3</v>
       </c>
-      <c r="F23" s="59">
+      <c r="F23" s="53">
         <v>90.1</v>
       </c>
-      <c r="G23" s="59">
+      <c r="G23" s="53">
         <v>150.4</v>
       </c>
-      <c r="H23" s="59">
+      <c r="H23" s="53">
         <v>58.5</v>
       </c>
-      <c r="I23" s="59">
+      <c r="I23" s="53">
         <v>184</v>
       </c>
-      <c r="J23" s="59">
+      <c r="J23" s="53">
         <v>116.8</v>
       </c>
-      <c r="K23" s="59">
+      <c r="K23" s="53">
         <f>K5/K4*100</f>
         <v>66.516293132408705</v>
       </c>
-      <c r="L23" s="59">
+      <c r="L23" s="53">
         <v>83.2</v>
       </c>
-      <c r="M23" s="67">
+      <c r="M23" s="61">
         <v>103.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="84">
+    <row r="24" spans="1:13" hidden="1">
+      <c r="A24" s="73">
         <v>2021</v>
       </c>
-      <c r="B24" s="61">
+      <c r="B24" s="55">
         <v>605</v>
       </c>
-      <c r="C24" s="68">
+      <c r="C24" s="62">
         <v>42.7</v>
       </c>
-      <c r="D24" s="61">
+      <c r="D24" s="55">
         <v>64.900000000000006</v>
       </c>
-      <c r="E24" s="61">
+      <c r="E24" s="55">
         <v>191.4</v>
       </c>
-      <c r="F24" s="61">
+      <c r="F24" s="55">
         <v>129.80000000000001</v>
       </c>
-      <c r="G24" s="61">
+      <c r="G24" s="55">
         <v>148.1</v>
       </c>
-      <c r="H24" s="61">
+      <c r="H24" s="55">
         <v>255.2</v>
       </c>
-      <c r="I24" s="61">
+      <c r="I24" s="55">
         <v>84.5</v>
       </c>
-      <c r="J24" s="61">
+      <c r="J24" s="55">
         <v>94.8</v>
       </c>
-      <c r="K24" s="61">
+      <c r="K24" s="55">
         <v>248.4</v>
       </c>
-      <c r="L24" s="61">
+      <c r="L24" s="55">
         <v>123.5</v>
       </c>
-      <c r="M24" s="63">
+      <c r="M24" s="57">
         <v>157.9</v>
       </c>
     </row>
-    <row r="25" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="84">
+    <row r="25" spans="1:13" hidden="1">
+      <c r="A25" s="73">
         <v>2022</v>
       </c>
-      <c r="B25" s="69">
+      <c r="B25" s="63">
         <v>161.9</v>
       </c>
-      <c r="C25" s="69">
+      <c r="C25" s="63">
         <v>128</v>
       </c>
-      <c r="D25" s="70">
+      <c r="D25" s="64">
         <v>244.4</v>
       </c>
-      <c r="E25" s="69">
+      <c r="E25" s="63">
         <v>25.8</v>
       </c>
-      <c r="F25" s="70">
+      <c r="F25" s="64">
         <v>127.5</v>
       </c>
-      <c r="G25" s="70">
+      <c r="G25" s="64">
         <v>114</v>
       </c>
-      <c r="H25" s="69">
+      <c r="H25" s="63">
         <v>301.3</v>
       </c>
-      <c r="I25" s="69">
+      <c r="I25" s="63">
         <v>108.8</v>
       </c>
-      <c r="J25" s="69">
+      <c r="J25" s="63">
         <v>66.599999999999994</v>
       </c>
-      <c r="K25" s="69">
+      <c r="K25" s="63">
         <v>66.5</v>
       </c>
-      <c r="L25" s="69">
+      <c r="L25" s="63">
         <v>122.1</v>
       </c>
-      <c r="M25" s="71">
+      <c r="M25" s="65">
         <v>136.69999999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="85">
+    <row r="26" spans="1:13">
+      <c r="A26" s="74">
         <v>2024</v>
       </c>
-      <c r="B26" s="61">
+      <c r="B26" s="55">
         <v>133.80000000000001</v>
       </c>
-      <c r="C26" s="61">
+      <c r="C26" s="55">
         <v>232.7</v>
       </c>
-      <c r="D26" s="70">
+      <c r="D26" s="64">
         <v>84.5</v>
       </c>
-      <c r="E26" s="69">
+      <c r="E26" s="63">
         <v>95.7</v>
       </c>
-      <c r="F26" s="66">
+      <c r="F26" s="60">
         <v>84.7</v>
       </c>
-      <c r="G26" s="60">
+      <c r="G26" s="54">
         <v>141</v>
       </c>
-      <c r="H26" s="66">
+      <c r="H26" s="60">
         <v>95.3</v>
       </c>
-      <c r="I26" s="72">
+      <c r="I26" s="66">
         <v>100.1</v>
       </c>
-      <c r="J26" s="66">
+      <c r="J26" s="60">
         <v>106.7</v>
       </c>
-      <c r="K26" s="66">
+      <c r="K26" s="60">
         <v>102</v>
       </c>
-      <c r="L26" s="66">
+      <c r="L26" s="60">
         <v>50.8</v>
       </c>
-      <c r="M26" s="73">
+      <c r="M26" s="67">
         <v>938.8</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="84">
+    <row r="27" spans="1:13">
+      <c r="A27" s="73">
         <v>2025</v>
       </c>
-      <c r="B27" s="66">
+      <c r="B27" s="60">
         <v>276.39999999999998</v>
       </c>
-      <c r="C27" s="66">
+      <c r="C27" s="60">
         <v>71.8</v>
       </c>
-      <c r="D27" s="66">
+      <c r="D27" s="60">
         <v>126.9</v>
       </c>
-      <c r="E27" s="74">
+      <c r="E27" s="68">
         <v>250.6</v>
       </c>
-      <c r="F27" s="49">
+      <c r="F27" s="43">
         <v>211.8</v>
       </c>
-      <c r="G27" s="72">
+      <c r="G27" s="66">
         <v>211.8</v>
       </c>
-      <c r="H27" s="66">
+      <c r="H27" s="60">
         <v>106.7</v>
       </c>
-      <c r="I27" s="66">
+      <c r="I27" s="60">
         <v>172.1</v>
       </c>
-      <c r="J27" s="66">
+      <c r="J27" s="60">
         <v>116.4</v>
       </c>
-      <c r="K27" s="75">
+      <c r="K27" s="69">
         <v>64.8</v>
       </c>
-      <c r="L27" s="66">
+      <c r="L27" s="60">
         <v>246.7</v>
       </c>
-      <c r="M27" s="73">
+      <c r="M27" s="67">
         <v>68.400000000000006</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="86">
+    <row r="28" spans="1:13">
+      <c r="A28" s="75">
         <v>2026</v>
       </c>
-      <c r="B28" s="66">
+      <c r="B28" s="60">
         <v>104.8</v>
       </c>
-      <c r="C28" s="66">
+      <c r="C28" s="60">
         <v>75.599999999999994</v>
       </c>
-      <c r="D28" s="72">
+      <c r="D28" s="66">
         <v>137.30000000000001</v>
       </c>
-      <c r="E28" s="72">
+      <c r="E28" s="66">
         <v>129.80000000000001</v>
       </c>
-      <c r="F28" s="72">
+      <c r="F28" s="66">
         <v>85.6</v>
       </c>
-      <c r="G28" s="72">
+      <c r="G28" s="66">
         <v>147.4</v>
       </c>
-      <c r="H28" s="72">
+      <c r="H28" s="66">
         <v>87.4</v>
       </c>
-      <c r="I28" s="66"/>
-[...3 lines deleted...]
-      <c r="M28" s="76"/>
+      <c r="I28" s="66">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="J28" s="60"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A7"/>
+      <selection activeCell="M10" sqref="M10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="17"/>
     <col min="3" max="3" width="9.5703125" style="17" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="17"/>
     <col min="6" max="6" width="9.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="17"/>
     <col min="10" max="10" width="10.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="17"/>
     <col min="12" max="12" width="13.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="12" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="12.7109375" style="17" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="17"/>
     <col min="259" max="259" width="9.5703125" style="17" customWidth="1"/>
     <col min="260" max="265" width="9.140625" style="17"/>
     <col min="266" max="266" width="10.7109375" style="17" customWidth="1"/>
     <col min="267" max="267" width="9.140625" style="17"/>
     <col min="268" max="268" width="13.5703125" style="17" customWidth="1"/>
     <col min="269" max="269" width="12" style="17" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="12.7109375" style="17" customWidth="1"/>
     <col min="514" max="514" width="9.140625" style="17"/>
     <col min="515" max="515" width="9.5703125" style="17" customWidth="1"/>
     <col min="516" max="521" width="9.140625" style="17"/>
@@ -4337,398 +4331,405 @@
     <col min="15626" max="15626" width="10.7109375" style="17" customWidth="1"/>
     <col min="15627" max="15627" width="9.140625" style="17"/>
     <col min="15628" max="15628" width="13.5703125" style="17" customWidth="1"/>
     <col min="15629" max="15629" width="12" style="17" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="12.7109375" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="17"/>
     <col min="15875" max="15875" width="9.5703125" style="17" customWidth="1"/>
     <col min="15876" max="15881" width="9.140625" style="17"/>
     <col min="15882" max="15882" width="10.7109375" style="17" customWidth="1"/>
     <col min="15883" max="15883" width="9.140625" style="17"/>
     <col min="15884" max="15884" width="13.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="12" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="12.7109375" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="17"/>
     <col min="16131" max="16131" width="9.5703125" style="17" customWidth="1"/>
     <col min="16132" max="16137" width="9.140625" style="17"/>
     <col min="16138" max="16138" width="10.7109375" style="17" customWidth="1"/>
     <col min="16139" max="16139" width="9.140625" style="17"/>
     <col min="16140" max="16140" width="13.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="12" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="107" t="s">
+    <row r="1" spans="1:14" ht="18" customHeight="1" thickBot="1">
+      <c r="A1" s="90" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="107"/>
-[...14 lines deleted...]
-      <c r="B2" s="104" t="s">
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.15" customHeight="1">
+      <c r="A2" s="101"/>
+      <c r="B2" s="98" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="104" t="s">
+      <c r="C2" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="D2" s="104" t="s">
+      <c r="D2" s="98" t="s">
         <v>56</v>
       </c>
-      <c r="E2" s="104" t="s">
+      <c r="E2" s="98" t="s">
         <v>57</v>
       </c>
-      <c r="F2" s="104" t="s">
+      <c r="F2" s="98" t="s">
         <v>58</v>
       </c>
-      <c r="G2" s="104" t="s">
+      <c r="G2" s="98" t="s">
         <v>59</v>
       </c>
-      <c r="H2" s="104" t="s">
+      <c r="H2" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="I2" s="104" t="s">
+      <c r="I2" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="J2" s="104" t="s">
+      <c r="J2" s="98" t="s">
         <v>62</v>
       </c>
-      <c r="K2" s="104" t="s">
+      <c r="K2" s="98" t="s">
         <v>63</v>
       </c>
-      <c r="L2" s="104" t="s">
+      <c r="L2" s="98" t="s">
         <v>64</v>
       </c>
-      <c r="M2" s="104" t="s">
+      <c r="M2" s="98" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="98" t="s">
+    <row r="3" spans="1:14" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="102"/>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="99"/>
+      <c r="K3" s="99"/>
+      <c r="L3" s="99"/>
+      <c r="M3" s="99"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.15" customHeight="1">
+      <c r="A4" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="99"/>
-[...13 lines deleted...]
-      <c r="A5" s="83">
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="94"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="72">
         <v>2024</v>
       </c>
-      <c r="B5" s="77">
-[...37 lines deleted...]
-      <c r="A6" s="83">
+      <c r="B5" s="53">
+        <v>428.08499999999998</v>
+      </c>
+      <c r="C5" s="53">
+        <v>5572.16</v>
+      </c>
+      <c r="D5" s="53">
+        <v>8959.0290000000005</v>
+      </c>
+      <c r="E5" s="76">
+        <v>10826.313</v>
+      </c>
+      <c r="F5" s="76">
+        <v>13086.456</v>
+      </c>
+      <c r="G5" s="44">
+        <v>22516.037</v>
+      </c>
+      <c r="H5" s="44">
+        <v>25995.486000000001</v>
+      </c>
+      <c r="I5" s="44">
+        <v>29073.895</v>
+      </c>
+      <c r="J5" s="44">
+        <v>32809.372000000003</v>
+      </c>
+      <c r="K5" s="44">
+        <v>37581.053999999996</v>
+      </c>
+      <c r="L5" s="44">
+        <v>41915.56</v>
+      </c>
+      <c r="M5" s="53">
+        <v>55765.7</v>
+      </c>
+      <c r="N5" s="103"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="72">
         <v>2025</v>
       </c>
-      <c r="B6" s="79">
-[...37 lines deleted...]
-      <c r="A7" s="83">
+      <c r="B6" s="44">
+        <v>1212.6769999999999</v>
+      </c>
+      <c r="C6" s="44">
+        <v>5029.9970000000003</v>
+      </c>
+      <c r="D6" s="44">
+        <v>9527.0920000000006</v>
+      </c>
+      <c r="E6" s="44">
+        <v>14417.018</v>
+      </c>
+      <c r="F6" s="44">
+        <v>19386.561000000002</v>
+      </c>
+      <c r="G6" s="44">
+        <v>25473.866999999998</v>
+      </c>
+      <c r="H6" s="44">
+        <v>29303.253000000001</v>
+      </c>
+      <c r="I6" s="44">
+        <v>34407.457000000002</v>
+      </c>
+      <c r="J6" s="44">
+        <v>38913.578999999998</v>
+      </c>
+      <c r="K6" s="44">
+        <v>42115.678</v>
+      </c>
+      <c r="L6" s="44">
+        <v>53108.108999999997</v>
+      </c>
+      <c r="M6" s="44">
+        <v>62898.587</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="72">
         <v>2026</v>
       </c>
-      <c r="B7" s="80">
-[...27 lines deleted...]
-      <c r="A8" s="106" t="s">
+      <c r="B7" s="44">
+        <v>1372.1569999999999</v>
+      </c>
+      <c r="C7" s="44">
+        <v>4413.32</v>
+      </c>
+      <c r="D7" s="44">
+        <v>11003.093999999999</v>
+      </c>
+      <c r="E7" s="44">
+        <v>17616.217000000001</v>
+      </c>
+      <c r="F7" s="44">
+        <v>22098.412</v>
+      </c>
+      <c r="G7" s="53">
+        <v>31725.865000000002</v>
+      </c>
+      <c r="H7" s="44">
+        <v>35250.213000000003</v>
+      </c>
+      <c r="I7" s="80">
+        <v>43102.307999999997</v>
+      </c>
+      <c r="J7" s="77"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="79"/>
+      <c r="M7" s="78"/>
+    </row>
+    <row r="8" spans="1:14" ht="13.15" customHeight="1">
+      <c r="A8" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="106"/>
-[...13 lines deleted...]
-      <c r="A9" s="101" t="s">
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="100"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="100"/>
+      <c r="M8" s="100"/>
+    </row>
+    <row r="9" spans="1:14" ht="13.15" customHeight="1">
+      <c r="A9" s="95" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="102"/>
-[...13 lines deleted...]
-      <c r="A10" s="83">
+      <c r="B9" s="96"/>
+      <c r="C9" s="96"/>
+      <c r="D9" s="96"/>
+      <c r="E9" s="96"/>
+      <c r="F9" s="96"/>
+      <c r="G9" s="96"/>
+      <c r="H9" s="96"/>
+      <c r="I9" s="96"/>
+      <c r="J9" s="96"/>
+      <c r="K9" s="96"/>
+      <c r="L9" s="96"/>
+      <c r="M9" s="97"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="72">
         <v>2024</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B10" s="60">
         <v>78.099999999999994</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="60">
         <v>103.4</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="60">
         <v>95.1</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="60">
         <v>92.9</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="60">
         <v>99.4</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="60">
         <v>103.7</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="60">
         <v>102.8</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="60">
         <v>102.9</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="60">
         <v>102.7</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="60">
         <v>103.2</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="66">
         <v>105.1</v>
       </c>
-      <c r="M10" s="23">
-[...4 lines deleted...]
-      <c r="A11" s="83">
+      <c r="M10" s="104">
+        <v>117.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="15" customHeight="1">
+      <c r="A11" s="72">
         <v>2025</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="60">
         <v>118.5</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="60">
         <v>96.5</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="60">
         <v>104.5</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="69">
         <v>113</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="60">
         <v>112.3</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="60">
         <v>110.2</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="60">
         <v>111.8</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="69">
         <v>112</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="60">
         <v>111.8</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="60">
         <v>109.9</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="66">
         <v>109.9</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="69">
         <v>105</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="83">
+    <row r="12" spans="1:14" ht="15" customHeight="1">
+      <c r="A12" s="72">
         <v>2026</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="60">
         <v>106.2</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="69">
         <v>99</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="60">
         <v>103.3</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="69">
         <v>96.6</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="69">
         <v>98</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="60">
         <v>101.5</v>
       </c>
-      <c r="H12" s="23"/>
-[...7 lines deleted...]
-      <c r="A13" s="26"/>
+      <c r="H12" s="66">
+        <v>113.6</v>
+      </c>
+      <c r="I12" s="66">
+        <v>118.4</v>
+      </c>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="66"/>
+      <c r="M12" s="69"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>