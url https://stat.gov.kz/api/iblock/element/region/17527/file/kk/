--- v1 (2026-09-21)
+++ v2 (2026-11-06)
@@ -252,67 +252,67 @@
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар, млн.теңге</t>
   </si>
   <si>
     <t>өткен  жылдың тиісті кезеңіне %-бен</t>
   </si>
   <si>
     <t>Оқанова Айжан Болатбекқызы</t>
   </si>
   <si>
     <t>+7 7152463098</t>
   </si>
   <si>
     <t>a.bazarbaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Құрылыс және инвестиция статистика басқармасы</t>
   </si>
   <si>
     <t>19.10.2026ж.</t>
   </si>
   <si>
-    <t>18.09.2026ж.</t>
-[...2 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/region/516692/file/kk/</t>
+    <t>https://stat.gov.kz/api/iblock/element/region/519594/file/kk/</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -414,50 +414,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -638,51 +643,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
@@ -828,60 +833,63 @@
     <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -904,56 +912,57 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1222,75 +1231,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/519594/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
     <col min="2559" max="2559" width="42.28515625" customWidth="1"/>
@@ -1487,78 +1496,78 @@
       <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" s="3" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" s="3" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" s="3" customFormat="1">
       <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" s="3" customFormat="1">
       <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K16" s="10"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="K17" s="11"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>71</v>
       </c>
       <c r="K18" s="10"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
       <c r="K19" s="11"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="21" t="s">
         <v>20</v>
       </c>
@@ -1575,62 +1584,63 @@
         <v>70</v>
       </c>
       <c r="K21" s="11"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="11"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="10"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="11"/>
     </row>
     <row r="26" spans="1:11">
       <c r="K26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1827,78 +1837,78 @@
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>71</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="21" t="s">
         <v>20</v>
       </c>
@@ -2114,142 +2124,142 @@
     <col min="14339" max="14592" width="8.85546875" style="17"/>
     <col min="14593" max="14593" width="4.42578125" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="17"/>
     <col min="14849" max="14849" width="4.42578125" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="17"/>
     <col min="15105" max="15105" width="4.42578125" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="17"/>
     <col min="15361" max="15361" width="4.42578125" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="17"/>
     <col min="15617" max="15617" width="4.42578125" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="17"/>
     <col min="15873" max="15873" width="4.42578125" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="17"/>
     <col min="16129" max="16129" width="4.42578125" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="82"/>
-      <c r="B1" s="82"/>
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
       <c r="C1" s="25"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="82"/>
-      <c r="B2" s="82"/>
+      <c r="A2" s="83"/>
+      <c r="B2" s="83"/>
       <c r="C2" s="25"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="82"/>
-      <c r="B3" s="82"/>
+      <c r="A3" s="83"/>
+      <c r="B3" s="83"/>
       <c r="C3" s="27"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="25"/>
       <c r="B4" s="26" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="27"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="25"/>
       <c r="B5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="27"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="25"/>
       <c r="B6" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="27"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="25"/>
       <c r="B7" s="26" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="27"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="25"/>
       <c r="B8" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="27"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="82"/>
-      <c r="B9" s="82"/>
+      <c r="A9" s="83"/>
+      <c r="B9" s="83"/>
       <c r="C9" s="27"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="25"/>
       <c r="B10" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="27"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="82"/>
-      <c r="B11" s="82"/>
+      <c r="A11" s="83"/>
+      <c r="B11" s="83"/>
       <c r="C11" s="27"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="82"/>
-      <c r="B12" s="82"/>
+      <c r="A12" s="83"/>
+      <c r="B12" s="83"/>
       <c r="C12" s="27"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="82"/>
-      <c r="B13" s="82"/>
+      <c r="A13" s="83"/>
+      <c r="B13" s="83"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="81" t="s">
+      <c r="A14" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="81"/>
-      <c r="C14" s="81"/>
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="82"/>
-      <c r="B15" s="82"/>
+      <c r="A15" s="83"/>
+      <c r="B15" s="83"/>
       <c r="C15" s="25"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="83"/>
-[...1 lines deleted...]
-      <c r="C16" s="83"/>
+      <c r="A16" s="84"/>
+      <c r="B16" s="84"/>
+      <c r="C16" s="84"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M28"/>
@@ -2746,113 +2756,113 @@
     <col min="15606" max="15606" width="9.5703125" style="17" customWidth="1"/>
     <col min="15607" max="15612" width="9.140625" style="17"/>
     <col min="15613" max="15613" width="10.7109375" style="17" customWidth="1"/>
     <col min="15614" max="15615" width="9.140625" style="17"/>
     <col min="15616" max="15616" width="12.85546875" style="17" customWidth="1"/>
     <col min="15617" max="15859" width="9.140625" style="17"/>
     <col min="15860" max="15860" width="12.7109375" style="17" customWidth="1"/>
     <col min="15861" max="15861" width="9.140625" style="17"/>
     <col min="15862" max="15862" width="9.5703125" style="17" customWidth="1"/>
     <col min="15863" max="15868" width="9.140625" style="17"/>
     <col min="15869" max="15869" width="10.7109375" style="17" customWidth="1"/>
     <col min="15870" max="15871" width="9.140625" style="17"/>
     <col min="15872" max="15872" width="12.85546875" style="17" customWidth="1"/>
     <col min="15873" max="16115" width="9.140625" style="17"/>
     <col min="16116" max="16116" width="12.7109375" style="17" customWidth="1"/>
     <col min="16117" max="16117" width="9.140625" style="17"/>
     <col min="16118" max="16118" width="9.5703125" style="17" customWidth="1"/>
     <col min="16119" max="16124" width="9.140625" style="17"/>
     <col min="16125" max="16125" width="10.7109375" style="17" customWidth="1"/>
     <col min="16126" max="16127" width="9.140625" style="17"/>
     <col min="16128" max="16128" width="12.85546875" style="17" customWidth="1"/>
     <col min="16129" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24" customHeight="1" thickBot="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="90"/>
-[...10 lines deleted...]
-      <c r="M1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
     </row>
     <row r="2" spans="1:13" ht="23.25" thickBot="1">
       <c r="A2" s="34"/>
       <c r="B2" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="35" t="s">
         <v>33</v>
       </c>
       <c r="D2" s="35" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F2" s="35" t="s">
         <v>36</v>
       </c>
       <c r="G2" s="35" t="s">
         <v>37</v>
       </c>
       <c r="H2" s="35" t="s">
         <v>38</v>
       </c>
       <c r="I2" s="35" t="s">
         <v>39</v>
       </c>
       <c r="J2" s="35" t="s">
         <v>40</v>
       </c>
       <c r="K2" s="35" t="s">
         <v>41</v>
       </c>
       <c r="L2" s="35" t="s">
         <v>42</v>
       </c>
       <c r="M2" s="36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.9" customHeight="1">
-      <c r="A3" s="91" t="s">
+      <c r="A3" s="92" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="91"/>
-[...2 lines deleted...]
-      <c r="E3" s="91"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" hidden="1" customHeight="1">
       <c r="A4" s="38">
         <v>2019</v>
       </c>
       <c r="B4" s="39">
         <v>383.1</v>
       </c>
       <c r="C4" s="39">
         <v>1214.2</v>
       </c>
       <c r="D4" s="40">
         <v>1894.7</v>
       </c>
       <c r="E4" s="39">
         <v>1511.7</v>
       </c>
@@ -3089,83 +3099,85 @@
     <row r="10" spans="1:13" ht="14.45" customHeight="1">
       <c r="A10" s="73">
         <v>2026</v>
       </c>
       <c r="B10" s="50">
         <v>1372.2</v>
       </c>
       <c r="C10" s="44">
         <v>3041.2</v>
       </c>
       <c r="D10" s="44">
         <v>6589.7</v>
       </c>
       <c r="E10" s="50">
         <v>6613.1</v>
       </c>
       <c r="F10" s="44">
         <v>4482.2</v>
       </c>
       <c r="G10" s="50">
         <v>9627.5</v>
       </c>
       <c r="H10" s="50">
         <v>3524.3</v>
       </c>
-      <c r="I10" s="50">
+      <c r="I10" s="44">
         <v>7852.1</v>
       </c>
-      <c r="J10" s="44"/>
+      <c r="J10" s="104">
+        <v>7683.8</v>
+      </c>
       <c r="K10" s="44"/>
       <c r="L10" s="44"/>
       <c r="M10" s="45"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="84" t="s">
+      <c r="A11" s="85" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="85"/>
-[...10 lines deleted...]
-      <c r="M11" s="86"/>
+      <c r="B11" s="86"/>
+      <c r="C11" s="86"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="86"/>
+      <c r="I11" s="86"/>
+      <c r="J11" s="86"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="87"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="87" t="s">
+      <c r="A12" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="88"/>
-[...2 lines deleted...]
-      <c r="E12" s="88"/>
+      <c r="B12" s="89"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="89"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="51"/>
       <c r="I12" s="51"/>
       <c r="J12" s="51"/>
       <c r="K12" s="51"/>
       <c r="L12" s="51"/>
       <c r="M12" s="52"/>
     </row>
     <row r="13" spans="1:13" ht="13.15" hidden="1" customHeight="1">
       <c r="A13" s="71">
         <v>2019</v>
       </c>
       <c r="B13" s="53">
         <v>9.6999999999999993</v>
       </c>
       <c r="C13" s="53">
         <v>316.39999999999998</v>
       </c>
       <c r="D13" s="53">
         <v>155.69999999999999</v>
       </c>
       <c r="E13" s="43">
         <v>79.8</v>
       </c>
@@ -3407,79 +3419,81 @@
       </c>
       <c r="B19" s="55">
         <v>13</v>
       </c>
       <c r="C19" s="43">
         <v>224.3</v>
       </c>
       <c r="D19" s="55">
         <v>216.5</v>
       </c>
       <c r="E19" s="43">
         <v>100.7</v>
       </c>
       <c r="F19" s="43">
         <v>67.099999999999994</v>
       </c>
       <c r="G19" s="55">
         <v>212.9</v>
       </c>
       <c r="H19" s="55">
         <v>36.799999999999997</v>
       </c>
       <c r="I19" s="55">
         <v>220.8</v>
       </c>
-      <c r="J19" s="55"/>
+      <c r="J19" s="55">
+        <v>161</v>
+      </c>
       <c r="K19" s="55"/>
       <c r="L19" s="55"/>
       <c r="M19" s="57"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="84" t="s">
+      <c r="A20" s="85" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="85"/>
-[...10 lines deleted...]
-      <c r="M20" s="86"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="86"/>
+      <c r="M20" s="87"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="87" t="s">
+      <c r="A21" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="88"/>
-[...1 lines deleted...]
-      <c r="D21" s="88"/>
+      <c r="B21" s="89"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="89"/>
       <c r="E21" s="51"/>
       <c r="F21" s="51"/>
       <c r="G21" s="51"/>
       <c r="H21" s="51"/>
       <c r="I21" s="51"/>
       <c r="J21" s="51"/>
       <c r="K21" s="51"/>
       <c r="L21" s="51"/>
       <c r="M21" s="52"/>
     </row>
     <row r="22" spans="1:13" hidden="1">
       <c r="A22" s="73">
         <v>2019</v>
       </c>
       <c r="B22" s="53">
         <v>84.5</v>
       </c>
       <c r="C22" s="53">
         <v>173.5</v>
       </c>
       <c r="D22" s="60">
         <v>215.6</v>
       </c>
       <c r="E22" s="53">
         <v>124.5</v>
@@ -3721,76 +3735,78 @@
       </c>
       <c r="B28" s="60">
         <v>104.8</v>
       </c>
       <c r="C28" s="60">
         <v>75.599999999999994</v>
       </c>
       <c r="D28" s="66">
         <v>137.30000000000001</v>
       </c>
       <c r="E28" s="66">
         <v>129.80000000000001</v>
       </c>
       <c r="F28" s="66">
         <v>85.6</v>
       </c>
       <c r="G28" s="66">
         <v>147.4</v>
       </c>
       <c r="H28" s="66">
         <v>87.4</v>
       </c>
       <c r="I28" s="66">
         <v>145.30000000000001</v>
       </c>
-      <c r="J28" s="60"/>
+      <c r="J28" s="105">
+        <v>159.5</v>
+      </c>
       <c r="K28" s="60"/>
       <c r="L28" s="60"/>
       <c r="M28" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M10" sqref="M10"/>
+      <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="17"/>
     <col min="3" max="3" width="9.5703125" style="17" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="17"/>
     <col min="6" max="6" width="9.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="17"/>
     <col min="10" max="10" width="10.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="17"/>
     <col min="12" max="12" width="13.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="12" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="12.7109375" style="17" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="17"/>
     <col min="259" max="259" width="9.5703125" style="17" customWidth="1"/>
     <col min="260" max="265" width="9.140625" style="17"/>
     <col min="266" max="266" width="10.7109375" style="17" customWidth="1"/>
     <col min="267" max="267" width="9.140625" style="17"/>
     <col min="268" max="268" width="13.5703125" style="17" customWidth="1"/>
     <col min="269" max="269" width="12" style="17" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="12.7109375" style="17" customWidth="1"/>
@@ -4332,178 +4348,178 @@
     <col min="15627" max="15627" width="9.140625" style="17"/>
     <col min="15628" max="15628" width="13.5703125" style="17" customWidth="1"/>
     <col min="15629" max="15629" width="12" style="17" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="12.7109375" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="17"/>
     <col min="15875" max="15875" width="9.5703125" style="17" customWidth="1"/>
     <col min="15876" max="15881" width="9.140625" style="17"/>
     <col min="15882" max="15882" width="10.7109375" style="17" customWidth="1"/>
     <col min="15883" max="15883" width="9.140625" style="17"/>
     <col min="15884" max="15884" width="13.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="12" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="12.7109375" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="17"/>
     <col min="16131" max="16131" width="9.5703125" style="17" customWidth="1"/>
     <col min="16132" max="16137" width="9.140625" style="17"/>
     <col min="16138" max="16138" width="10.7109375" style="17" customWidth="1"/>
     <col min="16139" max="16139" width="9.140625" style="17"/>
     <col min="16140" max="16140" width="13.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="12" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1" thickBot="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="90"/>
-[...10 lines deleted...]
-      <c r="M1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
     </row>
     <row r="2" spans="1:14" ht="13.15" customHeight="1">
-      <c r="A2" s="101"/>
-      <c r="B2" s="98" t="s">
+      <c r="A2" s="102"/>
+      <c r="B2" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="98" t="s">
+      <c r="C2" s="99" t="s">
         <v>55</v>
       </c>
-      <c r="D2" s="98" t="s">
+      <c r="D2" s="99" t="s">
         <v>56</v>
       </c>
-      <c r="E2" s="98" t="s">
+      <c r="E2" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F2" s="98" t="s">
+      <c r="F2" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="G2" s="98" t="s">
+      <c r="G2" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="H2" s="98" t="s">
+      <c r="H2" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="I2" s="98" t="s">
+      <c r="I2" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="J2" s="98" t="s">
+      <c r="J2" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="K2" s="98" t="s">
+      <c r="K2" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="L2" s="98" t="s">
+      <c r="L2" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="M2" s="98" t="s">
+      <c r="M2" s="99" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="102"/>
-[...11 lines deleted...]
-      <c r="M3" s="99"/>
+      <c r="A3" s="103"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
     </row>
     <row r="4" spans="1:14" ht="13.15" customHeight="1">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="93"/>
-[...10 lines deleted...]
-      <c r="M4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="95"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="72">
         <v>2024</v>
       </c>
       <c r="B5" s="53">
         <v>428.08499999999998</v>
       </c>
       <c r="C5" s="53">
         <v>5572.16</v>
       </c>
       <c r="D5" s="53">
         <v>8959.0290000000005</v>
       </c>
       <c r="E5" s="76">
         <v>10826.313</v>
       </c>
       <c r="F5" s="76">
         <v>13086.456</v>
       </c>
       <c r="G5" s="44">
         <v>22516.037</v>
       </c>
       <c r="H5" s="44">
         <v>25995.486000000001</v>
       </c>
       <c r="I5" s="44">
         <v>29073.895</v>
       </c>
       <c r="J5" s="44">
         <v>32809.372000000003</v>
       </c>
       <c r="K5" s="44">
         <v>37581.053999999996</v>
       </c>
       <c r="L5" s="44">
         <v>41915.56</v>
       </c>
       <c r="M5" s="53">
         <v>55765.7</v>
       </c>
-      <c r="N5" s="103"/>
+      <c r="N5" s="80"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="72">
         <v>2025</v>
       </c>
       <c r="B6" s="44">
         <v>1212.6769999999999</v>
       </c>
       <c r="C6" s="44">
         <v>5029.9970000000003</v>
       </c>
       <c r="D6" s="44">
         <v>9527.0920000000006</v>
       </c>
       <c r="E6" s="44">
         <v>14417.018</v>
       </c>
       <c r="F6" s="44">
         <v>19386.561000000002</v>
       </c>
       <c r="G6" s="44">
         <v>25473.866999999998</v>
       </c>
       <c r="H6" s="44">
         <v>29303.253000000001</v>
@@ -4527,130 +4543,132 @@
     <row r="7" spans="1:14">
       <c r="A7" s="72">
         <v>2026</v>
       </c>
       <c r="B7" s="44">
         <v>1372.1569999999999</v>
       </c>
       <c r="C7" s="44">
         <v>4413.32</v>
       </c>
       <c r="D7" s="44">
         <v>11003.093999999999</v>
       </c>
       <c r="E7" s="44">
         <v>17616.217000000001</v>
       </c>
       <c r="F7" s="44">
         <v>22098.412</v>
       </c>
       <c r="G7" s="53">
         <v>31725.865000000002</v>
       </c>
       <c r="H7" s="44">
         <v>35250.213000000003</v>
       </c>
-      <c r="I7" s="80">
+      <c r="I7" s="79">
         <v>43102.307999999997</v>
       </c>
-      <c r="J7" s="77"/>
-[...2 lines deleted...]
-      <c r="M7" s="78"/>
+      <c r="J7" s="106">
+        <v>50786.1</v>
+      </c>
+      <c r="K7" s="77"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="77"/>
     </row>
     <row r="8" spans="1:14" ht="13.15" customHeight="1">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="100"/>
-[...10 lines deleted...]
-      <c r="M8" s="100"/>
+      <c r="B8" s="101"/>
+      <c r="C8" s="101"/>
+      <c r="D8" s="101"/>
+      <c r="E8" s="101"/>
+      <c r="F8" s="101"/>
+      <c r="G8" s="101"/>
+      <c r="H8" s="101"/>
+      <c r="I8" s="101"/>
+      <c r="J8" s="101"/>
+      <c r="K8" s="101"/>
+      <c r="L8" s="101"/>
+      <c r="M8" s="101"/>
     </row>
     <row r="9" spans="1:14" ht="13.15" customHeight="1">
-      <c r="A9" s="95" t="s">
+      <c r="A9" s="96" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="96"/>
-[...10 lines deleted...]
-      <c r="M9" s="97"/>
+      <c r="B9" s="97"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="97"/>
+      <c r="E9" s="97"/>
+      <c r="F9" s="97"/>
+      <c r="G9" s="97"/>
+      <c r="H9" s="97"/>
+      <c r="I9" s="97"/>
+      <c r="J9" s="97"/>
+      <c r="K9" s="97"/>
+      <c r="L9" s="97"/>
+      <c r="M9" s="98"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="72">
         <v>2024</v>
       </c>
       <c r="B10" s="60">
         <v>78.099999999999994</v>
       </c>
       <c r="C10" s="60">
         <v>103.4</v>
       </c>
       <c r="D10" s="60">
         <v>95.1</v>
       </c>
       <c r="E10" s="60">
         <v>92.9</v>
       </c>
       <c r="F10" s="60">
         <v>99.4</v>
       </c>
       <c r="G10" s="60">
         <v>103.7</v>
       </c>
       <c r="H10" s="60">
         <v>102.8</v>
       </c>
       <c r="I10" s="60">
         <v>102.9</v>
       </c>
       <c r="J10" s="60">
         <v>102.7</v>
       </c>
       <c r="K10" s="60">
         <v>103.2</v>
       </c>
       <c r="L10" s="66">
         <v>105.1</v>
       </c>
-      <c r="M10" s="104">
+      <c r="M10" s="81">
         <v>117.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1">
       <c r="A11" s="72">
         <v>2025</v>
       </c>
       <c r="B11" s="60">
         <v>118.5</v>
       </c>
       <c r="C11" s="60">
         <v>96.5</v>
       </c>
       <c r="D11" s="60">
         <v>104.5</v>
       </c>
       <c r="E11" s="69">
         <v>113</v>
       </c>
       <c r="F11" s="60">
         <v>112.3</v>
       </c>
       <c r="G11" s="60">
         <v>110.2</v>
       </c>
@@ -4679,51 +4697,53 @@
       </c>
       <c r="B12" s="60">
         <v>106.2</v>
       </c>
       <c r="C12" s="69">
         <v>99</v>
       </c>
       <c r="D12" s="60">
         <v>103.3</v>
       </c>
       <c r="E12" s="69">
         <v>96.6</v>
       </c>
       <c r="F12" s="69">
         <v>98</v>
       </c>
       <c r="G12" s="60">
         <v>101.5</v>
       </c>
       <c r="H12" s="66">
         <v>113.6</v>
       </c>
       <c r="I12" s="66">
         <v>118.4</v>
       </c>
-      <c r="J12" s="60"/>
+      <c r="J12" s="66">
+        <v>123.2</v>
+      </c>
       <c r="K12" s="60"/>
       <c r="L12" s="66"/>
       <c r="M12" s="69"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>