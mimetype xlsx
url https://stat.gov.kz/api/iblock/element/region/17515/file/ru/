--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\150426\Вал дин ряд\дин ряд русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="35">
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по месяцам года</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -134,51 +134,51 @@
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2023 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
@@ -194,50 +194,55 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Poboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -323,51 +328,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -433,50 +438,58 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -785,264 +798,264 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25.5546875" style="2" customWidth="1"/>
     <col min="2" max="3" width="8" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="9.109375" style="2" customWidth="1"/>
     <col min="35" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="23" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...34 lines deleted...]
-      <c r="AK1" s="63"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="67"/>
+      <c r="AA1" s="67"/>
+      <c r="AB1" s="67"/>
+      <c r="AC1" s="67"/>
+      <c r="AD1" s="67"/>
+      <c r="AE1" s="67"/>
+      <c r="AF1" s="67"/>
+      <c r="AG1" s="67"/>
+      <c r="AH1" s="67"/>
+      <c r="AI1" s="67"/>
+      <c r="AJ1" s="67"/>
+      <c r="AK1" s="67"/>
     </row>
     <row r="2" spans="1:49" ht="16.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="61"/>
-[...46 lines deleted...]
-      <c r="AW3" s="61"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="65"/>
+      <c r="AA3" s="65"/>
+      <c r="AB3" s="65"/>
+      <c r="AC3" s="65"/>
+      <c r="AD3" s="65"/>
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="65"/>
+      <c r="AL3" s="65"/>
+      <c r="AM3" s="65"/>
+      <c r="AN3" s="65"/>
+      <c r="AO3" s="65"/>
+      <c r="AP3" s="65"/>
+      <c r="AQ3" s="65"/>
+      <c r="AR3" s="65"/>
+      <c r="AS3" s="65"/>
+      <c r="AT3" s="65"/>
+      <c r="AU3" s="65"/>
+      <c r="AV3" s="65"/>
+      <c r="AW3" s="65"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="52"/>
-[...10 lines deleted...]
-      <c r="N4" s="51" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="52"/>
-[...10 lines deleted...]
-      <c r="Z4" s="52" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="52"/>
-[...10 lines deleted...]
-      <c r="AL4" s="51" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="52"/>
-[...9 lines deleted...]
-      <c r="AW4" s="53"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="57"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="59"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -1265,50 +1278,53 @@
       </c>
       <c r="AG6" s="9">
         <v>20374.5</v>
       </c>
       <c r="AH6" s="8">
         <v>99517.4</v>
       </c>
       <c r="AI6" s="8">
         <v>45078</v>
       </c>
       <c r="AJ6" s="8">
         <v>7869.8</v>
       </c>
       <c r="AK6" s="8">
         <v>14051.4</v>
       </c>
       <c r="AL6" s="43">
         <v>5980</v>
       </c>
       <c r="AM6" s="43">
         <v>5410.7</v>
       </c>
       <c r="AN6" s="47">
         <v>5254</v>
       </c>
+      <c r="AO6" s="54">
+        <v>5445.5999075411055</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
         <v>427.6</v>
       </c>
       <c r="C7" s="8">
         <v>372.9</v>
       </c>
       <c r="D7" s="12">
         <v>327.10000000000002</v>
       </c>
       <c r="E7" s="12">
         <v>351.6</v>
       </c>
       <c r="F7" s="12">
         <v>367.3</v>
       </c>
       <c r="G7" s="9">
         <v>494.1</v>
       </c>
       <c r="H7" s="9">
         <v>812.1</v>
@@ -1387,50 +1403,53 @@
       </c>
       <c r="AG7" s="9">
         <v>1358.7</v>
       </c>
       <c r="AH7" s="8">
         <v>7548.6</v>
       </c>
       <c r="AI7" s="8">
         <v>3315.7</v>
       </c>
       <c r="AJ7" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="AK7" s="8">
         <v>1012</v>
       </c>
       <c r="AL7" s="43">
         <v>516.5</v>
       </c>
       <c r="AM7" s="43">
         <v>561.9</v>
       </c>
       <c r="AN7" s="47">
         <v>328.3</v>
       </c>
+      <c r="AO7" s="54">
+        <v>324.03820661165747</v>
+      </c>
     </row>
     <row r="8" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8">
         <v>694.4</v>
       </c>
       <c r="C8" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D8" s="8">
         <v>647.6</v>
       </c>
       <c r="E8" s="8">
         <v>1014.1</v>
       </c>
       <c r="F8" s="8">
         <v>690.4</v>
       </c>
       <c r="G8" s="9">
         <v>1040.0999999999999</v>
       </c>
       <c r="H8" s="9">
         <v>1820.9</v>
@@ -1509,50 +1528,53 @@
       </c>
       <c r="AG8" s="9">
         <v>1094.4000000000001</v>
       </c>
       <c r="AH8" s="8">
         <v>1610.7</v>
       </c>
       <c r="AI8" s="8">
         <v>1278.7</v>
       </c>
       <c r="AJ8" s="8">
         <v>959.9</v>
       </c>
       <c r="AK8" s="8">
         <v>1398.9</v>
       </c>
       <c r="AL8" s="43">
         <v>840.9</v>
       </c>
       <c r="AM8" s="43">
         <v>732.8</v>
       </c>
       <c r="AN8" s="47">
         <v>705</v>
       </c>
+      <c r="AO8" s="54">
+        <v>696.43723761329329</v>
+      </c>
     </row>
     <row r="9" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="8">
         <v>586</v>
       </c>
       <c r="C9" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D9" s="8">
         <v>524.70000000000005</v>
       </c>
       <c r="E9" s="8">
         <v>584</v>
       </c>
       <c r="F9" s="8">
         <v>633</v>
       </c>
       <c r="G9" s="9">
         <v>646.79999999999995</v>
       </c>
       <c r="H9" s="9">
         <v>1667.9</v>
@@ -1631,50 +1653,53 @@
       </c>
       <c r="AG9" s="9">
         <v>2252.4</v>
       </c>
       <c r="AH9" s="8">
         <v>16651.599999999999</v>
       </c>
       <c r="AI9" s="8">
         <v>9409.4</v>
       </c>
       <c r="AJ9" s="8">
         <v>838.4</v>
       </c>
       <c r="AK9" s="8">
         <v>873.5</v>
       </c>
       <c r="AL9" s="43">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="43">
         <v>503.4</v>
       </c>
       <c r="AN9" s="47">
         <v>535</v>
       </c>
+      <c r="AO9" s="54">
+        <v>507.19826236346876</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>1134.2</v>
       </c>
       <c r="C10" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>1235.2</v>
       </c>
       <c r="E10" s="8">
         <v>1226.9000000000001</v>
       </c>
       <c r="F10" s="8">
         <v>1225</v>
       </c>
       <c r="G10" s="9">
         <v>1426.5</v>
       </c>
       <c r="H10" s="9">
         <v>2841.4</v>
@@ -1753,50 +1778,53 @@
       </c>
       <c r="AG10" s="9">
         <v>4474.6000000000004</v>
       </c>
       <c r="AH10" s="8">
         <v>12809.4</v>
       </c>
       <c r="AI10" s="8">
         <v>5423.2</v>
       </c>
       <c r="AJ10" s="8">
         <v>2049.1</v>
       </c>
       <c r="AK10" s="8">
         <v>2426.4</v>
       </c>
       <c r="AL10" s="43">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="43">
         <v>1177</v>
       </c>
       <c r="AN10" s="47">
         <v>1067.4000000000001</v>
       </c>
+      <c r="AO10" s="54">
+        <v>1222.5225278522562</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>907.8</v>
       </c>
       <c r="C11" s="8">
         <v>892.8</v>
       </c>
       <c r="D11" s="8">
         <v>1023.9</v>
       </c>
       <c r="E11" s="8">
         <v>1104.2</v>
       </c>
       <c r="F11" s="8">
         <v>913.1</v>
       </c>
       <c r="G11" s="9">
         <v>939.7</v>
       </c>
       <c r="H11" s="9">
         <v>2074.6</v>
@@ -1875,50 +1903,53 @@
       </c>
       <c r="AG11" s="9">
         <v>2640.6</v>
       </c>
       <c r="AH11" s="8">
         <v>8893.2000000000007</v>
       </c>
       <c r="AI11" s="8">
         <v>4587.6000000000004</v>
       </c>
       <c r="AJ11" s="8">
         <v>1304.5</v>
       </c>
       <c r="AK11" s="8">
         <v>6508</v>
       </c>
       <c r="AL11" s="43">
         <v>871.3</v>
       </c>
       <c r="AM11" s="43">
         <v>747.6</v>
       </c>
       <c r="AN11" s="47">
         <v>788.5</v>
       </c>
+      <c r="AO11" s="54">
+        <v>911.55287458048497</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>476.6</v>
       </c>
       <c r="C12" s="8">
         <v>486.6</v>
       </c>
       <c r="D12" s="8">
         <v>491.7</v>
       </c>
       <c r="E12" s="8">
         <v>510.2</v>
       </c>
       <c r="F12" s="8">
         <v>444.1</v>
       </c>
       <c r="G12" s="9">
         <v>490.3</v>
       </c>
       <c r="H12" s="9">
         <v>1346.6</v>
@@ -1997,50 +2028,53 @@
       </c>
       <c r="AG12" s="9">
         <v>1792</v>
       </c>
       <c r="AH12" s="8">
         <v>9921.6</v>
       </c>
       <c r="AI12" s="8">
         <v>5318.3</v>
       </c>
       <c r="AJ12" s="8">
         <v>346.7</v>
       </c>
       <c r="AK12" s="8">
         <v>760.8</v>
       </c>
       <c r="AL12" s="43">
         <v>450</v>
       </c>
       <c r="AM12" s="43">
         <v>413.3</v>
       </c>
       <c r="AN12" s="47">
         <v>411</v>
       </c>
+      <c r="AO12" s="54">
+        <v>429.61976964540025</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>519.4</v>
       </c>
       <c r="C13" s="8">
         <v>495.8</v>
       </c>
       <c r="D13" s="8">
         <v>531.5</v>
       </c>
       <c r="E13" s="8">
         <v>575.4</v>
       </c>
       <c r="F13" s="8">
         <v>503.5</v>
       </c>
       <c r="G13" s="9">
         <v>564.1</v>
       </c>
       <c r="H13" s="9">
         <v>1049.5999999999999</v>
@@ -2119,50 +2153,53 @@
       </c>
       <c r="AG13" s="9">
         <v>2362.8000000000002</v>
       </c>
       <c r="AH13" s="8">
         <v>13796.4</v>
       </c>
       <c r="AI13" s="8">
         <v>4316.2</v>
       </c>
       <c r="AJ13" s="8">
         <v>913.1</v>
       </c>
       <c r="AK13" s="8">
         <v>717.8</v>
       </c>
       <c r="AL13" s="8">
         <v>582.1</v>
       </c>
       <c r="AM13" s="43">
         <v>537.70000000000005</v>
       </c>
       <c r="AN13" s="47">
         <v>563.79999999999995</v>
       </c>
+      <c r="AO13" s="54">
+        <v>529.76659079407364</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>870.7</v>
       </c>
       <c r="D14" s="16">
         <v>1050.0999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>1022.4</v>
       </c>
       <c r="F14" s="16">
         <v>1131.8</v>
       </c>
       <c r="G14" s="17">
         <v>1304.7</v>
       </c>
       <c r="H14" s="17">
         <v>2024.2</v>
@@ -2241,273 +2278,275 @@
       </c>
       <c r="AG14" s="17">
         <v>4399</v>
       </c>
       <c r="AH14" s="15">
         <v>28286.1</v>
       </c>
       <c r="AI14" s="15">
         <v>11428.9</v>
       </c>
       <c r="AJ14" s="15">
         <v>940.4</v>
       </c>
       <c r="AK14" s="15">
         <v>354</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>737</v>
       </c>
       <c r="AN14" s="48">
         <v>855</v>
       </c>
-      <c r="AO14" s="14"/>
+      <c r="AO14" s="48">
+        <v>824.46443808047127</v>
+      </c>
       <c r="AP14" s="14"/>
       <c r="AQ14" s="14"/>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
       <c r="AW14" s="14"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A16" s="56" t="s">
+      <c r="A16" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="56"/>
-[...34 lines deleted...]
-      <c r="AK16" s="57"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="60"/>
+      <c r="R16" s="60"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="60"/>
+      <c r="W16" s="60"/>
+      <c r="X16" s="60"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="61"/>
+      <c r="AA16" s="61"/>
+      <c r="AB16" s="61"/>
+      <c r="AC16" s="61"/>
+      <c r="AD16" s="61"/>
+      <c r="AE16" s="61"/>
+      <c r="AF16" s="61"/>
+      <c r="AG16" s="61"/>
+      <c r="AH16" s="61"/>
+      <c r="AI16" s="61"/>
+      <c r="AJ16" s="61"/>
+      <c r="AK16" s="61"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="60" t="s">
+      <c r="A18" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="61"/>
-[...46 lines deleted...]
-      <c r="AW18" s="61"/>
+      <c r="B18" s="65"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
+      <c r="G18" s="65"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="65"/>
+      <c r="K18" s="65"/>
+      <c r="L18" s="65"/>
+      <c r="M18" s="65"/>
+      <c r="N18" s="65"/>
+      <c r="O18" s="65"/>
+      <c r="P18" s="65"/>
+      <c r="Q18" s="65"/>
+      <c r="R18" s="65"/>
+      <c r="S18" s="65"/>
+      <c r="T18" s="65"/>
+      <c r="U18" s="65"/>
+      <c r="V18" s="65"/>
+      <c r="W18" s="65"/>
+      <c r="X18" s="65"/>
+      <c r="Y18" s="65"/>
+      <c r="Z18" s="65"/>
+      <c r="AA18" s="65"/>
+      <c r="AB18" s="65"/>
+      <c r="AC18" s="65"/>
+      <c r="AD18" s="65"/>
+      <c r="AE18" s="65"/>
+      <c r="AF18" s="65"/>
+      <c r="AG18" s="65"/>
+      <c r="AH18" s="65"/>
+      <c r="AI18" s="65"/>
+      <c r="AJ18" s="65"/>
+      <c r="AK18" s="65"/>
+      <c r="AL18" s="65"/>
+      <c r="AM18" s="65"/>
+      <c r="AN18" s="65"/>
+      <c r="AO18" s="65"/>
+      <c r="AP18" s="65"/>
+      <c r="AQ18" s="65"/>
+      <c r="AR18" s="65"/>
+      <c r="AS18" s="65"/>
+      <c r="AT18" s="65"/>
+      <c r="AU18" s="65"/>
+      <c r="AV18" s="65"/>
+      <c r="AW18" s="65"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="58"/>
-      <c r="B19" s="52" t="s">
+      <c r="A19" s="62"/>
+      <c r="B19" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="52"/>
-[...10 lines deleted...]
-      <c r="N19" s="51" t="s">
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="O19" s="52"/>
-[...10 lines deleted...]
-      <c r="Z19" s="52" t="s">
+      <c r="O19" s="56"/>
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56"/>
+      <c r="R19" s="56"/>
+      <c r="S19" s="56"/>
+      <c r="T19" s="56"/>
+      <c r="U19" s="56"/>
+      <c r="V19" s="56"/>
+      <c r="W19" s="56"/>
+      <c r="X19" s="56"/>
+      <c r="Y19" s="57"/>
+      <c r="Z19" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="AA19" s="52"/>
-[...10 lines deleted...]
-      <c r="AL19" s="51" t="s">
+      <c r="AA19" s="56"/>
+      <c r="AB19" s="56"/>
+      <c r="AC19" s="56"/>
+      <c r="AD19" s="56"/>
+      <c r="AE19" s="56"/>
+      <c r="AF19" s="56"/>
+      <c r="AG19" s="56"/>
+      <c r="AH19" s="56"/>
+      <c r="AI19" s="56"/>
+      <c r="AJ19" s="56"/>
+      <c r="AK19" s="56"/>
+      <c r="AL19" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="AM19" s="52"/>
-[...9 lines deleted...]
-      <c r="AW19" s="53"/>
+      <c r="AM19" s="56"/>
+      <c r="AN19" s="56"/>
+      <c r="AO19" s="56"/>
+      <c r="AP19" s="56"/>
+      <c r="AQ19" s="56"/>
+      <c r="AR19" s="56"/>
+      <c r="AS19" s="56"/>
+      <c r="AT19" s="56"/>
+      <c r="AU19" s="56"/>
+      <c r="AV19" s="56"/>
+      <c r="AW19" s="57"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="59"/>
+      <c r="A20" s="63"/>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="19" t="s">
@@ -2730,50 +2769,53 @@
       </c>
       <c r="AG21" s="9">
         <v>20037.7</v>
       </c>
       <c r="AH21" s="8">
         <v>99180.7</v>
       </c>
       <c r="AI21" s="8">
         <v>44741.2</v>
       </c>
       <c r="AJ21" s="8">
         <v>7533</v>
       </c>
       <c r="AK21" s="8">
         <v>13714.7</v>
       </c>
       <c r="AL21" s="43">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="43">
         <v>5073.8999999999996</v>
       </c>
       <c r="AN21" s="43">
         <v>4899.3</v>
       </c>
+      <c r="AO21" s="51">
+        <v>5195.6120825411053</v>
+      </c>
     </row>
     <row r="22" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>426.6</v>
       </c>
       <c r="C22" s="8">
         <v>371.8</v>
       </c>
       <c r="D22" s="8">
         <v>315.5</v>
       </c>
       <c r="E22" s="8">
         <v>344.4</v>
       </c>
       <c r="F22" s="8">
         <v>361.2</v>
       </c>
       <c r="G22" s="8">
         <v>487.9</v>
       </c>
       <c r="H22" s="8">
         <v>805.9</v>
@@ -2852,50 +2894,53 @@
       </c>
       <c r="AG22" s="9">
         <v>1351.9</v>
       </c>
       <c r="AH22" s="8">
         <v>7541.8</v>
       </c>
       <c r="AI22" s="8">
         <v>3308.9</v>
       </c>
       <c r="AJ22" s="8">
         <v>510.9</v>
       </c>
       <c r="AK22" s="8">
         <v>1005.3</v>
       </c>
       <c r="AL22" s="43">
         <v>509.7</v>
       </c>
       <c r="AM22" s="43">
         <v>555.1</v>
       </c>
       <c r="AN22" s="43">
         <v>317.2</v>
       </c>
+      <c r="AO22" s="52">
+        <v>314.1984899449908</v>
+      </c>
     </row>
     <row r="23" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="8">
         <v>453.2</v>
       </c>
       <c r="D23" s="8">
         <v>473.6</v>
       </c>
       <c r="E23" s="8">
         <v>593</v>
       </c>
       <c r="F23" s="8">
         <v>468</v>
       </c>
       <c r="G23" s="8">
         <v>817.7</v>
       </c>
       <c r="H23" s="8">
         <v>1598.4</v>
@@ -2974,50 +3019,53 @@
       </c>
       <c r="AG23" s="9">
         <v>817.6</v>
       </c>
       <c r="AH23" s="8">
         <v>1333.8</v>
       </c>
       <c r="AI23" s="8">
         <v>1001.9</v>
       </c>
       <c r="AJ23" s="8">
         <v>683.1</v>
       </c>
       <c r="AK23" s="8">
         <v>1122.0999999999999</v>
       </c>
       <c r="AL23" s="43">
         <v>564</v>
       </c>
       <c r="AM23" s="43">
         <v>456</v>
       </c>
       <c r="AN23" s="43">
         <v>425.6</v>
       </c>
+      <c r="AO23" s="52">
+        <v>519.46320427995988</v>
+      </c>
     </row>
     <row r="24" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="8">
         <v>517.6</v>
       </c>
       <c r="D24" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="E24" s="8">
         <v>579.9</v>
       </c>
       <c r="F24" s="8">
         <v>629.5</v>
       </c>
       <c r="G24" s="8">
         <v>643.29999999999995</v>
       </c>
       <c r="H24" s="8">
         <v>1664.3</v>
@@ -3096,50 +3144,53 @@
       </c>
       <c r="AG24" s="9">
         <v>2250</v>
       </c>
       <c r="AH24" s="8">
         <v>16649.2</v>
       </c>
       <c r="AI24" s="8">
         <v>9406.9</v>
       </c>
       <c r="AJ24" s="8">
         <v>836</v>
       </c>
       <c r="AK24" s="8">
         <v>871</v>
       </c>
       <c r="AL24" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="43">
         <v>500.9</v>
       </c>
       <c r="AN24" s="43">
         <v>531.6</v>
       </c>
+      <c r="AO24" s="52">
+        <v>502.9748123634688</v>
+      </c>
     </row>
     <row r="25" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>1133.2</v>
       </c>
       <c r="C25" s="8">
         <v>1153.4000000000001</v>
       </c>
       <c r="D25" s="8">
         <v>1233</v>
       </c>
       <c r="E25" s="8">
         <v>1219.4000000000001</v>
       </c>
       <c r="F25" s="8">
         <v>1220.7</v>
       </c>
       <c r="G25" s="8">
         <v>1422.2</v>
       </c>
       <c r="H25" s="8">
         <v>2837.1</v>
@@ -3218,50 +3269,53 @@
       </c>
       <c r="AG25" s="9">
         <v>4464.8</v>
       </c>
       <c r="AH25" s="8">
         <v>12799.5</v>
       </c>
       <c r="AI25" s="8">
         <v>5413.3</v>
       </c>
       <c r="AJ25" s="8">
         <v>2039.3</v>
       </c>
       <c r="AK25" s="8">
         <v>2416.6</v>
       </c>
       <c r="AL25" s="43">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="43">
         <v>1167.0999999999999</v>
       </c>
       <c r="AN25" s="43">
         <v>1055.0999999999999</v>
       </c>
+      <c r="AO25" s="52">
+        <v>1207.4306611855895</v>
+      </c>
     </row>
     <row r="26" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="8">
         <v>899.8</v>
       </c>
       <c r="C26" s="8">
         <v>884.8</v>
       </c>
       <c r="D26" s="8">
         <v>1005.5</v>
       </c>
       <c r="E26" s="8">
         <v>1085.7</v>
       </c>
       <c r="F26" s="8">
         <v>900.3</v>
       </c>
       <c r="G26" s="8">
         <v>926.8</v>
       </c>
       <c r="H26" s="8">
         <v>2061.6999999999998</v>
@@ -3340,50 +3394,53 @@
       </c>
       <c r="AG26" s="9">
         <v>2623.7</v>
       </c>
       <c r="AH26" s="8">
         <v>8876.2999999999993</v>
       </c>
       <c r="AI26" s="8">
         <v>4570.7</v>
       </c>
       <c r="AJ26" s="8">
         <v>1287.5999999999999</v>
       </c>
       <c r="AK26" s="8">
         <v>6491.2</v>
       </c>
       <c r="AL26" s="43">
         <v>854.5</v>
       </c>
       <c r="AM26" s="43">
         <v>730.7</v>
       </c>
       <c r="AN26" s="43">
         <v>767.7</v>
       </c>
+      <c r="AO26" s="52">
+        <v>893.96876624715162</v>
+      </c>
     </row>
     <row r="27" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="8">
         <v>475.6</v>
       </c>
       <c r="C27" s="8">
         <v>485.6</v>
       </c>
       <c r="D27" s="8">
         <v>487.2</v>
       </c>
       <c r="E27" s="8">
         <v>503.8</v>
       </c>
       <c r="F27" s="8">
         <v>440</v>
       </c>
       <c r="G27" s="8">
         <v>486.3</v>
       </c>
       <c r="H27" s="8">
         <v>1342.5</v>
@@ -3462,50 +3519,53 @@
       </c>
       <c r="AG27" s="9">
         <v>1782.4</v>
       </c>
       <c r="AH27" s="8">
         <v>9912.1</v>
       </c>
       <c r="AI27" s="8">
         <v>5308.8</v>
       </c>
       <c r="AJ27" s="8">
         <v>337.2</v>
       </c>
       <c r="AK27" s="8">
         <v>751.3</v>
       </c>
       <c r="AL27" s="43">
         <v>440.5</v>
       </c>
       <c r="AM27" s="43">
         <v>403.9</v>
       </c>
       <c r="AN27" s="43">
         <v>399.9</v>
       </c>
+      <c r="AO27" s="52">
+        <v>418.07943631206689</v>
+      </c>
     </row>
     <row r="28" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="8">
         <v>495.6</v>
       </c>
       <c r="D28" s="8">
         <v>525.1</v>
       </c>
       <c r="E28" s="8">
         <v>570.5</v>
       </c>
       <c r="F28" s="8">
         <v>499.7</v>
       </c>
       <c r="G28" s="8">
         <v>560.29999999999995</v>
       </c>
       <c r="H28" s="8">
         <v>1045.8</v>
@@ -3584,51 +3644,53 @@
       </c>
       <c r="AG28" s="9">
         <v>2355.9</v>
       </c>
       <c r="AH28" s="8">
         <v>13789.4</v>
       </c>
       <c r="AI28" s="8">
         <v>4309.5</v>
       </c>
       <c r="AJ28" s="8">
         <v>906.2</v>
       </c>
       <c r="AK28" s="8">
         <v>710.9</v>
       </c>
       <c r="AL28" s="8">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="8">
         <v>530.79999999999995</v>
       </c>
       <c r="AN28" s="8">
         <v>554.4</v>
       </c>
-      <c r="AO28" s="7"/>
+      <c r="AO28" s="52">
+        <v>520.93082412740694</v>
+      </c>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
     </row>
     <row r="29" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>868.8</v>
       </c>
       <c r="D29" s="15">
         <v>1035</v>
       </c>
       <c r="E29" s="15">
         <v>1014.5</v>
       </c>
@@ -3715,273 +3777,275 @@
       </c>
       <c r="AG29" s="17">
         <v>4391.3999999999996</v>
       </c>
       <c r="AH29" s="15">
         <v>28278.5</v>
       </c>
       <c r="AI29" s="15">
         <v>11421.2</v>
       </c>
       <c r="AJ29" s="15">
         <v>932.7</v>
       </c>
       <c r="AK29" s="15">
         <v>346.3</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>729.4</v>
       </c>
       <c r="AN29" s="15">
         <v>847.8</v>
       </c>
-      <c r="AO29" s="14"/>
+      <c r="AO29" s="53">
+        <v>818.56588808047127</v>
+      </c>
       <c r="AP29" s="14"/>
       <c r="AQ29" s="14"/>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="7"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="12"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:49" ht="21" customHeight="1">
-      <c r="A31" s="56" t="s">
+      <c r="A31" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="56"/>
-[...34 lines deleted...]
-      <c r="AK31" s="57"/>
+      <c r="B31" s="60"/>
+      <c r="C31" s="60"/>
+      <c r="D31" s="60"/>
+      <c r="E31" s="60"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="60"/>
+      <c r="H31" s="60"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="60"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="60"/>
+      <c r="Q31" s="60"/>
+      <c r="R31" s="60"/>
+      <c r="S31" s="60"/>
+      <c r="T31" s="60"/>
+      <c r="U31" s="60"/>
+      <c r="V31" s="60"/>
+      <c r="W31" s="60"/>
+      <c r="X31" s="60"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="61"/>
+      <c r="AA31" s="61"/>
+      <c r="AB31" s="61"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="61"/>
+      <c r="AE31" s="61"/>
+      <c r="AF31" s="61"/>
+      <c r="AG31" s="61"/>
+      <c r="AH31" s="61"/>
+      <c r="AI31" s="61"/>
+      <c r="AJ31" s="61"/>
+      <c r="AK31" s="61"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="61"/>
-[...46 lines deleted...]
-      <c r="AW33" s="61"/>
+      <c r="B33" s="65"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="65"/>
+      <c r="L33" s="65"/>
+      <c r="M33" s="65"/>
+      <c r="N33" s="65"/>
+      <c r="O33" s="65"/>
+      <c r="P33" s="65"/>
+      <c r="Q33" s="65"/>
+      <c r="R33" s="65"/>
+      <c r="S33" s="65"/>
+      <c r="T33" s="65"/>
+      <c r="U33" s="65"/>
+      <c r="V33" s="65"/>
+      <c r="W33" s="65"/>
+      <c r="X33" s="65"/>
+      <c r="Y33" s="65"/>
+      <c r="Z33" s="65"/>
+      <c r="AA33" s="65"/>
+      <c r="AB33" s="65"/>
+      <c r="AC33" s="65"/>
+      <c r="AD33" s="65"/>
+      <c r="AE33" s="65"/>
+      <c r="AF33" s="65"/>
+      <c r="AG33" s="65"/>
+      <c r="AH33" s="65"/>
+      <c r="AI33" s="65"/>
+      <c r="AJ33" s="65"/>
+      <c r="AK33" s="65"/>
+      <c r="AL33" s="65"/>
+      <c r="AM33" s="65"/>
+      <c r="AN33" s="65"/>
+      <c r="AO33" s="65"/>
+      <c r="AP33" s="65"/>
+      <c r="AQ33" s="65"/>
+      <c r="AR33" s="65"/>
+      <c r="AS33" s="65"/>
+      <c r="AT33" s="65"/>
+      <c r="AU33" s="65"/>
+      <c r="AV33" s="65"/>
+      <c r="AW33" s="65"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="58"/>
-      <c r="B34" s="52" t="s">
+      <c r="A34" s="62"/>
+      <c r="B34" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="52"/>
-[...10 lines deleted...]
-      <c r="N34" s="51" t="s">
+      <c r="C34" s="56"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="56"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="56"/>
+      <c r="J34" s="56"/>
+      <c r="K34" s="56"/>
+      <c r="L34" s="56"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="52"/>
-[...10 lines deleted...]
-      <c r="Z34" s="52" t="s">
+      <c r="O34" s="56"/>
+      <c r="P34" s="56"/>
+      <c r="Q34" s="56"/>
+      <c r="R34" s="56"/>
+      <c r="S34" s="56"/>
+      <c r="T34" s="56"/>
+      <c r="U34" s="56"/>
+      <c r="V34" s="56"/>
+      <c r="W34" s="56"/>
+      <c r="X34" s="56"/>
+      <c r="Y34" s="57"/>
+      <c r="Z34" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="AA34" s="52"/>
-[...10 lines deleted...]
-      <c r="AL34" s="51" t="s">
+      <c r="AA34" s="56"/>
+      <c r="AB34" s="56"/>
+      <c r="AC34" s="56"/>
+      <c r="AD34" s="56"/>
+      <c r="AE34" s="56"/>
+      <c r="AF34" s="56"/>
+      <c r="AG34" s="56"/>
+      <c r="AH34" s="56"/>
+      <c r="AI34" s="56"/>
+      <c r="AJ34" s="56"/>
+      <c r="AK34" s="56"/>
+      <c r="AL34" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="AM34" s="52"/>
-[...9 lines deleted...]
-      <c r="AW34" s="53"/>
+      <c r="AM34" s="56"/>
+      <c r="AN34" s="56"/>
+      <c r="AO34" s="56"/>
+      <c r="AP34" s="56"/>
+      <c r="AQ34" s="56"/>
+      <c r="AR34" s="56"/>
+      <c r="AS34" s="56"/>
+      <c r="AT34" s="56"/>
+      <c r="AU34" s="56"/>
+      <c r="AV34" s="56"/>
+      <c r="AW34" s="57"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="59"/>
+      <c r="A35" s="63"/>
       <c r="B35" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="19" t="s">
@@ -4204,50 +4268,53 @@
       </c>
       <c r="AG36" s="9">
         <v>14482.7</v>
       </c>
       <c r="AH36" s="8">
         <v>92976</v>
       </c>
       <c r="AI36" s="8">
         <v>38358.300000000003</v>
       </c>
       <c r="AJ36" s="8">
         <v>876.5</v>
       </c>
       <c r="AK36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AL36" s="43">
         <v>27.7</v>
       </c>
       <c r="AM36" s="29">
         <v>32.200000000000003</v>
       </c>
       <c r="AN36" s="47">
         <v>17.7</v>
       </c>
+      <c r="AO36" s="29">
+        <v>13.2</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="8">
         <v>23.2</v>
       </c>
       <c r="C37" s="8">
         <v>25</v>
       </c>
       <c r="D37" s="8">
         <v>14.8</v>
       </c>
       <c r="E37" s="8">
         <v>14.2</v>
       </c>
       <c r="F37" s="12">
         <v>50.3</v>
       </c>
       <c r="G37" s="9">
         <v>41</v>
       </c>
       <c r="H37" s="9">
         <v>471.2</v>
@@ -4326,50 +4393,53 @@
       </c>
       <c r="AG37" s="9">
         <v>1131.2</v>
       </c>
       <c r="AH37" s="12">
         <v>7199.7</v>
       </c>
       <c r="AI37" s="8">
         <v>2918.8</v>
       </c>
       <c r="AJ37" s="8">
         <v>43.2</v>
       </c>
       <c r="AK37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="43">
         <v>23.5</v>
       </c>
       <c r="AM37" s="29">
         <v>27.4</v>
       </c>
       <c r="AN37" s="47">
         <v>15</v>
       </c>
+      <c r="AO37" s="29">
+        <v>11.2</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F38" s="8">
         <v>0.1</v>
       </c>
       <c r="G38" s="9">
         <v>0.9</v>
       </c>
       <c r="H38" s="9">
         <v>825.1</v>
@@ -4448,50 +4518,53 @@
       </c>
       <c r="AG38" s="9">
         <v>182</v>
       </c>
       <c r="AH38" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="AI38" s="8">
         <v>233.3</v>
       </c>
       <c r="AJ38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AO38" s="49" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="39" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="12">
         <v>0.1</v>
       </c>
       <c r="C39" s="12">
         <v>0.1</v>
       </c>
       <c r="D39" s="12">
         <v>0.1</v>
       </c>
       <c r="E39" s="12">
         <v>0.1</v>
       </c>
       <c r="F39" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="G39" s="9">
         <v>23.7</v>
       </c>
       <c r="H39" s="9">
         <v>974.6</v>
@@ -4570,50 +4643,53 @@
       </c>
       <c r="AG39" s="9">
         <v>1565.1</v>
       </c>
       <c r="AH39" s="8">
         <v>15850.6</v>
       </c>
       <c r="AI39" s="8">
         <v>8444.2000000000007</v>
       </c>
       <c r="AJ39" s="8">
         <v>65.3</v>
       </c>
       <c r="AK39" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AO39" s="49" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="12">
         <v>2</v>
       </c>
       <c r="C40" s="12">
         <v>2.1</v>
       </c>
       <c r="D40" s="12">
         <v>1.3</v>
       </c>
       <c r="E40" s="12">
         <v>1.2</v>
       </c>
       <c r="F40" s="8">
         <v>8.8000000000000007</v>
       </c>
       <c r="G40" s="9">
         <v>15.3</v>
       </c>
       <c r="H40" s="9">
         <v>1780.6</v>
@@ -4692,50 +4768,53 @@
       </c>
       <c r="AG40" s="9">
         <v>3231.7</v>
       </c>
       <c r="AH40" s="8">
         <v>11839.4</v>
       </c>
       <c r="AI40" s="8">
         <v>4422.7</v>
       </c>
       <c r="AJ40" s="8">
         <v>615.9</v>
       </c>
       <c r="AK40" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="43">
         <v>1.5</v>
       </c>
       <c r="AM40" s="49">
         <v>1.7</v>
       </c>
       <c r="AN40" s="47">
         <v>1</v>
       </c>
+      <c r="AO40" s="29">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F41" s="8">
         <v>7.7</v>
       </c>
       <c r="G41" s="9">
         <v>15.3</v>
       </c>
       <c r="H41" s="9">
         <v>1192.0999999999999</v>
@@ -4814,50 +4893,53 @@
       </c>
       <c r="AG41" s="9">
         <v>1979.5</v>
       </c>
       <c r="AH41" s="8">
         <v>7945.2</v>
       </c>
       <c r="AI41" s="8">
         <v>3732.1</v>
       </c>
       <c r="AJ41" s="8">
         <v>0.2</v>
       </c>
       <c r="AK41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AO41" s="49" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F42" s="8">
         <v>9.4</v>
       </c>
       <c r="G42" s="9">
         <v>20.3</v>
       </c>
       <c r="H42" s="9">
         <v>731.2</v>
@@ -4936,50 +5018,53 @@
       </c>
       <c r="AG42" s="9">
         <v>1185.0999999999999</v>
       </c>
       <c r="AH42" s="8">
         <v>9330.7999999999993</v>
       </c>
       <c r="AI42" s="8">
         <v>4637.8999999999996</v>
       </c>
       <c r="AJ42" s="8">
         <v>0.4</v>
       </c>
       <c r="AK42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AO42" s="49" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="12">
         <v>0.1</v>
       </c>
       <c r="C43" s="12">
         <v>0.1</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F43" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G43" s="9">
         <v>23.6</v>
       </c>
       <c r="H43" s="9">
         <v>438.3</v>
@@ -5058,50 +5143,53 @@
       </c>
       <c r="AG43" s="9">
         <v>1758.3</v>
       </c>
       <c r="AH43" s="8">
         <v>13159.3</v>
       </c>
       <c r="AI43" s="8">
         <v>3624</v>
       </c>
       <c r="AJ43" s="8">
         <v>140</v>
       </c>
       <c r="AK43" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="43">
         <v>1.8</v>
       </c>
       <c r="AM43" s="29">
         <v>2.1</v>
       </c>
       <c r="AN43" s="47">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AO43" s="29">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="16">
         <v>0.2</v>
       </c>
       <c r="C44" s="16">
         <v>0.2</v>
       </c>
       <c r="D44" s="16">
         <v>0.1</v>
       </c>
       <c r="E44" s="16">
         <v>0.1</v>
       </c>
       <c r="F44" s="16">
         <v>31</v>
       </c>
       <c r="G44" s="17">
         <v>77.599999999999994</v>
       </c>
       <c r="H44" s="17">
         <v>1022.8</v>
@@ -5180,273 +5268,275 @@
       </c>
       <c r="AG44" s="17">
         <v>3449.8</v>
       </c>
       <c r="AH44" s="15">
         <v>27065.9</v>
       </c>
       <c r="AI44" s="15">
         <v>10345.299999999999</v>
       </c>
       <c r="AJ44" s="15">
         <v>11.5</v>
       </c>
       <c r="AK44" s="27" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="14">
         <v>1</v>
       </c>
       <c r="AN44" s="48">
         <v>0.6</v>
       </c>
-      <c r="AO44" s="42"/>
+      <c r="AO44" s="14">
+        <v>0.4</v>
+      </c>
       <c r="AP44" s="42"/>
       <c r="AQ44" s="42"/>
       <c r="AR44" s="42"/>
       <c r="AS44" s="42"/>
       <c r="AT44" s="42"/>
       <c r="AU44" s="42"/>
       <c r="AV44" s="42"/>
       <c r="AW44" s="42"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="7"/>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="12"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="12"/>
       <c r="M45" s="22"/>
       <c r="N45" s="12"/>
       <c r="O45" s="12"/>
       <c r="P45" s="12"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="11"/>
       <c r="W45" s="11"/>
       <c r="X45" s="11"/>
       <c r="Y45" s="11"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:49" ht="21" customHeight="1">
-      <c r="A46" s="56" t="s">
+      <c r="A46" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="56"/>
-[...34 lines deleted...]
-      <c r="AK46" s="57"/>
+      <c r="B46" s="60"/>
+      <c r="C46" s="60"/>
+      <c r="D46" s="60"/>
+      <c r="E46" s="60"/>
+      <c r="F46" s="60"/>
+      <c r="G46" s="60"/>
+      <c r="H46" s="60"/>
+      <c r="I46" s="60"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="60"/>
+      <c r="L46" s="60"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="60"/>
+      <c r="P46" s="60"/>
+      <c r="Q46" s="60"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="60"/>
+      <c r="T46" s="60"/>
+      <c r="U46" s="60"/>
+      <c r="V46" s="60"/>
+      <c r="W46" s="60"/>
+      <c r="X46" s="60"/>
+      <c r="Y46" s="60"/>
+      <c r="Z46" s="61"/>
+      <c r="AA46" s="61"/>
+      <c r="AB46" s="61"/>
+      <c r="AC46" s="61"/>
+      <c r="AD46" s="61"/>
+      <c r="AE46" s="61"/>
+      <c r="AF46" s="61"/>
+      <c r="AG46" s="61"/>
+      <c r="AH46" s="61"/>
+      <c r="AI46" s="61"/>
+      <c r="AJ46" s="61"/>
+      <c r="AK46" s="61"/>
     </row>
     <row r="47" spans="1:49" ht="16.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
     </row>
     <row r="48" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A48" s="60" t="s">
+      <c r="A48" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="61"/>
-[...46 lines deleted...]
-      <c r="AW48" s="61"/>
+      <c r="B48" s="65"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="65"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="65"/>
+      <c r="I48" s="65"/>
+      <c r="J48" s="65"/>
+      <c r="K48" s="65"/>
+      <c r="L48" s="65"/>
+      <c r="M48" s="65"/>
+      <c r="N48" s="65"/>
+      <c r="O48" s="65"/>
+      <c r="P48" s="65"/>
+      <c r="Q48" s="65"/>
+      <c r="R48" s="65"/>
+      <c r="S48" s="65"/>
+      <c r="T48" s="65"/>
+      <c r="U48" s="65"/>
+      <c r="V48" s="65"/>
+      <c r="W48" s="65"/>
+      <c r="X48" s="65"/>
+      <c r="Y48" s="65"/>
+      <c r="Z48" s="65"/>
+      <c r="AA48" s="65"/>
+      <c r="AB48" s="65"/>
+      <c r="AC48" s="65"/>
+      <c r="AD48" s="65"/>
+      <c r="AE48" s="65"/>
+      <c r="AF48" s="65"/>
+      <c r="AG48" s="65"/>
+      <c r="AH48" s="65"/>
+      <c r="AI48" s="65"/>
+      <c r="AJ48" s="65"/>
+      <c r="AK48" s="65"/>
+      <c r="AL48" s="65"/>
+      <c r="AM48" s="65"/>
+      <c r="AN48" s="65"/>
+      <c r="AO48" s="65"/>
+      <c r="AP48" s="65"/>
+      <c r="AQ48" s="65"/>
+      <c r="AR48" s="65"/>
+      <c r="AS48" s="65"/>
+      <c r="AT48" s="65"/>
+      <c r="AU48" s="65"/>
+      <c r="AV48" s="65"/>
+      <c r="AW48" s="65"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="58"/>
-      <c r="B49" s="52" t="s">
+      <c r="A49" s="62"/>
+      <c r="B49" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="C49" s="52"/>
-[...10 lines deleted...]
-      <c r="N49" s="51" t="s">
+      <c r="C49" s="56"/>
+      <c r="D49" s="56"/>
+      <c r="E49" s="56"/>
+      <c r="F49" s="56"/>
+      <c r="G49" s="56"/>
+      <c r="H49" s="56"/>
+      <c r="I49" s="56"/>
+      <c r="J49" s="56"/>
+      <c r="K49" s="56"/>
+      <c r="L49" s="56"/>
+      <c r="M49" s="57"/>
+      <c r="N49" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="O49" s="52"/>
-[...10 lines deleted...]
-      <c r="Z49" s="52" t="s">
+      <c r="O49" s="56"/>
+      <c r="P49" s="56"/>
+      <c r="Q49" s="56"/>
+      <c r="R49" s="56"/>
+      <c r="S49" s="56"/>
+      <c r="T49" s="56"/>
+      <c r="U49" s="56"/>
+      <c r="V49" s="56"/>
+      <c r="W49" s="56"/>
+      <c r="X49" s="56"/>
+      <c r="Y49" s="57"/>
+      <c r="Z49" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="AA49" s="52"/>
-[...10 lines deleted...]
-      <c r="AL49" s="51" t="s">
+      <c r="AA49" s="56"/>
+      <c r="AB49" s="56"/>
+      <c r="AC49" s="56"/>
+      <c r="AD49" s="56"/>
+      <c r="AE49" s="56"/>
+      <c r="AF49" s="56"/>
+      <c r="AG49" s="56"/>
+      <c r="AH49" s="56"/>
+      <c r="AI49" s="56"/>
+      <c r="AJ49" s="56"/>
+      <c r="AK49" s="56"/>
+      <c r="AL49" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="AM49" s="52"/>
-[...9 lines deleted...]
-      <c r="AW49" s="53"/>
+      <c r="AM49" s="56"/>
+      <c r="AN49" s="56"/>
+      <c r="AO49" s="56"/>
+      <c r="AP49" s="56"/>
+      <c r="AQ49" s="56"/>
+      <c r="AR49" s="56"/>
+      <c r="AS49" s="56"/>
+      <c r="AT49" s="56"/>
+      <c r="AU49" s="56"/>
+      <c r="AV49" s="56"/>
+      <c r="AW49" s="57"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="59"/>
+      <c r="A50" s="63"/>
       <c r="B50" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="19" t="s">
@@ -5669,50 +5759,53 @@
       </c>
       <c r="AG51" s="12">
         <v>5481.6</v>
       </c>
       <c r="AH51" s="8">
         <v>5841.3</v>
       </c>
       <c r="AI51" s="8">
         <v>6219</v>
       </c>
       <c r="AJ51" s="8">
         <v>6629</v>
       </c>
       <c r="AK51" s="8">
         <v>14275</v>
       </c>
       <c r="AL51" s="44">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="43">
         <v>5041.7</v>
       </c>
       <c r="AN51" s="43">
         <v>4881.6000000000004</v>
       </c>
+      <c r="AO51" s="51">
+        <v>5182.4450747911251</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8">
         <v>403.3</v>
       </c>
       <c r="C52" s="8">
         <v>372.9</v>
       </c>
       <c r="D52" s="8">
         <v>300.7</v>
       </c>
       <c r="E52" s="8">
         <v>330.2</v>
       </c>
       <c r="F52" s="8">
         <v>310.89999999999998</v>
       </c>
       <c r="G52" s="8">
         <v>443.3</v>
       </c>
       <c r="H52" s="8">
         <v>328.7</v>
@@ -5791,50 +5884,53 @@
       </c>
       <c r="AG52" s="9">
         <v>215.7</v>
       </c>
       <c r="AH52" s="8">
         <v>314.5</v>
       </c>
       <c r="AI52" s="8">
         <v>378</v>
       </c>
       <c r="AJ52" s="8">
         <v>465.9</v>
       </c>
       <c r="AK52" s="8">
         <v>863.1</v>
       </c>
       <c r="AL52" s="44">
         <v>486.2</v>
       </c>
       <c r="AM52" s="43">
         <v>527.79999999999995</v>
       </c>
       <c r="AN52" s="43">
         <v>302.2</v>
       </c>
+      <c r="AO52" s="52">
+        <v>303.02589774499086</v>
+      </c>
     </row>
     <row r="53" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D53" s="8">
         <v>473.6</v>
       </c>
       <c r="E53" s="8">
         <v>593</v>
       </c>
       <c r="F53" s="8">
         <v>467.9</v>
       </c>
       <c r="G53" s="8">
         <v>810.7</v>
       </c>
       <c r="H53" s="8">
         <v>761.4</v>
@@ -5913,50 +6009,53 @@
       </c>
       <c r="AG53" s="9">
         <v>632.6</v>
       </c>
       <c r="AH53" s="8">
         <v>743.7</v>
       </c>
       <c r="AI53" s="8">
         <v>764.9</v>
       </c>
       <c r="AJ53" s="8">
         <v>680.6</v>
       </c>
       <c r="AK53" s="8">
         <v>1062.4000000000001</v>
       </c>
       <c r="AL53" s="44">
         <v>564</v>
       </c>
       <c r="AM53" s="43">
         <v>456</v>
       </c>
       <c r="AN53" s="43">
         <v>425.6</v>
       </c>
+      <c r="AO53" s="52">
+        <v>519.46320427995988</v>
+      </c>
     </row>
     <row r="54" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="8">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D54" s="8">
         <v>517.6</v>
       </c>
       <c r="E54" s="8">
         <v>579.9</v>
       </c>
       <c r="F54" s="8">
         <v>620.20000000000005</v>
       </c>
       <c r="G54" s="8">
         <v>614.79999999999995</v>
       </c>
       <c r="H54" s="8">
         <v>677.3</v>
@@ -6035,50 +6134,53 @@
       </c>
       <c r="AG54" s="9">
         <v>676.7</v>
       </c>
       <c r="AH54" s="8">
         <v>737.6</v>
       </c>
       <c r="AI54" s="8">
         <v>928.3</v>
       </c>
       <c r="AJ54" s="8">
         <v>767.6</v>
       </c>
       <c r="AK54" s="8">
         <v>1241.8</v>
       </c>
       <c r="AL54" s="44">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="43">
         <v>500.9</v>
       </c>
       <c r="AN54" s="43">
         <v>531.6</v>
       </c>
+      <c r="AO54" s="52">
+        <v>502.9748123634688</v>
+      </c>
     </row>
     <row r="55" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="8">
         <v>1131.2</v>
       </c>
       <c r="C55" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D55" s="8">
         <v>1231.7</v>
       </c>
       <c r="E55" s="8">
         <v>1218.2</v>
       </c>
       <c r="F55" s="8">
         <v>1211.9000000000001</v>
       </c>
       <c r="G55" s="8">
         <v>1396.3</v>
       </c>
       <c r="H55" s="8">
         <v>1035.3</v>
@@ -6157,50 +6259,53 @@
       </c>
       <c r="AG55" s="9">
         <v>1216.7</v>
       </c>
       <c r="AH55" s="8">
         <v>913.3</v>
       </c>
       <c r="AI55" s="8">
         <v>970.8</v>
       </c>
       <c r="AJ55" s="8">
         <v>1415.9</v>
       </c>
       <c r="AK55" s="8">
         <v>1614</v>
       </c>
       <c r="AL55" s="44">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="43">
         <v>1165.4000000000001</v>
       </c>
       <c r="AN55" s="43">
         <v>1054.0999999999999</v>
       </c>
+      <c r="AO55" s="52">
+        <v>1206.6842354578093</v>
+      </c>
     </row>
     <row r="56" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="8">
         <v>899.8</v>
       </c>
       <c r="C56" s="8">
         <v>892.8</v>
       </c>
       <c r="D56" s="8">
         <v>1005.5</v>
       </c>
       <c r="E56" s="8">
         <v>1085.7</v>
       </c>
       <c r="F56" s="8">
         <v>892.6</v>
       </c>
       <c r="G56" s="8">
         <v>904.6</v>
       </c>
       <c r="H56" s="8">
         <v>854.2</v>
@@ -6279,50 +6384,53 @@
       </c>
       <c r="AG56" s="9">
         <v>634.6</v>
       </c>
       <c r="AH56" s="8">
         <v>898.6</v>
       </c>
       <c r="AI56" s="8">
         <v>821.9</v>
       </c>
       <c r="AJ56" s="8">
         <v>1282.5999999999999</v>
       </c>
       <c r="AK56" s="8">
         <v>6237.4</v>
       </c>
       <c r="AL56" s="44">
         <v>854.5</v>
       </c>
       <c r="AM56" s="43">
         <v>730.7</v>
       </c>
       <c r="AN56" s="43">
         <v>767.7</v>
       </c>
+      <c r="AO56" s="52">
+        <v>893.96876624715162</v>
+      </c>
     </row>
     <row r="57" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="8">
         <v>475.6</v>
       </c>
       <c r="C57" s="8">
         <v>486.6</v>
       </c>
       <c r="D57" s="8">
         <v>487.2</v>
       </c>
       <c r="E57" s="8">
         <v>503.8</v>
       </c>
       <c r="F57" s="8">
         <v>430.6</v>
       </c>
       <c r="G57" s="8">
         <v>462.3</v>
       </c>
       <c r="H57" s="8">
         <v>601.29999999999995</v>
@@ -6401,50 +6509,53 @@
       </c>
       <c r="AG57" s="9">
         <v>590.9</v>
       </c>
       <c r="AH57" s="8">
         <v>545</v>
       </c>
       <c r="AI57" s="8">
         <v>651.4</v>
       </c>
       <c r="AJ57" s="8">
         <v>335.6</v>
       </c>
       <c r="AK57" s="8">
         <v>866.9</v>
       </c>
       <c r="AL57" s="44">
         <v>440.5</v>
       </c>
       <c r="AM57" s="43">
         <v>403.9</v>
       </c>
       <c r="AN57" s="43">
         <v>399.9</v>
       </c>
+      <c r="AO57" s="52">
+        <v>418.07943631206689</v>
+      </c>
     </row>
     <row r="58" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="8">
         <v>519.1</v>
       </c>
       <c r="C58" s="8">
         <v>495.8</v>
       </c>
       <c r="D58" s="8">
         <v>525.1</v>
       </c>
       <c r="E58" s="8">
         <v>570.5</v>
       </c>
       <c r="F58" s="8">
         <v>491</v>
       </c>
       <c r="G58" s="8">
         <v>532.5</v>
       </c>
       <c r="H58" s="8">
         <v>599.70000000000005</v>
@@ -6523,50 +6634,53 @@
       </c>
       <c r="AG58" s="9">
         <v>588.9</v>
       </c>
       <c r="AH58" s="8">
         <v>579.6</v>
       </c>
       <c r="AI58" s="8">
         <v>669.6</v>
       </c>
       <c r="AJ58" s="8">
         <v>762.9</v>
       </c>
       <c r="AK58" s="8">
         <v>673.6</v>
       </c>
       <c r="AL58" s="45">
         <v>573.4</v>
       </c>
       <c r="AM58" s="43">
         <v>528.70000000000005</v>
       </c>
       <c r="AN58" s="43">
         <v>553.29999999999995</v>
       </c>
+      <c r="AO58" s="52">
+        <v>520.1031148274069</v>
+      </c>
     </row>
     <row r="59" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>673.7</v>
       </c>
       <c r="D59" s="15">
         <v>1034.9000000000001</v>
       </c>
       <c r="E59" s="15">
         <v>1014.3</v>
       </c>
       <c r="F59" s="15">
         <v>1093.9000000000001</v>
       </c>
       <c r="G59" s="15">
         <v>1210.5999999999999</v>
       </c>
       <c r="H59" s="15">
         <v>979.8</v>
@@ -6645,102 +6759,104 @@
       </c>
       <c r="AG59" s="17">
         <v>925.5</v>
       </c>
       <c r="AH59" s="15">
         <v>1109</v>
       </c>
       <c r="AI59" s="15">
         <v>1034.0999999999999</v>
       </c>
       <c r="AJ59" s="15">
         <v>917.9</v>
       </c>
       <c r="AK59" s="15">
         <v>1715.8</v>
       </c>
       <c r="AL59" s="46">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>728.3</v>
       </c>
       <c r="AN59" s="15">
         <v>847.2</v>
       </c>
-      <c r="AO59" s="14"/>
+      <c r="AO59" s="53">
+        <v>818.14560755827131</v>
+      </c>
       <c r="AP59" s="14"/>
       <c r="AQ59" s="14"/>
       <c r="AR59" s="14"/>
       <c r="AS59" s="14"/>
       <c r="AT59" s="14"/>
       <c r="AU59" s="14"/>
       <c r="AV59" s="14"/>
       <c r="AW59" s="14"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5"/>
     </row>
     <row r="61" spans="1:49" ht="14.25" customHeight="1">
-      <c r="B61" s="54" t="s">
+      <c r="B61" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="C61" s="55"/>
-[...16 lines deleted...]
-      <c r="T61" s="55"/>
+      <c r="C61" s="59"/>
+      <c r="D61" s="59"/>
+      <c r="E61" s="59"/>
+      <c r="F61" s="59"/>
+      <c r="G61" s="59"/>
+      <c r="H61" s="59"/>
+      <c r="I61" s="59"/>
+      <c r="J61" s="59"/>
+      <c r="K61" s="59"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="59"/>
+      <c r="N61" s="59"/>
+      <c r="O61" s="59"/>
+      <c r="P61" s="59"/>
+      <c r="Q61" s="59"/>
+      <c r="R61" s="59"/>
+      <c r="S61" s="59"/>
+      <c r="T61" s="59"/>
       <c r="U61" s="28"/>
       <c r="V61" s="28"/>
       <c r="W61" s="28"/>
       <c r="X61" s="28"/>
       <c r="Y61" s="28"/>
       <c r="Z61" s="28"/>
       <c r="AA61" s="28"/>
       <c r="AB61" s="28"/>
       <c r="AC61" s="28"/>
       <c r="AD61" s="28"/>
       <c r="AE61" s="28"/>
       <c r="AF61" s="28"/>
       <c r="AG61" s="28"/>
       <c r="AH61" s="28"/>
       <c r="AI61" s="28"/>
       <c r="AJ61" s="28"/>
       <c r="AK61" s="28"/>
       <c r="AL61" s="28"/>
       <c r="AM61" s="28"/>
     </row>
     <row r="62" spans="1:49">
       <c r="B62" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="26"/>