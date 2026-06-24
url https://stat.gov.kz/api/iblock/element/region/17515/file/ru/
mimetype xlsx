--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-май\дин ряд русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="35">
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по месяцам года</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -134,51 +134,51 @@
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2023 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
@@ -199,50 +199,56 @@
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -328,51 +334,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -446,84 +452,90 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -796,124 +808,124 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A5"/>
+      <selection pane="bottomLeft" activeCell="AL4" sqref="AL4:AW4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25.5546875" style="2" customWidth="1"/>
     <col min="2" max="3" width="8" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="9.109375" style="2" customWidth="1"/>
     <col min="35" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="23" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="66"/>
-[...34 lines deleted...]
-      <c r="AK1" s="67"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
+      <c r="AE1" s="57"/>
+      <c r="AF1" s="57"/>
+      <c r="AG1" s="57"/>
+      <c r="AH1" s="57"/>
+      <c r="AI1" s="57"/>
+      <c r="AJ1" s="57"/>
+      <c r="AK1" s="57"/>
     </row>
     <row r="2" spans="1:49" ht="16.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
@@ -952,110 +964,110 @@
       <c r="AA3" s="65"/>
       <c r="AB3" s="65"/>
       <c r="AC3" s="65"/>
       <c r="AD3" s="65"/>
       <c r="AE3" s="65"/>
       <c r="AF3" s="65"/>
       <c r="AG3" s="65"/>
       <c r="AH3" s="65"/>
       <c r="AI3" s="65"/>
       <c r="AJ3" s="65"/>
       <c r="AK3" s="65"/>
       <c r="AL3" s="65"/>
       <c r="AM3" s="65"/>
       <c r="AN3" s="65"/>
       <c r="AO3" s="65"/>
       <c r="AP3" s="65"/>
       <c r="AQ3" s="65"/>
       <c r="AR3" s="65"/>
       <c r="AS3" s="65"/>
       <c r="AT3" s="65"/>
       <c r="AU3" s="65"/>
       <c r="AV3" s="65"/>
       <c r="AW3" s="65"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="62"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56" t="s">
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="56"/>
-[...10 lines deleted...]
-      <c r="AL4" s="55" t="s">
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="56"/>
-[...9 lines deleted...]
-      <c r="AW4" s="57"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="63"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -1281,50 +1293,53 @@
       </c>
       <c r="AH6" s="8">
         <v>99517.4</v>
       </c>
       <c r="AI6" s="8">
         <v>45078</v>
       </c>
       <c r="AJ6" s="8">
         <v>7869.8</v>
       </c>
       <c r="AK6" s="8">
         <v>14051.4</v>
       </c>
       <c r="AL6" s="43">
         <v>5980</v>
       </c>
       <c r="AM6" s="43">
         <v>5410.7</v>
       </c>
       <c r="AN6" s="47">
         <v>5254</v>
       </c>
       <c r="AO6" s="54">
         <v>5445.5999075411055</v>
       </c>
+      <c r="AP6" s="68">
+        <v>5632.8</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
         <v>427.6</v>
       </c>
       <c r="C7" s="8">
         <v>372.9</v>
       </c>
       <c r="D7" s="12">
         <v>327.10000000000002</v>
       </c>
       <c r="E7" s="12">
         <v>351.6</v>
       </c>
       <c r="F7" s="12">
         <v>367.3</v>
       </c>
       <c r="G7" s="9">
         <v>494.1</v>
       </c>
       <c r="H7" s="9">
         <v>812.1</v>
@@ -1406,50 +1421,53 @@
       </c>
       <c r="AH7" s="8">
         <v>7548.6</v>
       </c>
       <c r="AI7" s="8">
         <v>3315.7</v>
       </c>
       <c r="AJ7" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="AK7" s="8">
         <v>1012</v>
       </c>
       <c r="AL7" s="43">
         <v>516.5</v>
       </c>
       <c r="AM7" s="43">
         <v>561.9</v>
       </c>
       <c r="AN7" s="47">
         <v>328.3</v>
       </c>
       <c r="AO7" s="54">
         <v>324.03820661165747</v>
       </c>
+      <c r="AP7" s="68">
+        <v>340.84871698142342</v>
+      </c>
     </row>
     <row r="8" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8">
         <v>694.4</v>
       </c>
       <c r="C8" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D8" s="8">
         <v>647.6</v>
       </c>
       <c r="E8" s="8">
         <v>1014.1</v>
       </c>
       <c r="F8" s="8">
         <v>690.4</v>
       </c>
       <c r="G8" s="9">
         <v>1040.0999999999999</v>
       </c>
       <c r="H8" s="9">
         <v>1820.9</v>
@@ -1531,50 +1549,53 @@
       </c>
       <c r="AH8" s="8">
         <v>1610.7</v>
       </c>
       <c r="AI8" s="8">
         <v>1278.7</v>
       </c>
       <c r="AJ8" s="8">
         <v>959.9</v>
       </c>
       <c r="AK8" s="8">
         <v>1398.9</v>
       </c>
       <c r="AL8" s="43">
         <v>840.9</v>
       </c>
       <c r="AM8" s="43">
         <v>732.8</v>
       </c>
       <c r="AN8" s="47">
         <v>705</v>
       </c>
       <c r="AO8" s="54">
         <v>696.43723761329329</v>
       </c>
+      <c r="AP8" s="68">
+        <v>573.6448746140652</v>
+      </c>
     </row>
     <row r="9" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="8">
         <v>586</v>
       </c>
       <c r="C9" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D9" s="8">
         <v>524.70000000000005</v>
       </c>
       <c r="E9" s="8">
         <v>584</v>
       </c>
       <c r="F9" s="8">
         <v>633</v>
       </c>
       <c r="G9" s="9">
         <v>646.79999999999995</v>
       </c>
       <c r="H9" s="9">
         <v>1667.9</v>
@@ -1656,50 +1677,53 @@
       </c>
       <c r="AH9" s="8">
         <v>16651.599999999999</v>
       </c>
       <c r="AI9" s="8">
         <v>9409.4</v>
       </c>
       <c r="AJ9" s="8">
         <v>838.4</v>
       </c>
       <c r="AK9" s="8">
         <v>873.5</v>
       </c>
       <c r="AL9" s="43">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="43">
         <v>503.4</v>
       </c>
       <c r="AN9" s="47">
         <v>535</v>
       </c>
       <c r="AO9" s="54">
         <v>507.19826236346876</v>
       </c>
+      <c r="AP9" s="68">
+        <v>592.82286606480363</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>1134.2</v>
       </c>
       <c r="C10" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>1235.2</v>
       </c>
       <c r="E10" s="8">
         <v>1226.9000000000001</v>
       </c>
       <c r="F10" s="8">
         <v>1225</v>
       </c>
       <c r="G10" s="9">
         <v>1426.5</v>
       </c>
       <c r="H10" s="9">
         <v>2841.4</v>
@@ -1781,50 +1805,53 @@
       </c>
       <c r="AH10" s="8">
         <v>12809.4</v>
       </c>
       <c r="AI10" s="8">
         <v>5423.2</v>
       </c>
       <c r="AJ10" s="8">
         <v>2049.1</v>
       </c>
       <c r="AK10" s="8">
         <v>2426.4</v>
       </c>
       <c r="AL10" s="43">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="43">
         <v>1177</v>
       </c>
       <c r="AN10" s="47">
         <v>1067.4000000000001</v>
       </c>
       <c r="AO10" s="54">
         <v>1222.5225278522562</v>
       </c>
+      <c r="AP10" s="68">
+        <v>1334.8441502284793</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>907.8</v>
       </c>
       <c r="C11" s="8">
         <v>892.8</v>
       </c>
       <c r="D11" s="8">
         <v>1023.9</v>
       </c>
       <c r="E11" s="8">
         <v>1104.2</v>
       </c>
       <c r="F11" s="8">
         <v>913.1</v>
       </c>
       <c r="G11" s="9">
         <v>939.7</v>
       </c>
       <c r="H11" s="9">
         <v>2074.6</v>
@@ -1906,50 +1933,53 @@
       </c>
       <c r="AH11" s="8">
         <v>8893.2000000000007</v>
       </c>
       <c r="AI11" s="8">
         <v>4587.6000000000004</v>
       </c>
       <c r="AJ11" s="8">
         <v>1304.5</v>
       </c>
       <c r="AK11" s="8">
         <v>6508</v>
       </c>
       <c r="AL11" s="43">
         <v>871.3</v>
       </c>
       <c r="AM11" s="43">
         <v>747.6</v>
       </c>
       <c r="AN11" s="47">
         <v>788.5</v>
       </c>
       <c r="AO11" s="54">
         <v>911.55287458048497</v>
       </c>
+      <c r="AP11" s="68">
+        <v>775.77687380847181</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>476.6</v>
       </c>
       <c r="C12" s="8">
         <v>486.6</v>
       </c>
       <c r="D12" s="8">
         <v>491.7</v>
       </c>
       <c r="E12" s="8">
         <v>510.2</v>
       </c>
       <c r="F12" s="8">
         <v>444.1</v>
       </c>
       <c r="G12" s="9">
         <v>490.3</v>
       </c>
       <c r="H12" s="9">
         <v>1346.6</v>
@@ -2031,50 +2061,53 @@
       </c>
       <c r="AH12" s="8">
         <v>9921.6</v>
       </c>
       <c r="AI12" s="8">
         <v>5318.3</v>
       </c>
       <c r="AJ12" s="8">
         <v>346.7</v>
       </c>
       <c r="AK12" s="8">
         <v>760.8</v>
       </c>
       <c r="AL12" s="43">
         <v>450</v>
       </c>
       <c r="AM12" s="43">
         <v>413.3</v>
       </c>
       <c r="AN12" s="47">
         <v>411</v>
       </c>
       <c r="AO12" s="54">
         <v>429.61976964540025</v>
       </c>
+      <c r="AP12" s="68">
+        <v>410.52745317180626</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>519.4</v>
       </c>
       <c r="C13" s="8">
         <v>495.8</v>
       </c>
       <c r="D13" s="8">
         <v>531.5</v>
       </c>
       <c r="E13" s="8">
         <v>575.4</v>
       </c>
       <c r="F13" s="8">
         <v>503.5</v>
       </c>
       <c r="G13" s="9">
         <v>564.1</v>
       </c>
       <c r="H13" s="9">
         <v>1049.5999999999999</v>
@@ -2156,50 +2189,53 @@
       </c>
       <c r="AH13" s="8">
         <v>13796.4</v>
       </c>
       <c r="AI13" s="8">
         <v>4316.2</v>
       </c>
       <c r="AJ13" s="8">
         <v>913.1</v>
       </c>
       <c r="AK13" s="8">
         <v>717.8</v>
       </c>
       <c r="AL13" s="8">
         <v>582.1</v>
       </c>
       <c r="AM13" s="43">
         <v>537.70000000000005</v>
       </c>
       <c r="AN13" s="47">
         <v>563.79999999999995</v>
       </c>
       <c r="AO13" s="54">
         <v>529.76659079407364</v>
       </c>
+      <c r="AP13" s="68">
+        <v>505.55397453126159</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>870.7</v>
       </c>
       <c r="D14" s="16">
         <v>1050.0999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>1022.4</v>
       </c>
       <c r="F14" s="16">
         <v>1131.8</v>
       </c>
       <c r="G14" s="17">
         <v>1304.7</v>
       </c>
       <c r="H14" s="17">
         <v>2024.2</v>
@@ -2281,128 +2317,130 @@
       </c>
       <c r="AH14" s="15">
         <v>28286.1</v>
       </c>
       <c r="AI14" s="15">
         <v>11428.9</v>
       </c>
       <c r="AJ14" s="15">
         <v>940.4</v>
       </c>
       <c r="AK14" s="15">
         <v>354</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>737</v>
       </c>
       <c r="AN14" s="48">
         <v>855</v>
       </c>
       <c r="AO14" s="48">
         <v>824.46443808047127</v>
       </c>
-      <c r="AP14" s="14"/>
+      <c r="AP14" s="69">
+        <v>1098.8</v>
+      </c>
       <c r="AQ14" s="14"/>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
       <c r="AW14" s="14"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A16" s="60" t="s">
+      <c r="A16" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="60"/>
-[...34 lines deleted...]
-      <c r="AK16" s="61"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="58"/>
+      <c r="P16" s="58"/>
+      <c r="Q16" s="58"/>
+      <c r="R16" s="58"/>
+      <c r="S16" s="58"/>
+      <c r="T16" s="58"/>
+      <c r="U16" s="58"/>
+      <c r="V16" s="58"/>
+      <c r="W16" s="58"/>
+      <c r="X16" s="58"/>
+      <c r="Y16" s="58"/>
+      <c r="Z16" s="59"/>
+      <c r="AA16" s="59"/>
+      <c r="AB16" s="59"/>
+      <c r="AC16" s="59"/>
+      <c r="AD16" s="59"/>
+      <c r="AE16" s="59"/>
+      <c r="AF16" s="59"/>
+      <c r="AG16" s="59"/>
+      <c r="AH16" s="59"/>
+      <c r="AI16" s="59"/>
+      <c r="AJ16" s="59"/>
+      <c r="AK16" s="59"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
@@ -2443,110 +2481,110 @@
       <c r="AA18" s="65"/>
       <c r="AB18" s="65"/>
       <c r="AC18" s="65"/>
       <c r="AD18" s="65"/>
       <c r="AE18" s="65"/>
       <c r="AF18" s="65"/>
       <c r="AG18" s="65"/>
       <c r="AH18" s="65"/>
       <c r="AI18" s="65"/>
       <c r="AJ18" s="65"/>
       <c r="AK18" s="65"/>
       <c r="AL18" s="65"/>
       <c r="AM18" s="65"/>
       <c r="AN18" s="65"/>
       <c r="AO18" s="65"/>
       <c r="AP18" s="65"/>
       <c r="AQ18" s="65"/>
       <c r="AR18" s="65"/>
       <c r="AS18" s="65"/>
       <c r="AT18" s="65"/>
       <c r="AU18" s="65"/>
       <c r="AV18" s="65"/>
       <c r="AW18" s="65"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="62"/>
-      <c r="B19" s="56" t="s">
+      <c r="A19" s="60"/>
+      <c r="B19" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="56"/>
-[...10 lines deleted...]
-      <c r="N19" s="55" t="s">
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="O19" s="56"/>
-[...10 lines deleted...]
-      <c r="Z19" s="56" t="s">
+      <c r="O19" s="55"/>
+      <c r="P19" s="55"/>
+      <c r="Q19" s="55"/>
+      <c r="R19" s="55"/>
+      <c r="S19" s="55"/>
+      <c r="T19" s="55"/>
+      <c r="U19" s="55"/>
+      <c r="V19" s="55"/>
+      <c r="W19" s="55"/>
+      <c r="X19" s="55"/>
+      <c r="Y19" s="63"/>
+      <c r="Z19" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AA19" s="56"/>
-[...10 lines deleted...]
-      <c r="AL19" s="55" t="s">
+      <c r="AA19" s="55"/>
+      <c r="AB19" s="55"/>
+      <c r="AC19" s="55"/>
+      <c r="AD19" s="55"/>
+      <c r="AE19" s="55"/>
+      <c r="AF19" s="55"/>
+      <c r="AG19" s="55"/>
+      <c r="AH19" s="55"/>
+      <c r="AI19" s="55"/>
+      <c r="AJ19" s="55"/>
+      <c r="AK19" s="55"/>
+      <c r="AL19" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM19" s="56"/>
-[...9 lines deleted...]
-      <c r="AW19" s="57"/>
+      <c r="AM19" s="55"/>
+      <c r="AN19" s="55"/>
+      <c r="AO19" s="55"/>
+      <c r="AP19" s="55"/>
+      <c r="AQ19" s="55"/>
+      <c r="AR19" s="55"/>
+      <c r="AS19" s="55"/>
+      <c r="AT19" s="55"/>
+      <c r="AU19" s="55"/>
+      <c r="AV19" s="55"/>
+      <c r="AW19" s="63"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="63"/>
+      <c r="A20" s="61"/>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="19" t="s">
@@ -2772,50 +2810,53 @@
       </c>
       <c r="AH21" s="8">
         <v>99180.7</v>
       </c>
       <c r="AI21" s="8">
         <v>44741.2</v>
       </c>
       <c r="AJ21" s="8">
         <v>7533</v>
       </c>
       <c r="AK21" s="8">
         <v>13714.7</v>
       </c>
       <c r="AL21" s="43">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="43">
         <v>5073.8999999999996</v>
       </c>
       <c r="AN21" s="43">
         <v>4899.3</v>
       </c>
       <c r="AO21" s="51">
         <v>5195.6120825411053</v>
       </c>
+      <c r="AP21" s="68">
+        <v>5313.2</v>
+      </c>
     </row>
     <row r="22" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>426.6</v>
       </c>
       <c r="C22" s="8">
         <v>371.8</v>
       </c>
       <c r="D22" s="8">
         <v>315.5</v>
       </c>
       <c r="E22" s="8">
         <v>344.4</v>
       </c>
       <c r="F22" s="8">
         <v>361.2</v>
       </c>
       <c r="G22" s="8">
         <v>487.9</v>
       </c>
       <c r="H22" s="8">
         <v>805.9</v>
@@ -2897,50 +2938,53 @@
       </c>
       <c r="AH22" s="8">
         <v>7541.8</v>
       </c>
       <c r="AI22" s="8">
         <v>3308.9</v>
       </c>
       <c r="AJ22" s="8">
         <v>510.9</v>
       </c>
       <c r="AK22" s="8">
         <v>1005.3</v>
       </c>
       <c r="AL22" s="43">
         <v>509.7</v>
       </c>
       <c r="AM22" s="43">
         <v>555.1</v>
       </c>
       <c r="AN22" s="43">
         <v>317.2</v>
       </c>
       <c r="AO22" s="52">
         <v>314.1984899449908</v>
       </c>
+      <c r="AP22" s="68">
+        <v>326.76200031475673</v>
+      </c>
     </row>
     <row r="23" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="8">
         <v>453.2</v>
       </c>
       <c r="D23" s="8">
         <v>473.6</v>
       </c>
       <c r="E23" s="8">
         <v>593</v>
       </c>
       <c r="F23" s="8">
         <v>468</v>
       </c>
       <c r="G23" s="8">
         <v>817.7</v>
       </c>
       <c r="H23" s="8">
         <v>1598.4</v>
@@ -3022,50 +3066,53 @@
       </c>
       <c r="AH23" s="8">
         <v>1333.8</v>
       </c>
       <c r="AI23" s="8">
         <v>1001.9</v>
       </c>
       <c r="AJ23" s="8">
         <v>683.1</v>
       </c>
       <c r="AK23" s="8">
         <v>1122.0999999999999</v>
       </c>
       <c r="AL23" s="43">
         <v>564</v>
       </c>
       <c r="AM23" s="43">
         <v>456</v>
       </c>
       <c r="AN23" s="43">
         <v>425.6</v>
       </c>
       <c r="AO23" s="52">
         <v>519.46320427995988</v>
       </c>
+      <c r="AP23" s="68">
+        <v>365.49384128073189</v>
+      </c>
     </row>
     <row r="24" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="8">
         <v>517.6</v>
       </c>
       <c r="D24" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="E24" s="8">
         <v>579.9</v>
       </c>
       <c r="F24" s="8">
         <v>629.5</v>
       </c>
       <c r="G24" s="8">
         <v>643.29999999999995</v>
       </c>
       <c r="H24" s="8">
         <v>1664.3</v>
@@ -3147,50 +3194,53 @@
       </c>
       <c r="AH24" s="8">
         <v>16649.2</v>
       </c>
       <c r="AI24" s="8">
         <v>9406.9</v>
       </c>
       <c r="AJ24" s="8">
         <v>836</v>
       </c>
       <c r="AK24" s="8">
         <v>871</v>
       </c>
       <c r="AL24" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="43">
         <v>500.9</v>
       </c>
       <c r="AN24" s="43">
         <v>531.6</v>
       </c>
       <c r="AO24" s="52">
         <v>502.9748123634688</v>
       </c>
+      <c r="AP24" s="68">
+        <v>588.95441606480358</v>
+      </c>
     </row>
     <row r="25" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>1133.2</v>
       </c>
       <c r="C25" s="8">
         <v>1153.4000000000001</v>
       </c>
       <c r="D25" s="8">
         <v>1233</v>
       </c>
       <c r="E25" s="8">
         <v>1219.4000000000001</v>
       </c>
       <c r="F25" s="8">
         <v>1220.7</v>
       </c>
       <c r="G25" s="8">
         <v>1422.2</v>
       </c>
       <c r="H25" s="8">
         <v>2837.1</v>
@@ -3272,50 +3322,53 @@
       </c>
       <c r="AH25" s="8">
         <v>12799.5</v>
       </c>
       <c r="AI25" s="8">
         <v>5413.3</v>
       </c>
       <c r="AJ25" s="8">
         <v>2039.3</v>
       </c>
       <c r="AK25" s="8">
         <v>2416.6</v>
       </c>
       <c r="AL25" s="43">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="43">
         <v>1167.0999999999999</v>
       </c>
       <c r="AN25" s="43">
         <v>1055.0999999999999</v>
       </c>
       <c r="AO25" s="52">
         <v>1207.4306611855895</v>
       </c>
+      <c r="AP25" s="68">
+        <v>1311.8782835618126</v>
+      </c>
     </row>
     <row r="26" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="8">
         <v>899.8</v>
       </c>
       <c r="C26" s="8">
         <v>884.8</v>
       </c>
       <c r="D26" s="8">
         <v>1005.5</v>
       </c>
       <c r="E26" s="8">
         <v>1085.7</v>
       </c>
       <c r="F26" s="8">
         <v>900.3</v>
       </c>
       <c r="G26" s="8">
         <v>926.8</v>
       </c>
       <c r="H26" s="8">
         <v>2061.6999999999998</v>
@@ -3397,50 +3450,53 @@
       </c>
       <c r="AH26" s="8">
         <v>8876.2999999999993</v>
       </c>
       <c r="AI26" s="8">
         <v>4570.7</v>
       </c>
       <c r="AJ26" s="8">
         <v>1287.5999999999999</v>
       </c>
       <c r="AK26" s="8">
         <v>6491.2</v>
       </c>
       <c r="AL26" s="43">
         <v>854.5</v>
       </c>
       <c r="AM26" s="43">
         <v>730.7</v>
       </c>
       <c r="AN26" s="43">
         <v>767.7</v>
       </c>
       <c r="AO26" s="52">
         <v>893.96876624715162</v>
       </c>
+      <c r="AP26" s="68">
+        <v>751.08276547513844</v>
+      </c>
     </row>
     <row r="27" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="8">
         <v>475.6</v>
       </c>
       <c r="C27" s="8">
         <v>485.6</v>
       </c>
       <c r="D27" s="8">
         <v>487.2</v>
       </c>
       <c r="E27" s="8">
         <v>503.8</v>
       </c>
       <c r="F27" s="8">
         <v>440</v>
       </c>
       <c r="G27" s="8">
         <v>486.3</v>
       </c>
       <c r="H27" s="8">
         <v>1342.5</v>
@@ -3522,50 +3578,53 @@
       </c>
       <c r="AH27" s="8">
         <v>9912.1</v>
       </c>
       <c r="AI27" s="8">
         <v>5308.8</v>
       </c>
       <c r="AJ27" s="8">
         <v>337.2</v>
       </c>
       <c r="AK27" s="8">
         <v>751.3</v>
       </c>
       <c r="AL27" s="43">
         <v>440.5</v>
       </c>
       <c r="AM27" s="43">
         <v>403.9</v>
       </c>
       <c r="AN27" s="43">
         <v>399.9</v>
       </c>
       <c r="AO27" s="52">
         <v>418.07943631206689</v>
       </c>
+      <c r="AP27" s="68">
+        <v>387.32611983847289</v>
+      </c>
     </row>
     <row r="28" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="8">
         <v>495.6</v>
       </c>
       <c r="D28" s="8">
         <v>525.1</v>
       </c>
       <c r="E28" s="8">
         <v>570.5</v>
       </c>
       <c r="F28" s="8">
         <v>499.7</v>
       </c>
       <c r="G28" s="8">
         <v>560.29999999999995</v>
       </c>
       <c r="H28" s="8">
         <v>1045.8</v>
@@ -3647,51 +3706,53 @@
       </c>
       <c r="AH28" s="8">
         <v>13789.4</v>
       </c>
       <c r="AI28" s="8">
         <v>4309.5</v>
       </c>
       <c r="AJ28" s="8">
         <v>906.2</v>
       </c>
       <c r="AK28" s="8">
         <v>710.9</v>
       </c>
       <c r="AL28" s="8">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="8">
         <v>530.79999999999995</v>
       </c>
       <c r="AN28" s="8">
         <v>554.4</v>
       </c>
       <c r="AO28" s="52">
         <v>520.93082412740694</v>
       </c>
-      <c r="AP28" s="7"/>
+      <c r="AP28" s="68">
+        <v>496.95920786459493</v>
+      </c>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
     </row>
     <row r="29" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>868.8</v>
       </c>
       <c r="D29" s="15">
         <v>1035</v>
       </c>
       <c r="E29" s="15">
         <v>1014.5</v>
       </c>
       <c r="F29" s="15">
@@ -3780,128 +3841,130 @@
       </c>
       <c r="AH29" s="15">
         <v>28278.5</v>
       </c>
       <c r="AI29" s="15">
         <v>11421.2</v>
       </c>
       <c r="AJ29" s="15">
         <v>932.7</v>
       </c>
       <c r="AK29" s="15">
         <v>346.3</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>729.4</v>
       </c>
       <c r="AN29" s="15">
         <v>847.8</v>
       </c>
       <c r="AO29" s="53">
         <v>818.56588808047127</v>
       </c>
-      <c r="AP29" s="14"/>
+      <c r="AP29" s="69">
+        <v>1084.7</v>
+      </c>
       <c r="AQ29" s="14"/>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="7"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="12"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:49" ht="21" customHeight="1">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="60"/>
-[...34 lines deleted...]
-      <c r="AK31" s="61"/>
+      <c r="B31" s="58"/>
+      <c r="C31" s="58"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="58"/>
+      <c r="G31" s="58"/>
+      <c r="H31" s="58"/>
+      <c r="I31" s="58"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="58"/>
+      <c r="O31" s="58"/>
+      <c r="P31" s="58"/>
+      <c r="Q31" s="58"/>
+      <c r="R31" s="58"/>
+      <c r="S31" s="58"/>
+      <c r="T31" s="58"/>
+      <c r="U31" s="58"/>
+      <c r="V31" s="58"/>
+      <c r="W31" s="58"/>
+      <c r="X31" s="58"/>
+      <c r="Y31" s="58"/>
+      <c r="Z31" s="59"/>
+      <c r="AA31" s="59"/>
+      <c r="AB31" s="59"/>
+      <c r="AC31" s="59"/>
+      <c r="AD31" s="59"/>
+      <c r="AE31" s="59"/>
+      <c r="AF31" s="59"/>
+      <c r="AG31" s="59"/>
+      <c r="AH31" s="59"/>
+      <c r="AI31" s="59"/>
+      <c r="AJ31" s="59"/>
+      <c r="AK31" s="59"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
@@ -3942,110 +4005,110 @@
       <c r="AA33" s="65"/>
       <c r="AB33" s="65"/>
       <c r="AC33" s="65"/>
       <c r="AD33" s="65"/>
       <c r="AE33" s="65"/>
       <c r="AF33" s="65"/>
       <c r="AG33" s="65"/>
       <c r="AH33" s="65"/>
       <c r="AI33" s="65"/>
       <c r="AJ33" s="65"/>
       <c r="AK33" s="65"/>
       <c r="AL33" s="65"/>
       <c r="AM33" s="65"/>
       <c r="AN33" s="65"/>
       <c r="AO33" s="65"/>
       <c r="AP33" s="65"/>
       <c r="AQ33" s="65"/>
       <c r="AR33" s="65"/>
       <c r="AS33" s="65"/>
       <c r="AT33" s="65"/>
       <c r="AU33" s="65"/>
       <c r="AV33" s="65"/>
       <c r="AW33" s="65"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="62"/>
-      <c r="B34" s="56" t="s">
+      <c r="A34" s="60"/>
+      <c r="B34" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="56"/>
-[...10 lines deleted...]
-      <c r="N34" s="55" t="s">
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="55"/>
+      <c r="I34" s="55"/>
+      <c r="J34" s="55"/>
+      <c r="K34" s="55"/>
+      <c r="L34" s="55"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="56"/>
-[...10 lines deleted...]
-      <c r="Z34" s="56" t="s">
+      <c r="O34" s="55"/>
+      <c r="P34" s="55"/>
+      <c r="Q34" s="55"/>
+      <c r="R34" s="55"/>
+      <c r="S34" s="55"/>
+      <c r="T34" s="55"/>
+      <c r="U34" s="55"/>
+      <c r="V34" s="55"/>
+      <c r="W34" s="55"/>
+      <c r="X34" s="55"/>
+      <c r="Y34" s="63"/>
+      <c r="Z34" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AA34" s="56"/>
-[...10 lines deleted...]
-      <c r="AL34" s="55" t="s">
+      <c r="AA34" s="55"/>
+      <c r="AB34" s="55"/>
+      <c r="AC34" s="55"/>
+      <c r="AD34" s="55"/>
+      <c r="AE34" s="55"/>
+      <c r="AF34" s="55"/>
+      <c r="AG34" s="55"/>
+      <c r="AH34" s="55"/>
+      <c r="AI34" s="55"/>
+      <c r="AJ34" s="55"/>
+      <c r="AK34" s="55"/>
+      <c r="AL34" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM34" s="56"/>
-[...9 lines deleted...]
-      <c r="AW34" s="57"/>
+      <c r="AM34" s="55"/>
+      <c r="AN34" s="55"/>
+      <c r="AO34" s="55"/>
+      <c r="AP34" s="55"/>
+      <c r="AQ34" s="55"/>
+      <c r="AR34" s="55"/>
+      <c r="AS34" s="55"/>
+      <c r="AT34" s="55"/>
+      <c r="AU34" s="55"/>
+      <c r="AV34" s="55"/>
+      <c r="AW34" s="63"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="63"/>
+      <c r="A35" s="61"/>
       <c r="B35" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="19" t="s">
@@ -4271,50 +4334,53 @@
       </c>
       <c r="AH36" s="8">
         <v>92976</v>
       </c>
       <c r="AI36" s="8">
         <v>38358.300000000003</v>
       </c>
       <c r="AJ36" s="8">
         <v>876.5</v>
       </c>
       <c r="AK36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AL36" s="43">
         <v>27.7</v>
       </c>
       <c r="AM36" s="29">
         <v>32.200000000000003</v>
       </c>
       <c r="AN36" s="47">
         <v>17.7</v>
       </c>
       <c r="AO36" s="29">
         <v>13.2</v>
       </c>
+      <c r="AP36" s="68">
+        <v>97.793267839343855</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="8">
         <v>23.2</v>
       </c>
       <c r="C37" s="8">
         <v>25</v>
       </c>
       <c r="D37" s="8">
         <v>14.8</v>
       </c>
       <c r="E37" s="8">
         <v>14.2</v>
       </c>
       <c r="F37" s="12">
         <v>50.3</v>
       </c>
       <c r="G37" s="9">
         <v>41</v>
       </c>
       <c r="H37" s="9">
         <v>471.2</v>
@@ -4396,50 +4462,53 @@
       </c>
       <c r="AH37" s="12">
         <v>7199.7</v>
       </c>
       <c r="AI37" s="8">
         <v>2918.8</v>
       </c>
       <c r="AJ37" s="8">
         <v>43.2</v>
       </c>
       <c r="AK37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="43">
         <v>23.5</v>
       </c>
       <c r="AM37" s="29">
         <v>27.4</v>
       </c>
       <c r="AN37" s="47">
         <v>15</v>
       </c>
       <c r="AO37" s="29">
         <v>11.2</v>
       </c>
+      <c r="AP37" s="68">
+        <v>47.010928016697996</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F38" s="8">
         <v>0.1</v>
       </c>
       <c r="G38" s="9">
         <v>0.9</v>
       </c>
       <c r="H38" s="9">
         <v>825.1</v>
@@ -4521,50 +4590,53 @@
       </c>
       <c r="AH38" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="AI38" s="8">
         <v>233.3</v>
       </c>
       <c r="AJ38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AP38" s="68">
+        <v>6.3583053149999999E-2</v>
+      </c>
     </row>
     <row r="39" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="12">
         <v>0.1</v>
       </c>
       <c r="C39" s="12">
         <v>0.1</v>
       </c>
       <c r="D39" s="12">
         <v>0.1</v>
       </c>
       <c r="E39" s="12">
         <v>0.1</v>
       </c>
       <c r="F39" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="G39" s="9">
         <v>23.7</v>
       </c>
       <c r="H39" s="9">
         <v>974.6</v>
@@ -4646,50 +4718,53 @@
       </c>
       <c r="AH39" s="8">
         <v>15850.6</v>
       </c>
       <c r="AI39" s="8">
         <v>8444.2000000000007</v>
       </c>
       <c r="AJ39" s="8">
         <v>65.3</v>
       </c>
       <c r="AK39" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AP39" s="68">
+        <v>5.5024610275720001</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="12">
         <v>2</v>
       </c>
       <c r="C40" s="12">
         <v>2.1</v>
       </c>
       <c r="D40" s="12">
         <v>1.3</v>
       </c>
       <c r="E40" s="12">
         <v>1.2</v>
       </c>
       <c r="F40" s="8">
         <v>8.8000000000000007</v>
       </c>
       <c r="G40" s="9">
         <v>15.3</v>
       </c>
       <c r="H40" s="9">
         <v>1780.6</v>
@@ -4771,50 +4846,53 @@
       </c>
       <c r="AH40" s="8">
         <v>11839.4</v>
       </c>
       <c r="AI40" s="8">
         <v>4422.7</v>
       </c>
       <c r="AJ40" s="8">
         <v>615.9</v>
       </c>
       <c r="AK40" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="43">
         <v>1.5</v>
       </c>
       <c r="AM40" s="49">
         <v>1.7</v>
       </c>
       <c r="AN40" s="47">
         <v>1</v>
       </c>
       <c r="AO40" s="29">
         <v>0.7</v>
       </c>
+      <c r="AP40" s="68">
+        <v>8.0262780083998742</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F41" s="8">
         <v>7.7</v>
       </c>
       <c r="G41" s="9">
         <v>15.3</v>
       </c>
       <c r="H41" s="9">
         <v>1192.0999999999999</v>
@@ -4896,50 +4974,53 @@
       </c>
       <c r="AH41" s="8">
         <v>7945.2</v>
       </c>
       <c r="AI41" s="8">
         <v>3732.1</v>
       </c>
       <c r="AJ41" s="8">
         <v>0.2</v>
       </c>
       <c r="AK41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AP41" s="68">
+        <v>4.3801643138620001</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F42" s="8">
         <v>9.4</v>
       </c>
       <c r="G42" s="9">
         <v>20.3</v>
       </c>
       <c r="H42" s="9">
         <v>731.2</v>
@@ -5021,50 +5102,53 @@
       </c>
       <c r="AH42" s="8">
         <v>9330.7999999999993</v>
       </c>
       <c r="AI42" s="8">
         <v>4637.8999999999996</v>
       </c>
       <c r="AJ42" s="8">
         <v>0.4</v>
       </c>
       <c r="AK42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="49" t="s">
         <v>28</v>
       </c>
+      <c r="AP42" s="68">
+        <v>6.7397461258019993</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="12">
         <v>0.1</v>
       </c>
       <c r="C43" s="12">
         <v>0.1</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F43" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G43" s="9">
         <v>23.6</v>
       </c>
       <c r="H43" s="9">
         <v>438.3</v>
@@ -5146,50 +5230,53 @@
       </c>
       <c r="AH43" s="8">
         <v>13159.3</v>
       </c>
       <c r="AI43" s="8">
         <v>3624</v>
       </c>
       <c r="AJ43" s="8">
         <v>140</v>
       </c>
       <c r="AK43" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="43">
         <v>1.8</v>
       </c>
       <c r="AM43" s="29">
         <v>2.1</v>
       </c>
       <c r="AN43" s="47">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO43" s="29">
         <v>0.8</v>
       </c>
+      <c r="AP43" s="68">
+        <v>4.7441576182939995</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="16">
         <v>0.2</v>
       </c>
       <c r="C44" s="16">
         <v>0.2</v>
       </c>
       <c r="D44" s="16">
         <v>0.1</v>
       </c>
       <c r="E44" s="16">
         <v>0.1</v>
       </c>
       <c r="F44" s="16">
         <v>31</v>
       </c>
       <c r="G44" s="17">
         <v>77.599999999999994</v>
       </c>
       <c r="H44" s="17">
         <v>1022.8</v>
@@ -5271,128 +5358,130 @@
       </c>
       <c r="AH44" s="15">
         <v>27065.9</v>
       </c>
       <c r="AI44" s="15">
         <v>10345.299999999999</v>
       </c>
       <c r="AJ44" s="15">
         <v>11.5</v>
       </c>
       <c r="AK44" s="27" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="14">
         <v>1</v>
       </c>
       <c r="AN44" s="48">
         <v>0.6</v>
       </c>
       <c r="AO44" s="14">
         <v>0.4</v>
       </c>
-      <c r="AP44" s="42"/>
+      <c r="AP44" s="69">
+        <v>21.325949675565997</v>
+      </c>
       <c r="AQ44" s="42"/>
       <c r="AR44" s="42"/>
       <c r="AS44" s="42"/>
       <c r="AT44" s="42"/>
       <c r="AU44" s="42"/>
       <c r="AV44" s="42"/>
       <c r="AW44" s="42"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="7"/>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="12"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="12"/>
       <c r="M45" s="22"/>
       <c r="N45" s="12"/>
       <c r="O45" s="12"/>
       <c r="P45" s="12"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="11"/>
       <c r="W45" s="11"/>
       <c r="X45" s="11"/>
       <c r="Y45" s="11"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:49" ht="21" customHeight="1">
-      <c r="A46" s="60" t="s">
+      <c r="A46" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="60"/>
-[...34 lines deleted...]
-      <c r="AK46" s="61"/>
+      <c r="B46" s="58"/>
+      <c r="C46" s="58"/>
+      <c r="D46" s="58"/>
+      <c r="E46" s="58"/>
+      <c r="F46" s="58"/>
+      <c r="G46" s="58"/>
+      <c r="H46" s="58"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="58"/>
+      <c r="M46" s="58"/>
+      <c r="N46" s="58"/>
+      <c r="O46" s="58"/>
+      <c r="P46" s="58"/>
+      <c r="Q46" s="58"/>
+      <c r="R46" s="58"/>
+      <c r="S46" s="58"/>
+      <c r="T46" s="58"/>
+      <c r="U46" s="58"/>
+      <c r="V46" s="58"/>
+      <c r="W46" s="58"/>
+      <c r="X46" s="58"/>
+      <c r="Y46" s="58"/>
+      <c r="Z46" s="59"/>
+      <c r="AA46" s="59"/>
+      <c r="AB46" s="59"/>
+      <c r="AC46" s="59"/>
+      <c r="AD46" s="59"/>
+      <c r="AE46" s="59"/>
+      <c r="AF46" s="59"/>
+      <c r="AG46" s="59"/>
+      <c r="AH46" s="59"/>
+      <c r="AI46" s="59"/>
+      <c r="AJ46" s="59"/>
+      <c r="AK46" s="59"/>
     </row>
     <row r="47" spans="1:49" ht="16.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
@@ -5433,110 +5522,110 @@
       <c r="AA48" s="65"/>
       <c r="AB48" s="65"/>
       <c r="AC48" s="65"/>
       <c r="AD48" s="65"/>
       <c r="AE48" s="65"/>
       <c r="AF48" s="65"/>
       <c r="AG48" s="65"/>
       <c r="AH48" s="65"/>
       <c r="AI48" s="65"/>
       <c r="AJ48" s="65"/>
       <c r="AK48" s="65"/>
       <c r="AL48" s="65"/>
       <c r="AM48" s="65"/>
       <c r="AN48" s="65"/>
       <c r="AO48" s="65"/>
       <c r="AP48" s="65"/>
       <c r="AQ48" s="65"/>
       <c r="AR48" s="65"/>
       <c r="AS48" s="65"/>
       <c r="AT48" s="65"/>
       <c r="AU48" s="65"/>
       <c r="AV48" s="65"/>
       <c r="AW48" s="65"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="62"/>
-      <c r="B49" s="56" t="s">
+      <c r="A49" s="60"/>
+      <c r="B49" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="C49" s="56"/>
-[...10 lines deleted...]
-      <c r="N49" s="55" t="s">
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="63"/>
+      <c r="N49" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="O49" s="56"/>
-[...10 lines deleted...]
-      <c r="Z49" s="56" t="s">
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="55"/>
+      <c r="T49" s="55"/>
+      <c r="U49" s="55"/>
+      <c r="V49" s="55"/>
+      <c r="W49" s="55"/>
+      <c r="X49" s="55"/>
+      <c r="Y49" s="63"/>
+      <c r="Z49" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AA49" s="56"/>
-[...10 lines deleted...]
-      <c r="AL49" s="55" t="s">
+      <c r="AA49" s="55"/>
+      <c r="AB49" s="55"/>
+      <c r="AC49" s="55"/>
+      <c r="AD49" s="55"/>
+      <c r="AE49" s="55"/>
+      <c r="AF49" s="55"/>
+      <c r="AG49" s="55"/>
+      <c r="AH49" s="55"/>
+      <c r="AI49" s="55"/>
+      <c r="AJ49" s="55"/>
+      <c r="AK49" s="55"/>
+      <c r="AL49" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="AM49" s="56"/>
-[...9 lines deleted...]
-      <c r="AW49" s="57"/>
+      <c r="AM49" s="55"/>
+      <c r="AN49" s="55"/>
+      <c r="AO49" s="55"/>
+      <c r="AP49" s="55"/>
+      <c r="AQ49" s="55"/>
+      <c r="AR49" s="55"/>
+      <c r="AS49" s="55"/>
+      <c r="AT49" s="55"/>
+      <c r="AU49" s="55"/>
+      <c r="AV49" s="55"/>
+      <c r="AW49" s="63"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="63"/>
+      <c r="A50" s="61"/>
       <c r="B50" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="19" t="s">
@@ -5762,50 +5851,53 @@
       </c>
       <c r="AH51" s="8">
         <v>5841.3</v>
       </c>
       <c r="AI51" s="8">
         <v>6219</v>
       </c>
       <c r="AJ51" s="8">
         <v>6629</v>
       </c>
       <c r="AK51" s="8">
         <v>14275</v>
       </c>
       <c r="AL51" s="44">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="43">
         <v>5041.7</v>
       </c>
       <c r="AN51" s="43">
         <v>4881.6000000000004</v>
       </c>
       <c r="AO51" s="51">
         <v>5182.4450747911251</v>
       </c>
+      <c r="AP51" s="68">
+        <v>5215.3999999999996</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8">
         <v>403.3</v>
       </c>
       <c r="C52" s="8">
         <v>372.9</v>
       </c>
       <c r="D52" s="8">
         <v>300.7</v>
       </c>
       <c r="E52" s="8">
         <v>330.2</v>
       </c>
       <c r="F52" s="8">
         <v>310.89999999999998</v>
       </c>
       <c r="G52" s="8">
         <v>443.3</v>
       </c>
       <c r="H52" s="8">
         <v>328.7</v>
@@ -5887,50 +5979,53 @@
       </c>
       <c r="AH52" s="8">
         <v>314.5</v>
       </c>
       <c r="AI52" s="8">
         <v>378</v>
       </c>
       <c r="AJ52" s="8">
         <v>465.9</v>
       </c>
       <c r="AK52" s="8">
         <v>863.1</v>
       </c>
       <c r="AL52" s="44">
         <v>486.2</v>
       </c>
       <c r="AM52" s="43">
         <v>527.79999999999995</v>
       </c>
       <c r="AN52" s="43">
         <v>302.2</v>
       </c>
       <c r="AO52" s="52">
         <v>303.02589774499086</v>
       </c>
+      <c r="AP52" s="68">
+        <v>279.74976525005752</v>
+      </c>
     </row>
     <row r="53" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D53" s="8">
         <v>473.6</v>
       </c>
       <c r="E53" s="8">
         <v>593</v>
       </c>
       <c r="F53" s="8">
         <v>467.9</v>
       </c>
       <c r="G53" s="8">
         <v>810.7</v>
       </c>
       <c r="H53" s="8">
         <v>761.4</v>
@@ -6012,50 +6107,53 @@
       </c>
       <c r="AH53" s="8">
         <v>743.7</v>
       </c>
       <c r="AI53" s="8">
         <v>764.9</v>
       </c>
       <c r="AJ53" s="8">
         <v>680.6</v>
       </c>
       <c r="AK53" s="8">
         <v>1062.4000000000001</v>
       </c>
       <c r="AL53" s="44">
         <v>564</v>
       </c>
       <c r="AM53" s="43">
         <v>456</v>
       </c>
       <c r="AN53" s="43">
         <v>425.6</v>
       </c>
       <c r="AO53" s="52">
         <v>519.46320427995988</v>
       </c>
+      <c r="AP53" s="68">
+        <v>365.42879625221673</v>
+      </c>
     </row>
     <row r="54" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="8">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D54" s="8">
         <v>517.6</v>
       </c>
       <c r="E54" s="8">
         <v>579.9</v>
       </c>
       <c r="F54" s="8">
         <v>620.20000000000005</v>
       </c>
       <c r="G54" s="8">
         <v>614.79999999999995</v>
       </c>
       <c r="H54" s="8">
         <v>677.3</v>
@@ -6137,50 +6235,53 @@
       </c>
       <c r="AH54" s="8">
         <v>737.6</v>
       </c>
       <c r="AI54" s="8">
         <v>928.3</v>
       </c>
       <c r="AJ54" s="8">
         <v>767.6</v>
       </c>
       <c r="AK54" s="8">
         <v>1241.8</v>
       </c>
       <c r="AL54" s="44">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="43">
         <v>500.9</v>
       </c>
       <c r="AN54" s="43">
         <v>531.6</v>
       </c>
       <c r="AO54" s="52">
         <v>502.9748123634688</v>
       </c>
+      <c r="AP54" s="68">
+        <v>583.44959921956729</v>
+      </c>
     </row>
     <row r="55" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="8">
         <v>1131.2</v>
       </c>
       <c r="C55" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D55" s="8">
         <v>1231.7</v>
       </c>
       <c r="E55" s="8">
         <v>1218.2</v>
       </c>
       <c r="F55" s="8">
         <v>1211.9000000000001</v>
       </c>
       <c r="G55" s="8">
         <v>1396.3</v>
       </c>
       <c r="H55" s="8">
         <v>1035.3</v>
@@ -6262,50 +6363,53 @@
       </c>
       <c r="AH55" s="8">
         <v>913.3</v>
       </c>
       <c r="AI55" s="8">
         <v>970.8</v>
       </c>
       <c r="AJ55" s="8">
         <v>1415.9</v>
       </c>
       <c r="AK55" s="8">
         <v>1614</v>
       </c>
       <c r="AL55" s="44">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="43">
         <v>1165.4000000000001</v>
       </c>
       <c r="AN55" s="43">
         <v>1054.0999999999999</v>
       </c>
       <c r="AO55" s="52">
         <v>1206.6842354578093</v>
       </c>
+      <c r="AP55" s="68">
+        <v>1303.8467580402785</v>
+      </c>
     </row>
     <row r="56" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="8">
         <v>899.8</v>
       </c>
       <c r="C56" s="8">
         <v>892.8</v>
       </c>
       <c r="D56" s="8">
         <v>1005.5</v>
       </c>
       <c r="E56" s="8">
         <v>1085.7</v>
       </c>
       <c r="F56" s="8">
         <v>892.6</v>
       </c>
       <c r="G56" s="8">
         <v>904.6</v>
       </c>
       <c r="H56" s="8">
         <v>854.2</v>
@@ -6387,50 +6491,53 @@
       </c>
       <c r="AH56" s="8">
         <v>898.6</v>
       </c>
       <c r="AI56" s="8">
         <v>821.9</v>
       </c>
       <c r="AJ56" s="8">
         <v>1282.5999999999999</v>
       </c>
       <c r="AK56" s="8">
         <v>6237.4</v>
       </c>
       <c r="AL56" s="44">
         <v>854.5</v>
       </c>
       <c r="AM56" s="43">
         <v>730.7</v>
       </c>
       <c r="AN56" s="43">
         <v>767.7</v>
       </c>
       <c r="AO56" s="52">
         <v>893.96876624715162</v>
       </c>
+      <c r="AP56" s="68">
+        <v>746.69959683021455</v>
+      </c>
     </row>
     <row r="57" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="8">
         <v>475.6</v>
       </c>
       <c r="C57" s="8">
         <v>486.6</v>
       </c>
       <c r="D57" s="8">
         <v>487.2</v>
       </c>
       <c r="E57" s="8">
         <v>503.8</v>
       </c>
       <c r="F57" s="8">
         <v>430.6</v>
       </c>
       <c r="G57" s="8">
         <v>462.3</v>
       </c>
       <c r="H57" s="8">
         <v>601.29999999999995</v>
@@ -6512,50 +6619,53 @@
       </c>
       <c r="AH57" s="8">
         <v>545</v>
       </c>
       <c r="AI57" s="8">
         <v>651.4</v>
       </c>
       <c r="AJ57" s="8">
         <v>335.6</v>
       </c>
       <c r="AK57" s="8">
         <v>866.9</v>
       </c>
       <c r="AL57" s="44">
         <v>440.5</v>
       </c>
       <c r="AM57" s="43">
         <v>403.9</v>
       </c>
       <c r="AN57" s="43">
         <v>399.9</v>
       </c>
       <c r="AO57" s="52">
         <v>418.07943631206689</v>
       </c>
+      <c r="AP57" s="68">
+        <v>380.58482440819159</v>
+      </c>
     </row>
     <row r="58" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="8">
         <v>519.1</v>
       </c>
       <c r="C58" s="8">
         <v>495.8</v>
       </c>
       <c r="D58" s="8">
         <v>525.1</v>
       </c>
       <c r="E58" s="8">
         <v>570.5</v>
       </c>
       <c r="F58" s="8">
         <v>491</v>
       </c>
       <c r="G58" s="8">
         <v>532.5</v>
       </c>
       <c r="H58" s="8">
         <v>599.70000000000005</v>
@@ -6637,50 +6747,53 @@
       </c>
       <c r="AH58" s="8">
         <v>579.6</v>
       </c>
       <c r="AI58" s="8">
         <v>669.6</v>
       </c>
       <c r="AJ58" s="8">
         <v>762.9</v>
       </c>
       <c r="AK58" s="8">
         <v>673.6</v>
       </c>
       <c r="AL58" s="45">
         <v>573.4</v>
       </c>
       <c r="AM58" s="43">
         <v>528.70000000000005</v>
       </c>
       <c r="AN58" s="43">
         <v>553.29999999999995</v>
       </c>
       <c r="AO58" s="52">
         <v>520.1031148274069</v>
       </c>
+      <c r="AP58" s="68">
+        <v>492.2130624094695</v>
+      </c>
     </row>
     <row r="59" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>673.7</v>
       </c>
       <c r="D59" s="15">
         <v>1034.9000000000001</v>
       </c>
       <c r="E59" s="15">
         <v>1014.3</v>
       </c>
       <c r="F59" s="15">
         <v>1093.9000000000001</v>
       </c>
       <c r="G59" s="15">
         <v>1210.5999999999999</v>
       </c>
       <c r="H59" s="15">
         <v>979.8</v>
@@ -6762,273 +6875,275 @@
       </c>
       <c r="AH59" s="15">
         <v>1109</v>
       </c>
       <c r="AI59" s="15">
         <v>1034.0999999999999</v>
       </c>
       <c r="AJ59" s="15">
         <v>917.9</v>
       </c>
       <c r="AK59" s="15">
         <v>1715.8</v>
       </c>
       <c r="AL59" s="46">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>728.3</v>
       </c>
       <c r="AN59" s="15">
         <v>847.2</v>
       </c>
       <c r="AO59" s="53">
         <v>818.14560755827131</v>
       </c>
-      <c r="AP59" s="14"/>
+      <c r="AP59" s="69">
+        <v>1063.4000000000001</v>
+      </c>
       <c r="AQ59" s="14"/>
       <c r="AR59" s="14"/>
       <c r="AS59" s="14"/>
       <c r="AT59" s="14"/>
       <c r="AU59" s="14"/>
       <c r="AV59" s="14"/>
       <c r="AW59" s="14"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5"/>
     </row>
     <row r="61" spans="1:49" ht="14.25" customHeight="1">
-      <c r="B61" s="58" t="s">
+      <c r="B61" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="C61" s="59"/>
-[...16 lines deleted...]
-      <c r="T61" s="59"/>
+      <c r="C61" s="67"/>
+      <c r="D61" s="67"/>
+      <c r="E61" s="67"/>
+      <c r="F61" s="67"/>
+      <c r="G61" s="67"/>
+      <c r="H61" s="67"/>
+      <c r="I61" s="67"/>
+      <c r="J61" s="67"/>
+      <c r="K61" s="67"/>
+      <c r="L61" s="67"/>
+      <c r="M61" s="67"/>
+      <c r="N61" s="67"/>
+      <c r="O61" s="67"/>
+      <c r="P61" s="67"/>
+      <c r="Q61" s="67"/>
+      <c r="R61" s="67"/>
+      <c r="S61" s="67"/>
+      <c r="T61" s="67"/>
       <c r="U61" s="28"/>
       <c r="V61" s="28"/>
       <c r="W61" s="28"/>
       <c r="X61" s="28"/>
       <c r="Y61" s="28"/>
       <c r="Z61" s="28"/>
       <c r="AA61" s="28"/>
       <c r="AB61" s="28"/>
       <c r="AC61" s="28"/>
       <c r="AD61" s="28"/>
       <c r="AE61" s="28"/>
       <c r="AF61" s="28"/>
       <c r="AG61" s="28"/>
       <c r="AH61" s="28"/>
       <c r="AI61" s="28"/>
       <c r="AJ61" s="28"/>
       <c r="AK61" s="28"/>
       <c r="AL61" s="28"/>
       <c r="AM61" s="28"/>
     </row>
     <row r="62" spans="1:49">
       <c r="B62" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="26"/>
       <c r="D62" s="26"/>
       <c r="E62" s="26"/>
       <c r="F62" s="26"/>
       <c r="G62" s="26"/>
       <c r="H62" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="Z4:AK4"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL19:AW19"/>
     <mergeCell ref="AL34:AW34"/>
     <mergeCell ref="AL49:AW49"/>
     <mergeCell ref="B61:T61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="A48:AW48"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>