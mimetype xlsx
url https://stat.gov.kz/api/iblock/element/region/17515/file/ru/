--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-май\дин ряд русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июнь\дин ряд русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="35">
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по месяцам года</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -334,51 +334,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -452,90 +452,96 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -808,266 +814,266 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="AK1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AL4" sqref="AL4:AW4"/>
+      <selection pane="bottomLeft" activeCell="AR55" sqref="AR55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25.5546875" style="2" customWidth="1"/>
     <col min="2" max="3" width="8" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="9.109375" style="2" customWidth="1"/>
     <col min="35" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="23" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...34 lines deleted...]
-      <c r="AK1" s="57"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
     </row>
     <row r="2" spans="1:49" ht="16.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="65"/>
-[...46 lines deleted...]
-      <c r="AW3" s="65"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="67"/>
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="67"/>
+      <c r="AS3" s="67"/>
+      <c r="AT3" s="67"/>
+      <c r="AU3" s="67"/>
+      <c r="AV3" s="67"/>
+      <c r="AW3" s="67"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="60"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="64"/>
+      <c r="B4" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="55"/>
-[...10 lines deleted...]
-      <c r="N4" s="62" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="55"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55" t="s">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="55"/>
-[...10 lines deleted...]
-      <c r="AL4" s="62" t="s">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="55"/>
-[...9 lines deleted...]
-      <c r="AW4" s="63"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="61"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -1293,52 +1299,55 @@
       </c>
       <c r="AH6" s="8">
         <v>99517.4</v>
       </c>
       <c r="AI6" s="8">
         <v>45078</v>
       </c>
       <c r="AJ6" s="8">
         <v>7869.8</v>
       </c>
       <c r="AK6" s="8">
         <v>14051.4</v>
       </c>
       <c r="AL6" s="43">
         <v>5980</v>
       </c>
       <c r="AM6" s="43">
         <v>5410.7</v>
       </c>
       <c r="AN6" s="47">
         <v>5254</v>
       </c>
       <c r="AO6" s="54">
         <v>5445.5999075411055</v>
       </c>
-      <c r="AP6" s="68">
+      <c r="AP6" s="55">
         <v>5632.8</v>
+      </c>
+      <c r="AQ6" s="55">
+        <v>7213.9900122405161</v>
       </c>
     </row>
     <row r="7" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
         <v>427.6</v>
       </c>
       <c r="C7" s="8">
         <v>372.9</v>
       </c>
       <c r="D7" s="12">
         <v>327.10000000000002</v>
       </c>
       <c r="E7" s="12">
         <v>351.6</v>
       </c>
       <c r="F7" s="12">
         <v>367.3</v>
       </c>
       <c r="G7" s="9">
         <v>494.1</v>
       </c>
       <c r="H7" s="9">
@@ -1421,52 +1430,55 @@
       </c>
       <c r="AH7" s="8">
         <v>7548.6</v>
       </c>
       <c r="AI7" s="8">
         <v>3315.7</v>
       </c>
       <c r="AJ7" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="AK7" s="8">
         <v>1012</v>
       </c>
       <c r="AL7" s="43">
         <v>516.5</v>
       </c>
       <c r="AM7" s="43">
         <v>561.9</v>
       </c>
       <c r="AN7" s="47">
         <v>328.3</v>
       </c>
       <c r="AO7" s="54">
         <v>324.03820661165747</v>
       </c>
-      <c r="AP7" s="68">
+      <c r="AP7" s="55">
         <v>340.84871698142342</v>
+      </c>
+      <c r="AQ7" s="55">
+        <v>826.25113475298463</v>
       </c>
     </row>
     <row r="8" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8">
         <v>694.4</v>
       </c>
       <c r="C8" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D8" s="8">
         <v>647.6</v>
       </c>
       <c r="E8" s="8">
         <v>1014.1</v>
       </c>
       <c r="F8" s="8">
         <v>690.4</v>
       </c>
       <c r="G8" s="9">
         <v>1040.0999999999999</v>
       </c>
       <c r="H8" s="9">
@@ -1549,52 +1561,55 @@
       </c>
       <c r="AH8" s="8">
         <v>1610.7</v>
       </c>
       <c r="AI8" s="8">
         <v>1278.7</v>
       </c>
       <c r="AJ8" s="8">
         <v>959.9</v>
       </c>
       <c r="AK8" s="8">
         <v>1398.9</v>
       </c>
       <c r="AL8" s="43">
         <v>840.9</v>
       </c>
       <c r="AM8" s="43">
         <v>732.8</v>
       </c>
       <c r="AN8" s="47">
         <v>705</v>
       </c>
       <c r="AO8" s="54">
         <v>696.43723761329329</v>
       </c>
-      <c r="AP8" s="68">
+      <c r="AP8" s="55">
         <v>573.6448746140652</v>
+      </c>
+      <c r="AQ8" s="55">
+        <v>965.4464990328072</v>
       </c>
     </row>
     <row r="9" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="8">
         <v>586</v>
       </c>
       <c r="C9" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D9" s="8">
         <v>524.70000000000005</v>
       </c>
       <c r="E9" s="8">
         <v>584</v>
       </c>
       <c r="F9" s="8">
         <v>633</v>
       </c>
       <c r="G9" s="9">
         <v>646.79999999999995</v>
       </c>
       <c r="H9" s="9">
@@ -1677,52 +1692,55 @@
       </c>
       <c r="AH9" s="8">
         <v>16651.599999999999</v>
       </c>
       <c r="AI9" s="8">
         <v>9409.4</v>
       </c>
       <c r="AJ9" s="8">
         <v>838.4</v>
       </c>
       <c r="AK9" s="8">
         <v>873.5</v>
       </c>
       <c r="AL9" s="43">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="43">
         <v>503.4</v>
       </c>
       <c r="AN9" s="47">
         <v>535</v>
       </c>
       <c r="AO9" s="54">
         <v>507.19826236346876</v>
       </c>
-      <c r="AP9" s="68">
+      <c r="AP9" s="55">
         <v>592.82286606480363</v>
+      </c>
+      <c r="AQ9" s="55">
+        <v>620.58182392990511</v>
       </c>
     </row>
     <row r="10" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>1134.2</v>
       </c>
       <c r="C10" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>1235.2</v>
       </c>
       <c r="E10" s="8">
         <v>1226.9000000000001</v>
       </c>
       <c r="F10" s="8">
         <v>1225</v>
       </c>
       <c r="G10" s="9">
         <v>1426.5</v>
       </c>
       <c r="H10" s="9">
@@ -1805,52 +1823,55 @@
       </c>
       <c r="AH10" s="8">
         <v>12809.4</v>
       </c>
       <c r="AI10" s="8">
         <v>5423.2</v>
       </c>
       <c r="AJ10" s="8">
         <v>2049.1</v>
       </c>
       <c r="AK10" s="8">
         <v>2426.4</v>
       </c>
       <c r="AL10" s="43">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="43">
         <v>1177</v>
       </c>
       <c r="AN10" s="47">
         <v>1067.4000000000001</v>
       </c>
       <c r="AO10" s="54">
         <v>1222.5225278522562</v>
       </c>
-      <c r="AP10" s="68">
+      <c r="AP10" s="55">
         <v>1334.8441502284793</v>
+      </c>
+      <c r="AQ10" s="55">
+        <v>1507.9525880175481</v>
       </c>
     </row>
     <row r="11" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>907.8</v>
       </c>
       <c r="C11" s="8">
         <v>892.8</v>
       </c>
       <c r="D11" s="8">
         <v>1023.9</v>
       </c>
       <c r="E11" s="8">
         <v>1104.2</v>
       </c>
       <c r="F11" s="8">
         <v>913.1</v>
       </c>
       <c r="G11" s="9">
         <v>939.7</v>
       </c>
       <c r="H11" s="9">
@@ -1933,52 +1954,55 @@
       </c>
       <c r="AH11" s="8">
         <v>8893.2000000000007</v>
       </c>
       <c r="AI11" s="8">
         <v>4587.6000000000004</v>
       </c>
       <c r="AJ11" s="8">
         <v>1304.5</v>
       </c>
       <c r="AK11" s="8">
         <v>6508</v>
       </c>
       <c r="AL11" s="43">
         <v>871.3</v>
       </c>
       <c r="AM11" s="43">
         <v>747.6</v>
       </c>
       <c r="AN11" s="47">
         <v>788.5</v>
       </c>
       <c r="AO11" s="54">
         <v>911.55287458048497</v>
       </c>
-      <c r="AP11" s="68">
+      <c r="AP11" s="55">
         <v>775.77687380847181</v>
+      </c>
+      <c r="AQ11" s="55">
+        <v>967.28591208701107</v>
       </c>
     </row>
     <row r="12" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>476.6</v>
       </c>
       <c r="C12" s="8">
         <v>486.6</v>
       </c>
       <c r="D12" s="8">
         <v>491.7</v>
       </c>
       <c r="E12" s="8">
         <v>510.2</v>
       </c>
       <c r="F12" s="8">
         <v>444.1</v>
       </c>
       <c r="G12" s="9">
         <v>490.3</v>
       </c>
       <c r="H12" s="9">
@@ -2061,52 +2085,55 @@
       </c>
       <c r="AH12" s="8">
         <v>9921.6</v>
       </c>
       <c r="AI12" s="8">
         <v>5318.3</v>
       </c>
       <c r="AJ12" s="8">
         <v>346.7</v>
       </c>
       <c r="AK12" s="8">
         <v>760.8</v>
       </c>
       <c r="AL12" s="43">
         <v>450</v>
       </c>
       <c r="AM12" s="43">
         <v>413.3</v>
       </c>
       <c r="AN12" s="47">
         <v>411</v>
       </c>
       <c r="AO12" s="54">
         <v>429.61976964540025</v>
       </c>
-      <c r="AP12" s="68">
+      <c r="AP12" s="55">
         <v>410.52745317180626</v>
+      </c>
+      <c r="AQ12" s="55">
+        <v>519.16269667051643</v>
       </c>
     </row>
     <row r="13" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>519.4</v>
       </c>
       <c r="C13" s="8">
         <v>495.8</v>
       </c>
       <c r="D13" s="8">
         <v>531.5</v>
       </c>
       <c r="E13" s="8">
         <v>575.4</v>
       </c>
       <c r="F13" s="8">
         <v>503.5</v>
       </c>
       <c r="G13" s="9">
         <v>564.1</v>
       </c>
       <c r="H13" s="9">
@@ -2189,52 +2216,55 @@
       </c>
       <c r="AH13" s="8">
         <v>13796.4</v>
       </c>
       <c r="AI13" s="8">
         <v>4316.2</v>
       </c>
       <c r="AJ13" s="8">
         <v>913.1</v>
       </c>
       <c r="AK13" s="8">
         <v>717.8</v>
       </c>
       <c r="AL13" s="8">
         <v>582.1</v>
       </c>
       <c r="AM13" s="43">
         <v>537.70000000000005</v>
       </c>
       <c r="AN13" s="47">
         <v>563.79999999999995</v>
       </c>
       <c r="AO13" s="54">
         <v>529.76659079407364</v>
       </c>
-      <c r="AP13" s="68">
+      <c r="AP13" s="55">
         <v>505.55397453126159</v>
+      </c>
+      <c r="AQ13" s="55">
+        <v>633.77876927211969</v>
       </c>
     </row>
     <row r="14" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>870.7</v>
       </c>
       <c r="D14" s="16">
         <v>1050.0999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>1022.4</v>
       </c>
       <c r="F14" s="16">
         <v>1131.8</v>
       </c>
       <c r="G14" s="17">
         <v>1304.7</v>
       </c>
       <c r="H14" s="17">
@@ -2317,274 +2347,276 @@
       </c>
       <c r="AH14" s="15">
         <v>28286.1</v>
       </c>
       <c r="AI14" s="15">
         <v>11428.9</v>
       </c>
       <c r="AJ14" s="15">
         <v>940.4</v>
       </c>
       <c r="AK14" s="15">
         <v>354</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>737</v>
       </c>
       <c r="AN14" s="48">
         <v>855</v>
       </c>
       <c r="AO14" s="48">
         <v>824.46443808047127</v>
       </c>
-      <c r="AP14" s="69">
+      <c r="AP14" s="56">
         <v>1098.8</v>
       </c>
-      <c r="AQ14" s="14"/>
+      <c r="AQ14" s="56">
+        <v>1173.5305884776244</v>
+      </c>
       <c r="AR14" s="14"/>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
       <c r="AW14" s="14"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A16" s="58" t="s">
+      <c r="A16" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="58"/>
-[...34 lines deleted...]
-      <c r="AK16" s="59"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
+      <c r="N16" s="62"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="62"/>
+      <c r="R16" s="62"/>
+      <c r="S16" s="62"/>
+      <c r="T16" s="62"/>
+      <c r="U16" s="62"/>
+      <c r="V16" s="62"/>
+      <c r="W16" s="62"/>
+      <c r="X16" s="62"/>
+      <c r="Y16" s="62"/>
+      <c r="Z16" s="63"/>
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="63"/>
+      <c r="AC16" s="63"/>
+      <c r="AD16" s="63"/>
+      <c r="AE16" s="63"/>
+      <c r="AF16" s="63"/>
+      <c r="AG16" s="63"/>
+      <c r="AH16" s="63"/>
+      <c r="AI16" s="63"/>
+      <c r="AJ16" s="63"/>
+      <c r="AK16" s="63"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="64" t="s">
+      <c r="A18" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="65"/>
-[...46 lines deleted...]
-      <c r="AW18" s="65"/>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="67"/>
+      <c r="Q18" s="67"/>
+      <c r="R18" s="67"/>
+      <c r="S18" s="67"/>
+      <c r="T18" s="67"/>
+      <c r="U18" s="67"/>
+      <c r="V18" s="67"/>
+      <c r="W18" s="67"/>
+      <c r="X18" s="67"/>
+      <c r="Y18" s="67"/>
+      <c r="Z18" s="67"/>
+      <c r="AA18" s="67"/>
+      <c r="AB18" s="67"/>
+      <c r="AC18" s="67"/>
+      <c r="AD18" s="67"/>
+      <c r="AE18" s="67"/>
+      <c r="AF18" s="67"/>
+      <c r="AG18" s="67"/>
+      <c r="AH18" s="67"/>
+      <c r="AI18" s="67"/>
+      <c r="AJ18" s="67"/>
+      <c r="AK18" s="67"/>
+      <c r="AL18" s="67"/>
+      <c r="AM18" s="67"/>
+      <c r="AN18" s="67"/>
+      <c r="AO18" s="67"/>
+      <c r="AP18" s="67"/>
+      <c r="AQ18" s="67"/>
+      <c r="AR18" s="67"/>
+      <c r="AS18" s="67"/>
+      <c r="AT18" s="67"/>
+      <c r="AU18" s="67"/>
+      <c r="AV18" s="67"/>
+      <c r="AW18" s="67"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="60"/>
-      <c r="B19" s="55" t="s">
+      <c r="A19" s="64"/>
+      <c r="B19" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="55"/>
-[...10 lines deleted...]
-      <c r="N19" s="62" t="s">
+      <c r="C19" s="58"/>
+      <c r="D19" s="58"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="58"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="59"/>
+      <c r="N19" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="O19" s="55"/>
-[...10 lines deleted...]
-      <c r="Z19" s="55" t="s">
+      <c r="O19" s="58"/>
+      <c r="P19" s="58"/>
+      <c r="Q19" s="58"/>
+      <c r="R19" s="58"/>
+      <c r="S19" s="58"/>
+      <c r="T19" s="58"/>
+      <c r="U19" s="58"/>
+      <c r="V19" s="58"/>
+      <c r="W19" s="58"/>
+      <c r="X19" s="58"/>
+      <c r="Y19" s="59"/>
+      <c r="Z19" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AA19" s="55"/>
-[...10 lines deleted...]
-      <c r="AL19" s="62" t="s">
+      <c r="AA19" s="58"/>
+      <c r="AB19" s="58"/>
+      <c r="AC19" s="58"/>
+      <c r="AD19" s="58"/>
+      <c r="AE19" s="58"/>
+      <c r="AF19" s="58"/>
+      <c r="AG19" s="58"/>
+      <c r="AH19" s="58"/>
+      <c r="AI19" s="58"/>
+      <c r="AJ19" s="58"/>
+      <c r="AK19" s="58"/>
+      <c r="AL19" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AM19" s="55"/>
-[...9 lines deleted...]
-      <c r="AW19" s="63"/>
+      <c r="AM19" s="58"/>
+      <c r="AN19" s="58"/>
+      <c r="AO19" s="58"/>
+      <c r="AP19" s="58"/>
+      <c r="AQ19" s="58"/>
+      <c r="AR19" s="58"/>
+      <c r="AS19" s="58"/>
+      <c r="AT19" s="58"/>
+      <c r="AU19" s="58"/>
+      <c r="AV19" s="58"/>
+      <c r="AW19" s="59"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="61"/>
+      <c r="A20" s="65"/>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="19" t="s">
@@ -2810,52 +2842,55 @@
       </c>
       <c r="AH21" s="8">
         <v>99180.7</v>
       </c>
       <c r="AI21" s="8">
         <v>44741.2</v>
       </c>
       <c r="AJ21" s="8">
         <v>7533</v>
       </c>
       <c r="AK21" s="8">
         <v>13714.7</v>
       </c>
       <c r="AL21" s="43">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="43">
         <v>5073.8999999999996</v>
       </c>
       <c r="AN21" s="43">
         <v>4899.3</v>
       </c>
       <c r="AO21" s="51">
         <v>5195.6120825411053</v>
       </c>
-      <c r="AP21" s="68">
+      <c r="AP21" s="55">
         <v>5313.2</v>
+      </c>
+      <c r="AQ21" s="55">
+        <v>6894.4140872405169</v>
       </c>
     </row>
     <row r="22" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>426.6</v>
       </c>
       <c r="C22" s="8">
         <v>371.8</v>
       </c>
       <c r="D22" s="8">
         <v>315.5</v>
       </c>
       <c r="E22" s="8">
         <v>344.4</v>
       </c>
       <c r="F22" s="8">
         <v>361.2</v>
       </c>
       <c r="G22" s="8">
         <v>487.9</v>
       </c>
       <c r="H22" s="8">
@@ -2938,52 +2973,55 @@
       </c>
       <c r="AH22" s="8">
         <v>7541.8</v>
       </c>
       <c r="AI22" s="8">
         <v>3308.9</v>
       </c>
       <c r="AJ22" s="8">
         <v>510.9</v>
       </c>
       <c r="AK22" s="8">
         <v>1005.3</v>
       </c>
       <c r="AL22" s="43">
         <v>509.7</v>
       </c>
       <c r="AM22" s="43">
         <v>555.1</v>
       </c>
       <c r="AN22" s="43">
         <v>317.2</v>
       </c>
       <c r="AO22" s="52">
         <v>314.1984899449908</v>
       </c>
-      <c r="AP22" s="68">
+      <c r="AP22" s="55">
         <v>326.76200031475673</v>
+      </c>
+      <c r="AQ22" s="55">
+        <v>812.16441808631794</v>
       </c>
     </row>
     <row r="23" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="8">
         <v>453.2</v>
       </c>
       <c r="D23" s="8">
         <v>473.6</v>
       </c>
       <c r="E23" s="8">
         <v>593</v>
       </c>
       <c r="F23" s="8">
         <v>468</v>
       </c>
       <c r="G23" s="8">
         <v>817.7</v>
       </c>
       <c r="H23" s="8">
@@ -3066,52 +3104,55 @@
       </c>
       <c r="AH23" s="8">
         <v>1333.8</v>
       </c>
       <c r="AI23" s="8">
         <v>1001.9</v>
       </c>
       <c r="AJ23" s="8">
         <v>683.1</v>
       </c>
       <c r="AK23" s="8">
         <v>1122.0999999999999</v>
       </c>
       <c r="AL23" s="43">
         <v>564</v>
       </c>
       <c r="AM23" s="43">
         <v>456</v>
       </c>
       <c r="AN23" s="43">
         <v>425.6</v>
       </c>
       <c r="AO23" s="52">
         <v>519.46320427995988</v>
       </c>
-      <c r="AP23" s="68">
+      <c r="AP23" s="55">
         <v>365.49384128073189</v>
+      </c>
+      <c r="AQ23" s="55">
+        <v>757.29546569947377</v>
       </c>
     </row>
     <row r="24" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="8">
         <v>517.6</v>
       </c>
       <c r="D24" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="E24" s="8">
         <v>579.9</v>
       </c>
       <c r="F24" s="8">
         <v>629.5</v>
       </c>
       <c r="G24" s="8">
         <v>643.29999999999995</v>
       </c>
       <c r="H24" s="8">
@@ -3194,52 +3235,55 @@
       </c>
       <c r="AH24" s="8">
         <v>16649.2</v>
       </c>
       <c r="AI24" s="8">
         <v>9406.9</v>
       </c>
       <c r="AJ24" s="8">
         <v>836</v>
       </c>
       <c r="AK24" s="8">
         <v>871</v>
       </c>
       <c r="AL24" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="43">
         <v>500.9</v>
       </c>
       <c r="AN24" s="43">
         <v>531.6</v>
       </c>
       <c r="AO24" s="52">
         <v>502.9748123634688</v>
       </c>
-      <c r="AP24" s="68">
+      <c r="AP24" s="55">
         <v>588.95441606480358</v>
+      </c>
+      <c r="AQ24" s="55">
+        <v>616.71337392990506</v>
       </c>
     </row>
     <row r="25" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>1133.2</v>
       </c>
       <c r="C25" s="8">
         <v>1153.4000000000001</v>
       </c>
       <c r="D25" s="8">
         <v>1233</v>
       </c>
       <c r="E25" s="8">
         <v>1219.4000000000001</v>
       </c>
       <c r="F25" s="8">
         <v>1220.7</v>
       </c>
       <c r="G25" s="8">
         <v>1422.2</v>
       </c>
       <c r="H25" s="8">
@@ -3322,52 +3366,55 @@
       </c>
       <c r="AH25" s="8">
         <v>12799.5</v>
       </c>
       <c r="AI25" s="8">
         <v>5413.3</v>
       </c>
       <c r="AJ25" s="8">
         <v>2039.3</v>
       </c>
       <c r="AK25" s="8">
         <v>2416.6</v>
       </c>
       <c r="AL25" s="43">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="43">
         <v>1167.0999999999999</v>
       </c>
       <c r="AN25" s="43">
         <v>1055.0999999999999</v>
       </c>
       <c r="AO25" s="52">
         <v>1207.4306611855895</v>
       </c>
-      <c r="AP25" s="68">
+      <c r="AP25" s="55">
         <v>1311.8782835618126</v>
+      </c>
+      <c r="AQ25" s="55">
+        <v>1484.9867213508815</v>
       </c>
     </row>
     <row r="26" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="8">
         <v>899.8</v>
       </c>
       <c r="C26" s="8">
         <v>884.8</v>
       </c>
       <c r="D26" s="8">
         <v>1005.5</v>
       </c>
       <c r="E26" s="8">
         <v>1085.7</v>
       </c>
       <c r="F26" s="8">
         <v>900.3</v>
       </c>
       <c r="G26" s="8">
         <v>926.8</v>
       </c>
       <c r="H26" s="8">
@@ -3450,52 +3497,55 @@
       </c>
       <c r="AH26" s="8">
         <v>8876.2999999999993</v>
       </c>
       <c r="AI26" s="8">
         <v>4570.7</v>
       </c>
       <c r="AJ26" s="8">
         <v>1287.5999999999999</v>
       </c>
       <c r="AK26" s="8">
         <v>6491.2</v>
       </c>
       <c r="AL26" s="43">
         <v>854.5</v>
       </c>
       <c r="AM26" s="43">
         <v>730.7</v>
       </c>
       <c r="AN26" s="43">
         <v>767.7</v>
       </c>
       <c r="AO26" s="52">
         <v>893.96876624715162</v>
       </c>
-      <c r="AP26" s="68">
+      <c r="AP26" s="55">
         <v>751.08276547513844</v>
+      </c>
+      <c r="AQ26" s="55">
+        <v>942.59180375367771</v>
       </c>
     </row>
     <row r="27" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="8">
         <v>475.6</v>
       </c>
       <c r="C27" s="8">
         <v>485.6</v>
       </c>
       <c r="D27" s="8">
         <v>487.2</v>
       </c>
       <c r="E27" s="8">
         <v>503.8</v>
       </c>
       <c r="F27" s="8">
         <v>440</v>
       </c>
       <c r="G27" s="8">
         <v>486.3</v>
       </c>
       <c r="H27" s="8">
@@ -3578,52 +3628,55 @@
       </c>
       <c r="AH27" s="8">
         <v>9912.1</v>
       </c>
       <c r="AI27" s="8">
         <v>5308.8</v>
       </c>
       <c r="AJ27" s="8">
         <v>337.2</v>
       </c>
       <c r="AK27" s="8">
         <v>751.3</v>
       </c>
       <c r="AL27" s="43">
         <v>440.5</v>
       </c>
       <c r="AM27" s="43">
         <v>403.9</v>
       </c>
       <c r="AN27" s="43">
         <v>399.9</v>
       </c>
       <c r="AO27" s="52">
         <v>418.07943631206689</v>
       </c>
-      <c r="AP27" s="68">
+      <c r="AP27" s="55">
         <v>387.32611983847289</v>
+      </c>
+      <c r="AQ27" s="55">
+        <v>495.96136333718306</v>
       </c>
     </row>
     <row r="28" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="8">
         <v>495.6</v>
       </c>
       <c r="D28" s="8">
         <v>525.1</v>
       </c>
       <c r="E28" s="8">
         <v>570.5</v>
       </c>
       <c r="F28" s="8">
         <v>499.7</v>
       </c>
       <c r="G28" s="8">
         <v>560.29999999999995</v>
       </c>
       <c r="H28" s="8">
@@ -3706,54 +3759,56 @@
       </c>
       <c r="AH28" s="8">
         <v>13789.4</v>
       </c>
       <c r="AI28" s="8">
         <v>4309.5</v>
       </c>
       <c r="AJ28" s="8">
         <v>906.2</v>
       </c>
       <c r="AK28" s="8">
         <v>710.9</v>
       </c>
       <c r="AL28" s="8">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="8">
         <v>530.79999999999995</v>
       </c>
       <c r="AN28" s="8">
         <v>554.4</v>
       </c>
       <c r="AO28" s="52">
         <v>520.93082412740694</v>
       </c>
-      <c r="AP28" s="68">
+      <c r="AP28" s="55">
         <v>496.95920786459493</v>
       </c>
-      <c r="AQ28" s="7"/>
+      <c r="AQ28" s="55">
+        <v>625.18400260545297</v>
+      </c>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
     </row>
     <row r="29" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>868.8</v>
       </c>
       <c r="D29" s="15">
         <v>1035</v>
       </c>
       <c r="E29" s="15">
         <v>1014.5</v>
       </c>
       <c r="F29" s="15">
         <v>1124.9000000000001</v>
@@ -3841,274 +3896,276 @@
       </c>
       <c r="AH29" s="15">
         <v>28278.5</v>
       </c>
       <c r="AI29" s="15">
         <v>11421.2</v>
       </c>
       <c r="AJ29" s="15">
         <v>932.7</v>
       </c>
       <c r="AK29" s="15">
         <v>346.3</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>729.4</v>
       </c>
       <c r="AN29" s="15">
         <v>847.8</v>
       </c>
       <c r="AO29" s="53">
         <v>818.56588808047127</v>
       </c>
-      <c r="AP29" s="69">
+      <c r="AP29" s="56">
         <v>1084.7</v>
       </c>
-      <c r="AQ29" s="14"/>
+      <c r="AQ29" s="56">
+        <v>1159.5169384776245</v>
+      </c>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="7"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="12"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:49" ht="21" customHeight="1">
-      <c r="A31" s="58" t="s">
+      <c r="A31" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="58"/>
-[...34 lines deleted...]
-      <c r="AK31" s="59"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="63"/>
+      <c r="AF31" s="63"/>
+      <c r="AG31" s="63"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A33" s="64" t="s">
+      <c r="A33" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="65"/>
-[...46 lines deleted...]
-      <c r="AW33" s="65"/>
+      <c r="B33" s="67"/>
+      <c r="C33" s="67"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
+      <c r="F33" s="67"/>
+      <c r="G33" s="67"/>
+      <c r="H33" s="67"/>
+      <c r="I33" s="67"/>
+      <c r="J33" s="67"/>
+      <c r="K33" s="67"/>
+      <c r="L33" s="67"/>
+      <c r="M33" s="67"/>
+      <c r="N33" s="67"/>
+      <c r="O33" s="67"/>
+      <c r="P33" s="67"/>
+      <c r="Q33" s="67"/>
+      <c r="R33" s="67"/>
+      <c r="S33" s="67"/>
+      <c r="T33" s="67"/>
+      <c r="U33" s="67"/>
+      <c r="V33" s="67"/>
+      <c r="W33" s="67"/>
+      <c r="X33" s="67"/>
+      <c r="Y33" s="67"/>
+      <c r="Z33" s="67"/>
+      <c r="AA33" s="67"/>
+      <c r="AB33" s="67"/>
+      <c r="AC33" s="67"/>
+      <c r="AD33" s="67"/>
+      <c r="AE33" s="67"/>
+      <c r="AF33" s="67"/>
+      <c r="AG33" s="67"/>
+      <c r="AH33" s="67"/>
+      <c r="AI33" s="67"/>
+      <c r="AJ33" s="67"/>
+      <c r="AK33" s="67"/>
+      <c r="AL33" s="67"/>
+      <c r="AM33" s="67"/>
+      <c r="AN33" s="67"/>
+      <c r="AO33" s="67"/>
+      <c r="AP33" s="67"/>
+      <c r="AQ33" s="67"/>
+      <c r="AR33" s="67"/>
+      <c r="AS33" s="67"/>
+      <c r="AT33" s="67"/>
+      <c r="AU33" s="67"/>
+      <c r="AV33" s="67"/>
+      <c r="AW33" s="67"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="60"/>
-      <c r="B34" s="55" t="s">
+      <c r="A34" s="64"/>
+      <c r="B34" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="55"/>
-[...10 lines deleted...]
-      <c r="N34" s="62" t="s">
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="58"/>
+      <c r="J34" s="58"/>
+      <c r="K34" s="58"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="59"/>
+      <c r="N34" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="55"/>
-[...10 lines deleted...]
-      <c r="Z34" s="55" t="s">
+      <c r="O34" s="58"/>
+      <c r="P34" s="58"/>
+      <c r="Q34" s="58"/>
+      <c r="R34" s="58"/>
+      <c r="S34" s="58"/>
+      <c r="T34" s="58"/>
+      <c r="U34" s="58"/>
+      <c r="V34" s="58"/>
+      <c r="W34" s="58"/>
+      <c r="X34" s="58"/>
+      <c r="Y34" s="59"/>
+      <c r="Z34" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AA34" s="55"/>
-[...10 lines deleted...]
-      <c r="AL34" s="62" t="s">
+      <c r="AA34" s="58"/>
+      <c r="AB34" s="58"/>
+      <c r="AC34" s="58"/>
+      <c r="AD34" s="58"/>
+      <c r="AE34" s="58"/>
+      <c r="AF34" s="58"/>
+      <c r="AG34" s="58"/>
+      <c r="AH34" s="58"/>
+      <c r="AI34" s="58"/>
+      <c r="AJ34" s="58"/>
+      <c r="AK34" s="58"/>
+      <c r="AL34" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AM34" s="55"/>
-[...9 lines deleted...]
-      <c r="AW34" s="63"/>
+      <c r="AM34" s="58"/>
+      <c r="AN34" s="58"/>
+      <c r="AO34" s="58"/>
+      <c r="AP34" s="58"/>
+      <c r="AQ34" s="71"/>
+      <c r="AR34" s="58"/>
+      <c r="AS34" s="58"/>
+      <c r="AT34" s="58"/>
+      <c r="AU34" s="58"/>
+      <c r="AV34" s="58"/>
+      <c r="AW34" s="59"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="61"/>
+      <c r="A35" s="65"/>
       <c r="B35" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="19" t="s">
@@ -4185,57 +4242,57 @@
       </c>
       <c r="AH35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>11</v>
       </c>
       <c r="AJ35" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AK35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="20" t="s">
         <v>2</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AN35" s="19" t="s">
         <v>4</v>
       </c>
       <c r="AO35" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="19" t="s">
+      <c r="AP35" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="AQ35" s="19" t="s">
+      <c r="AQ35" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="AR35" s="19" t="s">
+      <c r="AR35" s="21" t="s">
         <v>8</v>
       </c>
       <c r="AS35" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AT35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AU35" s="19" t="s">
         <v>11</v>
       </c>
       <c r="AV35" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW35" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="8">
         <v>25.6</v>
       </c>
@@ -4334,52 +4391,55 @@
       </c>
       <c r="AH36" s="8">
         <v>92976</v>
       </c>
       <c r="AI36" s="8">
         <v>38358.300000000003</v>
       </c>
       <c r="AJ36" s="8">
         <v>876.5</v>
       </c>
       <c r="AK36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AL36" s="43">
         <v>27.7</v>
       </c>
       <c r="AM36" s="29">
         <v>32.200000000000003</v>
       </c>
       <c r="AN36" s="47">
         <v>17.7</v>
       </c>
       <c r="AO36" s="29">
         <v>13.2</v>
       </c>
-      <c r="AP36" s="68">
+      <c r="AP36" s="55">
         <v>97.793267839343855</v>
+      </c>
+      <c r="AQ36" s="55">
+        <v>231.20516685052519</v>
       </c>
     </row>
     <row r="37" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="8">
         <v>23.2</v>
       </c>
       <c r="C37" s="8">
         <v>25</v>
       </c>
       <c r="D37" s="8">
         <v>14.8</v>
       </c>
       <c r="E37" s="8">
         <v>14.2</v>
       </c>
       <c r="F37" s="12">
         <v>50.3</v>
       </c>
       <c r="G37" s="9">
         <v>41</v>
       </c>
       <c r="H37" s="9">
@@ -4462,52 +4522,55 @@
       </c>
       <c r="AH37" s="12">
         <v>7199.7</v>
       </c>
       <c r="AI37" s="8">
         <v>2918.8</v>
       </c>
       <c r="AJ37" s="8">
         <v>43.2</v>
       </c>
       <c r="AK37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="43">
         <v>23.5</v>
       </c>
       <c r="AM37" s="29">
         <v>27.4</v>
       </c>
       <c r="AN37" s="47">
         <v>15</v>
       </c>
       <c r="AO37" s="29">
         <v>11.2</v>
       </c>
-      <c r="AP37" s="68">
+      <c r="AP37" s="55">
         <v>47.010928016697996</v>
+      </c>
+      <c r="AQ37" s="55">
+        <v>34.567293564769997</v>
       </c>
     </row>
     <row r="38" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F38" s="8">
         <v>0.1</v>
       </c>
       <c r="G38" s="9">
         <v>0.9</v>
       </c>
       <c r="H38" s="9">
@@ -4590,52 +4653,55 @@
       </c>
       <c r="AH38" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="AI38" s="8">
         <v>233.3</v>
       </c>
       <c r="AJ38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="AP38" s="68">
+      <c r="AP38" s="55">
         <v>6.3583053149999999E-2</v>
+      </c>
+      <c r="AQ38" s="55">
+        <v>0.49305147974999997</v>
       </c>
     </row>
     <row r="39" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="12">
         <v>0.1</v>
       </c>
       <c r="C39" s="12">
         <v>0.1</v>
       </c>
       <c r="D39" s="12">
         <v>0.1</v>
       </c>
       <c r="E39" s="12">
         <v>0.1</v>
       </c>
       <c r="F39" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="G39" s="9">
         <v>23.7</v>
       </c>
       <c r="H39" s="9">
@@ -4718,52 +4784,55 @@
       </c>
       <c r="AH39" s="8">
         <v>15850.6</v>
       </c>
       <c r="AI39" s="8">
         <v>8444.2000000000007</v>
       </c>
       <c r="AJ39" s="8">
         <v>65.3</v>
       </c>
       <c r="AK39" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="AP39" s="68">
+      <c r="AP39" s="55">
         <v>5.5024610275720001</v>
+      </c>
+      <c r="AQ39" s="55">
+        <v>29.418125595215997</v>
       </c>
     </row>
     <row r="40" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="12">
         <v>2</v>
       </c>
       <c r="C40" s="12">
         <v>2.1</v>
       </c>
       <c r="D40" s="12">
         <v>1.3</v>
       </c>
       <c r="E40" s="12">
         <v>1.2</v>
       </c>
       <c r="F40" s="8">
         <v>8.8000000000000007</v>
       </c>
       <c r="G40" s="9">
         <v>15.3</v>
       </c>
       <c r="H40" s="9">
@@ -4846,52 +4915,55 @@
       </c>
       <c r="AH40" s="8">
         <v>11839.4</v>
       </c>
       <c r="AI40" s="8">
         <v>4422.7</v>
       </c>
       <c r="AJ40" s="8">
         <v>615.9</v>
       </c>
       <c r="AK40" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="43">
         <v>1.5</v>
       </c>
       <c r="AM40" s="49">
         <v>1.7</v>
       </c>
       <c r="AN40" s="47">
         <v>1</v>
       </c>
       <c r="AO40" s="29">
         <v>0.7</v>
       </c>
-      <c r="AP40" s="68">
+      <c r="AP40" s="55">
         <v>8.0262780083998742</v>
+      </c>
+      <c r="AQ40" s="55">
+        <v>50.509550844775212</v>
       </c>
     </row>
     <row r="41" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F41" s="8">
         <v>7.7</v>
       </c>
       <c r="G41" s="9">
         <v>15.3</v>
       </c>
       <c r="H41" s="9">
@@ -4974,52 +5046,55 @@
       </c>
       <c r="AH41" s="8">
         <v>7945.2</v>
       </c>
       <c r="AI41" s="8">
         <v>3732.1</v>
       </c>
       <c r="AJ41" s="8">
         <v>0.2</v>
       </c>
       <c r="AK41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="AP41" s="68">
+      <c r="AP41" s="55">
         <v>4.3801643138620001</v>
+      </c>
+      <c r="AQ41" s="55">
+        <v>7.1838669572299994</v>
       </c>
     </row>
     <row r="42" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F42" s="8">
         <v>9.4</v>
       </c>
       <c r="G42" s="9">
         <v>20.3</v>
       </c>
       <c r="H42" s="9">
@@ -5102,52 +5177,55 @@
       </c>
       <c r="AH42" s="8">
         <v>9330.7999999999993</v>
       </c>
       <c r="AI42" s="8">
         <v>4637.8999999999996</v>
       </c>
       <c r="AJ42" s="8">
         <v>0.4</v>
       </c>
       <c r="AK42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="AP42" s="68">
+      <c r="AP42" s="55">
         <v>6.7397461258019993</v>
+      </c>
+      <c r="AQ42" s="55">
+        <v>11.935877792642</v>
       </c>
     </row>
     <row r="43" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="12">
         <v>0.1</v>
       </c>
       <c r="C43" s="12">
         <v>0.1</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F43" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G43" s="9">
         <v>23.6</v>
       </c>
       <c r="H43" s="9">
@@ -5230,52 +5308,55 @@
       </c>
       <c r="AH43" s="8">
         <v>13159.3</v>
       </c>
       <c r="AI43" s="8">
         <v>3624</v>
       </c>
       <c r="AJ43" s="8">
         <v>140</v>
       </c>
       <c r="AK43" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="43">
         <v>1.8</v>
       </c>
       <c r="AM43" s="29">
         <v>2.1</v>
       </c>
       <c r="AN43" s="47">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO43" s="29">
         <v>0.8</v>
       </c>
-      <c r="AP43" s="68">
+      <c r="AP43" s="55">
         <v>4.7441576182939995</v>
+      </c>
+      <c r="AQ43" s="55">
+        <v>28.774724997611997</v>
       </c>
     </row>
     <row r="44" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="16">
         <v>0.2</v>
       </c>
       <c r="C44" s="16">
         <v>0.2</v>
       </c>
       <c r="D44" s="16">
         <v>0.1</v>
       </c>
       <c r="E44" s="16">
         <v>0.1</v>
       </c>
       <c r="F44" s="16">
         <v>31</v>
       </c>
       <c r="G44" s="17">
         <v>77.599999999999994</v>
       </c>
       <c r="H44" s="17">
@@ -5358,274 +5439,276 @@
       </c>
       <c r="AH44" s="15">
         <v>27065.9</v>
       </c>
       <c r="AI44" s="15">
         <v>10345.299999999999</v>
       </c>
       <c r="AJ44" s="15">
         <v>11.5</v>
       </c>
       <c r="AK44" s="27" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="14">
         <v>1</v>
       </c>
       <c r="AN44" s="48">
         <v>0.6</v>
       </c>
       <c r="AO44" s="14">
         <v>0.4</v>
       </c>
-      <c r="AP44" s="69">
+      <c r="AP44" s="56">
         <v>21.325949675565997</v>
       </c>
-      <c r="AQ44" s="42"/>
+      <c r="AQ44" s="56">
+        <v>68.322675618529999</v>
+      </c>
       <c r="AR44" s="42"/>
       <c r="AS44" s="42"/>
       <c r="AT44" s="42"/>
       <c r="AU44" s="42"/>
       <c r="AV44" s="42"/>
       <c r="AW44" s="42"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="7"/>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="12"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="12"/>
       <c r="M45" s="22"/>
       <c r="N45" s="12"/>
       <c r="O45" s="12"/>
       <c r="P45" s="12"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="11"/>
       <c r="W45" s="11"/>
       <c r="X45" s="11"/>
       <c r="Y45" s="11"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:49" ht="21" customHeight="1">
-      <c r="A46" s="58" t="s">
+      <c r="A46" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="58"/>
-[...34 lines deleted...]
-      <c r="AK46" s="59"/>
+      <c r="B46" s="62"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="62"/>
+      <c r="S46" s="62"/>
+      <c r="T46" s="62"/>
+      <c r="U46" s="62"/>
+      <c r="V46" s="62"/>
+      <c r="W46" s="62"/>
+      <c r="X46" s="62"/>
+      <c r="Y46" s="62"/>
+      <c r="Z46" s="63"/>
+      <c r="AA46" s="63"/>
+      <c r="AB46" s="63"/>
+      <c r="AC46" s="63"/>
+      <c r="AD46" s="63"/>
+      <c r="AE46" s="63"/>
+      <c r="AF46" s="63"/>
+      <c r="AG46" s="63"/>
+      <c r="AH46" s="63"/>
+      <c r="AI46" s="63"/>
+      <c r="AJ46" s="63"/>
+      <c r="AK46" s="63"/>
     </row>
     <row r="47" spans="1:49" ht="16.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
     </row>
     <row r="48" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A48" s="64" t="s">
+      <c r="A48" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="65"/>
-[...46 lines deleted...]
-      <c r="AW48" s="65"/>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+      <c r="M48" s="67"/>
+      <c r="N48" s="67"/>
+      <c r="O48" s="67"/>
+      <c r="P48" s="67"/>
+      <c r="Q48" s="67"/>
+      <c r="R48" s="67"/>
+      <c r="S48" s="67"/>
+      <c r="T48" s="67"/>
+      <c r="U48" s="67"/>
+      <c r="V48" s="67"/>
+      <c r="W48" s="67"/>
+      <c r="X48" s="67"/>
+      <c r="Y48" s="67"/>
+      <c r="Z48" s="67"/>
+      <c r="AA48" s="67"/>
+      <c r="AB48" s="67"/>
+      <c r="AC48" s="67"/>
+      <c r="AD48" s="67"/>
+      <c r="AE48" s="67"/>
+      <c r="AF48" s="67"/>
+      <c r="AG48" s="67"/>
+      <c r="AH48" s="67"/>
+      <c r="AI48" s="67"/>
+      <c r="AJ48" s="67"/>
+      <c r="AK48" s="67"/>
+      <c r="AL48" s="67"/>
+      <c r="AM48" s="67"/>
+      <c r="AN48" s="67"/>
+      <c r="AO48" s="67"/>
+      <c r="AP48" s="67"/>
+      <c r="AQ48" s="67"/>
+      <c r="AR48" s="67"/>
+      <c r="AS48" s="67"/>
+      <c r="AT48" s="67"/>
+      <c r="AU48" s="67"/>
+      <c r="AV48" s="67"/>
+      <c r="AW48" s="67"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="60"/>
-      <c r="B49" s="55" t="s">
+      <c r="A49" s="64"/>
+      <c r="B49" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="C49" s="55"/>
-[...10 lines deleted...]
-      <c r="N49" s="62" t="s">
+      <c r="C49" s="58"/>
+      <c r="D49" s="58"/>
+      <c r="E49" s="58"/>
+      <c r="F49" s="58"/>
+      <c r="G49" s="58"/>
+      <c r="H49" s="58"/>
+      <c r="I49" s="58"/>
+      <c r="J49" s="58"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="58"/>
+      <c r="M49" s="59"/>
+      <c r="N49" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="O49" s="55"/>
-[...10 lines deleted...]
-      <c r="Z49" s="55" t="s">
+      <c r="O49" s="58"/>
+      <c r="P49" s="58"/>
+      <c r="Q49" s="58"/>
+      <c r="R49" s="58"/>
+      <c r="S49" s="58"/>
+      <c r="T49" s="58"/>
+      <c r="U49" s="58"/>
+      <c r="V49" s="58"/>
+      <c r="W49" s="58"/>
+      <c r="X49" s="58"/>
+      <c r="Y49" s="59"/>
+      <c r="Z49" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AA49" s="55"/>
-[...10 lines deleted...]
-      <c r="AL49" s="62" t="s">
+      <c r="AA49" s="58"/>
+      <c r="AB49" s="58"/>
+      <c r="AC49" s="58"/>
+      <c r="AD49" s="58"/>
+      <c r="AE49" s="58"/>
+      <c r="AF49" s="58"/>
+      <c r="AG49" s="58"/>
+      <c r="AH49" s="58"/>
+      <c r="AI49" s="58"/>
+      <c r="AJ49" s="58"/>
+      <c r="AK49" s="58"/>
+      <c r="AL49" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AM49" s="55"/>
-[...9 lines deleted...]
-      <c r="AW49" s="63"/>
+      <c r="AM49" s="58"/>
+      <c r="AN49" s="58"/>
+      <c r="AO49" s="58"/>
+      <c r="AP49" s="58"/>
+      <c r="AQ49" s="58"/>
+      <c r="AR49" s="58"/>
+      <c r="AS49" s="58"/>
+      <c r="AT49" s="58"/>
+      <c r="AU49" s="58"/>
+      <c r="AV49" s="58"/>
+      <c r="AW49" s="59"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="61"/>
+      <c r="A50" s="65"/>
       <c r="B50" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="19" t="s">
@@ -5851,52 +5934,55 @@
       </c>
       <c r="AH51" s="8">
         <v>5841.3</v>
       </c>
       <c r="AI51" s="8">
         <v>6219</v>
       </c>
       <c r="AJ51" s="8">
         <v>6629</v>
       </c>
       <c r="AK51" s="8">
         <v>14275</v>
       </c>
       <c r="AL51" s="44">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="43">
         <v>5041.7</v>
       </c>
       <c r="AN51" s="43">
         <v>4881.6000000000004</v>
       </c>
       <c r="AO51" s="51">
         <v>5182.4450747911251</v>
       </c>
-      <c r="AP51" s="68">
+      <c r="AP51" s="55">
         <v>5215.3999999999996</v>
+      </c>
+      <c r="AQ51" s="55">
+        <v>6648.2205837212605</v>
       </c>
     </row>
     <row r="52" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8">
         <v>403.3</v>
       </c>
       <c r="C52" s="8">
         <v>372.9</v>
       </c>
       <c r="D52" s="8">
         <v>300.7</v>
       </c>
       <c r="E52" s="8">
         <v>330.2</v>
       </c>
       <c r="F52" s="8">
         <v>310.89999999999998</v>
       </c>
       <c r="G52" s="8">
         <v>443.3</v>
       </c>
       <c r="H52" s="8">
@@ -5979,52 +6065,55 @@
       </c>
       <c r="AH52" s="8">
         <v>314.5</v>
       </c>
       <c r="AI52" s="8">
         <v>378</v>
       </c>
       <c r="AJ52" s="8">
         <v>465.9</v>
       </c>
       <c r="AK52" s="8">
         <v>863.1</v>
       </c>
       <c r="AL52" s="44">
         <v>486.2</v>
       </c>
       <c r="AM52" s="43">
         <v>527.79999999999995</v>
       </c>
       <c r="AN52" s="43">
         <v>302.2</v>
       </c>
       <c r="AO52" s="52">
         <v>303.02589774499086</v>
       </c>
-      <c r="AP52" s="68">
+      <c r="AP52" s="55">
         <v>279.74976525005752</v>
+      </c>
+      <c r="AQ52" s="55">
+        <v>775.83149316047695</v>
       </c>
     </row>
     <row r="53" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D53" s="8">
         <v>473.6</v>
       </c>
       <c r="E53" s="8">
         <v>593</v>
       </c>
       <c r="F53" s="8">
         <v>467.9</v>
       </c>
       <c r="G53" s="8">
         <v>810.7</v>
       </c>
       <c r="H53" s="8">
@@ -6107,52 +6196,55 @@
       </c>
       <c r="AH53" s="8">
         <v>743.7</v>
       </c>
       <c r="AI53" s="8">
         <v>764.9</v>
       </c>
       <c r="AJ53" s="8">
         <v>680.6</v>
       </c>
       <c r="AK53" s="8">
         <v>1062.4000000000001</v>
       </c>
       <c r="AL53" s="44">
         <v>564</v>
       </c>
       <c r="AM53" s="43">
         <v>456</v>
       </c>
       <c r="AN53" s="43">
         <v>425.6</v>
       </c>
       <c r="AO53" s="52">
         <v>519.46320427995988</v>
       </c>
-      <c r="AP53" s="68">
+      <c r="AP53" s="55">
         <v>365.42879625221673</v>
+      </c>
+      <c r="AQ53" s="55">
+        <v>755.15606700965213</v>
       </c>
     </row>
     <row r="54" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="8">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D54" s="8">
         <v>517.6</v>
       </c>
       <c r="E54" s="8">
         <v>579.9</v>
       </c>
       <c r="F54" s="8">
         <v>620.20000000000005</v>
       </c>
       <c r="G54" s="8">
         <v>614.79999999999995</v>
       </c>
       <c r="H54" s="8">
@@ -6235,52 +6327,55 @@
       </c>
       <c r="AH54" s="8">
         <v>737.6</v>
       </c>
       <c r="AI54" s="8">
         <v>928.3</v>
       </c>
       <c r="AJ54" s="8">
         <v>767.6</v>
       </c>
       <c r="AK54" s="8">
         <v>1241.8</v>
       </c>
       <c r="AL54" s="44">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="43">
         <v>500.9</v>
       </c>
       <c r="AN54" s="43">
         <v>531.6</v>
       </c>
       <c r="AO54" s="52">
         <v>502.9748123634688</v>
       </c>
-      <c r="AP54" s="68">
+      <c r="AP54" s="55">
         <v>583.44959921956729</v>
+      </c>
+      <c r="AQ54" s="55">
+        <v>585.95452415427224</v>
       </c>
     </row>
     <row r="55" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="8">
         <v>1131.2</v>
       </c>
       <c r="C55" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D55" s="8">
         <v>1231.7</v>
       </c>
       <c r="E55" s="8">
         <v>1218.2</v>
       </c>
       <c r="F55" s="8">
         <v>1211.9000000000001</v>
       </c>
       <c r="G55" s="8">
         <v>1396.3</v>
       </c>
       <c r="H55" s="8">
@@ -6363,52 +6458,55 @@
       </c>
       <c r="AH55" s="8">
         <v>913.3</v>
       </c>
       <c r="AI55" s="8">
         <v>970.8</v>
       </c>
       <c r="AJ55" s="8">
         <v>1415.9</v>
       </c>
       <c r="AK55" s="8">
         <v>1614</v>
       </c>
       <c r="AL55" s="44">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="43">
         <v>1165.4000000000001</v>
       </c>
       <c r="AN55" s="43">
         <v>1054.0999999999999</v>
       </c>
       <c r="AO55" s="52">
         <v>1206.6842354578093</v>
       </c>
-      <c r="AP55" s="68">
+      <c r="AP55" s="55">
         <v>1303.8467580402785</v>
+      </c>
+      <c r="AQ55" s="55">
+        <v>1431.2488351252371</v>
       </c>
     </row>
     <row r="56" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="8">
         <v>899.8</v>
       </c>
       <c r="C56" s="8">
         <v>892.8</v>
       </c>
       <c r="D56" s="8">
         <v>1005.5</v>
       </c>
       <c r="E56" s="8">
         <v>1085.7</v>
       </c>
       <c r="F56" s="8">
         <v>892.6</v>
       </c>
       <c r="G56" s="8">
         <v>904.6</v>
       </c>
       <c r="H56" s="8">
@@ -6491,52 +6589,55 @@
       </c>
       <c r="AH56" s="8">
         <v>898.6</v>
       </c>
       <c r="AI56" s="8">
         <v>821.9</v>
       </c>
       <c r="AJ56" s="8">
         <v>1282.5999999999999</v>
       </c>
       <c r="AK56" s="8">
         <v>6237.4</v>
       </c>
       <c r="AL56" s="44">
         <v>854.5</v>
       </c>
       <c r="AM56" s="43">
         <v>730.7</v>
       </c>
       <c r="AN56" s="43">
         <v>767.7</v>
       </c>
       <c r="AO56" s="52">
         <v>893.96876624715162</v>
       </c>
-      <c r="AP56" s="68">
+      <c r="AP56" s="55">
         <v>746.69959683021455</v>
+      </c>
+      <c r="AQ56" s="55">
+        <v>933.35875856069401</v>
       </c>
     </row>
     <row r="57" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="8">
         <v>475.6</v>
       </c>
       <c r="C57" s="8">
         <v>486.6</v>
       </c>
       <c r="D57" s="8">
         <v>487.2</v>
       </c>
       <c r="E57" s="8">
         <v>503.8</v>
       </c>
       <c r="F57" s="8">
         <v>430.6</v>
       </c>
       <c r="G57" s="8">
         <v>462.3</v>
       </c>
       <c r="H57" s="8">
@@ -6619,52 +6720,55 @@
       </c>
       <c r="AH57" s="8">
         <v>545</v>
       </c>
       <c r="AI57" s="8">
         <v>651.4</v>
       </c>
       <c r="AJ57" s="8">
         <v>335.6</v>
       </c>
       <c r="AK57" s="8">
         <v>866.9</v>
       </c>
       <c r="AL57" s="44">
         <v>440.5</v>
       </c>
       <c r="AM57" s="43">
         <v>403.9</v>
       </c>
       <c r="AN57" s="43">
         <v>399.9</v>
       </c>
       <c r="AO57" s="52">
         <v>418.07943631206689</v>
       </c>
-      <c r="AP57" s="68">
+      <c r="AP57" s="55">
         <v>380.58482440819159</v>
+      </c>
+      <c r="AQ57" s="55">
+        <v>482.94727414117642</v>
       </c>
     </row>
     <row r="58" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="8">
         <v>519.1</v>
       </c>
       <c r="C58" s="8">
         <v>495.8</v>
       </c>
       <c r="D58" s="8">
         <v>525.1</v>
       </c>
       <c r="E58" s="8">
         <v>570.5</v>
       </c>
       <c r="F58" s="8">
         <v>491</v>
       </c>
       <c r="G58" s="8">
         <v>532.5</v>
       </c>
       <c r="H58" s="8">
@@ -6747,52 +6851,55 @@
       </c>
       <c r="AH58" s="8">
         <v>579.6</v>
       </c>
       <c r="AI58" s="8">
         <v>669.6</v>
       </c>
       <c r="AJ58" s="8">
         <v>762.9</v>
       </c>
       <c r="AK58" s="8">
         <v>673.6</v>
       </c>
       <c r="AL58" s="45">
         <v>573.4</v>
       </c>
       <c r="AM58" s="43">
         <v>528.70000000000005</v>
       </c>
       <c r="AN58" s="43">
         <v>553.29999999999995</v>
       </c>
       <c r="AO58" s="52">
         <v>520.1031148274069</v>
       </c>
-      <c r="AP58" s="68">
+      <c r="AP58" s="55">
         <v>492.2130624094695</v>
+      </c>
+      <c r="AQ58" s="55">
+        <v>595.05013842757376</v>
       </c>
     </row>
     <row r="59" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>673.7</v>
       </c>
       <c r="D59" s="15">
         <v>1034.9000000000001</v>
       </c>
       <c r="E59" s="15">
         <v>1014.3</v>
       </c>
       <c r="F59" s="15">
         <v>1093.9000000000001</v>
       </c>
       <c r="G59" s="15">
         <v>1210.5999999999999</v>
       </c>
       <c r="H59" s="15">
@@ -6875,165 +6982,167 @@
       </c>
       <c r="AH59" s="15">
         <v>1109</v>
       </c>
       <c r="AI59" s="15">
         <v>1034.0999999999999</v>
       </c>
       <c r="AJ59" s="15">
         <v>917.9</v>
       </c>
       <c r="AK59" s="15">
         <v>1715.8</v>
       </c>
       <c r="AL59" s="46">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>728.3</v>
       </c>
       <c r="AN59" s="15">
         <v>847.2</v>
       </c>
       <c r="AO59" s="53">
         <v>818.14560755827131</v>
       </c>
-      <c r="AP59" s="69">
+      <c r="AP59" s="56">
         <v>1063.4000000000001</v>
       </c>
-      <c r="AQ59" s="14"/>
+      <c r="AQ59" s="56">
+        <v>1088.6734931421781</v>
+      </c>
       <c r="AR59" s="14"/>
       <c r="AS59" s="14"/>
       <c r="AT59" s="14"/>
       <c r="AU59" s="14"/>
       <c r="AV59" s="14"/>
       <c r="AW59" s="14"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5"/>
     </row>
     <row r="61" spans="1:49" ht="14.25" customHeight="1">
-      <c r="B61" s="66" t="s">
+      <c r="B61" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="C61" s="67"/>
-[...16 lines deleted...]
-      <c r="T61" s="67"/>
+      <c r="C61" s="61"/>
+      <c r="D61" s="61"/>
+      <c r="E61" s="61"/>
+      <c r="F61" s="61"/>
+      <c r="G61" s="61"/>
+      <c r="H61" s="61"/>
+      <c r="I61" s="61"/>
+      <c r="J61" s="61"/>
+      <c r="K61" s="61"/>
+      <c r="L61" s="61"/>
+      <c r="M61" s="61"/>
+      <c r="N61" s="61"/>
+      <c r="O61" s="61"/>
+      <c r="P61" s="61"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="61"/>
+      <c r="S61" s="61"/>
+      <c r="T61" s="61"/>
       <c r="U61" s="28"/>
       <c r="V61" s="28"/>
       <c r="W61" s="28"/>
       <c r="X61" s="28"/>
       <c r="Y61" s="28"/>
       <c r="Z61" s="28"/>
       <c r="AA61" s="28"/>
       <c r="AB61" s="28"/>
       <c r="AC61" s="28"/>
       <c r="AD61" s="28"/>
       <c r="AE61" s="28"/>
       <c r="AF61" s="28"/>
       <c r="AG61" s="28"/>
       <c r="AH61" s="28"/>
       <c r="AI61" s="28"/>
       <c r="AJ61" s="28"/>
       <c r="AK61" s="28"/>
       <c r="AL61" s="28"/>
       <c r="AM61" s="28"/>
     </row>
     <row r="62" spans="1:49">
       <c r="B62" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="26"/>
       <c r="D62" s="26"/>
       <c r="E62" s="26"/>
       <c r="F62" s="26"/>
       <c r="G62" s="26"/>
       <c r="H62" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
     <mergeCell ref="AL34:AW34"/>
     <mergeCell ref="AL49:AW49"/>
     <mergeCell ref="B61:T61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="A48:AW48"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="A33:AW33"/>
-    <mergeCell ref="Z4:AK4"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL19:AW19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -7059,91 +7168,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>