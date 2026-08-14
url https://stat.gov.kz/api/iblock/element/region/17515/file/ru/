--- v3 (2026-07-22)
+++ v4 (2026-08-14)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июнь\дин ряд русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июль\дин ряд русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="35">
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по месяцам года</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -334,51 +334,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -458,90 +458,96 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -814,266 +820,266 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AK1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="AH1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AR55" sqref="AR55"/>
+      <selection pane="bottomLeft" activeCell="AI2" sqref="AI2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25.5546875" style="2" customWidth="1"/>
     <col min="2" max="3" width="8" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="9.109375" style="2" customWidth="1"/>
     <col min="35" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="23" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...34 lines deleted...]
-      <c r="AK1" s="69"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
     </row>
     <row r="2" spans="1:49" ht="16.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67"/>
-[...46 lines deleted...]
-      <c r="AW3" s="67"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="68"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="68"/>
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="68"/>
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="68"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="64"/>
+      <c r="A4" s="63"/>
       <c r="B4" s="58" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
-      <c r="M4" s="59"/>
-      <c r="N4" s="57" t="s">
+      <c r="M4" s="66"/>
+      <c r="N4" s="65" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="58"/>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
       <c r="W4" s="58"/>
       <c r="X4" s="58"/>
-      <c r="Y4" s="59"/>
+      <c r="Y4" s="66"/>
       <c r="Z4" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AA4" s="58"/>
       <c r="AB4" s="58"/>
       <c r="AC4" s="58"/>
       <c r="AD4" s="58"/>
       <c r="AE4" s="58"/>
       <c r="AF4" s="58"/>
       <c r="AG4" s="58"/>
       <c r="AH4" s="58"/>
       <c r="AI4" s="58"/>
       <c r="AJ4" s="58"/>
       <c r="AK4" s="58"/>
-      <c r="AL4" s="57" t="s">
+      <c r="AL4" s="65" t="s">
         <v>34</v>
       </c>
       <c r="AM4" s="58"/>
       <c r="AN4" s="58"/>
       <c r="AO4" s="58"/>
       <c r="AP4" s="58"/>
       <c r="AQ4" s="58"/>
       <c r="AR4" s="58"/>
       <c r="AS4" s="58"/>
       <c r="AT4" s="58"/>
       <c r="AU4" s="58"/>
       <c r="AV4" s="58"/>
-      <c r="AW4" s="59"/>
+      <c r="AW4" s="66"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -1305,50 +1311,53 @@
       </c>
       <c r="AJ6" s="8">
         <v>7869.8</v>
       </c>
       <c r="AK6" s="8">
         <v>14051.4</v>
       </c>
       <c r="AL6" s="43">
         <v>5980</v>
       </c>
       <c r="AM6" s="43">
         <v>5410.7</v>
       </c>
       <c r="AN6" s="47">
         <v>5254</v>
       </c>
       <c r="AO6" s="54">
         <v>5445.5999075411055</v>
       </c>
       <c r="AP6" s="55">
         <v>5632.8</v>
       </c>
       <c r="AQ6" s="55">
         <v>7213.9900122405161</v>
       </c>
+      <c r="AR6" s="55">
+        <v>16577.420926505376</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
         <v>427.6</v>
       </c>
       <c r="C7" s="8">
         <v>372.9</v>
       </c>
       <c r="D7" s="12">
         <v>327.10000000000002</v>
       </c>
       <c r="E7" s="12">
         <v>351.6</v>
       </c>
       <c r="F7" s="12">
         <v>367.3</v>
       </c>
       <c r="G7" s="9">
         <v>494.1</v>
       </c>
       <c r="H7" s="9">
         <v>812.1</v>
@@ -1436,50 +1445,53 @@
       </c>
       <c r="AJ7" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="AK7" s="8">
         <v>1012</v>
       </c>
       <c r="AL7" s="43">
         <v>516.5</v>
       </c>
       <c r="AM7" s="43">
         <v>561.9</v>
       </c>
       <c r="AN7" s="47">
         <v>328.3</v>
       </c>
       <c r="AO7" s="54">
         <v>324.03820661165747</v>
       </c>
       <c r="AP7" s="55">
         <v>340.84871698142342</v>
       </c>
       <c r="AQ7" s="55">
         <v>826.25113475298463</v>
       </c>
+      <c r="AR7" s="55">
+        <v>1079.8410270252814</v>
+      </c>
     </row>
     <row r="8" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8">
         <v>694.4</v>
       </c>
       <c r="C8" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D8" s="8">
         <v>647.6</v>
       </c>
       <c r="E8" s="8">
         <v>1014.1</v>
       </c>
       <c r="F8" s="8">
         <v>690.4</v>
       </c>
       <c r="G8" s="9">
         <v>1040.0999999999999</v>
       </c>
       <c r="H8" s="9">
         <v>1820.9</v>
@@ -1567,50 +1579,53 @@
       </c>
       <c r="AJ8" s="8">
         <v>959.9</v>
       </c>
       <c r="AK8" s="8">
         <v>1398.9</v>
       </c>
       <c r="AL8" s="43">
         <v>840.9</v>
       </c>
       <c r="AM8" s="43">
         <v>732.8</v>
       </c>
       <c r="AN8" s="47">
         <v>705</v>
       </c>
       <c r="AO8" s="54">
         <v>696.43723761329329</v>
       </c>
       <c r="AP8" s="55">
         <v>573.6448746140652</v>
       </c>
       <c r="AQ8" s="55">
         <v>965.4464990328072</v>
       </c>
+      <c r="AR8" s="55">
+        <v>1147.1323140474424</v>
+      </c>
     </row>
     <row r="9" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="8">
         <v>586</v>
       </c>
       <c r="C9" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D9" s="8">
         <v>524.70000000000005</v>
       </c>
       <c r="E9" s="8">
         <v>584</v>
       </c>
       <c r="F9" s="8">
         <v>633</v>
       </c>
       <c r="G9" s="9">
         <v>646.79999999999995</v>
       </c>
       <c r="H9" s="9">
         <v>1667.9</v>
@@ -1698,50 +1713,53 @@
       </c>
       <c r="AJ9" s="8">
         <v>838.4</v>
       </c>
       <c r="AK9" s="8">
         <v>873.5</v>
       </c>
       <c r="AL9" s="43">
         <v>578.79999999999995</v>
       </c>
       <c r="AM9" s="43">
         <v>503.4</v>
       </c>
       <c r="AN9" s="47">
         <v>535</v>
       </c>
       <c r="AO9" s="54">
         <v>507.19826236346876</v>
       </c>
       <c r="AP9" s="55">
         <v>592.82286606480363</v>
       </c>
       <c r="AQ9" s="55">
         <v>620.58182392990511</v>
       </c>
+      <c r="AR9" s="55">
+        <v>2066.737729685472</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>1134.2</v>
       </c>
       <c r="C10" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>1235.2</v>
       </c>
       <c r="E10" s="8">
         <v>1226.9000000000001</v>
       </c>
       <c r="F10" s="8">
         <v>1225</v>
       </c>
       <c r="G10" s="9">
         <v>1426.5</v>
       </c>
       <c r="H10" s="9">
         <v>2841.4</v>
@@ -1829,50 +1847,53 @@
       </c>
       <c r="AJ10" s="8">
         <v>2049.1</v>
       </c>
       <c r="AK10" s="8">
         <v>2426.4</v>
       </c>
       <c r="AL10" s="43">
         <v>1117.7</v>
       </c>
       <c r="AM10" s="43">
         <v>1177</v>
       </c>
       <c r="AN10" s="47">
         <v>1067.4000000000001</v>
       </c>
       <c r="AO10" s="54">
         <v>1222.5225278522562</v>
       </c>
       <c r="AP10" s="55">
         <v>1334.8441502284793</v>
       </c>
       <c r="AQ10" s="55">
         <v>1507.9525880175481</v>
       </c>
+      <c r="AR10" s="55">
+        <v>3591.9033843903144</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>907.8</v>
       </c>
       <c r="C11" s="8">
         <v>892.8</v>
       </c>
       <c r="D11" s="8">
         <v>1023.9</v>
       </c>
       <c r="E11" s="8">
         <v>1104.2</v>
       </c>
       <c r="F11" s="8">
         <v>913.1</v>
       </c>
       <c r="G11" s="9">
         <v>939.7</v>
       </c>
       <c r="H11" s="9">
         <v>2074.6</v>
@@ -1960,50 +1981,53 @@
       </c>
       <c r="AJ11" s="8">
         <v>1304.5</v>
       </c>
       <c r="AK11" s="8">
         <v>6508</v>
       </c>
       <c r="AL11" s="43">
         <v>871.3</v>
       </c>
       <c r="AM11" s="43">
         <v>747.6</v>
       </c>
       <c r="AN11" s="47">
         <v>788.5</v>
       </c>
       <c r="AO11" s="54">
         <v>911.55287458048497</v>
       </c>
       <c r="AP11" s="55">
         <v>775.77687380847181</v>
       </c>
       <c r="AQ11" s="55">
         <v>967.28591208701107</v>
       </c>
+      <c r="AR11" s="55">
+        <v>2525.6892797824348</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>476.6</v>
       </c>
       <c r="C12" s="8">
         <v>486.6</v>
       </c>
       <c r="D12" s="8">
         <v>491.7</v>
       </c>
       <c r="E12" s="8">
         <v>510.2</v>
       </c>
       <c r="F12" s="8">
         <v>444.1</v>
       </c>
       <c r="G12" s="9">
         <v>490.3</v>
       </c>
       <c r="H12" s="9">
         <v>1346.6</v>
@@ -2091,50 +2115,53 @@
       </c>
       <c r="AJ12" s="8">
         <v>346.7</v>
       </c>
       <c r="AK12" s="8">
         <v>760.8</v>
       </c>
       <c r="AL12" s="43">
         <v>450</v>
       </c>
       <c r="AM12" s="43">
         <v>413.3</v>
       </c>
       <c r="AN12" s="47">
         <v>411</v>
       </c>
       <c r="AO12" s="54">
         <v>429.61976964540025</v>
       </c>
       <c r="AP12" s="55">
         <v>410.52745317180626</v>
       </c>
       <c r="AQ12" s="55">
         <v>519.16269667051643</v>
       </c>
+      <c r="AR12" s="55">
+        <v>1634.7162141580336</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>519.4</v>
       </c>
       <c r="C13" s="8">
         <v>495.8</v>
       </c>
       <c r="D13" s="8">
         <v>531.5</v>
       </c>
       <c r="E13" s="8">
         <v>575.4</v>
       </c>
       <c r="F13" s="8">
         <v>503.5</v>
       </c>
       <c r="G13" s="9">
         <v>564.1</v>
       </c>
       <c r="H13" s="9">
         <v>1049.5999999999999</v>
@@ -2222,50 +2249,53 @@
       </c>
       <c r="AJ13" s="8">
         <v>913.1</v>
       </c>
       <c r="AK13" s="8">
         <v>717.8</v>
       </c>
       <c r="AL13" s="8">
         <v>582.1</v>
       </c>
       <c r="AM13" s="43">
         <v>537.70000000000005</v>
       </c>
       <c r="AN13" s="47">
         <v>563.79999999999995</v>
       </c>
       <c r="AO13" s="54">
         <v>529.76659079407364</v>
       </c>
       <c r="AP13" s="55">
         <v>505.55397453126159</v>
       </c>
       <c r="AQ13" s="55">
         <v>633.77876927211969</v>
       </c>
+      <c r="AR13" s="55">
+        <v>1281.4012482130038</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15">
         <v>1051.9000000000001</v>
       </c>
       <c r="C14" s="15">
         <v>870.7</v>
       </c>
       <c r="D14" s="16">
         <v>1050.0999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>1022.4</v>
       </c>
       <c r="F14" s="16">
         <v>1131.8</v>
       </c>
       <c r="G14" s="17">
         <v>1304.7</v>
       </c>
       <c r="H14" s="17">
         <v>2024.2</v>
@@ -2353,270 +2383,272 @@
       </c>
       <c r="AJ14" s="15">
         <v>940.4</v>
       </c>
       <c r="AK14" s="15">
         <v>354</v>
       </c>
       <c r="AL14" s="15">
         <v>1022.7</v>
       </c>
       <c r="AM14" s="15">
         <v>737</v>
       </c>
       <c r="AN14" s="48">
         <v>855</v>
       </c>
       <c r="AO14" s="48">
         <v>824.46443808047127</v>
       </c>
       <c r="AP14" s="56">
         <v>1098.8</v>
       </c>
       <c r="AQ14" s="56">
         <v>1173.5305884776244</v>
       </c>
-      <c r="AR14" s="14"/>
+      <c r="AR14" s="56">
+        <v>3249.9997292033941</v>
+      </c>
       <c r="AS14" s="14"/>
       <c r="AT14" s="14"/>
       <c r="AU14" s="14"/>
       <c r="AV14" s="14"/>
       <c r="AW14" s="14"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:49" ht="19.5" customHeight="1">
-      <c r="A16" s="62" t="s">
+      <c r="A16" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="62"/>
-[...34 lines deleted...]
-      <c r="AK16" s="63"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+      <c r="P16" s="61"/>
+      <c r="Q16" s="61"/>
+      <c r="R16" s="61"/>
+      <c r="S16" s="61"/>
+      <c r="T16" s="61"/>
+      <c r="U16" s="61"/>
+      <c r="V16" s="61"/>
+      <c r="W16" s="61"/>
+      <c r="X16" s="61"/>
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="62"/>
+      <c r="AA16" s="62"/>
+      <c r="AB16" s="62"/>
+      <c r="AC16" s="62"/>
+      <c r="AD16" s="62"/>
+      <c r="AE16" s="62"/>
+      <c r="AF16" s="62"/>
+      <c r="AG16" s="62"/>
+      <c r="AH16" s="62"/>
+      <c r="AI16" s="62"/>
+      <c r="AJ16" s="62"/>
+      <c r="AK16" s="62"/>
     </row>
     <row r="17" spans="1:49" ht="16.5" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A18" s="66" t="s">
+      <c r="A18" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="67"/>
-[...46 lines deleted...]
-      <c r="AW18" s="67"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="68"/>
+      <c r="L18" s="68"/>
+      <c r="M18" s="68"/>
+      <c r="N18" s="68"/>
+      <c r="O18" s="68"/>
+      <c r="P18" s="68"/>
+      <c r="Q18" s="68"/>
+      <c r="R18" s="68"/>
+      <c r="S18" s="68"/>
+      <c r="T18" s="68"/>
+      <c r="U18" s="68"/>
+      <c r="V18" s="68"/>
+      <c r="W18" s="68"/>
+      <c r="X18" s="68"/>
+      <c r="Y18" s="68"/>
+      <c r="Z18" s="68"/>
+      <c r="AA18" s="68"/>
+      <c r="AB18" s="68"/>
+      <c r="AC18" s="68"/>
+      <c r="AD18" s="68"/>
+      <c r="AE18" s="68"/>
+      <c r="AF18" s="68"/>
+      <c r="AG18" s="68"/>
+      <c r="AH18" s="68"/>
+      <c r="AI18" s="68"/>
+      <c r="AJ18" s="68"/>
+      <c r="AK18" s="68"/>
+      <c r="AL18" s="68"/>
+      <c r="AM18" s="68"/>
+      <c r="AN18" s="68"/>
+      <c r="AO18" s="68"/>
+      <c r="AP18" s="68"/>
+      <c r="AQ18" s="68"/>
+      <c r="AR18" s="68"/>
+      <c r="AS18" s="68"/>
+      <c r="AT18" s="68"/>
+      <c r="AU18" s="68"/>
+      <c r="AV18" s="68"/>
+      <c r="AW18" s="68"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="64"/>
+      <c r="A19" s="63"/>
       <c r="B19" s="58" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
       <c r="E19" s="58"/>
       <c r="F19" s="58"/>
       <c r="G19" s="58"/>
       <c r="H19" s="58"/>
       <c r="I19" s="58"/>
       <c r="J19" s="58"/>
       <c r="K19" s="58"/>
       <c r="L19" s="58"/>
-      <c r="M19" s="59"/>
-      <c r="N19" s="57" t="s">
+      <c r="M19" s="66"/>
+      <c r="N19" s="65" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="58"/>
       <c r="P19" s="58"/>
       <c r="Q19" s="58"/>
       <c r="R19" s="58"/>
       <c r="S19" s="58"/>
       <c r="T19" s="58"/>
       <c r="U19" s="58"/>
       <c r="V19" s="58"/>
       <c r="W19" s="58"/>
       <c r="X19" s="58"/>
-      <c r="Y19" s="59"/>
+      <c r="Y19" s="66"/>
       <c r="Z19" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AA19" s="58"/>
       <c r="AB19" s="58"/>
       <c r="AC19" s="58"/>
       <c r="AD19" s="58"/>
       <c r="AE19" s="58"/>
       <c r="AF19" s="58"/>
       <c r="AG19" s="58"/>
       <c r="AH19" s="58"/>
       <c r="AI19" s="58"/>
       <c r="AJ19" s="58"/>
       <c r="AK19" s="58"/>
-      <c r="AL19" s="57" t="s">
+      <c r="AL19" s="65" t="s">
         <v>34</v>
       </c>
       <c r="AM19" s="58"/>
       <c r="AN19" s="58"/>
       <c r="AO19" s="58"/>
       <c r="AP19" s="58"/>
       <c r="AQ19" s="58"/>
       <c r="AR19" s="58"/>
       <c r="AS19" s="58"/>
       <c r="AT19" s="58"/>
       <c r="AU19" s="58"/>
       <c r="AV19" s="58"/>
-      <c r="AW19" s="59"/>
+      <c r="AW19" s="66"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="65"/>
+      <c r="A20" s="64"/>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="19" t="s">
@@ -2848,50 +2880,53 @@
       </c>
       <c r="AJ21" s="8">
         <v>7533</v>
       </c>
       <c r="AK21" s="8">
         <v>13714.7</v>
       </c>
       <c r="AL21" s="43">
         <v>5643.2</v>
       </c>
       <c r="AM21" s="43">
         <v>5073.8999999999996</v>
       </c>
       <c r="AN21" s="43">
         <v>4899.3</v>
       </c>
       <c r="AO21" s="51">
         <v>5195.6120825411053</v>
       </c>
       <c r="AP21" s="55">
         <v>5313.2</v>
       </c>
       <c r="AQ21" s="55">
         <v>6894.4140872405169</v>
       </c>
+      <c r="AR21" s="72">
+        <v>16257.845001505375</v>
+      </c>
     </row>
     <row r="22" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>426.6</v>
       </c>
       <c r="C22" s="8">
         <v>371.8</v>
       </c>
       <c r="D22" s="8">
         <v>315.5</v>
       </c>
       <c r="E22" s="8">
         <v>344.4</v>
       </c>
       <c r="F22" s="8">
         <v>361.2</v>
       </c>
       <c r="G22" s="8">
         <v>487.9</v>
       </c>
       <c r="H22" s="8">
         <v>805.9</v>
@@ -2979,50 +3014,53 @@
       </c>
       <c r="AJ22" s="8">
         <v>510.9</v>
       </c>
       <c r="AK22" s="8">
         <v>1005.3</v>
       </c>
       <c r="AL22" s="43">
         <v>509.7</v>
       </c>
       <c r="AM22" s="43">
         <v>555.1</v>
       </c>
       <c r="AN22" s="43">
         <v>317.2</v>
       </c>
       <c r="AO22" s="52">
         <v>314.1984899449908</v>
       </c>
       <c r="AP22" s="55">
         <v>326.76200031475673</v>
       </c>
       <c r="AQ22" s="55">
         <v>812.16441808631794</v>
       </c>
+      <c r="AR22" s="72">
+        <v>1065.7543103586147</v>
+      </c>
     </row>
     <row r="23" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C23" s="8">
         <v>453.2</v>
       </c>
       <c r="D23" s="8">
         <v>473.6</v>
       </c>
       <c r="E23" s="8">
         <v>593</v>
       </c>
       <c r="F23" s="8">
         <v>468</v>
       </c>
       <c r="G23" s="8">
         <v>817.7</v>
       </c>
       <c r="H23" s="8">
         <v>1598.4</v>
@@ -3110,50 +3148,53 @@
       </c>
       <c r="AJ23" s="8">
         <v>683.1</v>
       </c>
       <c r="AK23" s="8">
         <v>1122.0999999999999</v>
       </c>
       <c r="AL23" s="43">
         <v>564</v>
       </c>
       <c r="AM23" s="43">
         <v>456</v>
       </c>
       <c r="AN23" s="43">
         <v>425.6</v>
       </c>
       <c r="AO23" s="52">
         <v>519.46320427995988</v>
       </c>
       <c r="AP23" s="55">
         <v>365.49384128073189</v>
       </c>
       <c r="AQ23" s="55">
         <v>757.29546569947377</v>
       </c>
+      <c r="AR23" s="72">
+        <v>938.98128071410906</v>
+      </c>
     </row>
     <row r="24" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>585.29999999999995</v>
       </c>
       <c r="C24" s="8">
         <v>517.6</v>
       </c>
       <c r="D24" s="8">
         <v>517.70000000000005</v>
       </c>
       <c r="E24" s="8">
         <v>579.9</v>
       </c>
       <c r="F24" s="8">
         <v>629.5</v>
       </c>
       <c r="G24" s="8">
         <v>643.29999999999995</v>
       </c>
       <c r="H24" s="8">
         <v>1664.3</v>
@@ -3241,50 +3282,53 @@
       </c>
       <c r="AJ24" s="8">
         <v>836</v>
       </c>
       <c r="AK24" s="8">
         <v>871</v>
       </c>
       <c r="AL24" s="43">
         <v>576.29999999999995</v>
       </c>
       <c r="AM24" s="43">
         <v>500.9</v>
       </c>
       <c r="AN24" s="43">
         <v>531.6</v>
       </c>
       <c r="AO24" s="52">
         <v>502.9748123634688</v>
       </c>
       <c r="AP24" s="55">
         <v>588.95441606480358</v>
       </c>
       <c r="AQ24" s="55">
         <v>616.71337392990506</v>
       </c>
+      <c r="AR24" s="72">
+        <v>2062.8692796854721</v>
+      </c>
     </row>
     <row r="25" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8">
         <v>1133.2</v>
       </c>
       <c r="C25" s="8">
         <v>1153.4000000000001</v>
       </c>
       <c r="D25" s="8">
         <v>1233</v>
       </c>
       <c r="E25" s="8">
         <v>1219.4000000000001</v>
       </c>
       <c r="F25" s="8">
         <v>1220.7</v>
       </c>
       <c r="G25" s="8">
         <v>1422.2</v>
       </c>
       <c r="H25" s="8">
         <v>2837.1</v>
@@ -3372,50 +3416,53 @@
       </c>
       <c r="AJ25" s="8">
         <v>2039.3</v>
       </c>
       <c r="AK25" s="8">
         <v>2416.6</v>
       </c>
       <c r="AL25" s="43">
         <v>1107.8</v>
       </c>
       <c r="AM25" s="43">
         <v>1167.0999999999999</v>
       </c>
       <c r="AN25" s="43">
         <v>1055.0999999999999</v>
       </c>
       <c r="AO25" s="52">
         <v>1207.4306611855895</v>
       </c>
       <c r="AP25" s="55">
         <v>1311.8782835618126</v>
       </c>
       <c r="AQ25" s="55">
         <v>1484.9867213508815</v>
       </c>
+      <c r="AR25" s="72">
+        <v>3568.9375177236475</v>
+      </c>
     </row>
     <row r="26" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="8">
         <v>899.8</v>
       </c>
       <c r="C26" s="8">
         <v>884.8</v>
       </c>
       <c r="D26" s="8">
         <v>1005.5</v>
       </c>
       <c r="E26" s="8">
         <v>1085.7</v>
       </c>
       <c r="F26" s="8">
         <v>900.3</v>
       </c>
       <c r="G26" s="8">
         <v>926.8</v>
       </c>
       <c r="H26" s="8">
         <v>2061.6999999999998</v>
@@ -3503,50 +3550,53 @@
       </c>
       <c r="AJ26" s="8">
         <v>1287.5999999999999</v>
       </c>
       <c r="AK26" s="8">
         <v>6491.2</v>
       </c>
       <c r="AL26" s="43">
         <v>854.5</v>
       </c>
       <c r="AM26" s="43">
         <v>730.7</v>
       </c>
       <c r="AN26" s="43">
         <v>767.7</v>
       </c>
       <c r="AO26" s="52">
         <v>893.96876624715162</v>
       </c>
       <c r="AP26" s="55">
         <v>751.08276547513844</v>
       </c>
       <c r="AQ26" s="55">
         <v>942.59180375367771</v>
       </c>
+      <c r="AR26" s="72">
+        <v>2500.9951714491017</v>
+      </c>
     </row>
     <row r="27" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="8">
         <v>475.6</v>
       </c>
       <c r="C27" s="8">
         <v>485.6</v>
       </c>
       <c r="D27" s="8">
         <v>487.2</v>
       </c>
       <c r="E27" s="8">
         <v>503.8</v>
       </c>
       <c r="F27" s="8">
         <v>440</v>
       </c>
       <c r="G27" s="8">
         <v>486.3</v>
       </c>
       <c r="H27" s="8">
         <v>1342.5</v>
@@ -3634,50 +3684,53 @@
       </c>
       <c r="AJ27" s="8">
         <v>337.2</v>
       </c>
       <c r="AK27" s="8">
         <v>751.3</v>
       </c>
       <c r="AL27" s="43">
         <v>440.5</v>
       </c>
       <c r="AM27" s="43">
         <v>403.9</v>
       </c>
       <c r="AN27" s="43">
         <v>399.9</v>
       </c>
       <c r="AO27" s="52">
         <v>418.07943631206689</v>
       </c>
       <c r="AP27" s="55">
         <v>387.32611983847289</v>
       </c>
       <c r="AQ27" s="55">
         <v>495.96136333718306</v>
       </c>
+      <c r="AR27" s="72">
+        <v>1611.5148808247004</v>
+      </c>
     </row>
     <row r="28" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8">
         <v>519.20000000000005</v>
       </c>
       <c r="C28" s="8">
         <v>495.6</v>
       </c>
       <c r="D28" s="8">
         <v>525.1</v>
       </c>
       <c r="E28" s="8">
         <v>570.5</v>
       </c>
       <c r="F28" s="8">
         <v>499.7</v>
       </c>
       <c r="G28" s="8">
         <v>560.29999999999995</v>
       </c>
       <c r="H28" s="8">
         <v>1045.8</v>
@@ -3765,51 +3818,53 @@
       </c>
       <c r="AJ28" s="8">
         <v>906.2</v>
       </c>
       <c r="AK28" s="8">
         <v>710.9</v>
       </c>
       <c r="AL28" s="8">
         <v>575.20000000000005</v>
       </c>
       <c r="AM28" s="8">
         <v>530.79999999999995</v>
       </c>
       <c r="AN28" s="8">
         <v>554.4</v>
       </c>
       <c r="AO28" s="52">
         <v>520.93082412740694</v>
       </c>
       <c r="AP28" s="55">
         <v>496.95920786459493</v>
       </c>
       <c r="AQ28" s="55">
         <v>625.18400260545297</v>
       </c>
-      <c r="AR28" s="7"/>
+      <c r="AR28" s="72">
+        <v>1272.8064815463372</v>
+      </c>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
     </row>
     <row r="29" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="C29" s="15">
         <v>868.8</v>
       </c>
       <c r="D29" s="15">
         <v>1035</v>
       </c>
       <c r="E29" s="15">
         <v>1014.5</v>
       </c>
       <c r="F29" s="15">
         <v>1124.9000000000001</v>
       </c>
@@ -3902,270 +3957,272 @@
       </c>
       <c r="AJ29" s="15">
         <v>932.7</v>
       </c>
       <c r="AK29" s="15">
         <v>346.3</v>
       </c>
       <c r="AL29" s="15">
         <v>1015</v>
       </c>
       <c r="AM29" s="15">
         <v>729.4</v>
       </c>
       <c r="AN29" s="15">
         <v>847.8</v>
       </c>
       <c r="AO29" s="53">
         <v>818.56588808047127</v>
       </c>
       <c r="AP29" s="56">
         <v>1084.7</v>
       </c>
       <c r="AQ29" s="56">
         <v>1159.5169384776245</v>
       </c>
-      <c r="AR29" s="14"/>
+      <c r="AR29" s="73">
+        <v>3235.9860792033937</v>
+      </c>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="7"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="12"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:49" ht="21" customHeight="1">
-      <c r="A31" s="62" t="s">
+      <c r="A31" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="62"/>
-[...34 lines deleted...]
-      <c r="AK31" s="63"/>
+      <c r="B31" s="61"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="61"/>
+      <c r="O31" s="61"/>
+      <c r="P31" s="61"/>
+      <c r="Q31" s="61"/>
+      <c r="R31" s="61"/>
+      <c r="S31" s="61"/>
+      <c r="T31" s="61"/>
+      <c r="U31" s="61"/>
+      <c r="V31" s="61"/>
+      <c r="W31" s="61"/>
+      <c r="X31" s="61"/>
+      <c r="Y31" s="61"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="62"/>
+      <c r="AI31" s="62"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A33" s="66" t="s">
+      <c r="A33" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="67"/>
-[...46 lines deleted...]
-      <c r="AW33" s="67"/>
+      <c r="B33" s="68"/>
+      <c r="C33" s="68"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="68"/>
+      <c r="F33" s="68"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="68"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="68"/>
+      <c r="L33" s="68"/>
+      <c r="M33" s="68"/>
+      <c r="N33" s="68"/>
+      <c r="O33" s="68"/>
+      <c r="P33" s="68"/>
+      <c r="Q33" s="68"/>
+      <c r="R33" s="68"/>
+      <c r="S33" s="68"/>
+      <c r="T33" s="68"/>
+      <c r="U33" s="68"/>
+      <c r="V33" s="68"/>
+      <c r="W33" s="68"/>
+      <c r="X33" s="68"/>
+      <c r="Y33" s="68"/>
+      <c r="Z33" s="68"/>
+      <c r="AA33" s="68"/>
+      <c r="AB33" s="68"/>
+      <c r="AC33" s="68"/>
+      <c r="AD33" s="68"/>
+      <c r="AE33" s="68"/>
+      <c r="AF33" s="68"/>
+      <c r="AG33" s="68"/>
+      <c r="AH33" s="68"/>
+      <c r="AI33" s="68"/>
+      <c r="AJ33" s="68"/>
+      <c r="AK33" s="68"/>
+      <c r="AL33" s="68"/>
+      <c r="AM33" s="68"/>
+      <c r="AN33" s="68"/>
+      <c r="AO33" s="68"/>
+      <c r="AP33" s="68"/>
+      <c r="AQ33" s="68"/>
+      <c r="AR33" s="68"/>
+      <c r="AS33" s="68"/>
+      <c r="AT33" s="68"/>
+      <c r="AU33" s="68"/>
+      <c r="AV33" s="68"/>
+      <c r="AW33" s="68"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="64"/>
+      <c r="A34" s="63"/>
       <c r="B34" s="58" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
-      <c r="M34" s="59"/>
-      <c r="N34" s="57" t="s">
+      <c r="M34" s="66"/>
+      <c r="N34" s="65" t="s">
         <v>27</v>
       </c>
       <c r="O34" s="58"/>
       <c r="P34" s="58"/>
       <c r="Q34" s="58"/>
       <c r="R34" s="58"/>
       <c r="S34" s="58"/>
       <c r="T34" s="58"/>
       <c r="U34" s="58"/>
       <c r="V34" s="58"/>
       <c r="W34" s="58"/>
       <c r="X34" s="58"/>
-      <c r="Y34" s="59"/>
+      <c r="Y34" s="66"/>
       <c r="Z34" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AA34" s="58"/>
       <c r="AB34" s="58"/>
       <c r="AC34" s="58"/>
       <c r="AD34" s="58"/>
       <c r="AE34" s="58"/>
       <c r="AF34" s="58"/>
       <c r="AG34" s="58"/>
       <c r="AH34" s="58"/>
       <c r="AI34" s="58"/>
       <c r="AJ34" s="58"/>
       <c r="AK34" s="58"/>
-      <c r="AL34" s="57" t="s">
+      <c r="AL34" s="65" t="s">
         <v>34</v>
       </c>
       <c r="AM34" s="58"/>
       <c r="AN34" s="58"/>
       <c r="AO34" s="58"/>
       <c r="AP34" s="58"/>
-      <c r="AQ34" s="71"/>
+      <c r="AQ34" s="69"/>
       <c r="AR34" s="58"/>
       <c r="AS34" s="58"/>
       <c r="AT34" s="58"/>
       <c r="AU34" s="58"/>
       <c r="AV34" s="58"/>
-      <c r="AW34" s="59"/>
+      <c r="AW34" s="66"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="65"/>
+      <c r="A35" s="64"/>
       <c r="B35" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="19" t="s">
@@ -4242,51 +4299,51 @@
       </c>
       <c r="AH35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>11</v>
       </c>
       <c r="AJ35" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AK35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="20" t="s">
         <v>2</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AN35" s="19" t="s">
         <v>4</v>
       </c>
       <c r="AO35" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="70" t="s">
+      <c r="AP35" s="57" t="s">
         <v>6</v>
       </c>
       <c r="AQ35" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AR35" s="21" t="s">
         <v>8</v>
       </c>
       <c r="AS35" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AT35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AU35" s="19" t="s">
         <v>11</v>
       </c>
       <c r="AV35" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AW35" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
@@ -4397,50 +4454,53 @@
       </c>
       <c r="AJ36" s="8">
         <v>876.5</v>
       </c>
       <c r="AK36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AL36" s="43">
         <v>27.7</v>
       </c>
       <c r="AM36" s="29">
         <v>32.200000000000003</v>
       </c>
       <c r="AN36" s="47">
         <v>17.7</v>
       </c>
       <c r="AO36" s="29">
         <v>13.2</v>
       </c>
       <c r="AP36" s="55">
         <v>97.793267839343855</v>
       </c>
       <c r="AQ36" s="55">
         <v>231.20516685052519</v>
       </c>
+      <c r="AR36" s="55">
+        <v>10597.109654048083</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="8">
         <v>23.2</v>
       </c>
       <c r="C37" s="8">
         <v>25</v>
       </c>
       <c r="D37" s="8">
         <v>14.8</v>
       </c>
       <c r="E37" s="8">
         <v>14.2</v>
       </c>
       <c r="F37" s="12">
         <v>50.3</v>
       </c>
       <c r="G37" s="9">
         <v>41</v>
       </c>
       <c r="H37" s="9">
         <v>471.2</v>
@@ -4528,50 +4588,53 @@
       </c>
       <c r="AJ37" s="8">
         <v>43.2</v>
       </c>
       <c r="AK37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="43">
         <v>23.5</v>
       </c>
       <c r="AM37" s="29">
         <v>27.4</v>
       </c>
       <c r="AN37" s="47">
         <v>15</v>
       </c>
       <c r="AO37" s="29">
         <v>11.2</v>
       </c>
       <c r="AP37" s="55">
         <v>47.010928016697996</v>
       </c>
       <c r="AQ37" s="55">
         <v>34.567293564769997</v>
       </c>
+      <c r="AR37" s="55">
+        <v>812.90285705997258</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F38" s="8">
         <v>0.1</v>
       </c>
       <c r="G38" s="9">
         <v>0.9</v>
       </c>
       <c r="H38" s="9">
         <v>825.1</v>
@@ -4659,50 +4722,53 @@
       </c>
       <c r="AJ38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AP38" s="55">
         <v>6.3583053149999999E-2</v>
       </c>
       <c r="AQ38" s="55">
         <v>0.49305147974999997</v>
       </c>
+      <c r="AR38" s="55">
+        <v>182.29508651243847</v>
+      </c>
     </row>
     <row r="39" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="12">
         <v>0.1</v>
       </c>
       <c r="C39" s="12">
         <v>0.1</v>
       </c>
       <c r="D39" s="12">
         <v>0.1</v>
       </c>
       <c r="E39" s="12">
         <v>0.1</v>
       </c>
       <c r="F39" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="G39" s="9">
         <v>23.7</v>
       </c>
       <c r="H39" s="9">
         <v>974.6</v>
@@ -4790,50 +4856,53 @@
       </c>
       <c r="AJ39" s="8">
         <v>65.3</v>
       </c>
       <c r="AK39" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AP39" s="55">
         <v>5.5024610275720001</v>
       </c>
       <c r="AQ39" s="55">
         <v>29.418125595215997</v>
       </c>
+      <c r="AR39" s="55">
+        <v>1419.9276835461681</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="12">
         <v>2</v>
       </c>
       <c r="C40" s="12">
         <v>2.1</v>
       </c>
       <c r="D40" s="12">
         <v>1.3</v>
       </c>
       <c r="E40" s="12">
         <v>1.2</v>
       </c>
       <c r="F40" s="8">
         <v>8.8000000000000007</v>
       </c>
       <c r="G40" s="9">
         <v>15.3</v>
       </c>
       <c r="H40" s="9">
         <v>1780.6</v>
@@ -4921,50 +4990,53 @@
       </c>
       <c r="AJ40" s="8">
         <v>615.9</v>
       </c>
       <c r="AK40" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="43">
         <v>1.5</v>
       </c>
       <c r="AM40" s="49">
         <v>1.7</v>
       </c>
       <c r="AN40" s="47">
         <v>1</v>
       </c>
       <c r="AO40" s="29">
         <v>0.7</v>
       </c>
       <c r="AP40" s="55">
         <v>8.0262780083998742</v>
       </c>
       <c r="AQ40" s="55">
         <v>50.509550844775212</v>
       </c>
+      <c r="AR40" s="55">
+        <v>2556.074427753289</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F41" s="8">
         <v>7.7</v>
       </c>
       <c r="G41" s="9">
         <v>15.3</v>
       </c>
       <c r="H41" s="9">
         <v>1192.0999999999999</v>
@@ -5052,50 +5124,53 @@
       </c>
       <c r="AJ41" s="8">
         <v>0.2</v>
       </c>
       <c r="AK41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AP41" s="55">
         <v>4.3801643138620001</v>
       </c>
       <c r="AQ41" s="55">
         <v>7.1838669572299994</v>
       </c>
+      <c r="AR41" s="55">
+        <v>1660.4682606978961</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F42" s="8">
         <v>9.4</v>
       </c>
       <c r="G42" s="9">
         <v>20.3</v>
       </c>
       <c r="H42" s="9">
         <v>731.2</v>
@@ -5183,50 +5258,53 @@
       </c>
       <c r="AJ42" s="8">
         <v>0.4</v>
       </c>
       <c r="AK42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="49" t="s">
         <v>28</v>
       </c>
       <c r="AP42" s="55">
         <v>6.7397461258019993</v>
       </c>
       <c r="AQ42" s="55">
         <v>11.935877792642</v>
       </c>
+      <c r="AR42" s="55">
+        <v>1064.6056136721113</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="12">
         <v>0.1</v>
       </c>
       <c r="C43" s="12">
         <v>0.1</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F43" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G43" s="9">
         <v>23.6</v>
       </c>
       <c r="H43" s="9">
         <v>438.3</v>
@@ -5314,50 +5392,53 @@
       </c>
       <c r="AJ43" s="8">
         <v>140</v>
       </c>
       <c r="AK43" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="43">
         <v>1.8</v>
       </c>
       <c r="AM43" s="29">
         <v>2.1</v>
       </c>
       <c r="AN43" s="47">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO43" s="29">
         <v>0.8</v>
       </c>
       <c r="AP43" s="55">
         <v>4.7441576182939995</v>
       </c>
       <c r="AQ43" s="55">
         <v>28.774724997611997</v>
       </c>
+      <c r="AR43" s="55">
+        <v>623.50523533691592</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="16">
         <v>0.2</v>
       </c>
       <c r="C44" s="16">
         <v>0.2</v>
       </c>
       <c r="D44" s="16">
         <v>0.1</v>
       </c>
       <c r="E44" s="16">
         <v>0.1</v>
       </c>
       <c r="F44" s="16">
         <v>31</v>
       </c>
       <c r="G44" s="17">
         <v>77.599999999999994</v>
       </c>
       <c r="H44" s="17">
         <v>1022.8</v>
@@ -5445,270 +5526,272 @@
       </c>
       <c r="AJ44" s="15">
         <v>11.5</v>
       </c>
       <c r="AK44" s="27" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="15">
         <v>0.9</v>
       </c>
       <c r="AM44" s="14">
         <v>1</v>
       </c>
       <c r="AN44" s="48">
         <v>0.6</v>
       </c>
       <c r="AO44" s="14">
         <v>0.4</v>
       </c>
       <c r="AP44" s="56">
         <v>21.325949675565997</v>
       </c>
       <c r="AQ44" s="56">
         <v>68.322675618529999</v>
       </c>
-      <c r="AR44" s="42"/>
+      <c r="AR44" s="56">
+        <v>2277.3304894692919</v>
+      </c>
       <c r="AS44" s="42"/>
       <c r="AT44" s="42"/>
       <c r="AU44" s="42"/>
       <c r="AV44" s="42"/>
       <c r="AW44" s="42"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="7"/>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="12"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="12"/>
       <c r="M45" s="22"/>
       <c r="N45" s="12"/>
       <c r="O45" s="12"/>
       <c r="P45" s="12"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="11"/>
       <c r="W45" s="11"/>
       <c r="X45" s="11"/>
       <c r="Y45" s="11"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
     </row>
     <row r="46" spans="1:49" ht="21" customHeight="1">
-      <c r="A46" s="62" t="s">
+      <c r="A46" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="62"/>
-[...34 lines deleted...]
-      <c r="AK46" s="63"/>
+      <c r="B46" s="61"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="61"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="61"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="61"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="61"/>
+      <c r="U46" s="61"/>
+      <c r="V46" s="61"/>
+      <c r="W46" s="61"/>
+      <c r="X46" s="61"/>
+      <c r="Y46" s="61"/>
+      <c r="Z46" s="62"/>
+      <c r="AA46" s="62"/>
+      <c r="AB46" s="62"/>
+      <c r="AC46" s="62"/>
+      <c r="AD46" s="62"/>
+      <c r="AE46" s="62"/>
+      <c r="AF46" s="62"/>
+      <c r="AG46" s="62"/>
+      <c r="AH46" s="62"/>
+      <c r="AI46" s="62"/>
+      <c r="AJ46" s="62"/>
+      <c r="AK46" s="62"/>
     </row>
     <row r="47" spans="1:49" ht="16.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
     </row>
     <row r="48" spans="1:49" ht="18.75" customHeight="1">
-      <c r="A48" s="66" t="s">
+      <c r="A48" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="67"/>
-[...46 lines deleted...]
-      <c r="AW48" s="67"/>
+      <c r="B48" s="68"/>
+      <c r="C48" s="68"/>
+      <c r="D48" s="68"/>
+      <c r="E48" s="68"/>
+      <c r="F48" s="68"/>
+      <c r="G48" s="68"/>
+      <c r="H48" s="68"/>
+      <c r="I48" s="68"/>
+      <c r="J48" s="68"/>
+      <c r="K48" s="68"/>
+      <c r="L48" s="68"/>
+      <c r="M48" s="68"/>
+      <c r="N48" s="68"/>
+      <c r="O48" s="68"/>
+      <c r="P48" s="68"/>
+      <c r="Q48" s="68"/>
+      <c r="R48" s="68"/>
+      <c r="S48" s="68"/>
+      <c r="T48" s="68"/>
+      <c r="U48" s="68"/>
+      <c r="V48" s="68"/>
+      <c r="W48" s="68"/>
+      <c r="X48" s="68"/>
+      <c r="Y48" s="68"/>
+      <c r="Z48" s="68"/>
+      <c r="AA48" s="68"/>
+      <c r="AB48" s="68"/>
+      <c r="AC48" s="68"/>
+      <c r="AD48" s="68"/>
+      <c r="AE48" s="68"/>
+      <c r="AF48" s="68"/>
+      <c r="AG48" s="68"/>
+      <c r="AH48" s="68"/>
+      <c r="AI48" s="68"/>
+      <c r="AJ48" s="68"/>
+      <c r="AK48" s="68"/>
+      <c r="AL48" s="68"/>
+      <c r="AM48" s="68"/>
+      <c r="AN48" s="68"/>
+      <c r="AO48" s="68"/>
+      <c r="AP48" s="68"/>
+      <c r="AQ48" s="68"/>
+      <c r="AR48" s="68"/>
+      <c r="AS48" s="68"/>
+      <c r="AT48" s="68"/>
+      <c r="AU48" s="68"/>
+      <c r="AV48" s="68"/>
+      <c r="AW48" s="68"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="64"/>
+      <c r="A49" s="63"/>
       <c r="B49" s="58" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="58"/>
       <c r="D49" s="58"/>
       <c r="E49" s="58"/>
       <c r="F49" s="58"/>
       <c r="G49" s="58"/>
       <c r="H49" s="58"/>
       <c r="I49" s="58"/>
       <c r="J49" s="58"/>
       <c r="K49" s="58"/>
       <c r="L49" s="58"/>
-      <c r="M49" s="59"/>
-      <c r="N49" s="57" t="s">
+      <c r="M49" s="66"/>
+      <c r="N49" s="65" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="58"/>
       <c r="P49" s="58"/>
       <c r="Q49" s="58"/>
       <c r="R49" s="58"/>
       <c r="S49" s="58"/>
       <c r="T49" s="58"/>
       <c r="U49" s="58"/>
       <c r="V49" s="58"/>
       <c r="W49" s="58"/>
       <c r="X49" s="58"/>
-      <c r="Y49" s="59"/>
+      <c r="Y49" s="66"/>
       <c r="Z49" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AA49" s="58"/>
       <c r="AB49" s="58"/>
       <c r="AC49" s="58"/>
       <c r="AD49" s="58"/>
       <c r="AE49" s="58"/>
       <c r="AF49" s="58"/>
       <c r="AG49" s="58"/>
       <c r="AH49" s="58"/>
       <c r="AI49" s="58"/>
       <c r="AJ49" s="58"/>
       <c r="AK49" s="58"/>
-      <c r="AL49" s="57" t="s">
+      <c r="AL49" s="65" t="s">
         <v>34</v>
       </c>
       <c r="AM49" s="58"/>
       <c r="AN49" s="58"/>
       <c r="AO49" s="58"/>
       <c r="AP49" s="58"/>
       <c r="AQ49" s="58"/>
       <c r="AR49" s="58"/>
       <c r="AS49" s="58"/>
       <c r="AT49" s="58"/>
       <c r="AU49" s="58"/>
       <c r="AV49" s="58"/>
-      <c r="AW49" s="59"/>
+      <c r="AW49" s="66"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="65"/>
+      <c r="A50" s="64"/>
       <c r="B50" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="19" t="s">
@@ -5940,50 +6023,53 @@
       </c>
       <c r="AJ51" s="8">
         <v>6629</v>
       </c>
       <c r="AK51" s="8">
         <v>14275</v>
       </c>
       <c r="AL51" s="44">
         <v>5615.5</v>
       </c>
       <c r="AM51" s="43">
         <v>5041.7</v>
       </c>
       <c r="AN51" s="43">
         <v>4881.6000000000004</v>
       </c>
       <c r="AO51" s="51">
         <v>5182.4450747911251</v>
       </c>
       <c r="AP51" s="55">
         <v>5215.3999999999996</v>
       </c>
       <c r="AQ51" s="55">
         <v>6648.2205837212605</v>
       </c>
+      <c r="AR51" s="72">
+        <v>5625.3910743534216</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="35" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8">
         <v>403.3</v>
       </c>
       <c r="C52" s="8">
         <v>372.9</v>
       </c>
       <c r="D52" s="8">
         <v>300.7</v>
       </c>
       <c r="E52" s="8">
         <v>330.2</v>
       </c>
       <c r="F52" s="8">
         <v>310.89999999999998</v>
       </c>
       <c r="G52" s="8">
         <v>443.3</v>
       </c>
       <c r="H52" s="8">
         <v>328.7</v>
@@ -6071,50 +6157,53 @@
       </c>
       <c r="AJ52" s="8">
         <v>465.9</v>
       </c>
       <c r="AK52" s="8">
         <v>863.1</v>
       </c>
       <c r="AL52" s="44">
         <v>486.2</v>
       </c>
       <c r="AM52" s="43">
         <v>527.79999999999995</v>
       </c>
       <c r="AN52" s="43">
         <v>302.2</v>
       </c>
       <c r="AO52" s="52">
         <v>303.02589774499086</v>
       </c>
       <c r="AP52" s="55">
         <v>279.74976525005752</v>
       </c>
       <c r="AQ52" s="55">
         <v>775.83149316047695</v>
       </c>
+      <c r="AR52" s="72">
+        <v>250.53452190930639</v>
+      </c>
     </row>
     <row r="53" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="8">
         <v>538.79999999999995</v>
       </c>
       <c r="C53" s="8">
         <v>608.79999999999995</v>
       </c>
       <c r="D53" s="8">
         <v>473.6</v>
       </c>
       <c r="E53" s="8">
         <v>593</v>
       </c>
       <c r="F53" s="8">
         <v>467.9</v>
       </c>
       <c r="G53" s="8">
         <v>810.7</v>
       </c>
       <c r="H53" s="8">
         <v>761.4</v>
@@ -6202,50 +6291,53 @@
       </c>
       <c r="AJ53" s="8">
         <v>680.6</v>
       </c>
       <c r="AK53" s="8">
         <v>1062.4000000000001</v>
       </c>
       <c r="AL53" s="44">
         <v>564</v>
       </c>
       <c r="AM53" s="43">
         <v>456</v>
       </c>
       <c r="AN53" s="43">
         <v>425.6</v>
       </c>
       <c r="AO53" s="52">
         <v>519.46320427995988</v>
       </c>
       <c r="AP53" s="55">
         <v>365.42879625221673</v>
       </c>
       <c r="AQ53" s="55">
         <v>755.15606700965213</v>
       </c>
+      <c r="AR53" s="72">
+        <v>754.64486518039439</v>
+      </c>
     </row>
     <row r="54" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="8">
         <v>585.20000000000005</v>
       </c>
       <c r="C54" s="8">
         <v>518.29999999999995</v>
       </c>
       <c r="D54" s="8">
         <v>517.6</v>
       </c>
       <c r="E54" s="8">
         <v>579.9</v>
       </c>
       <c r="F54" s="8">
         <v>620.20000000000005</v>
       </c>
       <c r="G54" s="8">
         <v>614.79999999999995</v>
       </c>
       <c r="H54" s="8">
         <v>677.3</v>
@@ -6333,50 +6425,53 @@
       </c>
       <c r="AJ54" s="8">
         <v>767.6</v>
       </c>
       <c r="AK54" s="8">
         <v>1241.8</v>
       </c>
       <c r="AL54" s="44">
         <v>576.29999999999995</v>
       </c>
       <c r="AM54" s="43">
         <v>500.9</v>
       </c>
       <c r="AN54" s="43">
         <v>531.6</v>
       </c>
       <c r="AO54" s="52">
         <v>502.9748123634688</v>
       </c>
       <c r="AP54" s="55">
         <v>583.44959921956729</v>
       </c>
       <c r="AQ54" s="55">
         <v>585.95452415427224</v>
       </c>
+      <c r="AR54" s="72">
+        <v>638.4569540977518</v>
+      </c>
     </row>
     <row r="55" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="8">
         <v>1131.2</v>
       </c>
       <c r="C55" s="8">
         <v>1154.4000000000001</v>
       </c>
       <c r="D55" s="8">
         <v>1231.7</v>
       </c>
       <c r="E55" s="8">
         <v>1218.2</v>
       </c>
       <c r="F55" s="8">
         <v>1211.9000000000001</v>
       </c>
       <c r="G55" s="8">
         <v>1396.3</v>
       </c>
       <c r="H55" s="8">
         <v>1035.3</v>
@@ -6464,50 +6559,53 @@
       </c>
       <c r="AJ55" s="8">
         <v>1415.9</v>
       </c>
       <c r="AK55" s="8">
         <v>1614</v>
       </c>
       <c r="AL55" s="44">
         <v>1106.3</v>
       </c>
       <c r="AM55" s="43">
         <v>1165.4000000000001</v>
       </c>
       <c r="AN55" s="43">
         <v>1054.0999999999999</v>
       </c>
       <c r="AO55" s="52">
         <v>1206.6842354578093</v>
       </c>
       <c r="AP55" s="55">
         <v>1303.8467580402785</v>
       </c>
       <c r="AQ55" s="55">
         <v>1431.2488351252371</v>
       </c>
+      <c r="AR55" s="72">
+        <v>1005.1042816962361</v>
+      </c>
     </row>
     <row r="56" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="8">
         <v>899.8</v>
       </c>
       <c r="C56" s="8">
         <v>892.8</v>
       </c>
       <c r="D56" s="8">
         <v>1005.5</v>
       </c>
       <c r="E56" s="8">
         <v>1085.7</v>
       </c>
       <c r="F56" s="8">
         <v>892.6</v>
       </c>
       <c r="G56" s="8">
         <v>904.6</v>
       </c>
       <c r="H56" s="8">
         <v>854.2</v>
@@ -6595,50 +6693,53 @@
       </c>
       <c r="AJ56" s="8">
         <v>1282.5999999999999</v>
       </c>
       <c r="AK56" s="8">
         <v>6237.4</v>
       </c>
       <c r="AL56" s="44">
         <v>854.5</v>
       </c>
       <c r="AM56" s="43">
         <v>730.7</v>
       </c>
       <c r="AN56" s="43">
         <v>767.7</v>
       </c>
       <c r="AO56" s="52">
         <v>893.96876624715162</v>
       </c>
       <c r="AP56" s="55">
         <v>746.69959683021455</v>
       </c>
       <c r="AQ56" s="55">
         <v>933.35875856069401</v>
       </c>
+      <c r="AR56" s="72">
+        <v>835.08979061855734</v>
+      </c>
     </row>
     <row r="57" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="8">
         <v>475.6</v>
       </c>
       <c r="C57" s="8">
         <v>486.6</v>
       </c>
       <c r="D57" s="8">
         <v>487.2</v>
       </c>
       <c r="E57" s="8">
         <v>503.8</v>
       </c>
       <c r="F57" s="8">
         <v>430.6</v>
       </c>
       <c r="G57" s="8">
         <v>462.3</v>
       </c>
       <c r="H57" s="8">
         <v>601.29999999999995</v>
@@ -6726,50 +6827,53 @@
       </c>
       <c r="AJ57" s="8">
         <v>335.6</v>
       </c>
       <c r="AK57" s="8">
         <v>866.9</v>
       </c>
       <c r="AL57" s="44">
         <v>440.5</v>
       </c>
       <c r="AM57" s="43">
         <v>403.9</v>
       </c>
       <c r="AN57" s="43">
         <v>399.9</v>
       </c>
       <c r="AO57" s="52">
         <v>418.07943631206689</v>
       </c>
       <c r="AP57" s="55">
         <v>380.58482440819159</v>
       </c>
       <c r="AQ57" s="55">
         <v>482.94727414117642</v>
       </c>
+      <c r="AR57" s="72">
+        <v>543.40586174716498</v>
+      </c>
     </row>
     <row r="58" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="8">
         <v>519.1</v>
       </c>
       <c r="C58" s="8">
         <v>495.8</v>
       </c>
       <c r="D58" s="8">
         <v>525.1</v>
       </c>
       <c r="E58" s="8">
         <v>570.5</v>
       </c>
       <c r="F58" s="8">
         <v>491</v>
       </c>
       <c r="G58" s="8">
         <v>532.5</v>
       </c>
       <c r="H58" s="8">
         <v>599.70000000000005</v>
@@ -6857,50 +6961,53 @@
       </c>
       <c r="AJ58" s="8">
         <v>762.9</v>
       </c>
       <c r="AK58" s="8">
         <v>673.6</v>
       </c>
       <c r="AL58" s="45">
         <v>573.4</v>
       </c>
       <c r="AM58" s="43">
         <v>528.70000000000005</v>
       </c>
       <c r="AN58" s="43">
         <v>553.29999999999995</v>
       </c>
       <c r="AO58" s="52">
         <v>520.1031148274069</v>
       </c>
       <c r="AP58" s="55">
         <v>492.2130624094695</v>
       </c>
       <c r="AQ58" s="55">
         <v>595.05013842757376</v>
       </c>
+      <c r="AR58" s="72">
+        <v>646.53418699044209</v>
+      </c>
     </row>
     <row r="59" spans="1:49" s="29" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="15">
         <v>1049.8</v>
       </c>
       <c r="C59" s="15">
         <v>673.7</v>
       </c>
       <c r="D59" s="15">
         <v>1034.9000000000001</v>
       </c>
       <c r="E59" s="15">
         <v>1014.3</v>
       </c>
       <c r="F59" s="15">
         <v>1093.9000000000001</v>
       </c>
       <c r="G59" s="15">
         <v>1210.5999999999999</v>
       </c>
       <c r="H59" s="15">
         <v>979.8</v>
@@ -6988,161 +7095,163 @@
       </c>
       <c r="AJ59" s="15">
         <v>917.9</v>
       </c>
       <c r="AK59" s="15">
         <v>1715.8</v>
       </c>
       <c r="AL59" s="46">
         <v>1014.2</v>
       </c>
       <c r="AM59" s="15">
         <v>728.3</v>
       </c>
       <c r="AN59" s="15">
         <v>847.2</v>
       </c>
       <c r="AO59" s="53">
         <v>818.14560755827131</v>
       </c>
       <c r="AP59" s="56">
         <v>1063.4000000000001</v>
       </c>
       <c r="AQ59" s="56">
         <v>1088.6734931421781</v>
       </c>
-      <c r="AR59" s="14"/>
+      <c r="AR59" s="73">
+        <v>951.62061211356809</v>
+      </c>
       <c r="AS59" s="14"/>
       <c r="AT59" s="14"/>
       <c r="AU59" s="14"/>
       <c r="AV59" s="14"/>
       <c r="AW59" s="14"/>
     </row>
     <row r="60" spans="1:49">
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5"/>
     </row>
     <row r="61" spans="1:49" ht="14.25" customHeight="1">
-      <c r="B61" s="60" t="s">
+      <c r="B61" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="C61" s="61"/>
-[...16 lines deleted...]
-      <c r="T61" s="61"/>
+      <c r="C61" s="71"/>
+      <c r="D61" s="71"/>
+      <c r="E61" s="71"/>
+      <c r="F61" s="71"/>
+      <c r="G61" s="71"/>
+      <c r="H61" s="71"/>
+      <c r="I61" s="71"/>
+      <c r="J61" s="71"/>
+      <c r="K61" s="71"/>
+      <c r="L61" s="71"/>
+      <c r="M61" s="71"/>
+      <c r="N61" s="71"/>
+      <c r="O61" s="71"/>
+      <c r="P61" s="71"/>
+      <c r="Q61" s="71"/>
+      <c r="R61" s="71"/>
+      <c r="S61" s="71"/>
+      <c r="T61" s="71"/>
       <c r="U61" s="28"/>
       <c r="V61" s="28"/>
       <c r="W61" s="28"/>
       <c r="X61" s="28"/>
       <c r="Y61" s="28"/>
       <c r="Z61" s="28"/>
       <c r="AA61" s="28"/>
       <c r="AB61" s="28"/>
       <c r="AC61" s="28"/>
       <c r="AD61" s="28"/>
       <c r="AE61" s="28"/>
       <c r="AF61" s="28"/>
       <c r="AG61" s="28"/>
       <c r="AH61" s="28"/>
       <c r="AI61" s="28"/>
       <c r="AJ61" s="28"/>
       <c r="AK61" s="28"/>
       <c r="AL61" s="28"/>
       <c r="AM61" s="28"/>
     </row>
     <row r="62" spans="1:49">
       <c r="B62" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="26"/>
       <c r="D62" s="26"/>
       <c r="E62" s="26"/>
       <c r="F62" s="26"/>
       <c r="G62" s="26"/>
       <c r="H62" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="Z4:AK4"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL19:AW19"/>
     <mergeCell ref="AL34:AW34"/>
     <mergeCell ref="AL49:AW49"/>
     <mergeCell ref="B61:T61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="A48:AW48"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -7168,91 +7277,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>