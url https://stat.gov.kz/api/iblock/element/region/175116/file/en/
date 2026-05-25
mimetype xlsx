--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11520" yWindow="-15" windowWidth="11550" windowHeight="9690"/>
+    <workbookView xWindow="11520" yWindow="-12" windowWidth="11556" windowHeight="9696"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="19">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
@@ -146,50 +147,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -315,79 +317,79 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -650,87 +652,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:C10"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="20.42578125" style="22" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="20.44140625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="6.88671875" style="32" customWidth="1"/>
+    <col min="3" max="3" width="12.88671875" style="22" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" style="38" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" style="22" customWidth="1"/>
+    <col min="6" max="6" width="8.5546875" style="22" customWidth="1"/>
+    <col min="7" max="7" width="6.6640625" style="22" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" style="22" customWidth="1"/>
+    <col min="9" max="9" width="6.44140625" style="22" customWidth="1"/>
+    <col min="10" max="10" width="9.33203125" style="22" customWidth="1"/>
+    <col min="11" max="11" width="9.5546875" style="22" customWidth="1"/>
+    <col min="12" max="12" width="8.44140625" style="22" customWidth="1"/>
+    <col min="13" max="13" width="13.44140625" style="22" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" s="25" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:93" s="26" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="37"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:93" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -789,188 +791,204 @@
       </c>
       <c r="H4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="33">
         <v>3.7</v>
       </c>
-      <c r="C5" s="45">
+      <c r="C5" s="44">
         <v>12.5</v>
       </c>
-      <c r="D5" s="35"/>
-      <c r="E5" s="40"/>
+      <c r="D5" s="44">
+        <v>21.3</v>
+      </c>
+      <c r="E5" s="49">
+        <v>30.1</v>
+      </c>
       <c r="F5" s="35"/>
       <c r="G5" s="33"/>
-      <c r="H5" s="41"/>
-[...4 lines deleted...]
-      <c r="M5" s="45"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="44"/>
     </row>
     <row r="6" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="33">
         <v>3.7</v>
       </c>
-      <c r="C6" s="45">
+      <c r="C6" s="44">
         <v>12.5</v>
       </c>
-      <c r="D6" s="35"/>
-      <c r="E6" s="40"/>
+      <c r="D6" s="44">
+        <v>21.3</v>
+      </c>
+      <c r="E6" s="49">
+        <v>30.1</v>
+      </c>
       <c r="F6" s="35"/>
       <c r="G6" s="33"/>
-      <c r="H6" s="41"/>
-[...4 lines deleted...]
-      <c r="M6" s="45"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="44"/>
     </row>
     <row r="7" spans="1:93" s="28" customFormat="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="12"/>
-      <c r="D7" s="35"/>
+      <c r="D7" s="12"/>
       <c r="E7" s="17"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="17"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:93" s="28" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
-      <c r="D8" s="35"/>
+      <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="17"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:93" s="28" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>3.7</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="45">
         <v>12.5</v>
       </c>
-      <c r="D9" s="35"/>
-      <c r="E9" s="40"/>
+      <c r="D9" s="44">
+        <v>21.3</v>
+      </c>
+      <c r="E9" s="49">
+        <v>30.1</v>
+      </c>
       <c r="F9" s="35"/>
       <c r="G9" s="33"/>
-      <c r="H9" s="41"/>
-[...4 lines deleted...]
-      <c r="M9" s="46"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="45"/>
       <c r="BL9" s="26"/>
       <c r="BM9" s="26"/>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
       <c r="BP9" s="26"/>
       <c r="BQ9" s="26"/>
       <c r="BR9" s="26"/>
       <c r="BS9" s="26"/>
       <c r="BT9" s="26"/>
       <c r="BU9" s="26"/>
       <c r="BV9" s="26"/>
       <c r="BW9" s="26"/>
       <c r="BX9" s="26"/>
       <c r="BY9" s="26"/>
       <c r="BZ9" s="26"/>
       <c r="CA9" s="26"/>
       <c r="CB9" s="26"/>
       <c r="CC9" s="26"/>
       <c r="CD9" s="26"/>
       <c r="CE9" s="26"/>
       <c r="CF9" s="26"/>
       <c r="CG9" s="26"/>
       <c r="CH9" s="26"/>
       <c r="CI9" s="26"/>
       <c r="CJ9" s="26"/>
       <c r="CK9" s="26"/>
       <c r="CL9" s="26"/>
       <c r="CM9" s="26"/>
       <c r="CN9" s="26"/>
       <c r="CO9" s="26"/>
     </row>
     <row r="10" spans="1:93" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="34">
         <v>3.7</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="46">
         <v>12.5</v>
       </c>
-      <c r="D10" s="36"/>
-      <c r="E10" s="36"/>
+      <c r="D10" s="46">
+        <v>21.3</v>
+      </c>
+      <c r="E10" s="41">
+        <v>30.1</v>
+      </c>
       <c r="F10" s="36"/>
       <c r="G10" s="34"/>
-      <c r="H10" s="42"/>
-[...4 lines deleted...]
-      <c r="M10" s="47"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="43"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="46"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="26"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="26"/>
@@ -1009,61 +1027,61 @@
       <c r="BS10" s="26"/>
       <c r="BT10" s="26"/>
       <c r="BU10" s="26"/>
       <c r="BV10" s="26"/>
       <c r="BW10" s="26"/>
       <c r="BX10" s="26"/>
       <c r="BY10" s="26"/>
       <c r="BZ10" s="26"/>
       <c r="CA10" s="26"/>
       <c r="CB10" s="26"/>
       <c r="CC10" s="26"/>
       <c r="CD10" s="26"/>
       <c r="CE10" s="26"/>
       <c r="CF10" s="26"/>
       <c r="CG10" s="26"/>
       <c r="CH10" s="26"/>
       <c r="CI10" s="26"/>
       <c r="CJ10" s="26"/>
       <c r="CK10" s="26"/>
       <c r="CL10" s="26"/>
       <c r="CM10" s="26"/>
       <c r="CN10" s="26"/>
       <c r="CO10" s="26"/>
     </row>
     <row r="11" spans="1:93">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="49"/>
-[...6 lines deleted...]
-      <c r="I11" s="49"/>
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
+      <c r="I11" s="48"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="Z11" s="30"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>