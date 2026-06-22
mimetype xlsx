--- v1 (2026-05-25)
+++ v2 (2026-06-22)
@@ -82,51 +82,51 @@
     <t>Coal, including lignite and coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Coal, including lignite, except coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Rayymbek</t>
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t>Output of basic industrial products in the Almaty region in 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -148,50 +148,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -304,91 +309,91 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -652,93 +657,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.44140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="6.88671875" style="32" customWidth="1"/>
     <col min="3" max="3" width="12.88671875" style="22" customWidth="1"/>
-    <col min="4" max="4" width="11.5546875" style="38" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" style="36" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" style="22" customWidth="1"/>
     <col min="6" max="6" width="8.5546875" style="22" customWidth="1"/>
     <col min="7" max="7" width="6.6640625" style="22" customWidth="1"/>
     <col min="8" max="8" width="8.33203125" style="22" customWidth="1"/>
     <col min="9" max="9" width="6.44140625" style="22" customWidth="1"/>
     <col min="10" max="10" width="9.33203125" style="22" customWidth="1"/>
     <col min="11" max="11" width="9.5546875" style="22" customWidth="1"/>
     <col min="12" max="12" width="8.44140625" style="22" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" s="25" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:93" s="26" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
-      <c r="D2" s="37"/>
+      <c r="D2" s="35"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:93" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
@@ -758,237 +763,245 @@
       </c>
       <c r="K3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="23" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:93" s="28" customFormat="1" ht="35.25" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="33">
         <v>3.7</v>
       </c>
-      <c r="C5" s="44">
+      <c r="C5" s="42">
         <v>12.5</v>
       </c>
-      <c r="D5" s="44">
+      <c r="D5" s="42">
         <v>21.3</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="45">
         <v>30.1</v>
       </c>
-      <c r="F5" s="35"/>
+      <c r="F5" s="48">
+        <v>33</v>
+      </c>
       <c r="G5" s="33"/>
-      <c r="H5" s="40"/>
-[...4 lines deleted...]
-      <c r="M5" s="44"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="42"/>
     </row>
     <row r="6" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="33">
         <v>3.7</v>
       </c>
-      <c r="C6" s="44">
+      <c r="C6" s="42">
         <v>12.5</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="42">
         <v>21.3</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="45">
         <v>30.1</v>
       </c>
-      <c r="F6" s="35"/>
+      <c r="F6" s="48">
+        <v>33</v>
+      </c>
       <c r="G6" s="33"/>
-      <c r="H6" s="40"/>
-[...4 lines deleted...]
-      <c r="M6" s="44"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="42"/>
     </row>
     <row r="7" spans="1:93" s="28" customFormat="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="17"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="17"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:93" s="28" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
-      <c r="F8" s="12"/>
+      <c r="F8" s="17"/>
       <c r="G8" s="12"/>
       <c r="H8" s="17"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:93" s="28" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>3.7</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="43">
         <v>12.5</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="42">
         <v>21.3</v>
       </c>
-      <c r="E9" s="49">
+      <c r="E9" s="45">
         <v>30.1</v>
       </c>
-      <c r="F9" s="35"/>
+      <c r="F9" s="48">
+        <v>33</v>
+      </c>
       <c r="G9" s="33"/>
-      <c r="H9" s="40"/>
-[...4 lines deleted...]
-      <c r="M9" s="45"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="43"/>
       <c r="BL9" s="26"/>
       <c r="BM9" s="26"/>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
       <c r="BP9" s="26"/>
       <c r="BQ9" s="26"/>
       <c r="BR9" s="26"/>
       <c r="BS9" s="26"/>
       <c r="BT9" s="26"/>
       <c r="BU9" s="26"/>
       <c r="BV9" s="26"/>
       <c r="BW9" s="26"/>
       <c r="BX9" s="26"/>
       <c r="BY9" s="26"/>
       <c r="BZ9" s="26"/>
       <c r="CA9" s="26"/>
       <c r="CB9" s="26"/>
       <c r="CC9" s="26"/>
       <c r="CD9" s="26"/>
       <c r="CE9" s="26"/>
       <c r="CF9" s="26"/>
       <c r="CG9" s="26"/>
       <c r="CH9" s="26"/>
       <c r="CI9" s="26"/>
       <c r="CJ9" s="26"/>
       <c r="CK9" s="26"/>
       <c r="CL9" s="26"/>
       <c r="CM9" s="26"/>
       <c r="CN9" s="26"/>
       <c r="CO9" s="26"/>
     </row>
     <row r="10" spans="1:93" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="34">
         <v>3.7</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="44">
         <v>12.5</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="44">
         <v>21.3</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>30.1</v>
       </c>
-      <c r="F10" s="36"/>
+      <c r="F10" s="49">
+        <v>33</v>
+      </c>
       <c r="G10" s="34"/>
-      <c r="H10" s="41"/>
-[...4 lines deleted...]
-      <c r="M10" s="46"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="44"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="26"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="26"/>
@@ -1027,61 +1040,61 @@
       <c r="BS10" s="26"/>
       <c r="BT10" s="26"/>
       <c r="BU10" s="26"/>
       <c r="BV10" s="26"/>
       <c r="BW10" s="26"/>
       <c r="BX10" s="26"/>
       <c r="BY10" s="26"/>
       <c r="BZ10" s="26"/>
       <c r="CA10" s="26"/>
       <c r="CB10" s="26"/>
       <c r="CC10" s="26"/>
       <c r="CD10" s="26"/>
       <c r="CE10" s="26"/>
       <c r="CF10" s="26"/>
       <c r="CG10" s="26"/>
       <c r="CH10" s="26"/>
       <c r="CI10" s="26"/>
       <c r="CJ10" s="26"/>
       <c r="CK10" s="26"/>
       <c r="CL10" s="26"/>
       <c r="CM10" s="26"/>
       <c r="CN10" s="26"/>
       <c r="CO10" s="26"/>
     </row>
     <row r="11" spans="1:93">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="48"/>
-[...6 lines deleted...]
-      <c r="I11" s="48"/>
+      <c r="B11" s="47"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="Z11" s="30"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>