--- v2 (2026-06-22)
+++ v3 (2026-08-03)
@@ -340,61 +340,61 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -657,87 +657,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.44140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="6.88671875" style="32" customWidth="1"/>
     <col min="3" max="3" width="12.88671875" style="22" customWidth="1"/>
     <col min="4" max="4" width="11.5546875" style="36" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" style="22" customWidth="1"/>
     <col min="6" max="6" width="8.5546875" style="22" customWidth="1"/>
     <col min="7" max="7" width="6.6640625" style="22" customWidth="1"/>
     <col min="8" max="8" width="8.33203125" style="22" customWidth="1"/>
     <col min="9" max="9" width="6.44140625" style="22" customWidth="1"/>
     <col min="10" max="10" width="9.33203125" style="22" customWidth="1"/>
     <col min="11" max="11" width="9.5546875" style="22" customWidth="1"/>
     <col min="12" max="12" width="8.44140625" style="22" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" s="25" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:93" s="26" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="35"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:93" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -805,140 +805,146 @@
       </c>
       <c r="K4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="33">
         <v>3.7</v>
       </c>
       <c r="C5" s="42">
         <v>12.5</v>
       </c>
       <c r="D5" s="42">
         <v>21.3</v>
       </c>
       <c r="E5" s="45">
         <v>30.1</v>
       </c>
-      <c r="F5" s="48">
+      <c r="F5" s="46">
         <v>33</v>
       </c>
-      <c r="G5" s="33"/>
+      <c r="G5" s="46">
+        <v>35.9</v>
+      </c>
       <c r="H5" s="38"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="42"/>
     </row>
     <row r="6" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="33">
         <v>3.7</v>
       </c>
       <c r="C6" s="42">
         <v>12.5</v>
       </c>
       <c r="D6" s="42">
         <v>21.3</v>
       </c>
       <c r="E6" s="45">
         <v>30.1</v>
       </c>
-      <c r="F6" s="48">
+      <c r="F6" s="46">
         <v>33</v>
       </c>
-      <c r="G6" s="33"/>
+      <c r="G6" s="46">
+        <v>35.9</v>
+      </c>
       <c r="H6" s="38"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="42"/>
     </row>
     <row r="7" spans="1:93" s="28" customFormat="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="17"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="17"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:93" s="28" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
-      <c r="G8" s="12"/>
+      <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:93" s="28" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>3.7</v>
       </c>
       <c r="C9" s="43">
         <v>12.5</v>
       </c>
       <c r="D9" s="42">
         <v>21.3</v>
       </c>
       <c r="E9" s="45">
         <v>30.1</v>
       </c>
-      <c r="F9" s="48">
+      <c r="F9" s="46">
         <v>33</v>
       </c>
-      <c r="G9" s="33"/>
+      <c r="G9" s="46">
+        <v>35.9</v>
+      </c>
       <c r="H9" s="38"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="43"/>
       <c r="BL9" s="26"/>
       <c r="BM9" s="26"/>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
       <c r="BP9" s="26"/>
       <c r="BQ9" s="26"/>
       <c r="BR9" s="26"/>
       <c r="BS9" s="26"/>
       <c r="BT9" s="26"/>
       <c r="BU9" s="26"/>
       <c r="BV9" s="26"/>
       <c r="BW9" s="26"/>
       <c r="BX9" s="26"/>
       <c r="BY9" s="26"/>
       <c r="BZ9" s="26"/>
       <c r="CA9" s="26"/>
       <c r="CB9" s="26"/>
       <c r="CC9" s="26"/>
       <c r="CD9" s="26"/>
@@ -948,54 +954,56 @@
       <c r="CH9" s="26"/>
       <c r="CI9" s="26"/>
       <c r="CJ9" s="26"/>
       <c r="CK9" s="26"/>
       <c r="CL9" s="26"/>
       <c r="CM9" s="26"/>
       <c r="CN9" s="26"/>
       <c r="CO9" s="26"/>
     </row>
     <row r="10" spans="1:93" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="34">
         <v>3.7</v>
       </c>
       <c r="C10" s="44">
         <v>12.5</v>
       </c>
       <c r="D10" s="44">
         <v>21.3</v>
       </c>
       <c r="E10" s="39">
         <v>30.1</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="47">
         <v>33</v>
       </c>
-      <c r="G10" s="34"/>
+      <c r="G10" s="47">
+        <v>35.9</v>
+      </c>
       <c r="H10" s="39"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="44"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
@@ -1040,61 +1048,61 @@
       <c r="BS10" s="26"/>
       <c r="BT10" s="26"/>
       <c r="BU10" s="26"/>
       <c r="BV10" s="26"/>
       <c r="BW10" s="26"/>
       <c r="BX10" s="26"/>
       <c r="BY10" s="26"/>
       <c r="BZ10" s="26"/>
       <c r="CA10" s="26"/>
       <c r="CB10" s="26"/>
       <c r="CC10" s="26"/>
       <c r="CD10" s="26"/>
       <c r="CE10" s="26"/>
       <c r="CF10" s="26"/>
       <c r="CG10" s="26"/>
       <c r="CH10" s="26"/>
       <c r="CI10" s="26"/>
       <c r="CJ10" s="26"/>
       <c r="CK10" s="26"/>
       <c r="CL10" s="26"/>
       <c r="CM10" s="26"/>
       <c r="CN10" s="26"/>
       <c r="CO10" s="26"/>
     </row>
     <row r="11" spans="1:93">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="47"/>
-[...6 lines deleted...]
-      <c r="I11" s="47"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="Z11" s="30"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>