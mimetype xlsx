--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11520" yWindow="-12" windowWidth="11556" windowHeight="9696"/>
+    <workbookView xWindow="14265" yWindow="-15" windowWidth="14295" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="19">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
@@ -221,51 +220,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -316,85 +315,88 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -657,87 +659,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.44140625" style="22" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="31"/>
+    <col min="1" max="1" width="20.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="6.85546875" style="32" customWidth="1"/>
+    <col min="3" max="3" width="12.85546875" style="22" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="36" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="22" customWidth="1"/>
+    <col min="6" max="6" width="8.5703125" style="22" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" style="22" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" style="22" customWidth="1"/>
+    <col min="9" max="9" width="6.42578125" style="22" customWidth="1"/>
+    <col min="10" max="10" width="9.28515625" style="22" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="22" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="22" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="22" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" s="25" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:93" s="26" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="35"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:93" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -796,220 +798,228 @@
       </c>
       <c r="H4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="33">
         <v>3.7</v>
       </c>
-      <c r="C5" s="42">
+      <c r="C5" s="41">
         <v>12.5</v>
       </c>
-      <c r="D5" s="42">
+      <c r="D5" s="41">
         <v>21.3</v>
       </c>
-      <c r="E5" s="45">
+      <c r="E5" s="44">
         <v>30.1</v>
       </c>
-      <c r="F5" s="46">
+      <c r="F5" s="45">
         <v>33</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="45">
         <v>35.9</v>
       </c>
-      <c r="H5" s="38"/>
-[...4 lines deleted...]
-      <c r="M5" s="42"/>
+      <c r="H5" s="49">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="33">
         <v>3.7</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="41">
         <v>12.5</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="41">
         <v>21.3</v>
       </c>
-      <c r="E6" s="45">
+      <c r="E6" s="44">
         <v>30.1</v>
       </c>
-      <c r="F6" s="46">
+      <c r="F6" s="45">
         <v>33</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G6" s="45">
         <v>35.9</v>
       </c>
-      <c r="H6" s="38"/>
-[...4 lines deleted...]
-      <c r="M6" s="42"/>
+      <c r="H6" s="49">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="41"/>
     </row>
     <row r="7" spans="1:93" s="28" customFormat="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="17"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="17"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:93" s="28" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:93" s="28" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>3.7</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="42">
         <v>12.5</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="41">
         <v>21.3</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="44">
         <v>30.1</v>
       </c>
-      <c r="F9" s="46">
+      <c r="F9" s="45">
         <v>33</v>
       </c>
-      <c r="G9" s="46">
+      <c r="G9" s="45">
         <v>35.9</v>
       </c>
-      <c r="H9" s="38"/>
-[...4 lines deleted...]
-      <c r="M9" s="43"/>
+      <c r="H9" s="49">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="39"/>
+      <c r="L9" s="39"/>
+      <c r="M9" s="42"/>
       <c r="BL9" s="26"/>
       <c r="BM9" s="26"/>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
       <c r="BP9" s="26"/>
       <c r="BQ9" s="26"/>
       <c r="BR9" s="26"/>
       <c r="BS9" s="26"/>
       <c r="BT9" s="26"/>
       <c r="BU9" s="26"/>
       <c r="BV9" s="26"/>
       <c r="BW9" s="26"/>
       <c r="BX9" s="26"/>
       <c r="BY9" s="26"/>
       <c r="BZ9" s="26"/>
       <c r="CA9" s="26"/>
       <c r="CB9" s="26"/>
       <c r="CC9" s="26"/>
       <c r="CD9" s="26"/>
       <c r="CE9" s="26"/>
       <c r="CF9" s="26"/>
       <c r="CG9" s="26"/>
       <c r="CH9" s="26"/>
       <c r="CI9" s="26"/>
       <c r="CJ9" s="26"/>
       <c r="CK9" s="26"/>
       <c r="CL9" s="26"/>
       <c r="CM9" s="26"/>
       <c r="CN9" s="26"/>
       <c r="CO9" s="26"/>
     </row>
     <row r="10" spans="1:93" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="34">
         <v>3.7</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="43">
         <v>12.5</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>21.3</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="38">
         <v>30.1</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="46">
         <v>33</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="46">
         <v>35.9</v>
       </c>
-      <c r="H10" s="39"/>
-[...4 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="H10" s="50">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="43"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="26"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="26"/>
@@ -1048,61 +1058,61 @@
       <c r="BS10" s="26"/>
       <c r="BT10" s="26"/>
       <c r="BU10" s="26"/>
       <c r="BV10" s="26"/>
       <c r="BW10" s="26"/>
       <c r="BX10" s="26"/>
       <c r="BY10" s="26"/>
       <c r="BZ10" s="26"/>
       <c r="CA10" s="26"/>
       <c r="CB10" s="26"/>
       <c r="CC10" s="26"/>
       <c r="CD10" s="26"/>
       <c r="CE10" s="26"/>
       <c r="CF10" s="26"/>
       <c r="CG10" s="26"/>
       <c r="CH10" s="26"/>
       <c r="CI10" s="26"/>
       <c r="CJ10" s="26"/>
       <c r="CK10" s="26"/>
       <c r="CL10" s="26"/>
       <c r="CM10" s="26"/>
       <c r="CN10" s="26"/>
       <c r="CO10" s="26"/>
     </row>
     <row r="11" spans="1:93">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="49"/>
-[...6 lines deleted...]
-      <c r="I11" s="49"/>
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
+      <c r="I11" s="48"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="Z11" s="30"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>