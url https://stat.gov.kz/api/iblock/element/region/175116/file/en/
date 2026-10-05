--- v4 (2026-08-23)
+++ v5 (2026-10-05)
@@ -1,65 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14265" yWindow="-15" windowWidth="14295" windowHeight="12300"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$12</definedName>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1'!$A$1:$M$12</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
@@ -72,68 +110,199 @@
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Coal, including lignite and coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Coal, including lignite, except coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Rayymbek</t>
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t>Output of basic industrial products in the Almaty region in 2026*</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>tons</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> of Statistics production</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Imanbekova Zlikha</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 (727) 269 82 31 </t>
+  </si>
+  <si>
+    <t>Zl.Imanbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Almaty region B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -152,50 +321,141 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -217,198 +477,372 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...24 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="19">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="3"/>
+    <cellStyle name="Обычный 11" xfId="4"/>
+    <cellStyle name="Обычный 12" xfId="5"/>
+    <cellStyle name="Обычный 13" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="7"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -651,95 +1085,390 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zl.Imanbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="55">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="55">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1">
+      <c r="A10" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="63"/>
+      <c r="M11" s="59"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="25.5">
+      <c r="A12" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" s="59"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1">
+      <c r="A13" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="59"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" s="59"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="59"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="57">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="51"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="57">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="52"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="51"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="M19" s="52"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M20" s="51"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="72" t="s">
+        <v>58</v>
+      </c>
+      <c r="M21" s="52"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="54"/>
+      <c r="B22" s="53"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="52"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="51"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="52"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="51"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B54" sqref="B54"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="65" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="68"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="67"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="67"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="67" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="67" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="67" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="67" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="67"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="67" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="67"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="67"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="67"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="66" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="32" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="22" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="36" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="22" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="22" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="22" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="22" customWidth="1"/>
-    <col min="9" max="9" width="6.42578125" style="22" customWidth="1"/>
-    <col min="10" max="10" width="9.28515625" style="22" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" style="22" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="22" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="22" customWidth="1"/>
-    <col min="12" max="12" width="8.42578125" style="22" customWidth="1"/>
+    <col min="12" max="12" width="10" style="22" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" s="25" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
     </row>
     <row r="2" spans="1:93" s="26" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="35"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:93" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -813,148 +1542,154 @@
       </c>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="33">
         <v>3.7</v>
       </c>
       <c r="C5" s="41">
         <v>12.5</v>
       </c>
       <c r="D5" s="41">
         <v>21.3</v>
       </c>
       <c r="E5" s="44">
         <v>30.1</v>
       </c>
       <c r="F5" s="45">
         <v>33</v>
       </c>
       <c r="G5" s="45">
         <v>35.9</v>
       </c>
-      <c r="H5" s="49">
+      <c r="H5" s="47">
         <v>38.799999999999997</v>
       </c>
-      <c r="I5" s="39"/>
+      <c r="I5" s="47">
+        <v>39.9</v>
+      </c>
       <c r="J5" s="39"/>
       <c r="K5" s="39"/>
       <c r="L5" s="39"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="33">
         <v>3.7</v>
       </c>
       <c r="C6" s="41">
         <v>12.5</v>
       </c>
       <c r="D6" s="41">
         <v>21.3</v>
       </c>
       <c r="E6" s="44">
         <v>30.1</v>
       </c>
       <c r="F6" s="45">
         <v>33</v>
       </c>
       <c r="G6" s="45">
         <v>35.9</v>
       </c>
-      <c r="H6" s="49">
+      <c r="H6" s="47">
         <v>38.799999999999997</v>
       </c>
-      <c r="I6" s="39"/>
+      <c r="I6" s="47">
+        <v>39.9</v>
+      </c>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
       <c r="L6" s="39"/>
       <c r="M6" s="41"/>
     </row>
     <row r="7" spans="1:93" s="28" customFormat="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="17"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="17"/>
-      <c r="I7" s="2"/>
+      <c r="I7" s="12"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:93" s="28" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
-      <c r="I8" s="2"/>
+      <c r="I8" s="17"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:93" s="28" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>3.7</v>
       </c>
       <c r="C9" s="42">
         <v>12.5</v>
       </c>
       <c r="D9" s="41">
         <v>21.3</v>
       </c>
       <c r="E9" s="44">
         <v>30.1</v>
       </c>
       <c r="F9" s="45">
         <v>33</v>
       </c>
       <c r="G9" s="45">
         <v>35.9</v>
       </c>
-      <c r="H9" s="49">
+      <c r="H9" s="47">
         <v>38.799999999999997</v>
       </c>
-      <c r="I9" s="39"/>
+      <c r="I9" s="73">
+        <v>39.9</v>
+      </c>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="42"/>
       <c r="BL9" s="26"/>
       <c r="BM9" s="26"/>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
       <c r="BP9" s="26"/>
       <c r="BQ9" s="26"/>
       <c r="BR9" s="26"/>
       <c r="BS9" s="26"/>
       <c r="BT9" s="26"/>
       <c r="BU9" s="26"/>
       <c r="BV9" s="26"/>
       <c r="BW9" s="26"/>
       <c r="BX9" s="26"/>
       <c r="BY9" s="26"/>
       <c r="BZ9" s="26"/>
       <c r="CA9" s="26"/>
       <c r="CB9" s="26"/>
       <c r="CC9" s="26"/>
       <c r="CD9" s="26"/>
       <c r="CE9" s="26"/>
       <c r="CF9" s="26"/>
@@ -968,54 +1703,56 @@
       <c r="CN9" s="26"/>
       <c r="CO9" s="26"/>
     </row>
     <row r="10" spans="1:93" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="34">
         <v>3.7</v>
       </c>
       <c r="C10" s="43">
         <v>12.5</v>
       </c>
       <c r="D10" s="43">
         <v>21.3</v>
       </c>
       <c r="E10" s="38">
         <v>30.1</v>
       </c>
       <c r="F10" s="46">
         <v>33</v>
       </c>
       <c r="G10" s="46">
         <v>35.9</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="48">
         <v>38.799999999999997</v>
       </c>
-      <c r="I10" s="40"/>
+      <c r="I10" s="48">
+        <v>39.9</v>
+      </c>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="43"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
@@ -1058,61 +1795,61 @@
       <c r="BS10" s="26"/>
       <c r="BT10" s="26"/>
       <c r="BU10" s="26"/>
       <c r="BV10" s="26"/>
       <c r="BW10" s="26"/>
       <c r="BX10" s="26"/>
       <c r="BY10" s="26"/>
       <c r="BZ10" s="26"/>
       <c r="CA10" s="26"/>
       <c r="CB10" s="26"/>
       <c r="CC10" s="26"/>
       <c r="CD10" s="26"/>
       <c r="CE10" s="26"/>
       <c r="CF10" s="26"/>
       <c r="CG10" s="26"/>
       <c r="CH10" s="26"/>
       <c r="CI10" s="26"/>
       <c r="CJ10" s="26"/>
       <c r="CK10" s="26"/>
       <c r="CL10" s="26"/>
       <c r="CM10" s="26"/>
       <c r="CN10" s="26"/>
       <c r="CO10" s="26"/>
     </row>
     <row r="11" spans="1:93">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="48"/>
-[...6 lines deleted...]
-      <c r="I11" s="48"/>
+      <c r="B11" s="75"/>
+      <c r="C11" s="75"/>
+      <c r="D11" s="75"/>
+      <c r="E11" s="75"/>
+      <c r="F11" s="75"/>
+      <c r="G11" s="75"/>
+      <c r="H11" s="75"/>
+      <c r="I11" s="75"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="Z11" s="30"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>
@@ -1274,57 +2011,59 @@
       <c r="CN14" s="30"/>
       <c r="CO14" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A11:I11"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
       <vt:lpstr>'Лист 1'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>