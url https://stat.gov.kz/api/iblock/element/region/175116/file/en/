--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -5,51 +5,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="2"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
@@ -501,51 +501,51 @@
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -690,50 +690,53 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="7"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 3" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="11"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="14"/>
@@ -1100,59 +1103,59 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zl.Imanbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="42.33203125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="64"/>
       <c r="B1" s="64"/>
     </row>
     <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="55">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="55" t="s">
         <v>46</v>
@@ -1194,101 +1197,101 @@
       </c>
     </row>
     <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="58" customFormat="1">
       <c r="A10" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="58" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="63"/>
       <c r="M11" s="59"/>
     </row>
-    <row r="12" spans="1:13" s="58" customFormat="1" ht="25.5">
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="26.4">
       <c r="A12" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>31</v>
       </c>
       <c r="M12" s="59"/>
     </row>
     <row r="13" spans="1:13" s="58" customFormat="1">
       <c r="A13" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="59"/>
     </row>
     <row r="14" spans="1:13" s="58" customFormat="1" ht="32.25" customHeight="1">
       <c r="A14" s="55" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="61" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="59"/>
     </row>
     <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="59"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="57">
-        <v>46281</v>
+        <v>46314</v>
       </c>
       <c r="M16" s="51"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="57">
-        <v>46311</v>
+        <v>46345</v>
       </c>
       <c r="M17" s="52"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="69" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="51"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="70" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="52"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="55" t="s">
         <v>20</v>
       </c>
@@ -1319,55 +1322,55 @@
     <row r="25" spans="1:13">
       <c r="M25" s="52"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="51"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="65" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="65"/>
+    <col min="1" max="1" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="65" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="65"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="68"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="67"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="67"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="67" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="67" t="s">
         <v>52</v>
       </c>
@@ -1387,88 +1390,88 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="67"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="67"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="67"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="66" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="20.42578125" style="22" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="9.5703125" style="22" customWidth="1"/>
+    <col min="1" max="1" width="20.44140625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="6.88671875" style="32" customWidth="1"/>
+    <col min="3" max="3" width="12.88671875" style="22" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" style="36" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" style="22" customWidth="1"/>
+    <col min="6" max="6" width="8.5546875" style="22" customWidth="1"/>
+    <col min="7" max="7" width="7.33203125" style="22" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" style="22" customWidth="1"/>
+    <col min="9" max="9" width="7.6640625" style="22" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="22" customWidth="1"/>
+    <col min="11" max="11" width="9.5546875" style="22" customWidth="1"/>
     <col min="12" max="12" width="10" style="22" customWidth="1"/>
-    <col min="13" max="13" width="13.42578125" style="22" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="31"/>
+    <col min="13" max="13" width="13.44140625" style="22" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" s="25" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="74"/>
-[...10 lines deleted...]
-      <c r="M1" s="74"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
     </row>
     <row r="2" spans="1:93" s="26" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="35"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:93" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1548,149 +1551,155 @@
       </c>
       <c r="B5" s="33">
         <v>3.7</v>
       </c>
       <c r="C5" s="41">
         <v>12.5</v>
       </c>
       <c r="D5" s="41">
         <v>21.3</v>
       </c>
       <c r="E5" s="44">
         <v>30.1</v>
       </c>
       <c r="F5" s="45">
         <v>33</v>
       </c>
       <c r="G5" s="45">
         <v>35.9</v>
       </c>
       <c r="H5" s="47">
         <v>38.799999999999997</v>
       </c>
       <c r="I5" s="47">
         <v>39.9</v>
       </c>
-      <c r="J5" s="39"/>
+      <c r="J5" s="45">
+        <v>41</v>
+      </c>
       <c r="K5" s="39"/>
       <c r="L5" s="39"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:93" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="33">
         <v>3.7</v>
       </c>
       <c r="C6" s="41">
         <v>12.5</v>
       </c>
       <c r="D6" s="41">
         <v>21.3</v>
       </c>
       <c r="E6" s="44">
         <v>30.1</v>
       </c>
       <c r="F6" s="45">
         <v>33</v>
       </c>
       <c r="G6" s="45">
         <v>35.9</v>
       </c>
       <c r="H6" s="47">
         <v>38.799999999999997</v>
       </c>
       <c r="I6" s="47">
         <v>39.9</v>
       </c>
-      <c r="J6" s="39"/>
+      <c r="J6" s="45">
+        <v>41</v>
+      </c>
       <c r="K6" s="39"/>
       <c r="L6" s="39"/>
       <c r="M6" s="41"/>
     </row>
     <row r="7" spans="1:93" s="28" customFormat="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="17"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="17"/>
       <c r="I7" s="12"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:93" s="28" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
-      <c r="J8" s="1"/>
+      <c r="J8" s="74"/>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:93" s="28" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>3.7</v>
       </c>
       <c r="C9" s="42">
         <v>12.5</v>
       </c>
       <c r="D9" s="41">
         <v>21.3</v>
       </c>
       <c r="E9" s="44">
         <v>30.1</v>
       </c>
       <c r="F9" s="45">
         <v>33</v>
       </c>
       <c r="G9" s="45">
         <v>35.9</v>
       </c>
       <c r="H9" s="47">
         <v>38.799999999999997</v>
       </c>
       <c r="I9" s="73">
         <v>39.9</v>
       </c>
-      <c r="J9" s="39"/>
+      <c r="J9" s="45">
+        <v>41</v>
+      </c>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="42"/>
       <c r="BL9" s="26"/>
       <c r="BM9" s="26"/>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
       <c r="BP9" s="26"/>
       <c r="BQ9" s="26"/>
       <c r="BR9" s="26"/>
       <c r="BS9" s="26"/>
       <c r="BT9" s="26"/>
       <c r="BU9" s="26"/>
       <c r="BV9" s="26"/>
       <c r="BW9" s="26"/>
       <c r="BX9" s="26"/>
       <c r="BY9" s="26"/>
       <c r="BZ9" s="26"/>
       <c r="CA9" s="26"/>
       <c r="CB9" s="26"/>
       <c r="CC9" s="26"/>
       <c r="CD9" s="26"/>
       <c r="CE9" s="26"/>
       <c r="CF9" s="26"/>
       <c r="CG9" s="26"/>
@@ -1709,51 +1718,53 @@
       </c>
       <c r="B10" s="34">
         <v>3.7</v>
       </c>
       <c r="C10" s="43">
         <v>12.5</v>
       </c>
       <c r="D10" s="43">
         <v>21.3</v>
       </c>
       <c r="E10" s="38">
         <v>30.1</v>
       </c>
       <c r="F10" s="46">
         <v>33</v>
       </c>
       <c r="G10" s="46">
         <v>35.9</v>
       </c>
       <c r="H10" s="48">
         <v>38.799999999999997</v>
       </c>
       <c r="I10" s="48">
         <v>39.9</v>
       </c>
-      <c r="J10" s="40"/>
+      <c r="J10" s="46">
+        <v>41</v>
+      </c>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="43"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
@@ -1795,61 +1806,61 @@
       <c r="BS10" s="26"/>
       <c r="BT10" s="26"/>
       <c r="BU10" s="26"/>
       <c r="BV10" s="26"/>
       <c r="BW10" s="26"/>
       <c r="BX10" s="26"/>
       <c r="BY10" s="26"/>
       <c r="BZ10" s="26"/>
       <c r="CA10" s="26"/>
       <c r="CB10" s="26"/>
       <c r="CC10" s="26"/>
       <c r="CD10" s="26"/>
       <c r="CE10" s="26"/>
       <c r="CF10" s="26"/>
       <c r="CG10" s="26"/>
       <c r="CH10" s="26"/>
       <c r="CI10" s="26"/>
       <c r="CJ10" s="26"/>
       <c r="CK10" s="26"/>
       <c r="CL10" s="26"/>
       <c r="CM10" s="26"/>
       <c r="CN10" s="26"/>
       <c r="CO10" s="26"/>
     </row>
     <row r="11" spans="1:93">
-      <c r="A11" s="75" t="s">
+      <c r="A11" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="75"/>
-[...6 lines deleted...]
-      <c r="I11" s="75"/>
+      <c r="B11" s="76"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="76"/>
+      <c r="F11" s="76"/>
+      <c r="G11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="I11" s="76"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="Z11" s="30"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>