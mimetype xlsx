--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="11535" windowHeight="11715"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="14508" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="32">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
@@ -245,59 +245,56 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -355,58 +352,58 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -666,826 +663,955 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N46"/>
+  <dimension ref="A2:N47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="30.42578125" style="23" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.85546875" style="24"/>
+    <col min="1" max="1" width="30.44140625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="22" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="30" customWidth="1"/>
+    <col min="4" max="4" width="12.109375" style="30" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" style="22" customWidth="1"/>
+    <col min="6" max="6" width="9.109375" style="22" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="22" customWidth="1"/>
+    <col min="8" max="8" width="7.44140625" style="22" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="22" customWidth="1"/>
+    <col min="10" max="10" width="8.6640625" style="22" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.33203125" style="22" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="22" customWidth="1"/>
+    <col min="14" max="14" width="8.88671875" style="23" hidden="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A2" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
     </row>
-    <row r="3" spans="1:13" s="7" customFormat="1" ht="9.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="B4" s="9" t="s">
+    <row r="3" spans="1:13" s="6" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="25" t="s">
+      <c r="M4" s="24" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="22.5">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:13" s="6" customFormat="1">
+      <c r="A5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="13" t="s">
+      <c r="C5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="13" t="s">
+      <c r="D5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="I5" s="12" t="s">
+      <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="J5" s="12" t="s">
+      <c r="J5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="13" t="s">
+      <c r="K5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="12" t="s">
+      <c r="L5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:13" s="6" customFormat="1">
+      <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="27">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="40">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="32"/>
-[...11 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="D6" s="38">
+        <v>12858.3</v>
+      </c>
+      <c r="E6" s="38">
+        <v>17305</v>
+      </c>
+      <c r="F6" s="31"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="38"/>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1">
+      <c r="A7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="27">
         <v>727.8</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="40">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="32"/>
-[...11 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="D7" s="38">
+        <v>1901.1</v>
+      </c>
+      <c r="E7" s="38">
+        <v>2528.6999999999998</v>
+      </c>
+      <c r="F7" s="31"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="38"/>
+    </row>
+    <row r="8" spans="1:13" s="6" customFormat="1">
+      <c r="A8" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="27">
         <v>205.1</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="40">
         <v>309.2</v>
       </c>
-      <c r="D8" s="32"/>
-[...11 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="D8" s="38">
+        <v>435.3</v>
+      </c>
+      <c r="E8" s="38">
+        <v>585.6</v>
+      </c>
+      <c r="F8" s="31"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="38"/>
+    </row>
+    <row r="9" spans="1:13" s="6" customFormat="1">
+      <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="27">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="40">
         <v>84</v>
       </c>
-      <c r="D9" s="32"/>
-[...11 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="D9" s="38">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="E9" s="38">
+        <v>186.5</v>
+      </c>
+      <c r="F9" s="31"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="38"/>
+    </row>
+    <row r="10" spans="1:13" s="6" customFormat="1">
+      <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="27">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="40">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="32"/>
-[...11 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="D10" s="38">
+        <v>1921.2</v>
+      </c>
+      <c r="E10" s="38">
+        <v>2582.6</v>
+      </c>
+      <c r="F10" s="31"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="38"/>
+    </row>
+    <row r="11" spans="1:13" s="6" customFormat="1">
+      <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="28">
+      <c r="B11" s="27">
         <v>190.5</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="40">
         <v>506.9</v>
       </c>
-      <c r="D11" s="32"/>
-[...11 lines deleted...]
-      <c r="A12" s="14" t="s">
+      <c r="D11" s="38">
+        <v>823.2</v>
+      </c>
+      <c r="E11" s="38">
+        <v>1139.5</v>
+      </c>
+      <c r="F11" s="31"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="38"/>
+    </row>
+    <row r="12" spans="1:13" s="6" customFormat="1">
+      <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="27">
         <v>44.1</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="40">
         <v>95.4</v>
       </c>
-      <c r="D12" s="32"/>
-[...11 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="D12" s="38">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="E12" s="38">
+        <v>197.9</v>
+      </c>
+      <c r="F12" s="31"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="35"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="38"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1">
+      <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="27">
         <v>588.4</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="40">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="32"/>
-[...11 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="D13" s="38">
+        <v>2442.6</v>
+      </c>
+      <c r="E13" s="38">
+        <v>3380.6</v>
+      </c>
+      <c r="F13" s="31"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="38"/>
+    </row>
+    <row r="14" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="27">
         <v>44.2</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="40">
         <v>88.3</v>
       </c>
-      <c r="D14" s="32"/>
-[...11 lines deleted...]
-      <c r="A15" s="14" t="s">
+      <c r="D14" s="38">
+        <v>132.5</v>
+      </c>
+      <c r="E14" s="38">
+        <v>176.6</v>
+      </c>
+      <c r="F14" s="31"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="35"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="38"/>
+    </row>
+    <row r="15" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="27">
         <v>987.1</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="40">
         <v>1843</v>
       </c>
-      <c r="D15" s="32"/>
-[...11 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="D15" s="38">
+        <v>2666.8</v>
+      </c>
+      <c r="E15" s="38">
+        <v>3585.6</v>
+      </c>
+      <c r="F15" s="31"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="38"/>
+    </row>
+    <row r="16" spans="1:13" s="6" customFormat="1">
+      <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="27">
         <v>58.3</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="40">
         <v>177.3</v>
       </c>
-      <c r="D16" s="32"/>
-[...11 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="D16" s="38">
+        <v>374.2</v>
+      </c>
+      <c r="E16" s="38">
+        <v>510.6</v>
+      </c>
+      <c r="F16" s="31"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="38"/>
+    </row>
+    <row r="17" spans="1:13" s="6" customFormat="1">
+      <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="27">
         <v>635.1</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="40">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="32"/>
-[...11 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="D17" s="38">
+        <v>1879.4</v>
+      </c>
+      <c r="E17" s="38">
+        <v>2430.6</v>
+      </c>
+      <c r="F17" s="31"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="38"/>
+    </row>
+    <row r="18" spans="1:13" s="6" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="12"/>
-[...13 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="B18" s="11"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" s="6" customFormat="1">
+      <c r="A19" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="27">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="40">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="32"/>
-[...11 lines deleted...]
-      <c r="A20" s="14" t="s">
+      <c r="D19" s="38">
+        <v>12856.2</v>
+      </c>
+      <c r="E19" s="38">
+        <v>17301.099999999999</v>
+      </c>
+      <c r="F19" s="31"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="38"/>
+    </row>
+    <row r="20" spans="1:13" s="6" customFormat="1">
+      <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="27">
         <v>727.8</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="40">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="32"/>
-[...11 lines deleted...]
-      <c r="A21" s="14" t="s">
+      <c r="D20" s="38">
+        <v>1901.1</v>
+      </c>
+      <c r="E20" s="38">
+        <v>2528.6999999999998</v>
+      </c>
+      <c r="F20" s="31"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="38"/>
+    </row>
+    <row r="21" spans="1:13" s="6" customFormat="1">
+      <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="27">
         <v>205.1</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="40">
         <v>309.2</v>
       </c>
-      <c r="D21" s="32"/>
-[...11 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="D21" s="38">
+        <v>435.3</v>
+      </c>
+      <c r="E21" s="38">
+        <v>585.6</v>
+      </c>
+      <c r="F21" s="31"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="38"/>
+    </row>
+    <row r="22" spans="1:13" s="6" customFormat="1">
+      <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="27">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="40">
         <v>84</v>
       </c>
-      <c r="D22" s="32"/>
-[...11 lines deleted...]
-      <c r="A23" s="14" t="s">
+      <c r="D22" s="38">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="E22" s="38">
+        <v>186.5</v>
+      </c>
+      <c r="F22" s="31"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="38"/>
+    </row>
+    <row r="23" spans="1:13" s="6" customFormat="1">
+      <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="27">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="40">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="32"/>
-[...11 lines deleted...]
-      <c r="A24" s="14" t="s">
+      <c r="D23" s="38">
+        <v>1919.2</v>
+      </c>
+      <c r="E23" s="38">
+        <v>2578.9</v>
+      </c>
+      <c r="F23" s="31"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="38"/>
+    </row>
+    <row r="24" spans="1:13" s="6" customFormat="1">
+      <c r="A24" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="27">
         <v>190.5</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="40">
         <v>506.9</v>
       </c>
-      <c r="D24" s="32"/>
-[...11 lines deleted...]
-      <c r="A25" s="14" t="s">
+      <c r="D24" s="38">
+        <v>823.2</v>
+      </c>
+      <c r="E24" s="38">
+        <v>1139.5</v>
+      </c>
+      <c r="F24" s="31"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13" s="6" customFormat="1">
+      <c r="A25" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="27">
         <v>44.1</v>
       </c>
-      <c r="C25" s="43">
+      <c r="C25" s="40">
         <v>95.4</v>
       </c>
-      <c r="D25" s="32"/>
-[...11 lines deleted...]
-      <c r="A26" s="14" t="s">
+      <c r="D25" s="38">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="E25" s="38">
+        <v>197.9</v>
+      </c>
+      <c r="F25" s="31"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="38"/>
+    </row>
+    <row r="26" spans="1:13" s="6" customFormat="1">
+      <c r="A26" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="27">
         <v>588.4</v>
       </c>
-      <c r="C26" s="43">
+      <c r="C26" s="40">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="32"/>
-[...11 lines deleted...]
-      <c r="A27" s="14" t="s">
+      <c r="D26" s="38">
+        <v>2442.6</v>
+      </c>
+      <c r="E26" s="38">
+        <v>3380.6</v>
+      </c>
+      <c r="F26" s="31"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="38"/>
+    </row>
+    <row r="27" spans="1:13" s="6" customFormat="1">
+      <c r="A27" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="27">
         <v>44.2</v>
       </c>
-      <c r="C27" s="43">
+      <c r="C27" s="40">
         <v>88.3</v>
       </c>
-      <c r="D27" s="32"/>
-[...11 lines deleted...]
-      <c r="A28" s="14" t="s">
+      <c r="D27" s="38">
+        <v>132.5</v>
+      </c>
+      <c r="E27" s="38">
+        <v>176.6</v>
+      </c>
+      <c r="F27" s="31"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="38"/>
+    </row>
+    <row r="28" spans="1:13" s="6" customFormat="1">
+      <c r="A28" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="27">
         <v>987.1</v>
       </c>
-      <c r="C28" s="43">
+      <c r="C28" s="40">
         <v>1843</v>
       </c>
-      <c r="D28" s="32"/>
-[...11 lines deleted...]
-      <c r="A29" s="14" t="s">
+      <c r="D28" s="38">
+        <v>2666.8</v>
+      </c>
+      <c r="E28" s="38">
+        <v>3585.6</v>
+      </c>
+      <c r="F28" s="31"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="35"/>
+      <c r="M28" s="38"/>
+    </row>
+    <row r="29" spans="1:13" s="6" customFormat="1">
+      <c r="A29" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="28">
+      <c r="B29" s="27">
         <v>58.3</v>
       </c>
-      <c r="C29" s="43">
+      <c r="C29" s="40">
         <v>177.3</v>
       </c>
-      <c r="D29" s="32"/>
-[...11 lines deleted...]
-      <c r="A30" s="14" t="s">
+      <c r="D29" s="38">
+        <v>374.2</v>
+      </c>
+      <c r="E29" s="38">
+        <v>510.6</v>
+      </c>
+      <c r="F29" s="31"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="38"/>
+    </row>
+    <row r="30" spans="1:13" s="6" customFormat="1">
+      <c r="A30" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B30" s="27">
         <v>635.1</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C30" s="40">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="32"/>
-[...11 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="D30" s="38">
+        <v>1879.3</v>
+      </c>
+      <c r="E30" s="38">
+        <v>2430.5</v>
+      </c>
+      <c r="F30" s="31"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="38"/>
+    </row>
+    <row r="31" spans="1:13" s="6" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="12"/>
-[...6 lines deleted...]
-      <c r="I31" s="13"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="12"/>
       <c r="J31" s="1"/>
-      <c r="K31" s="13"/>
-[...4 lines deleted...]
-      <c r="A32" s="15" t="s">
+      <c r="K31" s="12"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="12"/>
+    </row>
+    <row r="32" spans="1:13" s="6" customFormat="1">
+      <c r="A32" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="28" t="s">
+      <c r="B32" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="40">
         <v>0.1</v>
       </c>
-      <c r="D32" s="32"/>
-[...11 lines deleted...]
-      <c r="A33" s="18" t="s">
+      <c r="D32" s="38">
+        <v>2.1</v>
+      </c>
+      <c r="E32" s="38">
+        <v>3.8</v>
+      </c>
+      <c r="F32" s="31"/>
+      <c r="G32" s="33"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="38"/>
+    </row>
+    <row r="33" spans="1:13" s="6" customFormat="1">
+      <c r="A33" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" s="38">
+        <v>2</v>
+      </c>
+      <c r="E33" s="38">
+        <v>3.7</v>
+      </c>
+      <c r="F33" s="31"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="38"/>
+    </row>
+    <row r="34" spans="1:13" s="18" customFormat="1">
+      <c r="A34" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="29" t="s">
+      <c r="B34" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="40">
+      <c r="C34" s="39">
         <v>0.1</v>
       </c>
-      <c r="D33" s="33"/>
-[...11 lines deleted...]
-      <c r="A34" s="42" t="s">
+      <c r="D34" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="E34" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="F34" s="32"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="39"/>
+    </row>
+    <row r="35" spans="1:13" s="3" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A35" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="42"/>
-[...13 lines deleted...]
-      <c r="A35" s="22" t="s">
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="19"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="21" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
-[...1 lines deleted...]
-    </row>
     <row r="37" spans="1:13">
-      <c r="M37" s="24"/>
+      <c r="M37" s="23"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="M38" s="24"/>
+      <c r="M38" s="23"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="M39" s="24"/>
+      <c r="M39" s="23"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="M40" s="24"/>
+      <c r="M40" s="23"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="M41" s="24"/>
+      <c r="M41" s="23"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="M42" s="24"/>
+      <c r="M42" s="23"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="M43" s="24"/>
+      <c r="M43" s="23"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="M44" s="24"/>
+      <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="M45" s="24"/>
+      <c r="M45" s="23"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="M46" s="24"/>
+      <c r="M46" s="23"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="M47" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A34:I34"/>
+    <mergeCell ref="A35:I35"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист 1</vt:lpstr>