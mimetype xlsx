--- v1 (2026-05-25)
+++ v2 (2026-06-22)
@@ -245,51 +245,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -325,56 +325,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -665,89 +659,89 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="F6" sqref="F6:F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="30.44140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="22" customWidth="1"/>
     <col min="3" max="3" width="10.109375" style="30" customWidth="1"/>
     <col min="4" max="4" width="12.109375" style="30" customWidth="1"/>
     <col min="5" max="5" width="9.33203125" style="22" customWidth="1"/>
     <col min="6" max="6" width="9.109375" style="22" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="22" customWidth="1"/>
     <col min="8" max="8" width="7.44140625" style="22" customWidth="1"/>
     <col min="9" max="9" width="7.88671875" style="22" customWidth="1"/>
     <col min="10" max="10" width="8.6640625" style="22" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="30" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="22" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="22" customWidth="1"/>
     <col min="14" max="14" width="8.88671875" style="23" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1" ht="9.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="29"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
@@ -807,764 +801,818 @@
         <v>0</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="27">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="38">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D6" s="36">
         <v>12858.3</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="36">
         <v>17305</v>
       </c>
-      <c r="F6" s="31"/>
-      <c r="G6" s="33"/>
+      <c r="F6" s="36">
+        <v>21382.400000000001</v>
+      </c>
+      <c r="G6" s="31"/>
       <c r="H6" s="25"/>
-      <c r="I6" s="35"/>
-[...3 lines deleted...]
-      <c r="M6" s="38"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="36"/>
     </row>
     <row r="7" spans="1:13" s="6" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>727.8</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="38">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="36">
         <v>1901.1</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="36">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F7" s="31"/>
-      <c r="G7" s="33"/>
+      <c r="F7" s="36">
+        <v>3289.4</v>
+      </c>
+      <c r="G7" s="31"/>
       <c r="H7" s="25"/>
-      <c r="I7" s="35"/>
-[...3 lines deleted...]
-      <c r="M7" s="38"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="36"/>
     </row>
     <row r="8" spans="1:13" s="6" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="27">
         <v>205.1</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="38">
         <v>309.2</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="36">
         <v>435.3</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>585.6</v>
       </c>
-      <c r="F8" s="31"/>
-      <c r="G8" s="33"/>
+      <c r="F8" s="36">
+        <v>739.6</v>
+      </c>
+      <c r="G8" s="31"/>
       <c r="H8" s="25"/>
-      <c r="I8" s="35"/>
-[...3 lines deleted...]
-      <c r="M8" s="38"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="36"/>
     </row>
     <row r="9" spans="1:13" s="6" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="27">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>84</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>135.30000000000001</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>186.5</v>
       </c>
-      <c r="F9" s="31"/>
-      <c r="G9" s="33"/>
+      <c r="F9" s="36">
+        <v>225</v>
+      </c>
+      <c r="G9" s="31"/>
       <c r="H9" s="25"/>
-      <c r="I9" s="35"/>
-[...3 lines deleted...]
-      <c r="M9" s="38"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="36"/>
     </row>
     <row r="10" spans="1:13" s="6" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="27">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="36">
         <v>1921.2</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="36">
         <v>2582.6</v>
       </c>
-      <c r="F10" s="31"/>
-      <c r="G10" s="33"/>
+      <c r="F10" s="36">
+        <v>2746.1</v>
+      </c>
+      <c r="G10" s="31"/>
       <c r="H10" s="25"/>
-      <c r="I10" s="35"/>
-[...3 lines deleted...]
-      <c r="M10" s="38"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="36"/>
     </row>
     <row r="11" spans="1:13" s="6" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="27">
         <v>190.5</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>506.9</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="36">
         <v>823.2</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="36">
         <v>1139.5</v>
       </c>
-      <c r="F11" s="31"/>
-      <c r="G11" s="33"/>
+      <c r="F11" s="36">
+        <v>1346</v>
+      </c>
+      <c r="G11" s="31"/>
       <c r="H11" s="25"/>
-      <c r="I11" s="35"/>
-[...3 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:13" s="6" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="27">
         <v>44.1</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>95.4</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="36">
         <v>146.69999999999999</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="36">
         <v>197.9</v>
       </c>
-      <c r="F12" s="31"/>
-      <c r="G12" s="33"/>
+      <c r="F12" s="36">
+        <v>241</v>
+      </c>
+      <c r="G12" s="31"/>
       <c r="H12" s="25"/>
-      <c r="I12" s="35"/>
-[...3 lines deleted...]
-      <c r="M12" s="38"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="36"/>
     </row>
     <row r="13" spans="1:13" s="6" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="27">
         <v>588.4</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="38">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="36">
         <v>2442.6</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="36">
         <v>3380.6</v>
       </c>
-      <c r="F13" s="31"/>
-      <c r="G13" s="33"/>
+      <c r="F13" s="36">
+        <v>4108.8</v>
+      </c>
+      <c r="G13" s="31"/>
       <c r="H13" s="25"/>
-      <c r="I13" s="35"/>
-[...3 lines deleted...]
-      <c r="M13" s="38"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="36"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="27">
         <v>44.2</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="38">
         <v>88.3</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="36">
         <v>132.5</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="36">
         <v>176.6</v>
       </c>
-      <c r="F14" s="31"/>
-      <c r="G14" s="33"/>
+      <c r="F14" s="36">
+        <v>223.7</v>
+      </c>
+      <c r="G14" s="31"/>
       <c r="H14" s="25"/>
-      <c r="I14" s="35"/>
-[...3 lines deleted...]
-      <c r="M14" s="38"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="36"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="27">
         <v>987.1</v>
       </c>
-      <c r="C15" s="40">
+      <c r="C15" s="38">
         <v>1843</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="36">
         <v>2666.8</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="36">
         <v>3585.6</v>
       </c>
-      <c r="F15" s="31"/>
-      <c r="G15" s="33"/>
+      <c r="F15" s="36">
+        <v>4793</v>
+      </c>
+      <c r="G15" s="31"/>
       <c r="H15" s="25"/>
-      <c r="I15" s="35"/>
-[...3 lines deleted...]
-      <c r="M15" s="38"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="36"/>
     </row>
     <row r="16" spans="1:13" s="6" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="27">
         <v>58.3</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="38">
         <v>177.3</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="36">
         <v>374.2</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="36">
         <v>510.6</v>
       </c>
-      <c r="F16" s="31"/>
-      <c r="G16" s="33"/>
+      <c r="F16" s="36">
+        <v>673.5</v>
+      </c>
+      <c r="G16" s="31"/>
       <c r="H16" s="25"/>
-      <c r="I16" s="35"/>
-[...3 lines deleted...]
-      <c r="M16" s="38"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="36"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" s="6" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="27">
         <v>635.1</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="38">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="36">
         <v>1879.4</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="36">
         <v>2430.6</v>
       </c>
-      <c r="F17" s="31"/>
-      <c r="G17" s="33"/>
+      <c r="F17" s="36">
+        <v>2996.3</v>
+      </c>
+      <c r="G17" s="31"/>
       <c r="H17" s="25"/>
-      <c r="I17" s="35"/>
-[...3 lines deleted...]
-      <c r="M17" s="38"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13" s="6" customFormat="1" ht="25.5" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="26"/>
       <c r="D18" s="12"/>
       <c r="E18" s="26"/>
       <c r="F18" s="12"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="12"/>
       <c r="J18" s="15"/>
       <c r="K18" s="12"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" s="6" customFormat="1">
       <c r="A19" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="27">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="38">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="36">
         <v>12856.2</v>
       </c>
-      <c r="E19" s="38">
+      <c r="E19" s="36">
         <v>17301.099999999999</v>
       </c>
-      <c r="F19" s="31"/>
-      <c r="G19" s="33"/>
+      <c r="F19" s="36">
+        <v>21372.7</v>
+      </c>
+      <c r="G19" s="31"/>
       <c r="H19" s="25"/>
-      <c r="I19" s="35"/>
-[...3 lines deleted...]
-      <c r="M19" s="38"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" s="6" customFormat="1">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="27">
         <v>727.8</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="38">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="36">
         <v>1901.1</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="36">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F20" s="31"/>
-      <c r="G20" s="33"/>
+      <c r="F20" s="36">
+        <v>3289.4</v>
+      </c>
+      <c r="G20" s="31"/>
       <c r="H20" s="25"/>
-      <c r="I20" s="35"/>
-[...3 lines deleted...]
-      <c r="M20" s="38"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="36"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:13" s="6" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="27">
         <v>205.1</v>
       </c>
-      <c r="C21" s="40">
+      <c r="C21" s="38">
         <v>309.2</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="36">
         <v>435.3</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="36">
         <v>585.6</v>
       </c>
-      <c r="F21" s="31"/>
-      <c r="G21" s="33"/>
+      <c r="F21" s="36">
+        <v>739.6</v>
+      </c>
+      <c r="G21" s="31"/>
       <c r="H21" s="25"/>
-      <c r="I21" s="35"/>
-[...3 lines deleted...]
-      <c r="M21" s="38"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="36"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="27">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="40">
+      <c r="C22" s="38">
         <v>84</v>
       </c>
-      <c r="D22" s="38">
+      <c r="D22" s="36">
         <v>135.30000000000001</v>
       </c>
-      <c r="E22" s="38">
+      <c r="E22" s="36">
         <v>186.5</v>
       </c>
-      <c r="F22" s="31"/>
-      <c r="G22" s="33"/>
+      <c r="F22" s="36">
+        <v>225</v>
+      </c>
+      <c r="G22" s="31"/>
       <c r="H22" s="25"/>
-      <c r="I22" s="35"/>
-[...3 lines deleted...]
-      <c r="M22" s="38"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:13" s="6" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="27">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="40">
+      <c r="C23" s="38">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D23" s="36">
         <v>1919.2</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="36">
         <v>2578.9</v>
       </c>
-      <c r="F23" s="31"/>
-      <c r="G23" s="33"/>
+      <c r="F23" s="36">
+        <v>2736.5</v>
+      </c>
+      <c r="G23" s="31"/>
       <c r="H23" s="25"/>
-      <c r="I23" s="35"/>
-[...3 lines deleted...]
-      <c r="M23" s="38"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="36"/>
     </row>
     <row r="24" spans="1:13" s="6" customFormat="1">
       <c r="A24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>190.5</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C24" s="38">
         <v>506.9</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="36">
         <v>823.2</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="36">
         <v>1139.5</v>
       </c>
-      <c r="F24" s="31"/>
-      <c r="G24" s="33"/>
+      <c r="F24" s="36">
+        <v>1346</v>
+      </c>
+      <c r="G24" s="31"/>
       <c r="H24" s="25"/>
-      <c r="I24" s="35"/>
-[...3 lines deleted...]
-      <c r="M24" s="38"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" s="6" customFormat="1">
       <c r="A25" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="27">
         <v>44.1</v>
       </c>
-      <c r="C25" s="40">
+      <c r="C25" s="38">
         <v>95.4</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D25" s="36">
         <v>146.69999999999999</v>
       </c>
-      <c r="E25" s="38">
+      <c r="E25" s="36">
         <v>197.9</v>
       </c>
-      <c r="F25" s="31"/>
-      <c r="G25" s="33"/>
+      <c r="F25" s="36">
+        <v>241</v>
+      </c>
+      <c r="G25" s="31"/>
       <c r="H25" s="25"/>
-      <c r="I25" s="35"/>
-[...3 lines deleted...]
-      <c r="M25" s="38"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:13" s="6" customFormat="1">
       <c r="A26" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="27">
         <v>588.4</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C26" s="38">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="38">
+      <c r="D26" s="36">
         <v>2442.6</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="36">
         <v>3380.6</v>
       </c>
-      <c r="F26" s="31"/>
-      <c r="G26" s="33"/>
+      <c r="F26" s="36">
+        <v>4108.8</v>
+      </c>
+      <c r="G26" s="31"/>
       <c r="H26" s="25"/>
-      <c r="I26" s="35"/>
-[...3 lines deleted...]
-      <c r="M26" s="38"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="36"/>
     </row>
     <row r="27" spans="1:13" s="6" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="27">
         <v>44.2</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C27" s="38">
         <v>88.3</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="36">
         <v>132.5</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="36">
         <v>176.6</v>
       </c>
-      <c r="F27" s="31"/>
-      <c r="G27" s="33"/>
+      <c r="F27" s="36">
+        <v>223.7</v>
+      </c>
+      <c r="G27" s="31"/>
       <c r="H27" s="25"/>
-      <c r="I27" s="35"/>
-[...3 lines deleted...]
-      <c r="M27" s="38"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="36"/>
     </row>
     <row r="28" spans="1:13" s="6" customFormat="1">
       <c r="A28" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="27">
         <v>987.1</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="38">
         <v>1843</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D28" s="36">
         <v>2666.8</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="36">
         <v>3585.6</v>
       </c>
-      <c r="F28" s="31"/>
-      <c r="G28" s="33"/>
+      <c r="F28" s="36">
+        <v>4793</v>
+      </c>
+      <c r="G28" s="31"/>
       <c r="H28" s="25"/>
-      <c r="I28" s="35"/>
-[...3 lines deleted...]
-      <c r="M28" s="38"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="36"/>
     </row>
     <row r="29" spans="1:13" s="6" customFormat="1">
       <c r="A29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="27">
         <v>58.3</v>
       </c>
-      <c r="C29" s="40">
+      <c r="C29" s="38">
         <v>177.3</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="36">
         <v>374.2</v>
       </c>
-      <c r="E29" s="38">
+      <c r="E29" s="36">
         <v>510.6</v>
       </c>
-      <c r="F29" s="31"/>
-      <c r="G29" s="33"/>
+      <c r="F29" s="36">
+        <v>673.5</v>
+      </c>
+      <c r="G29" s="31"/>
       <c r="H29" s="25"/>
-      <c r="I29" s="35"/>
-[...3 lines deleted...]
-      <c r="M29" s="38"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13" s="6" customFormat="1">
       <c r="A30" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="27">
         <v>635.1</v>
       </c>
-      <c r="C30" s="40">
+      <c r="C30" s="38">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="38">
+      <c r="D30" s="36">
         <v>1879.3</v>
       </c>
-      <c r="E30" s="38">
+      <c r="E30" s="36">
         <v>2430.5</v>
       </c>
-      <c r="F30" s="31"/>
-      <c r="G30" s="33"/>
+      <c r="F30" s="36">
+        <v>2996.1</v>
+      </c>
+      <c r="G30" s="31"/>
       <c r="H30" s="25"/>
-      <c r="I30" s="35"/>
-[...3 lines deleted...]
-      <c r="M30" s="38"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="36"/>
     </row>
     <row r="31" spans="1:13" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="25"/>
       <c r="D31" s="12"/>
       <c r="E31" s="26"/>
       <c r="F31" s="12"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="12"/>
       <c r="J31" s="1"/>
       <c r="K31" s="12"/>
       <c r="L31" s="11"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" s="6" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="40">
+      <c r="C32" s="38">
         <v>0.1</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="36">
         <v>2.1</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E32" s="36">
         <v>3.8</v>
       </c>
-      <c r="F32" s="31"/>
-      <c r="G32" s="33"/>
+      <c r="F32" s="38">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G32" s="31"/>
       <c r="H32" s="25"/>
-      <c r="I32" s="35"/>
-[...3 lines deleted...]
-      <c r="M32" s="38"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="36"/>
     </row>
     <row r="33" spans="1:13" s="6" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="40" t="s">
+      <c r="C33" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="36">
         <v>2</v>
       </c>
-      <c r="E33" s="38">
+      <c r="E33" s="36">
         <v>3.7</v>
       </c>
-      <c r="F33" s="31"/>
-      <c r="G33" s="33"/>
+      <c r="F33" s="38">
+        <v>9.6</v>
+      </c>
+      <c r="G33" s="31"/>
       <c r="H33" s="25"/>
-      <c r="I33" s="35"/>
-[...3 lines deleted...]
-      <c r="M33" s="38"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="36"/>
     </row>
     <row r="34" spans="1:13" s="18" customFormat="1">
       <c r="A34" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="39">
+      <c r="C34" s="37">
         <v>0.1</v>
       </c>
-      <c r="D34" s="39">
+      <c r="D34" s="37">
         <v>0.1</v>
       </c>
-      <c r="E34" s="39">
+      <c r="E34" s="37">
         <v>0.1</v>
       </c>
-      <c r="F34" s="32"/>
-      <c r="G34" s="34"/>
+      <c r="F34" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="G34" s="32"/>
       <c r="H34" s="2"/>
-      <c r="I34" s="36"/>
-[...3 lines deleted...]
-      <c r="M34" s="39"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="34"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="34"/>
+      <c r="M34" s="37"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A35" s="42" t="s">
+      <c r="A35" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="42"/>
-[...6 lines deleted...]
-      <c r="I35" s="42"/>
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="40"/>
+      <c r="I35" s="40"/>
       <c r="J35" s="19"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="M37" s="23"/>
     </row>
     <row r="38" spans="1:13">
       <c r="M38" s="23"/>
     </row>
     <row r="39" spans="1:13">
       <c r="M39" s="23"/>
     </row>
     <row r="40" spans="1:13">
       <c r="M40" s="23"/>
     </row>
     <row r="41" spans="1:13">
       <c r="M41" s="23"/>
     </row>