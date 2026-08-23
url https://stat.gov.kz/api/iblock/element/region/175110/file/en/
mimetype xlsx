--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="14508" windowHeight="12792"/>
+    <workbookView xWindow="0" yWindow="-15" windowWidth="14505" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="32">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
@@ -117,51 +117,51 @@
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>g.a. Alatau</t>
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t xml:space="preserve">  Output of basic industrial products in the Almaty region 2026 year*</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -169,56 +169,50 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
@@ -245,56 +239,53 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -331,66 +322,60 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -659,1002 +644,1110 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6:F34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="30.44140625" style="22" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="23"/>
+    <col min="1" max="1" width="30.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="21" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="29" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" style="29" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" style="21" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="21" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" style="21" customWidth="1"/>
+    <col min="9" max="9" width="7.85546875" style="21" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" style="21" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="29" customWidth="1"/>
+    <col min="12" max="12" width="9.28515625" style="21" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="21" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" style="22" hidden="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="39"/>
-[...29 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="L4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="24" t="s">
+      <c r="M4" s="23" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="6" customFormat="1">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="22.5">
+      <c r="A5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="11" t="s">
+      <c r="E5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="11" t="s">
+      <c r="G5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="11" t="s">
+      <c r="H5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="I5" s="11" t="s">
+      <c r="I5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J5" s="11" t="s">
+      <c r="J5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="K5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="L5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="M5" s="11" t="s">
+      <c r="M5" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="6" customFormat="1">
-      <c r="A6" s="10" t="s">
+    <row r="6" spans="1:13" s="5" customFormat="1">
+      <c r="A6" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="26">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="35">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="33">
         <v>12858.3</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="33">
         <v>17305</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="33">
         <v>21382.400000000001</v>
       </c>
-      <c r="G6" s="31"/>
-[...8 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="G6" s="30">
+        <v>26430.7</v>
+      </c>
+      <c r="H6" s="33">
+        <v>32048</v>
+      </c>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1">
+      <c r="A7" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B7" s="26">
         <v>727.8</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="35">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="33">
         <v>1901.1</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="33">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="33">
         <v>3289.4</v>
       </c>
-      <c r="G7" s="31"/>
-[...8 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="G7" s="30">
+        <v>4191.7</v>
+      </c>
+      <c r="H7" s="33">
+        <v>5180.1000000000004</v>
+      </c>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="33"/>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1">
+      <c r="A8" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="26">
         <v>205.1</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="35">
         <v>309.2</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="33">
         <v>435.3</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="33">
         <v>585.6</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="33">
         <v>739.6</v>
       </c>
-      <c r="G8" s="31"/>
-[...8 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="G8" s="30">
+        <v>868.8</v>
+      </c>
+      <c r="H8" s="33">
+        <v>992.5</v>
+      </c>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="33"/>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1">
+      <c r="A9" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="26">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="35">
         <v>84</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="33">
         <v>135.30000000000001</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="33">
         <v>186.5</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="33">
         <v>225</v>
       </c>
-      <c r="G9" s="31"/>
-[...8 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="G9" s="30">
+        <v>263.39999999999998</v>
+      </c>
+      <c r="H9" s="33">
+        <v>301.89999999999998</v>
+      </c>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="33"/>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1">
+      <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="35">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="33">
         <v>1921.2</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="33">
         <v>2582.6</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="33">
         <v>2746.1</v>
       </c>
-      <c r="G10" s="31"/>
-[...8 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="G10" s="30">
+        <v>3761.2</v>
+      </c>
+      <c r="H10" s="33">
+        <v>5075.1000000000004</v>
+      </c>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="33"/>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1">
+      <c r="A11" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="26">
         <v>190.5</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C11" s="35">
         <v>506.9</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="33">
         <v>823.2</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="33">
         <v>1139.5</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="33">
         <v>1346</v>
       </c>
-      <c r="G11" s="31"/>
-[...8 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="G11" s="30">
+        <v>1552.5</v>
+      </c>
+      <c r="H11" s="33">
+        <v>1759</v>
+      </c>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1">
+      <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="26">
         <v>44.1</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="35">
         <v>95.4</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="33">
         <v>146.69999999999999</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="33">
         <v>197.9</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="33">
         <v>241</v>
       </c>
-      <c r="G12" s="31"/>
-[...8 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="G12" s="30">
+        <v>284</v>
+      </c>
+      <c r="H12" s="33">
+        <v>327</v>
+      </c>
+      <c r="I12" s="30"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1">
+      <c r="A13" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="26">
         <v>588.4</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="35">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="33">
         <v>2442.6</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="33">
         <v>3380.6</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="33">
         <v>4108.8</v>
       </c>
-      <c r="G13" s="31"/>
-[...8 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="G13" s="30">
+        <v>4802.8</v>
+      </c>
+      <c r="H13" s="33">
+        <v>5616.4</v>
+      </c>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="33"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="26">
         <v>44.2</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C14" s="35">
         <v>88.3</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="33">
         <v>132.5</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="33">
         <v>176.6</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="33">
         <v>223.7</v>
       </c>
-      <c r="G14" s="31"/>
-[...8 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="G14" s="30">
+        <v>270.7</v>
+      </c>
+      <c r="H14" s="33">
+        <v>317</v>
+      </c>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="26">
         <v>987.1</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="35">
         <v>1843</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="33">
         <v>2666.8</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="33">
         <v>3585.6</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="33">
         <v>4793</v>
       </c>
-      <c r="G15" s="31"/>
-[...8 lines deleted...]
-      <c r="A16" s="13" t="s">
+      <c r="G15" s="30">
+        <v>5999.3</v>
+      </c>
+      <c r="H15" s="33">
+        <v>7257.1</v>
+      </c>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="33"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="26">
         <v>58.3</v>
       </c>
-      <c r="C16" s="38">
+      <c r="C16" s="35">
         <v>177.3</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="33">
         <v>374.2</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="33">
         <v>510.6</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="33">
         <v>673.5</v>
       </c>
-      <c r="G16" s="31"/>
-[...8 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="G16" s="30">
+        <v>855.3</v>
+      </c>
+      <c r="H16" s="33">
+        <v>1053.3</v>
+      </c>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="33"/>
+    </row>
+    <row r="17" spans="1:13" s="5" customFormat="1">
+      <c r="A17" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="26">
         <v>635.1</v>
       </c>
-      <c r="C17" s="38">
+      <c r="C17" s="35">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="33">
         <v>1879.4</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="33">
         <v>2430.6</v>
       </c>
-      <c r="F17" s="36">
+      <c r="F17" s="33">
         <v>2996.3</v>
       </c>
-      <c r="G17" s="31"/>
-[...8 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="G17" s="30">
+        <v>3580.9</v>
+      </c>
+      <c r="H17" s="33">
+        <v>4168.6000000000004</v>
+      </c>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A18" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="11"/>
-[...13 lines deleted...]
-      <c r="A19" s="16" t="s">
+      <c r="B18" s="10"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+    </row>
+    <row r="19" spans="1:13" s="5" customFormat="1">
+      <c r="A19" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="26">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="38">
+      <c r="C19" s="35">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="36">
+      <c r="D19" s="33">
         <v>12856.2</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="33">
         <v>17301.099999999999</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="33">
         <v>21372.7</v>
       </c>
-      <c r="G19" s="31"/>
-[...8 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="G19" s="30">
+        <v>26415.8</v>
+      </c>
+      <c r="H19" s="33">
+        <v>32030.400000000001</v>
+      </c>
+      <c r="I19" s="30"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" s="5" customFormat="1">
+      <c r="A20" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="26">
         <v>727.8</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C20" s="35">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="36">
+      <c r="D20" s="33">
         <v>1901.1</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="33">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F20" s="36">
+      <c r="F20" s="33">
         <v>3289.4</v>
       </c>
-      <c r="G20" s="31"/>
-[...8 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="G20" s="30">
+        <v>4191.7</v>
+      </c>
+      <c r="H20" s="33">
+        <v>5180.1000000000004</v>
+      </c>
+      <c r="I20" s="30"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" s="5" customFormat="1">
+      <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="26">
         <v>205.1</v>
       </c>
-      <c r="C21" s="38">
+      <c r="C21" s="35">
         <v>309.2</v>
       </c>
-      <c r="D21" s="36">
+      <c r="D21" s="33">
         <v>435.3</v>
       </c>
-      <c r="E21" s="36">
+      <c r="E21" s="33">
         <v>585.6</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="33">
         <v>739.6</v>
       </c>
-      <c r="G21" s="31"/>
-[...8 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="G21" s="30">
+        <v>868.8</v>
+      </c>
+      <c r="H21" s="33">
+        <v>992.5</v>
+      </c>
+      <c r="I21" s="30"/>
+      <c r="J21" s="30"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13" s="5" customFormat="1">
+      <c r="A22" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="27">
+      <c r="B22" s="26">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="38">
+      <c r="C22" s="35">
         <v>84</v>
       </c>
-      <c r="D22" s="36">
+      <c r="D22" s="33">
         <v>135.30000000000001</v>
       </c>
-      <c r="E22" s="36">
+      <c r="E22" s="33">
         <v>186.5</v>
       </c>
-      <c r="F22" s="36">
+      <c r="F22" s="33">
         <v>225</v>
       </c>
-      <c r="G22" s="31"/>
-[...8 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="G22" s="30">
+        <v>263.39999999999998</v>
+      </c>
+      <c r="H22" s="33">
+        <v>301.89999999999998</v>
+      </c>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="33"/>
+    </row>
+    <row r="23" spans="1:13" s="5" customFormat="1">
+      <c r="A23" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="26">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="38">
+      <c r="C23" s="35">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="36">
+      <c r="D23" s="33">
         <v>1919.2</v>
       </c>
-      <c r="E23" s="36">
+      <c r="E23" s="33">
         <v>2578.9</v>
       </c>
-      <c r="F23" s="36">
+      <c r="F23" s="33">
         <v>2736.5</v>
       </c>
-      <c r="G23" s="31"/>
-[...8 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="G23" s="30">
+        <v>3746.5</v>
+      </c>
+      <c r="H23" s="33">
+        <v>5057.7</v>
+      </c>
+      <c r="I23" s="30"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13" s="5" customFormat="1">
+      <c r="A24" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="26">
         <v>190.5</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="35">
         <v>506.9</v>
       </c>
-      <c r="D24" s="36">
+      <c r="D24" s="33">
         <v>823.2</v>
       </c>
-      <c r="E24" s="36">
+      <c r="E24" s="33">
         <v>1139.5</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="33">
         <v>1346</v>
       </c>
-      <c r="G24" s="31"/>
-[...8 lines deleted...]
-      <c r="A25" s="13" t="s">
+      <c r="G24" s="30">
+        <v>1552.5</v>
+      </c>
+      <c r="H24" s="33">
+        <v>1759</v>
+      </c>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="33"/>
+    </row>
+    <row r="25" spans="1:13" s="5" customFormat="1">
+      <c r="A25" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="27">
+      <c r="B25" s="26">
         <v>44.1</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C25" s="35">
         <v>95.4</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="33">
         <v>146.69999999999999</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="33">
         <v>197.9</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="33">
         <v>241</v>
       </c>
-      <c r="G25" s="31"/>
-[...8 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="G25" s="30">
+        <v>284</v>
+      </c>
+      <c r="H25" s="33">
+        <v>327</v>
+      </c>
+      <c r="I25" s="30"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13" s="5" customFormat="1">
+      <c r="A26" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="27">
+      <c r="B26" s="26">
         <v>588.4</v>
       </c>
-      <c r="C26" s="38">
+      <c r="C26" s="35">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="36">
+      <c r="D26" s="33">
         <v>2442.6</v>
       </c>
-      <c r="E26" s="36">
+      <c r="E26" s="33">
         <v>3380.6</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="33">
         <v>4108.8</v>
       </c>
-      <c r="G26" s="31"/>
-[...8 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="G26" s="30">
+        <v>4802.8</v>
+      </c>
+      <c r="H26" s="33">
+        <v>5616.4</v>
+      </c>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="33"/>
+    </row>
+    <row r="27" spans="1:13" s="5" customFormat="1">
+      <c r="A27" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="27">
+      <c r="B27" s="26">
         <v>44.2</v>
       </c>
-      <c r="C27" s="38">
+      <c r="C27" s="35">
         <v>88.3</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="33">
         <v>132.5</v>
       </c>
-      <c r="E27" s="36">
+      <c r="E27" s="33">
         <v>176.6</v>
       </c>
-      <c r="F27" s="36">
+      <c r="F27" s="33">
         <v>223.7</v>
       </c>
-      <c r="G27" s="31"/>
-[...8 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="G27" s="30">
+        <v>270.7</v>
+      </c>
+      <c r="H27" s="33">
+        <v>317</v>
+      </c>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="33"/>
+    </row>
+    <row r="28" spans="1:13" s="5" customFormat="1">
+      <c r="A28" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="27">
+      <c r="B28" s="26">
         <v>987.1</v>
       </c>
-      <c r="C28" s="38">
+      <c r="C28" s="35">
         <v>1843</v>
       </c>
-      <c r="D28" s="36">
+      <c r="D28" s="33">
         <v>2666.8</v>
       </c>
-      <c r="E28" s="36">
+      <c r="E28" s="33">
         <v>3585.6</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="33">
         <v>4793</v>
       </c>
-      <c r="G28" s="31"/>
-[...8 lines deleted...]
-      <c r="A29" s="13" t="s">
+      <c r="G28" s="30">
+        <v>5999.3</v>
+      </c>
+      <c r="H28" s="33">
+        <v>7257.1</v>
+      </c>
+      <c r="I28" s="30"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="33"/>
+    </row>
+    <row r="29" spans="1:13" s="5" customFormat="1">
+      <c r="A29" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="27">
+      <c r="B29" s="26">
         <v>58.3</v>
       </c>
-      <c r="C29" s="38">
+      <c r="C29" s="35">
         <v>177.3</v>
       </c>
-      <c r="D29" s="36">
+      <c r="D29" s="33">
         <v>374.2</v>
       </c>
-      <c r="E29" s="36">
+      <c r="E29" s="33">
         <v>510.6</v>
       </c>
-      <c r="F29" s="36">
+      <c r="F29" s="33">
         <v>673.5</v>
       </c>
-      <c r="G29" s="31"/>
-[...8 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="G29" s="30">
+        <v>855.3</v>
+      </c>
+      <c r="H29" s="33">
+        <v>1053.3</v>
+      </c>
+      <c r="I29" s="30"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="33"/>
+    </row>
+    <row r="30" spans="1:13" s="5" customFormat="1">
+      <c r="A30" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="27">
+      <c r="B30" s="26">
         <v>635.1</v>
       </c>
-      <c r="C30" s="38">
+      <c r="C30" s="35">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="36">
+      <c r="D30" s="33">
         <v>1879.3</v>
       </c>
-      <c r="E30" s="36">
+      <c r="E30" s="33">
         <v>2430.5</v>
       </c>
-      <c r="F30" s="36">
+      <c r="F30" s="33">
         <v>2996.1</v>
       </c>
-      <c r="G30" s="31"/>
-[...8 lines deleted...]
-      <c r="A31" s="14" t="s">
+      <c r="G30" s="30">
+        <v>3580.7</v>
+      </c>
+      <c r="H30" s="33">
+        <v>4168.3999999999996</v>
+      </c>
+      <c r="I30" s="30"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="30"/>
+      <c r="M30" s="33"/>
+    </row>
+    <row r="31" spans="1:13" s="5" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="11"/>
-[...6 lines deleted...]
-      <c r="I31" s="12"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="11"/>
       <c r="J31" s="1"/>
-      <c r="K31" s="12"/>
-[...4 lines deleted...]
-      <c r="A32" s="14" t="s">
+      <c r="K31" s="11"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="11"/>
+    </row>
+    <row r="32" spans="1:13" s="5" customFormat="1">
+      <c r="A32" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="27" t="s">
+      <c r="B32" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="35">
         <v>0.1</v>
       </c>
-      <c r="D32" s="36">
+      <c r="D32" s="33">
         <v>2.1</v>
       </c>
-      <c r="E32" s="36">
+      <c r="E32" s="33">
         <v>3.8</v>
       </c>
-      <c r="F32" s="38">
+      <c r="F32" s="35">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G32" s="31"/>
-[...8 lines deleted...]
-      <c r="A33" s="13" t="s">
+      <c r="G32" s="32">
+        <v>14.9</v>
+      </c>
+      <c r="H32" s="33">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I32" s="30"/>
+      <c r="J32" s="32"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="33"/>
+    </row>
+    <row r="33" spans="1:13" s="5" customFormat="1">
+      <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="38" t="s">
+      <c r="C33" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="D33" s="36">
+      <c r="D33" s="33">
         <v>2</v>
       </c>
-      <c r="E33" s="36">
+      <c r="E33" s="33">
         <v>3.7</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="35">
         <v>9.6</v>
       </c>
-      <c r="G33" s="31"/>
-[...8 lines deleted...]
-      <c r="A34" s="17" t="s">
+      <c r="G33" s="32">
+        <v>14.7</v>
+      </c>
+      <c r="H33" s="33">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="I33" s="30"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="33"/>
+    </row>
+    <row r="34" spans="1:13" s="17" customFormat="1">
+      <c r="A34" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="37">
+      <c r="C34" s="34">
         <v>0.1</v>
       </c>
-      <c r="D34" s="37">
+      <c r="D34" s="34">
         <v>0.1</v>
       </c>
-      <c r="E34" s="37">
+      <c r="E34" s="34">
         <v>0.1</v>
       </c>
-      <c r="F34" s="37">
+      <c r="F34" s="34">
         <v>0.2</v>
       </c>
-      <c r="G34" s="32"/>
-[...8 lines deleted...]
-      <c r="A35" s="40" t="s">
+      <c r="G34" s="31">
+        <v>0.2</v>
+      </c>
+      <c r="H34" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="34"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="34"/>
+    </row>
+    <row r="35" spans="1:13" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A35" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="40"/>
-[...10 lines deleted...]
-      <c r="M35" s="20"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="19"/>
+      <c r="L35" s="19"/>
+      <c r="M35" s="19"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="21" t="s">
+      <c r="A36" s="20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:13">
-      <c r="M37" s="23"/>
+      <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="M38" s="23"/>
+      <c r="M38" s="22"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="M39" s="23"/>
+      <c r="M39" s="22"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="M40" s="23"/>
+      <c r="M40" s="22"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="M41" s="23"/>
+      <c r="M41" s="22"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="M42" s="23"/>
+      <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="M43" s="23"/>
+      <c r="M43" s="22"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="M44" s="23"/>
+      <c r="M44" s="22"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="M45" s="23"/>
+      <c r="M45" s="22"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="M46" s="23"/>
+      <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="M47" s="23"/>
+      <c r="M47" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A35:I35"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>