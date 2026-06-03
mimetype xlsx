--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="11910" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="11910"/>
   </bookViews>
   <sheets>
     <sheet name="Всего" sheetId="1" r:id="rId1"/>
     <sheet name="женщины" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="29">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2003*</t>
   </si>
   <si>
     <t>2004*</t>
   </si>
   <si>
     <t>2005*</t>
   </si>
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
@@ -81,69 +81,69 @@
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t xml:space="preserve">г. Шымкент </t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t xml:space="preserve">Аль-Фарабийский </t>
   </si>
   <si>
     <t xml:space="preserve">Енбекшинский </t>
   </si>
   <si>
     <t xml:space="preserve">Каратауский </t>
   </si>
   <si>
     <t>*Данные за 2000-2016гг. по Южно-Казахстанской области.</t>
   </si>
   <si>
-    <t>Численность погибших при насчастных случаев</t>
-[...1 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
-    <t>Численность погибших женщин при насчастных случаев</t>
-[...1 lines deleted...]
-  <si>
     <t>Тұран</t>
   </si>
   <si>
     <t>2002*</t>
   </si>
   <si>
     <t>2001*</t>
   </si>
   <si>
     <t>2000*</t>
+  </si>
+  <si>
+    <t>Численность погибших при несчастных случаев</t>
+  </si>
+  <si>
+    <t>Численность погибших женщин при несчастных случаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -277,51 +277,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -364,80 +364,79 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -712,112 +711,114 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AB15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15.75" customHeight="1">
-      <c r="A2" s="41" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="41"/>
+      <c r="A2" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
     </row>
     <row r="3" spans="1:28">
       <c r="V3" s="2"/>
-      <c r="Z3" s="31" t="s">
-        <v>23</v>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
@@ -835,68 +836,71 @@
       </c>
       <c r="Q4" s="9" t="s">
         <v>13</v>
       </c>
       <c r="R4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="S4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T4" s="9">
         <v>2018</v>
       </c>
       <c r="U4" s="11">
         <v>2019</v>
       </c>
       <c r="V4" s="9">
         <v>2020</v>
       </c>
       <c r="W4" s="12">
         <v>2021</v>
       </c>
       <c r="X4" s="12">
         <v>2022</v>
       </c>
-      <c r="Y4" s="36">
+      <c r="Y4" s="12">
         <v>2023</v>
       </c>
-      <c r="Z4" s="36">
+      <c r="Z4" s="12">
         <v>2024</v>
+      </c>
+      <c r="AA4" s="12">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="44" t="s">
+      <c r="B5" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="3">
         <v>5</v>
       </c>
       <c r="F5" s="3">
         <v>13</v>
       </c>
       <c r="G5" s="3">
         <v>6</v>
       </c>
       <c r="H5" s="3">
         <v>8</v>
       </c>
       <c r="I5" s="3">
         <v>8</v>
       </c>
       <c r="J5" s="3">
         <v>3</v>
       </c>
       <c r="K5" s="3">
         <v>7</v>
       </c>
       <c r="L5" s="3">
         <v>7</v>
@@ -915,55 +919,58 @@
       </c>
       <c r="Q5" s="3">
         <v>7</v>
       </c>
       <c r="R5" s="3">
         <v>9</v>
       </c>
       <c r="S5" s="14">
         <v>10</v>
       </c>
       <c r="T5" s="18">
         <v>10</v>
       </c>
       <c r="U5" s="18">
         <v>10</v>
       </c>
       <c r="V5" s="18">
         <v>11</v>
       </c>
       <c r="W5" s="18">
         <v>4</v>
       </c>
       <c r="X5" s="18">
         <v>6</v>
       </c>
-      <c r="Y5" s="37">
+      <c r="Y5" s="36">
         <v>6</v>
       </c>
       <c r="Z5" s="19">
         <v>4</v>
+      </c>
+      <c r="AA5" s="18">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="15" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="22" t="s">
@@ -995,57 +1002,59 @@
       </c>
       <c r="Q6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U6" s="18">
         <v>2</v>
       </c>
       <c r="V6" s="18">
         <v>1</v>
       </c>
       <c r="W6" s="18">
         <v>2</v>
       </c>
       <c r="X6" s="18">
         <v>1</v>
       </c>
-      <c r="Y6" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AA6" s="4"/>
+      <c r="Y6" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="18">
+        <v>2</v>
+      </c>
       <c r="AB6" s="4"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="22" t="s">
@@ -1077,57 +1086,59 @@
       </c>
       <c r="Q7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>1</v>
       </c>
       <c r="U7" s="18">
         <v>1</v>
       </c>
       <c r="V7" s="18">
         <v>8</v>
       </c>
       <c r="W7" s="18">
         <v>1</v>
       </c>
       <c r="X7" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="46">
-[...5 lines deleted...]
-      <c r="AA7" s="4"/>
+      <c r="Y7" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>1</v>
+      </c>
       <c r="AB7" s="4"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="22" t="s">
@@ -1159,57 +1170,59 @@
       </c>
       <c r="Q8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>5</v>
       </c>
       <c r="U8" s="18">
         <v>6</v>
       </c>
       <c r="V8" s="18">
         <v>1</v>
       </c>
       <c r="W8" s="18">
         <v>1</v>
       </c>
       <c r="X8" s="18">
         <v>3</v>
       </c>
-      <c r="Y8" s="46">
+      <c r="Y8" s="42">
         <v>3</v>
       </c>
-      <c r="Z8" s="46">
+      <c r="Z8" s="42">
         <v>2</v>
       </c>
-      <c r="AA8" s="4"/>
+      <c r="AA8" s="18">
+        <v>6</v>
+      </c>
       <c r="AB8" s="4"/>
     </row>
     <row r="9" spans="1:28" ht="15" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="22" t="s">
@@ -1235,66 +1248,69 @@
       </c>
       <c r="O9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="P9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>4</v>
       </c>
       <c r="U9" s="18">
         <v>1</v>
       </c>
       <c r="V9" s="18">
         <v>1</v>
       </c>
-      <c r="W9" s="42" t="s">
-[...2 lines deleted...]
-      <c r="X9" s="42">
+      <c r="W9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="39">
         <v>2</v>
       </c>
-      <c r="Y9" s="46">
-[...2 lines deleted...]
-      <c r="Z9" s="45" t="s">
+      <c r="Y9" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="20" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="24" t="s">
         <v>0</v>
       </c>
@@ -1327,320 +1343,352 @@
       </c>
       <c r="S10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="T10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="24" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21">
         <v>1</v>
       </c>
       <c r="Z10" s="21">
         <v>1</v>
       </c>
+      <c r="AA10" s="43" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:28" ht="15" customHeight="1">
-      <c r="A11" s="43" t="s">
+      <c r="A11" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="43"/>
-[...5 lines deleted...]
-      <c r="H11" s="43"/>
+      <c r="B11" s="45"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+      <c r="N11" s="45"/>
+      <c r="O11" s="45"/>
+      <c r="P11" s="45"/>
+      <c r="Q11" s="45"/>
+      <c r="R11" s="45"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:28">
       <c r="U12" s="6"/>
     </row>
     <row r="13" spans="1:28">
       <c r="U13" s="6"/>
     </row>
     <row r="14" spans="1:28">
       <c r="U14" s="6"/>
     </row>
     <row r="15" spans="1:28">
       <c r="U15" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A11:H11"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A11:R11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="15.75">
-      <c r="A2" s="41" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="25"/>
+      <c r="A2" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
     </row>
     <row r="3" spans="1:23">
       <c r="G3" s="2"/>
-      <c r="H3" s="31" t="s">
-        <v>23</v>
+      <c r="I3" s="31" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="26"/>
       <c r="B4" s="9">
         <v>2018</v>
       </c>
       <c r="C4" s="11">
         <v>2019</v>
       </c>
       <c r="D4" s="9">
         <v>2020</v>
       </c>
       <c r="E4" s="27">
         <v>2021</v>
       </c>
       <c r="F4" s="28">
         <v>2022</v>
       </c>
-      <c r="G4" s="38">
+      <c r="G4" s="12">
         <v>2023</v>
       </c>
-      <c r="H4" s="38">
+      <c r="H4" s="12">
         <v>2024</v>
+      </c>
+      <c r="I4" s="12">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="18">
         <v>3</v>
       </c>
       <c r="C5" s="18">
         <v>1</v>
       </c>
       <c r="D5" s="18">
         <v>2</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="34">
         <v>1</v>
       </c>
-      <c r="G5" s="39" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="6"/>
+      <c r="G5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="41" t="s">
+        <v>0</v>
+      </c>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
     </row>
     <row r="6" spans="1:23" ht="15" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="16">
         <v>1</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="40" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="G6" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>0</v>
+      </c>
       <c r="J6" s="5"/>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="30">
         <v>1</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="32">
         <v>2</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="40" t="s">
+      <c r="G7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="15" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="30">
         <v>1</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="40" t="s">
+      <c r="G8" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="15" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="3">
         <v>1</v>
       </c>
-      <c r="C9" s="40" t="s">
+      <c r="C9" s="38" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="38">
         <v>4</v>
       </c>
-      <c r="G9" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="40" t="s">
+      <c r="G9" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="20" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="43" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Всего</vt:lpstr>
       <vt:lpstr>женщины</vt:lpstr>