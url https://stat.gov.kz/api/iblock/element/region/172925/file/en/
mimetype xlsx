--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -383,51 +383,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="155">
+  <cellXfs count="156">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
@@ -723,66 +723,67 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1044,87 +1045,87 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M154"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A144" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
-      <selection activeCell="C154" sqref="C154:D154"/>
+    <sheetView tabSelected="1" topLeftCell="A142" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
+      <selection activeCell="E154" sqref="E154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="152" t="s">
+      <c r="A1" s="154" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="152"/>
-[...10 lines deleted...]
-      <c r="M1" s="152"/>
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="154"/>
+      <c r="G1" s="154"/>
+      <c r="H1" s="154"/>
+      <c r="I1" s="154"/>
+      <c r="J1" s="154"/>
+      <c r="K1" s="154"/>
+      <c r="L1" s="154"/>
+      <c r="M1" s="154"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="2"/>
       <c r="G2" s="6"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="61"/>
       <c r="B3" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>11</v>
       </c>
@@ -1325,51 +1326,53 @@
         <v>17351.7</v>
       </c>
       <c r="K8" s="124">
         <v>19313.3</v>
       </c>
       <c r="L8" s="25">
         <v>21460</v>
       </c>
       <c r="M8" s="101">
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.5" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="41">
         <v>1133</v>
       </c>
       <c r="C9" s="111">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="111">
         <v>3299.3</v>
       </c>
-      <c r="E9" s="98"/>
+      <c r="E9" s="98">
+        <v>4361.8</v>
+      </c>
       <c r="F9" s="111"/>
       <c r="G9" s="29"/>
       <c r="H9" s="23"/>
       <c r="I9" s="111"/>
       <c r="J9" s="111"/>
       <c r="K9" s="124"/>
       <c r="L9" s="25"/>
       <c r="M9" s="101"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="107"/>
       <c r="C10" s="71"/>
       <c r="D10" s="68"/>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="72"/>
       <c r="H10" s="73"/>
       <c r="I10" s="70"/>
       <c r="J10" s="70"/>
       <c r="K10" s="74"/>
       <c r="L10" s="55"/>
       <c r="M10" s="101"/>
@@ -1529,51 +1532,53 @@
         <v>15983.4</v>
       </c>
       <c r="K14" s="124">
         <v>17606.3</v>
       </c>
       <c r="L14" s="89">
         <v>19381.599999999999</v>
       </c>
       <c r="M14" s="101">
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="13.5" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="41">
         <v>947.9</v>
       </c>
       <c r="C15" s="112" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="111">
         <v>2790.7</v>
       </c>
-      <c r="E15" s="98"/>
+      <c r="E15" s="98">
+        <v>3556.1</v>
+      </c>
       <c r="F15" s="111"/>
       <c r="G15" s="26"/>
       <c r="H15" s="23"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="124"/>
       <c r="L15" s="89"/>
       <c r="M15" s="101"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="107"/>
       <c r="C16" s="76"/>
       <c r="D16" s="77"/>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
       <c r="G16" s="67"/>
       <c r="H16" s="52"/>
       <c r="I16" s="70"/>
       <c r="J16" s="70"/>
       <c r="K16" s="74"/>
       <c r="L16" s="55"/>
       <c r="M16" s="101"/>
@@ -1733,51 +1738,53 @@
         <v>35019.599999999999</v>
       </c>
       <c r="K20" s="124">
         <v>39840.6</v>
       </c>
       <c r="L20" s="89">
         <v>44595.8</v>
       </c>
       <c r="M20" s="101">
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="41">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="112" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="111">
         <v>13909.6</v>
       </c>
-      <c r="E21" s="98"/>
+      <c r="E21" s="98">
+        <v>18816.8</v>
+      </c>
       <c r="F21" s="111"/>
       <c r="G21" s="29"/>
       <c r="H21" s="23"/>
       <c r="I21" s="111"/>
       <c r="J21" s="111"/>
       <c r="K21" s="124"/>
       <c r="L21" s="89"/>
       <c r="M21" s="101"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="80"/>
       <c r="C22" s="76"/>
       <c r="D22" s="77"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="72"/>
       <c r="H22" s="73"/>
       <c r="I22" s="70"/>
       <c r="J22" s="70"/>
       <c r="K22" s="74"/>
       <c r="L22" s="55"/>
       <c r="M22" s="101"/>
@@ -1937,108 +1944,110 @@
         <v>1748.3</v>
       </c>
       <c r="K26" s="132">
         <v>1976.5</v>
       </c>
       <c r="L26" s="132">
         <v>2198.1999999999998</v>
       </c>
       <c r="M26" s="102">
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" customHeight="1">
       <c r="A27" s="106" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="133">
         <v>214.3</v>
       </c>
       <c r="C27" s="113" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="115">
         <v>672.5</v>
       </c>
-      <c r="E27" s="116"/>
+      <c r="E27" s="116">
+        <v>917.2</v>
+      </c>
       <c r="F27" s="117"/>
       <c r="G27" s="120"/>
       <c r="H27" s="121"/>
       <c r="I27" s="117"/>
       <c r="J27" s="122"/>
       <c r="K27" s="122"/>
       <c r="L27" s="122"/>
       <c r="M27" s="127"/>
     </row>
     <row r="28" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A28" s="151" t="s">
+      <c r="A28" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="151"/>
-[...10 lines deleted...]
-      <c r="M28" s="151"/>
+      <c r="B28" s="153"/>
+      <c r="C28" s="153"/>
+      <c r="D28" s="153"/>
+      <c r="E28" s="153"/>
+      <c r="F28" s="153"/>
+      <c r="G28" s="153"/>
+      <c r="H28" s="153"/>
+      <c r="I28" s="153"/>
+      <c r="J28" s="153"/>
+      <c r="K28" s="153"/>
+      <c r="L28" s="153"/>
+      <c r="M28" s="153"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="15"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="16"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="149" t="s">
+      <c r="A30" s="151" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="149"/>
-[...10 lines deleted...]
-      <c r="M30" s="149"/>
+      <c r="B30" s="151"/>
+      <c r="C30" s="151"/>
+      <c r="D30" s="151"/>
+      <c r="E30" s="151"/>
+      <c r="F30" s="151"/>
+      <c r="G30" s="151"/>
+      <c r="H30" s="151"/>
+      <c r="I30" s="151"/>
+      <c r="J30" s="151"/>
+      <c r="K30" s="151"/>
+      <c r="L30" s="151"/>
+      <c r="M30" s="151"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="15"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="14"/>
       <c r="G31" s="16"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="22.5">
       <c r="A32" s="82"/>
       <c r="B32" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="59" t="s">
@@ -2244,51 +2253,53 @@
         <v>4941.6000000000004</v>
       </c>
       <c r="K37" s="56">
         <v>5618.6</v>
       </c>
       <c r="L37" s="98">
         <v>6330.5</v>
       </c>
       <c r="M37" s="102">
         <v>7121.5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="11.25" customHeight="1">
       <c r="A38" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="109">
         <v>353.3</v>
       </c>
       <c r="C38" s="126">
         <v>711.83</v>
       </c>
       <c r="D38" s="21">
         <v>1076</v>
       </c>
-      <c r="E38" s="98"/>
+      <c r="E38" s="98">
+        <v>1596.3</v>
+      </c>
       <c r="F38" s="99"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="56"/>
       <c r="K38" s="56"/>
       <c r="L38" s="98"/>
       <c r="M38" s="102"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="65"/>
       <c r="C39" s="65"/>
       <c r="D39" s="65"/>
       <c r="E39" s="65"/>
       <c r="F39" s="65"/>
       <c r="G39" s="74"/>
       <c r="H39" s="65"/>
       <c r="I39" s="65"/>
       <c r="J39" s="65"/>
       <c r="K39" s="65"/>
       <c r="L39" s="55"/>
       <c r="M39" s="102"/>
@@ -2448,51 +2459,53 @@
         <v>2655.9</v>
       </c>
       <c r="K43" s="56">
         <v>2896.8</v>
       </c>
       <c r="L43" s="98">
         <v>3146.9</v>
       </c>
       <c r="M43" s="102">
         <v>3474.4</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1">
       <c r="A44" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="109">
         <v>234.2</v>
       </c>
       <c r="C44" s="132">
         <v>480.5</v>
       </c>
       <c r="D44" s="21">
         <v>710.6</v>
       </c>
-      <c r="E44" s="98"/>
+      <c r="E44" s="98">
+        <v>942.7</v>
+      </c>
       <c r="F44" s="56"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="56"/>
       <c r="J44" s="56"/>
       <c r="K44" s="56"/>
       <c r="L44" s="98"/>
       <c r="M44" s="102"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="70"/>
       <c r="C45" s="70"/>
       <c r="D45" s="70"/>
       <c r="E45" s="70"/>
       <c r="F45" s="70"/>
       <c r="G45" s="85"/>
       <c r="H45" s="70"/>
       <c r="I45" s="70"/>
       <c r="J45" s="70"/>
       <c r="K45" s="65"/>
       <c r="L45" s="55"/>
       <c r="M45" s="102"/>
@@ -3150,97 +3163,103 @@
       <c r="C67" s="89"/>
       <c r="D67" s="112"/>
       <c r="E67" s="98"/>
       <c r="F67" s="99"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="56"/>
       <c r="J67" s="56"/>
       <c r="K67" s="56"/>
       <c r="L67" s="98"/>
       <c r="M67" s="102"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="107">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="98">
         <v>9226.6</v>
       </c>
       <c r="D68" s="112" t="s">
         <v>55</v>
       </c>
-      <c r="E68" s="98"/>
+      <c r="E68" s="98">
+        <v>18762.400000000001</v>
+      </c>
       <c r="F68" s="99"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="56"/>
       <c r="J68" s="56"/>
       <c r="K68" s="56"/>
       <c r="L68" s="98"/>
       <c r="M68" s="102"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
       <c r="A69" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="107">
         <v>3002.8</v>
       </c>
       <c r="C69" s="98">
         <v>6172.23</v>
       </c>
       <c r="D69" s="112" t="s">
         <v>56</v>
       </c>
-      <c r="E69" s="98"/>
+      <c r="E69" s="98">
+        <v>13124</v>
+      </c>
       <c r="F69" s="99"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="56"/>
       <c r="J69" s="56"/>
       <c r="K69" s="56"/>
       <c r="L69" s="98"/>
       <c r="M69" s="102"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
       <c r="A70" s="87" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="107">
         <v>1548.6</v>
       </c>
       <c r="C70" s="98">
         <v>3054.37</v>
       </c>
       <c r="D70" s="112" t="s">
         <v>57</v>
       </c>
-      <c r="E70" s="98"/>
+      <c r="E70" s="98">
+        <v>5638.4</v>
+      </c>
       <c r="F70" s="99"/>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="56"/>
       <c r="J70" s="56"/>
       <c r="K70" s="56"/>
       <c r="L70" s="98"/>
       <c r="M70" s="102"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1">
       <c r="A71" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="91"/>
       <c r="C71" s="70"/>
       <c r="D71" s="70"/>
       <c r="E71" s="70"/>
       <c r="F71" s="70"/>
       <c r="G71" s="85"/>
       <c r="H71" s="70"/>
       <c r="I71" s="70"/>
       <c r="J71" s="70"/>
       <c r="K71" s="65"/>
       <c r="L71" s="55"/>
       <c r="M71" s="102"/>
@@ -3895,142 +3914,148 @@
         <v>25</v>
       </c>
       <c r="B93" s="144"/>
       <c r="C93" s="145"/>
       <c r="D93" s="85"/>
       <c r="E93" s="85"/>
       <c r="F93" s="104"/>
       <c r="G93" s="145"/>
       <c r="H93" s="85"/>
       <c r="I93" s="85"/>
       <c r="J93" s="85"/>
       <c r="K93" s="85"/>
       <c r="L93" s="85"/>
       <c r="M93" s="57"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1">
       <c r="A94" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="41">
         <v>212</v>
       </c>
       <c r="C94" s="85">
         <v>433.8</v>
       </c>
-      <c r="D94" s="153">
+      <c r="D94" s="149">
         <v>665.1</v>
       </c>
-      <c r="E94" s="85"/>
+      <c r="E94" s="85">
+        <v>906.8</v>
+      </c>
       <c r="F94" s="104"/>
       <c r="G94" s="145"/>
       <c r="H94" s="85"/>
       <c r="I94" s="85"/>
       <c r="J94" s="85"/>
       <c r="K94" s="85"/>
       <c r="L94" s="85"/>
       <c r="M94" s="57"/>
     </row>
     <row r="95" spans="1:13" s="7" customFormat="1">
       <c r="A95" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="41">
         <v>183.9</v>
       </c>
       <c r="C95" s="85">
         <v>378.4</v>
       </c>
       <c r="D95" s="85">
         <v>587.4</v>
       </c>
-      <c r="E95" s="85"/>
+      <c r="E95" s="85">
+        <v>808.9</v>
+      </c>
       <c r="F95" s="104"/>
       <c r="G95" s="145"/>
       <c r="H95" s="85"/>
       <c r="I95" s="85"/>
       <c r="J95" s="85"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="57"/>
     </row>
     <row r="96" spans="1:13" s="7" customFormat="1">
       <c r="A96" s="93" t="s">
         <v>28</v>
       </c>
       <c r="B96" s="146">
         <v>28.1</v>
       </c>
       <c r="C96" s="140">
         <v>55.4</v>
       </c>
       <c r="D96" s="140">
         <v>77.7</v>
       </c>
-      <c r="E96" s="140"/>
+      <c r="E96" s="140">
+        <v>97.9</v>
+      </c>
       <c r="F96" s="141"/>
       <c r="G96" s="137"/>
       <c r="H96" s="140"/>
       <c r="I96" s="140"/>
       <c r="J96" s="140"/>
       <c r="K96" s="140"/>
       <c r="L96" s="140"/>
       <c r="M96" s="117"/>
     </row>
     <row r="97" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A97" s="151" t="s">
+      <c r="A97" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="B97" s="151"/>
-[...10 lines deleted...]
-      <c r="M97" s="151"/>
+      <c r="B97" s="153"/>
+      <c r="C97" s="153"/>
+      <c r="D97" s="153"/>
+      <c r="E97" s="153"/>
+      <c r="F97" s="153"/>
+      <c r="G97" s="153"/>
+      <c r="H97" s="153"/>
+      <c r="I97" s="153"/>
+      <c r="J97" s="153"/>
+      <c r="K97" s="153"/>
+      <c r="L97" s="153"/>
+      <c r="M97" s="153"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="149" t="s">
+      <c r="A98" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="B98" s="149"/>
-[...10 lines deleted...]
-      <c r="M98" s="149"/>
+      <c r="B98" s="151"/>
+      <c r="C98" s="151"/>
+      <c r="D98" s="151"/>
+      <c r="E98" s="151"/>
+      <c r="F98" s="151"/>
+      <c r="G98" s="151"/>
+      <c r="H98" s="151"/>
+      <c r="I98" s="151"/>
+      <c r="J98" s="151"/>
+      <c r="K98" s="151"/>
+      <c r="L98" s="151"/>
+      <c r="M98" s="151"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="15"/>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="13"/>
       <c r="G99" s="17"/>
       <c r="H99" s="12"/>
       <c r="I99" s="12"/>
       <c r="J99" s="12"/>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:13" ht="22.5">
       <c r="A100" s="82"/>
       <c r="B100" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C100" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="59" t="s">
@@ -4230,57 +4255,59 @@
         <v>0.1</v>
       </c>
       <c r="I105" s="90">
         <v>0.1</v>
       </c>
       <c r="J105" s="90">
         <v>0.2</v>
       </c>
       <c r="K105" s="90">
         <v>0.2</v>
       </c>
       <c r="L105" s="90">
         <v>0.2</v>
       </c>
       <c r="M105" s="90">
         <v>0.3</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1">
       <c r="A106" s="51">
         <v>2026</v>
       </c>
       <c r="B106" s="88">
         <v>0.1</v>
       </c>
-      <c r="C106" s="154">
+      <c r="C106" s="150">
         <v>0.05</v>
       </c>
       <c r="D106" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="E106" s="88"/>
+      <c r="E106" s="88">
+        <v>0.3</v>
+      </c>
       <c r="F106" s="88"/>
       <c r="G106" s="90"/>
       <c r="H106" s="90"/>
       <c r="I106" s="90"/>
       <c r="J106" s="90"/>
       <c r="K106" s="90"/>
       <c r="L106" s="90"/>
       <c r="M106" s="90"/>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1">
       <c r="A107" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B107" s="52"/>
       <c r="C107" s="52"/>
       <c r="D107" s="53"/>
       <c r="E107" s="53"/>
       <c r="F107" s="53"/>
       <c r="G107" s="53"/>
       <c r="H107" s="53"/>
       <c r="I107" s="53"/>
       <c r="J107" s="53"/>
       <c r="K107" s="65"/>
       <c r="L107" s="70"/>
       <c r="M107" s="70"/>
@@ -4440,76 +4467,78 @@
         <v>0.3</v>
       </c>
       <c r="K111" s="104">
         <v>0.3</v>
       </c>
       <c r="L111" s="104">
         <v>0.3</v>
       </c>
       <c r="M111" s="104">
         <v>0.5</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="51">
         <v>2026</v>
       </c>
       <c r="B112" s="88">
         <v>0.1</v>
       </c>
       <c r="C112" s="88">
         <v>0.1</v>
       </c>
       <c r="D112" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="E112" s="88"/>
+      <c r="E112" s="88">
+        <v>0.6</v>
+      </c>
       <c r="F112" s="88"/>
       <c r="G112" s="104"/>
       <c r="H112" s="104"/>
       <c r="I112" s="104"/>
       <c r="J112" s="104"/>
       <c r="K112" s="104"/>
       <c r="L112" s="104"/>
       <c r="M112" s="104"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="149" t="s">
+      <c r="A113" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="B113" s="149"/>
-[...10 lines deleted...]
-      <c r="M113" s="149"/>
+      <c r="B113" s="151"/>
+      <c r="C113" s="151"/>
+      <c r="D113" s="151"/>
+      <c r="E113" s="151"/>
+      <c r="F113" s="151"/>
+      <c r="G113" s="151"/>
+      <c r="H113" s="151"/>
+      <c r="I113" s="151"/>
+      <c r="J113" s="151"/>
+      <c r="K113" s="151"/>
+      <c r="L113" s="151"/>
+      <c r="M113" s="151"/>
     </row>
     <row r="114" spans="1:13" ht="15.75" thickBot="1">
       <c r="A114" s="35"/>
       <c r="B114" s="36"/>
       <c r="C114" s="36"/>
       <c r="D114" s="36"/>
       <c r="E114" s="36"/>
       <c r="F114" s="36"/>
       <c r="G114" s="36"/>
       <c r="H114" s="36"/>
       <c r="I114" s="36"/>
       <c r="J114" s="36"/>
       <c r="K114" s="36"/>
       <c r="L114" s="36"/>
       <c r="M114" s="36"/>
     </row>
     <row r="115" spans="1:13" ht="23.25" thickBot="1">
       <c r="A115" s="37"/>
       <c r="B115" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="10" t="s">
@@ -4715,51 +4744,53 @@
         <v>3236.9</v>
       </c>
       <c r="K120" s="41">
         <v>3645.6</v>
       </c>
       <c r="L120" s="125">
         <v>4045.2</v>
       </c>
       <c r="M120" s="43">
         <v>4505.7</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="51">
         <v>2026</v>
       </c>
       <c r="B121" s="42">
         <v>376.4</v>
       </c>
       <c r="C121" s="8">
         <v>677.6</v>
       </c>
       <c r="D121" s="8">
         <v>1010.1</v>
       </c>
-      <c r="E121" s="98"/>
+      <c r="E121" s="98">
+        <v>1231.7</v>
+      </c>
       <c r="F121" s="99"/>
       <c r="G121" s="8"/>
       <c r="H121" s="18"/>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
       <c r="K121" s="41"/>
       <c r="L121" s="125"/>
       <c r="M121" s="43"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="43"/>
       <c r="C122" s="43"/>
       <c r="D122" s="43"/>
       <c r="E122" s="43"/>
       <c r="F122" s="43"/>
       <c r="G122" s="43"/>
       <c r="H122" s="43"/>
       <c r="I122" s="44"/>
       <c r="J122" s="44"/>
       <c r="K122" s="43"/>
       <c r="L122" s="43"/>
       <c r="M122" s="43"/>
@@ -4919,51 +4950,53 @@
         <v>2695.2</v>
       </c>
       <c r="K126" s="41">
         <v>3042.9</v>
       </c>
       <c r="L126" s="42">
         <v>3388.7</v>
       </c>
       <c r="M126" s="43">
         <v>3860.3</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="51">
         <v>2026</v>
       </c>
       <c r="B127" s="42">
         <v>340.7</v>
       </c>
       <c r="C127" s="42">
         <v>632.70000000000005</v>
       </c>
       <c r="D127" s="8">
         <v>958.2</v>
       </c>
-      <c r="E127" s="81"/>
+      <c r="E127" s="81">
+        <v>1194.8</v>
+      </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="18"/>
       <c r="I127" s="8"/>
       <c r="J127" s="8"/>
       <c r="K127" s="41"/>
       <c r="L127" s="42"/>
       <c r="M127" s="43"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="96" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="43"/>
       <c r="C128" s="43"/>
       <c r="D128" s="44"/>
       <c r="E128" s="44"/>
       <c r="F128" s="44"/>
       <c r="G128" s="43"/>
       <c r="H128" s="43"/>
       <c r="I128" s="43"/>
       <c r="J128" s="43"/>
       <c r="K128" s="43"/>
       <c r="L128" s="43"/>
       <c r="M128" s="43"/>
@@ -5123,51 +5156,53 @@
         <v>117.1</v>
       </c>
       <c r="K132" s="41">
         <v>132</v>
       </c>
       <c r="L132" s="125">
         <v>146.30000000000001</v>
       </c>
       <c r="M132" s="43">
         <v>161.6</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="51">
         <v>2026</v>
       </c>
       <c r="B133" s="42">
         <v>14.9</v>
       </c>
       <c r="C133" s="8">
         <v>28.8</v>
       </c>
       <c r="D133" s="8">
         <v>42.3</v>
       </c>
-      <c r="E133" s="98"/>
+      <c r="E133" s="98">
+        <v>54</v>
+      </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="18"/>
       <c r="I133" s="8"/>
       <c r="J133" s="8"/>
       <c r="K133" s="41"/>
       <c r="L133" s="125"/>
       <c r="M133" s="43"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="96" t="s">
         <v>23</v>
       </c>
       <c r="B134" s="43"/>
       <c r="C134" s="43"/>
       <c r="D134" s="43"/>
       <c r="E134" s="43"/>
       <c r="F134" s="43"/>
       <c r="G134" s="43"/>
       <c r="H134" s="43"/>
       <c r="I134" s="43"/>
       <c r="J134" s="44"/>
       <c r="K134" s="43"/>
       <c r="L134" s="43"/>
       <c r="M134" s="43"/>
@@ -5327,76 +5362,78 @@
         <v>24.5</v>
       </c>
       <c r="K138" s="36">
         <v>27.5</v>
       </c>
       <c r="L138" s="36">
         <v>30.6</v>
       </c>
       <c r="M138" s="123">
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="51">
         <v>2026</v>
       </c>
       <c r="B139" s="147">
         <v>2.2000000000000002</v>
       </c>
       <c r="C139" s="46">
         <v>3.9</v>
       </c>
       <c r="D139" s="36">
         <v>6.8</v>
       </c>
-      <c r="E139" s="98"/>
+      <c r="E139" s="98">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="F139" s="142"/>
       <c r="G139" s="36"/>
       <c r="H139" s="36"/>
       <c r="I139" s="49"/>
       <c r="J139" s="123"/>
       <c r="K139" s="36"/>
       <c r="L139" s="36"/>
       <c r="M139" s="123"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="150" t="s">
+      <c r="A140" s="152" t="s">
         <v>34</v>
       </c>
-      <c r="B140" s="150"/>
-[...10 lines deleted...]
-      <c r="M140" s="150"/>
+      <c r="B140" s="152"/>
+      <c r="C140" s="152"/>
+      <c r="D140" s="152"/>
+      <c r="E140" s="152"/>
+      <c r="F140" s="152"/>
+      <c r="G140" s="152"/>
+      <c r="H140" s="152"/>
+      <c r="I140" s="152"/>
+      <c r="J140" s="152"/>
+      <c r="K140" s="152"/>
+      <c r="L140" s="152"/>
+      <c r="M140" s="152"/>
     </row>
     <row r="141" spans="1:13" ht="15.75" thickBot="1">
       <c r="A141" s="36"/>
       <c r="B141" s="36"/>
       <c r="C141" s="36"/>
       <c r="D141" s="36"/>
       <c r="E141" s="36"/>
       <c r="F141" s="36"/>
       <c r="G141" s="36"/>
       <c r="H141" s="36"/>
       <c r="I141" s="36"/>
       <c r="J141" s="36"/>
       <c r="K141" s="36"/>
       <c r="L141" s="36"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:13" ht="23.25" thickBot="1">
       <c r="A142" s="37"/>
       <c r="B142" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="10" t="s">
@@ -5602,51 +5639,53 @@
         <v>9173.2000000000007</v>
       </c>
       <c r="K147" s="41">
         <v>10049.1</v>
       </c>
       <c r="L147" s="126">
         <v>11084.2</v>
       </c>
       <c r="M147" s="43">
         <v>12200.1</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="51">
         <v>2026</v>
       </c>
       <c r="B148" s="135">
         <v>403.3</v>
       </c>
       <c r="C148" s="8">
         <v>865.3</v>
       </c>
       <c r="D148" s="8">
         <v>1213.2</v>
       </c>
-      <c r="E148" s="99"/>
+      <c r="E148" s="99">
+        <v>1533.8</v>
+      </c>
       <c r="F148" s="119"/>
       <c r="G148" s="8"/>
       <c r="H148" s="8"/>
       <c r="I148" s="8"/>
       <c r="J148" s="8"/>
       <c r="K148" s="41"/>
       <c r="L148" s="126"/>
       <c r="M148" s="43"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B149" s="43"/>
       <c r="C149" s="44"/>
       <c r="D149" s="43"/>
       <c r="E149" s="43"/>
       <c r="F149" s="44"/>
       <c r="G149" s="43"/>
       <c r="H149" s="43"/>
       <c r="I149" s="43"/>
       <c r="J149" s="43"/>
       <c r="K149" s="43"/>
       <c r="L149" s="43"/>
       <c r="M149" s="43"/>
@@ -5805,50 +5844,53 @@
       <c r="J153" s="8">
         <v>10632.3</v>
       </c>
       <c r="K153" s="41">
         <v>11666.6</v>
       </c>
       <c r="L153" s="8">
         <v>12846</v>
       </c>
       <c r="M153" s="43">
         <v>14074.3</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="51">
         <v>2026</v>
       </c>
       <c r="B154" s="148">
         <v>373</v>
       </c>
       <c r="C154" s="70">
         <v>800.3</v>
       </c>
       <c r="D154" s="8">
         <v>1121.9000000000001</v>
+      </c>
+      <c r="E154" s="155">
+        <v>1418.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>