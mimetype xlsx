--- v1 (2026-05-25)
+++ v2 (2026-06-23)
@@ -727,63 +727,63 @@
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1046,86 +1046,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M154"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A142" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
-      <selection activeCell="E154" sqref="E154"/>
+      <selection activeCell="C157" sqref="C157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="155" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="154"/>
-[...10 lines deleted...]
-      <c r="M1" s="154"/>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="E1" s="155"/>
+      <c r="F1" s="155"/>
+      <c r="G1" s="155"/>
+      <c r="H1" s="155"/>
+      <c r="I1" s="155"/>
+      <c r="J1" s="155"/>
+      <c r="K1" s="155"/>
+      <c r="L1" s="155"/>
+      <c r="M1" s="155"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="2"/>
       <c r="G2" s="6"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="61"/>
       <c r="B3" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>11</v>
       </c>
@@ -1329,51 +1329,53 @@
         <v>19313.3</v>
       </c>
       <c r="L8" s="25">
         <v>21460</v>
       </c>
       <c r="M8" s="101">
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.5" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="41">
         <v>1133</v>
       </c>
       <c r="C9" s="111">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="111">
         <v>3299.3</v>
       </c>
       <c r="E9" s="98">
         <v>4361.8</v>
       </c>
-      <c r="F9" s="111"/>
+      <c r="F9" s="111">
+        <v>5313</v>
+      </c>
       <c r="G9" s="29"/>
       <c r="H9" s="23"/>
       <c r="I9" s="111"/>
       <c r="J9" s="111"/>
       <c r="K9" s="124"/>
       <c r="L9" s="25"/>
       <c r="M9" s="101"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="107"/>
       <c r="C10" s="71"/>
       <c r="D10" s="68"/>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="72"/>
       <c r="H10" s="73"/>
       <c r="I10" s="70"/>
       <c r="J10" s="70"/>
       <c r="K10" s="74"/>
       <c r="L10" s="55"/>
       <c r="M10" s="101"/>
     </row>
@@ -1535,51 +1537,53 @@
         <v>17606.3</v>
       </c>
       <c r="L14" s="89">
         <v>19381.599999999999</v>
       </c>
       <c r="M14" s="101">
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="13.5" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="41">
         <v>947.9</v>
       </c>
       <c r="C15" s="112" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="111">
         <v>2790.7</v>
       </c>
       <c r="E15" s="98">
         <v>3556.1</v>
       </c>
-      <c r="F15" s="111"/>
+      <c r="F15" s="111">
+        <v>4138.2</v>
+      </c>
       <c r="G15" s="26"/>
       <c r="H15" s="23"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="124"/>
       <c r="L15" s="89"/>
       <c r="M15" s="101"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="107"/>
       <c r="C16" s="76"/>
       <c r="D16" s="77"/>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
       <c r="G16" s="67"/>
       <c r="H16" s="52"/>
       <c r="I16" s="70"/>
       <c r="J16" s="70"/>
       <c r="K16" s="74"/>
       <c r="L16" s="55"/>
       <c r="M16" s="101"/>
     </row>
@@ -1741,51 +1745,53 @@
         <v>39840.6</v>
       </c>
       <c r="L20" s="89">
         <v>44595.8</v>
       </c>
       <c r="M20" s="101">
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="41">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="112" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="111">
         <v>13909.6</v>
       </c>
       <c r="E21" s="98">
         <v>18816.8</v>
       </c>
-      <c r="F21" s="111"/>
+      <c r="F21" s="111">
+        <v>22532.1</v>
+      </c>
       <c r="G21" s="29"/>
       <c r="H21" s="23"/>
       <c r="I21" s="111"/>
       <c r="J21" s="111"/>
       <c r="K21" s="124"/>
       <c r="L21" s="89"/>
       <c r="M21" s="101"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="80"/>
       <c r="C22" s="76"/>
       <c r="D22" s="77"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="72"/>
       <c r="H22" s="73"/>
       <c r="I22" s="70"/>
       <c r="J22" s="70"/>
       <c r="K22" s="74"/>
       <c r="L22" s="55"/>
       <c r="M22" s="101"/>
     </row>
@@ -1947,107 +1953,109 @@
         <v>1976.5</v>
       </c>
       <c r="L26" s="132">
         <v>2198.1999999999998</v>
       </c>
       <c r="M26" s="102">
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" customHeight="1">
       <c r="A27" s="106" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="133">
         <v>214.3</v>
       </c>
       <c r="C27" s="113" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="115">
         <v>672.5</v>
       </c>
       <c r="E27" s="116">
         <v>917.2</v>
       </c>
-      <c r="F27" s="117"/>
+      <c r="F27" s="117">
+        <v>1135.0999999999999</v>
+      </c>
       <c r="G27" s="120"/>
       <c r="H27" s="121"/>
       <c r="I27" s="117"/>
       <c r="J27" s="122"/>
       <c r="K27" s="122"/>
       <c r="L27" s="122"/>
       <c r="M27" s="127"/>
     </row>
     <row r="28" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A28" s="153" t="s">
+      <c r="A28" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="153"/>
-[...10 lines deleted...]
-      <c r="M28" s="153"/>
+      <c r="B28" s="154"/>
+      <c r="C28" s="154"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="154"/>
+      <c r="F28" s="154"/>
+      <c r="G28" s="154"/>
+      <c r="H28" s="154"/>
+      <c r="I28" s="154"/>
+      <c r="J28" s="154"/>
+      <c r="K28" s="154"/>
+      <c r="L28" s="154"/>
+      <c r="M28" s="154"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="15"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="16"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="151" t="s">
+      <c r="A30" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="151"/>
-[...10 lines deleted...]
-      <c r="M30" s="151"/>
+      <c r="B30" s="152"/>
+      <c r="C30" s="152"/>
+      <c r="D30" s="152"/>
+      <c r="E30" s="152"/>
+      <c r="F30" s="152"/>
+      <c r="G30" s="152"/>
+      <c r="H30" s="152"/>
+      <c r="I30" s="152"/>
+      <c r="J30" s="152"/>
+      <c r="K30" s="152"/>
+      <c r="L30" s="152"/>
+      <c r="M30" s="152"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="15"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="14"/>
       <c r="G31" s="16"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="22.5">
       <c r="A32" s="82"/>
       <c r="B32" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="59" t="s">
@@ -2256,51 +2264,53 @@
         <v>5618.6</v>
       </c>
       <c r="L37" s="98">
         <v>6330.5</v>
       </c>
       <c r="M37" s="102">
         <v>7121.5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="11.25" customHeight="1">
       <c r="A38" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="109">
         <v>353.3</v>
       </c>
       <c r="C38" s="126">
         <v>711.83</v>
       </c>
       <c r="D38" s="21">
         <v>1076</v>
       </c>
       <c r="E38" s="98">
         <v>1596.3</v>
       </c>
-      <c r="F38" s="99"/>
+      <c r="F38" s="99">
+        <v>2111.4</v>
+      </c>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="56"/>
       <c r="K38" s="56"/>
       <c r="L38" s="98"/>
       <c r="M38" s="102"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="65"/>
       <c r="C39" s="65"/>
       <c r="D39" s="65"/>
       <c r="E39" s="65"/>
       <c r="F39" s="65"/>
       <c r="G39" s="74"/>
       <c r="H39" s="65"/>
       <c r="I39" s="65"/>
       <c r="J39" s="65"/>
       <c r="K39" s="65"/>
       <c r="L39" s="55"/>
       <c r="M39" s="102"/>
     </row>
@@ -2462,51 +2472,53 @@
         <v>2896.8</v>
       </c>
       <c r="L43" s="98">
         <v>3146.9</v>
       </c>
       <c r="M43" s="102">
         <v>3474.4</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1">
       <c r="A44" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="109">
         <v>234.2</v>
       </c>
       <c r="C44" s="132">
         <v>480.5</v>
       </c>
       <c r="D44" s="21">
         <v>710.6</v>
       </c>
       <c r="E44" s="98">
         <v>942.7</v>
       </c>
-      <c r="F44" s="56"/>
+      <c r="F44" s="56">
+        <v>1200.0999999999999</v>
+      </c>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="56"/>
       <c r="J44" s="56"/>
       <c r="K44" s="56"/>
       <c r="L44" s="98"/>
       <c r="M44" s="102"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="70"/>
       <c r="C45" s="70"/>
       <c r="D45" s="70"/>
       <c r="E45" s="70"/>
       <c r="F45" s="70"/>
       <c r="G45" s="85"/>
       <c r="H45" s="70"/>
       <c r="I45" s="70"/>
       <c r="J45" s="70"/>
       <c r="K45" s="65"/>
       <c r="L45" s="55"/>
       <c r="M45" s="102"/>
     </row>
@@ -3166,101 +3178,107 @@
       <c r="F67" s="99"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="56"/>
       <c r="J67" s="56"/>
       <c r="K67" s="56"/>
       <c r="L67" s="98"/>
       <c r="M67" s="102"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="107">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="98">
         <v>9226.6</v>
       </c>
       <c r="D68" s="112" t="s">
         <v>55</v>
       </c>
       <c r="E68" s="98">
         <v>18762.400000000001</v>
       </c>
-      <c r="F68" s="99"/>
+      <c r="F68" s="99">
+        <v>22465.3</v>
+      </c>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="56"/>
       <c r="J68" s="56"/>
       <c r="K68" s="56"/>
       <c r="L68" s="98"/>
       <c r="M68" s="102"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
       <c r="A69" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="107">
         <v>3002.8</v>
       </c>
       <c r="C69" s="98">
         <v>6172.23</v>
       </c>
       <c r="D69" s="112" t="s">
         <v>56</v>
       </c>
       <c r="E69" s="98">
         <v>13124</v>
       </c>
-      <c r="F69" s="99"/>
+      <c r="F69" s="41">
+        <v>16539.099999999999</v>
+      </c>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="56"/>
       <c r="J69" s="56"/>
       <c r="K69" s="56"/>
       <c r="L69" s="98"/>
       <c r="M69" s="102"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
       <c r="A70" s="87" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="107">
         <v>1548.6</v>
       </c>
       <c r="C70" s="98">
         <v>3054.37</v>
       </c>
       <c r="D70" s="112" t="s">
         <v>57</v>
       </c>
       <c r="E70" s="98">
         <v>5638.4</v>
       </c>
-      <c r="F70" s="99"/>
+      <c r="F70" s="99">
+        <v>5926.1</v>
+      </c>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="56"/>
       <c r="J70" s="56"/>
       <c r="K70" s="56"/>
       <c r="L70" s="98"/>
       <c r="M70" s="102"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1">
       <c r="A71" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="91"/>
       <c r="C71" s="70"/>
       <c r="D71" s="70"/>
       <c r="E71" s="70"/>
       <c r="F71" s="70"/>
       <c r="G71" s="85"/>
       <c r="H71" s="70"/>
       <c r="I71" s="70"/>
       <c r="J71" s="70"/>
       <c r="K71" s="65"/>
       <c r="L71" s="55"/>
       <c r="M71" s="102"/>
     </row>
@@ -3920,142 +3938,148 @@
       <c r="F93" s="104"/>
       <c r="G93" s="145"/>
       <c r="H93" s="85"/>
       <c r="I93" s="85"/>
       <c r="J93" s="85"/>
       <c r="K93" s="85"/>
       <c r="L93" s="85"/>
       <c r="M93" s="57"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1">
       <c r="A94" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="41">
         <v>212</v>
       </c>
       <c r="C94" s="85">
         <v>433.8</v>
       </c>
       <c r="D94" s="149">
         <v>665.1</v>
       </c>
       <c r="E94" s="85">
         <v>906.8</v>
       </c>
-      <c r="F94" s="104"/>
+      <c r="F94" s="104">
+        <v>1121.7</v>
+      </c>
       <c r="G94" s="145"/>
       <c r="H94" s="85"/>
       <c r="I94" s="85"/>
       <c r="J94" s="85"/>
       <c r="K94" s="85"/>
       <c r="L94" s="85"/>
       <c r="M94" s="57"/>
     </row>
     <row r="95" spans="1:13" s="7" customFormat="1">
       <c r="A95" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="41">
         <v>183.9</v>
       </c>
       <c r="C95" s="85">
         <v>378.4</v>
       </c>
       <c r="D95" s="85">
         <v>587.4</v>
       </c>
       <c r="E95" s="85">
         <v>808.9</v>
       </c>
-      <c r="F95" s="104"/>
+      <c r="F95" s="132">
+        <v>1016.9</v>
+      </c>
       <c r="G95" s="145"/>
       <c r="H95" s="85"/>
       <c r="I95" s="85"/>
       <c r="J95" s="85"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="57"/>
     </row>
     <row r="96" spans="1:13" s="7" customFormat="1">
       <c r="A96" s="93" t="s">
         <v>28</v>
       </c>
       <c r="B96" s="146">
         <v>28.1</v>
       </c>
       <c r="C96" s="140">
         <v>55.4</v>
       </c>
       <c r="D96" s="140">
         <v>77.7</v>
       </c>
       <c r="E96" s="140">
         <v>97.9</v>
       </c>
-      <c r="F96" s="141"/>
+      <c r="F96" s="141">
+        <v>104.8</v>
+      </c>
       <c r="G96" s="137"/>
       <c r="H96" s="140"/>
       <c r="I96" s="140"/>
       <c r="J96" s="140"/>
       <c r="K96" s="140"/>
       <c r="L96" s="140"/>
       <c r="M96" s="117"/>
     </row>
     <row r="97" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A97" s="153" t="s">
+      <c r="A97" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="B97" s="153"/>
-[...10 lines deleted...]
-      <c r="M97" s="153"/>
+      <c r="B97" s="154"/>
+      <c r="C97" s="154"/>
+      <c r="D97" s="154"/>
+      <c r="E97" s="154"/>
+      <c r="F97" s="154"/>
+      <c r="G97" s="154"/>
+      <c r="H97" s="154"/>
+      <c r="I97" s="154"/>
+      <c r="J97" s="154"/>
+      <c r="K97" s="154"/>
+      <c r="L97" s="154"/>
+      <c r="M97" s="154"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="151" t="s">
+      <c r="A98" s="152" t="s">
         <v>29</v>
       </c>
-      <c r="B98" s="151"/>
-[...10 lines deleted...]
-      <c r="M98" s="151"/>
+      <c r="B98" s="152"/>
+      <c r="C98" s="152"/>
+      <c r="D98" s="152"/>
+      <c r="E98" s="152"/>
+      <c r="F98" s="152"/>
+      <c r="G98" s="152"/>
+      <c r="H98" s="152"/>
+      <c r="I98" s="152"/>
+      <c r="J98" s="152"/>
+      <c r="K98" s="152"/>
+      <c r="L98" s="152"/>
+      <c r="M98" s="152"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="15"/>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="13"/>
       <c r="G99" s="17"/>
       <c r="H99" s="12"/>
       <c r="I99" s="12"/>
       <c r="J99" s="12"/>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:13" ht="22.5">
       <c r="A100" s="82"/>
       <c r="B100" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C100" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="59" t="s">
@@ -4264,51 +4288,53 @@
         <v>0.2</v>
       </c>
       <c r="L105" s="90">
         <v>0.2</v>
       </c>
       <c r="M105" s="90">
         <v>0.3</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1">
       <c r="A106" s="51">
         <v>2026</v>
       </c>
       <c r="B106" s="88">
         <v>0.1</v>
       </c>
       <c r="C106" s="150">
         <v>0.05</v>
       </c>
       <c r="D106" s="88" t="s">
         <v>45</v>
       </c>
       <c r="E106" s="88">
         <v>0.3</v>
       </c>
-      <c r="F106" s="88"/>
+      <c r="F106" s="88">
+        <v>0.4</v>
+      </c>
       <c r="G106" s="90"/>
       <c r="H106" s="90"/>
       <c r="I106" s="90"/>
       <c r="J106" s="90"/>
       <c r="K106" s="90"/>
       <c r="L106" s="90"/>
       <c r="M106" s="90"/>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1">
       <c r="A107" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B107" s="52"/>
       <c r="C107" s="52"/>
       <c r="D107" s="53"/>
       <c r="E107" s="53"/>
       <c r="F107" s="53"/>
       <c r="G107" s="53"/>
       <c r="H107" s="53"/>
       <c r="I107" s="53"/>
       <c r="J107" s="53"/>
       <c r="K107" s="65"/>
       <c r="L107" s="70"/>
       <c r="M107" s="70"/>
     </row>
@@ -4470,75 +4496,77 @@
         <v>0.3</v>
       </c>
       <c r="L111" s="104">
         <v>0.3</v>
       </c>
       <c r="M111" s="104">
         <v>0.5</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="51">
         <v>2026</v>
       </c>
       <c r="B112" s="88">
         <v>0.1</v>
       </c>
       <c r="C112" s="88">
         <v>0.1</v>
       </c>
       <c r="D112" s="88" t="s">
         <v>45</v>
       </c>
       <c r="E112" s="88">
         <v>0.6</v>
       </c>
-      <c r="F112" s="88"/>
+      <c r="F112" s="88">
+        <v>0.9</v>
+      </c>
       <c r="G112" s="104"/>
       <c r="H112" s="104"/>
       <c r="I112" s="104"/>
       <c r="J112" s="104"/>
       <c r="K112" s="104"/>
       <c r="L112" s="104"/>
       <c r="M112" s="104"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="151" t="s">
+      <c r="A113" s="152" t="s">
         <v>33</v>
       </c>
-      <c r="B113" s="151"/>
-[...10 lines deleted...]
-      <c r="M113" s="151"/>
+      <c r="B113" s="152"/>
+      <c r="C113" s="152"/>
+      <c r="D113" s="152"/>
+      <c r="E113" s="152"/>
+      <c r="F113" s="152"/>
+      <c r="G113" s="152"/>
+      <c r="H113" s="152"/>
+      <c r="I113" s="152"/>
+      <c r="J113" s="152"/>
+      <c r="K113" s="152"/>
+      <c r="L113" s="152"/>
+      <c r="M113" s="152"/>
     </row>
     <row r="114" spans="1:13" ht="15.75" thickBot="1">
       <c r="A114" s="35"/>
       <c r="B114" s="36"/>
       <c r="C114" s="36"/>
       <c r="D114" s="36"/>
       <c r="E114" s="36"/>
       <c r="F114" s="36"/>
       <c r="G114" s="36"/>
       <c r="H114" s="36"/>
       <c r="I114" s="36"/>
       <c r="J114" s="36"/>
       <c r="K114" s="36"/>
       <c r="L114" s="36"/>
       <c r="M114" s="36"/>
     </row>
     <row r="115" spans="1:13" ht="23.25" thickBot="1">
       <c r="A115" s="37"/>
       <c r="B115" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="10" t="s">
@@ -4747,51 +4775,53 @@
         <v>3645.6</v>
       </c>
       <c r="L120" s="125">
         <v>4045.2</v>
       </c>
       <c r="M120" s="43">
         <v>4505.7</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="51">
         <v>2026</v>
       </c>
       <c r="B121" s="42">
         <v>376.4</v>
       </c>
       <c r="C121" s="8">
         <v>677.6</v>
       </c>
       <c r="D121" s="8">
         <v>1010.1</v>
       </c>
       <c r="E121" s="98">
         <v>1231.7</v>
       </c>
-      <c r="F121" s="99"/>
+      <c r="F121" s="99">
+        <v>1558.5</v>
+      </c>
       <c r="G121" s="8"/>
       <c r="H121" s="18"/>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
       <c r="K121" s="41"/>
       <c r="L121" s="125"/>
       <c r="M121" s="43"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="43"/>
       <c r="C122" s="43"/>
       <c r="D122" s="43"/>
       <c r="E122" s="43"/>
       <c r="F122" s="43"/>
       <c r="G122" s="43"/>
       <c r="H122" s="43"/>
       <c r="I122" s="44"/>
       <c r="J122" s="44"/>
       <c r="K122" s="43"/>
       <c r="L122" s="43"/>
       <c r="M122" s="43"/>
     </row>
@@ -4953,51 +4983,53 @@
         <v>3042.9</v>
       </c>
       <c r="L126" s="42">
         <v>3388.7</v>
       </c>
       <c r="M126" s="43">
         <v>3860.3</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="51">
         <v>2026</v>
       </c>
       <c r="B127" s="42">
         <v>340.7</v>
       </c>
       <c r="C127" s="42">
         <v>632.70000000000005</v>
       </c>
       <c r="D127" s="8">
         <v>958.2</v>
       </c>
       <c r="E127" s="81">
         <v>1194.8</v>
       </c>
-      <c r="F127" s="8"/>
+      <c r="F127" s="8">
+        <v>1506.7</v>
+      </c>
       <c r="G127" s="8"/>
       <c r="H127" s="18"/>
       <c r="I127" s="8"/>
       <c r="J127" s="8"/>
       <c r="K127" s="41"/>
       <c r="L127" s="42"/>
       <c r="M127" s="43"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="96" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="43"/>
       <c r="C128" s="43"/>
       <c r="D128" s="44"/>
       <c r="E128" s="44"/>
       <c r="F128" s="44"/>
       <c r="G128" s="43"/>
       <c r="H128" s="43"/>
       <c r="I128" s="43"/>
       <c r="J128" s="43"/>
       <c r="K128" s="43"/>
       <c r="L128" s="43"/>
       <c r="M128" s="43"/>
     </row>
@@ -5159,51 +5191,53 @@
         <v>132</v>
       </c>
       <c r="L132" s="125">
         <v>146.30000000000001</v>
       </c>
       <c r="M132" s="43">
         <v>161.6</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="51">
         <v>2026</v>
       </c>
       <c r="B133" s="42">
         <v>14.9</v>
       </c>
       <c r="C133" s="8">
         <v>28.8</v>
       </c>
       <c r="D133" s="8">
         <v>42.3</v>
       </c>
       <c r="E133" s="98">
         <v>54</v>
       </c>
-      <c r="F133" s="8"/>
+      <c r="F133" s="8">
+        <v>66.400000000000006</v>
+      </c>
       <c r="G133" s="8"/>
       <c r="H133" s="18"/>
       <c r="I133" s="8"/>
       <c r="J133" s="8"/>
       <c r="K133" s="41"/>
       <c r="L133" s="125"/>
       <c r="M133" s="43"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="96" t="s">
         <v>23</v>
       </c>
       <c r="B134" s="43"/>
       <c r="C134" s="43"/>
       <c r="D134" s="43"/>
       <c r="E134" s="43"/>
       <c r="F134" s="43"/>
       <c r="G134" s="43"/>
       <c r="H134" s="43"/>
       <c r="I134" s="43"/>
       <c r="J134" s="44"/>
       <c r="K134" s="43"/>
       <c r="L134" s="43"/>
       <c r="M134" s="43"/>
     </row>
@@ -5365,75 +5399,77 @@
         <v>27.5</v>
       </c>
       <c r="L138" s="36">
         <v>30.6</v>
       </c>
       <c r="M138" s="123">
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="51">
         <v>2026</v>
       </c>
       <c r="B139" s="147">
         <v>2.2000000000000002</v>
       </c>
       <c r="C139" s="46">
         <v>3.9</v>
       </c>
       <c r="D139" s="36">
         <v>6.8</v>
       </c>
       <c r="E139" s="98">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F139" s="142"/>
+      <c r="F139" s="142">
+        <v>12.5</v>
+      </c>
       <c r="G139" s="36"/>
       <c r="H139" s="36"/>
       <c r="I139" s="49"/>
       <c r="J139" s="123"/>
       <c r="K139" s="36"/>
       <c r="L139" s="36"/>
       <c r="M139" s="123"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="152" t="s">
+      <c r="A140" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="B140" s="152"/>
-[...10 lines deleted...]
-      <c r="M140" s="152"/>
+      <c r="B140" s="153"/>
+      <c r="C140" s="153"/>
+      <c r="D140" s="153"/>
+      <c r="E140" s="153"/>
+      <c r="F140" s="153"/>
+      <c r="G140" s="153"/>
+      <c r="H140" s="153"/>
+      <c r="I140" s="153"/>
+      <c r="J140" s="153"/>
+      <c r="K140" s="153"/>
+      <c r="L140" s="153"/>
+      <c r="M140" s="153"/>
     </row>
     <row r="141" spans="1:13" ht="15.75" thickBot="1">
       <c r="A141" s="36"/>
       <c r="B141" s="36"/>
       <c r="C141" s="36"/>
       <c r="D141" s="36"/>
       <c r="E141" s="36"/>
       <c r="F141" s="36"/>
       <c r="G141" s="36"/>
       <c r="H141" s="36"/>
       <c r="I141" s="36"/>
       <c r="J141" s="36"/>
       <c r="K141" s="36"/>
       <c r="L141" s="36"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:13" ht="23.25" thickBot="1">
       <c r="A142" s="37"/>
       <c r="B142" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="10" t="s">
@@ -5642,51 +5678,53 @@
         <v>10049.1</v>
       </c>
       <c r="L147" s="126">
         <v>11084.2</v>
       </c>
       <c r="M147" s="43">
         <v>12200.1</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="51">
         <v>2026</v>
       </c>
       <c r="B148" s="135">
         <v>403.3</v>
       </c>
       <c r="C148" s="8">
         <v>865.3</v>
       </c>
       <c r="D148" s="8">
         <v>1213.2</v>
       </c>
       <c r="E148" s="99">
         <v>1533.8</v>
       </c>
-      <c r="F148" s="119"/>
+      <c r="F148" s="119">
+        <v>1643</v>
+      </c>
       <c r="G148" s="8"/>
       <c r="H148" s="8"/>
       <c r="I148" s="8"/>
       <c r="J148" s="8"/>
       <c r="K148" s="41"/>
       <c r="L148" s="126"/>
       <c r="M148" s="43"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B149" s="43"/>
       <c r="C149" s="44"/>
       <c r="D149" s="43"/>
       <c r="E149" s="43"/>
       <c r="F149" s="44"/>
       <c r="G149" s="43"/>
       <c r="H149" s="43"/>
       <c r="I149" s="43"/>
       <c r="J149" s="43"/>
       <c r="K149" s="43"/>
       <c r="L149" s="43"/>
       <c r="M149" s="43"/>
     </row>
@@ -5845,52 +5883,55 @@
         <v>10632.3</v>
       </c>
       <c r="K153" s="41">
         <v>11666.6</v>
       </c>
       <c r="L153" s="8">
         <v>12846</v>
       </c>
       <c r="M153" s="43">
         <v>14074.3</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="51">
         <v>2026</v>
       </c>
       <c r="B154" s="148">
         <v>373</v>
       </c>
       <c r="C154" s="70">
         <v>800.3</v>
       </c>
       <c r="D154" s="8">
         <v>1121.9000000000001</v>
       </c>
-      <c r="E154" s="155">
+      <c r="E154" s="151">
         <v>1418.5</v>
+      </c>
+      <c r="F154" s="139">
+        <v>1431.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>