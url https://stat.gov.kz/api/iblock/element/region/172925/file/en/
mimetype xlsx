--- v2 (2026-06-23)
+++ v3 (2026-08-03)
@@ -383,51 +383,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="157">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
@@ -701,88 +701,93 @@
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1046,86 +1051,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M154"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A142" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
-      <selection activeCell="C157" sqref="C157"/>
+      <selection activeCell="G154" sqref="G154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="155" t="s">
+      <c r="A1" s="154" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="155"/>
-[...10 lines deleted...]
-      <c r="M1" s="155"/>
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="154"/>
+      <c r="G1" s="154"/>
+      <c r="H1" s="154"/>
+      <c r="I1" s="154"/>
+      <c r="J1" s="154"/>
+      <c r="K1" s="154"/>
+      <c r="L1" s="154"/>
+      <c r="M1" s="154"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="2"/>
       <c r="G2" s="6"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="61"/>
       <c r="B3" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>11</v>
       </c>
@@ -1332,51 +1337,53 @@
         <v>21460</v>
       </c>
       <c r="M8" s="101">
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.5" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="41">
         <v>1133</v>
       </c>
       <c r="C9" s="111">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="111">
         <v>3299.3</v>
       </c>
       <c r="E9" s="98">
         <v>4361.8</v>
       </c>
       <c r="F9" s="111">
         <v>5313</v>
       </c>
-      <c r="G9" s="29"/>
+      <c r="G9" s="29">
+        <v>6221</v>
+      </c>
       <c r="H9" s="23"/>
       <c r="I9" s="111"/>
       <c r="J9" s="111"/>
       <c r="K9" s="124"/>
       <c r="L9" s="25"/>
       <c r="M9" s="101"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="107"/>
       <c r="C10" s="71"/>
       <c r="D10" s="68"/>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="72"/>
       <c r="H10" s="73"/>
       <c r="I10" s="70"/>
       <c r="J10" s="70"/>
       <c r="K10" s="74"/>
       <c r="L10" s="55"/>
       <c r="M10" s="101"/>
     </row>
     <row r="11" spans="1:13" ht="13.5" customHeight="1">
@@ -1540,51 +1547,53 @@
         <v>19381.599999999999</v>
       </c>
       <c r="M14" s="101">
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="13.5" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="41">
         <v>947.9</v>
       </c>
       <c r="C15" s="112" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="111">
         <v>2790.7</v>
       </c>
       <c r="E15" s="98">
         <v>3556.1</v>
       </c>
       <c r="F15" s="111">
         <v>4138.2</v>
       </c>
-      <c r="G15" s="26"/>
+      <c r="G15" s="26">
+        <v>4684</v>
+      </c>
       <c r="H15" s="23"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="124"/>
       <c r="L15" s="89"/>
       <c r="M15" s="101"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="107"/>
       <c r="C16" s="76"/>
       <c r="D16" s="77"/>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
       <c r="G16" s="67"/>
       <c r="H16" s="52"/>
       <c r="I16" s="70"/>
       <c r="J16" s="70"/>
       <c r="K16" s="74"/>
       <c r="L16" s="55"/>
       <c r="M16" s="101"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1">
@@ -1748,51 +1757,53 @@
         <v>44595.8</v>
       </c>
       <c r="M20" s="101">
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="41">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="112" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="111">
         <v>13909.6</v>
       </c>
       <c r="E21" s="98">
         <v>18816.8</v>
       </c>
       <c r="F21" s="111">
         <v>22532.1</v>
       </c>
-      <c r="G21" s="29"/>
+      <c r="G21" s="29">
+        <v>26052.9</v>
+      </c>
       <c r="H21" s="23"/>
       <c r="I21" s="111"/>
       <c r="J21" s="111"/>
       <c r="K21" s="124"/>
       <c r="L21" s="89"/>
       <c r="M21" s="101"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="80"/>
       <c r="C22" s="76"/>
       <c r="D22" s="77"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="72"/>
       <c r="H22" s="73"/>
       <c r="I22" s="70"/>
       <c r="J22" s="70"/>
       <c r="K22" s="74"/>
       <c r="L22" s="55"/>
       <c r="M22" s="101"/>
     </row>
     <row r="23" spans="1:13" ht="13.5" customHeight="1">
@@ -1900,51 +1911,51 @@
         <v>607</v>
       </c>
       <c r="H25" s="33">
         <v>758.6</v>
       </c>
       <c r="I25" s="57">
         <v>911.4</v>
       </c>
       <c r="J25" s="132">
         <v>1081.8</v>
       </c>
       <c r="K25" s="114">
         <v>1265.2</v>
       </c>
       <c r="L25" s="132">
         <v>1467.5</v>
       </c>
       <c r="M25" s="102">
         <v>1671</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="B26" s="144">
+      <c r="B26" s="143">
         <v>186.1</v>
       </c>
       <c r="C26" s="130" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="114">
         <v>578.70000000000005</v>
       </c>
       <c r="E26" s="99">
         <v>782.9</v>
       </c>
       <c r="F26" s="57">
         <v>983.4</v>
       </c>
       <c r="G26" s="131">
         <v>1159.8</v>
       </c>
       <c r="H26" s="33">
         <v>1336.9</v>
       </c>
       <c r="I26" s="57">
         <v>1528.3</v>
       </c>
       <c r="J26" s="132">
         <v>1748.3</v>
@@ -1956,106 +1967,108 @@
         <v>2198.1999999999998</v>
       </c>
       <c r="M26" s="102">
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" customHeight="1">
       <c r="A27" s="106" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="133">
         <v>214.3</v>
       </c>
       <c r="C27" s="113" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="115">
         <v>672.5</v>
       </c>
       <c r="E27" s="116">
         <v>917.2</v>
       </c>
       <c r="F27" s="117">
         <v>1135.0999999999999</v>
       </c>
-      <c r="G27" s="120"/>
+      <c r="G27" s="120">
+        <v>1343.3</v>
+      </c>
       <c r="H27" s="121"/>
       <c r="I27" s="117"/>
       <c r="J27" s="122"/>
       <c r="K27" s="122"/>
       <c r="L27" s="122"/>
       <c r="M27" s="127"/>
     </row>
     <row r="28" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A28" s="154" t="s">
+      <c r="A28" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="154"/>
-[...10 lines deleted...]
-      <c r="M28" s="154"/>
+      <c r="B28" s="153"/>
+      <c r="C28" s="153"/>
+      <c r="D28" s="153"/>
+      <c r="E28" s="153"/>
+      <c r="F28" s="153"/>
+      <c r="G28" s="153"/>
+      <c r="H28" s="153"/>
+      <c r="I28" s="153"/>
+      <c r="J28" s="153"/>
+      <c r="K28" s="153"/>
+      <c r="L28" s="153"/>
+      <c r="M28" s="153"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="15"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="16"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="152" t="s">
+      <c r="A30" s="151" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="152"/>
-[...10 lines deleted...]
-      <c r="M30" s="152"/>
+      <c r="B30" s="151"/>
+      <c r="C30" s="151"/>
+      <c r="D30" s="151"/>
+      <c r="E30" s="151"/>
+      <c r="F30" s="151"/>
+      <c r="G30" s="151"/>
+      <c r="H30" s="151"/>
+      <c r="I30" s="151"/>
+      <c r="J30" s="151"/>
+      <c r="K30" s="151"/>
+      <c r="L30" s="151"/>
+      <c r="M30" s="151"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="15"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="14"/>
       <c r="G31" s="16"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="22.5">
       <c r="A32" s="82"/>
       <c r="B32" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="59" t="s">
@@ -2267,51 +2280,53 @@
         <v>6330.5</v>
       </c>
       <c r="M37" s="102">
         <v>7121.5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="11.25" customHeight="1">
       <c r="A38" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="109">
         <v>353.3</v>
       </c>
       <c r="C38" s="126">
         <v>711.83</v>
       </c>
       <c r="D38" s="21">
         <v>1076</v>
       </c>
       <c r="E38" s="98">
         <v>1596.3</v>
       </c>
       <c r="F38" s="99">
         <v>2111.4</v>
       </c>
-      <c r="G38" s="21"/>
+      <c r="G38" s="21">
+        <v>2628.5</v>
+      </c>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="56"/>
       <c r="K38" s="56"/>
       <c r="L38" s="98"/>
       <c r="M38" s="102"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="65"/>
       <c r="C39" s="65"/>
       <c r="D39" s="65"/>
       <c r="E39" s="65"/>
       <c r="F39" s="65"/>
       <c r="G39" s="74"/>
       <c r="H39" s="65"/>
       <c r="I39" s="65"/>
       <c r="J39" s="65"/>
       <c r="K39" s="65"/>
       <c r="L39" s="55"/>
       <c r="M39" s="102"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
@@ -2475,51 +2490,53 @@
         <v>3146.9</v>
       </c>
       <c r="M43" s="102">
         <v>3474.4</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1">
       <c r="A44" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="109">
         <v>234.2</v>
       </c>
       <c r="C44" s="132">
         <v>480.5</v>
       </c>
       <c r="D44" s="21">
         <v>710.6</v>
       </c>
       <c r="E44" s="98">
         <v>942.7</v>
       </c>
       <c r="F44" s="56">
         <v>1200.0999999999999</v>
       </c>
-      <c r="G44" s="21"/>
+      <c r="G44" s="21">
+        <v>1445.7</v>
+      </c>
       <c r="H44" s="21"/>
       <c r="I44" s="56"/>
       <c r="J44" s="56"/>
       <c r="K44" s="56"/>
       <c r="L44" s="98"/>
       <c r="M44" s="102"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="70"/>
       <c r="C45" s="70"/>
       <c r="D45" s="70"/>
       <c r="E45" s="70"/>
       <c r="F45" s="70"/>
       <c r="G45" s="85"/>
       <c r="H45" s="70"/>
       <c r="I45" s="70"/>
       <c r="J45" s="70"/>
       <c r="K45" s="65"/>
       <c r="L45" s="55"/>
       <c r="M45" s="102"/>
     </row>
     <row r="46" spans="1:13" ht="11.25" customHeight="1">
@@ -3015,51 +3032,51 @@
         <v>25</v>
       </c>
       <c r="B62" s="46"/>
       <c r="C62" s="54"/>
       <c r="D62" s="112"/>
       <c r="E62" s="98"/>
       <c r="F62" s="99"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="56"/>
       <c r="J62" s="56"/>
       <c r="K62" s="56"/>
       <c r="L62" s="98"/>
       <c r="M62" s="102"/>
     </row>
     <row r="63" spans="1:13" ht="15" customHeight="1">
       <c r="A63" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="97">
         <v>3541.6</v>
       </c>
       <c r="C63" s="89">
         <v>6976.2</v>
       </c>
-      <c r="D63" s="139">
+      <c r="D63" s="138">
         <v>10646.8</v>
       </c>
       <c r="E63" s="98">
         <v>14621.5</v>
       </c>
       <c r="F63" s="99">
         <v>18570.3</v>
       </c>
       <c r="G63" s="21">
         <v>22247.9</v>
       </c>
       <c r="H63" s="21">
         <v>26099.3</v>
       </c>
       <c r="I63" s="56">
         <v>30243.8</v>
       </c>
       <c r="J63" s="56">
         <v>34902.400000000001</v>
       </c>
       <c r="K63" s="56">
         <v>39708.400000000001</v>
       </c>
       <c r="L63" s="98">
         <v>44449.3</v>
@@ -3181,105 +3198,111 @@
       <c r="I67" s="56"/>
       <c r="J67" s="56"/>
       <c r="K67" s="56"/>
       <c r="L67" s="98"/>
       <c r="M67" s="102"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="107">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="98">
         <v>9226.6</v>
       </c>
       <c r="D68" s="112" t="s">
         <v>55</v>
       </c>
       <c r="E68" s="98">
         <v>18762.400000000001</v>
       </c>
       <c r="F68" s="99">
         <v>22465.3</v>
       </c>
-      <c r="G68" s="21"/>
+      <c r="G68" s="21">
+        <v>25971.200000000001</v>
+      </c>
       <c r="H68" s="21"/>
       <c r="I68" s="56"/>
       <c r="J68" s="56"/>
       <c r="K68" s="56"/>
       <c r="L68" s="98"/>
       <c r="M68" s="102"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
       <c r="A69" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="107">
         <v>3002.8</v>
       </c>
       <c r="C69" s="98">
         <v>6172.23</v>
       </c>
       <c r="D69" s="112" t="s">
         <v>56</v>
       </c>
       <c r="E69" s="98">
         <v>13124</v>
       </c>
       <c r="F69" s="41">
         <v>16539.099999999999</v>
       </c>
-      <c r="G69" s="21"/>
+      <c r="G69" s="21">
+        <v>19798.3</v>
+      </c>
       <c r="H69" s="21"/>
       <c r="I69" s="56"/>
       <c r="J69" s="56"/>
       <c r="K69" s="56"/>
       <c r="L69" s="98"/>
       <c r="M69" s="102"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
       <c r="A70" s="87" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="107">
         <v>1548.6</v>
       </c>
       <c r="C70" s="98">
         <v>3054.37</v>
       </c>
       <c r="D70" s="112" t="s">
         <v>57</v>
       </c>
       <c r="E70" s="98">
         <v>5638.4</v>
       </c>
       <c r="F70" s="99">
         <v>5926.1</v>
       </c>
-      <c r="G70" s="21"/>
+      <c r="G70" s="21">
+        <v>6172.8</v>
+      </c>
       <c r="H70" s="21"/>
       <c r="I70" s="56"/>
       <c r="J70" s="56"/>
       <c r="K70" s="56"/>
       <c r="L70" s="98"/>
       <c r="M70" s="102"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1">
       <c r="A71" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="91"/>
       <c r="C71" s="70"/>
       <c r="D71" s="70"/>
       <c r="E71" s="70"/>
       <c r="F71" s="70"/>
       <c r="G71" s="85"/>
       <c r="H71" s="70"/>
       <c r="I71" s="70"/>
       <c r="J71" s="70"/>
       <c r="K71" s="65"/>
       <c r="L71" s="55"/>
       <c r="M71" s="102"/>
     </row>
     <row r="72" spans="1:13" ht="15.75" customHeight="1">
@@ -3796,51 +3819,51 @@
       </c>
       <c r="C89" s="41">
         <v>381.8</v>
       </c>
       <c r="D89" s="56">
         <v>571.79999999999995</v>
       </c>
       <c r="E89" s="99">
         <v>773</v>
       </c>
       <c r="F89" s="99">
         <v>970.4</v>
       </c>
       <c r="G89" s="41">
         <v>1143.3</v>
       </c>
       <c r="H89" s="41">
         <v>1317.1</v>
       </c>
       <c r="I89" s="41">
         <v>1505.7</v>
       </c>
       <c r="J89" s="41">
         <v>1723.5</v>
       </c>
-      <c r="K89" s="143">
+      <c r="K89" s="142">
         <v>1948.6</v>
       </c>
       <c r="L89" s="99">
         <v>2167.3000000000002</v>
       </c>
       <c r="M89" s="132">
         <v>2391.9</v>
       </c>
     </row>
     <row r="90" spans="1:13" s="7" customFormat="1">
       <c r="A90" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="41">
         <v>173.3</v>
       </c>
       <c r="C90" s="56">
         <v>360</v>
       </c>
       <c r="D90" s="56">
         <v>536.5</v>
       </c>
       <c r="E90" s="99">
         <v>721.8</v>
       </c>
@@ -3851,235 +3874,241 @@
         <v>1054.4000000000001</v>
       </c>
       <c r="H90" s="56">
         <v>1205.7</v>
       </c>
       <c r="I90" s="56">
         <v>1370.1</v>
       </c>
       <c r="J90" s="56">
         <v>1562</v>
       </c>
       <c r="K90" s="57">
         <v>1759.8</v>
       </c>
       <c r="L90" s="99">
         <v>1950.7</v>
       </c>
       <c r="M90" s="132">
         <v>2147.1999999999998</v>
       </c>
     </row>
     <row r="91" spans="1:13" s="7" customFormat="1">
       <c r="A91" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="B91" s="144">
+      <c r="B91" s="143">
         <v>11.5</v>
       </c>
-      <c r="C91" s="145">
+      <c r="C91" s="144">
         <v>21.8</v>
       </c>
       <c r="D91" s="85">
         <v>35.4</v>
       </c>
       <c r="E91" s="85">
         <v>51.3</v>
       </c>
       <c r="F91" s="104">
         <v>69</v>
       </c>
-      <c r="G91" s="145">
+      <c r="G91" s="144">
         <v>88.9</v>
       </c>
       <c r="H91" s="85">
         <v>111.4</v>
       </c>
       <c r="I91" s="85">
         <v>135.6</v>
       </c>
       <c r="J91" s="85">
         <v>161.5</v>
       </c>
       <c r="K91" s="85">
         <v>188.7</v>
       </c>
       <c r="L91" s="85">
         <v>216.5</v>
       </c>
       <c r="M91" s="57">
         <v>244.7</v>
       </c>
     </row>
     <row r="92" spans="1:13" s="7" customFormat="1">
       <c r="A92" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B92" s="144"/>
-      <c r="C92" s="145"/>
+      <c r="B92" s="143"/>
+      <c r="C92" s="144"/>
       <c r="D92" s="85"/>
       <c r="E92" s="85"/>
       <c r="F92" s="104"/>
-      <c r="G92" s="145"/>
+      <c r="G92" s="144"/>
       <c r="H92" s="85"/>
       <c r="I92" s="85"/>
       <c r="J92" s="85"/>
       <c r="K92" s="85"/>
       <c r="L92" s="85"/>
       <c r="M92" s="57"/>
     </row>
     <row r="93" spans="1:13" s="7" customFormat="1">
       <c r="A93" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="B93" s="144"/>
-      <c r="C93" s="145"/>
+      <c r="B93" s="143"/>
+      <c r="C93" s="144"/>
       <c r="D93" s="85"/>
       <c r="E93" s="85"/>
       <c r="F93" s="104"/>
-      <c r="G93" s="145"/>
+      <c r="G93" s="144"/>
       <c r="H93" s="85"/>
       <c r="I93" s="85"/>
       <c r="J93" s="85"/>
       <c r="K93" s="85"/>
       <c r="L93" s="85"/>
       <c r="M93" s="57"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1">
       <c r="A94" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="41">
         <v>212</v>
       </c>
       <c r="C94" s="85">
         <v>433.8</v>
       </c>
-      <c r="D94" s="149">
+      <c r="D94" s="148">
         <v>665.1</v>
       </c>
       <c r="E94" s="85">
         <v>906.8</v>
       </c>
       <c r="F94" s="104">
         <v>1121.7</v>
       </c>
-      <c r="G94" s="145"/>
+      <c r="G94" s="155">
+        <v>1326.5</v>
+      </c>
       <c r="H94" s="85"/>
       <c r="I94" s="85"/>
       <c r="J94" s="85"/>
       <c r="K94" s="85"/>
       <c r="L94" s="85"/>
       <c r="M94" s="57"/>
     </row>
     <row r="95" spans="1:13" s="7" customFormat="1">
       <c r="A95" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="41">
         <v>183.9</v>
       </c>
       <c r="C95" s="85">
         <v>378.4</v>
       </c>
       <c r="D95" s="85">
         <v>587.4</v>
       </c>
       <c r="E95" s="85">
         <v>808.9</v>
       </c>
       <c r="F95" s="132">
         <v>1016.9</v>
       </c>
-      <c r="G95" s="145"/>
+      <c r="G95" s="155">
+        <v>1216</v>
+      </c>
       <c r="H95" s="85"/>
       <c r="I95" s="85"/>
       <c r="J95" s="85"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="57"/>
     </row>
     <row r="96" spans="1:13" s="7" customFormat="1">
       <c r="A96" s="93" t="s">
         <v>28</v>
       </c>
-      <c r="B96" s="146">
+      <c r="B96" s="145">
         <v>28.1</v>
       </c>
-      <c r="C96" s="140">
+      <c r="C96" s="139">
         <v>55.4</v>
       </c>
-      <c r="D96" s="140">
+      <c r="D96" s="139">
         <v>77.7</v>
       </c>
-      <c r="E96" s="140">
+      <c r="E96" s="139">
         <v>97.9</v>
       </c>
-      <c r="F96" s="141">
+      <c r="F96" s="140">
         <v>104.8</v>
       </c>
-      <c r="G96" s="137"/>
-[...4 lines deleted...]
-      <c r="L96" s="140"/>
+      <c r="G96" s="156">
+        <v>110.5</v>
+      </c>
+      <c r="H96" s="139"/>
+      <c r="I96" s="139"/>
+      <c r="J96" s="139"/>
+      <c r="K96" s="139"/>
+      <c r="L96" s="139"/>
       <c r="M96" s="117"/>
     </row>
     <row r="97" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A97" s="154" t="s">
+      <c r="A97" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="B97" s="154"/>
-[...10 lines deleted...]
-      <c r="M97" s="154"/>
+      <c r="B97" s="153"/>
+      <c r="C97" s="153"/>
+      <c r="D97" s="153"/>
+      <c r="E97" s="153"/>
+      <c r="F97" s="153"/>
+      <c r="G97" s="153"/>
+      <c r="H97" s="153"/>
+      <c r="I97" s="153"/>
+      <c r="J97" s="153"/>
+      <c r="K97" s="153"/>
+      <c r="L97" s="153"/>
+      <c r="M97" s="153"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="152" t="s">
+      <c r="A98" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="B98" s="152"/>
-[...10 lines deleted...]
-      <c r="M98" s="152"/>
+      <c r="B98" s="151"/>
+      <c r="C98" s="151"/>
+      <c r="D98" s="151"/>
+      <c r="E98" s="151"/>
+      <c r="F98" s="151"/>
+      <c r="G98" s="151"/>
+      <c r="H98" s="151"/>
+      <c r="I98" s="151"/>
+      <c r="J98" s="151"/>
+      <c r="K98" s="151"/>
+      <c r="L98" s="151"/>
+      <c r="M98" s="151"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="15"/>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="13"/>
       <c r="G99" s="17"/>
       <c r="H99" s="12"/>
       <c r="I99" s="12"/>
       <c r="J99" s="12"/>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:13" ht="22.5">
       <c r="A100" s="82"/>
       <c r="B100" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C100" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="59" t="s">
@@ -4279,63 +4308,65 @@
         <v>0.1</v>
       </c>
       <c r="I105" s="90">
         <v>0.1</v>
       </c>
       <c r="J105" s="90">
         <v>0.2</v>
       </c>
       <c r="K105" s="90">
         <v>0.2</v>
       </c>
       <c r="L105" s="90">
         <v>0.2</v>
       </c>
       <c r="M105" s="90">
         <v>0.3</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1">
       <c r="A106" s="51">
         <v>2026</v>
       </c>
       <c r="B106" s="88">
         <v>0.1</v>
       </c>
-      <c r="C106" s="150">
+      <c r="C106" s="149">
         <v>0.05</v>
       </c>
       <c r="D106" s="88" t="s">
         <v>45</v>
       </c>
       <c r="E106" s="88">
         <v>0.3</v>
       </c>
       <c r="F106" s="88">
         <v>0.4</v>
       </c>
-      <c r="G106" s="90"/>
+      <c r="G106" s="88">
+        <v>0.6</v>
+      </c>
       <c r="H106" s="90"/>
       <c r="I106" s="90"/>
       <c r="J106" s="90"/>
       <c r="K106" s="90"/>
       <c r="L106" s="90"/>
       <c r="M106" s="90"/>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1">
       <c r="A107" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B107" s="52"/>
       <c r="C107" s="52"/>
       <c r="D107" s="53"/>
       <c r="E107" s="53"/>
       <c r="F107" s="53"/>
       <c r="G107" s="53"/>
       <c r="H107" s="53"/>
       <c r="I107" s="53"/>
       <c r="J107" s="53"/>
       <c r="K107" s="65"/>
       <c r="L107" s="70"/>
       <c r="M107" s="70"/>
     </row>
     <row r="108" spans="1:13" ht="15.75" customHeight="1">
@@ -4499,74 +4530,76 @@
         <v>0.3</v>
       </c>
       <c r="M111" s="104">
         <v>0.5</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="51">
         <v>2026</v>
       </c>
       <c r="B112" s="88">
         <v>0.1</v>
       </c>
       <c r="C112" s="88">
         <v>0.1</v>
       </c>
       <c r="D112" s="88" t="s">
         <v>45</v>
       </c>
       <c r="E112" s="88">
         <v>0.6</v>
       </c>
       <c r="F112" s="88">
         <v>0.9</v>
       </c>
-      <c r="G112" s="104"/>
+      <c r="G112" s="104">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="H112" s="104"/>
       <c r="I112" s="104"/>
       <c r="J112" s="104"/>
       <c r="K112" s="104"/>
       <c r="L112" s="104"/>
       <c r="M112" s="104"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="152" t="s">
+      <c r="A113" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="B113" s="152"/>
-[...10 lines deleted...]
-      <c r="M113" s="152"/>
+      <c r="B113" s="151"/>
+      <c r="C113" s="151"/>
+      <c r="D113" s="151"/>
+      <c r="E113" s="151"/>
+      <c r="F113" s="151"/>
+      <c r="G113" s="151"/>
+      <c r="H113" s="151"/>
+      <c r="I113" s="151"/>
+      <c r="J113" s="151"/>
+      <c r="K113" s="151"/>
+      <c r="L113" s="151"/>
+      <c r="M113" s="151"/>
     </row>
     <row r="114" spans="1:13" ht="15.75" thickBot="1">
       <c r="A114" s="35"/>
       <c r="B114" s="36"/>
       <c r="C114" s="36"/>
       <c r="D114" s="36"/>
       <c r="E114" s="36"/>
       <c r="F114" s="36"/>
       <c r="G114" s="36"/>
       <c r="H114" s="36"/>
       <c r="I114" s="36"/>
       <c r="J114" s="36"/>
       <c r="K114" s="36"/>
       <c r="L114" s="36"/>
       <c r="M114" s="36"/>
     </row>
     <row r="115" spans="1:13" ht="23.25" thickBot="1">
       <c r="A115" s="37"/>
       <c r="B115" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="10" t="s">
@@ -4778,51 +4811,53 @@
         <v>4045.2</v>
       </c>
       <c r="M120" s="43">
         <v>4505.7</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="51">
         <v>2026</v>
       </c>
       <c r="B121" s="42">
         <v>376.4</v>
       </c>
       <c r="C121" s="8">
         <v>677.6</v>
       </c>
       <c r="D121" s="8">
         <v>1010.1</v>
       </c>
       <c r="E121" s="98">
         <v>1231.7</v>
       </c>
       <c r="F121" s="99">
         <v>1558.5</v>
       </c>
-      <c r="G121" s="8"/>
+      <c r="G121" s="8">
+        <v>1874.9</v>
+      </c>
       <c r="H121" s="18"/>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
       <c r="K121" s="41"/>
       <c r="L121" s="125"/>
       <c r="M121" s="43"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="43"/>
       <c r="C122" s="43"/>
       <c r="D122" s="43"/>
       <c r="E122" s="43"/>
       <c r="F122" s="43"/>
       <c r="G122" s="43"/>
       <c r="H122" s="43"/>
       <c r="I122" s="44"/>
       <c r="J122" s="44"/>
       <c r="K122" s="43"/>
       <c r="L122" s="43"/>
       <c r="M122" s="43"/>
     </row>
     <row r="123" spans="1:13">
@@ -4986,51 +5021,53 @@
         <v>3388.7</v>
       </c>
       <c r="M126" s="43">
         <v>3860.3</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="51">
         <v>2026</v>
       </c>
       <c r="B127" s="42">
         <v>340.7</v>
       </c>
       <c r="C127" s="42">
         <v>632.70000000000005</v>
       </c>
       <c r="D127" s="8">
         <v>958.2</v>
       </c>
       <c r="E127" s="81">
         <v>1194.8</v>
       </c>
       <c r="F127" s="8">
         <v>1506.7</v>
       </c>
-      <c r="G127" s="8"/>
+      <c r="G127" s="8">
+        <v>1798.1</v>
+      </c>
       <c r="H127" s="18"/>
       <c r="I127" s="8"/>
       <c r="J127" s="8"/>
       <c r="K127" s="41"/>
       <c r="L127" s="42"/>
       <c r="M127" s="43"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="96" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="43"/>
       <c r="C128" s="43"/>
       <c r="D128" s="44"/>
       <c r="E128" s="44"/>
       <c r="F128" s="44"/>
       <c r="G128" s="43"/>
       <c r="H128" s="43"/>
       <c r="I128" s="43"/>
       <c r="J128" s="43"/>
       <c r="K128" s="43"/>
       <c r="L128" s="43"/>
       <c r="M128" s="43"/>
     </row>
     <row r="129" spans="1:13">
@@ -5194,51 +5231,53 @@
         <v>146.30000000000001</v>
       </c>
       <c r="M132" s="43">
         <v>161.6</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="51">
         <v>2026</v>
       </c>
       <c r="B133" s="42">
         <v>14.9</v>
       </c>
       <c r="C133" s="8">
         <v>28.8</v>
       </c>
       <c r="D133" s="8">
         <v>42.3</v>
       </c>
       <c r="E133" s="98">
         <v>54</v>
       </c>
       <c r="F133" s="8">
         <v>66.400000000000006</v>
       </c>
-      <c r="G133" s="8"/>
+      <c r="G133" s="8">
+        <v>81.2</v>
+      </c>
       <c r="H133" s="18"/>
       <c r="I133" s="8"/>
       <c r="J133" s="8"/>
       <c r="K133" s="41"/>
       <c r="L133" s="125"/>
       <c r="M133" s="43"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="96" t="s">
         <v>23</v>
       </c>
       <c r="B134" s="43"/>
       <c r="C134" s="43"/>
       <c r="D134" s="43"/>
       <c r="E134" s="43"/>
       <c r="F134" s="43"/>
       <c r="G134" s="43"/>
       <c r="H134" s="43"/>
       <c r="I134" s="43"/>
       <c r="J134" s="44"/>
       <c r="K134" s="43"/>
       <c r="L134" s="43"/>
       <c r="M134" s="43"/>
     </row>
     <row r="135" spans="1:13">
@@ -5358,118 +5397,120 @@
         <v>97.6</v>
       </c>
       <c r="L137" s="36">
         <v>105.6</v>
       </c>
       <c r="M137" s="128">
         <v>113</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="51">
         <v>2025</v>
       </c>
       <c r="B138" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C138" s="46">
         <v>4</v>
       </c>
       <c r="D138" s="36">
         <v>6.8</v>
       </c>
       <c r="E138" s="98">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F138" s="142">
+      <c r="F138" s="141">
         <v>13</v>
       </c>
       <c r="G138" s="36">
         <v>16.399999999999999</v>
       </c>
       <c r="H138" s="36">
         <v>19.600000000000001</v>
       </c>
       <c r="I138" s="49">
         <v>22.4</v>
       </c>
       <c r="J138" s="123">
         <v>24.5</v>
       </c>
       <c r="K138" s="36">
         <v>27.5</v>
       </c>
       <c r="L138" s="36">
         <v>30.6</v>
       </c>
       <c r="M138" s="123">
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="51">
         <v>2026</v>
       </c>
-      <c r="B139" s="147">
+      <c r="B139" s="146">
         <v>2.2000000000000002</v>
       </c>
       <c r="C139" s="46">
         <v>3.9</v>
       </c>
       <c r="D139" s="36">
         <v>6.8</v>
       </c>
       <c r="E139" s="98">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F139" s="142">
+      <c r="F139" s="141">
         <v>12.5</v>
       </c>
-      <c r="G139" s="36"/>
+      <c r="G139" s="49">
+        <v>15.7</v>
+      </c>
       <c r="H139" s="36"/>
       <c r="I139" s="49"/>
       <c r="J139" s="123"/>
       <c r="K139" s="36"/>
       <c r="L139" s="36"/>
       <c r="M139" s="123"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="153" t="s">
+      <c r="A140" s="152" t="s">
         <v>34</v>
       </c>
-      <c r="B140" s="153"/>
-[...10 lines deleted...]
-      <c r="M140" s="153"/>
+      <c r="B140" s="152"/>
+      <c r="C140" s="152"/>
+      <c r="D140" s="152"/>
+      <c r="E140" s="152"/>
+      <c r="F140" s="152"/>
+      <c r="G140" s="152"/>
+      <c r="H140" s="152"/>
+      <c r="I140" s="152"/>
+      <c r="J140" s="152"/>
+      <c r="K140" s="152"/>
+      <c r="L140" s="152"/>
+      <c r="M140" s="152"/>
     </row>
     <row r="141" spans="1:13" ht="15.75" thickBot="1">
       <c r="A141" s="36"/>
       <c r="B141" s="36"/>
       <c r="C141" s="36"/>
       <c r="D141" s="36"/>
       <c r="E141" s="36"/>
       <c r="F141" s="36"/>
       <c r="G141" s="36"/>
       <c r="H141" s="36"/>
       <c r="I141" s="36"/>
       <c r="J141" s="36"/>
       <c r="K141" s="36"/>
       <c r="L141" s="36"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:13" ht="23.25" thickBot="1">
       <c r="A142" s="37"/>
       <c r="B142" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="10" t="s">
@@ -5681,51 +5722,53 @@
         <v>11084.2</v>
       </c>
       <c r="M147" s="43">
         <v>12200.1</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="51">
         <v>2026</v>
       </c>
       <c r="B148" s="135">
         <v>403.3</v>
       </c>
       <c r="C148" s="8">
         <v>865.3</v>
       </c>
       <c r="D148" s="8">
         <v>1213.2</v>
       </c>
       <c r="E148" s="99">
         <v>1533.8</v>
       </c>
       <c r="F148" s="119">
         <v>1643</v>
       </c>
-      <c r="G148" s="8"/>
+      <c r="G148" s="8">
+        <v>1717.6</v>
+      </c>
       <c r="H148" s="8"/>
       <c r="I148" s="8"/>
       <c r="J148" s="8"/>
       <c r="K148" s="41"/>
       <c r="L148" s="126"/>
       <c r="M148" s="43"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B149" s="43"/>
       <c r="C149" s="44"/>
       <c r="D149" s="43"/>
       <c r="E149" s="43"/>
       <c r="F149" s="44"/>
       <c r="G149" s="43"/>
       <c r="H149" s="43"/>
       <c r="I149" s="43"/>
       <c r="J149" s="43"/>
       <c r="K149" s="43"/>
       <c r="L149" s="43"/>
       <c r="M149" s="43"/>
     </row>
     <row r="150" spans="1:13">
@@ -5836,102 +5879,105 @@
         <v>8969.2000000000007</v>
       </c>
       <c r="I152" s="8">
         <v>10184.1</v>
       </c>
       <c r="J152" s="8">
         <v>11154.9</v>
       </c>
       <c r="K152" s="41">
         <v>12245</v>
       </c>
       <c r="L152" s="41">
         <v>13403.1</v>
       </c>
       <c r="M152" s="43">
         <v>14576.3</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="51">
         <v>2025</v>
       </c>
       <c r="B153" s="136">
         <v>1332.7</v>
       </c>
-      <c r="C153" s="138">
+      <c r="C153" s="137">
         <v>2530.5</v>
       </c>
       <c r="D153" s="89">
         <v>3900.7</v>
       </c>
       <c r="E153" s="70">
         <v>5287.2</v>
       </c>
       <c r="F153" s="70">
         <v>6397.1</v>
       </c>
       <c r="G153" s="8">
         <v>7493.9</v>
       </c>
       <c r="H153" s="8">
         <v>8664.5</v>
       </c>
       <c r="I153" s="8">
         <v>9753.5</v>
       </c>
       <c r="J153" s="8">
         <v>10632.3</v>
       </c>
       <c r="K153" s="41">
         <v>11666.6</v>
       </c>
       <c r="L153" s="8">
         <v>12846</v>
       </c>
       <c r="M153" s="43">
         <v>14074.3</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="51">
         <v>2026</v>
       </c>
-      <c r="B154" s="148">
+      <c r="B154" s="147">
         <v>373</v>
       </c>
       <c r="C154" s="70">
         <v>800.3</v>
       </c>
       <c r="D154" s="8">
         <v>1121.9000000000001</v>
       </c>
-      <c r="E154" s="151">
+      <c r="E154" s="150">
         <v>1418.5</v>
       </c>
-      <c r="F154" s="139">
+      <c r="F154" s="138">
         <v>1431.4</v>
+      </c>
+      <c r="G154" s="139">
+        <v>1440.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>