--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -727,67 +727,67 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1048,89 +1048,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M154"/>
+  <dimension ref="A1:M155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A142" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
-      <selection activeCell="G154" sqref="G154"/>
+    <sheetView tabSelected="1" topLeftCell="C139" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
+      <selection activeCell="H139" sqref="H139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="156" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="154"/>
-[...10 lines deleted...]
-      <c r="M1" s="154"/>
+      <c r="B1" s="156"/>
+      <c r="C1" s="156"/>
+      <c r="D1" s="156"/>
+      <c r="E1" s="156"/>
+      <c r="F1" s="156"/>
+      <c r="G1" s="156"/>
+      <c r="H1" s="156"/>
+      <c r="I1" s="156"/>
+      <c r="J1" s="156"/>
+      <c r="K1" s="156"/>
+      <c r="L1" s="156"/>
+      <c r="M1" s="156"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="2"/>
       <c r="G2" s="6"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="61"/>
       <c r="B3" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>11</v>
       </c>
@@ -1340,51 +1340,53 @@
         <v>23827.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.5" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="41">
         <v>1133</v>
       </c>
       <c r="C9" s="111">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="111">
         <v>3299.3</v>
       </c>
       <c r="E9" s="98">
         <v>4361.8</v>
       </c>
       <c r="F9" s="111">
         <v>5313</v>
       </c>
       <c r="G9" s="29">
         <v>6221</v>
       </c>
-      <c r="H9" s="23"/>
+      <c r="H9" s="23">
+        <v>7452.1</v>
+      </c>
       <c r="I9" s="111"/>
       <c r="J9" s="111"/>
       <c r="K9" s="124"/>
       <c r="L9" s="25"/>
       <c r="M9" s="101"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="107"/>
       <c r="C10" s="71"/>
       <c r="D10" s="68"/>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="72"/>
       <c r="H10" s="73"/>
       <c r="I10" s="70"/>
       <c r="J10" s="70"/>
       <c r="K10" s="74"/>
       <c r="L10" s="55"/>
       <c r="M10" s="101"/>
     </row>
     <row r="11" spans="1:13" ht="13.5" customHeight="1">
       <c r="A11" s="19" t="s">
@@ -1550,51 +1552,53 @@
         <v>21409.1</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="13.5" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="41">
         <v>947.9</v>
       </c>
       <c r="C15" s="112" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="111">
         <v>2790.7</v>
       </c>
       <c r="E15" s="98">
         <v>3556.1</v>
       </c>
       <c r="F15" s="111">
         <v>4138.2</v>
       </c>
       <c r="G15" s="26">
         <v>4684</v>
       </c>
-      <c r="H15" s="23"/>
+      <c r="H15" s="23">
+        <v>5271.3</v>
+      </c>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="124"/>
       <c r="L15" s="89"/>
       <c r="M15" s="101"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1">
       <c r="A16" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="107"/>
       <c r="C16" s="76"/>
       <c r="D16" s="77"/>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
       <c r="G16" s="67"/>
       <c r="H16" s="52"/>
       <c r="I16" s="70"/>
       <c r="J16" s="70"/>
       <c r="K16" s="74"/>
       <c r="L16" s="55"/>
       <c r="M16" s="101"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1">
       <c r="A17" s="19" t="s">
@@ -1760,51 +1764,53 @@
         <v>49474.7</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="41">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="112" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="111">
         <v>13909.6</v>
       </c>
       <c r="E21" s="98">
         <v>18816.8</v>
       </c>
       <c r="F21" s="111">
         <v>22532.1</v>
       </c>
       <c r="G21" s="29">
         <v>26052.9</v>
       </c>
-      <c r="H21" s="23"/>
+      <c r="H21" s="23">
+        <v>29496.2</v>
+      </c>
       <c r="I21" s="111"/>
       <c r="J21" s="111"/>
       <c r="K21" s="124"/>
       <c r="L21" s="89"/>
       <c r="M21" s="101"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1">
       <c r="A22" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="80"/>
       <c r="C22" s="76"/>
       <c r="D22" s="77"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="72"/>
       <c r="H22" s="73"/>
       <c r="I22" s="70"/>
       <c r="J22" s="70"/>
       <c r="K22" s="74"/>
       <c r="L22" s="55"/>
       <c r="M22" s="101"/>
     </row>
     <row r="23" spans="1:13" ht="13.5" customHeight="1">
       <c r="A23" s="19" t="s">
@@ -1970,105 +1976,107 @@
         <v>2425.6999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" customHeight="1">
       <c r="A27" s="106" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="133">
         <v>214.3</v>
       </c>
       <c r="C27" s="113" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="115">
         <v>672.5</v>
       </c>
       <c r="E27" s="116">
         <v>917.2</v>
       </c>
       <c r="F27" s="117">
         <v>1135.0999999999999</v>
       </c>
       <c r="G27" s="120">
         <v>1343.3</v>
       </c>
-      <c r="H27" s="121"/>
+      <c r="H27" s="121">
+        <v>1553.9</v>
+      </c>
       <c r="I27" s="117"/>
       <c r="J27" s="122"/>
       <c r="K27" s="122"/>
       <c r="L27" s="122"/>
       <c r="M27" s="127"/>
     </row>
     <row r="28" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A28" s="153" t="s">
+      <c r="A28" s="155" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="153"/>
-[...10 lines deleted...]
-      <c r="M28" s="153"/>
+      <c r="B28" s="155"/>
+      <c r="C28" s="155"/>
+      <c r="D28" s="155"/>
+      <c r="E28" s="155"/>
+      <c r="F28" s="155"/>
+      <c r="G28" s="155"/>
+      <c r="H28" s="155"/>
+      <c r="I28" s="155"/>
+      <c r="J28" s="155"/>
+      <c r="K28" s="155"/>
+      <c r="L28" s="155"/>
+      <c r="M28" s="155"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="15"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="16"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="151" t="s">
+      <c r="A30" s="153" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="151"/>
-[...10 lines deleted...]
-      <c r="M30" s="151"/>
+      <c r="B30" s="153"/>
+      <c r="C30" s="153"/>
+      <c r="D30" s="153"/>
+      <c r="E30" s="153"/>
+      <c r="F30" s="153"/>
+      <c r="G30" s="153"/>
+      <c r="H30" s="153"/>
+      <c r="I30" s="153"/>
+      <c r="J30" s="153"/>
+      <c r="K30" s="153"/>
+      <c r="L30" s="153"/>
+      <c r="M30" s="153"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="15"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="14"/>
       <c r="G31" s="16"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="22.5">
       <c r="A32" s="82"/>
       <c r="B32" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="59" t="s">
@@ -2283,51 +2291,53 @@
         <v>7121.5</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="11.25" customHeight="1">
       <c r="A38" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="109">
         <v>353.3</v>
       </c>
       <c r="C38" s="126">
         <v>711.83</v>
       </c>
       <c r="D38" s="21">
         <v>1076</v>
       </c>
       <c r="E38" s="98">
         <v>1596.3</v>
       </c>
       <c r="F38" s="99">
         <v>2111.4</v>
       </c>
       <c r="G38" s="21">
         <v>2628.5</v>
       </c>
-      <c r="H38" s="21"/>
+      <c r="H38" s="21">
+        <v>3474.4</v>
+      </c>
       <c r="I38" s="21"/>
       <c r="J38" s="56"/>
       <c r="K38" s="56"/>
       <c r="L38" s="98"/>
       <c r="M38" s="102"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="65"/>
       <c r="C39" s="65"/>
       <c r="D39" s="65"/>
       <c r="E39" s="65"/>
       <c r="F39" s="65"/>
       <c r="G39" s="74"/>
       <c r="H39" s="65"/>
       <c r="I39" s="65"/>
       <c r="J39" s="65"/>
       <c r="K39" s="65"/>
       <c r="L39" s="55"/>
       <c r="M39" s="102"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="19" t="s">
@@ -2493,51 +2503,53 @@
         <v>3474.4</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1">
       <c r="A44" s="129" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="109">
         <v>234.2</v>
       </c>
       <c r="C44" s="132">
         <v>480.5</v>
       </c>
       <c r="D44" s="21">
         <v>710.6</v>
       </c>
       <c r="E44" s="98">
         <v>942.7</v>
       </c>
       <c r="F44" s="56">
         <v>1200.0999999999999</v>
       </c>
       <c r="G44" s="21">
         <v>1445.7</v>
       </c>
-      <c r="H44" s="21"/>
+      <c r="H44" s="21">
+        <v>1732</v>
+      </c>
       <c r="I44" s="56"/>
       <c r="J44" s="56"/>
       <c r="K44" s="56"/>
       <c r="L44" s="98"/>
       <c r="M44" s="102"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="70"/>
       <c r="C45" s="70"/>
       <c r="D45" s="70"/>
       <c r="E45" s="70"/>
       <c r="F45" s="70"/>
       <c r="G45" s="85"/>
       <c r="H45" s="70"/>
       <c r="I45" s="70"/>
       <c r="J45" s="70"/>
       <c r="K45" s="65"/>
       <c r="L45" s="55"/>
       <c r="M45" s="102"/>
     </row>
     <row r="46" spans="1:13" ht="11.25" customHeight="1">
       <c r="A46" s="38" t="s">
@@ -3201,109 +3213,115 @@
       <c r="L67" s="98"/>
       <c r="M67" s="102"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
       <c r="A68" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="107">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="98">
         <v>9226.6</v>
       </c>
       <c r="D68" s="112" t="s">
         <v>55</v>
       </c>
       <c r="E68" s="98">
         <v>18762.400000000001</v>
       </c>
       <c r="F68" s="99">
         <v>22465.3</v>
       </c>
       <c r="G68" s="21">
         <v>25971.200000000001</v>
       </c>
-      <c r="H68" s="21"/>
+      <c r="H68" s="21">
+        <v>29399.5</v>
+      </c>
       <c r="I68" s="56"/>
       <c r="J68" s="56"/>
       <c r="K68" s="56"/>
       <c r="L68" s="98"/>
       <c r="M68" s="102"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
       <c r="A69" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="107">
         <v>3002.8</v>
       </c>
       <c r="C69" s="98">
         <v>6172.23</v>
       </c>
       <c r="D69" s="112" t="s">
         <v>56</v>
       </c>
       <c r="E69" s="98">
         <v>13124</v>
       </c>
       <c r="F69" s="41">
         <v>16539.099999999999</v>
       </c>
       <c r="G69" s="21">
         <v>19798.3</v>
       </c>
-      <c r="H69" s="21"/>
+      <c r="H69" s="21">
+        <v>22996</v>
+      </c>
       <c r="I69" s="56"/>
       <c r="J69" s="56"/>
       <c r="K69" s="56"/>
       <c r="L69" s="98"/>
       <c r="M69" s="102"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
       <c r="A70" s="87" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="107">
         <v>1548.6</v>
       </c>
       <c r="C70" s="98">
         <v>3054.37</v>
       </c>
       <c r="D70" s="112" t="s">
         <v>57</v>
       </c>
       <c r="E70" s="98">
         <v>5638.4</v>
       </c>
       <c r="F70" s="99">
         <v>5926.1</v>
       </c>
       <c r="G70" s="21">
         <v>6172.8</v>
       </c>
-      <c r="H70" s="21"/>
+      <c r="H70" s="21">
+        <v>6403.5</v>
+      </c>
       <c r="I70" s="56"/>
       <c r="J70" s="56"/>
       <c r="K70" s="56"/>
       <c r="L70" s="98"/>
       <c r="M70" s="102"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1">
       <c r="A71" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="91"/>
       <c r="C71" s="70"/>
       <c r="D71" s="70"/>
       <c r="E71" s="70"/>
       <c r="F71" s="70"/>
       <c r="G71" s="85"/>
       <c r="H71" s="70"/>
       <c r="I71" s="70"/>
       <c r="J71" s="70"/>
       <c r="K71" s="65"/>
       <c r="L71" s="55"/>
       <c r="M71" s="102"/>
     </row>
     <row r="72" spans="1:13" ht="15.75" customHeight="1">
       <c r="A72" s="38" t="s">
@@ -3964,151 +3982,157 @@
       <c r="I93" s="85"/>
       <c r="J93" s="85"/>
       <c r="K93" s="85"/>
       <c r="L93" s="85"/>
       <c r="M93" s="57"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1">
       <c r="A94" s="86" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="41">
         <v>212</v>
       </c>
       <c r="C94" s="85">
         <v>433.8</v>
       </c>
       <c r="D94" s="148">
         <v>665.1</v>
       </c>
       <c r="E94" s="85">
         <v>906.8</v>
       </c>
       <c r="F94" s="104">
         <v>1121.7</v>
       </c>
-      <c r="G94" s="155">
+      <c r="G94" s="151">
         <v>1326.5</v>
       </c>
-      <c r="H94" s="85"/>
+      <c r="H94" s="85">
+        <v>1531.6</v>
+      </c>
       <c r="I94" s="85"/>
       <c r="J94" s="85"/>
       <c r="K94" s="85"/>
       <c r="L94" s="85"/>
       <c r="M94" s="57"/>
     </row>
     <row r="95" spans="1:13" s="7" customFormat="1">
       <c r="A95" s="87" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="41">
         <v>183.9</v>
       </c>
       <c r="C95" s="85">
         <v>378.4</v>
       </c>
       <c r="D95" s="85">
         <v>587.4</v>
       </c>
       <c r="E95" s="85">
         <v>808.9</v>
       </c>
       <c r="F95" s="132">
         <v>1016.9</v>
       </c>
-      <c r="G95" s="155">
+      <c r="G95" s="151">
         <v>1216</v>
       </c>
-      <c r="H95" s="85"/>
+      <c r="H95" s="85">
+        <v>1415.8</v>
+      </c>
       <c r="I95" s="85"/>
       <c r="J95" s="85"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="57"/>
     </row>
     <row r="96" spans="1:13" s="7" customFormat="1">
       <c r="A96" s="93" t="s">
         <v>28</v>
       </c>
       <c r="B96" s="145">
         <v>28.1</v>
       </c>
       <c r="C96" s="139">
         <v>55.4</v>
       </c>
       <c r="D96" s="139">
         <v>77.7</v>
       </c>
       <c r="E96" s="139">
         <v>97.9</v>
       </c>
       <c r="F96" s="140">
         <v>104.8</v>
       </c>
-      <c r="G96" s="156">
+      <c r="G96" s="152">
         <v>110.5</v>
       </c>
-      <c r="H96" s="139"/>
+      <c r="H96" s="139">
+        <v>115.8</v>
+      </c>
       <c r="I96" s="139"/>
       <c r="J96" s="139"/>
       <c r="K96" s="139"/>
       <c r="L96" s="139"/>
       <c r="M96" s="117"/>
     </row>
     <row r="97" spans="1:13" ht="9.75" customHeight="1">
-      <c r="A97" s="153" t="s">
+      <c r="A97" s="155" t="s">
         <v>37</v>
       </c>
-      <c r="B97" s="153"/>
-[...10 lines deleted...]
-      <c r="M97" s="153"/>
+      <c r="B97" s="155"/>
+      <c r="C97" s="155"/>
+      <c r="D97" s="155"/>
+      <c r="E97" s="155"/>
+      <c r="F97" s="155"/>
+      <c r="G97" s="155"/>
+      <c r="H97" s="155"/>
+      <c r="I97" s="155"/>
+      <c r="J97" s="155"/>
+      <c r="K97" s="155"/>
+      <c r="L97" s="155"/>
+      <c r="M97" s="155"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="151" t="s">
+      <c r="A98" s="153" t="s">
         <v>29</v>
       </c>
-      <c r="B98" s="151"/>
-[...10 lines deleted...]
-      <c r="M98" s="151"/>
+      <c r="B98" s="153"/>
+      <c r="C98" s="153"/>
+      <c r="D98" s="153"/>
+      <c r="E98" s="153"/>
+      <c r="F98" s="153"/>
+      <c r="G98" s="153"/>
+      <c r="H98" s="153"/>
+      <c r="I98" s="153"/>
+      <c r="J98" s="153"/>
+      <c r="K98" s="153"/>
+      <c r="L98" s="153"/>
+      <c r="M98" s="153"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="15"/>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="13"/>
       <c r="G99" s="17"/>
       <c r="H99" s="12"/>
       <c r="I99" s="12"/>
       <c r="J99" s="12"/>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:13" ht="22.5">
       <c r="A100" s="82"/>
       <c r="B100" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C100" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="59" t="s">
@@ -4323,51 +4347,53 @@
         <v>0.3</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1">
       <c r="A106" s="51">
         <v>2026</v>
       </c>
       <c r="B106" s="88">
         <v>0.1</v>
       </c>
       <c r="C106" s="149">
         <v>0.05</v>
       </c>
       <c r="D106" s="88" t="s">
         <v>45</v>
       </c>
       <c r="E106" s="88">
         <v>0.3</v>
       </c>
       <c r="F106" s="88">
         <v>0.4</v>
       </c>
       <c r="G106" s="88">
         <v>0.6</v>
       </c>
-      <c r="H106" s="90"/>
+      <c r="H106" s="90">
+        <v>0.7</v>
+      </c>
       <c r="I106" s="90"/>
       <c r="J106" s="90"/>
       <c r="K106" s="90"/>
       <c r="L106" s="90"/>
       <c r="M106" s="90"/>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1">
       <c r="A107" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B107" s="52"/>
       <c r="C107" s="52"/>
       <c r="D107" s="53"/>
       <c r="E107" s="53"/>
       <c r="F107" s="53"/>
       <c r="G107" s="53"/>
       <c r="H107" s="53"/>
       <c r="I107" s="53"/>
       <c r="J107" s="53"/>
       <c r="K107" s="65"/>
       <c r="L107" s="70"/>
       <c r="M107" s="70"/>
     </row>
     <row r="108" spans="1:13" ht="15.75" customHeight="1">
       <c r="A108" s="51">
@@ -4533,73 +4559,75 @@
         <v>0.5</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="51">
         <v>2026</v>
       </c>
       <c r="B112" s="88">
         <v>0.1</v>
       </c>
       <c r="C112" s="88">
         <v>0.1</v>
       </c>
       <c r="D112" s="88" t="s">
         <v>45</v>
       </c>
       <c r="E112" s="88">
         <v>0.6</v>
       </c>
       <c r="F112" s="88">
         <v>0.9</v>
       </c>
       <c r="G112" s="104">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H112" s="104"/>
+      <c r="H112" s="104">
+        <v>1.5</v>
+      </c>
       <c r="I112" s="104"/>
       <c r="J112" s="104"/>
       <c r="K112" s="104"/>
       <c r="L112" s="104"/>
       <c r="M112" s="104"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="151" t="s">
+      <c r="A113" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="B113" s="151"/>
-[...10 lines deleted...]
-      <c r="M113" s="151"/>
+      <c r="B113" s="153"/>
+      <c r="C113" s="153"/>
+      <c r="D113" s="153"/>
+      <c r="E113" s="153"/>
+      <c r="F113" s="153"/>
+      <c r="G113" s="153"/>
+      <c r="H113" s="153"/>
+      <c r="I113" s="153"/>
+      <c r="J113" s="153"/>
+      <c r="K113" s="153"/>
+      <c r="L113" s="153"/>
+      <c r="M113" s="153"/>
     </row>
     <row r="114" spans="1:13" ht="15.75" thickBot="1">
       <c r="A114" s="35"/>
       <c r="B114" s="36"/>
       <c r="C114" s="36"/>
       <c r="D114" s="36"/>
       <c r="E114" s="36"/>
       <c r="F114" s="36"/>
       <c r="G114" s="36"/>
       <c r="H114" s="36"/>
       <c r="I114" s="36"/>
       <c r="J114" s="36"/>
       <c r="K114" s="36"/>
       <c r="L114" s="36"/>
       <c r="M114" s="36"/>
     </row>
     <row r="115" spans="1:13" ht="23.25" thickBot="1">
       <c r="A115" s="37"/>
       <c r="B115" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="10" t="s">
@@ -4814,51 +4842,53 @@
         <v>4505.7</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="51">
         <v>2026</v>
       </c>
       <c r="B121" s="42">
         <v>376.4</v>
       </c>
       <c r="C121" s="8">
         <v>677.6</v>
       </c>
       <c r="D121" s="8">
         <v>1010.1</v>
       </c>
       <c r="E121" s="98">
         <v>1231.7</v>
       </c>
       <c r="F121" s="99">
         <v>1558.5</v>
       </c>
       <c r="G121" s="8">
         <v>1874.9</v>
       </c>
-      <c r="H121" s="18"/>
+      <c r="H121" s="18">
+        <v>2202.6</v>
+      </c>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
       <c r="K121" s="41"/>
       <c r="L121" s="125"/>
       <c r="M121" s="43"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="43"/>
       <c r="C122" s="43"/>
       <c r="D122" s="43"/>
       <c r="E122" s="43"/>
       <c r="F122" s="43"/>
       <c r="G122" s="43"/>
       <c r="H122" s="43"/>
       <c r="I122" s="44"/>
       <c r="J122" s="44"/>
       <c r="K122" s="43"/>
       <c r="L122" s="43"/>
       <c r="M122" s="43"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="39">
@@ -5024,51 +5054,53 @@
         <v>3860.3</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="51">
         <v>2026</v>
       </c>
       <c r="B127" s="42">
         <v>340.7</v>
       </c>
       <c r="C127" s="42">
         <v>632.70000000000005</v>
       </c>
       <c r="D127" s="8">
         <v>958.2</v>
       </c>
       <c r="E127" s="81">
         <v>1194.8</v>
       </c>
       <c r="F127" s="8">
         <v>1506.7</v>
       </c>
       <c r="G127" s="8">
         <v>1798.1</v>
       </c>
-      <c r="H127" s="18"/>
+      <c r="H127" s="18">
+        <v>2092.4</v>
+      </c>
       <c r="I127" s="8"/>
       <c r="J127" s="8"/>
       <c r="K127" s="41"/>
       <c r="L127" s="42"/>
       <c r="M127" s="43"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="96" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="43"/>
       <c r="C128" s="43"/>
       <c r="D128" s="44"/>
       <c r="E128" s="44"/>
       <c r="F128" s="44"/>
       <c r="G128" s="43"/>
       <c r="H128" s="43"/>
       <c r="I128" s="43"/>
       <c r="J128" s="43"/>
       <c r="K128" s="43"/>
       <c r="L128" s="43"/>
       <c r="M128" s="43"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="39">
@@ -5234,51 +5266,53 @@
         <v>161.6</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="51">
         <v>2026</v>
       </c>
       <c r="B133" s="42">
         <v>14.9</v>
       </c>
       <c r="C133" s="8">
         <v>28.8</v>
       </c>
       <c r="D133" s="8">
         <v>42.3</v>
       </c>
       <c r="E133" s="98">
         <v>54</v>
       </c>
       <c r="F133" s="8">
         <v>66.400000000000006</v>
       </c>
       <c r="G133" s="8">
         <v>81.2</v>
       </c>
-      <c r="H133" s="18"/>
+      <c r="H133" s="18">
+        <v>96</v>
+      </c>
       <c r="I133" s="8"/>
       <c r="J133" s="8"/>
       <c r="K133" s="41"/>
       <c r="L133" s="125"/>
       <c r="M133" s="43"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="96" t="s">
         <v>23</v>
       </c>
       <c r="B134" s="43"/>
       <c r="C134" s="43"/>
       <c r="D134" s="43"/>
       <c r="E134" s="43"/>
       <c r="F134" s="43"/>
       <c r="G134" s="43"/>
       <c r="H134" s="43"/>
       <c r="I134" s="43"/>
       <c r="J134" s="44"/>
       <c r="K134" s="43"/>
       <c r="L134" s="43"/>
       <c r="M134" s="43"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="39">
@@ -5444,73 +5478,75 @@
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="51">
         <v>2026</v>
       </c>
       <c r="B139" s="146">
         <v>2.2000000000000002</v>
       </c>
       <c r="C139" s="46">
         <v>3.9</v>
       </c>
       <c r="D139" s="36">
         <v>6.8</v>
       </c>
       <c r="E139" s="98">
         <v>9.6999999999999993</v>
       </c>
       <c r="F139" s="141">
         <v>12.5</v>
       </c>
       <c r="G139" s="49">
         <v>15.7</v>
       </c>
-      <c r="H139" s="36"/>
+      <c r="H139" s="49">
+        <v>20.9</v>
+      </c>
       <c r="I139" s="49"/>
       <c r="J139" s="123"/>
       <c r="K139" s="36"/>
       <c r="L139" s="36"/>
       <c r="M139" s="123"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="152" t="s">
+      <c r="A140" s="154" t="s">
         <v>34</v>
       </c>
-      <c r="B140" s="152"/>
-[...10 lines deleted...]
-      <c r="M140" s="152"/>
+      <c r="B140" s="154"/>
+      <c r="C140" s="154"/>
+      <c r="D140" s="154"/>
+      <c r="E140" s="154"/>
+      <c r="F140" s="154"/>
+      <c r="G140" s="154"/>
+      <c r="H140" s="154"/>
+      <c r="I140" s="154"/>
+      <c r="J140" s="154"/>
+      <c r="K140" s="154"/>
+      <c r="L140" s="154"/>
+      <c r="M140" s="154"/>
     </row>
     <row r="141" spans="1:13" ht="15.75" thickBot="1">
       <c r="A141" s="36"/>
       <c r="B141" s="36"/>
       <c r="C141" s="36"/>
       <c r="D141" s="36"/>
       <c r="E141" s="36"/>
       <c r="F141" s="36"/>
       <c r="G141" s="36"/>
       <c r="H141" s="36"/>
       <c r="I141" s="36"/>
       <c r="J141" s="36"/>
       <c r="K141" s="36"/>
       <c r="L141" s="36"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:13" ht="23.25" thickBot="1">
       <c r="A142" s="37"/>
       <c r="B142" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="10" t="s">
@@ -5725,51 +5761,53 @@
         <v>12200.1</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="51">
         <v>2026</v>
       </c>
       <c r="B148" s="135">
         <v>403.3</v>
       </c>
       <c r="C148" s="8">
         <v>865.3</v>
       </c>
       <c r="D148" s="8">
         <v>1213.2</v>
       </c>
       <c r="E148" s="99">
         <v>1533.8</v>
       </c>
       <c r="F148" s="119">
         <v>1643</v>
       </c>
       <c r="G148" s="8">
         <v>1717.6</v>
       </c>
-      <c r="H148" s="8"/>
+      <c r="H148" s="8">
+        <v>1775.1</v>
+      </c>
       <c r="I148" s="8"/>
       <c r="J148" s="8"/>
       <c r="K148" s="41"/>
       <c r="L148" s="126"/>
       <c r="M148" s="43"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="96" t="s">
         <v>21</v>
       </c>
       <c r="B149" s="43"/>
       <c r="C149" s="44"/>
       <c r="D149" s="43"/>
       <c r="E149" s="43"/>
       <c r="F149" s="44"/>
       <c r="G149" s="43"/>
       <c r="H149" s="43"/>
       <c r="I149" s="43"/>
       <c r="J149" s="43"/>
       <c r="K149" s="43"/>
       <c r="L149" s="43"/>
       <c r="M149" s="43"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="39">
@@ -5929,56 +5967,65 @@
         <v>11666.6</v>
       </c>
       <c r="L153" s="8">
         <v>12846</v>
       </c>
       <c r="M153" s="43">
         <v>14074.3</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="51">
         <v>2026</v>
       </c>
       <c r="B154" s="147">
         <v>373</v>
       </c>
       <c r="C154" s="70">
         <v>800.3</v>
       </c>
       <c r="D154" s="8">
         <v>1121.9000000000001</v>
       </c>
       <c r="E154" s="150">
         <v>1418.5</v>
       </c>
-      <c r="F154" s="138">
+      <c r="F154" s="151">
         <v>1431.4</v>
       </c>
-      <c r="G154" s="139">
+      <c r="G154" s="85">
         <v>1440.2</v>
       </c>
+      <c r="H154" s="85">
+        <v>1446.9</v>
+      </c>
+      <c r="I154" s="7"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="F155" s="7"/>
+      <c r="H155" s="7"/>
+      <c r="I155" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>