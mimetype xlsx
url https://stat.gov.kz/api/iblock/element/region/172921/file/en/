--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="165" yWindow="-150" windowWidth="21450" windowHeight="12810"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All modes of transport</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -138,51 +138,51 @@
     <t>*Accounting for the amount of work performed by individual entrepreneurs engaged in commercial transportation.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>transportation of passenger, thsd. People</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -217,50 +217,58 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -306,51 +314,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -509,74 +517,85 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -846,88 +865,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A136" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="C160" sqref="C160"/>
+    <sheetView tabSelected="1" topLeftCell="A127" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="G156" sqref="G156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="26" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="17" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="68"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="3"/>
       <c r="G2" s="10"/>
       <c r="H2" s="3"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="23"/>
       <c r="B3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="22" t="s">
@@ -1136,51 +1155,53 @@
       </c>
       <c r="K8" s="15">
         <v>1961.51</v>
       </c>
       <c r="L8" s="58">
         <v>2146.6999999999998</v>
       </c>
       <c r="M8" s="15">
         <v>2367.3000000000002</v>
       </c>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="28">
         <v>1333</v>
       </c>
       <c r="C9" s="15">
         <v>1121.7</v>
       </c>
       <c r="D9" s="15">
         <v>1044.5999999999999</v>
       </c>
-      <c r="E9" s="15"/>
+      <c r="E9" s="15">
+        <v>1161.3</v>
+      </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="62"/>
       <c r="K9" s="15"/>
       <c r="L9" s="58"/>
       <c r="M9" s="15"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="20"/>
       <c r="G10" s="26"/>
       <c r="H10" s="20"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
@@ -1343,51 +1364,53 @@
       </c>
       <c r="K14" s="15">
         <v>1622.9</v>
       </c>
       <c r="L14" s="15">
         <v>1775.3</v>
       </c>
       <c r="M14" s="15">
         <v>2027.5</v>
       </c>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>947.9</v>
       </c>
       <c r="C15" s="15">
         <v>965.6</v>
       </c>
       <c r="D15" s="15">
         <v>877.2</v>
       </c>
-      <c r="E15" s="15"/>
+      <c r="E15" s="15">
+        <v>834.1</v>
+      </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="O15" s="6"/>
     </row>
     <row r="16" spans="1:16" ht="22.5">
       <c r="A16" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="20"/>
       <c r="G16" s="26"/>
       <c r="H16" s="20"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
@@ -1551,51 +1574,53 @@
         <v>4672.8999999999996</v>
       </c>
       <c r="K20" s="15">
         <v>4821</v>
       </c>
       <c r="L20" s="15">
         <v>4755.2</v>
       </c>
       <c r="M20" s="15">
         <v>4878.8</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="28">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="15">
         <v>4689.1000000000004</v>
       </c>
       <c r="D21" s="15">
         <v>4654.1000000000004</v>
       </c>
-      <c r="E21" s="15"/>
+      <c r="E21" s="15">
+        <v>4907.1000000000004</v>
+      </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:16" ht="22.5">
       <c r="A22" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="20"/>
       <c r="G22" s="26"/>
       <c r="H22" s="20"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
@@ -1742,105 +1767,107 @@
         <v>200.6</v>
       </c>
       <c r="G26" s="25">
         <v>176.3</v>
       </c>
       <c r="H26" s="25">
         <v>177.1</v>
       </c>
       <c r="I26" s="25">
         <v>191.5</v>
       </c>
       <c r="J26" s="86">
         <v>220</v>
       </c>
       <c r="K26" s="25">
         <v>228.2</v>
       </c>
       <c r="L26" s="25">
         <v>221.7</v>
       </c>
       <c r="M26" s="25">
         <v>227.5</v>
       </c>
     </row>
     <row r="27" spans="1:16">
-      <c r="A27" s="97" t="s">
+      <c r="A27" s="91" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="81">
         <v>214.3</v>
       </c>
       <c r="C27" s="81">
         <v>223.4</v>
       </c>
       <c r="D27" s="81">
         <v>234.7</v>
       </c>
-      <c r="E27" s="81"/>
+      <c r="E27" s="81">
+        <v>244.7</v>
+      </c>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
-      <c r="J27" s="96"/>
+      <c r="J27" s="90"/>
       <c r="K27" s="81"/>
       <c r="L27" s="81"/>
       <c r="M27" s="81"/>
     </row>
     <row r="28" spans="1:16" ht="11.25" customHeight="1">
-      <c r="A28" s="95" t="s">
+      <c r="A28" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="95"/>
-[...10 lines deleted...]
-      <c r="M28" s="95"/>
+      <c r="B28" s="98"/>
+      <c r="C28" s="98"/>
+      <c r="D28" s="98"/>
+      <c r="E28" s="98"/>
+      <c r="F28" s="98"/>
+      <c r="G28" s="98"/>
+      <c r="H28" s="98"/>
+      <c r="I28" s="98"/>
+      <c r="J28" s="98"/>
+      <c r="K28" s="98"/>
+      <c r="L28" s="98"/>
+      <c r="M28" s="98"/>
     </row>
     <row r="29" spans="1:16">
-      <c r="A29" s="93" t="s">
+      <c r="A29" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="93"/>
-[...10 lines deleted...]
-      <c r="M29" s="93"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="D29" s="96"/>
+      <c r="E29" s="96"/>
+      <c r="F29" s="96"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="96"/>
+      <c r="I29" s="96"/>
+      <c r="J29" s="96"/>
+      <c r="K29" s="96"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="11"/>
       <c r="B30" s="5"/>
       <c r="C30" s="20"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="G30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="32"/>
       <c r="B31" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="22" t="s">
@@ -2043,51 +2070,53 @@
         <v>836</v>
       </c>
       <c r="K36" s="33">
         <v>677</v>
       </c>
       <c r="L36" s="59">
         <v>711.9</v>
       </c>
       <c r="M36" s="33">
         <v>791</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="16.5" customHeight="1">
       <c r="A37" s="79" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="33">
         <v>353.3</v>
       </c>
       <c r="C37" s="28">
         <v>358.6</v>
       </c>
       <c r="D37" s="33">
         <v>364.2</v>
       </c>
-      <c r="E37" s="59"/>
+      <c r="E37" s="59">
+        <v>520.29999999999995</v>
+      </c>
       <c r="F37" s="60"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="28"/>
       <c r="K37" s="33"/>
       <c r="L37" s="59"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" ht="16.5" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="33"/>
       <c r="L38" s="33"/>
       <c r="M38" s="33"/>
     </row>
@@ -2246,51 +2275,53 @@
         <v>277.39999999999998</v>
       </c>
       <c r="K42" s="18">
         <v>240.9</v>
       </c>
       <c r="L42" s="18">
         <v>250.1</v>
       </c>
       <c r="M42" s="18">
         <v>327.60000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="79" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="33">
         <v>234.2</v>
       </c>
       <c r="C43" s="33">
         <v>246.3</v>
       </c>
       <c r="D43" s="33">
         <v>230</v>
       </c>
-      <c r="E43" s="59"/>
+      <c r="E43" s="59">
+        <v>232.2</v>
+      </c>
       <c r="F43" s="33"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="28"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13" ht="22.5">
       <c r="A44" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="34"/>
       <c r="C44" s="34"/>
       <c r="D44" s="29"/>
       <c r="E44" s="34"/>
       <c r="F44" s="28"/>
       <c r="G44" s="33"/>
       <c r="H44" s="33"/>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="33"/>
       <c r="L44" s="33"/>
       <c r="M44" s="33"/>
@@ -2965,97 +2996,103 @@
       <c r="C67" s="38"/>
       <c r="D67" s="33"/>
       <c r="E67" s="38"/>
       <c r="F67" s="38"/>
       <c r="G67" s="38"/>
       <c r="H67" s="38"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="33"/>
     </row>
     <row r="68" spans="1:13" ht="22.5">
       <c r="A68" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="43">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="62">
         <v>4675.2</v>
       </c>
       <c r="D68" s="33">
         <v>4640.3999999999996</v>
       </c>
-      <c r="E68" s="38"/>
+      <c r="E68" s="46">
+        <v>4895.3999999999996</v>
+      </c>
       <c r="F68" s="38"/>
       <c r="G68" s="38"/>
       <c r="H68" s="38"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="33"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="43">
         <v>3002.8</v>
       </c>
       <c r="C69" s="62">
         <v>3169.4</v>
       </c>
       <c r="D69" s="33">
         <v>3288.7</v>
       </c>
-      <c r="E69" s="38"/>
+      <c r="E69" s="46">
+        <v>3663.1</v>
+      </c>
       <c r="F69" s="38"/>
       <c r="G69" s="38"/>
       <c r="H69" s="38"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="43">
         <v>1548.6</v>
       </c>
       <c r="C70" s="62">
         <v>1505.7</v>
       </c>
       <c r="D70" s="33">
         <v>1351.7</v>
       </c>
-      <c r="E70" s="38"/>
+      <c r="E70" s="42">
+        <v>1232.3</v>
+      </c>
       <c r="F70" s="38"/>
       <c r="G70" s="38"/>
       <c r="H70" s="38"/>
       <c r="I70" s="38"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="38"/>
       <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:13" ht="22.5">
       <c r="A71" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="38"/>
       <c r="C71" s="38"/>
       <c r="D71" s="33"/>
       <c r="E71" s="38"/>
       <c r="F71" s="38"/>
       <c r="G71" s="38"/>
       <c r="H71" s="38"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="38"/>
       <c r="M71" s="33"/>
@@ -3713,139 +3750,145 @@
       <c r="C93" s="85"/>
       <c r="D93" s="4"/>
       <c r="E93" s="25"/>
       <c r="F93" s="25"/>
       <c r="G93" s="25"/>
       <c r="H93" s="25"/>
       <c r="I93" s="25"/>
       <c r="J93" s="25"/>
       <c r="K93" s="4"/>
       <c r="L93" s="4"/>
       <c r="M93" s="4"/>
     </row>
     <row r="94" spans="1:13" ht="22.5">
       <c r="A94" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="28">
         <v>212</v>
       </c>
       <c r="C94" s="28">
         <v>221.7</v>
       </c>
       <c r="D94" s="28">
         <v>231.3</v>
       </c>
-      <c r="E94" s="25"/>
+      <c r="E94" s="60">
+        <v>241.8</v>
+      </c>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="4"/>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="28">
         <v>183.9</v>
       </c>
       <c r="C95" s="28">
         <v>194.5</v>
       </c>
       <c r="D95" s="28">
         <v>209</v>
       </c>
-      <c r="E95" s="25"/>
+      <c r="E95" s="60">
+        <v>221.5</v>
+      </c>
       <c r="F95" s="25"/>
       <c r="G95" s="25"/>
       <c r="H95" s="25"/>
       <c r="I95" s="25"/>
       <c r="J95" s="25"/>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B96" s="88">
         <v>28.1</v>
       </c>
       <c r="C96" s="88">
         <v>27.2</v>
       </c>
       <c r="D96" s="88">
         <v>22.3</v>
       </c>
-      <c r="E96" s="81"/>
+      <c r="E96" s="99">
+        <v>20.2</v>
+      </c>
       <c r="F96" s="81"/>
       <c r="G96" s="81"/>
       <c r="H96" s="81"/>
       <c r="I96" s="81"/>
       <c r="J96" s="81"/>
       <c r="K96" s="80"/>
       <c r="L96" s="80"/>
       <c r="M96" s="80"/>
     </row>
     <row r="97" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A97" s="94" t="s">
+      <c r="A97" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="B97" s="94"/>
-[...10 lines deleted...]
-      <c r="M97" s="94"/>
+      <c r="B97" s="97"/>
+      <c r="C97" s="97"/>
+      <c r="D97" s="97"/>
+      <c r="E97" s="97"/>
+      <c r="F97" s="97"/>
+      <c r="G97" s="97"/>
+      <c r="H97" s="97"/>
+      <c r="I97" s="97"/>
+      <c r="J97" s="97"/>
+      <c r="K97" s="97"/>
+      <c r="L97" s="97"/>
+      <c r="M97" s="97"/>
     </row>
     <row r="98" spans="1:14">
-      <c r="A98" s="93" t="s">
+      <c r="A98" s="96" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="93"/>
-[...10 lines deleted...]
-      <c r="M98" s="93"/>
+      <c r="B98" s="96"/>
+      <c r="C98" s="96"/>
+      <c r="D98" s="96"/>
+      <c r="E98" s="96"/>
+      <c r="F98" s="96"/>
+      <c r="G98" s="96"/>
+      <c r="H98" s="96"/>
+      <c r="I98" s="96"/>
+      <c r="J98" s="96"/>
+      <c r="K98" s="96"/>
+      <c r="L98" s="96"/>
+      <c r="M98" s="96"/>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="11"/>
       <c r="B99" s="5"/>
       <c r="C99" s="20"/>
       <c r="D99" s="5"/>
       <c r="E99" s="5"/>
       <c r="G99" s="5"/>
       <c r="I99" s="5"/>
       <c r="J99" s="5"/>
       <c r="L99" s="5"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="32"/>
       <c r="B100" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C100" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D100" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E100" s="22" t="s">
@@ -4043,57 +4086,59 @@
         <v>32</v>
       </c>
       <c r="I105" s="40" t="s">
         <v>0</v>
       </c>
       <c r="J105" s="40" t="s">
         <v>32</v>
       </c>
       <c r="K105" s="40" t="s">
         <v>32</v>
       </c>
       <c r="L105" s="40" t="s">
         <v>32</v>
       </c>
       <c r="M105" s="40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="27">
         <v>2026</v>
       </c>
       <c r="B106" s="40">
         <v>0.1</v>
       </c>
-      <c r="C106" s="98">
+      <c r="C106" s="92">
         <v>0.05</v>
       </c>
       <c r="D106" s="40">
         <v>0.3</v>
       </c>
-      <c r="E106" s="40"/>
+      <c r="E106" s="40" t="s">
+        <v>0</v>
+      </c>
       <c r="F106" s="40"/>
       <c r="G106" s="40"/>
       <c r="H106" s="40"/>
       <c r="I106" s="40"/>
       <c r="J106" s="40"/>
       <c r="K106" s="40"/>
       <c r="L106" s="40"/>
       <c r="M106" s="40"/>
     </row>
     <row r="107" spans="1:14" ht="22.5">
       <c r="A107" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="45"/>
       <c r="C107" s="45"/>
       <c r="D107" s="42"/>
       <c r="E107" s="45"/>
       <c r="F107" s="45"/>
       <c r="G107" s="45"/>
       <c r="H107" s="45"/>
       <c r="I107" s="45"/>
       <c r="J107" s="45"/>
       <c r="K107" s="45"/>
       <c r="L107" s="33"/>
       <c r="M107" s="33"/>
@@ -4253,74 +4298,76 @@
         <v>32</v>
       </c>
       <c r="K111" s="40" t="s">
         <v>32</v>
       </c>
       <c r="L111" s="40" t="s">
         <v>32</v>
       </c>
       <c r="M111" s="40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="82">
         <v>2026</v>
       </c>
       <c r="B112" s="40">
         <v>0.1</v>
       </c>
       <c r="C112" s="40">
         <v>0.1</v>
       </c>
       <c r="D112" s="40">
         <v>0.4</v>
       </c>
-      <c r="E112" s="40"/>
+      <c r="E112" s="40" t="s">
+        <v>0</v>
+      </c>
       <c r="F112" s="40"/>
       <c r="G112" s="40"/>
       <c r="H112" s="40"/>
       <c r="I112" s="42"/>
       <c r="J112" s="40"/>
       <c r="K112" s="40"/>
       <c r="L112" s="40"/>
       <c r="M112" s="40"/>
     </row>
     <row r="113" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A113" s="90"/>
-[...11 lines deleted...]
-      <c r="M113" s="90"/>
+      <c r="A113" s="93"/>
+      <c r="B113" s="93"/>
+      <c r="C113" s="93"/>
+      <c r="D113" s="93"/>
+      <c r="E113" s="93"/>
+      <c r="F113" s="93"/>
+      <c r="G113" s="93"/>
+      <c r="H113" s="93"/>
+      <c r="I113" s="93"/>
+      <c r="J113" s="93"/>
+      <c r="K113" s="93"/>
+      <c r="L113" s="93"/>
+      <c r="M113" s="93"/>
     </row>
     <row r="114" spans="1:13" ht="18.75" customHeight="1">
       <c r="A114" s="54"/>
       <c r="B114" s="54"/>
       <c r="C114" s="63"/>
       <c r="D114" s="54"/>
       <c r="E114" s="54"/>
       <c r="F114" s="56" t="s">
         <v>28</v>
       </c>
       <c r="G114" s="55"/>
       <c r="H114" s="54"/>
       <c r="I114" s="54"/>
       <c r="J114" s="54"/>
       <c r="K114" s="54"/>
       <c r="L114" s="54"/>
       <c r="M114" s="54"/>
     </row>
     <row r="115" spans="1:13" ht="13.5" thickBot="1">
       <c r="A115" s="47"/>
       <c r="B115" s="20"/>
       <c r="C115" s="20"/>
       <c r="D115" s="20"/>
       <c r="E115" s="20"/>
       <c r="F115" s="20"/>
@@ -4543,51 +4590,53 @@
         <v>387.1</v>
       </c>
       <c r="K121" s="28">
         <v>408.6</v>
       </c>
       <c r="L121" s="59">
         <v>399.6</v>
       </c>
       <c r="M121" s="15">
         <v>460.5</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="27">
         <v>2026</v>
       </c>
       <c r="B122" s="49">
         <v>376.4</v>
       </c>
       <c r="C122" s="59">
         <v>301.16000000000003</v>
       </c>
       <c r="D122" s="50">
         <v>332.5</v>
       </c>
-      <c r="E122" s="59"/>
+      <c r="E122" s="59">
+        <v>320.39999999999998</v>
+      </c>
       <c r="F122" s="60"/>
       <c r="G122" s="28"/>
       <c r="H122" s="16"/>
       <c r="I122" s="28"/>
       <c r="J122" s="28"/>
       <c r="K122" s="28"/>
       <c r="L122" s="59"/>
       <c r="M122" s="15"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="15"/>
       <c r="D123" s="15"/>
       <c r="E123" s="15"/>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15"/>
       <c r="I123" s="46"/>
       <c r="J123" s="46"/>
       <c r="K123" s="15"/>
       <c r="L123" s="15"/>
       <c r="M123" s="15"/>
@@ -4747,51 +4796,53 @@
         <v>323.7</v>
       </c>
       <c r="K127" s="49">
         <v>347.7</v>
       </c>
       <c r="L127" s="49">
         <v>345.9</v>
       </c>
       <c r="M127" s="15">
         <v>471.6</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="27">
         <v>2026</v>
       </c>
       <c r="B128" s="49">
         <v>340.7</v>
       </c>
       <c r="C128" s="59">
         <v>292</v>
       </c>
       <c r="D128" s="51">
         <v>325.39999999999998</v>
       </c>
-      <c r="E128" s="59"/>
+      <c r="E128" s="59">
+        <v>305.39999999999998</v>
+      </c>
       <c r="F128" s="28"/>
       <c r="G128" s="28"/>
       <c r="H128" s="49"/>
       <c r="I128" s="49"/>
       <c r="J128" s="49"/>
       <c r="K128" s="49"/>
       <c r="L128" s="49"/>
       <c r="M128" s="15"/>
     </row>
     <row r="129" spans="1:13" ht="22.5">
       <c r="A129" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B129" s="15"/>
       <c r="C129" s="15"/>
       <c r="D129" s="46"/>
       <c r="E129" s="46"/>
       <c r="F129" s="46"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
@@ -4951,51 +5002,53 @@
         <v>14.3</v>
       </c>
       <c r="K133" s="28">
         <v>14.9</v>
       </c>
       <c r="L133" s="20">
         <v>14.3</v>
       </c>
       <c r="M133" s="46">
         <v>15.3</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="27">
         <v>2026</v>
       </c>
       <c r="B134" s="49">
         <v>14.9</v>
       </c>
       <c r="C134" s="59">
         <v>13.96</v>
       </c>
       <c r="D134" s="49">
         <v>13.4</v>
       </c>
-      <c r="E134" s="59"/>
+      <c r="E134" s="59">
+        <v>11.7</v>
+      </c>
       <c r="F134" s="60"/>
       <c r="G134" s="28"/>
       <c r="H134" s="16"/>
       <c r="I134" s="28"/>
       <c r="J134" s="28"/>
       <c r="K134" s="28"/>
       <c r="L134" s="20"/>
       <c r="M134" s="46"/>
     </row>
     <row r="135" spans="1:13" ht="22.5">
       <c r="A135" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B135" s="15"/>
       <c r="C135" s="15"/>
       <c r="D135" s="15"/>
       <c r="E135" s="15"/>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15"/>
       <c r="I135" s="15"/>
       <c r="J135" s="46"/>
       <c r="K135" s="15"/>
       <c r="L135" s="15"/>
       <c r="M135" s="15"/>
@@ -5155,76 +5208,78 @@
         <v>2.1</v>
       </c>
       <c r="K139" s="19">
         <v>3</v>
       </c>
       <c r="L139" s="19">
         <v>3</v>
       </c>
       <c r="M139" s="20">
         <v>2.7</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="27">
         <v>2026</v>
       </c>
       <c r="B140" s="89">
         <v>2.2000000000000002</v>
       </c>
       <c r="C140" s="19">
         <v>1.7</v>
       </c>
       <c r="D140" s="20">
         <v>2.9</v>
       </c>
-      <c r="E140" s="19"/>
+      <c r="E140" s="19">
+        <v>2.9</v>
+      </c>
       <c r="F140" s="20"/>
       <c r="G140" s="20"/>
       <c r="H140" s="20"/>
       <c r="I140" s="20"/>
       <c r="J140" s="20"/>
       <c r="K140" s="19"/>
       <c r="L140" s="19"/>
       <c r="M140" s="20"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="91" t="s">
+      <c r="A141" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="B141" s="91"/>
-[...10 lines deleted...]
-      <c r="M141" s="91"/>
+      <c r="B141" s="94"/>
+      <c r="C141" s="94"/>
+      <c r="D141" s="94"/>
+      <c r="E141" s="94"/>
+      <c r="F141" s="94"/>
+      <c r="G141" s="94"/>
+      <c r="H141" s="94"/>
+      <c r="I141" s="94"/>
+      <c r="J141" s="94"/>
+      <c r="K141" s="94"/>
+      <c r="L141" s="94"/>
+      <c r="M141" s="94"/>
     </row>
     <row r="142" spans="1:13" ht="13.5" thickBot="1">
       <c r="A142" s="20"/>
       <c r="B142" s="20"/>
       <c r="C142" s="20"/>
       <c r="D142" s="20"/>
       <c r="E142" s="20"/>
       <c r="F142" s="20"/>
       <c r="G142" s="20"/>
       <c r="H142" s="20"/>
       <c r="I142" s="20"/>
       <c r="J142" s="20"/>
       <c r="K142" s="20"/>
       <c r="L142" s="20"/>
       <c r="M142" s="20"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" thickBot="1">
       <c r="A143" s="48"/>
       <c r="B143" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D143" s="22" t="s">
@@ -5430,51 +5485,53 @@
         <v>723.5</v>
       </c>
       <c r="K148" s="28">
         <v>875.9</v>
       </c>
       <c r="L148" s="59">
         <v>1035.0999999999999</v>
       </c>
       <c r="M148" s="15">
         <v>1115.9000000000001</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="27">
         <v>2026</v>
       </c>
       <c r="B149" s="84">
         <v>403.3</v>
       </c>
       <c r="C149" s="59">
         <v>461.97</v>
       </c>
       <c r="D149" s="28">
         <v>347.8</v>
       </c>
-      <c r="E149" s="60"/>
+      <c r="E149" s="60">
+        <v>320.60000000000002</v>
+      </c>
       <c r="F149" s="72"/>
       <c r="G149" s="28"/>
       <c r="H149" s="49"/>
       <c r="I149" s="49"/>
       <c r="J149" s="49"/>
       <c r="K149" s="28"/>
       <c r="L149" s="59"/>
       <c r="M149" s="15"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B150" s="15"/>
       <c r="C150" s="46"/>
       <c r="D150" s="15"/>
       <c r="E150" s="15"/>
       <c r="F150" s="46"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15"/>
       <c r="K150" s="15"/>
       <c r="L150" s="15"/>
       <c r="M150" s="15"/>
@@ -5584,99 +5641,102 @@
         <v>1198.5999999999999</v>
       </c>
       <c r="H153" s="57">
         <v>1241.2</v>
       </c>
       <c r="I153" s="70">
         <v>1215</v>
       </c>
       <c r="J153" s="76">
         <v>970.8</v>
       </c>
       <c r="K153" s="76">
         <v>1090</v>
       </c>
       <c r="L153" s="67">
         <v>1158.0999999999999</v>
       </c>
       <c r="M153" s="78">
         <v>1173.2</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="27">
         <v>2025</v>
       </c>
-      <c r="B154" s="26">
+      <c r="B154" s="100">
         <v>1332.7</v>
       </c>
-      <c r="C154" s="78">
+      <c r="C154" s="101">
         <v>1197.8</v>
       </c>
-      <c r="D154" s="84">
+      <c r="D154" s="70">
         <v>1370.2</v>
       </c>
-      <c r="E154" s="26">
+      <c r="E154" s="100">
         <v>1386.5</v>
       </c>
       <c r="F154" s="20">
         <v>1109.9000000000001</v>
       </c>
       <c r="G154" s="26">
         <v>1096.8</v>
       </c>
       <c r="H154" s="20">
         <v>1170.5999999999999</v>
       </c>
       <c r="I154" s="78">
         <v>1088.9000000000001</v>
       </c>
       <c r="J154" s="26">
         <v>878.8</v>
       </c>
       <c r="K154" s="20">
         <v>1034.3</v>
       </c>
       <c r="L154" s="20">
         <v>1179.4000000000001</v>
       </c>
       <c r="M154" s="26">
         <v>1228.3</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="27">
         <v>2026</v>
       </c>
-      <c r="B155" s="77">
+      <c r="B155" s="102">
         <v>373</v>
       </c>
-      <c r="C155" s="59">
+      <c r="C155" s="103">
         <v>427.2</v>
       </c>
-      <c r="D155" s="1">
+      <c r="D155" s="100">
         <v>321.7</v>
+      </c>
+      <c r="E155" s="100">
+        <v>296.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>