--- v1 (2026-05-25)
+++ v2 (2026-06-23)
@@ -138,141 +138,133 @@
     <t>*Accounting for the amount of work performed by individual entrepreneurs engaged in commercial transportation.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>transportation of passenger, thsd. People</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
-      <sz val="7"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -314,289 +306,273 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -865,4879 +841,4933 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A127" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="G156" sqref="G156"/>
+    <sheetView tabSelected="1" topLeftCell="A133" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="F160" sqref="F160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="11.7109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="17" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
-      <c r="C2" s="68"/>
+      <c r="C2" s="62"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="3"/>
       <c r="G2" s="10"/>
       <c r="H2" s="3"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:16">
-      <c r="A3" s="23"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="22" t="s">
+      <c r="E3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="22" t="s">
+      <c r="F3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="22" t="s">
+      <c r="G3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="22" t="s">
+      <c r="H3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="22" t="s">
+      <c r="I3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="22" t="s">
+      <c r="J3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="22" t="s">
+      <c r="K3" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="22" t="s">
+      <c r="L3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="13" t="s">
+      <c r="M3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="22.5">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="25"/>
-[...8 lines deleted...]
-      <c r="L4" s="20"/>
+      <c r="B4" s="23"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:16">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="13">
         <v>2074.6999999999998</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="14">
         <v>1963.5</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="14">
         <v>2094.65</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="14">
         <v>1985.48</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="15">
         <v>1736.04</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="14">
         <v>1860.7</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="19">
         <v>2011.1</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="16">
         <v>1985.3</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="17">
         <v>1767</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="18">
         <v>1716.8</v>
       </c>
-      <c r="L5" s="67">
+      <c r="L5" s="61">
         <v>1828.7</v>
       </c>
-      <c r="M5" s="61">
+      <c r="M5" s="56">
         <v>1831.2</v>
       </c>
     </row>
     <row r="6" spans="1:16">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="26">
         <v>1821.54</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="16">
         <v>1777.1</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="16">
         <v>1965.2</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="16">
         <v>1868.8</v>
       </c>
-      <c r="F6" s="29">
+      <c r="F6" s="27">
         <v>1727.4</v>
       </c>
-      <c r="G6" s="29">
+      <c r="G6" s="27">
         <v>1645.9</v>
       </c>
-      <c r="H6" s="29">
+      <c r="H6" s="27">
         <v>1647.9</v>
       </c>
-      <c r="I6" s="29">
+      <c r="I6" s="27">
         <v>1642.7</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="17">
         <v>1610.1</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="16">
         <v>1787.5</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="18">
         <v>1845.8</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="16">
         <v>1911.4</v>
       </c>
       <c r="O6" s="2"/>
     </row>
     <row r="7" spans="1:16">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="26">
         <v>1890.3</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="16">
         <v>1630.6</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="16">
         <v>1801.3</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="16">
         <v>1832.8</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="16">
         <v>1760.3</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="16">
         <v>1697.3</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="16">
         <v>1796.5</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="16">
         <v>1757.4</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="19">
         <v>1573</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="16">
         <v>1918.6</v>
       </c>
-      <c r="L7" s="67">
+      <c r="L7" s="61">
         <v>1907.4</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="16">
         <v>2033.5</v>
       </c>
       <c r="O7" s="2"/>
     </row>
     <row r="8" spans="1:16">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="26">
         <v>1963.9</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="13">
         <v>1891.9</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="13">
         <v>1938.9</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="13">
         <v>2001.6</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="13">
         <v>1778.7</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="13">
         <v>1721.7</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="13">
         <v>2070.1999999999998</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="13">
         <v>2038.2</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="57">
         <v>1946.6</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="13">
         <v>1961.51</v>
       </c>
-      <c r="L8" s="58">
+      <c r="L8" s="53">
         <v>2146.6999999999998</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="13">
         <v>2367.3000000000002</v>
       </c>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:16">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="26">
         <v>1333</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="13">
         <v>1121.7</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="13">
         <v>1044.5999999999999</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="13">
         <v>1161.3</v>
       </c>
-      <c r="F9" s="15"/>
-[...6 lines deleted...]
-      <c r="M9" s="15"/>
+      <c r="F9" s="13">
+        <v>951.2</v>
+      </c>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="13"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="26"/>
-[...9 lines deleted...]
-      <c r="M10" s="18"/>
+      <c r="B10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="16">
         <v>1903.9</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="14">
         <v>1792.47</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="14">
         <v>2004.07</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="14">
         <v>1968.44</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="14">
         <v>1646.75</v>
       </c>
-      <c r="G11" s="18">
+      <c r="G11" s="16">
         <v>1639.3</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="19">
         <v>1746.7</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I11" s="16">
         <v>1738</v>
       </c>
-      <c r="J11" s="18">
+      <c r="J11" s="16">
         <v>1565.1</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K11" s="16">
         <v>1652.5</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="16">
         <v>1702</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="16">
         <v>1663.8</v>
       </c>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="26">
         <v>1697.6</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="16">
         <v>1758.3</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="16">
         <v>1952.7</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="16">
         <v>1860.2</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="16">
         <v>1762.9</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G12" s="16">
         <v>1658.7</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H12" s="16">
         <v>1663.9</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="16">
         <v>1629.8</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J12" s="16">
         <v>1454.2</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="16">
         <v>1580.6</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="16">
         <v>1683.9</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="16">
         <v>1740.7</v>
       </c>
       <c r="O12" s="6"/>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="26">
         <v>1881.1</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="16">
         <v>1604.8</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="16">
         <v>1816.2</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="16">
         <v>1696.2</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="16">
         <v>1534.7</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G13" s="16">
         <v>1576.4</v>
       </c>
-      <c r="H13" s="18">
+      <c r="H13" s="16">
         <v>1638.3</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I13" s="16">
         <v>1606.8</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J13" s="16">
         <v>1372.5</v>
       </c>
-      <c r="K13" s="18">
+      <c r="K13" s="16">
         <v>1591</v>
       </c>
-      <c r="L13" s="18">
+      <c r="L13" s="16">
         <v>1637.8</v>
       </c>
-      <c r="M13" s="18">
+      <c r="M13" s="16">
         <v>1685.3</v>
       </c>
       <c r="O13" s="6"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="26">
         <v>2307.3000000000002</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="13">
         <v>1806.1</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="13">
         <v>1858.1</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="13">
         <v>1883.6</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="13">
         <v>1618.2</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="13">
         <v>1603</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="13">
         <v>1757.7</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="13">
         <v>1669.6</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="13">
         <v>1479.9</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="13">
         <v>1622.9</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="13">
         <v>1775.3</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="13">
         <v>2027.5</v>
       </c>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="26">
         <v>947.9</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="13">
         <v>965.6</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="13">
         <v>877.2</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="13">
         <v>834.1</v>
       </c>
-      <c r="F15" s="15"/>
-[...6 lines deleted...]
-      <c r="M15" s="15"/>
+      <c r="F15" s="13">
+        <v>582.1</v>
+      </c>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
       <c r="O15" s="6"/>
     </row>
     <row r="16" spans="1:16" ht="22.5">
-      <c r="A16" s="24" t="s">
+      <c r="A16" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="26"/>
-[...9 lines deleted...]
-      <c r="M16" s="18"/>
+      <c r="B16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
       <c r="O16" s="7"/>
       <c r="P16" s="8"/>
     </row>
     <row r="17" spans="1:16">
-      <c r="A17" s="14" t="s">
+      <c r="A17" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="19">
+      <c r="B17" s="17">
         <v>863</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="19">
         <v>1105.52</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="14">
         <v>1069.83</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="14">
         <v>1246.44</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="14">
         <v>1262.3599999999999</v>
       </c>
-      <c r="G17" s="18">
+      <c r="G17" s="16">
         <v>1322.3</v>
       </c>
-      <c r="H17" s="18">
+      <c r="H17" s="16">
         <v>1366.7</v>
       </c>
-      <c r="I17" s="18">
+      <c r="I17" s="16">
         <v>1029.5</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="18">
         <v>993.5</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K17" s="16">
         <v>972.7</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L17" s="16">
         <v>995</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M17" s="16">
         <v>975.4</v>
       </c>
       <c r="O17" s="7"/>
       <c r="P17" s="8"/>
     </row>
     <row r="18" spans="1:16">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="26">
         <v>663.6</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="16">
         <v>887.4</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="16">
         <v>1203.3</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="16">
         <v>953.2</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="16">
         <v>1083</v>
       </c>
-      <c r="G18" s="18">
+      <c r="G18" s="16">
         <v>1411.3</v>
       </c>
-      <c r="H18" s="18">
+      <c r="H18" s="16">
         <v>1051.8</v>
       </c>
-      <c r="I18" s="18">
+      <c r="I18" s="16">
         <v>1266.8</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="16">
         <v>1859</v>
       </c>
-      <c r="K18" s="18">
+      <c r="K18" s="16">
         <v>1737.4</v>
       </c>
-      <c r="L18" s="18">
+      <c r="L18" s="16">
         <v>2108.3000000000002</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="16">
         <v>2066.3000000000002</v>
       </c>
     </row>
     <row r="19" spans="1:16">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="26">
         <v>1624.8</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="16">
         <v>1749.5</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="16">
         <v>1809.3</v>
       </c>
-      <c r="E19" s="18">
+      <c r="E19" s="16">
         <v>2099.6</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="16">
         <v>2026.8</v>
       </c>
-      <c r="G19" s="18">
+      <c r="G19" s="16">
         <v>1791.5</v>
       </c>
-      <c r="H19" s="18">
+      <c r="H19" s="16">
         <v>2394.3000000000002</v>
       </c>
-      <c r="I19" s="18">
+      <c r="I19" s="16">
         <v>2532.5</v>
       </c>
-      <c r="J19" s="18">
+      <c r="J19" s="16">
         <v>2888</v>
       </c>
-      <c r="K19" s="18">
+      <c r="K19" s="16">
         <v>3168</v>
       </c>
-      <c r="L19" s="18">
+      <c r="L19" s="16">
         <v>3414.5</v>
       </c>
-      <c r="M19" s="18">
+      <c r="M19" s="16">
         <v>3476.1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="26">
         <v>3543.8</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="13">
         <v>3445.9</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="13">
         <v>3683</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="13">
         <v>3986.5</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="13">
         <v>3962.6</v>
       </c>
-      <c r="G20" s="15">
+      <c r="G20" s="13">
         <v>3695.6</v>
       </c>
-      <c r="H20" s="15">
+      <c r="H20" s="13">
         <v>3868.5</v>
       </c>
-      <c r="I20" s="15">
+      <c r="I20" s="13">
         <v>4160.8</v>
       </c>
-      <c r="J20" s="15">
+      <c r="J20" s="13">
         <v>4672.8999999999996</v>
       </c>
-      <c r="K20" s="15">
+      <c r="K20" s="13">
         <v>4821</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L20" s="13">
         <v>4755.2</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="13">
         <v>4878.8</v>
       </c>
     </row>
     <row r="21" spans="1:16">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="26">
         <v>4566.3999999999996</v>
       </c>
-      <c r="C21" s="15">
+      <c r="C21" s="13">
         <v>4689.1000000000004</v>
       </c>
-      <c r="D21" s="15">
+      <c r="D21" s="13">
         <v>4654.1000000000004</v>
       </c>
-      <c r="E21" s="15">
+      <c r="E21" s="13">
         <v>4907.1000000000004</v>
       </c>
-      <c r="F21" s="15"/>
-[...6 lines deleted...]
-      <c r="M21" s="15"/>
+      <c r="F21" s="13">
+        <v>3715.3</v>
+      </c>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:16" ht="22.5">
-      <c r="A22" s="24" t="s">
+      <c r="A22" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="26"/>
-[...9 lines deleted...]
-      <c r="M22" s="18"/>
+      <c r="B22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:16">
-      <c r="A23" s="14" t="s">
+      <c r="A23" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="18">
         <v>42.8</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="18">
         <v>63.7</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="18">
         <v>60.1</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="18">
         <v>60.2</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="18">
         <v>63.8</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="18">
         <v>63.6</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="18">
         <v>64.2</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="18">
         <v>103.5</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="18">
         <v>95.3</v>
       </c>
-      <c r="K23" s="18">
+      <c r="K23" s="16">
         <v>86</v>
       </c>
-      <c r="L23" s="18">
+      <c r="L23" s="16">
         <v>94.3</v>
       </c>
-      <c r="M23" s="18">
+      <c r="M23" s="16">
         <v>88.6</v>
       </c>
     </row>
     <row r="24" spans="1:16">
-      <c r="A24" s="64" t="s">
+      <c r="A24" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="26">
         <v>58.9</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="13">
         <v>65.900000000000006</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="13">
         <v>75.2</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="13">
         <v>71.400000000000006</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="13">
         <v>82.1</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="13">
         <v>81.099999999999994</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="13">
         <v>63</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="13">
         <v>76.2</v>
       </c>
-      <c r="J24" s="15">
+      <c r="J24" s="13">
         <v>109.3</v>
       </c>
-      <c r="K24" s="46">
+      <c r="K24" s="44">
         <v>83</v>
       </c>
-      <c r="L24" s="46">
+      <c r="L24" s="44">
         <v>95.9</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="13">
         <v>93.1</v>
       </c>
     </row>
     <row r="25" spans="1:16" s="4" customFormat="1">
-      <c r="A25" s="79" t="s">
+      <c r="A25" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="26">
         <v>82.8</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="13">
         <v>81.599999999999994</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="13">
         <v>89.6</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="13">
         <v>98.7</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="13">
         <v>129</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="13">
         <v>125.3</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H25" s="13">
         <v>151.6</v>
       </c>
-      <c r="I25" s="15">
+      <c r="I25" s="13">
         <v>152.80000000000001</v>
       </c>
-      <c r="J25" s="15">
+      <c r="J25" s="13">
         <v>170.4</v>
       </c>
-      <c r="K25" s="46">
+      <c r="K25" s="44">
         <v>183.4</v>
       </c>
-      <c r="L25" s="46">
+      <c r="L25" s="44">
         <v>202.3</v>
       </c>
-      <c r="M25" s="15">
+      <c r="M25" s="13">
         <v>203.5</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="4" customFormat="1">
-      <c r="A26" s="79" t="s">
+      <c r="A26" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="85">
+      <c r="B26" s="71">
         <v>186.1</v>
       </c>
-      <c r="C26" s="25">
+      <c r="C26" s="23">
         <v>199.7</v>
       </c>
-      <c r="D26" s="25">
+      <c r="D26" s="23">
         <v>192.8</v>
       </c>
-      <c r="E26" s="25">
+      <c r="E26" s="23">
         <v>204.2</v>
       </c>
-      <c r="F26" s="25">
+      <c r="F26" s="23">
         <v>200.6</v>
       </c>
-      <c r="G26" s="25">
+      <c r="G26" s="23">
         <v>176.3</v>
       </c>
-      <c r="H26" s="25">
+      <c r="H26" s="23">
         <v>177.1</v>
       </c>
-      <c r="I26" s="25">
+      <c r="I26" s="23">
         <v>191.5</v>
       </c>
-      <c r="J26" s="86">
+      <c r="J26" s="72">
         <v>220</v>
       </c>
-      <c r="K26" s="25">
+      <c r="K26" s="23">
         <v>228.2</v>
       </c>
-      <c r="L26" s="25">
+      <c r="L26" s="23">
         <v>221.7</v>
       </c>
-      <c r="M26" s="25">
+      <c r="M26" s="23">
         <v>227.5</v>
       </c>
     </row>
     <row r="27" spans="1:16">
-      <c r="A27" s="91" t="s">
+      <c r="A27" s="76" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="81">
+      <c r="B27" s="69">
         <v>214.3</v>
       </c>
-      <c r="C27" s="81">
+      <c r="C27" s="69">
         <v>223.4</v>
       </c>
-      <c r="D27" s="81">
+      <c r="D27" s="69">
         <v>234.7</v>
       </c>
-      <c r="E27" s="81">
+      <c r="E27" s="69">
         <v>244.7</v>
       </c>
-      <c r="F27" s="81"/>
-[...6 lines deleted...]
-      <c r="M27" s="81"/>
+      <c r="F27" s="69">
+        <v>217.9</v>
+      </c>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="75"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="69"/>
     </row>
     <row r="28" spans="1:16" ht="11.25" customHeight="1">
-      <c r="A28" s="98" t="s">
+      <c r="A28" s="85" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="98"/>
-[...10 lines deleted...]
-      <c r="M28" s="98"/>
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
     </row>
     <row r="29" spans="1:16">
-      <c r="A29" s="96" t="s">
+      <c r="A29" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="96"/>
-[...10 lines deleted...]
-      <c r="M29" s="96"/>
+      <c r="B29" s="86"/>
+      <c r="C29" s="86"/>
+      <c r="D29" s="86"/>
+      <c r="E29" s="86"/>
+      <c r="F29" s="86"/>
+      <c r="G29" s="86"/>
+      <c r="H29" s="86"/>
+      <c r="I29" s="86"/>
+      <c r="J29" s="86"/>
+      <c r="K29" s="86"/>
+      <c r="L29" s="86"/>
+      <c r="M29" s="86"/>
     </row>
     <row r="30" spans="1:16">
-      <c r="A30" s="11"/>
-[...8 lines deleted...]
-      <c r="M30" s="5"/>
+      <c r="A30" s="87"/>
+      <c r="B30" s="52"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="52"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="52"/>
+      <c r="I30" s="52"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="52"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="52"/>
     </row>
     <row r="31" spans="1:16">
-      <c r="A31" s="32"/>
-      <c r="B31" s="30" t="s">
+      <c r="A31" s="30"/>
+      <c r="B31" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C31" s="22" t="s">
+      <c r="C31" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D31" s="22" t="s">
+      <c r="D31" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E31" s="22" t="s">
+      <c r="E31" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="F31" s="22" t="s">
+      <c r="F31" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="G31" s="22" t="s">
+      <c r="G31" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="H31" s="22" t="s">
+      <c r="H31" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="I31" s="22" t="s">
+      <c r="I31" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="J31" s="22" t="s">
+      <c r="J31" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="K31" s="22" t="s">
+      <c r="K31" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="L31" s="22" t="s">
+      <c r="L31" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="M31" s="31" t="s">
+      <c r="M31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="1:16" ht="34.5" customHeight="1">
-      <c r="A32" s="24" t="s">
+      <c r="A32" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="26"/>
-[...9 lines deleted...]
-      <c r="M32" s="33"/>
+      <c r="B32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" ht="21" customHeight="1">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="19">
+      <c r="B33" s="17">
         <v>271</v>
       </c>
-      <c r="C33" s="20">
+      <c r="C33" s="18">
         <v>267.2</v>
       </c>
-      <c r="D33" s="40">
+      <c r="D33" s="38">
         <v>215</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E33" s="18">
         <v>218.2</v>
       </c>
-      <c r="F33" s="20">
+      <c r="F33" s="18">
         <v>269.8</v>
       </c>
-      <c r="G33" s="19">
+      <c r="G33" s="17">
         <v>427</v>
       </c>
-      <c r="H33" s="20">
+      <c r="H33" s="18">
         <v>516.70000000000005</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="18">
         <v>496.2</v>
       </c>
-      <c r="J33" s="20">
+      <c r="J33" s="18">
         <v>447.7</v>
       </c>
-      <c r="K33" s="33">
+      <c r="K33" s="31">
         <v>314.7</v>
       </c>
-      <c r="L33" s="59">
+      <c r="L33" s="54">
         <v>356.4</v>
       </c>
-      <c r="M33" s="1">
+      <c r="M33" s="80">
         <v>357.8</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A34" s="14" t="s">
+      <c r="A34" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="33">
+      <c r="B34" s="31">
         <v>294.60000000000002</v>
       </c>
-      <c r="C34" s="28">
+      <c r="C34" s="26">
         <v>217.61</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="31">
         <v>249.4</v>
       </c>
-      <c r="E34" s="28">
+      <c r="E34" s="26">
         <v>254.81</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="31">
         <v>228.4</v>
       </c>
-      <c r="G34" s="16">
+      <c r="G34" s="14">
         <v>254.04</v>
       </c>
-      <c r="H34" s="16">
+      <c r="H34" s="14">
         <v>240.77</v>
       </c>
-      <c r="I34" s="16">
+      <c r="I34" s="14">
         <v>263.64999999999998</v>
       </c>
-      <c r="J34" s="28">
+      <c r="J34" s="26">
         <v>359.95</v>
       </c>
-      <c r="K34" s="33">
+      <c r="K34" s="31">
         <v>425.3</v>
       </c>
-      <c r="L34" s="59">
+      <c r="L34" s="54">
         <v>362.3</v>
       </c>
-      <c r="M34" s="33">
+      <c r="M34" s="31">
         <v>338.2</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="33">
+      <c r="B35" s="31">
         <v>199</v>
       </c>
-      <c r="C35" s="28">
+      <c r="C35" s="26">
         <v>219.8</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D35" s="31">
         <v>234.8</v>
       </c>
-      <c r="E35" s="59">
+      <c r="E35" s="54">
         <v>396.69</v>
       </c>
-      <c r="F35" s="60">
+      <c r="F35" s="55">
         <v>486.93</v>
       </c>
-      <c r="G35" s="16">
+      <c r="G35" s="14">
         <v>415.7</v>
       </c>
-      <c r="H35" s="16">
+      <c r="H35" s="14">
         <v>473.7</v>
       </c>
-      <c r="I35" s="16">
+      <c r="I35" s="14">
         <v>457.5</v>
       </c>
-      <c r="J35" s="28">
+      <c r="J35" s="26">
         <v>468.3</v>
       </c>
-      <c r="K35" s="33">
+      <c r="K35" s="31">
         <v>627.29999999999995</v>
       </c>
-      <c r="L35" s="59">
+      <c r="L35" s="54">
         <v>579.4</v>
       </c>
-      <c r="M35" s="33">
+      <c r="M35" s="31">
         <v>593.70000000000005</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A36" s="79" t="s">
+      <c r="A36" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="33">
+      <c r="B36" s="31">
         <v>427.6</v>
       </c>
-      <c r="C36" s="28">
+      <c r="C36" s="26">
         <v>435.8</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="31">
         <v>338.8</v>
       </c>
-      <c r="E36" s="59">
+      <c r="E36" s="54">
         <v>442.9</v>
       </c>
-      <c r="F36" s="60">
+      <c r="F36" s="55">
         <v>480.5</v>
       </c>
-      <c r="G36" s="16">
+      <c r="G36" s="14">
         <v>473.8</v>
       </c>
-      <c r="H36" s="16">
+      <c r="H36" s="14">
         <v>740</v>
       </c>
-      <c r="I36" s="16">
+      <c r="I36" s="14">
         <v>767.3</v>
       </c>
-      <c r="J36" s="28">
+      <c r="J36" s="26">
         <v>836</v>
       </c>
-      <c r="K36" s="33">
+      <c r="K36" s="31">
         <v>677</v>
       </c>
-      <c r="L36" s="59">
+      <c r="L36" s="54">
         <v>711.9</v>
       </c>
-      <c r="M36" s="33">
+      <c r="M36" s="31">
         <v>791</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A37" s="79" t="s">
+      <c r="A37" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="33">
+      <c r="B37" s="31">
         <v>353.3</v>
       </c>
-      <c r="C37" s="28">
+      <c r="C37" s="26">
         <v>358.6</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D37" s="31">
         <v>364.2</v>
       </c>
-      <c r="E37" s="59">
+      <c r="E37" s="54">
         <v>520.29999999999995</v>
       </c>
-      <c r="F37" s="60"/>
-[...6 lines deleted...]
-      <c r="M37" s="33"/>
+      <c r="F37" s="55">
+        <v>515.1</v>
+      </c>
+      <c r="G37" s="14"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="54"/>
+      <c r="M37" s="31"/>
     </row>
     <row r="38" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A38" s="24" t="s">
+      <c r="A38" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="26"/>
-[...9 lines deleted...]
-      <c r="M38" s="33"/>
+      <c r="B38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A39" s="14" t="s">
+      <c r="A39" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="20">
+      <c r="B39" s="18">
         <v>74.400000000000006</v>
       </c>
-      <c r="C39" s="19">
+      <c r="C39" s="17">
         <v>70</v>
       </c>
-      <c r="D39" s="40">
+      <c r="D39" s="38">
         <v>83</v>
       </c>
-      <c r="E39" s="20">
+      <c r="E39" s="18">
         <v>77.599999999999994</v>
       </c>
-      <c r="F39" s="20">
+      <c r="F39" s="18">
         <v>72.3</v>
       </c>
-      <c r="G39" s="20">
+      <c r="G39" s="18">
         <v>79.8</v>
       </c>
-      <c r="H39" s="20">
+      <c r="H39" s="18">
         <v>110.7</v>
       </c>
-      <c r="I39" s="20">
+      <c r="I39" s="18">
         <v>105.6</v>
       </c>
-      <c r="J39" s="20">
+      <c r="J39" s="18">
         <v>106.9</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="31">
         <v>93.7</v>
       </c>
-      <c r="L39" s="33">
+      <c r="L39" s="31">
         <v>97.6</v>
       </c>
-      <c r="M39" s="33">
+      <c r="M39" s="31">
         <v>95.6</v>
       </c>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="14" t="s">
+      <c r="A40" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="33">
+      <c r="B40" s="31">
         <v>103</v>
       </c>
-      <c r="C40" s="33">
+      <c r="C40" s="31">
         <v>104.9</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="31">
         <v>92.5</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="31">
         <v>93.7</v>
       </c>
-      <c r="F40" s="33">
+      <c r="F40" s="31">
         <v>123.4</v>
       </c>
-      <c r="G40" s="16">
+      <c r="G40" s="14">
         <v>133.19999999999999</v>
       </c>
-      <c r="H40" s="16">
+      <c r="H40" s="14">
         <v>137</v>
       </c>
-      <c r="I40" s="16">
+      <c r="I40" s="14">
         <v>138.4</v>
       </c>
-      <c r="J40" s="28">
+      <c r="J40" s="26">
         <v>126.7</v>
       </c>
-      <c r="K40" s="18">
+      <c r="K40" s="16">
         <v>132.69999999999999</v>
       </c>
-      <c r="L40" s="18">
+      <c r="L40" s="16">
         <v>125.5</v>
       </c>
-      <c r="M40" s="18">
+      <c r="M40" s="16">
         <v>121.2</v>
       </c>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="27" t="s">
+      <c r="A41" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="33">
+      <c r="B41" s="31">
         <v>133.1</v>
       </c>
-      <c r="C41" s="33">
+      <c r="C41" s="31">
         <v>132.9</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="31">
         <v>150.80000000000001</v>
       </c>
-      <c r="E41" s="59">
+      <c r="E41" s="54">
         <v>141.1</v>
       </c>
-      <c r="F41" s="33">
+      <c r="F41" s="31">
         <v>138.5</v>
       </c>
-      <c r="G41" s="16">
+      <c r="G41" s="14">
         <v>139</v>
       </c>
-      <c r="H41" s="16">
+      <c r="H41" s="14">
         <v>142.80000000000001</v>
       </c>
-      <c r="I41" s="16">
+      <c r="I41" s="14">
         <v>142.9</v>
       </c>
-      <c r="J41" s="28">
+      <c r="J41" s="26">
         <v>149.80000000000001</v>
       </c>
-      <c r="K41" s="18">
+      <c r="K41" s="16">
         <v>220.4</v>
       </c>
-      <c r="L41" s="18">
+      <c r="L41" s="16">
         <v>212</v>
       </c>
-      <c r="M41" s="18">
+      <c r="M41" s="16">
         <v>234.5</v>
       </c>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="79" t="s">
+      <c r="A42" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="33">
+      <c r="B42" s="31">
         <v>723.3</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C42" s="31">
         <v>319.89999999999998</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="31">
         <v>175.6</v>
       </c>
-      <c r="E42" s="59">
+      <c r="E42" s="54">
         <v>200.5</v>
       </c>
-      <c r="F42" s="33">
+      <c r="F42" s="31">
         <v>213.3</v>
       </c>
-      <c r="G42" s="16">
+      <c r="G42" s="14">
         <v>216.2</v>
       </c>
-      <c r="H42" s="16">
+      <c r="H42" s="14">
         <v>271.60000000000002</v>
       </c>
-      <c r="I42" s="16">
+      <c r="I42" s="14">
         <v>258.10000000000002</v>
       </c>
-      <c r="J42" s="28">
+      <c r="J42" s="26">
         <v>277.39999999999998</v>
       </c>
-      <c r="K42" s="18">
+      <c r="K42" s="16">
         <v>240.9</v>
       </c>
-      <c r="L42" s="18">
+      <c r="L42" s="16">
         <v>250.1</v>
       </c>
-      <c r="M42" s="18">
+      <c r="M42" s="16">
         <v>327.60000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="79" t="s">
+      <c r="A43" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="B43" s="33">
+      <c r="B43" s="31">
         <v>234.2</v>
       </c>
-      <c r="C43" s="33">
+      <c r="C43" s="31">
         <v>246.3</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="31">
         <v>230</v>
       </c>
-      <c r="E43" s="59">
+      <c r="E43" s="54">
         <v>232.2</v>
       </c>
-      <c r="F43" s="33"/>
-[...6 lines deleted...]
-      <c r="M43" s="18"/>
+      <c r="F43" s="31">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
     </row>
     <row r="44" spans="1:13" ht="22.5">
-      <c r="A44" s="24" t="s">
+      <c r="A44" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="34"/>
-[...10 lines deleted...]
-      <c r="M44" s="33"/>
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="14" t="s">
+      <c r="A45" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="34"/>
-[...10 lines deleted...]
-      <c r="M45" s="33"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="26"/>
+      <c r="G45" s="31"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="35" t="s">
+      <c r="A46" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B46" s="34"/>
-[...10 lines deleted...]
-      <c r="M46" s="33"/>
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="27"/>
+      <c r="E46" s="32"/>
+      <c r="F46" s="26"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
     </row>
     <row r="47" spans="1:13" ht="22.5">
-      <c r="A47" s="35" t="s">
+      <c r="A47" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B47" s="28">
+      <c r="B47" s="26">
         <v>847.94</v>
       </c>
-      <c r="C47" s="28">
+      <c r="C47" s="26">
         <v>1090.7</v>
       </c>
-      <c r="D47" s="16">
+      <c r="D47" s="14">
         <v>1047.97</v>
       </c>
-      <c r="E47" s="28">
+      <c r="E47" s="26">
         <v>1230.8900000000001</v>
       </c>
-      <c r="F47" s="28">
+      <c r="F47" s="26">
         <v>1241.95</v>
       </c>
-      <c r="G47" s="16">
+      <c r="G47" s="14">
         <v>1296.92</v>
       </c>
-      <c r="H47" s="16">
+      <c r="H47" s="14">
         <v>1338.52</v>
       </c>
-      <c r="I47" s="16">
+      <c r="I47" s="14">
         <v>1002.89</v>
       </c>
-      <c r="J47" s="28">
+      <c r="J47" s="26">
         <v>977.18</v>
       </c>
-      <c r="K47" s="28">
+      <c r="K47" s="26">
         <v>954.49</v>
       </c>
-      <c r="L47" s="59">
+      <c r="L47" s="54">
         <v>977.44</v>
       </c>
-      <c r="M47" s="33">
+      <c r="M47" s="31">
         <v>959</v>
       </c>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="36" t="s">
+      <c r="A48" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="28">
+      <c r="B48" s="26">
         <v>763.69</v>
       </c>
-      <c r="C48" s="28">
+      <c r="C48" s="26">
         <v>1006.58</v>
       </c>
-      <c r="D48" s="16">
+      <c r="D48" s="14">
         <v>962.56</v>
       </c>
-      <c r="E48" s="28">
+      <c r="E48" s="26">
         <v>1164.04</v>
       </c>
-      <c r="F48" s="28">
+      <c r="F48" s="26">
         <v>1171.3399999999999</v>
       </c>
-      <c r="G48" s="16">
+      <c r="G48" s="14">
         <v>1227.9100000000001</v>
       </c>
-      <c r="H48" s="16">
+      <c r="H48" s="14">
         <v>1241.56</v>
       </c>
-      <c r="I48" s="16">
+      <c r="I48" s="14">
         <v>907.54</v>
       </c>
-      <c r="J48" s="28">
+      <c r="J48" s="26">
         <v>880.64</v>
       </c>
-      <c r="K48" s="28">
+      <c r="K48" s="26">
         <v>869.64</v>
       </c>
-      <c r="L48" s="59">
+      <c r="L48" s="54">
         <v>891.84</v>
       </c>
-      <c r="M48" s="33">
+      <c r="M48" s="31">
         <v>874.9</v>
       </c>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="36" t="s">
+      <c r="A49" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B49" s="28">
+      <c r="B49" s="26">
         <v>84.25</v>
       </c>
-      <c r="C49" s="28">
+      <c r="C49" s="26">
         <v>84.13</v>
       </c>
-      <c r="D49" s="16">
+      <c r="D49" s="14">
         <v>85.41</v>
       </c>
-      <c r="E49" s="28">
+      <c r="E49" s="26">
         <v>66.849999999999994</v>
       </c>
-      <c r="F49" s="28">
+      <c r="F49" s="26">
         <v>70.61</v>
       </c>
-      <c r="G49" s="16">
+      <c r="G49" s="14">
         <v>69.010000000000005</v>
       </c>
-      <c r="H49" s="16">
+      <c r="H49" s="14">
         <v>96.96</v>
       </c>
-      <c r="I49" s="16">
+      <c r="I49" s="14">
         <v>95.35</v>
       </c>
-      <c r="J49" s="28">
+      <c r="J49" s="26">
         <v>96.54</v>
       </c>
-      <c r="K49" s="28">
+      <c r="K49" s="26">
         <v>84.84</v>
       </c>
-      <c r="L49" s="59">
+      <c r="L49" s="54">
         <v>85.61</v>
       </c>
-      <c r="M49" s="33">
+      <c r="M49" s="31">
         <v>84.1</v>
       </c>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="14" t="s">
+      <c r="A50" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B50" s="34"/>
-[...10 lines deleted...]
-      <c r="M50" s="33"/>
+      <c r="B50" s="32"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="32"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="31"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="31"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="31"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="35" t="s">
+      <c r="A51" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B51" s="34"/>
-[...10 lines deleted...]
-      <c r="M51" s="33"/>
+      <c r="B51" s="32"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="32"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="31"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="31"/>
+      <c r="M51" s="31"/>
     </row>
     <row r="52" spans="1:13" ht="22.5">
-      <c r="A52" s="35" t="s">
+      <c r="A52" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B52" s="19">
+      <c r="B52" s="17">
         <v>645.55999999999995</v>
       </c>
-      <c r="C52" s="19">
+      <c r="C52" s="17">
         <v>872.86</v>
       </c>
-      <c r="D52" s="21">
+      <c r="D52" s="19">
         <v>1186.8599999999999</v>
       </c>
-      <c r="E52" s="19">
+      <c r="E52" s="17">
         <v>940.34</v>
       </c>
-      <c r="F52" s="28">
+      <c r="F52" s="26">
         <v>1067.19</v>
       </c>
-      <c r="G52" s="16">
+      <c r="G52" s="14">
         <v>1393.54</v>
       </c>
-      <c r="H52" s="16">
+      <c r="H52" s="14">
         <v>1031.77</v>
       </c>
-      <c r="I52" s="16">
+      <c r="I52" s="14">
         <v>1247.52</v>
       </c>
-      <c r="J52" s="28">
+      <c r="J52" s="26">
         <v>1845.38</v>
       </c>
-      <c r="K52" s="18">
+      <c r="K52" s="16">
         <v>1722.4</v>
       </c>
-      <c r="L52" s="59">
+      <c r="L52" s="54">
         <v>2093.59</v>
       </c>
-      <c r="M52" s="18">
+      <c r="M52" s="16">
         <v>2051.1</v>
       </c>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="36" t="s">
+      <c r="A53" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B53" s="19">
+      <c r="B53" s="17">
         <v>556.73</v>
       </c>
-      <c r="C53" s="19">
+      <c r="C53" s="17">
         <v>782.39</v>
       </c>
-      <c r="D53" s="21">
+      <c r="D53" s="19">
         <v>1096.02</v>
       </c>
-      <c r="E53" s="19">
+      <c r="E53" s="17">
         <v>847.28</v>
       </c>
-      <c r="F53" s="28">
+      <c r="F53" s="26">
         <v>1007.17</v>
       </c>
-      <c r="G53" s="16">
+      <c r="G53" s="14">
         <v>1332.22</v>
       </c>
-      <c r="H53" s="16">
+      <c r="H53" s="14">
         <v>966.85</v>
       </c>
-      <c r="I53" s="16">
+      <c r="I53" s="14">
         <v>1178.42</v>
       </c>
-      <c r="J53" s="28">
+      <c r="J53" s="26">
         <v>1782.69</v>
       </c>
-      <c r="K53" s="33">
+      <c r="K53" s="31">
         <v>1665.4</v>
       </c>
-      <c r="L53" s="59">
+      <c r="L53" s="54">
         <v>2023.87</v>
       </c>
-      <c r="M53" s="33">
+      <c r="M53" s="31">
         <v>1981.1</v>
       </c>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="36" t="s">
+      <c r="A54" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B54" s="19">
+      <c r="B54" s="17">
         <v>88.83</v>
       </c>
-      <c r="C54" s="19">
+      <c r="C54" s="17">
         <v>90.47</v>
       </c>
-      <c r="D54" s="69">
+      <c r="D54" s="63">
         <v>90.83</v>
       </c>
-      <c r="E54" s="19">
+      <c r="E54" s="17">
         <v>93.06</v>
       </c>
-      <c r="F54" s="28">
+      <c r="F54" s="26">
         <v>60.01</v>
       </c>
-      <c r="G54" s="16">
+      <c r="G54" s="14">
         <v>61.31</v>
       </c>
-      <c r="H54" s="16">
+      <c r="H54" s="14">
         <v>64.92</v>
       </c>
-      <c r="I54" s="16">
+      <c r="I54" s="14">
         <v>69.099999999999994</v>
       </c>
-      <c r="J54" s="28">
+      <c r="J54" s="26">
         <v>62.69</v>
       </c>
-      <c r="K54" s="33">
+      <c r="K54" s="31">
         <v>57</v>
       </c>
-      <c r="L54" s="59">
+      <c r="L54" s="54">
         <v>69.72</v>
       </c>
-      <c r="M54" s="33">
+      <c r="M54" s="31">
         <v>70</v>
       </c>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="27" t="s">
+      <c r="A55" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B55" s="19"/>
-[...10 lines deleted...]
-      <c r="M55" s="33"/>
+      <c r="B55" s="17"/>
+      <c r="C55" s="17"/>
+      <c r="D55" s="35"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="26"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="54"/>
+      <c r="M55" s="31"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="35" t="s">
+      <c r="A56" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B56" s="19"/>
-[...10 lines deleted...]
-      <c r="M56" s="33"/>
+      <c r="B56" s="17"/>
+      <c r="C56" s="17"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="17"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="31"/>
+      <c r="L56" s="54"/>
+      <c r="M56" s="31"/>
     </row>
     <row r="57" spans="1:13" ht="22.5">
-      <c r="A57" s="35" t="s">
+      <c r="A57" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B57" s="21">
+      <c r="B57" s="19">
         <v>1607.6</v>
       </c>
-      <c r="C57" s="21">
+      <c r="C57" s="19">
         <v>1739.2</v>
       </c>
-      <c r="D57" s="69">
+      <c r="D57" s="63">
         <v>1798.5</v>
       </c>
-      <c r="E57" s="59">
+      <c r="E57" s="54">
         <v>2090.23</v>
       </c>
-      <c r="F57" s="60">
+      <c r="F57" s="55">
         <v>2016.6</v>
       </c>
-      <c r="G57" s="16">
+      <c r="G57" s="14">
         <v>1778.3</v>
       </c>
-      <c r="H57" s="16">
+      <c r="H57" s="14">
         <v>2380.4</v>
       </c>
-      <c r="I57" s="71">
+      <c r="I57" s="64">
         <v>2518.9</v>
       </c>
-      <c r="J57" s="28">
+      <c r="J57" s="26">
         <v>2878.8</v>
       </c>
-      <c r="K57" s="33">
+      <c r="K57" s="31">
         <v>3157.6</v>
       </c>
-      <c r="L57" s="59">
+      <c r="L57" s="54">
         <v>3404.1</v>
       </c>
-      <c r="M57" s="33">
+      <c r="M57" s="31">
         <v>3466</v>
       </c>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="36" t="s">
+      <c r="A58" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B58" s="67">
+      <c r="B58" s="61">
         <v>1540.7</v>
       </c>
-      <c r="C58" s="67">
+      <c r="C58" s="61">
         <v>1622.8</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="63">
         <v>1675.3</v>
       </c>
-      <c r="E58" s="59">
+      <c r="E58" s="54">
         <v>1974.55</v>
       </c>
-      <c r="F58" s="60">
+      <c r="F58" s="55">
         <v>1906.93</v>
       </c>
-      <c r="G58" s="16">
+      <c r="G58" s="14">
         <v>1664.5</v>
       </c>
-      <c r="H58" s="16">
+      <c r="H58" s="14">
         <v>2249.3000000000002</v>
       </c>
-      <c r="I58" s="16">
+      <c r="I58" s="14">
         <v>2389.3000000000002</v>
       </c>
-      <c r="J58" s="28">
+      <c r="J58" s="26">
         <v>2746.4</v>
       </c>
-      <c r="K58" s="33">
+      <c r="K58" s="31">
         <v>2860.1</v>
       </c>
-      <c r="L58" s="59">
+      <c r="L58" s="54">
         <v>2986.5</v>
       </c>
-      <c r="M58" s="33">
+      <c r="M58" s="31">
         <v>2991.9</v>
       </c>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="36" t="s">
+      <c r="A59" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="19">
+      <c r="B59" s="17">
         <v>66.900000000000006</v>
       </c>
-      <c r="C59" s="19">
+      <c r="C59" s="17">
         <v>116.4</v>
       </c>
-      <c r="D59" s="69">
+      <c r="D59" s="63">
         <v>123.2</v>
       </c>
-      <c r="E59" s="59">
+      <c r="E59" s="54">
         <v>115.68</v>
       </c>
-      <c r="F59" s="60">
+      <c r="F59" s="55">
         <v>109.66</v>
       </c>
-      <c r="G59" s="16">
+      <c r="G59" s="14">
         <v>113.8</v>
       </c>
-      <c r="H59" s="16">
+      <c r="H59" s="14">
         <v>131.1</v>
       </c>
-      <c r="I59" s="16">
+      <c r="I59" s="14">
         <v>129.6</v>
       </c>
-      <c r="J59" s="28">
+      <c r="J59" s="26">
         <v>132.30000000000001</v>
       </c>
-      <c r="K59" s="33">
+      <c r="K59" s="31">
         <v>297.5</v>
       </c>
-      <c r="L59" s="59">
+      <c r="L59" s="54">
         <v>417.6</v>
       </c>
-      <c r="M59" s="33">
+      <c r="M59" s="31">
         <v>474.1</v>
       </c>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="27" t="s">
+      <c r="A60" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B60" s="19"/>
-[...10 lines deleted...]
-      <c r="M60" s="33"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="63"/>
+      <c r="E60" s="54"/>
+      <c r="F60" s="55"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="26"/>
+      <c r="K60" s="31"/>
+      <c r="L60" s="54"/>
+      <c r="M60" s="31"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="35" t="s">
+      <c r="A61" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B61" s="19"/>
-[...10 lines deleted...]
-      <c r="M61" s="33"/>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="63"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="55"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="14"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="26"/>
+      <c r="K61" s="31"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="31"/>
     </row>
     <row r="62" spans="1:13" ht="22.5">
-      <c r="A62" s="35" t="s">
+      <c r="A62" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B62" s="21">
+      <c r="B62" s="19">
         <v>3541.6</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="19">
         <v>3434.6</v>
       </c>
-      <c r="D62" s="21">
+      <c r="D62" s="19">
         <v>3670.6</v>
       </c>
-      <c r="E62" s="59">
+      <c r="E62" s="54">
         <v>3974.6</v>
       </c>
-      <c r="F62" s="60">
+      <c r="F62" s="55">
         <v>3948.9</v>
       </c>
-      <c r="G62" s="16">
+      <c r="G62" s="14">
         <v>3677.6</v>
       </c>
-      <c r="H62" s="16">
+      <c r="H62" s="14">
         <v>3851.4</v>
       </c>
-      <c r="I62" s="16">
+      <c r="I62" s="14">
         <v>4144.5</v>
       </c>
-      <c r="J62" s="28">
+      <c r="J62" s="26">
         <v>4658.6000000000004</v>
       </c>
-      <c r="K62" s="33">
+      <c r="K62" s="31">
         <v>4806</v>
       </c>
-      <c r="L62" s="59">
+      <c r="L62" s="54">
         <v>4740.8999999999996</v>
       </c>
-      <c r="M62" s="33">
+      <c r="M62" s="31">
         <v>4863.5</v>
       </c>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="36" t="s">
+      <c r="A63" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B63" s="67">
+      <c r="B63" s="61">
         <v>2902.1</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="19">
         <v>2850.2</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="19">
         <v>2906.2</v>
       </c>
-      <c r="E63" s="59">
+      <c r="E63" s="54">
         <v>3077.7</v>
       </c>
-      <c r="F63" s="60">
+      <c r="F63" s="55">
         <v>2944.8</v>
       </c>
-      <c r="G63" s="16">
+      <c r="G63" s="14">
         <v>2571.9</v>
       </c>
-      <c r="H63" s="16">
+      <c r="H63" s="14">
         <v>2587.8000000000002</v>
       </c>
-      <c r="I63" s="16">
+      <c r="I63" s="14">
         <v>2790.4</v>
       </c>
-      <c r="J63" s="28">
+      <c r="J63" s="26">
         <v>3207.9</v>
       </c>
-      <c r="K63" s="33">
+      <c r="K63" s="31">
         <v>3291</v>
       </c>
-      <c r="L63" s="59">
+      <c r="L63" s="54">
         <v>3205.2</v>
       </c>
-      <c r="M63" s="33">
+      <c r="M63" s="31">
         <v>3307.4</v>
       </c>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="36" t="s">
+      <c r="A64" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B64" s="69">
+      <c r="B64" s="63">
         <v>639.5</v>
       </c>
-      <c r="C64" s="19">
+      <c r="C64" s="17">
         <v>584.4</v>
       </c>
-      <c r="D64" s="69">
+      <c r="D64" s="63">
         <v>764.4</v>
       </c>
-      <c r="E64" s="59">
+      <c r="E64" s="54">
         <v>896.9</v>
       </c>
-      <c r="F64" s="60">
+      <c r="F64" s="55">
         <v>1007.1</v>
       </c>
-      <c r="G64" s="16">
+      <c r="G64" s="14">
         <v>1105.7</v>
       </c>
-      <c r="H64" s="16">
+      <c r="H64" s="14">
         <v>1263.7</v>
       </c>
-      <c r="I64" s="16">
+      <c r="I64" s="14">
         <v>1354.1</v>
       </c>
-      <c r="J64" s="28">
+      <c r="J64" s="26">
         <v>1450.7</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="31">
         <v>1515.1</v>
       </c>
-      <c r="L64" s="59">
+      <c r="L64" s="54">
         <v>1535.7</v>
       </c>
-      <c r="M64" s="33">
+      <c r="M64" s="31">
         <v>1556.1</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="22.5">
-      <c r="A65" s="24" t="s">
+      <c r="A65" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B65" s="38"/>
-[...10 lines deleted...]
-      <c r="M65" s="33"/>
+      <c r="B65" s="36"/>
+      <c r="C65" s="36"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="36"/>
+      <c r="F65" s="36"/>
+      <c r="G65" s="36"/>
+      <c r="H65" s="36"/>
+      <c r="I65" s="36"/>
+      <c r="J65" s="36"/>
+      <c r="K65" s="36"/>
+      <c r="L65" s="36"/>
+      <c r="M65" s="31"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="27" t="s">
+      <c r="A66" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B66" s="38"/>
-[...10 lines deleted...]
-      <c r="M66" s="33"/>
+      <c r="B66" s="36"/>
+      <c r="C66" s="36"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="36"/>
+      <c r="F66" s="36"/>
+      <c r="G66" s="36"/>
+      <c r="H66" s="36"/>
+      <c r="I66" s="36"/>
+      <c r="J66" s="36"/>
+      <c r="K66" s="36"/>
+      <c r="L66" s="36"/>
+      <c r="M66" s="31"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="35" t="s">
+      <c r="A67" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B67" s="38"/>
-[...10 lines deleted...]
-      <c r="M67" s="33"/>
+      <c r="B67" s="36"/>
+      <c r="C67" s="36"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="36"/>
+      <c r="F67" s="36"/>
+      <c r="G67" s="36"/>
+      <c r="H67" s="36"/>
+      <c r="I67" s="36"/>
+      <c r="J67" s="36"/>
+      <c r="K67" s="36"/>
+      <c r="L67" s="36"/>
+      <c r="M67" s="31"/>
     </row>
     <row r="68" spans="1:13" ht="22.5">
-      <c r="A68" s="35" t="s">
+      <c r="A68" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B68" s="43">
+      <c r="B68" s="41">
         <v>4551.3999999999996</v>
       </c>
-      <c r="C68" s="62">
+      <c r="C68" s="57">
         <v>4675.2</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="31">
         <v>4640.3999999999996</v>
       </c>
-      <c r="E68" s="46">
+      <c r="E68" s="44">
         <v>4895.3999999999996</v>
       </c>
-      <c r="F68" s="38"/>
-[...6 lines deleted...]
-      <c r="M68" s="33"/>
+      <c r="F68" s="57">
+        <v>3702.9</v>
+      </c>
+      <c r="G68" s="36"/>
+      <c r="H68" s="36"/>
+      <c r="I68" s="36"/>
+      <c r="J68" s="36"/>
+      <c r="K68" s="36"/>
+      <c r="L68" s="36"/>
+      <c r="M68" s="31"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="36" t="s">
+      <c r="A69" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B69" s="43">
+      <c r="B69" s="41">
         <v>3002.8</v>
       </c>
-      <c r="C69" s="62">
+      <c r="C69" s="57">
         <v>3169.4</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="31">
         <v>3288.7</v>
       </c>
-      <c r="E69" s="46">
+      <c r="E69" s="44">
         <v>3663.1</v>
       </c>
-      <c r="F69" s="38"/>
-[...6 lines deleted...]
-      <c r="M69" s="33"/>
+      <c r="F69" s="83">
+        <v>3415.1</v>
+      </c>
+      <c r="G69" s="36"/>
+      <c r="H69" s="36"/>
+      <c r="I69" s="36"/>
+      <c r="J69" s="36"/>
+      <c r="K69" s="36"/>
+      <c r="L69" s="36"/>
+      <c r="M69" s="31"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="36" t="s">
+      <c r="A70" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B70" s="43">
+      <c r="B70" s="41">
         <v>1548.6</v>
       </c>
-      <c r="C70" s="62">
+      <c r="C70" s="57">
         <v>1505.7</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="31">
         <v>1351.7</v>
       </c>
-      <c r="E70" s="42">
+      <c r="E70" s="40">
         <v>1232.3</v>
       </c>
-      <c r="F70" s="38"/>
-[...6 lines deleted...]
-      <c r="M70" s="33"/>
+      <c r="F70" s="84">
+        <v>287.7</v>
+      </c>
+      <c r="G70" s="36"/>
+      <c r="H70" s="36"/>
+      <c r="I70" s="36"/>
+      <c r="J70" s="36"/>
+      <c r="K70" s="36"/>
+      <c r="L70" s="36"/>
+      <c r="M70" s="31"/>
     </row>
     <row r="71" spans="1:13" ht="22.5">
-      <c r="A71" s="24" t="s">
+      <c r="A71" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="38"/>
-[...10 lines deleted...]
-      <c r="M71" s="33"/>
+      <c r="B71" s="36"/>
+      <c r="C71" s="36"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="36"/>
+      <c r="F71" s="36"/>
+      <c r="G71" s="36"/>
+      <c r="H71" s="36"/>
+      <c r="I71" s="36"/>
+      <c r="J71" s="36"/>
+      <c r="K71" s="36"/>
+      <c r="L71" s="36"/>
+      <c r="M71" s="31"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="14" t="s">
+      <c r="A72" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B72" s="38"/>
-[...10 lines deleted...]
-      <c r="M72" s="33"/>
+      <c r="B72" s="36"/>
+      <c r="C72" s="36"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="36"/>
+      <c r="F72" s="36"/>
+      <c r="G72" s="36"/>
+      <c r="H72" s="36"/>
+      <c r="I72" s="36"/>
+      <c r="J72" s="36"/>
+      <c r="K72" s="36"/>
+      <c r="L72" s="36"/>
+      <c r="M72" s="31"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="35" t="s">
+      <c r="A73" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B73" s="38"/>
-[...10 lines deleted...]
-      <c r="M73" s="33"/>
+      <c r="B73" s="36"/>
+      <c r="C73" s="36"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="36"/>
+      <c r="F73" s="36"/>
+      <c r="G73" s="36"/>
+      <c r="H73" s="36"/>
+      <c r="I73" s="36"/>
+      <c r="J73" s="36"/>
+      <c r="K73" s="36"/>
+      <c r="L73" s="36"/>
+      <c r="M73" s="31"/>
     </row>
     <row r="74" spans="1:13" ht="22.5">
-      <c r="A74" s="35" t="s">
+      <c r="A74" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B74" s="28">
+      <c r="B74" s="26">
         <v>29.9</v>
       </c>
-      <c r="C74" s="28">
+      <c r="C74" s="26">
         <v>51.6</v>
       </c>
-      <c r="D74" s="28">
+      <c r="D74" s="26">
         <v>41.6</v>
       </c>
-      <c r="E74" s="28">
+      <c r="E74" s="26">
         <v>46.9</v>
       </c>
-      <c r="F74" s="41">
+      <c r="F74" s="39">
         <v>45.4</v>
       </c>
-      <c r="G74" s="42">
+      <c r="G74" s="40">
         <v>41</v>
       </c>
-      <c r="H74" s="28">
+      <c r="H74" s="26">
         <v>38.4</v>
       </c>
-      <c r="I74" s="43">
+      <c r="I74" s="41">
         <v>78.5</v>
       </c>
-      <c r="J74" s="44">
+      <c r="J74" s="42">
         <v>80.599999999999994</v>
       </c>
-      <c r="K74" s="28">
+      <c r="K74" s="26">
         <v>69.8</v>
       </c>
-      <c r="L74" s="59">
+      <c r="L74" s="54">
         <v>79</v>
       </c>
-      <c r="M74" s="33">
+      <c r="M74" s="31">
         <v>74.400000000000006</v>
       </c>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="36" t="s">
+      <c r="A75" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B75" s="28">
+      <c r="B75" s="26">
         <v>26.8</v>
       </c>
-      <c r="C75" s="28">
+      <c r="C75" s="26">
         <v>48.5</v>
       </c>
-      <c r="D75" s="28">
+      <c r="D75" s="26">
         <v>38.5</v>
       </c>
-      <c r="E75" s="28">
+      <c r="E75" s="26">
         <v>42.2</v>
       </c>
-      <c r="F75" s="41">
+      <c r="F75" s="39">
         <v>40.700000000000003</v>
       </c>
-      <c r="G75" s="43">
+      <c r="G75" s="41">
         <v>36.200000000000003</v>
       </c>
-      <c r="H75" s="28">
+      <c r="H75" s="26">
         <v>35.6</v>
       </c>
-      <c r="I75" s="43">
+      <c r="I75" s="41">
         <v>75.7</v>
       </c>
-      <c r="J75" s="44">
+      <c r="J75" s="42">
         <v>77.8</v>
       </c>
-      <c r="K75" s="28">
+      <c r="K75" s="26">
         <v>66.2</v>
       </c>
-      <c r="L75" s="59">
+      <c r="L75" s="54">
         <v>75.5</v>
       </c>
-      <c r="M75" s="33">
+      <c r="M75" s="31">
         <v>70.8</v>
       </c>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="36" t="s">
+      <c r="A76" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B76" s="28">
+      <c r="B76" s="26">
         <v>3.1</v>
       </c>
-      <c r="C76" s="28">
+      <c r="C76" s="26">
         <v>3.1</v>
       </c>
-      <c r="D76" s="28">
+      <c r="D76" s="26">
         <v>3.2</v>
       </c>
-      <c r="E76" s="28">
+      <c r="E76" s="26">
         <v>4.7</v>
       </c>
-      <c r="F76" s="41" t="s">
+      <c r="F76" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="G76" s="43">
+      <c r="G76" s="41">
         <v>4.7</v>
       </c>
-      <c r="H76" s="28">
+      <c r="H76" s="26">
         <v>2.8</v>
       </c>
-      <c r="I76" s="43">
+      <c r="I76" s="41">
         <v>2.8</v>
       </c>
-      <c r="J76" s="44">
+      <c r="J76" s="42">
         <v>2.8</v>
       </c>
-      <c r="K76" s="28">
+      <c r="K76" s="26">
         <v>3.6</v>
       </c>
-      <c r="L76" s="60">
+      <c r="L76" s="55">
         <v>3.6</v>
       </c>
-      <c r="M76" s="33">
+      <c r="M76" s="31">
         <v>3.6</v>
       </c>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="14" t="s">
+      <c r="A77" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B77" s="20"/>
-[...10 lines deleted...]
-      <c r="M77" s="33"/>
+      <c r="B77" s="18"/>
+      <c r="C77" s="18"/>
+      <c r="D77" s="18"/>
+      <c r="E77" s="18"/>
+      <c r="F77" s="18"/>
+      <c r="G77" s="18"/>
+      <c r="H77" s="18"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="18"/>
+      <c r="M77" s="31"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="35" t="s">
+      <c r="A78" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="20"/>
-[...10 lines deleted...]
-      <c r="M78" s="33"/>
+      <c r="B78" s="18"/>
+      <c r="C78" s="18"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="18"/>
+      <c r="F78" s="18"/>
+      <c r="G78" s="18"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="18"/>
+      <c r="K78" s="18"/>
+      <c r="L78" s="18"/>
+      <c r="M78" s="31"/>
     </row>
     <row r="79" spans="1:13" ht="22.5">
-      <c r="A79" s="35" t="s">
+      <c r="A79" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B79" s="28">
+      <c r="B79" s="26">
         <v>44.2</v>
       </c>
-      <c r="C79" s="28">
+      <c r="C79" s="26">
         <v>53.6</v>
       </c>
-      <c r="D79" s="28">
+      <c r="D79" s="26">
         <v>60.7</v>
       </c>
-      <c r="E79" s="28">
+      <c r="E79" s="26">
         <v>60.5</v>
       </c>
-      <c r="F79" s="28">
+      <c r="F79" s="26">
         <v>68.099999999999994</v>
       </c>
-      <c r="G79" s="16">
+      <c r="G79" s="14">
         <v>64.8</v>
       </c>
-      <c r="H79" s="28">
+      <c r="H79" s="26">
         <v>44.8</v>
       </c>
-      <c r="I79" s="28">
+      <c r="I79" s="26">
         <v>58.3</v>
       </c>
-      <c r="J79" s="28">
+      <c r="J79" s="26">
         <v>97.5</v>
       </c>
-      <c r="K79" s="20">
+      <c r="K79" s="18">
         <v>70.099999999999994</v>
       </c>
-      <c r="L79" s="59">
+      <c r="L79" s="54">
         <v>83.2</v>
       </c>
-      <c r="M79" s="33">
+      <c r="M79" s="31">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="36" t="s">
+      <c r="A80" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B80" s="28">
+      <c r="B80" s="26">
         <v>40.9</v>
       </c>
-      <c r="C80" s="28">
+      <c r="C80" s="26">
         <v>50.4</v>
       </c>
-      <c r="D80" s="28">
+      <c r="D80" s="26">
         <v>57.4</v>
       </c>
-      <c r="E80" s="28">
+      <c r="E80" s="26">
         <v>57.2</v>
       </c>
-      <c r="F80" s="28">
+      <c r="F80" s="26">
         <v>65.5</v>
       </c>
-      <c r="G80" s="16">
+      <c r="G80" s="14">
         <v>62.3</v>
       </c>
-      <c r="H80" s="28">
+      <c r="H80" s="26">
         <v>42.2</v>
       </c>
-      <c r="I80" s="28">
+      <c r="I80" s="26">
         <v>55.6</v>
       </c>
-      <c r="J80" s="28">
+      <c r="J80" s="26">
         <v>95.8</v>
       </c>
-      <c r="K80" s="20">
+      <c r="K80" s="18">
         <v>68.5</v>
       </c>
-      <c r="L80" s="59">
+      <c r="L80" s="54">
         <v>80.3</v>
       </c>
-      <c r="M80" s="33">
+      <c r="M80" s="31">
         <v>78.2</v>
       </c>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="65" t="s">
+      <c r="A81" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B81" s="28">
+      <c r="B81" s="26">
         <v>3.2</v>
       </c>
-      <c r="C81" s="28">
+      <c r="C81" s="26">
         <v>3.2</v>
       </c>
-      <c r="D81" s="28">
+      <c r="D81" s="26">
         <v>3.3</v>
       </c>
-      <c r="E81" s="28">
+      <c r="E81" s="26">
         <v>3.3</v>
       </c>
-      <c r="F81" s="28">
+      <c r="F81" s="26">
         <v>2.5</v>
       </c>
-      <c r="G81" s="28">
+      <c r="G81" s="26">
         <v>2.5</v>
       </c>
-      <c r="H81" s="28">
+      <c r="H81" s="26">
         <v>2.5</v>
       </c>
-      <c r="I81" s="28">
+      <c r="I81" s="26">
         <v>2.7</v>
       </c>
-      <c r="J81" s="28">
+      <c r="J81" s="26">
         <v>1.7</v>
       </c>
-      <c r="K81" s="52">
+      <c r="K81" s="50">
         <v>1.6</v>
       </c>
-      <c r="L81" s="60">
+      <c r="L81" s="55">
         <v>2.9</v>
       </c>
-      <c r="M81" s="46">
+      <c r="M81" s="44">
         <v>2.9</v>
       </c>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="27" t="s">
+      <c r="A82" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B82" s="28"/>
-[...10 lines deleted...]
-      <c r="M82" s="46"/>
+      <c r="B82" s="26"/>
+      <c r="C82" s="26"/>
+      <c r="D82" s="26"/>
+      <c r="E82" s="26"/>
+      <c r="F82" s="26"/>
+      <c r="G82" s="26"/>
+      <c r="H82" s="26"/>
+      <c r="I82" s="26"/>
+      <c r="J82" s="26"/>
+      <c r="K82" s="50"/>
+      <c r="L82" s="55"/>
+      <c r="M82" s="44"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="35" t="s">
+      <c r="A83" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B83" s="28"/>
-[...10 lines deleted...]
-      <c r="M83" s="46"/>
+      <c r="B83" s="26"/>
+      <c r="C83" s="26"/>
+      <c r="D83" s="26"/>
+      <c r="E83" s="26"/>
+      <c r="F83" s="26"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="26"/>
+      <c r="I83" s="26"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="50"/>
+      <c r="L83" s="55"/>
+      <c r="M83" s="44"/>
     </row>
     <row r="84" spans="1:13" ht="22.5">
-      <c r="A84" s="35" t="s">
+      <c r="A84" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B84" s="28">
+      <c r="B84" s="26">
         <v>69</v>
       </c>
-      <c r="C84" s="28">
+      <c r="C84" s="26">
         <v>74.599999999999994</v>
       </c>
-      <c r="D84" s="28">
+      <c r="D84" s="26">
         <v>89.9</v>
       </c>
-      <c r="E84" s="59">
+      <c r="E84" s="54">
         <v>90.9</v>
       </c>
-      <c r="F84" s="60">
+      <c r="F84" s="55">
         <v>120.1</v>
       </c>
-      <c r="G84" s="28">
+      <c r="G84" s="26">
         <v>115</v>
       </c>
-      <c r="H84" s="28">
+      <c r="H84" s="26">
         <v>139.19999999999999</v>
       </c>
-      <c r="I84" s="28">
+      <c r="I84" s="26">
         <v>140.4</v>
       </c>
-      <c r="J84" s="28">
+      <c r="J84" s="26">
         <v>162.80000000000001</v>
       </c>
-      <c r="K84" s="52">
+      <c r="K84" s="50">
         <v>174.7</v>
       </c>
-      <c r="L84" s="60">
+      <c r="L84" s="55">
         <v>194.4</v>
       </c>
-      <c r="M84" s="46">
+      <c r="M84" s="44">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="36" t="s">
+      <c r="A85" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B85" s="28">
+      <c r="B85" s="26">
         <v>66.2</v>
       </c>
-      <c r="C85" s="28">
+      <c r="C85" s="26">
         <v>70</v>
       </c>
-      <c r="D85" s="28">
+      <c r="D85" s="26">
         <v>76.099999999999994</v>
       </c>
-      <c r="E85" s="59">
+      <c r="E85" s="54">
         <v>88.2</v>
       </c>
-      <c r="F85" s="60">
+      <c r="F85" s="55">
         <v>117.5</v>
       </c>
-      <c r="G85" s="28">
+      <c r="G85" s="26">
         <v>112.3</v>
       </c>
-      <c r="H85" s="28">
+      <c r="H85" s="26">
         <v>134.30000000000001</v>
       </c>
-      <c r="I85" s="28">
+      <c r="I85" s="26">
         <v>135.5</v>
       </c>
-      <c r="J85" s="28">
+      <c r="J85" s="26">
         <v>157.80000000000001</v>
       </c>
-      <c r="K85" s="52">
+      <c r="K85" s="50">
         <v>167.2</v>
       </c>
-      <c r="L85" s="60">
+      <c r="L85" s="55">
         <v>184</v>
       </c>
-      <c r="M85" s="46">
+      <c r="M85" s="44">
         <v>184.3</v>
       </c>
     </row>
     <row r="86" spans="1:13" s="4" customFormat="1">
-      <c r="A86" s="65" t="s">
+      <c r="A86" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="28">
+      <c r="B86" s="26">
         <v>2.7</v>
       </c>
-      <c r="C86" s="28">
+      <c r="C86" s="26">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D86" s="28">
+      <c r="D86" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E86" s="60">
+      <c r="E86" s="55">
         <v>2.7</v>
       </c>
-      <c r="F86" s="60">
+      <c r="F86" s="55">
         <v>2.6</v>
       </c>
-      <c r="G86" s="28">
+      <c r="G86" s="26">
         <v>2.6</v>
       </c>
-      <c r="H86" s="28">
+      <c r="H86" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I86" s="28">
+      <c r="I86" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J86" s="28">
+      <c r="J86" s="26">
         <v>5</v>
       </c>
-      <c r="K86" s="52">
+      <c r="K86" s="50">
         <v>7.5</v>
       </c>
-      <c r="L86" s="60">
+      <c r="L86" s="55">
         <v>10.4</v>
       </c>
-      <c r="M86" s="46">
+      <c r="M86" s="44">
         <v>11.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="4" customFormat="1">
-      <c r="A87" s="27" t="s">
+      <c r="A87" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B87" s="28"/>
-[...10 lines deleted...]
-      <c r="M87" s="46"/>
+      <c r="B87" s="26"/>
+      <c r="C87" s="26"/>
+      <c r="D87" s="26"/>
+      <c r="E87" s="55"/>
+      <c r="F87" s="55"/>
+      <c r="G87" s="26"/>
+      <c r="H87" s="26"/>
+      <c r="I87" s="26"/>
+      <c r="J87" s="26"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="55"/>
+      <c r="M87" s="44"/>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1">
-      <c r="A88" s="35" t="s">
+      <c r="A88" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B88" s="28"/>
-[...10 lines deleted...]
-      <c r="M88" s="46"/>
+      <c r="B88" s="26"/>
+      <c r="C88" s="26"/>
+      <c r="D88" s="26"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="55"/>
+      <c r="G88" s="26"/>
+      <c r="H88" s="26"/>
+      <c r="I88" s="26"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="50"/>
+      <c r="L88" s="55"/>
+      <c r="M88" s="44"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="22.5">
-      <c r="A89" s="35" t="s">
+      <c r="A89" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B89" s="28">
+      <c r="B89" s="26">
         <v>184.8</v>
       </c>
-      <c r="C89" s="28">
+      <c r="C89" s="26">
         <v>197</v>
       </c>
-      <c r="D89" s="28">
+      <c r="D89" s="26">
         <v>190</v>
       </c>
-      <c r="E89" s="60">
+      <c r="E89" s="55">
         <v>201.2</v>
       </c>
-      <c r="F89" s="60">
+      <c r="F89" s="55">
         <v>197.3</v>
       </c>
-      <c r="G89" s="28">
+      <c r="G89" s="26">
         <v>172.9</v>
       </c>
-      <c r="H89" s="28">
+      <c r="H89" s="26">
         <v>173.8</v>
       </c>
-      <c r="I89" s="28">
+      <c r="I89" s="26">
         <v>188.6</v>
       </c>
-      <c r="J89" s="28">
+      <c r="J89" s="26">
         <v>217.8</v>
       </c>
-      <c r="K89" s="52">
+      <c r="K89" s="50">
         <v>225.1</v>
       </c>
-      <c r="L89" s="60">
+      <c r="L89" s="55">
         <v>218.7</v>
       </c>
-      <c r="M89" s="46">
+      <c r="M89" s="44">
         <v>224.6</v>
       </c>
     </row>
     <row r="90" spans="1:13" s="4" customFormat="1">
-      <c r="A90" s="36" t="s">
+      <c r="A90" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B90" s="28">
+      <c r="B90" s="26">
         <v>173.3</v>
       </c>
-      <c r="C90" s="28">
+      <c r="C90" s="26">
         <v>186.7</v>
       </c>
-      <c r="D90" s="28">
+      <c r="D90" s="26">
         <v>176.5</v>
       </c>
-      <c r="E90" s="60">
+      <c r="E90" s="55">
         <v>185.3</v>
       </c>
-      <c r="F90" s="60">
+      <c r="F90" s="55">
         <v>179.6</v>
       </c>
-      <c r="G90" s="28">
+      <c r="G90" s="26">
         <v>153</v>
       </c>
-      <c r="H90" s="28">
+      <c r="H90" s="26">
         <v>151.30000000000001</v>
       </c>
-      <c r="I90" s="28">
+      <c r="I90" s="26">
         <v>164.4</v>
       </c>
-      <c r="J90" s="28">
+      <c r="J90" s="26">
         <v>191.8</v>
       </c>
-      <c r="K90" s="52">
+      <c r="K90" s="50">
         <v>197.9</v>
       </c>
-      <c r="L90" s="60">
+      <c r="L90" s="55">
         <v>190.9</v>
       </c>
-      <c r="M90" s="46">
+      <c r="M90" s="44">
         <v>196.4</v>
       </c>
     </row>
     <row r="91" spans="1:13" s="4" customFormat="1">
-      <c r="A91" s="65" t="s">
+      <c r="A91" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B91" s="87">
+      <c r="B91" s="71">
         <v>11.5</v>
       </c>
-      <c r="C91" s="85">
+      <c r="C91" s="71">
         <v>10.3</v>
       </c>
-      <c r="D91" s="4">
+      <c r="D91" s="71">
         <v>13.5</v>
       </c>
-      <c r="E91" s="25">
+      <c r="E91" s="23">
         <v>15.9</v>
       </c>
-      <c r="F91" s="25">
+      <c r="F91" s="23">
         <v>17.7</v>
       </c>
-      <c r="G91" s="25">
+      <c r="G91" s="23">
         <v>19.899999999999999</v>
       </c>
-      <c r="H91" s="25">
+      <c r="H91" s="23">
         <v>22.6</v>
       </c>
-      <c r="I91" s="25">
+      <c r="I91" s="23">
         <v>24.2</v>
       </c>
-      <c r="J91" s="25">
+      <c r="J91" s="23">
         <v>25.9</v>
       </c>
-      <c r="K91" s="4">
+      <c r="K91" s="71">
         <v>27.2</v>
       </c>
-      <c r="L91" s="4">
+      <c r="L91" s="71">
         <v>27.8</v>
       </c>
-      <c r="M91" s="4">
+      <c r="M91" s="71">
         <v>28.2</v>
       </c>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="27" t="s">
+      <c r="A92" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B92" s="87"/>
-[...10 lines deleted...]
-      <c r="M92" s="4"/>
+      <c r="B92" s="71"/>
+      <c r="C92" s="71"/>
+      <c r="D92" s="71"/>
+      <c r="E92" s="23"/>
+      <c r="F92" s="23"/>
+      <c r="G92" s="23"/>
+      <c r="H92" s="23"/>
+      <c r="I92" s="23"/>
+      <c r="J92" s="23"/>
+      <c r="K92" s="71"/>
+      <c r="L92" s="71"/>
+      <c r="M92" s="71"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="35" t="s">
+      <c r="A93" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B93" s="87"/>
-[...10 lines deleted...]
-      <c r="M93" s="4"/>
+      <c r="B93" s="71"/>
+      <c r="C93" s="71"/>
+      <c r="D93" s="71"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23"/>
+      <c r="H93" s="23"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="23"/>
+      <c r="K93" s="71"/>
+      <c r="L93" s="71"/>
+      <c r="M93" s="71"/>
     </row>
     <row r="94" spans="1:13" ht="22.5">
-      <c r="A94" s="35" t="s">
+      <c r="A94" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B94" s="28">
+      <c r="B94" s="26">
         <v>212</v>
       </c>
-      <c r="C94" s="28">
+      <c r="C94" s="26">
         <v>221.7</v>
       </c>
-      <c r="D94" s="28">
+      <c r="D94" s="26">
         <v>231.3</v>
       </c>
-      <c r="E94" s="60">
+      <c r="E94" s="55">
         <v>241.8</v>
       </c>
-      <c r="F94" s="25"/>
-[...6 lines deleted...]
-      <c r="M94" s="4"/>
+      <c r="F94" s="55">
+        <v>214.8</v>
+      </c>
+      <c r="G94" s="23"/>
+      <c r="H94" s="23"/>
+      <c r="I94" s="23"/>
+      <c r="J94" s="23"/>
+      <c r="K94" s="71"/>
+      <c r="L94" s="71"/>
+      <c r="M94" s="71"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="36" t="s">
+      <c r="A95" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B95" s="28">
+      <c r="B95" s="26">
         <v>183.9</v>
       </c>
-      <c r="C95" s="28">
+      <c r="C95" s="26">
         <v>194.5</v>
       </c>
-      <c r="D95" s="28">
+      <c r="D95" s="26">
         <v>209</v>
       </c>
-      <c r="E95" s="60">
+      <c r="E95" s="55">
         <v>221.5</v>
       </c>
-      <c r="F95" s="25"/>
-[...6 lines deleted...]
-      <c r="M95" s="4"/>
+      <c r="F95" s="55">
+        <v>208</v>
+      </c>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="23"/>
+      <c r="K95" s="71"/>
+      <c r="L95" s="71"/>
+      <c r="M95" s="71"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="39" t="s">
+      <c r="A96" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B96" s="88">
+      <c r="B96" s="73">
         <v>28.1</v>
       </c>
-      <c r="C96" s="88">
+      <c r="C96" s="73">
         <v>27.2</v>
       </c>
-      <c r="D96" s="88">
+      <c r="D96" s="73">
         <v>22.3</v>
       </c>
-      <c r="E96" s="99">
+      <c r="E96" s="79">
         <v>20.2</v>
       </c>
-      <c r="F96" s="81"/>
-[...6 lines deleted...]
-      <c r="M96" s="80"/>
+      <c r="F96" s="79">
+        <v>6.8</v>
+      </c>
+      <c r="G96" s="69"/>
+      <c r="H96" s="69"/>
+      <c r="I96" s="69"/>
+      <c r="J96" s="69"/>
+      <c r="K96" s="88"/>
+      <c r="L96" s="88"/>
+      <c r="M96" s="88"/>
     </row>
     <row r="97" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A97" s="97" t="s">
+      <c r="A97" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="B97" s="97"/>
-[...10 lines deleted...]
-      <c r="M97" s="97"/>
+      <c r="B97" s="89"/>
+      <c r="C97" s="89"/>
+      <c r="D97" s="89"/>
+      <c r="E97" s="89"/>
+      <c r="F97" s="89"/>
+      <c r="G97" s="89"/>
+      <c r="H97" s="89"/>
+      <c r="I97" s="89"/>
+      <c r="J97" s="89"/>
+      <c r="K97" s="89"/>
+      <c r="L97" s="89"/>
+      <c r="M97" s="89"/>
     </row>
     <row r="98" spans="1:14">
-      <c r="A98" s="96" t="s">
+      <c r="A98" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="96"/>
-[...10 lines deleted...]
-      <c r="M98" s="96"/>
+      <c r="B98" s="86"/>
+      <c r="C98" s="86"/>
+      <c r="D98" s="86"/>
+      <c r="E98" s="86"/>
+      <c r="F98" s="86"/>
+      <c r="G98" s="86"/>
+      <c r="H98" s="86"/>
+      <c r="I98" s="86"/>
+      <c r="J98" s="86"/>
+      <c r="K98" s="86"/>
+      <c r="L98" s="86"/>
+      <c r="M98" s="86"/>
     </row>
     <row r="99" spans="1:14">
-      <c r="A99" s="11"/>
-[...8 lines deleted...]
-      <c r="M99" s="5"/>
+      <c r="A99" s="87"/>
+      <c r="B99" s="52"/>
+      <c r="C99" s="18"/>
+      <c r="D99" s="52"/>
+      <c r="E99" s="52"/>
+      <c r="F99" s="52"/>
+      <c r="G99" s="52"/>
+      <c r="H99" s="52"/>
+      <c r="I99" s="52"/>
+      <c r="J99" s="52"/>
+      <c r="K99" s="52"/>
+      <c r="L99" s="52"/>
+      <c r="M99" s="52"/>
     </row>
     <row r="100" spans="1:14">
-      <c r="A100" s="32"/>
-      <c r="B100" s="30" t="s">
+      <c r="A100" s="30"/>
+      <c r="B100" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C100" s="22" t="s">
+      <c r="C100" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D100" s="22" t="s">
+      <c r="D100" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E100" s="22" t="s">
+      <c r="E100" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="F100" s="22" t="s">
+      <c r="F100" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="G100" s="22" t="s">
+      <c r="G100" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="H100" s="22" t="s">
+      <c r="H100" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="I100" s="22" t="s">
+      <c r="I100" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="J100" s="22" t="s">
+      <c r="J100" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="K100" s="22" t="s">
+      <c r="K100" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="L100" s="22" t="s">
+      <c r="L100" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="M100" s="31" t="s">
+      <c r="M100" s="29" t="s">
         <v>13</v>
       </c>
       <c r="N100" s="4"/>
     </row>
     <row r="101" spans="1:14" ht="22.5">
-      <c r="A101" s="24" t="s">
+      <c r="A101" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B101" s="19"/>
-[...10 lines deleted...]
-      <c r="M101" s="33"/>
+      <c r="B101" s="17"/>
+      <c r="C101" s="17"/>
+      <c r="D101" s="38"/>
+      <c r="E101" s="17"/>
+      <c r="F101" s="17"/>
+      <c r="G101" s="17"/>
+      <c r="H101" s="17"/>
+      <c r="I101" s="17"/>
+      <c r="J101" s="17"/>
+      <c r="K101" s="17"/>
+      <c r="L101" s="17"/>
+      <c r="M101" s="31"/>
     </row>
     <row r="102" spans="1:14">
-      <c r="A102" s="27">
+      <c r="A102" s="25">
         <v>2022</v>
       </c>
-      <c r="B102" s="19">
+      <c r="B102" s="17">
         <v>0.1</v>
       </c>
-      <c r="C102" s="19">
+      <c r="C102" s="17">
         <v>0.1</v>
       </c>
-      <c r="D102" s="40">
+      <c r="D102" s="38">
         <v>0</v>
       </c>
-      <c r="E102" s="19">
+      <c r="E102" s="17">
         <v>0.1</v>
       </c>
-      <c r="F102" s="19">
+      <c r="F102" s="17">
         <v>0.1</v>
       </c>
-      <c r="G102" s="19">
+      <c r="G102" s="17">
         <v>1.4</v>
       </c>
-      <c r="H102" s="19">
+      <c r="H102" s="17">
         <v>1.6</v>
       </c>
-      <c r="I102" s="19">
+      <c r="I102" s="17">
         <v>2.1</v>
       </c>
-      <c r="J102" s="19">
+      <c r="J102" s="17">
         <v>1.7</v>
       </c>
-      <c r="K102" s="19">
+      <c r="K102" s="17">
         <v>1.6</v>
       </c>
-      <c r="L102" s="60">
+      <c r="L102" s="55">
         <v>1.45</v>
       </c>
-      <c r="M102" s="33">
+      <c r="M102" s="31">
         <v>1.4</v>
       </c>
     </row>
     <row r="103" spans="1:14">
-      <c r="A103" s="27">
+      <c r="A103" s="25">
         <v>2023</v>
       </c>
-      <c r="B103" s="19">
+      <c r="B103" s="17">
         <v>1.45</v>
       </c>
-      <c r="C103" s="34">
+      <c r="C103" s="32">
         <v>1.3</v>
       </c>
-      <c r="D103" s="40" t="s">
+      <c r="D103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E103" s="40" t="s">
+      <c r="E103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F103" s="40" t="s">
+      <c r="F103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G103" s="40" t="s">
+      <c r="G103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="H103" s="40" t="s">
+      <c r="H103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="I103" s="40" t="s">
+      <c r="I103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="J103" s="40" t="s">
+      <c r="J103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K103" s="40" t="s">
+      <c r="K103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="L103" s="40" t="s">
+      <c r="L103" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="M103" s="33" t="s">
+      <c r="M103" s="31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:14">
-      <c r="A104" s="27">
+      <c r="A104" s="25">
         <v>2024</v>
       </c>
-      <c r="B104" s="40" t="s">
+      <c r="B104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C104" s="40" t="s">
+      <c r="C104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="D104" s="40" t="s">
+      <c r="D104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E104" s="40" t="s">
+      <c r="E104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F104" s="40" t="s">
+      <c r="F104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G104" s="40">
+      <c r="G104" s="38">
         <v>1</v>
       </c>
-      <c r="H104" s="40" t="s">
+      <c r="H104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="I104" s="40" t="s">
+      <c r="I104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="J104" s="40" t="s">
+      <c r="J104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K104" s="40" t="s">
+      <c r="K104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="L104" s="40" t="s">
+      <c r="L104" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="M104" s="33" t="s">
+      <c r="M104" s="31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:14">
-      <c r="A105" s="27">
+      <c r="A105" s="25">
         <v>2025</v>
       </c>
-      <c r="B105" s="40" t="s">
+      <c r="B105" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C105" s="40" t="s">
+      <c r="C105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="D105" s="40" t="s">
+      <c r="D105" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E105" s="40" t="s">
+      <c r="E105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="F105" s="40" t="s">
+      <c r="F105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="G105" s="40" t="s">
+      <c r="G105" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="H105" s="40" t="s">
+      <c r="H105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="I105" s="40" t="s">
+      <c r="I105" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="J105" s="40" t="s">
+      <c r="J105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="K105" s="40" t="s">
+      <c r="K105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="L105" s="40" t="s">
+      <c r="L105" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="M105" s="40" t="s">
+      <c r="M105" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:14">
-      <c r="A106" s="27">
+      <c r="A106" s="25">
         <v>2026</v>
       </c>
-      <c r="B106" s="40">
+      <c r="B106" s="38">
         <v>0.1</v>
       </c>
-      <c r="C106" s="92">
+      <c r="C106" s="77">
         <v>0.05</v>
       </c>
-      <c r="D106" s="40">
+      <c r="D106" s="38">
         <v>0.3</v>
       </c>
-      <c r="E106" s="40" t="s">
+      <c r="E106" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F106" s="40"/>
-[...6 lines deleted...]
-      <c r="M106" s="40"/>
+      <c r="F106" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="G106" s="38"/>
+      <c r="H106" s="38"/>
+      <c r="I106" s="38"/>
+      <c r="J106" s="38"/>
+      <c r="K106" s="38"/>
+      <c r="L106" s="38"/>
+      <c r="M106" s="38"/>
     </row>
     <row r="107" spans="1:14" ht="22.5">
-      <c r="A107" s="24" t="s">
+      <c r="A107" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B107" s="45"/>
-[...10 lines deleted...]
-      <c r="M107" s="33"/>
+      <c r="B107" s="43"/>
+      <c r="C107" s="43"/>
+      <c r="D107" s="40"/>
+      <c r="E107" s="43"/>
+      <c r="F107" s="43"/>
+      <c r="G107" s="43"/>
+      <c r="H107" s="43"/>
+      <c r="I107" s="43"/>
+      <c r="J107" s="43"/>
+      <c r="K107" s="43"/>
+      <c r="L107" s="31"/>
+      <c r="M107" s="31"/>
     </row>
     <row r="108" spans="1:14">
-      <c r="A108" s="27">
+      <c r="A108" s="25">
         <v>2022</v>
       </c>
-      <c r="B108" s="19">
+      <c r="B108" s="17">
         <v>0.1</v>
       </c>
-      <c r="C108" s="19">
+      <c r="C108" s="17">
         <v>0.1</v>
       </c>
-      <c r="D108" s="40">
+      <c r="D108" s="38">
         <v>0.1</v>
       </c>
-      <c r="E108" s="19">
+      <c r="E108" s="17">
         <v>0.1</v>
       </c>
-      <c r="F108" s="19">
+      <c r="F108" s="17">
         <v>0.1</v>
       </c>
-      <c r="G108" s="19">
+      <c r="G108" s="17">
         <v>1.2</v>
       </c>
-      <c r="H108" s="19">
+      <c r="H108" s="17">
         <v>1.3</v>
       </c>
-      <c r="I108" s="19">
+      <c r="I108" s="17">
         <v>1.2</v>
       </c>
-      <c r="J108" s="19">
+      <c r="J108" s="17">
         <v>1.3</v>
       </c>
-      <c r="K108" s="19">
+      <c r="K108" s="17">
         <v>1.3</v>
       </c>
-      <c r="L108" s="33">
+      <c r="L108" s="31">
         <v>1.2</v>
       </c>
-      <c r="M108" s="33">
+      <c r="M108" s="31">
         <v>1.2</v>
       </c>
     </row>
     <row r="109" spans="1:14">
-      <c r="A109" s="64">
+      <c r="A109" s="58">
         <v>2023</v>
       </c>
-      <c r="B109" s="66">
+      <c r="B109" s="60">
         <v>1.2</v>
       </c>
-      <c r="C109" s="66">
+      <c r="C109" s="60">
         <v>1.2</v>
       </c>
-      <c r="D109" s="42" t="s">
+      <c r="D109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="E109" s="42" t="s">
+      <c r="E109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="F109" s="42" t="s">
+      <c r="F109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G109" s="42" t="s">
+      <c r="G109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="H109" s="42" t="s">
+      <c r="H109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="I109" s="42" t="s">
+      <c r="I109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="J109" s="42" t="s">
+      <c r="J109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="K109" s="42" t="s">
+      <c r="K109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="L109" s="42" t="s">
+      <c r="L109" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="M109" s="42" t="s">
+      <c r="M109" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:14">
-      <c r="A110" s="53">
+      <c r="A110" s="51">
         <v>2024</v>
       </c>
-      <c r="B110" s="40" t="s">
+      <c r="B110" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C110" s="40" t="s">
+      <c r="C110" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="D110" s="40" t="s">
+      <c r="D110" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E110" s="40" t="s">
+      <c r="E110" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F110" s="40" t="s">
+      <c r="F110" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G110" s="74">
+      <c r="G110" s="90">
         <v>0.4</v>
       </c>
-      <c r="H110" s="42" t="s">
+      <c r="H110" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="I110" s="42" t="s">
+      <c r="I110" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="J110" s="42" t="s">
+      <c r="J110" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="K110" s="42" t="s">
+      <c r="K110" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="L110" s="42" t="s">
+      <c r="L110" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="M110" s="42" t="s">
+      <c r="M110" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:14">
-      <c r="A111" s="82">
+      <c r="A111" s="91">
         <v>2025</v>
       </c>
-      <c r="B111" s="40" t="s">
+      <c r="B111" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C111" s="40" t="s">
+      <c r="C111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="D111" s="40" t="s">
+      <c r="D111" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E111" s="40" t="s">
+      <c r="E111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="F111" s="40" t="s">
+      <c r="F111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="G111" s="40" t="s">
+      <c r="G111" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="H111" s="40" t="s">
+      <c r="H111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="I111" s="42" t="s">
+      <c r="I111" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="J111" s="40" t="s">
+      <c r="J111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="K111" s="40" t="s">
+      <c r="K111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="L111" s="40" t="s">
+      <c r="L111" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="M111" s="40" t="s">
+      <c r="M111" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:14">
-      <c r="A112" s="82">
+      <c r="A112" s="91">
         <v>2026</v>
       </c>
-      <c r="B112" s="40">
+      <c r="B112" s="38">
         <v>0.1</v>
       </c>
-      <c r="C112" s="40">
+      <c r="C112" s="38">
         <v>0.1</v>
       </c>
-      <c r="D112" s="40">
+      <c r="D112" s="38">
         <v>0.4</v>
       </c>
-      <c r="E112" s="40" t="s">
+      <c r="E112" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F112" s="40"/>
-[...6 lines deleted...]
-      <c r="M112" s="40"/>
+      <c r="F112" s="38">
+        <v>0.3</v>
+      </c>
+      <c r="G112" s="38"/>
+      <c r="H112" s="38"/>
+      <c r="I112" s="40"/>
+      <c r="J112" s="38"/>
+      <c r="K112" s="38"/>
+      <c r="L112" s="38"/>
+      <c r="M112" s="38"/>
     </row>
     <row r="113" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A113" s="93"/>
-[...11 lines deleted...]
-      <c r="M113" s="93"/>
+      <c r="A113" s="81"/>
+      <c r="B113" s="81"/>
+      <c r="C113" s="81"/>
+      <c r="D113" s="81"/>
+      <c r="E113" s="81"/>
+      <c r="F113" s="81"/>
+      <c r="G113" s="81"/>
+      <c r="H113" s="81"/>
+      <c r="I113" s="81"/>
+      <c r="J113" s="81"/>
+      <c r="K113" s="81"/>
+      <c r="L113" s="81"/>
+      <c r="M113" s="81"/>
     </row>
     <row r="114" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A114" s="54"/>
-[...4 lines deleted...]
-      <c r="F114" s="56" t="s">
+      <c r="A114" s="78"/>
+      <c r="B114" s="78"/>
+      <c r="C114" s="78"/>
+      <c r="D114" s="78"/>
+      <c r="E114" s="78"/>
+      <c r="F114" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="G114" s="55"/>
-[...5 lines deleted...]
-      <c r="M114" s="54"/>
+      <c r="G114" s="78"/>
+      <c r="H114" s="78"/>
+      <c r="I114" s="78"/>
+      <c r="J114" s="78"/>
+      <c r="K114" s="78"/>
+      <c r="L114" s="78"/>
+      <c r="M114" s="78"/>
     </row>
     <row r="115" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A115" s="47"/>
-[...11 lines deleted...]
-      <c r="M115" s="20"/>
+      <c r="A115" s="45"/>
+      <c r="B115" s="18"/>
+      <c r="C115" s="18"/>
+      <c r="D115" s="18"/>
+      <c r="E115" s="18"/>
+      <c r="F115" s="18"/>
+      <c r="G115" s="18"/>
+      <c r="H115" s="18"/>
+      <c r="I115" s="18"/>
+      <c r="J115" s="18"/>
+      <c r="K115" s="18"/>
+      <c r="L115" s="18"/>
+      <c r="M115" s="18"/>
     </row>
     <row r="116" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A116" s="48"/>
-      <c r="B116" s="30" t="s">
+      <c r="A116" s="46"/>
+      <c r="B116" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C116" s="22" t="s">
+      <c r="C116" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D116" s="22" t="s">
+      <c r="D116" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E116" s="22" t="s">
+      <c r="E116" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="F116" s="22" t="s">
+      <c r="F116" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="G116" s="22" t="s">
+      <c r="G116" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="H116" s="22" t="s">
+      <c r="H116" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="I116" s="22" t="s">
+      <c r="I116" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="J116" s="22" t="s">
+      <c r="J116" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="K116" s="22" t="s">
+      <c r="K116" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="L116" s="22" t="s">
+      <c r="L116" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="M116" s="31" t="s">
+      <c r="M116" s="29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="22.5">
-      <c r="A117" s="24" t="s">
+      <c r="A117" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B117" s="20"/>
-[...10 lines deleted...]
-      <c r="M117" s="20"/>
+      <c r="B117" s="18"/>
+      <c r="C117" s="18"/>
+      <c r="D117" s="18"/>
+      <c r="E117" s="18"/>
+      <c r="F117" s="18"/>
+      <c r="G117" s="18"/>
+      <c r="H117" s="18"/>
+      <c r="I117" s="18"/>
+      <c r="J117" s="18"/>
+      <c r="K117" s="18"/>
+      <c r="L117" s="18"/>
+      <c r="M117" s="18"/>
     </row>
     <row r="118" spans="1:13">
-      <c r="A118" s="27">
+      <c r="A118" s="25">
         <v>2022</v>
       </c>
-      <c r="B118" s="62">
+      <c r="B118" s="57">
         <v>618.07000000000005</v>
       </c>
-      <c r="C118" s="49">
+      <c r="C118" s="47">
         <v>560.20000000000005</v>
       </c>
-      <c r="D118" s="49">
+      <c r="D118" s="47">
         <v>616.9</v>
       </c>
-      <c r="E118" s="28">
+      <c r="E118" s="26">
         <v>525.54</v>
       </c>
-      <c r="F118" s="28">
+      <c r="F118" s="26">
         <v>545.58000000000004</v>
       </c>
-      <c r="G118" s="28">
+      <c r="G118" s="26">
         <v>516.20000000000005</v>
       </c>
-      <c r="H118" s="16">
+      <c r="H118" s="14">
         <v>539.77</v>
       </c>
-      <c r="I118" s="28">
+      <c r="I118" s="26">
         <v>505.2</v>
       </c>
-      <c r="J118" s="28">
+      <c r="J118" s="26">
         <v>459.03</v>
       </c>
-      <c r="K118" s="28">
+      <c r="K118" s="26">
         <v>484.88</v>
       </c>
-      <c r="L118" s="59">
+      <c r="L118" s="54">
         <v>451.09</v>
       </c>
-      <c r="M118" s="15">
+      <c r="M118" s="13">
         <v>452.8</v>
       </c>
     </row>
     <row r="119" spans="1:13">
-      <c r="A119" s="27">
+      <c r="A119" s="25">
         <v>2023</v>
       </c>
-      <c r="B119" s="49">
+      <c r="B119" s="47">
         <v>443.4</v>
       </c>
-      <c r="C119" s="20">
+      <c r="C119" s="18">
         <v>420.8</v>
       </c>
-      <c r="D119" s="50">
+      <c r="D119" s="48">
         <v>468.5</v>
       </c>
-      <c r="E119" s="28">
+      <c r="E119" s="26">
         <v>444.59</v>
       </c>
-      <c r="F119" s="28">
+      <c r="F119" s="26">
         <v>457.64</v>
       </c>
-      <c r="G119" s="28">
+      <c r="G119" s="26">
         <v>444.47</v>
       </c>
-      <c r="H119" s="16">
+      <c r="H119" s="14">
         <v>471.52</v>
       </c>
-      <c r="I119" s="28">
+      <c r="I119" s="26">
         <v>468.67</v>
       </c>
-      <c r="J119" s="28">
+      <c r="J119" s="26">
         <v>470.32</v>
       </c>
-      <c r="K119" s="28">
+      <c r="K119" s="26">
         <v>489.71</v>
       </c>
-      <c r="L119" s="59">
+      <c r="L119" s="54">
         <v>478.16</v>
       </c>
-      <c r="M119" s="15">
+      <c r="M119" s="13">
         <v>475.7</v>
       </c>
     </row>
     <row r="120" spans="1:13">
-      <c r="A120" s="27">
+      <c r="A120" s="25">
         <v>2024</v>
       </c>
-      <c r="B120" s="49">
+      <c r="B120" s="47">
         <v>427.6</v>
       </c>
-      <c r="C120" s="20">
+      <c r="C120" s="18">
         <v>264.60000000000002</v>
       </c>
-      <c r="D120" s="50">
+      <c r="D120" s="48">
         <v>307.60000000000002</v>
       </c>
-      <c r="E120" s="59">
+      <c r="E120" s="54">
         <v>278.95</v>
       </c>
-      <c r="F120" s="60">
+      <c r="F120" s="55">
         <v>292.76</v>
       </c>
-      <c r="G120" s="28">
+      <c r="G120" s="26">
         <v>292.5</v>
       </c>
-      <c r="H120" s="16">
+      <c r="H120" s="14">
         <v>304.10000000000002</v>
       </c>
-      <c r="I120" s="28">
+      <c r="I120" s="26">
         <v>304.39999999999998</v>
       </c>
-      <c r="J120" s="28">
+      <c r="J120" s="26">
         <v>311.3</v>
       </c>
-      <c r="K120" s="28">
+      <c r="K120" s="26">
         <v>377.2</v>
       </c>
-      <c r="L120" s="59">
+      <c r="L120" s="54">
         <v>318.3</v>
       </c>
-      <c r="M120" s="15">
+      <c r="M120" s="13">
         <v>360.7</v>
       </c>
     </row>
     <row r="121" spans="1:13">
-      <c r="A121" s="27">
+      <c r="A121" s="25">
         <v>2025</v>
       </c>
-      <c r="B121" s="49">
+      <c r="B121" s="47">
         <v>299.39999999999998</v>
       </c>
-      <c r="C121" s="20">
+      <c r="C121" s="18">
         <v>339.2</v>
       </c>
-      <c r="D121" s="50">
+      <c r="D121" s="48">
         <v>367.7</v>
       </c>
-      <c r="E121" s="59">
+      <c r="E121" s="54">
         <v>352.9</v>
       </c>
-      <c r="F121" s="60">
+      <c r="F121" s="55">
         <v>367.1</v>
       </c>
-      <c r="G121" s="28">
+      <c r="G121" s="26">
         <v>356.2</v>
       </c>
-      <c r="H121" s="16">
+      <c r="H121" s="14">
         <v>377.6</v>
       </c>
-      <c r="I121" s="28">
+      <c r="I121" s="26">
         <v>389.8</v>
       </c>
-      <c r="J121" s="28">
+      <c r="J121" s="26">
         <v>387.1</v>
       </c>
-      <c r="K121" s="28">
+      <c r="K121" s="26">
         <v>408.6</v>
       </c>
-      <c r="L121" s="59">
+      <c r="L121" s="54">
         <v>399.6</v>
       </c>
-      <c r="M121" s="15">
+      <c r="M121" s="13">
         <v>460.5</v>
       </c>
     </row>
     <row r="122" spans="1:13">
-      <c r="A122" s="27">
+      <c r="A122" s="25">
         <v>2026</v>
       </c>
-      <c r="B122" s="49">
+      <c r="B122" s="47">
         <v>376.4</v>
       </c>
-      <c r="C122" s="59">
+      <c r="C122" s="54">
         <v>301.16000000000003</v>
       </c>
-      <c r="D122" s="50">
+      <c r="D122" s="48">
         <v>332.5</v>
       </c>
-      <c r="E122" s="59">
+      <c r="E122" s="54">
         <v>320.39999999999998</v>
       </c>
-      <c r="F122" s="60"/>
-[...6 lines deleted...]
-      <c r="M122" s="15"/>
+      <c r="F122" s="55">
+        <v>326.8</v>
+      </c>
+      <c r="G122" s="26"/>
+      <c r="H122" s="14"/>
+      <c r="I122" s="26"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="54"/>
+      <c r="M122" s="13"/>
     </row>
     <row r="123" spans="1:13">
-      <c r="A123" s="24" t="s">
+      <c r="A123" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B123" s="15"/>
-[...10 lines deleted...]
-      <c r="M123" s="15"/>
+      <c r="B123" s="13"/>
+      <c r="C123" s="13"/>
+      <c r="D123" s="13"/>
+      <c r="E123" s="13"/>
+      <c r="F123" s="13"/>
+      <c r="G123" s="13"/>
+      <c r="H123" s="13"/>
+      <c r="I123" s="44"/>
+      <c r="J123" s="44"/>
+      <c r="K123" s="13"/>
+      <c r="L123" s="13"/>
+      <c r="M123" s="13"/>
     </row>
     <row r="124" spans="1:13">
-      <c r="A124" s="27">
+      <c r="A124" s="25">
         <v>2022</v>
       </c>
-      <c r="B124" s="49">
+      <c r="B124" s="47">
         <v>464.9</v>
       </c>
-      <c r="C124" s="49">
+      <c r="C124" s="47">
         <v>424.6</v>
       </c>
-      <c r="D124" s="49">
+      <c r="D124" s="47">
         <v>456.2</v>
       </c>
-      <c r="E124" s="15">
+      <c r="E124" s="13">
         <v>409.7</v>
       </c>
-      <c r="F124" s="28">
+      <c r="F124" s="26">
         <v>442.8</v>
       </c>
-      <c r="G124" s="49">
+      <c r="G124" s="47">
         <v>416.7</v>
       </c>
-      <c r="H124" s="49">
+      <c r="H124" s="47">
         <v>447.6</v>
       </c>
-      <c r="I124" s="49">
+      <c r="I124" s="47">
         <v>398.9</v>
       </c>
-      <c r="J124" s="49">
+      <c r="J124" s="47">
         <v>369.3</v>
       </c>
-      <c r="K124" s="49">
+      <c r="K124" s="47">
         <v>402.7</v>
       </c>
-      <c r="L124" s="49">
+      <c r="L124" s="47">
         <v>384.3</v>
       </c>
-      <c r="M124" s="15">
+      <c r="M124" s="13">
         <v>388.9</v>
       </c>
     </row>
     <row r="125" spans="1:13">
-      <c r="A125" s="27">
+      <c r="A125" s="25">
         <v>2023</v>
       </c>
-      <c r="B125" s="49">
+      <c r="B125" s="47">
         <v>380.9</v>
       </c>
-      <c r="C125" s="49">
+      <c r="C125" s="47">
         <v>370</v>
       </c>
-      <c r="D125" s="51">
+      <c r="D125" s="49">
         <v>410.5</v>
       </c>
-      <c r="E125" s="15">
+      <c r="E125" s="13">
         <v>388.2</v>
       </c>
-      <c r="F125" s="28">
+      <c r="F125" s="26">
         <v>394.5</v>
       </c>
-      <c r="G125" s="28">
+      <c r="G125" s="26">
         <v>372.7</v>
       </c>
-      <c r="H125" s="49">
+      <c r="H125" s="47">
         <v>382</v>
       </c>
-      <c r="I125" s="49">
+      <c r="I125" s="47">
         <v>384.3</v>
       </c>
-      <c r="J125" s="49">
+      <c r="J125" s="47">
         <v>376.8</v>
       </c>
-      <c r="K125" s="49">
+      <c r="K125" s="47">
         <v>405.2</v>
       </c>
-      <c r="L125" s="49">
+      <c r="L125" s="47">
         <v>400</v>
       </c>
-      <c r="M125" s="15">
+      <c r="M125" s="13">
         <v>393.1</v>
       </c>
     </row>
     <row r="126" spans="1:13">
-      <c r="A126" s="27">
+      <c r="A126" s="25">
         <v>2024</v>
       </c>
-      <c r="B126" s="49">
+      <c r="B126" s="47">
         <v>358.8</v>
       </c>
-      <c r="C126" s="49">
+      <c r="C126" s="47">
         <v>221</v>
       </c>
-      <c r="D126" s="51">
+      <c r="D126" s="49">
         <v>251.9</v>
       </c>
-      <c r="E126" s="59">
+      <c r="E126" s="54">
         <v>232.5</v>
       </c>
-      <c r="F126" s="28">
+      <c r="F126" s="26">
         <v>243</v>
       </c>
-      <c r="G126" s="28">
+      <c r="G126" s="26">
         <v>238.8</v>
       </c>
-      <c r="H126" s="49">
+      <c r="H126" s="47">
         <v>254.2</v>
       </c>
-      <c r="I126" s="49">
+      <c r="I126" s="47">
         <v>248.9</v>
       </c>
-      <c r="J126" s="49">
+      <c r="J126" s="47">
         <v>251.9</v>
       </c>
-      <c r="K126" s="49">
+      <c r="K126" s="47">
         <v>280.5</v>
       </c>
-      <c r="L126" s="49">
+      <c r="L126" s="47">
         <v>267.7</v>
       </c>
-      <c r="M126" s="15">
+      <c r="M126" s="13">
         <v>277.5</v>
       </c>
     </row>
     <row r="127" spans="1:13">
-      <c r="A127" s="27">
+      <c r="A127" s="25">
         <v>2025</v>
       </c>
-      <c r="B127" s="49">
+      <c r="B127" s="47">
         <v>251.3</v>
       </c>
-      <c r="C127" s="49">
+      <c r="C127" s="47">
         <v>288.3</v>
       </c>
-      <c r="D127" s="51">
+      <c r="D127" s="49">
         <v>312.3</v>
       </c>
-      <c r="E127" s="59">
+      <c r="E127" s="54">
         <v>296.60000000000002</v>
       </c>
-      <c r="F127" s="28">
+      <c r="F127" s="26">
         <v>294.89999999999998</v>
       </c>
-      <c r="G127" s="28">
+      <c r="G127" s="26">
         <v>290</v>
       </c>
-      <c r="H127" s="49">
+      <c r="H127" s="47">
         <v>315.5</v>
       </c>
-      <c r="I127" s="49">
+      <c r="I127" s="47">
         <v>322.60000000000002</v>
       </c>
-      <c r="J127" s="49">
+      <c r="J127" s="47">
         <v>323.7</v>
       </c>
-      <c r="K127" s="49">
+      <c r="K127" s="47">
         <v>347.7</v>
       </c>
-      <c r="L127" s="49">
+      <c r="L127" s="47">
         <v>345.9</v>
       </c>
-      <c r="M127" s="15">
+      <c r="M127" s="13">
         <v>471.6</v>
       </c>
     </row>
     <row r="128" spans="1:13">
-      <c r="A128" s="27">
+      <c r="A128" s="25">
         <v>2026</v>
       </c>
-      <c r="B128" s="49">
+      <c r="B128" s="47">
         <v>340.7</v>
       </c>
-      <c r="C128" s="59">
+      <c r="C128" s="54">
         <v>292</v>
       </c>
-      <c r="D128" s="51">
+      <c r="D128" s="49">
         <v>325.39999999999998</v>
       </c>
-      <c r="E128" s="59">
+      <c r="E128" s="54">
         <v>305.39999999999998</v>
       </c>
-      <c r="F128" s="28"/>
-[...6 lines deleted...]
-      <c r="M128" s="15"/>
+      <c r="F128" s="26">
+        <v>311.8</v>
+      </c>
+      <c r="G128" s="26"/>
+      <c r="H128" s="47"/>
+      <c r="I128" s="47"/>
+      <c r="J128" s="47"/>
+      <c r="K128" s="47"/>
+      <c r="L128" s="47"/>
+      <c r="M128" s="13"/>
     </row>
     <row r="129" spans="1:13" ht="22.5">
-      <c r="A129" s="24" t="s">
+      <c r="A129" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B129" s="15"/>
-[...10 lines deleted...]
-      <c r="M129" s="15"/>
+      <c r="B129" s="13"/>
+      <c r="C129" s="13"/>
+      <c r="D129" s="44"/>
+      <c r="E129" s="44"/>
+      <c r="F129" s="44"/>
+      <c r="G129" s="13"/>
+      <c r="H129" s="13"/>
+      <c r="I129" s="13"/>
+      <c r="J129" s="13"/>
+      <c r="K129" s="13"/>
+      <c r="L129" s="13"/>
+      <c r="M129" s="13"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="27">
+      <c r="A130" s="25">
         <v>2022</v>
       </c>
-      <c r="B130" s="49">
+      <c r="B130" s="47">
         <v>15</v>
       </c>
-      <c r="C130" s="49">
+      <c r="C130" s="47">
         <v>14.8</v>
       </c>
-      <c r="D130" s="49">
+      <c r="D130" s="47">
         <v>21.8</v>
       </c>
-      <c r="E130" s="49">
+      <c r="E130" s="47">
         <v>15.5</v>
       </c>
-      <c r="F130" s="49">
+      <c r="F130" s="47">
         <v>20.399999999999999</v>
       </c>
-      <c r="G130" s="28">
+      <c r="G130" s="26">
         <v>23.91</v>
       </c>
-      <c r="H130" s="16">
+      <c r="H130" s="14">
         <v>26.57</v>
       </c>
-      <c r="I130" s="28">
+      <c r="I130" s="26">
         <v>24.53</v>
       </c>
-      <c r="J130" s="28">
+      <c r="J130" s="26">
         <v>14.67</v>
       </c>
-      <c r="K130" s="28">
+      <c r="K130" s="26">
         <v>16.579999999999998</v>
       </c>
-      <c r="L130" s="59">
+      <c r="L130" s="54">
         <v>16.11</v>
       </c>
-      <c r="M130" s="77">
+      <c r="M130" s="66">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:13">
-      <c r="A131" s="27">
+      <c r="A131" s="25">
         <v>2023</v>
       </c>
-      <c r="B131" s="49">
+      <c r="B131" s="47">
         <v>16.5</v>
       </c>
-      <c r="C131" s="20">
+      <c r="C131" s="18">
         <v>13.2</v>
       </c>
-      <c r="D131" s="49">
+      <c r="D131" s="47">
         <v>16.399999999999999</v>
       </c>
-      <c r="E131" s="28">
+      <c r="E131" s="26">
         <v>12.93</v>
       </c>
-      <c r="F131" s="49">
+      <c r="F131" s="47">
         <v>15.8</v>
       </c>
-      <c r="G131" s="28">
+      <c r="G131" s="26">
         <v>17.809999999999999</v>
       </c>
-      <c r="H131" s="16">
+      <c r="H131" s="14">
         <v>19.989999999999998</v>
       </c>
-      <c r="I131" s="28">
+      <c r="I131" s="26">
         <v>19.32</v>
       </c>
-      <c r="J131" s="28">
+      <c r="J131" s="26">
         <v>13.56</v>
       </c>
-      <c r="K131" s="28">
+      <c r="K131" s="26">
         <v>15.03</v>
       </c>
-      <c r="L131" s="59">
+      <c r="L131" s="54">
         <v>14.69</v>
       </c>
-      <c r="M131" s="46">
+      <c r="M131" s="44">
         <v>15.2</v>
       </c>
     </row>
     <row r="132" spans="1:13">
-      <c r="A132" s="27">
+      <c r="A132" s="25">
         <v>2024</v>
       </c>
-      <c r="B132" s="49">
+      <c r="B132" s="47">
         <v>17.2</v>
       </c>
-      <c r="C132" s="20">
+      <c r="C132" s="18">
         <v>10.4</v>
       </c>
-      <c r="D132" s="49">
+      <c r="D132" s="47">
         <v>10.8</v>
       </c>
-      <c r="E132" s="59">
+      <c r="E132" s="54">
         <v>9.39</v>
       </c>
-      <c r="F132" s="60">
+      <c r="F132" s="55">
         <v>10.23</v>
       </c>
-      <c r="G132" s="28">
+      <c r="G132" s="26">
         <v>13.2</v>
       </c>
-      <c r="H132" s="16">
+      <c r="H132" s="14">
         <v>13.9</v>
       </c>
-      <c r="I132" s="28">
+      <c r="I132" s="26">
         <v>13.6</v>
       </c>
-      <c r="J132" s="28">
+      <c r="J132" s="26">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K132" s="28">
+      <c r="K132" s="26">
         <v>10.4</v>
       </c>
-      <c r="L132" s="20">
+      <c r="L132" s="18">
         <v>10.4</v>
       </c>
-      <c r="M132" s="46">
+      <c r="M132" s="44">
         <v>10.1</v>
       </c>
     </row>
     <row r="133" spans="1:13">
-      <c r="A133" s="27">
+      <c r="A133" s="25">
         <v>2025</v>
       </c>
-      <c r="B133" s="49" t="s">
+      <c r="B133" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="C133" s="20">
+      <c r="C133" s="18">
         <v>11.3</v>
       </c>
-      <c r="D133" s="49">
+      <c r="D133" s="47">
         <v>12.4</v>
       </c>
-      <c r="E133" s="59">
+      <c r="E133" s="54">
         <v>11.9</v>
       </c>
-      <c r="F133" s="60">
+      <c r="F133" s="55">
         <v>13.6</v>
       </c>
-      <c r="G133" s="28">
+      <c r="G133" s="26">
         <v>18</v>
       </c>
-      <c r="H133" s="16">
+      <c r="H133" s="14">
         <v>17.100000000000001</v>
       </c>
-      <c r="I133" s="28">
+      <c r="I133" s="26">
         <v>16.3</v>
       </c>
-      <c r="J133" s="28">
+      <c r="J133" s="26">
         <v>14.3</v>
       </c>
-      <c r="K133" s="28">
+      <c r="K133" s="26">
         <v>14.9</v>
       </c>
-      <c r="L133" s="20">
+      <c r="L133" s="18">
         <v>14.3</v>
       </c>
-      <c r="M133" s="46">
+      <c r="M133" s="44">
         <v>15.3</v>
       </c>
     </row>
     <row r="134" spans="1:13">
-      <c r="A134" s="27">
+      <c r="A134" s="25">
         <v>2026</v>
       </c>
-      <c r="B134" s="49">
+      <c r="B134" s="47">
         <v>14.9</v>
       </c>
-      <c r="C134" s="59">
+      <c r="C134" s="54">
         <v>13.96</v>
       </c>
-      <c r="D134" s="49">
+      <c r="D134" s="47">
         <v>13.4</v>
       </c>
-      <c r="E134" s="59">
+      <c r="E134" s="54">
         <v>11.7</v>
       </c>
-      <c r="F134" s="60"/>
-[...6 lines deleted...]
-      <c r="M134" s="46"/>
+      <c r="F134" s="55">
+        <v>12.4</v>
+      </c>
+      <c r="G134" s="26"/>
+      <c r="H134" s="14"/>
+      <c r="I134" s="26"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="26"/>
+      <c r="L134" s="18"/>
+      <c r="M134" s="44"/>
     </row>
     <row r="135" spans="1:13" ht="22.5">
-      <c r="A135" s="24" t="s">
+      <c r="A135" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B135" s="15"/>
-[...10 lines deleted...]
-      <c r="M135" s="15"/>
+      <c r="B135" s="13"/>
+      <c r="C135" s="13"/>
+      <c r="D135" s="13"/>
+      <c r="E135" s="13"/>
+      <c r="F135" s="13"/>
+      <c r="G135" s="13"/>
+      <c r="H135" s="13"/>
+      <c r="I135" s="13"/>
+      <c r="J135" s="44"/>
+      <c r="K135" s="13"/>
+      <c r="L135" s="13"/>
+      <c r="M135" s="13"/>
     </row>
     <row r="136" spans="1:13">
-      <c r="A136" s="27">
+      <c r="A136" s="25">
         <v>2022</v>
       </c>
-      <c r="B136" s="49">
+      <c r="B136" s="47">
         <v>12.8</v>
       </c>
-      <c r="C136" s="19">
+      <c r="C136" s="17">
         <v>12</v>
       </c>
-      <c r="D136" s="49">
+      <c r="D136" s="47">
         <v>18.399999999999999</v>
       </c>
-      <c r="E136" s="49">
+      <c r="E136" s="47">
         <v>13.2</v>
       </c>
-      <c r="F136" s="49">
+      <c r="F136" s="47">
         <v>18.2</v>
       </c>
-      <c r="G136" s="49">
+      <c r="G136" s="47">
         <v>21.4</v>
       </c>
-      <c r="H136" s="49">
+      <c r="H136" s="47">
         <v>24.5</v>
       </c>
-      <c r="I136" s="49">
+      <c r="I136" s="47">
         <v>23.8</v>
       </c>
-      <c r="J136" s="49">
+      <c r="J136" s="47">
         <v>13.5</v>
       </c>
-      <c r="K136" s="49">
+      <c r="K136" s="47">
         <v>14.9</v>
       </c>
-      <c r="L136" s="49">
+      <c r="L136" s="47">
         <v>14.1</v>
       </c>
-      <c r="M136" s="15">
+      <c r="M136" s="13">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:13">
-      <c r="A137" s="27">
+      <c r="A137" s="25">
         <v>2023</v>
       </c>
-      <c r="B137" s="49">
+      <c r="B137" s="47">
         <v>13.6</v>
       </c>
-      <c r="C137" s="19">
+      <c r="C137" s="17">
         <v>11.1</v>
       </c>
-      <c r="D137" s="49">
+      <c r="D137" s="47">
         <v>14.4</v>
       </c>
-      <c r="E137" s="49">
+      <c r="E137" s="47">
         <v>10.8</v>
       </c>
-      <c r="F137" s="49">
+      <c r="F137" s="47">
         <v>14</v>
       </c>
-      <c r="G137" s="49">
+      <c r="G137" s="47">
         <v>16.3</v>
       </c>
-      <c r="H137" s="49">
+      <c r="H137" s="47">
         <v>18.2</v>
       </c>
-      <c r="I137" s="49">
+      <c r="I137" s="47">
         <v>17.899999999999999</v>
       </c>
-      <c r="J137" s="49">
+      <c r="J137" s="47">
         <v>11.8</v>
       </c>
-      <c r="K137" s="49">
+      <c r="K137" s="47">
         <v>12.9</v>
       </c>
-      <c r="L137" s="49">
+      <c r="L137" s="47">
         <v>12.6</v>
       </c>
-      <c r="M137" s="15">
+      <c r="M137" s="13">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:13">
-      <c r="A138" s="83">
+      <c r="A138" s="93">
         <v>2024</v>
       </c>
-      <c r="B138" s="20">
+      <c r="B138" s="18">
         <v>13.9</v>
       </c>
-      <c r="C138" s="19">
+      <c r="C138" s="17">
         <v>7</v>
       </c>
-      <c r="D138" s="20">
+      <c r="D138" s="18">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E138" s="20">
+      <c r="E138" s="18">
         <v>7.7</v>
       </c>
-      <c r="F138" s="20">
+      <c r="F138" s="18">
         <v>8.9</v>
       </c>
-      <c r="G138" s="20">
+      <c r="G138" s="18">
         <v>10.4</v>
       </c>
-      <c r="H138" s="20">
+      <c r="H138" s="18">
         <v>12.4</v>
       </c>
-      <c r="I138" s="20">
+      <c r="I138" s="18">
         <v>12.4</v>
       </c>
-      <c r="J138" s="20">
+      <c r="J138" s="18">
         <v>7.7</v>
       </c>
-      <c r="K138" s="20">
+      <c r="K138" s="18">
         <v>8.6999999999999993</v>
       </c>
-      <c r="L138" s="20">
+      <c r="L138" s="18">
         <v>7.9</v>
       </c>
-      <c r="M138" s="20">
+      <c r="M138" s="18">
         <v>7.4</v>
       </c>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="27">
+      <c r="A139" s="25">
         <v>2025</v>
       </c>
-      <c r="B139" s="49" t="s">
+      <c r="B139" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="C139" s="19">
+      <c r="C139" s="17">
         <v>2.7</v>
       </c>
-      <c r="D139" s="20">
+      <c r="D139" s="18">
         <v>2.8</v>
       </c>
-      <c r="E139" s="19">
+      <c r="E139" s="17">
         <v>3</v>
       </c>
-      <c r="F139" s="20">
+      <c r="F139" s="18">
         <v>3.1</v>
       </c>
-      <c r="G139" s="20">
+      <c r="G139" s="18">
         <v>3.4</v>
       </c>
-      <c r="H139" s="20">
+      <c r="H139" s="18">
         <v>3.2</v>
       </c>
-      <c r="I139" s="20">
+      <c r="I139" s="18">
         <v>2.9</v>
       </c>
-      <c r="J139" s="20">
+      <c r="J139" s="18">
         <v>2.1</v>
       </c>
-      <c r="K139" s="19">
+      <c r="K139" s="17">
         <v>3</v>
       </c>
-      <c r="L139" s="19">
+      <c r="L139" s="17">
         <v>3</v>
       </c>
-      <c r="M139" s="20">
+      <c r="M139" s="18">
         <v>2.7</v>
       </c>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="27">
+      <c r="A140" s="25">
         <v>2026</v>
       </c>
-      <c r="B140" s="89">
+      <c r="B140" s="74">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C140" s="19">
+      <c r="C140" s="17">
         <v>1.7</v>
       </c>
-      <c r="D140" s="20">
+      <c r="D140" s="18">
         <v>2.9</v>
       </c>
-      <c r="E140" s="19">
+      <c r="E140" s="17">
         <v>2.9</v>
       </c>
-      <c r="F140" s="20"/>
-[...6 lines deleted...]
-      <c r="M140" s="20"/>
+      <c r="F140" s="18">
+        <v>2.8</v>
+      </c>
+      <c r="G140" s="18"/>
+      <c r="H140" s="18"/>
+      <c r="I140" s="18"/>
+      <c r="J140" s="18"/>
+      <c r="K140" s="17"/>
+      <c r="L140" s="17"/>
+      <c r="M140" s="18"/>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B141" s="94"/>
       <c r="C141" s="94"/>
       <c r="D141" s="94"/>
       <c r="E141" s="94"/>
       <c r="F141" s="94"/>
       <c r="G141" s="94"/>
       <c r="H141" s="94"/>
       <c r="I141" s="94"/>
       <c r="J141" s="94"/>
       <c r="K141" s="94"/>
       <c r="L141" s="94"/>
       <c r="M141" s="94"/>
     </row>
     <row r="142" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A142" s="20"/>
-[...11 lines deleted...]
-      <c r="M142" s="20"/>
+      <c r="A142" s="18"/>
+      <c r="B142" s="18"/>
+      <c r="C142" s="18"/>
+      <c r="D142" s="18"/>
+      <c r="E142" s="18"/>
+      <c r="F142" s="18"/>
+      <c r="G142" s="18"/>
+      <c r="H142" s="18"/>
+      <c r="I142" s="18"/>
+      <c r="J142" s="18"/>
+      <c r="K142" s="18"/>
+      <c r="L142" s="18"/>
+      <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A143" s="48"/>
-      <c r="B143" s="30" t="s">
+      <c r="A143" s="46"/>
+      <c r="B143" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C143" s="22" t="s">
+      <c r="C143" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="D143" s="22" t="s">
+      <c r="D143" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E143" s="22" t="s">
+      <c r="E143" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="F143" s="22" t="s">
+      <c r="F143" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="G143" s="22" t="s">
+      <c r="G143" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="H143" s="22" t="s">
+      <c r="H143" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="I143" s="22" t="s">
+      <c r="I143" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="J143" s="22" t="s">
+      <c r="J143" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="K143" s="22" t="s">
+      <c r="K143" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="L143" s="22" t="s">
+      <c r="L143" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="M143" s="31" t="s">
+      <c r="M143" s="29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="22.5">
-      <c r="A144" s="24" t="s">
+      <c r="A144" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B144" s="52"/>
-[...10 lines deleted...]
-      <c r="M144" s="52"/>
+      <c r="B144" s="50"/>
+      <c r="C144" s="50"/>
+      <c r="D144" s="50"/>
+      <c r="E144" s="50"/>
+      <c r="F144" s="50"/>
+      <c r="G144" s="50"/>
+      <c r="H144" s="50"/>
+      <c r="I144" s="50"/>
+      <c r="J144" s="50"/>
+      <c r="K144" s="50"/>
+      <c r="L144" s="50"/>
+      <c r="M144" s="50"/>
     </row>
     <row r="145" spans="1:13">
-      <c r="A145" s="27">
+      <c r="A145" s="25">
         <v>2022</v>
       </c>
-      <c r="B145" s="12">
+      <c r="B145" s="26">
         <v>1185.67</v>
       </c>
-      <c r="C145" s="28">
+      <c r="C145" s="26">
         <v>1136.1400000000001</v>
       </c>
-      <c r="D145" s="12">
+      <c r="D145" s="26">
         <v>1262.76</v>
       </c>
-      <c r="E145" s="12">
+      <c r="E145" s="26">
         <v>1241.78</v>
       </c>
-      <c r="F145" s="12">
+      <c r="F145" s="26">
         <v>920.66</v>
       </c>
-      <c r="G145" s="12">
+      <c r="G145" s="26">
         <v>917.43</v>
       </c>
-      <c r="H145" s="49">
+      <c r="H145" s="47">
         <v>954.6</v>
       </c>
-      <c r="I145" s="49">
+      <c r="I145" s="47">
         <v>983.9</v>
       </c>
-      <c r="J145" s="57">
+      <c r="J145" s="18">
         <v>860.3</v>
       </c>
-      <c r="K145" s="49">
+      <c r="K145" s="47">
         <v>917.2</v>
       </c>
-      <c r="L145" s="59">
+      <c r="L145" s="54">
         <v>1021.23</v>
       </c>
-      <c r="M145" s="15">
+      <c r="M145" s="13">
         <v>1020.8</v>
       </c>
     </row>
     <row r="146" spans="1:13">
-      <c r="A146" s="27">
+      <c r="A146" s="25">
         <v>2023</v>
       </c>
-      <c r="B146" s="12">
+      <c r="B146" s="26">
         <v>1083.55</v>
       </c>
-      <c r="C146" s="28">
+      <c r="C146" s="26">
         <v>1138.71</v>
       </c>
-      <c r="D146" s="12">
+      <c r="D146" s="26">
         <v>1247.28</v>
       </c>
-      <c r="E146" s="12">
+      <c r="E146" s="26">
         <v>1169.4000000000001</v>
       </c>
-      <c r="F146" s="12">
+      <c r="F146" s="26">
         <v>1041.3900000000001</v>
       </c>
-      <c r="G146" s="12">
+      <c r="G146" s="26">
         <v>947.35</v>
       </c>
-      <c r="H146" s="49">
+      <c r="H146" s="47">
         <v>935.6</v>
       </c>
-      <c r="I146" s="49">
+      <c r="I146" s="47">
         <v>910.3</v>
       </c>
-      <c r="J146" s="49">
+      <c r="J146" s="47">
         <v>779.8</v>
       </c>
-      <c r="K146" s="28">
+      <c r="K146" s="26">
         <v>872.49</v>
       </c>
-      <c r="L146" s="59">
+      <c r="L146" s="54">
         <v>1005.32</v>
       </c>
-      <c r="M146" s="15">
+      <c r="M146" s="13">
         <v>1097.5</v>
       </c>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="27">
+      <c r="A147" s="25">
         <v>2024</v>
       </c>
       <c r="B147" s="70">
         <v>1263.8</v>
       </c>
-      <c r="C147" s="28">
+      <c r="C147" s="26">
         <v>1146.3</v>
       </c>
-      <c r="D147" s="12">
+      <c r="D147" s="26">
         <v>1258.8</v>
       </c>
-      <c r="E147" s="60">
+      <c r="E147" s="55">
         <v>1157.1199999999999</v>
       </c>
-      <c r="F147" s="72">
+      <c r="F147" s="65">
         <v>980.63</v>
       </c>
-      <c r="G147" s="12">
+      <c r="G147" s="26">
         <v>989</v>
       </c>
-      <c r="H147" s="49">
+      <c r="H147" s="47">
         <v>1018.7</v>
       </c>
-      <c r="I147" s="49">
+      <c r="I147" s="47">
         <v>995.5</v>
       </c>
-      <c r="J147" s="49">
+      <c r="J147" s="47">
         <v>793.4</v>
       </c>
-      <c r="K147" s="28">
+      <c r="K147" s="26">
         <v>914.1</v>
       </c>
-      <c r="L147" s="59">
+      <c r="L147" s="54">
         <v>1009.7</v>
       </c>
-      <c r="M147" s="15">
+      <c r="M147" s="13">
         <v>1079.2</v>
       </c>
     </row>
     <row r="148" spans="1:13">
-      <c r="A148" s="27">
+      <c r="A148" s="25">
         <v>2025</v>
       </c>
-      <c r="B148" s="84">
+      <c r="B148" s="70">
         <v>1236.9000000000001</v>
       </c>
-      <c r="C148" s="28">
+      <c r="C148" s="26">
         <v>1116.9000000000001</v>
       </c>
-      <c r="D148" s="28">
+      <c r="D148" s="26">
         <v>1233.4000000000001</v>
       </c>
-      <c r="E148" s="60">
+      <c r="E148" s="55">
         <v>1205.8</v>
       </c>
-      <c r="F148" s="72">
+      <c r="F148" s="65">
         <v>931.2</v>
       </c>
-      <c r="G148" s="28">
+      <c r="G148" s="26">
         <v>891.8</v>
       </c>
-      <c r="H148" s="49">
+      <c r="H148" s="47">
         <v>952.5</v>
       </c>
-      <c r="I148" s="49">
+      <c r="I148" s="47">
         <v>881.1</v>
       </c>
-      <c r="J148" s="49">
+      <c r="J148" s="47">
         <v>723.5</v>
       </c>
-      <c r="K148" s="28">
+      <c r="K148" s="26">
         <v>875.9</v>
       </c>
-      <c r="L148" s="59">
+      <c r="L148" s="54">
         <v>1035.0999999999999</v>
       </c>
-      <c r="M148" s="15">
+      <c r="M148" s="13">
         <v>1115.9000000000001</v>
       </c>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="27">
+      <c r="A149" s="25">
         <v>2026</v>
       </c>
-      <c r="B149" s="84">
+      <c r="B149" s="70">
         <v>403.3</v>
       </c>
-      <c r="C149" s="59">
+      <c r="C149" s="54">
         <v>461.97</v>
       </c>
-      <c r="D149" s="28">
+      <c r="D149" s="26">
         <v>347.8</v>
       </c>
-      <c r="E149" s="60">
+      <c r="E149" s="55">
         <v>320.60000000000002</v>
       </c>
-      <c r="F149" s="72"/>
-[...6 lines deleted...]
-      <c r="M149" s="15"/>
+      <c r="F149" s="65">
+        <v>109.2</v>
+      </c>
+      <c r="G149" s="26"/>
+      <c r="H149" s="47"/>
+      <c r="I149" s="47"/>
+      <c r="J149" s="47"/>
+      <c r="K149" s="26"/>
+      <c r="L149" s="54"/>
+      <c r="M149" s="13"/>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="24" t="s">
+      <c r="A150" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B150" s="15"/>
-[...10 lines deleted...]
-      <c r="M150" s="15"/>
+      <c r="B150" s="13"/>
+      <c r="C150" s="44"/>
+      <c r="D150" s="13"/>
+      <c r="E150" s="13"/>
+      <c r="F150" s="44"/>
+      <c r="G150" s="13"/>
+      <c r="H150" s="13"/>
+      <c r="I150" s="13"/>
+      <c r="J150" s="13"/>
+      <c r="K150" s="13"/>
+      <c r="L150" s="13"/>
+      <c r="M150" s="13"/>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="27">
+      <c r="A151" s="25">
         <v>2022</v>
       </c>
-      <c r="B151" s="49">
+      <c r="B151" s="47">
         <v>1364.6</v>
       </c>
-      <c r="C151" s="49">
+      <c r="C151" s="47">
         <v>1297.8</v>
       </c>
-      <c r="D151" s="12">
+      <c r="D151" s="26">
         <v>1464.9</v>
       </c>
-      <c r="E151" s="12">
+      <c r="E151" s="26">
         <v>1481.1</v>
       </c>
-      <c r="F151" s="58">
+      <c r="F151" s="53">
         <v>1131.5999999999999</v>
       </c>
-      <c r="G151" s="12">
+      <c r="G151" s="26">
         <v>1142.8</v>
       </c>
-      <c r="H151" s="49">
+      <c r="H151" s="47">
         <v>1188.4000000000001</v>
       </c>
-      <c r="I151" s="49">
+      <c r="I151" s="47">
         <v>1233.5</v>
       </c>
-      <c r="J151" s="49">
+      <c r="J151" s="47">
         <v>1088.9000000000001</v>
       </c>
-      <c r="K151" s="49">
+      <c r="K151" s="47">
         <v>1156.0999999999999</v>
       </c>
-      <c r="L151" s="49">
+      <c r="L151" s="47">
         <v>1220.0999999999999</v>
       </c>
-      <c r="M151" s="15">
+      <c r="M151" s="13">
         <v>1179.3</v>
       </c>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="27">
+      <c r="A152" s="25">
         <v>2023</v>
       </c>
-      <c r="B152" s="15">
+      <c r="B152" s="13">
         <v>1213.7</v>
       </c>
-      <c r="C152" s="18">
+      <c r="C152" s="16">
         <v>1283.4000000000001</v>
       </c>
-      <c r="D152" s="12">
+      <c r="D152" s="26">
         <v>1449.7</v>
       </c>
-      <c r="E152" s="12">
+      <c r="E152" s="26">
         <v>1378.4</v>
       </c>
-      <c r="F152" s="58">
+      <c r="F152" s="53">
         <v>1244.9000000000001</v>
       </c>
-      <c r="G152" s="12">
+      <c r="G152" s="26">
         <v>1152.8</v>
       </c>
-      <c r="H152" s="62">
+      <c r="H152" s="57">
         <v>1144.9000000000001</v>
       </c>
-      <c r="I152" s="45">
+      <c r="I152" s="43">
         <v>1107.0999999999999</v>
       </c>
-      <c r="J152" s="52">
+      <c r="J152" s="50">
         <v>950.7</v>
       </c>
-      <c r="K152" s="15">
+      <c r="K152" s="13">
         <v>1042.7</v>
       </c>
-      <c r="L152" s="58">
+      <c r="L152" s="53">
         <v>1158.4000000000001</v>
       </c>
-      <c r="M152" s="46">
+      <c r="M152" s="44">
         <v>1226.4000000000001</v>
       </c>
     </row>
     <row r="153" spans="1:13">
-      <c r="A153" s="27">
+      <c r="A153" s="25">
         <v>2024</v>
       </c>
-      <c r="B153" s="12">
+      <c r="B153" s="26">
         <v>1389.1</v>
       </c>
-      <c r="C153" s="61">
+      <c r="C153" s="56">
         <v>1250.9000000000001</v>
       </c>
-      <c r="D153" s="71">
+      <c r="D153" s="56">
         <v>1413.4</v>
       </c>
-      <c r="E153" s="71">
+      <c r="E153" s="56">
         <v>1322.6</v>
       </c>
-      <c r="F153" s="73">
+      <c r="F153" s="95">
         <v>1153.2</v>
       </c>
-      <c r="G153" s="75">
+      <c r="G153" s="96">
         <v>1198.5999999999999</v>
       </c>
-      <c r="H153" s="57">
+      <c r="H153" s="18">
         <v>1241.2</v>
       </c>
       <c r="I153" s="70">
         <v>1215</v>
       </c>
-      <c r="J153" s="76">
+      <c r="J153" s="55">
         <v>970.8</v>
       </c>
-      <c r="K153" s="76">
+      <c r="K153" s="55">
         <v>1090</v>
       </c>
-      <c r="L153" s="67">
+      <c r="L153" s="61">
         <v>1158.0999999999999</v>
       </c>
-      <c r="M153" s="78">
+      <c r="M153" s="67">
         <v>1173.2</v>
       </c>
     </row>
     <row r="154" spans="1:13">
-      <c r="A154" s="27">
+      <c r="A154" s="25">
         <v>2025</v>
       </c>
-      <c r="B154" s="100">
+      <c r="B154" s="24">
         <v>1332.7</v>
       </c>
-      <c r="C154" s="101">
+      <c r="C154" s="67">
         <v>1197.8</v>
       </c>
       <c r="D154" s="70">
         <v>1370.2</v>
       </c>
-      <c r="E154" s="100">
+      <c r="E154" s="24">
         <v>1386.5</v>
       </c>
-      <c r="F154" s="20">
+      <c r="F154" s="18">
         <v>1109.9000000000001</v>
       </c>
-      <c r="G154" s="26">
+      <c r="G154" s="24">
         <v>1096.8</v>
       </c>
-      <c r="H154" s="20">
+      <c r="H154" s="18">
         <v>1170.5999999999999</v>
       </c>
-      <c r="I154" s="78">
+      <c r="I154" s="67">
         <v>1088.9000000000001</v>
       </c>
-      <c r="J154" s="26">
+      <c r="J154" s="24">
         <v>878.8</v>
       </c>
-      <c r="K154" s="20">
+      <c r="K154" s="18">
         <v>1034.3</v>
       </c>
-      <c r="L154" s="20">
+      <c r="L154" s="18">
         <v>1179.4000000000001</v>
       </c>
-      <c r="M154" s="26">
+      <c r="M154" s="24">
         <v>1228.3</v>
       </c>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="27">
+      <c r="A155" s="25">
         <v>2026</v>
       </c>
-      <c r="B155" s="102">
+      <c r="B155" s="66">
         <v>373</v>
       </c>
-      <c r="C155" s="103">
+      <c r="C155" s="54">
         <v>427.2</v>
       </c>
-      <c r="D155" s="100">
+      <c r="D155" s="24">
         <v>321.7</v>
       </c>
-      <c r="E155" s="100">
+      <c r="E155" s="24">
         <v>296.5</v>
       </c>
+      <c r="F155" s="18">
+        <v>12.9</v>
+      </c>
+      <c r="G155" s="24"/>
+      <c r="H155" s="18"/>
+      <c r="I155" s="24"/>
+      <c r="J155" s="24"/>
+      <c r="K155" s="18"/>
+      <c r="L155" s="97"/>
+      <c r="M155" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">