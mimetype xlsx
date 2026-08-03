--- v2 (2026-06-23)
+++ v3 (2026-08-03)
@@ -486,93 +486,93 @@
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -841,88 +841,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A133" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="F160" sqref="F160"/>
+    <sheetView tabSelected="1" topLeftCell="A46" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="D165" sqref="D165"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="17" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
+      <c r="M1" s="93"/>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="62"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="3"/>
       <c r="G2" s="10"/>
       <c r="H2" s="3"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="21"/>
       <c r="B3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="20" t="s">
@@ -1137,51 +1137,53 @@
       </c>
       <c r="M8" s="13">
         <v>2367.3000000000002</v>
       </c>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="26">
         <v>1333</v>
       </c>
       <c r="C9" s="13">
         <v>1121.7</v>
       </c>
       <c r="D9" s="13">
         <v>1044.5999999999999</v>
       </c>
       <c r="E9" s="13">
         <v>1161.3</v>
       </c>
       <c r="F9" s="13">
         <v>951.2</v>
       </c>
-      <c r="G9" s="13"/>
+      <c r="G9" s="13">
+        <v>908</v>
+      </c>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="57"/>
       <c r="K9" s="13"/>
       <c r="L9" s="53"/>
       <c r="M9" s="13"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="18"/>
       <c r="G10" s="24"/>
       <c r="H10" s="18"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:16">
@@ -1348,51 +1350,53 @@
       </c>
       <c r="M14" s="13">
         <v>2027.5</v>
       </c>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="26">
         <v>947.9</v>
       </c>
       <c r="C15" s="13">
         <v>965.6</v>
       </c>
       <c r="D15" s="13">
         <v>877.2</v>
       </c>
       <c r="E15" s="13">
         <v>834.1</v>
       </c>
       <c r="F15" s="13">
         <v>582.1</v>
       </c>
-      <c r="G15" s="13"/>
+      <c r="G15" s="13">
+        <v>546</v>
+      </c>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="O15" s="6"/>
     </row>
     <row r="16" spans="1:16" ht="22.5">
       <c r="A16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="18"/>
       <c r="G16" s="24"/>
       <c r="H16" s="18"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="O16" s="7"/>
       <c r="P16" s="8"/>
@@ -1560,51 +1564,53 @@
         <v>4755.2</v>
       </c>
       <c r="M20" s="13">
         <v>4878.8</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="26">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="13">
         <v>4689.1000000000004</v>
       </c>
       <c r="D21" s="13">
         <v>4654.1000000000004</v>
       </c>
       <c r="E21" s="13">
         <v>4907.1000000000004</v>
       </c>
       <c r="F21" s="13">
         <v>3715.3</v>
       </c>
-      <c r="G21" s="13"/>
+      <c r="G21" s="13">
+        <v>3520.8</v>
+      </c>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:16" ht="22.5">
       <c r="A22" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="18"/>
       <c r="G22" s="24"/>
       <c r="H22" s="18"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="12" t="s">
@@ -1767,94 +1773,96 @@
         <v>221.7</v>
       </c>
       <c r="M26" s="23">
         <v>227.5</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="76" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="69">
         <v>214.3</v>
       </c>
       <c r="C27" s="69">
         <v>223.4</v>
       </c>
       <c r="D27" s="69">
         <v>234.7</v>
       </c>
       <c r="E27" s="69">
         <v>244.7</v>
       </c>
       <c r="F27" s="69">
         <v>217.9</v>
       </c>
-      <c r="G27" s="69"/>
+      <c r="G27" s="69">
+        <v>208.2</v>
+      </c>
       <c r="H27" s="69"/>
       <c r="I27" s="69"/>
       <c r="J27" s="75"/>
       <c r="K27" s="69"/>
       <c r="L27" s="69"/>
       <c r="M27" s="69"/>
     </row>
     <row r="28" spans="1:16" ht="11.25" customHeight="1">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="96" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="85"/>
-[...10 lines deleted...]
-      <c r="M28" s="85"/>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
     </row>
     <row r="29" spans="1:16">
-      <c r="A29" s="86" t="s">
+      <c r="A29" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="86"/>
-[...10 lines deleted...]
-      <c r="M29" s="86"/>
+      <c r="B29" s="94"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="94"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="94"/>
+      <c r="I29" s="94"/>
+      <c r="J29" s="94"/>
+      <c r="K29" s="94"/>
+      <c r="L29" s="94"/>
+      <c r="M29" s="94"/>
     </row>
     <row r="30" spans="1:16">
-      <c r="A30" s="87"/>
+      <c r="A30" s="83"/>
       <c r="B30" s="52"/>
       <c r="C30" s="18"/>
       <c r="D30" s="52"/>
       <c r="E30" s="52"/>
       <c r="F30" s="52"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="52"/>
       <c r="K30" s="52"/>
       <c r="L30" s="52"/>
       <c r="M30" s="52"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="30"/>
       <c r="B31" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="20" t="s">
@@ -2063,51 +2071,53 @@
         <v>711.9</v>
       </c>
       <c r="M36" s="31">
         <v>791</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="16.5" customHeight="1">
       <c r="A37" s="68" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="31">
         <v>353.3</v>
       </c>
       <c r="C37" s="26">
         <v>358.6</v>
       </c>
       <c r="D37" s="31">
         <v>364.2</v>
       </c>
       <c r="E37" s="54">
         <v>520.29999999999995</v>
       </c>
       <c r="F37" s="55">
         <v>515.1</v>
       </c>
-      <c r="G37" s="14"/>
+      <c r="G37" s="14">
+        <v>517.1</v>
+      </c>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="26"/>
       <c r="K37" s="31"/>
       <c r="L37" s="54"/>
       <c r="M37" s="31"/>
     </row>
     <row r="38" spans="1:13" ht="16.5" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="16.5" customHeight="1">
       <c r="A39" s="12" t="s">
@@ -2270,51 +2280,53 @@
         <v>250.1</v>
       </c>
       <c r="M42" s="16">
         <v>327.60000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="68" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="31">
         <v>234.2</v>
       </c>
       <c r="C43" s="31">
         <v>246.3</v>
       </c>
       <c r="D43" s="31">
         <v>230</v>
       </c>
       <c r="E43" s="54">
         <v>232.2</v>
       </c>
       <c r="F43" s="31">
         <v>257.39999999999998</v>
       </c>
-      <c r="G43" s="14"/>
+      <c r="G43" s="14">
+        <v>245.6</v>
+      </c>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="26"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
     </row>
     <row r="44" spans="1:13" ht="22.5">
       <c r="A44" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="32"/>
       <c r="C44" s="32"/>
       <c r="D44" s="27"/>
       <c r="E44" s="32"/>
       <c r="F44" s="26"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:13">
@@ -2993,105 +3005,111 @@
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="36"/>
       <c r="L67" s="36"/>
       <c r="M67" s="31"/>
     </row>
     <row r="68" spans="1:13" ht="22.5">
       <c r="A68" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="41">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="57">
         <v>4675.2</v>
       </c>
       <c r="D68" s="31">
         <v>4640.3999999999996</v>
       </c>
       <c r="E68" s="44">
         <v>4895.3999999999996</v>
       </c>
       <c r="F68" s="57">
         <v>3702.9</v>
       </c>
-      <c r="G68" s="36"/>
+      <c r="G68" s="57">
+        <v>3505.9</v>
+      </c>
       <c r="H68" s="36"/>
       <c r="I68" s="36"/>
       <c r="J68" s="36"/>
       <c r="K68" s="36"/>
       <c r="L68" s="36"/>
       <c r="M68" s="31"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="41">
         <v>3002.8</v>
       </c>
       <c r="C69" s="57">
         <v>3169.4</v>
       </c>
       <c r="D69" s="31">
         <v>3288.7</v>
       </c>
       <c r="E69" s="44">
         <v>3663.1</v>
       </c>
-      <c r="F69" s="83">
+      <c r="F69" s="81">
         <v>3415.1</v>
       </c>
-      <c r="G69" s="36"/>
+      <c r="G69" s="57">
+        <v>3259.2</v>
+      </c>
       <c r="H69" s="36"/>
       <c r="I69" s="36"/>
       <c r="J69" s="36"/>
       <c r="K69" s="36"/>
       <c r="L69" s="36"/>
       <c r="M69" s="31"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="41">
         <v>1548.6</v>
       </c>
       <c r="C70" s="57">
         <v>1505.7</v>
       </c>
       <c r="D70" s="31">
         <v>1351.7</v>
       </c>
       <c r="E70" s="40">
         <v>1232.3</v>
       </c>
-      <c r="F70" s="84">
+      <c r="F70" s="82">
         <v>287.7</v>
       </c>
-      <c r="G70" s="36"/>
+      <c r="G70" s="57">
+        <v>246.7</v>
+      </c>
       <c r="H70" s="36"/>
       <c r="I70" s="36"/>
       <c r="J70" s="36"/>
       <c r="K70" s="36"/>
       <c r="L70" s="36"/>
       <c r="M70" s="31"/>
     </row>
     <row r="71" spans="1:13" ht="22.5">
       <c r="A71" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="36"/>
       <c r="C71" s="36"/>
       <c r="D71" s="31"/>
       <c r="E71" s="36"/>
       <c r="F71" s="36"/>
       <c r="G71" s="36"/>
       <c r="H71" s="36"/>
       <c r="I71" s="36"/>
       <c r="J71" s="36"/>
       <c r="K71" s="36"/>
       <c r="L71" s="36"/>
       <c r="M71" s="31"/>
     </row>
     <row r="72" spans="1:13">
@@ -3753,148 +3771,154 @@
       <c r="I93" s="23"/>
       <c r="J93" s="23"/>
       <c r="K93" s="71"/>
       <c r="L93" s="71"/>
       <c r="M93" s="71"/>
     </row>
     <row r="94" spans="1:13" ht="22.5">
       <c r="A94" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="26">
         <v>212</v>
       </c>
       <c r="C94" s="26">
         <v>221.7</v>
       </c>
       <c r="D94" s="26">
         <v>231.3</v>
       </c>
       <c r="E94" s="55">
         <v>241.8</v>
       </c>
       <c r="F94" s="55">
         <v>214.8</v>
       </c>
-      <c r="G94" s="23"/>
+      <c r="G94" s="26">
+        <v>204.8</v>
+      </c>
       <c r="H94" s="23"/>
       <c r="I94" s="23"/>
       <c r="J94" s="23"/>
       <c r="K94" s="71"/>
       <c r="L94" s="71"/>
       <c r="M94" s="71"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="26">
         <v>183.9</v>
       </c>
       <c r="C95" s="26">
         <v>194.5</v>
       </c>
       <c r="D95" s="26">
         <v>209</v>
       </c>
       <c r="E95" s="55">
         <v>221.5</v>
       </c>
       <c r="F95" s="55">
         <v>208</v>
       </c>
-      <c r="G95" s="23"/>
+      <c r="G95" s="26">
+        <v>199.1</v>
+      </c>
       <c r="H95" s="23"/>
       <c r="I95" s="23"/>
       <c r="J95" s="23"/>
       <c r="K95" s="71"/>
       <c r="L95" s="71"/>
       <c r="M95" s="71"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B96" s="73">
         <v>28.1</v>
       </c>
       <c r="C96" s="73">
         <v>27.2</v>
       </c>
       <c r="D96" s="73">
         <v>22.3</v>
       </c>
       <c r="E96" s="79">
         <v>20.2</v>
       </c>
       <c r="F96" s="79">
         <v>6.8</v>
       </c>
-      <c r="G96" s="69"/>
+      <c r="G96" s="73">
+        <v>5.7</v>
+      </c>
       <c r="H96" s="69"/>
       <c r="I96" s="69"/>
       <c r="J96" s="69"/>
-      <c r="K96" s="88"/>
-[...1 lines deleted...]
-      <c r="M96" s="88"/>
+      <c r="K96" s="84"/>
+      <c r="L96" s="84"/>
+      <c r="M96" s="84"/>
     </row>
     <row r="97" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A97" s="89" t="s">
+      <c r="A97" s="95" t="s">
         <v>30</v>
       </c>
-      <c r="B97" s="89"/>
-[...10 lines deleted...]
-      <c r="M97" s="89"/>
+      <c r="B97" s="95"/>
+      <c r="C97" s="95"/>
+      <c r="D97" s="95"/>
+      <c r="E97" s="95"/>
+      <c r="F97" s="95"/>
+      <c r="G97" s="95"/>
+      <c r="H97" s="95"/>
+      <c r="I97" s="95"/>
+      <c r="J97" s="95"/>
+      <c r="K97" s="95"/>
+      <c r="L97" s="95"/>
+      <c r="M97" s="95"/>
     </row>
     <row r="98" spans="1:14">
-      <c r="A98" s="86" t="s">
+      <c r="A98" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="86"/>
-[...10 lines deleted...]
-      <c r="M98" s="86"/>
+      <c r="B98" s="94"/>
+      <c r="C98" s="94"/>
+      <c r="D98" s="94"/>
+      <c r="E98" s="94"/>
+      <c r="F98" s="94"/>
+      <c r="G98" s="94"/>
+      <c r="H98" s="94"/>
+      <c r="I98" s="94"/>
+      <c r="J98" s="94"/>
+      <c r="K98" s="94"/>
+      <c r="L98" s="94"/>
+      <c r="M98" s="94"/>
     </row>
     <row r="99" spans="1:14">
-      <c r="A99" s="87"/>
+      <c r="A99" s="83"/>
       <c r="B99" s="52"/>
       <c r="C99" s="18"/>
       <c r="D99" s="52"/>
       <c r="E99" s="52"/>
       <c r="F99" s="52"/>
       <c r="G99" s="52"/>
       <c r="H99" s="52"/>
       <c r="I99" s="52"/>
       <c r="J99" s="52"/>
       <c r="K99" s="52"/>
       <c r="L99" s="52"/>
       <c r="M99" s="52"/>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="30"/>
       <c r="B100" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C100" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D100" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E100" s="20" t="s">
@@ -4104,51 +4128,53 @@
         <v>32</v>
       </c>
       <c r="M105" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="25">
         <v>2026</v>
       </c>
       <c r="B106" s="38">
         <v>0.1</v>
       </c>
       <c r="C106" s="77">
         <v>0.05</v>
       </c>
       <c r="D106" s="38">
         <v>0.3</v>
       </c>
       <c r="E106" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F106" s="17">
         <v>0.1</v>
       </c>
-      <c r="G106" s="38"/>
+      <c r="G106" s="17">
+        <v>0.1</v>
+      </c>
       <c r="H106" s="38"/>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="38"/>
     </row>
     <row r="107" spans="1:14" ht="22.5">
       <c r="A107" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="43"/>
       <c r="C107" s="43"/>
       <c r="D107" s="40"/>
       <c r="E107" s="43"/>
       <c r="F107" s="43"/>
       <c r="G107" s="43"/>
       <c r="H107" s="43"/>
       <c r="I107" s="43"/>
       <c r="J107" s="43"/>
       <c r="K107" s="43"/>
       <c r="L107" s="31"/>
       <c r="M107" s="31"/>
     </row>
     <row r="108" spans="1:14">
@@ -4230,162 +4256,164 @@
         <v>0</v>
       </c>
       <c r="M109" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="51">
         <v>2024</v>
       </c>
       <c r="B110" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="38" t="s">
         <v>0</v>
       </c>
       <c r="D110" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E110" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F110" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G110" s="90">
+      <c r="G110" s="85">
         <v>0.4</v>
       </c>
       <c r="H110" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I110" s="40" t="s">
         <v>0</v>
       </c>
       <c r="J110" s="40" t="s">
         <v>0</v>
       </c>
       <c r="K110" s="40" t="s">
         <v>0</v>
       </c>
       <c r="L110" s="40" t="s">
         <v>0</v>
       </c>
       <c r="M110" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:14">
-      <c r="A111" s="91">
+      <c r="A111" s="86">
         <v>2025</v>
       </c>
       <c r="B111" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D111" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G111" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I111" s="40" t="s">
         <v>0</v>
       </c>
       <c r="J111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="K111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L111" s="38" t="s">
         <v>32</v>
       </c>
       <c r="M111" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:14">
-      <c r="A112" s="91">
+      <c r="A112" s="86">
         <v>2026</v>
       </c>
       <c r="B112" s="38">
         <v>0.1</v>
       </c>
       <c r="C112" s="38">
         <v>0.1</v>
       </c>
       <c r="D112" s="38">
         <v>0.4</v>
       </c>
       <c r="E112" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F112" s="38">
         <v>0.3</v>
       </c>
-      <c r="G112" s="38"/>
+      <c r="G112" s="38">
+        <v>0.2</v>
+      </c>
       <c r="H112" s="38"/>
       <c r="I112" s="40"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
     </row>
     <row r="113" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A113" s="81"/>
-[...11 lines deleted...]
-      <c r="M113" s="81"/>
+      <c r="A113" s="91"/>
+      <c r="B113" s="91"/>
+      <c r="C113" s="91"/>
+      <c r="D113" s="91"/>
+      <c r="E113" s="91"/>
+      <c r="F113" s="91"/>
+      <c r="G113" s="91"/>
+      <c r="H113" s="91"/>
+      <c r="I113" s="91"/>
+      <c r="J113" s="91"/>
+      <c r="K113" s="91"/>
+      <c r="L113" s="91"/>
+      <c r="M113" s="91"/>
     </row>
     <row r="114" spans="1:13" ht="18.75" customHeight="1">
       <c r="A114" s="78"/>
       <c r="B114" s="78"/>
       <c r="C114" s="78"/>
       <c r="D114" s="78"/>
       <c r="E114" s="78"/>
-      <c r="F114" s="92" t="s">
+      <c r="F114" s="87" t="s">
         <v>28</v>
       </c>
       <c r="G114" s="78"/>
       <c r="H114" s="78"/>
       <c r="I114" s="78"/>
       <c r="J114" s="78"/>
       <c r="K114" s="78"/>
       <c r="L114" s="78"/>
       <c r="M114" s="78"/>
     </row>
     <row r="115" spans="1:13" ht="13.5" thickBot="1">
       <c r="A115" s="45"/>
       <c r="B115" s="18"/>
       <c r="C115" s="18"/>
       <c r="D115" s="18"/>
       <c r="E115" s="18"/>
       <c r="F115" s="18"/>
       <c r="G115" s="18"/>
       <c r="H115" s="18"/>
       <c r="I115" s="18"/>
       <c r="J115" s="18"/>
       <c r="K115" s="18"/>
       <c r="L115" s="18"/>
       <c r="M115" s="18"/>
     </row>
@@ -4606,51 +4634,53 @@
         <v>399.6</v>
       </c>
       <c r="M121" s="13">
         <v>460.5</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="25">
         <v>2026</v>
       </c>
       <c r="B122" s="47">
         <v>376.4</v>
       </c>
       <c r="C122" s="54">
         <v>301.16000000000003</v>
       </c>
       <c r="D122" s="48">
         <v>332.5</v>
       </c>
       <c r="E122" s="54">
         <v>320.39999999999998</v>
       </c>
       <c r="F122" s="55">
         <v>326.8</v>
       </c>
-      <c r="G122" s="26"/>
+      <c r="G122" s="26">
+        <v>316.39999999999998</v>
+      </c>
       <c r="H122" s="14"/>
       <c r="I122" s="26"/>
       <c r="J122" s="26"/>
       <c r="K122" s="26"/>
       <c r="L122" s="54"/>
       <c r="M122" s="13"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="13"/>
       <c r="C123" s="13"/>
       <c r="D123" s="13"/>
       <c r="E123" s="13"/>
       <c r="F123" s="13"/>
       <c r="G123" s="13"/>
       <c r="H123" s="13"/>
       <c r="I123" s="44"/>
       <c r="J123" s="44"/>
       <c r="K123" s="13"/>
       <c r="L123" s="13"/>
       <c r="M123" s="13"/>
     </row>
     <row r="124" spans="1:13">
@@ -4814,51 +4844,53 @@
         <v>345.9</v>
       </c>
       <c r="M127" s="13">
         <v>471.6</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="25">
         <v>2026</v>
       </c>
       <c r="B128" s="47">
         <v>340.7</v>
       </c>
       <c r="C128" s="54">
         <v>292</v>
       </c>
       <c r="D128" s="49">
         <v>325.39999999999998</v>
       </c>
       <c r="E128" s="54">
         <v>305.39999999999998</v>
       </c>
       <c r="F128" s="26">
         <v>311.8</v>
       </c>
-      <c r="G128" s="26"/>
+      <c r="G128" s="26">
+        <v>291.39999999999998</v>
+      </c>
       <c r="H128" s="47"/>
       <c r="I128" s="47"/>
       <c r="J128" s="47"/>
       <c r="K128" s="47"/>
       <c r="L128" s="47"/>
       <c r="M128" s="13"/>
     </row>
     <row r="129" spans="1:13" ht="22.5">
       <c r="A129" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B129" s="13"/>
       <c r="C129" s="13"/>
       <c r="D129" s="44"/>
       <c r="E129" s="44"/>
       <c r="F129" s="44"/>
       <c r="G129" s="13"/>
       <c r="H129" s="13"/>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="13"/>
       <c r="L129" s="13"/>
       <c r="M129" s="13"/>
     </row>
     <row r="130" spans="1:13">
@@ -5022,51 +5054,53 @@
         <v>14.3</v>
       </c>
       <c r="M133" s="44">
         <v>15.3</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="25">
         <v>2026</v>
       </c>
       <c r="B134" s="47">
         <v>14.9</v>
       </c>
       <c r="C134" s="54">
         <v>13.96</v>
       </c>
       <c r="D134" s="47">
         <v>13.4</v>
       </c>
       <c r="E134" s="54">
         <v>11.7</v>
       </c>
       <c r="F134" s="55">
         <v>12.4</v>
       </c>
-      <c r="G134" s="26"/>
+      <c r="G134" s="26">
+        <v>14.8</v>
+      </c>
       <c r="H134" s="14"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="18"/>
       <c r="M134" s="44"/>
     </row>
     <row r="135" spans="1:13" ht="22.5">
       <c r="A135" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="13"/>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
       <c r="F135" s="13"/>
       <c r="G135" s="13"/>
       <c r="H135" s="13"/>
       <c r="I135" s="13"/>
       <c r="J135" s="44"/>
       <c r="K135" s="13"/>
       <c r="L135" s="13"/>
       <c r="M135" s="13"/>
     </row>
     <row r="136" spans="1:13">
@@ -5130,51 +5164,51 @@
         <v>14</v>
       </c>
       <c r="G137" s="47">
         <v>16.3</v>
       </c>
       <c r="H137" s="47">
         <v>18.2</v>
       </c>
       <c r="I137" s="47">
         <v>17.899999999999999</v>
       </c>
       <c r="J137" s="47">
         <v>11.8</v>
       </c>
       <c r="K137" s="47">
         <v>12.9</v>
       </c>
       <c r="L137" s="47">
         <v>12.6</v>
       </c>
       <c r="M137" s="13">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:13">
-      <c r="A138" s="93">
+      <c r="A138" s="88">
         <v>2024</v>
       </c>
       <c r="B138" s="18">
         <v>13.9</v>
       </c>
       <c r="C138" s="17">
         <v>7</v>
       </c>
       <c r="D138" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="E138" s="18">
         <v>7.7</v>
       </c>
       <c r="F138" s="18">
         <v>8.9</v>
       </c>
       <c r="G138" s="18">
         <v>10.4</v>
       </c>
       <c r="H138" s="18">
         <v>12.4</v>
       </c>
       <c r="I138" s="18">
         <v>12.4</v>
@@ -5230,74 +5264,76 @@
         <v>3</v>
       </c>
       <c r="M139" s="18">
         <v>2.7</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="25">
         <v>2026</v>
       </c>
       <c r="B140" s="74">
         <v>2.2000000000000002</v>
       </c>
       <c r="C140" s="17">
         <v>1.7</v>
       </c>
       <c r="D140" s="18">
         <v>2.9</v>
       </c>
       <c r="E140" s="17">
         <v>2.9</v>
       </c>
       <c r="F140" s="18">
         <v>2.8</v>
       </c>
-      <c r="G140" s="18"/>
+      <c r="G140" s="50">
+        <v>3.2</v>
+      </c>
       <c r="H140" s="18"/>
       <c r="I140" s="18"/>
       <c r="J140" s="18"/>
       <c r="K140" s="17"/>
       <c r="L140" s="17"/>
       <c r="M140" s="18"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="94" t="s">
+      <c r="A141" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="B141" s="94"/>
-[...10 lines deleted...]
-      <c r="M141" s="94"/>
+      <c r="B141" s="92"/>
+      <c r="C141" s="92"/>
+      <c r="D141" s="92"/>
+      <c r="E141" s="92"/>
+      <c r="F141" s="92"/>
+      <c r="G141" s="92"/>
+      <c r="H141" s="92"/>
+      <c r="I141" s="92"/>
+      <c r="J141" s="92"/>
+      <c r="K141" s="92"/>
+      <c r="L141" s="92"/>
+      <c r="M141" s="92"/>
     </row>
     <row r="142" spans="1:13" ht="13.5" thickBot="1">
       <c r="A142" s="18"/>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="18"/>
       <c r="F142" s="18"/>
       <c r="G142" s="18"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="18"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" thickBot="1">
       <c r="A143" s="46"/>
       <c r="B143" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C143" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D143" s="20" t="s">
@@ -5509,51 +5545,53 @@
         <v>1035.0999999999999</v>
       </c>
       <c r="M148" s="13">
         <v>1115.9000000000001</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="25">
         <v>2026</v>
       </c>
       <c r="B149" s="70">
         <v>403.3</v>
       </c>
       <c r="C149" s="54">
         <v>461.97</v>
       </c>
       <c r="D149" s="26">
         <v>347.8</v>
       </c>
       <c r="E149" s="55">
         <v>320.60000000000002</v>
       </c>
       <c r="F149" s="65">
         <v>109.2</v>
       </c>
-      <c r="G149" s="26"/>
+      <c r="G149" s="26">
+        <v>74.5</v>
+      </c>
       <c r="H149" s="47"/>
       <c r="I149" s="47"/>
       <c r="J149" s="47"/>
       <c r="K149" s="26"/>
       <c r="L149" s="54"/>
       <c r="M149" s="13"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B150" s="13"/>
       <c r="C150" s="44"/>
       <c r="D150" s="13"/>
       <c r="E150" s="13"/>
       <c r="F150" s="44"/>
       <c r="G150" s="13"/>
       <c r="H150" s="13"/>
       <c r="I150" s="13"/>
       <c r="J150" s="13"/>
       <c r="K150" s="13"/>
       <c r="L150" s="13"/>
       <c r="M150" s="13"/>
     </row>
     <row r="151" spans="1:13">
@@ -5632,54 +5670,54 @@
         <v>1042.7</v>
       </c>
       <c r="L152" s="53">
         <v>1158.4000000000001</v>
       </c>
       <c r="M152" s="44">
         <v>1226.4000000000001</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="25">
         <v>2024</v>
       </c>
       <c r="B153" s="26">
         <v>1389.1</v>
       </c>
       <c r="C153" s="56">
         <v>1250.9000000000001</v>
       </c>
       <c r="D153" s="56">
         <v>1413.4</v>
       </c>
       <c r="E153" s="56">
         <v>1322.6</v>
       </c>
-      <c r="F153" s="95">
+      <c r="F153" s="89">
         <v>1153.2</v>
       </c>
-      <c r="G153" s="96">
+      <c r="G153" s="90">
         <v>1198.5999999999999</v>
       </c>
       <c r="H153" s="18">
         <v>1241.2</v>
       </c>
       <c r="I153" s="70">
         <v>1215</v>
       </c>
       <c r="J153" s="55">
         <v>970.8</v>
       </c>
       <c r="K153" s="55">
         <v>1090</v>
       </c>
       <c r="L153" s="61">
         <v>1158.0999999999999</v>
       </c>
       <c r="M153" s="67">
         <v>1173.2</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="25">
         <v>2025</v>
       </c>
@@ -5699,75 +5737,77 @@
         <v>1109.9000000000001</v>
       </c>
       <c r="G154" s="24">
         <v>1096.8</v>
       </c>
       <c r="H154" s="18">
         <v>1170.5999999999999</v>
       </c>
       <c r="I154" s="67">
         <v>1088.9000000000001</v>
       </c>
       <c r="J154" s="24">
         <v>878.8</v>
       </c>
       <c r="K154" s="18">
         <v>1034.3</v>
       </c>
       <c r="L154" s="18">
         <v>1179.4000000000001</v>
       </c>
       <c r="M154" s="24">
         <v>1228.3</v>
       </c>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="25">
+      <c r="A155" s="68">
         <v>2026</v>
       </c>
-      <c r="B155" s="66">
+      <c r="B155" s="72">
         <v>373</v>
       </c>
-      <c r="C155" s="54">
+      <c r="C155" s="55">
         <v>427.2</v>
       </c>
-      <c r="D155" s="24">
+      <c r="D155" s="23">
         <v>321.7</v>
       </c>
-      <c r="E155" s="24">
+      <c r="E155" s="23">
         <v>296.5</v>
       </c>
-      <c r="F155" s="18">
+      <c r="F155" s="50">
         <v>12.9</v>
       </c>
-      <c r="G155" s="24"/>
-[...3 lines deleted...]
-      <c r="K155" s="18"/>
+      <c r="G155" s="23">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H155" s="50"/>
+      <c r="I155" s="23"/>
+      <c r="J155" s="23"/>
+      <c r="K155" s="50"/>
       <c r="L155" s="97"/>
-      <c r="M155" s="24"/>
+      <c r="M155" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">