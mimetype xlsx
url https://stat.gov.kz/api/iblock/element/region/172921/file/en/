--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -510,69 +510,69 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -841,88 +841,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="D165" sqref="D165"/>
+    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="17" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="93"/>
-[...10 lines deleted...]
-      <c r="M1" s="93"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="62"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="3"/>
       <c r="G2" s="10"/>
       <c r="H2" s="3"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="21"/>
       <c r="B3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="20" t="s">
@@ -1140,51 +1140,53 @@
       </c>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="26">
         <v>1333</v>
       </c>
       <c r="C9" s="13">
         <v>1121.7</v>
       </c>
       <c r="D9" s="13">
         <v>1044.5999999999999</v>
       </c>
       <c r="E9" s="13">
         <v>1161.3</v>
       </c>
       <c r="F9" s="13">
         <v>951.2</v>
       </c>
       <c r="G9" s="13">
         <v>908</v>
       </c>
-      <c r="H9" s="13"/>
+      <c r="H9" s="13">
+        <v>1231.0999999999999</v>
+      </c>
       <c r="I9" s="13"/>
       <c r="J9" s="57"/>
       <c r="K9" s="13"/>
       <c r="L9" s="53"/>
       <c r="M9" s="13"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="18"/>
       <c r="G10" s="24"/>
       <c r="H10" s="18"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="12" t="s">
@@ -1353,51 +1355,53 @@
       </c>
       <c r="O14" s="6"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="26">
         <v>947.9</v>
       </c>
       <c r="C15" s="13">
         <v>965.6</v>
       </c>
       <c r="D15" s="13">
         <v>877.2</v>
       </c>
       <c r="E15" s="13">
         <v>834.1</v>
       </c>
       <c r="F15" s="13">
         <v>582.1</v>
       </c>
       <c r="G15" s="13">
         <v>546</v>
       </c>
-      <c r="H15" s="13"/>
+      <c r="H15" s="13">
+        <v>587.29999999999995</v>
+      </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="O15" s="6"/>
     </row>
     <row r="16" spans="1:16" ht="22.5">
       <c r="A16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="18"/>
       <c r="G16" s="24"/>
       <c r="H16" s="18"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="O16" s="7"/>
       <c r="P16" s="8"/>
     </row>
@@ -1567,51 +1571,53 @@
         <v>4878.8</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="26">
         <v>4566.3999999999996</v>
       </c>
       <c r="C21" s="13">
         <v>4689.1000000000004</v>
       </c>
       <c r="D21" s="13">
         <v>4654.1000000000004</v>
       </c>
       <c r="E21" s="13">
         <v>4907.1000000000004</v>
       </c>
       <c r="F21" s="13">
         <v>3715.3</v>
       </c>
       <c r="G21" s="13">
         <v>3520.8</v>
       </c>
-      <c r="H21" s="13"/>
+      <c r="H21" s="13">
+        <v>3443.3</v>
+      </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:16" ht="22.5">
       <c r="A22" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="18"/>
       <c r="G22" s="24"/>
       <c r="H22" s="18"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="12" t="s">
         <v>25</v>
@@ -1776,90 +1782,92 @@
         <v>227.5</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="76" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="69">
         <v>214.3</v>
       </c>
       <c r="C27" s="69">
         <v>223.4</v>
       </c>
       <c r="D27" s="69">
         <v>234.7</v>
       </c>
       <c r="E27" s="69">
         <v>244.7</v>
       </c>
       <c r="F27" s="69">
         <v>217.9</v>
       </c>
       <c r="G27" s="69">
         <v>208.2</v>
       </c>
-      <c r="H27" s="69"/>
+      <c r="H27" s="69">
+        <v>210.6</v>
+      </c>
       <c r="I27" s="69"/>
       <c r="J27" s="75"/>
       <c r="K27" s="69"/>
       <c r="L27" s="69"/>
       <c r="M27" s="69"/>
     </row>
     <row r="28" spans="1:16" ht="11.25" customHeight="1">
-      <c r="A28" s="96" t="s">
+      <c r="A28" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="96"/>
-[...10 lines deleted...]
-      <c r="M28" s="96"/>
+      <c r="B28" s="97"/>
+      <c r="C28" s="97"/>
+      <c r="D28" s="97"/>
+      <c r="E28" s="97"/>
+      <c r="F28" s="97"/>
+      <c r="G28" s="97"/>
+      <c r="H28" s="97"/>
+      <c r="I28" s="97"/>
+      <c r="J28" s="97"/>
+      <c r="K28" s="97"/>
+      <c r="L28" s="97"/>
+      <c r="M28" s="97"/>
     </row>
     <row r="29" spans="1:16">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="94"/>
-[...10 lines deleted...]
-      <c r="M29" s="94"/>
+      <c r="B29" s="95"/>
+      <c r="C29" s="95"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="95"/>
+      <c r="F29" s="95"/>
+      <c r="G29" s="95"/>
+      <c r="H29" s="95"/>
+      <c r="I29" s="95"/>
+      <c r="J29" s="95"/>
+      <c r="K29" s="95"/>
+      <c r="L29" s="95"/>
+      <c r="M29" s="95"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="83"/>
       <c r="B30" s="52"/>
       <c r="C30" s="18"/>
       <c r="D30" s="52"/>
       <c r="E30" s="52"/>
       <c r="F30" s="52"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="52"/>
       <c r="K30" s="52"/>
       <c r="L30" s="52"/>
       <c r="M30" s="52"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="30"/>
       <c r="B31" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D31" s="20" t="s">
@@ -2074,51 +2082,53 @@
         <v>791</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="16.5" customHeight="1">
       <c r="A37" s="68" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="31">
         <v>353.3</v>
       </c>
       <c r="C37" s="26">
         <v>358.6</v>
       </c>
       <c r="D37" s="31">
         <v>364.2</v>
       </c>
       <c r="E37" s="54">
         <v>520.29999999999995</v>
       </c>
       <c r="F37" s="55">
         <v>515.1</v>
       </c>
       <c r="G37" s="14">
         <v>517.1</v>
       </c>
-      <c r="H37" s="14"/>
+      <c r="H37" s="14">
+        <v>845.9</v>
+      </c>
       <c r="I37" s="14"/>
       <c r="J37" s="26"/>
       <c r="K37" s="31"/>
       <c r="L37" s="54"/>
       <c r="M37" s="31"/>
     </row>
     <row r="38" spans="1:13" ht="16.5" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="16.5" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>25</v>
@@ -2283,51 +2293,53 @@
         <v>327.60000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="68" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="31">
         <v>234.2</v>
       </c>
       <c r="C43" s="31">
         <v>246.3</v>
       </c>
       <c r="D43" s="31">
         <v>230</v>
       </c>
       <c r="E43" s="54">
         <v>232.2</v>
       </c>
       <c r="F43" s="31">
         <v>257.39999999999998</v>
       </c>
       <c r="G43" s="14">
         <v>245.6</v>
       </c>
-      <c r="H43" s="14"/>
+      <c r="H43" s="14">
+        <v>286.2</v>
+      </c>
       <c r="I43" s="14"/>
       <c r="J43" s="26"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
     </row>
     <row r="44" spans="1:13" ht="22.5">
       <c r="A44" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="32"/>
       <c r="C44" s="32"/>
       <c r="D44" s="27"/>
       <c r="E44" s="32"/>
       <c r="F44" s="26"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="12" t="s">
@@ -3008,109 +3020,115 @@
       <c r="L67" s="36"/>
       <c r="M67" s="31"/>
     </row>
     <row r="68" spans="1:13" ht="22.5">
       <c r="A68" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="41">
         <v>4551.3999999999996</v>
       </c>
       <c r="C68" s="57">
         <v>4675.2</v>
       </c>
       <c r="D68" s="31">
         <v>4640.3999999999996</v>
       </c>
       <c r="E68" s="44">
         <v>4895.3999999999996</v>
       </c>
       <c r="F68" s="57">
         <v>3702.9</v>
       </c>
       <c r="G68" s="57">
         <v>3505.9</v>
       </c>
-      <c r="H68" s="36"/>
+      <c r="H68" s="44">
+        <v>3428.3</v>
+      </c>
       <c r="I68" s="36"/>
       <c r="J68" s="36"/>
       <c r="K68" s="36"/>
       <c r="L68" s="36"/>
       <c r="M68" s="31"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="41">
         <v>3002.8</v>
       </c>
       <c r="C69" s="57">
         <v>3169.4</v>
       </c>
       <c r="D69" s="31">
         <v>3288.7</v>
       </c>
       <c r="E69" s="44">
         <v>3663.1</v>
       </c>
       <c r="F69" s="81">
         <v>3415.1</v>
       </c>
       <c r="G69" s="57">
         <v>3259.2</v>
       </c>
-      <c r="H69" s="36"/>
+      <c r="H69" s="44">
+        <v>3197.6</v>
+      </c>
       <c r="I69" s="36"/>
       <c r="J69" s="36"/>
       <c r="K69" s="36"/>
       <c r="L69" s="36"/>
       <c r="M69" s="31"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="41">
         <v>1548.6</v>
       </c>
       <c r="C70" s="57">
         <v>1505.7</v>
       </c>
       <c r="D70" s="31">
         <v>1351.7</v>
       </c>
       <c r="E70" s="40">
         <v>1232.3</v>
       </c>
       <c r="F70" s="82">
         <v>287.7</v>
       </c>
       <c r="G70" s="57">
         <v>246.7</v>
       </c>
-      <c r="H70" s="36"/>
+      <c r="H70" s="41">
+        <v>230.7</v>
+      </c>
       <c r="I70" s="36"/>
       <c r="J70" s="36"/>
       <c r="K70" s="36"/>
       <c r="L70" s="36"/>
       <c r="M70" s="31"/>
     </row>
     <row r="71" spans="1:13" ht="22.5">
       <c r="A71" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="36"/>
       <c r="C71" s="36"/>
       <c r="D71" s="31"/>
       <c r="E71" s="36"/>
       <c r="F71" s="36"/>
       <c r="G71" s="36"/>
       <c r="H71" s="36"/>
       <c r="I71" s="36"/>
       <c r="J71" s="36"/>
       <c r="K71" s="36"/>
       <c r="L71" s="36"/>
       <c r="M71" s="31"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="12" t="s">
@@ -3774,148 +3792,154 @@
       <c r="L93" s="71"/>
       <c r="M93" s="71"/>
     </row>
     <row r="94" spans="1:13" ht="22.5">
       <c r="A94" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="26">
         <v>212</v>
       </c>
       <c r="C94" s="26">
         <v>221.7</v>
       </c>
       <c r="D94" s="26">
         <v>231.3</v>
       </c>
       <c r="E94" s="55">
         <v>241.8</v>
       </c>
       <c r="F94" s="55">
         <v>214.8</v>
       </c>
       <c r="G94" s="26">
         <v>204.8</v>
       </c>
-      <c r="H94" s="23"/>
+      <c r="H94" s="26">
+        <v>205.1</v>
+      </c>
       <c r="I94" s="23"/>
       <c r="J94" s="23"/>
       <c r="K94" s="71"/>
       <c r="L94" s="71"/>
       <c r="M94" s="71"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="26">
         <v>183.9</v>
       </c>
       <c r="C95" s="26">
         <v>194.5</v>
       </c>
       <c r="D95" s="26">
         <v>209</v>
       </c>
       <c r="E95" s="55">
         <v>221.5</v>
       </c>
       <c r="F95" s="55">
         <v>208</v>
       </c>
       <c r="G95" s="26">
         <v>199.1</v>
       </c>
-      <c r="H95" s="23"/>
+      <c r="H95" s="26">
+        <v>199.8</v>
+      </c>
       <c r="I95" s="23"/>
       <c r="J95" s="23"/>
       <c r="K95" s="71"/>
       <c r="L95" s="71"/>
       <c r="M95" s="71"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B96" s="73">
         <v>28.1</v>
       </c>
       <c r="C96" s="73">
         <v>27.2</v>
       </c>
       <c r="D96" s="73">
         <v>22.3</v>
       </c>
       <c r="E96" s="79">
         <v>20.2</v>
       </c>
       <c r="F96" s="79">
         <v>6.8</v>
       </c>
       <c r="G96" s="73">
         <v>5.7</v>
       </c>
-      <c r="H96" s="69"/>
+      <c r="H96" s="73">
+        <v>5.3</v>
+      </c>
       <c r="I96" s="69"/>
       <c r="J96" s="69"/>
       <c r="K96" s="84"/>
       <c r="L96" s="84"/>
       <c r="M96" s="84"/>
     </row>
     <row r="97" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A97" s="95" t="s">
+      <c r="A97" s="96" t="s">
         <v>30</v>
       </c>
-      <c r="B97" s="95"/>
-[...10 lines deleted...]
-      <c r="M97" s="95"/>
+      <c r="B97" s="96"/>
+      <c r="C97" s="96"/>
+      <c r="D97" s="96"/>
+      <c r="E97" s="96"/>
+      <c r="F97" s="96"/>
+      <c r="G97" s="96"/>
+      <c r="H97" s="96"/>
+      <c r="I97" s="96"/>
+      <c r="J97" s="96"/>
+      <c r="K97" s="96"/>
+      <c r="L97" s="96"/>
+      <c r="M97" s="96"/>
     </row>
     <row r="98" spans="1:14">
-      <c r="A98" s="94" t="s">
+      <c r="A98" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="94"/>
-[...10 lines deleted...]
-      <c r="M98" s="94"/>
+      <c r="B98" s="95"/>
+      <c r="C98" s="95"/>
+      <c r="D98" s="95"/>
+      <c r="E98" s="95"/>
+      <c r="F98" s="95"/>
+      <c r="G98" s="95"/>
+      <c r="H98" s="95"/>
+      <c r="I98" s="95"/>
+      <c r="J98" s="95"/>
+      <c r="K98" s="95"/>
+      <c r="L98" s="95"/>
+      <c r="M98" s="95"/>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="83"/>
       <c r="B99" s="52"/>
       <c r="C99" s="18"/>
       <c r="D99" s="52"/>
       <c r="E99" s="52"/>
       <c r="F99" s="52"/>
       <c r="G99" s="52"/>
       <c r="H99" s="52"/>
       <c r="I99" s="52"/>
       <c r="J99" s="52"/>
       <c r="K99" s="52"/>
       <c r="L99" s="52"/>
       <c r="M99" s="52"/>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="30"/>
       <c r="B100" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C100" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D100" s="20" t="s">
@@ -4131,51 +4155,53 @@
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="25">
         <v>2026</v>
       </c>
       <c r="B106" s="38">
         <v>0.1</v>
       </c>
       <c r="C106" s="77">
         <v>0.05</v>
       </c>
       <c r="D106" s="38">
         <v>0.3</v>
       </c>
       <c r="E106" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F106" s="17">
         <v>0.1</v>
       </c>
       <c r="G106" s="17">
         <v>0.1</v>
       </c>
-      <c r="H106" s="38"/>
+      <c r="H106" s="38">
+        <v>0.1</v>
+      </c>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="38"/>
     </row>
     <row r="107" spans="1:14" ht="22.5">
       <c r="A107" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="43"/>
       <c r="C107" s="43"/>
       <c r="D107" s="40"/>
       <c r="E107" s="43"/>
       <c r="F107" s="43"/>
       <c r="G107" s="43"/>
       <c r="H107" s="43"/>
       <c r="I107" s="43"/>
       <c r="J107" s="43"/>
       <c r="K107" s="43"/>
       <c r="L107" s="31"/>
       <c r="M107" s="31"/>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="25">
@@ -4341,71 +4367,73 @@
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="86">
         <v>2026</v>
       </c>
       <c r="B112" s="38">
         <v>0.1</v>
       </c>
       <c r="C112" s="38">
         <v>0.1</v>
       </c>
       <c r="D112" s="38">
         <v>0.4</v>
       </c>
       <c r="E112" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F112" s="38">
         <v>0.3</v>
       </c>
       <c r="G112" s="38">
         <v>0.2</v>
       </c>
-      <c r="H112" s="38"/>
+      <c r="H112" s="38">
+        <v>0.3</v>
+      </c>
       <c r="I112" s="40"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
     </row>
     <row r="113" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A113" s="91"/>
-[...11 lines deleted...]
-      <c r="M113" s="91"/>
+      <c r="A113" s="92"/>
+      <c r="B113" s="92"/>
+      <c r="C113" s="92"/>
+      <c r="D113" s="92"/>
+      <c r="E113" s="92"/>
+      <c r="F113" s="92"/>
+      <c r="G113" s="92"/>
+      <c r="H113" s="92"/>
+      <c r="I113" s="92"/>
+      <c r="J113" s="92"/>
+      <c r="K113" s="92"/>
+      <c r="L113" s="92"/>
+      <c r="M113" s="92"/>
     </row>
     <row r="114" spans="1:13" ht="18.75" customHeight="1">
       <c r="A114" s="78"/>
       <c r="B114" s="78"/>
       <c r="C114" s="78"/>
       <c r="D114" s="78"/>
       <c r="E114" s="78"/>
       <c r="F114" s="87" t="s">
         <v>28</v>
       </c>
       <c r="G114" s="78"/>
       <c r="H114" s="78"/>
       <c r="I114" s="78"/>
       <c r="J114" s="78"/>
       <c r="K114" s="78"/>
       <c r="L114" s="78"/>
       <c r="M114" s="78"/>
     </row>
     <row r="115" spans="1:13" ht="13.5" thickBot="1">
       <c r="A115" s="45"/>
       <c r="B115" s="18"/>
       <c r="C115" s="18"/>
       <c r="D115" s="18"/>
       <c r="E115" s="18"/>
       <c r="F115" s="18"/>
@@ -4637,51 +4665,53 @@
         <v>460.5</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="25">
         <v>2026</v>
       </c>
       <c r="B122" s="47">
         <v>376.4</v>
       </c>
       <c r="C122" s="54">
         <v>301.16000000000003</v>
       </c>
       <c r="D122" s="48">
         <v>332.5</v>
       </c>
       <c r="E122" s="54">
         <v>320.39999999999998</v>
       </c>
       <c r="F122" s="55">
         <v>326.8</v>
       </c>
       <c r="G122" s="26">
         <v>316.39999999999998</v>
       </c>
-      <c r="H122" s="14"/>
+      <c r="H122" s="14">
+        <v>327.7</v>
+      </c>
       <c r="I122" s="26"/>
       <c r="J122" s="26"/>
       <c r="K122" s="26"/>
       <c r="L122" s="54"/>
       <c r="M122" s="13"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="13"/>
       <c r="C123" s="13"/>
       <c r="D123" s="13"/>
       <c r="E123" s="13"/>
       <c r="F123" s="13"/>
       <c r="G123" s="13"/>
       <c r="H123" s="13"/>
       <c r="I123" s="44"/>
       <c r="J123" s="44"/>
       <c r="K123" s="13"/>
       <c r="L123" s="13"/>
       <c r="M123" s="13"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="25">
@@ -4847,51 +4877,53 @@
         <v>471.6</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="25">
         <v>2026</v>
       </c>
       <c r="B128" s="47">
         <v>340.7</v>
       </c>
       <c r="C128" s="54">
         <v>292</v>
       </c>
       <c r="D128" s="49">
         <v>325.39999999999998</v>
       </c>
       <c r="E128" s="54">
         <v>305.39999999999998</v>
       </c>
       <c r="F128" s="26">
         <v>311.8</v>
       </c>
       <c r="G128" s="26">
         <v>291.39999999999998</v>
       </c>
-      <c r="H128" s="47"/>
+      <c r="H128" s="47">
+        <v>294.3</v>
+      </c>
       <c r="I128" s="47"/>
       <c r="J128" s="47"/>
       <c r="K128" s="47"/>
       <c r="L128" s="47"/>
       <c r="M128" s="13"/>
     </row>
     <row r="129" spans="1:13" ht="22.5">
       <c r="A129" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B129" s="13"/>
       <c r="C129" s="13"/>
       <c r="D129" s="44"/>
       <c r="E129" s="44"/>
       <c r="F129" s="44"/>
       <c r="G129" s="13"/>
       <c r="H129" s="13"/>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="13"/>
       <c r="L129" s="13"/>
       <c r="M129" s="13"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="25">
@@ -5057,51 +5089,53 @@
         <v>15.3</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="25">
         <v>2026</v>
       </c>
       <c r="B134" s="47">
         <v>14.9</v>
       </c>
       <c r="C134" s="54">
         <v>13.96</v>
       </c>
       <c r="D134" s="47">
         <v>13.4</v>
       </c>
       <c r="E134" s="54">
         <v>11.7</v>
       </c>
       <c r="F134" s="55">
         <v>12.4</v>
       </c>
       <c r="G134" s="26">
         <v>14.8</v>
       </c>
-      <c r="H134" s="14"/>
+      <c r="H134" s="14">
+        <v>14.8</v>
+      </c>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="18"/>
       <c r="M134" s="44"/>
     </row>
     <row r="135" spans="1:13" ht="22.5">
       <c r="A135" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="13"/>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
       <c r="F135" s="13"/>
       <c r="G135" s="13"/>
       <c r="H135" s="13"/>
       <c r="I135" s="13"/>
       <c r="J135" s="44"/>
       <c r="K135" s="13"/>
       <c r="L135" s="13"/>
       <c r="M135" s="13"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="25">
@@ -5267,73 +5301,75 @@
         <v>2.7</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="25">
         <v>2026</v>
       </c>
       <c r="B140" s="74">
         <v>2.2000000000000002</v>
       </c>
       <c r="C140" s="17">
         <v>1.7</v>
       </c>
       <c r="D140" s="18">
         <v>2.9</v>
       </c>
       <c r="E140" s="17">
         <v>2.9</v>
       </c>
       <c r="F140" s="18">
         <v>2.8</v>
       </c>
       <c r="G140" s="50">
         <v>3.2</v>
       </c>
-      <c r="H140" s="18"/>
+      <c r="H140" s="50">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="I140" s="18"/>
       <c r="J140" s="18"/>
       <c r="K140" s="17"/>
       <c r="L140" s="17"/>
       <c r="M140" s="18"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="92" t="s">
+      <c r="A141" s="93" t="s">
         <v>27</v>
       </c>
-      <c r="B141" s="92"/>
-[...10 lines deleted...]
-      <c r="M141" s="92"/>
+      <c r="B141" s="93"/>
+      <c r="C141" s="93"/>
+      <c r="D141" s="93"/>
+      <c r="E141" s="93"/>
+      <c r="F141" s="93"/>
+      <c r="G141" s="93"/>
+      <c r="H141" s="93"/>
+      <c r="I141" s="93"/>
+      <c r="J141" s="93"/>
+      <c r="K141" s="93"/>
+      <c r="L141" s="93"/>
+      <c r="M141" s="93"/>
     </row>
     <row r="142" spans="1:13" ht="13.5" thickBot="1">
       <c r="A142" s="18"/>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="18"/>
       <c r="F142" s="18"/>
       <c r="G142" s="18"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="18"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" ht="13.5" thickBot="1">
       <c r="A143" s="46"/>
       <c r="B143" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C143" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D143" s="20" t="s">
@@ -5548,51 +5584,53 @@
         <v>1115.9000000000001</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="25">
         <v>2026</v>
       </c>
       <c r="B149" s="70">
         <v>403.3</v>
       </c>
       <c r="C149" s="54">
         <v>461.97</v>
       </c>
       <c r="D149" s="26">
         <v>347.8</v>
       </c>
       <c r="E149" s="55">
         <v>320.60000000000002</v>
       </c>
       <c r="F149" s="65">
         <v>109.2</v>
       </c>
       <c r="G149" s="26">
         <v>74.5</v>
       </c>
-      <c r="H149" s="47"/>
+      <c r="H149" s="47">
+        <v>57.5</v>
+      </c>
       <c r="I149" s="47"/>
       <c r="J149" s="47"/>
       <c r="K149" s="26"/>
       <c r="L149" s="54"/>
       <c r="M149" s="13"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B150" s="13"/>
       <c r="C150" s="44"/>
       <c r="D150" s="13"/>
       <c r="E150" s="13"/>
       <c r="F150" s="44"/>
       <c r="G150" s="13"/>
       <c r="H150" s="13"/>
       <c r="I150" s="13"/>
       <c r="J150" s="13"/>
       <c r="K150" s="13"/>
       <c r="L150" s="13"/>
       <c r="M150" s="13"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="25">
@@ -5758,55 +5796,57 @@
         <v>1228.3</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="68">
         <v>2026</v>
       </c>
       <c r="B155" s="72">
         <v>373</v>
       </c>
       <c r="C155" s="55">
         <v>427.2</v>
       </c>
       <c r="D155" s="23">
         <v>321.7</v>
       </c>
       <c r="E155" s="23">
         <v>296.5</v>
       </c>
       <c r="F155" s="50">
         <v>12.9</v>
       </c>
       <c r="G155" s="23">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H155" s="50"/>
+      <c r="H155" s="50">
+        <v>6.8</v>
+      </c>
       <c r="I155" s="23"/>
       <c r="J155" s="23"/>
       <c r="K155" s="50"/>
-      <c r="L155" s="97"/>
+      <c r="L155" s="91"/>
       <c r="M155" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>