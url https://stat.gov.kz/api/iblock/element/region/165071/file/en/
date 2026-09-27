--- v0 (2026-09-07)
+++ v1 (2026-09-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" firstSheet="2" activeTab="4"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="75">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -231,66 +231,66 @@
   <si>
     <t>Investments in order for investors to obtain an economic, social or environmental effect in the case of new construction, as well as expansion, reconstruction and modernization of facilities (which lead to an increase in the initial cost of the facility), the purchase of machinery, equipment, vehicles, for the formation of the main herd, perennial plantings, etc.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28273&amp;year=2026&amp;name=85298&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>18.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>Kussainova Botagoz Talgatovna</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -674,160 +674,160 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1121,51 +1121,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B21"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="114.5703125" style="9" customWidth="1"/>
     <col min="256" max="256" width="42.28515625" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" customWidth="1"/>
     <col min="512" max="512" width="42.28515625" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" customWidth="1"/>
     <col min="768" max="768" width="42.28515625" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" customWidth="1"/>
     <col min="1024" max="1024" width="42.28515625" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" customWidth="1"/>
     <col min="1280" max="1280" width="42.28515625" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" customWidth="1"/>
     <col min="1536" max="1536" width="42.28515625" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" customWidth="1"/>
     <col min="1792" max="1792" width="42.28515625" customWidth="1"/>
     <col min="1793" max="1793" width="97.7109375" customWidth="1"/>
     <col min="2048" max="2048" width="42.28515625" customWidth="1"/>
     <col min="2049" max="2049" width="97.7109375" customWidth="1"/>
     <col min="2304" max="2304" width="42.28515625" customWidth="1"/>
     <col min="2305" max="2305" width="97.7109375" customWidth="1"/>
     <col min="2560" max="2560" width="42.28515625" customWidth="1"/>
@@ -1343,170 +1343,170 @@
         <v>43</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="2" customFormat="1" ht="65.25" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="2" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="35"/>
       <c r="L11" s="4"/>
     </row>
     <row r="12" spans="1:12" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="56" t="s">
         <v>62</v>
       </c>
       <c r="L12" s="4"/>
     </row>
     <row r="13" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="57" t="s">
         <v>63</v>
       </c>
       <c r="L13" s="4"/>
     </row>
     <row r="14" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="74" t="s">
+      <c r="B14" s="57" t="s">
         <v>68</v>
       </c>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="75" t="s">
+      <c r="B15" s="58" t="s">
         <v>65</v>
       </c>
       <c r="L15" s="4"/>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="68" t="s">
+      <c r="B16" s="51" t="s">
         <v>69</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="68" t="s">
-        <v>70</v>
+      <c r="B17" s="51" t="s">
+        <v>74</v>
       </c>
       <c r="L17" s="6"/>
     </row>
     <row r="18" spans="1:12" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="69" t="s">
-        <v>71</v>
+      <c r="B18" s="52" t="s">
+        <v>70</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="70" t="s">
-        <v>72</v>
+      <c r="B19" s="53" t="s">
+        <v>71</v>
       </c>
       <c r="L19" s="6"/>
     </row>
     <row r="20" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="71" t="s">
-        <v>73</v>
+      <c r="B20" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="72" t="s">
-        <v>74</v>
+      <c r="B21" s="55" t="s">
+        <v>73</v>
       </c>
       <c r="L21" s="6"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:12">
       <c r="L23" s="6"/>
     </row>
     <row r="24" spans="1:12">
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12">
       <c r="L25" s="6"/>
     </row>
     <row r="26" spans="1:12">
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="103.85546875" style="9" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1605,51 +1605,51 @@
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1">
       <c r="A2" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="76">
+      <c r="B2" s="59">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1">
       <c r="A3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1">
       <c r="A4" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="2" customFormat="1">
       <c r="A5" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>56</v>
@@ -1684,133 +1684,133 @@
         <v>43</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="2" customFormat="1" ht="51">
       <c r="A10" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="3"/>
       <c r="M11" s="4"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1">
       <c r="A12" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="56" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="4"/>
     </row>
     <row r="13" spans="1:13" s="2" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="57" t="s">
         <v>63</v>
       </c>
       <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="74" t="s">
+      <c r="B14" s="57" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4"/>
     </row>
     <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="74" t="s">
+      <c r="B15" s="57" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="68" t="s">
+      <c r="B16" s="51" t="s">
         <v>69</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="68" t="s">
-        <v>70</v>
+      <c r="B17" s="51" t="s">
+        <v>74</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="69" t="s">
-        <v>71</v>
+      <c r="B18" s="52" t="s">
+        <v>70</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="70" t="s">
-        <v>72</v>
+      <c r="B19" s="53" t="s">
+        <v>71</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="71" t="s">
-        <v>73</v>
+      <c r="B20" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="72" t="s">
-        <v>74</v>
+      <c r="B21" s="55" t="s">
+        <v>73</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:H18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
@@ -2035,103 +2035,103 @@
       </c>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="22"/>
       <c r="B9" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="24"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="22"/>
       <c r="B10" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="24"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="22"/>
       <c r="B11" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="36"/>
-      <c r="B12" s="36"/>
+      <c r="A12" s="60"/>
+      <c r="B12" s="60"/>
       <c r="C12" s="24"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="36"/>
-      <c r="B13" s="36"/>
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
       <c r="C13" s="24"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="36"/>
-      <c r="B14" s="36"/>
+      <c r="A14" s="60"/>
+      <c r="B14" s="60"/>
       <c r="C14" s="24"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="36"/>
-      <c r="B15" s="36"/>
+      <c r="A15" s="60"/>
+      <c r="B15" s="60"/>
       <c r="C15" s="22"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="67" t="s">
+      <c r="A16" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="B16" s="67"/>
-[...5 lines deleted...]
-      <c r="H16" s="67"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="G37" sqref="G37"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="11" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="11" style="11" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="11" customWidth="1"/>
     <col min="8" max="8" width="12" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="11" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="11" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="11" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="11" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="11"/>
     <col min="257" max="257" width="9.140625" style="11" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="10.42578125" style="11" customWidth="1"/>
     <col min="260" max="260" width="10.140625" style="11" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" style="11" customWidth="1"/>
     <col min="262" max="262" width="10.140625" style="11" customWidth="1"/>
     <col min="263" max="263" width="10" style="11" customWidth="1"/>
     <col min="264" max="264" width="10.28515625" style="11" customWidth="1"/>
@@ -2927,180 +2927,180 @@
     <col min="15877" max="15877" width="10.7109375" style="11" customWidth="1"/>
     <col min="15878" max="15878" width="10.140625" style="11" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="11" customWidth="1"/>
     <col min="15880" max="15880" width="10.28515625" style="11" customWidth="1"/>
     <col min="15881" max="15881" width="10.42578125" style="11" customWidth="1"/>
     <col min="15882" max="15882" width="10.85546875" style="11" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="11" customWidth="1"/>
     <col min="15885" max="15885" width="10.85546875" style="11" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="11"/>
     <col min="16129" max="16129" width="9.140625" style="11" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="10.42578125" style="11" customWidth="1"/>
     <col min="16132" max="16132" width="10.140625" style="11" customWidth="1"/>
     <col min="16133" max="16133" width="10.7109375" style="11" customWidth="1"/>
     <col min="16134" max="16134" width="10.140625" style="11" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="11" customWidth="1"/>
     <col min="16136" max="16136" width="10.28515625" style="11" customWidth="1"/>
     <col min="16137" max="16137" width="10.42578125" style="11" customWidth="1"/>
     <col min="16138" max="16138" width="10.85546875" style="11" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="11" customWidth="1"/>
     <col min="16141" max="16141" width="10.85546875" style="11" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="48"/>
-      <c r="B2" s="50" t="s">
+      <c r="A2" s="73"/>
+      <c r="B2" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="50" t="s">
+      <c r="C2" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="50" t="s">
+      <c r="D2" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="50" t="s">
+      <c r="E2" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="50" t="s">
+      <c r="F2" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="50" t="s">
+      <c r="G2" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="50" t="s">
+      <c r="H2" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="50" t="s">
+      <c r="I2" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="50" t="s">
+      <c r="J2" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="50" t="s">
+      <c r="K2" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="50" t="s">
+      <c r="L2" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="50" t="s">
+      <c r="M2" s="75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="49"/>
-[...11 lines deleted...]
-      <c r="M3" s="51"/>
+      <c r="A3" s="74"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="45"/>
-[...10 lines deleted...]
-      <c r="M4" s="46"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="52">
+      <c r="A5" s="36">
         <v>2022</v>
       </c>
       <c r="B5" s="16">
         <v>210717</v>
       </c>
       <c r="C5" s="16">
         <v>177006</v>
       </c>
       <c r="D5" s="16">
         <v>186643</v>
       </c>
       <c r="E5" s="16">
         <v>211024</v>
       </c>
       <c r="F5" s="16">
         <v>257446</v>
       </c>
       <c r="G5" s="16">
         <v>244401</v>
       </c>
       <c r="H5" s="16">
         <v>281306</v>
       </c>
       <c r="I5" s="16">
         <v>299328</v>
       </c>
       <c r="J5" s="16">
         <v>286645</v>
       </c>
       <c r="K5" s="16">
         <v>249755</v>
       </c>
       <c r="L5" s="16">
         <v>219470</v>
       </c>
       <c r="M5" s="16">
         <v>406342</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="52">
+      <c r="A6" s="36">
         <v>2023</v>
       </c>
       <c r="B6" s="16">
         <v>231032</v>
       </c>
       <c r="C6" s="16">
         <v>193190</v>
       </c>
       <c r="D6" s="16">
         <v>215269</v>
       </c>
       <c r="E6" s="16">
         <v>258277</v>
       </c>
       <c r="F6" s="16">
         <v>241780</v>
       </c>
       <c r="G6" s="16">
         <v>242791</v>
       </c>
       <c r="H6" s="16">
         <v>229759</v>
       </c>
       <c r="I6" s="16">
         <v>228111</v>
@@ -3203,362 +3203,366 @@
     <row r="9" spans="1:13">
       <c r="A9" s="14">
         <v>2026</v>
       </c>
       <c r="B9" s="16">
         <v>111852</v>
       </c>
       <c r="C9" s="16">
         <v>95296</v>
       </c>
       <c r="D9" s="16">
         <v>93803</v>
       </c>
       <c r="E9" s="16">
         <v>107378</v>
       </c>
       <c r="F9" s="16">
         <v>128693</v>
       </c>
       <c r="G9" s="15">
         <v>199154</v>
       </c>
       <c r="H9" s="16">
         <v>154620</v>
       </c>
-      <c r="I9" s="16"/>
+      <c r="I9" s="16">
+        <v>163982</v>
+      </c>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="38"/>
-[...10 lines deleted...]
-      <c r="M10" s="39"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
+      <c r="I10" s="63"/>
+      <c r="J10" s="63"/>
+      <c r="K10" s="63"/>
+      <c r="L10" s="63"/>
+      <c r="M10" s="64"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="41"/>
-[...10 lines deleted...]
-      <c r="M11" s="42"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="67"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="52">
+      <c r="A12" s="36">
         <v>2022</v>
       </c>
-      <c r="B12" s="53">
+      <c r="B12" s="37">
         <v>61</v>
       </c>
-      <c r="C12" s="54">
+      <c r="C12" s="38">
         <v>83.9</v>
       </c>
-      <c r="D12" s="53">
+      <c r="D12" s="37">
         <v>105.4</v>
       </c>
-      <c r="E12" s="54">
+      <c r="E12" s="38">
         <v>113.1</v>
       </c>
-      <c r="F12" s="55">
+      <c r="F12" s="39">
         <v>110.5</v>
       </c>
-      <c r="G12" s="53">
+      <c r="G12" s="37">
         <v>73</v>
       </c>
-      <c r="H12" s="55">
+      <c r="H12" s="39">
         <v>114.3</v>
       </c>
-      <c r="I12" s="53">
+      <c r="I12" s="37">
         <v>106.3</v>
       </c>
-      <c r="J12" s="53">
+      <c r="J12" s="37">
         <v>95.5</v>
       </c>
-      <c r="K12" s="53">
+      <c r="K12" s="37">
         <v>87.2</v>
       </c>
-      <c r="L12" s="53">
+      <c r="L12" s="37">
         <v>87.8</v>
       </c>
-      <c r="M12" s="56">
+      <c r="M12" s="40">
         <v>185.3</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="52">
+      <c r="A13" s="36">
         <v>2023</v>
       </c>
-      <c r="B13" s="57">
+      <c r="B13" s="41">
         <v>56.8</v>
       </c>
       <c r="C13" s="17">
         <v>83.6</v>
       </c>
-      <c r="D13" s="57">
+      <c r="D13" s="41">
         <v>111.1</v>
       </c>
       <c r="E13" s="17">
         <v>119.6</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="42">
         <v>91.5</v>
       </c>
-      <c r="G13" s="57">
+      <c r="G13" s="41">
         <v>100.4</v>
       </c>
-      <c r="H13" s="58">
+      <c r="H13" s="42">
         <v>94.6</v>
       </c>
-      <c r="I13" s="57">
+      <c r="I13" s="41">
         <v>99.1</v>
       </c>
-      <c r="J13" s="57">
+      <c r="J13" s="41">
         <v>157.69999999999999</v>
       </c>
-      <c r="K13" s="57">
+      <c r="K13" s="41">
         <v>65.900000000000006</v>
       </c>
-      <c r="L13" s="57">
+      <c r="L13" s="41">
         <v>109.6</v>
       </c>
       <c r="M13" s="17">
         <v>163.30000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="14">
         <v>2024</v>
       </c>
-      <c r="B14" s="57">
+      <c r="B14" s="41">
         <v>43.6</v>
       </c>
       <c r="C14" s="17">
         <v>77</v>
       </c>
-      <c r="D14" s="57">
+      <c r="D14" s="41">
         <v>87.6</v>
       </c>
       <c r="E14" s="17">
         <v>109.1</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="42">
         <v>111.6</v>
       </c>
-      <c r="G14" s="57">
+      <c r="G14" s="41">
         <v>94.8</v>
       </c>
-      <c r="H14" s="58">
+      <c r="H14" s="42">
         <v>122.6</v>
       </c>
-      <c r="I14" s="57">
+      <c r="I14" s="41">
         <v>98</v>
       </c>
-      <c r="J14" s="57">
+      <c r="J14" s="41">
         <v>101.7</v>
       </c>
-      <c r="K14" s="57">
+      <c r="K14" s="41">
         <v>131.1</v>
       </c>
-      <c r="L14" s="57">
+      <c r="L14" s="41">
         <v>64.2</v>
       </c>
       <c r="M14" s="17">
         <v>171.6</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="14">
         <v>2025</v>
       </c>
-      <c r="B15" s="57">
+      <c r="B15" s="41">
         <v>36.6</v>
       </c>
       <c r="C15" s="17">
         <v>85.6</v>
       </c>
-      <c r="D15" s="57">
+      <c r="D15" s="41">
         <v>107.2</v>
       </c>
       <c r="E15" s="17">
         <v>105.3</v>
       </c>
-      <c r="F15" s="58">
+      <c r="F15" s="42">
         <v>121.5</v>
       </c>
-      <c r="G15" s="57">
+      <c r="G15" s="41">
         <v>128.19999999999999</v>
       </c>
-      <c r="H15" s="58">
+      <c r="H15" s="42">
         <v>90.5</v>
       </c>
-      <c r="I15" s="57">
+      <c r="I15" s="41">
         <v>87.7</v>
       </c>
-      <c r="J15" s="57">
+      <c r="J15" s="41">
         <v>117.6</v>
       </c>
-      <c r="K15" s="57">
+      <c r="K15" s="41">
         <v>97.7</v>
       </c>
-      <c r="L15" s="57">
+      <c r="L15" s="41">
         <v>187.5</v>
       </c>
       <c r="M15" s="17">
         <v>125.7</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="14">
         <v>2026</v>
       </c>
-      <c r="B16" s="57">
+      <c r="B16" s="41">
         <v>31.4</v>
       </c>
       <c r="C16" s="17">
         <v>87.2</v>
       </c>
-      <c r="D16" s="57">
+      <c r="D16" s="41">
         <v>98.3</v>
       </c>
       <c r="E16" s="17">
         <v>113.8</v>
       </c>
-      <c r="F16" s="58">
+      <c r="F16" s="42">
         <v>117.4</v>
       </c>
-      <c r="G16" s="57">
+      <c r="G16" s="41">
         <v>153.1</v>
       </c>
-      <c r="H16" s="58">
+      <c r="H16" s="42">
         <v>78.099999999999994</v>
       </c>
-      <c r="I16" s="57"/>
-[...2 lines deleted...]
-      <c r="L16" s="57"/>
+      <c r="I16" s="41">
+        <v>104.5</v>
+      </c>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="43" t="s">
+      <c r="A17" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="43"/>
-[...10 lines deleted...]
-      <c r="M17" s="43"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="68"/>
+      <c r="L17" s="68"/>
+      <c r="M17" s="68"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="41"/>
-[...10 lines deleted...]
-      <c r="M18" s="42"/>
+      <c r="B18" s="66"/>
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="66"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="67"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="52">
+      <c r="A19" s="36">
         <v>2022</v>
       </c>
       <c r="B19" s="18">
         <v>100.2</v>
       </c>
       <c r="C19" s="17">
         <v>112.6</v>
       </c>
       <c r="D19" s="17">
         <v>71.3</v>
       </c>
       <c r="E19" s="17">
         <v>107.4</v>
       </c>
       <c r="F19" s="18">
         <v>121.2</v>
       </c>
       <c r="G19" s="17">
         <v>95.1</v>
       </c>
       <c r="H19" s="17">
         <v>104.5</v>
       </c>
       <c r="I19" s="18">
         <v>102.5</v>
       </c>
       <c r="J19" s="18">
         <v>123.7</v>
       </c>
       <c r="K19" s="18">
         <v>109.8</v>
       </c>
       <c r="L19" s="18">
         <v>88.1</v>
       </c>
       <c r="M19" s="18">
         <v>115.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="52">
+      <c r="A20" s="36">
         <v>2023</v>
       </c>
       <c r="B20" s="18">
         <v>107.5</v>
       </c>
       <c r="C20" s="17">
         <v>107.4</v>
       </c>
       <c r="D20" s="17">
         <v>113</v>
       </c>
       <c r="E20" s="17">
         <v>119.3</v>
       </c>
       <c r="F20" s="18">
         <v>90.3</v>
       </c>
       <c r="G20" s="17">
         <v>95</v>
       </c>
       <c r="H20" s="17">
         <v>79.8</v>
       </c>
       <c r="I20" s="18">
         <v>74.3</v>
@@ -3661,99 +3665,101 @@
     <row r="23" spans="1:13">
       <c r="A23" s="14">
         <v>2026</v>
       </c>
       <c r="B23" s="18">
         <v>101.5</v>
       </c>
       <c r="C23" s="17">
         <v>103.4</v>
       </c>
       <c r="D23" s="17">
         <v>95</v>
       </c>
       <c r="E23" s="17">
         <v>102.4</v>
       </c>
       <c r="F23" s="17">
         <v>98.9</v>
       </c>
       <c r="G23" s="17">
         <v>118.9</v>
       </c>
       <c r="H23" s="17">
         <v>98.3</v>
       </c>
-      <c r="I23" s="17"/>
+      <c r="I23" s="17">
+        <v>117.4</v>
+      </c>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="21"/>
     </row>
     <row r="31" spans="1:13">
       <c r="D31" s="20"/>
     </row>
     <row r="32" spans="1:13">
       <c r="D32" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="H44" sqref="H43:H44"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="11" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="11" customWidth="1"/>
     <col min="10" max="10" width="12" style="11" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="11" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="11"/>
     <col min="257" max="257" width="9.140625" style="11" customWidth="1"/>
     <col min="258" max="258" width="12.140625" style="11" customWidth="1"/>
     <col min="259" max="259" width="11.42578125" style="11" customWidth="1"/>
     <col min="260" max="260" width="10.7109375" style="11" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="11" customWidth="1"/>
     <col min="262" max="262" width="12.140625" style="11" customWidth="1"/>
     <col min="263" max="263" width="11.7109375" style="11" customWidth="1"/>
     <col min="264" max="264" width="10.42578125" style="11" customWidth="1"/>
     <col min="265" max="265" width="11.28515625" style="11" customWidth="1"/>
@@ -4485,404 +4491,406 @@
     <col min="15875" max="15875" width="11.42578125" style="11" customWidth="1"/>
     <col min="15876" max="15876" width="10.7109375" style="11" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="11" customWidth="1"/>
     <col min="15878" max="15878" width="12.140625" style="11" customWidth="1"/>
     <col min="15879" max="15879" width="11.7109375" style="11" customWidth="1"/>
     <col min="15880" max="15880" width="10.42578125" style="11" customWidth="1"/>
     <col min="15881" max="15881" width="11.28515625" style="11" customWidth="1"/>
     <col min="15882" max="15882" width="12" style="11" customWidth="1"/>
     <col min="15883" max="15885" width="12.28515625" style="11" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="11"/>
     <col min="16129" max="16129" width="9.140625" style="11" customWidth="1"/>
     <col min="16130" max="16130" width="12.140625" style="11" customWidth="1"/>
     <col min="16131" max="16131" width="11.42578125" style="11" customWidth="1"/>
     <col min="16132" max="16132" width="10.7109375" style="11" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="11" customWidth="1"/>
     <col min="16134" max="16134" width="12.140625" style="11" customWidth="1"/>
     <col min="16135" max="16135" width="11.7109375" style="11" customWidth="1"/>
     <col min="16136" max="16136" width="10.42578125" style="11" customWidth="1"/>
     <col min="16137" max="16137" width="11.28515625" style="11" customWidth="1"/>
     <col min="16138" max="16138" width="12" style="11" customWidth="1"/>
     <col min="16139" max="16141" width="12.28515625" style="11" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="48"/>
-      <c r="B2" s="50" t="s">
+      <c r="A2" s="73"/>
+      <c r="B2" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="50" t="s">
+      <c r="C2" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="50" t="s">
+      <c r="D2" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="50" t="s">
+      <c r="E2" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="F2" s="50" t="s">
+      <c r="F2" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="G2" s="50" t="s">
+      <c r="G2" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="H2" s="50" t="s">
+      <c r="H2" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="I2" s="50" t="s">
+      <c r="I2" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="J2" s="50" t="s">
+      <c r="J2" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="K2" s="50" t="s">
+      <c r="K2" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="L2" s="50" t="s">
+      <c r="L2" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="M2" s="50" t="s">
+      <c r="M2" s="75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="49"/>
-[...11 lines deleted...]
-      <c r="M3" s="51"/>
+      <c r="A3" s="74"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="45"/>
-[...10 lines deleted...]
-      <c r="M4" s="46"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="14">
         <v>2022</v>
       </c>
       <c r="B5" s="16">
         <v>210717</v>
       </c>
-      <c r="C5" s="59">
+      <c r="C5" s="43">
         <v>387723</v>
       </c>
-      <c r="D5" s="59">
+      <c r="D5" s="43">
         <v>574366</v>
       </c>
-      <c r="E5" s="59">
+      <c r="E5" s="43">
         <v>785390</v>
       </c>
-      <c r="F5" s="59">
+      <c r="F5" s="43">
         <v>1042836</v>
       </c>
-      <c r="G5" s="59">
+      <c r="G5" s="43">
         <v>1287237</v>
       </c>
-      <c r="H5" s="59">
+      <c r="H5" s="43">
         <v>1568543</v>
       </c>
-      <c r="I5" s="59">
+      <c r="I5" s="43">
         <v>1867871</v>
       </c>
-      <c r="J5" s="59">
+      <c r="J5" s="43">
         <v>2154516</v>
       </c>
-      <c r="K5" s="59">
+      <c r="K5" s="43">
         <v>2404271</v>
       </c>
-      <c r="L5" s="59">
+      <c r="L5" s="43">
         <v>2623741</v>
       </c>
-      <c r="M5" s="59">
+      <c r="M5" s="43">
         <v>3030083</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="14">
         <v>2023</v>
       </c>
       <c r="B6" s="16">
         <v>231032</v>
       </c>
       <c r="C6" s="16">
         <v>424222</v>
       </c>
       <c r="D6" s="16">
         <v>639491</v>
       </c>
       <c r="E6" s="15">
         <v>897768</v>
       </c>
       <c r="F6" s="15">
         <v>1139548</v>
       </c>
       <c r="G6" s="15">
         <v>1382340</v>
       </c>
       <c r="H6" s="15">
         <v>1612098</v>
       </c>
       <c r="I6" s="15">
         <v>1840209</v>
       </c>
       <c r="J6" s="15">
         <v>2190221</v>
       </c>
-      <c r="K6" s="60">
+      <c r="K6" s="44">
         <v>2436075</v>
       </c>
-      <c r="L6" s="60">
+      <c r="L6" s="44">
         <v>2695570</v>
       </c>
-      <c r="M6" s="60">
+      <c r="M6" s="44">
         <v>3120269</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="14">
         <v>2024</v>
       </c>
-      <c r="B7" s="61">
+      <c r="B7" s="45">
         <v>195368</v>
       </c>
-      <c r="C7" s="61">
+      <c r="C7" s="45">
         <v>345403</v>
       </c>
-      <c r="D7" s="61">
+      <c r="D7" s="45">
         <v>476746</v>
       </c>
-      <c r="E7" s="62">
+      <c r="E7" s="46">
         <v>620210</v>
       </c>
-      <c r="F7" s="62">
+      <c r="F7" s="46">
         <v>780725</v>
       </c>
-      <c r="G7" s="62">
+      <c r="G7" s="46">
         <v>933072</v>
       </c>
-      <c r="H7" s="62">
+      <c r="H7" s="46">
         <v>1120048</v>
       </c>
-      <c r="I7" s="62">
+      <c r="I7" s="46">
         <v>1303082</v>
       </c>
-      <c r="J7" s="62">
+      <c r="J7" s="46">
         <v>1489557</v>
       </c>
-      <c r="K7" s="63">
+      <c r="K7" s="47">
         <v>1737642</v>
       </c>
-      <c r="L7" s="63">
+      <c r="L7" s="47">
         <v>1897670</v>
       </c>
-      <c r="M7" s="63">
+      <c r="M7" s="47">
         <v>2173102</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="14">
         <v>2025</v>
       </c>
-      <c r="B8" s="61">
+      <c r="B8" s="45">
         <v>100940</v>
       </c>
-      <c r="C8" s="61">
+      <c r="C8" s="45">
         <v>187443</v>
       </c>
-      <c r="D8" s="61">
+      <c r="D8" s="45">
         <v>281453</v>
       </c>
-      <c r="E8" s="62">
+      <c r="E8" s="46">
         <v>380925</v>
       </c>
-      <c r="F8" s="62">
+      <c r="F8" s="46">
         <v>501404</v>
       </c>
-      <c r="G8" s="62">
+      <c r="G8" s="46">
         <v>656337</v>
       </c>
-      <c r="H8" s="64">
+      <c r="H8" s="48">
         <v>796811</v>
       </c>
       <c r="I8" s="15">
         <v>920018</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="46">
         <v>1065784</v>
       </c>
-      <c r="K8" s="63">
+      <c r="K8" s="47">
         <v>1208308</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="47">
         <v>1476339</v>
       </c>
-      <c r="M8" s="63">
+      <c r="M8" s="47">
         <v>1812129</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="14">
         <v>2026</v>
       </c>
-      <c r="B9" s="61">
+      <c r="B9" s="45">
         <v>111852</v>
       </c>
-      <c r="C9" s="61">
+      <c r="C9" s="45">
         <v>207149</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="45">
         <v>300952</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E9" s="46">
         <v>408330</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F9" s="46">
         <v>537022</v>
       </c>
-      <c r="G9" s="60">
+      <c r="G9" s="44">
         <v>736177</v>
       </c>
-      <c r="H9" s="64">
+      <c r="H9" s="48">
         <v>890797</v>
       </c>
-      <c r="I9" s="15"/>
-[...3 lines deleted...]
-      <c r="M9" s="63"/>
+      <c r="I9" s="15">
+        <v>1054779</v>
+      </c>
+      <c r="J9" s="46"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="43"/>
-[...10 lines deleted...]
-      <c r="M10" s="43"/>
+      <c r="B10" s="68"/>
+      <c r="C10" s="68"/>
+      <c r="D10" s="68"/>
+      <c r="E10" s="68"/>
+      <c r="F10" s="68"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="68"/>
+      <c r="I10" s="68"/>
+      <c r="J10" s="68"/>
+      <c r="K10" s="68"/>
+      <c r="L10" s="68"/>
+      <c r="M10" s="68"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="41"/>
-[...10 lines deleted...]
-      <c r="M11" s="42"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="67"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="14">
         <v>2022</v>
       </c>
       <c r="B12" s="18">
         <v>100.2</v>
       </c>
-      <c r="C12" s="65">
+      <c r="C12" s="49">
         <v>105.6</v>
       </c>
-      <c r="D12" s="65">
+      <c r="D12" s="49">
         <v>91.1</v>
       </c>
-      <c r="E12" s="65">
+      <c r="E12" s="49">
         <v>95.2</v>
       </c>
-      <c r="F12" s="65">
+      <c r="F12" s="49">
         <v>98.6</v>
       </c>
-      <c r="G12" s="65">
+      <c r="G12" s="49">
         <v>92.2</v>
       </c>
-      <c r="H12" s="65">
+      <c r="H12" s="49">
         <v>94.1</v>
       </c>
-      <c r="I12" s="65">
+      <c r="I12" s="49">
         <v>95.5</v>
       </c>
-      <c r="J12" s="65">
+      <c r="J12" s="49">
         <v>98.4</v>
       </c>
-      <c r="K12" s="65">
+      <c r="K12" s="49">
         <v>99.4</v>
       </c>
-      <c r="L12" s="65">
+      <c r="L12" s="49">
         <v>98.4</v>
       </c>
-      <c r="M12" s="65">
+      <c r="M12" s="49">
         <v>100.4</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="14">
         <v>2023</v>
       </c>
       <c r="B13" s="18">
         <v>107.5</v>
       </c>
       <c r="C13" s="18">
         <v>107.5</v>
       </c>
       <c r="D13" s="18">
         <v>109.4</v>
       </c>
       <c r="E13" s="18">
         <v>112.1</v>
       </c>
       <c r="F13" s="18">
         <v>106.7</v>
       </c>
       <c r="G13" s="18">
         <v>104.5</v>
       </c>
@@ -4984,57 +4992,59 @@
         <v>78.900000000000006</v>
       </c>
       <c r="M15" s="18">
         <v>84.9</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="19">
         <v>2026</v>
       </c>
       <c r="B16" s="18">
         <v>101.5</v>
       </c>
       <c r="C16" s="17">
         <v>102.4</v>
       </c>
       <c r="D16" s="18">
         <v>100.2</v>
       </c>
       <c r="E16" s="18">
         <v>100.7</v>
       </c>
       <c r="F16" s="18">
         <v>100.4</v>
       </c>
-      <c r="G16" s="66">
+      <c r="G16" s="50">
         <v>104.9</v>
       </c>
       <c r="H16" s="18">
         <v>103.7</v>
       </c>
-      <c r="I16" s="18"/>
+      <c r="I16" s="18">
+        <v>105.6</v>
+      </c>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>