--- v1 (2026-09-27)
+++ v2 (2026-10-18)
@@ -231,66 +231,66 @@
   <si>
     <t>Investments in order for investors to obtain an economic, social or environmental effect in the case of new construction, as well as expansion, reconstruction and modernization of facilities (which lead to an increase in the initial cost of the facility), the purchase of machinery, equipment, vehicles, for the formation of the main herd, perennial plantings, etc.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">© The Bureau of National statistics of the Agency for Strategic planning and reforms of the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>Since January 2022</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28273&amp;year=2026&amp;name=85298&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>Kussainova Botagoz Talgatovna</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>17.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1380,133 +1380,133 @@
       <c r="L13" s="4"/>
     </row>
     <row r="14" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>68</v>
       </c>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>65</v>
       </c>
       <c r="L15" s="4"/>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="51" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="6"/>
     </row>
     <row r="18" spans="1:12" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="52" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L19" s="6"/>
     </row>
     <row r="20" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="54" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="55" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L21" s="6"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:12">
       <c r="L23" s="6"/>
     </row>
     <row r="24" spans="1:12">
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12">
       <c r="L25" s="6"/>
     </row>
     <row r="26" spans="1:12">
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="103.85546875" style="9" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1721,96 +1721,96 @@
       <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4"/>
     </row>
     <row r="15" spans="1:13" s="2" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="51" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>74</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="52" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="54" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="55" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:H18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
@@ -2087,51 +2087,51 @@
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="61"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L36" sqref="L36"/>
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="11" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="11" style="11" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="11" customWidth="1"/>
     <col min="8" max="8" width="12" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="11" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="11" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="11" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="11" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="11"/>
     <col min="257" max="257" width="9.140625" style="11" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="10.42578125" style="11" customWidth="1"/>
     <col min="260" max="260" width="10.140625" style="11" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" style="11" customWidth="1"/>
     <col min="262" max="262" width="10.140625" style="11" customWidth="1"/>
     <col min="263" max="263" width="10" style="11" customWidth="1"/>
     <col min="264" max="264" width="10.28515625" style="11" customWidth="1"/>
@@ -3206,51 +3206,53 @@
       </c>
       <c r="B9" s="16">
         <v>111852</v>
       </c>
       <c r="C9" s="16">
         <v>95296</v>
       </c>
       <c r="D9" s="16">
         <v>93803</v>
       </c>
       <c r="E9" s="16">
         <v>107378</v>
       </c>
       <c r="F9" s="16">
         <v>128693</v>
       </c>
       <c r="G9" s="15">
         <v>199154</v>
       </c>
       <c r="H9" s="16">
         <v>154620</v>
       </c>
       <c r="I9" s="16">
         <v>163982</v>
       </c>
-      <c r="J9" s="16"/>
+      <c r="J9" s="16">
+        <v>150727</v>
+      </c>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="63"/>
       <c r="C10" s="63"/>
       <c r="D10" s="63"/>
       <c r="E10" s="63"/>
       <c r="F10" s="63"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
       <c r="I10" s="63"/>
       <c r="J10" s="63"/>
       <c r="K10" s="63"/>
       <c r="L10" s="63"/>
       <c r="M10" s="64"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="65" t="s">
         <v>0</v>
       </c>
@@ -3437,51 +3439,53 @@
       </c>
       <c r="B16" s="41">
         <v>31.4</v>
       </c>
       <c r="C16" s="17">
         <v>87.2</v>
       </c>
       <c r="D16" s="41">
         <v>98.3</v>
       </c>
       <c r="E16" s="17">
         <v>113.8</v>
       </c>
       <c r="F16" s="42">
         <v>117.4</v>
       </c>
       <c r="G16" s="41">
         <v>153.1</v>
       </c>
       <c r="H16" s="42">
         <v>78.099999999999994</v>
       </c>
       <c r="I16" s="41">
         <v>104.5</v>
       </c>
-      <c r="J16" s="41"/>
+      <c r="J16" s="41">
+        <v>91.6</v>
+      </c>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="68" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="68"/>
       <c r="C17" s="68"/>
       <c r="D17" s="68"/>
       <c r="E17" s="68"/>
       <c r="F17" s="68"/>
       <c r="G17" s="68"/>
       <c r="H17" s="68"/>
       <c r="I17" s="68"/>
       <c r="J17" s="68"/>
       <c r="K17" s="68"/>
       <c r="L17" s="68"/>
       <c r="M17" s="68"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="65" t="s">
         <v>0</v>
       </c>
@@ -3668,98 +3672,100 @@
       </c>
       <c r="B23" s="18">
         <v>101.5</v>
       </c>
       <c r="C23" s="17">
         <v>103.4</v>
       </c>
       <c r="D23" s="17">
         <v>95</v>
       </c>
       <c r="E23" s="17">
         <v>102.4</v>
       </c>
       <c r="F23" s="17">
         <v>98.9</v>
       </c>
       <c r="G23" s="17">
         <v>118.9</v>
       </c>
       <c r="H23" s="17">
         <v>98.3</v>
       </c>
       <c r="I23" s="17">
         <v>117.4</v>
       </c>
-      <c r="J23" s="18"/>
+      <c r="J23" s="18">
+        <v>91.3</v>
+      </c>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="21"/>
     </row>
     <row r="31" spans="1:13">
       <c r="D31" s="20"/>
     </row>
     <row r="32" spans="1:13">
       <c r="D32" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="11" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="11" customWidth="1"/>
     <col min="10" max="10" width="12" style="11" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="11" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="11"/>
     <col min="257" max="257" width="9.140625" style="11" customWidth="1"/>
     <col min="258" max="258" width="12.140625" style="11" customWidth="1"/>
     <col min="259" max="259" width="11.42578125" style="11" customWidth="1"/>
     <col min="260" max="260" width="10.7109375" style="11" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="11" customWidth="1"/>
     <col min="262" max="262" width="12.140625" style="11" customWidth="1"/>
     <col min="263" max="263" width="11.7109375" style="11" customWidth="1"/>
     <col min="264" max="264" width="10.42578125" style="11" customWidth="1"/>
     <col min="265" max="265" width="11.28515625" style="11" customWidth="1"/>
@@ -4770,51 +4776,53 @@
       </c>
       <c r="B9" s="45">
         <v>111852</v>
       </c>
       <c r="C9" s="45">
         <v>207149</v>
       </c>
       <c r="D9" s="45">
         <v>300952</v>
       </c>
       <c r="E9" s="46">
         <v>408330</v>
       </c>
       <c r="F9" s="46">
         <v>537022</v>
       </c>
       <c r="G9" s="44">
         <v>736177</v>
       </c>
       <c r="H9" s="48">
         <v>890797</v>
       </c>
       <c r="I9" s="15">
         <v>1054779</v>
       </c>
-      <c r="J9" s="46"/>
+      <c r="J9" s="46">
+        <v>1205506</v>
+      </c>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="68"/>
       <c r="C10" s="68"/>
       <c r="D10" s="68"/>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="68"/>
       <c r="H10" s="68"/>
       <c r="I10" s="68"/>
       <c r="J10" s="68"/>
       <c r="K10" s="68"/>
       <c r="L10" s="68"/>
       <c r="M10" s="68"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="65" t="s">
         <v>0</v>
       </c>
@@ -5001,51 +5009,53 @@
       </c>
       <c r="B16" s="18">
         <v>101.5</v>
       </c>
       <c r="C16" s="17">
         <v>102.4</v>
       </c>
       <c r="D16" s="18">
         <v>100.2</v>
       </c>
       <c r="E16" s="18">
         <v>100.7</v>
       </c>
       <c r="F16" s="18">
         <v>100.4</v>
       </c>
       <c r="G16" s="50">
         <v>104.9</v>
       </c>
       <c r="H16" s="18">
         <v>103.7</v>
       </c>
       <c r="I16" s="18">
         <v>105.6</v>
       </c>
-      <c r="J16" s="17"/>
+      <c r="J16" s="17">
+        <v>103.7</v>
+      </c>
       <c r="K16" s="17"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>